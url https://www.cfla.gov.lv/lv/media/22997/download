--- v0 (2026-03-10)
+++ v1 (2026-04-28)
@@ -11,105 +11,105 @@
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="64985951" w14:textId="77777777" w:rsidR="00E84983" w:rsidRPr="00C06AAF" w:rsidRDefault="00E84983" w:rsidP="0032264F">
+    <w:p w14:paraId="64985951" w14:textId="77777777" w:rsidR="00E84983" w:rsidRPr="00C06AAF" w:rsidRDefault="00E84983" w:rsidP="00EE454E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5BC88DFD" w14:textId="5128FE97" w:rsidR="0032264F" w:rsidRPr="00C06AAF" w:rsidRDefault="655DEAB1" w:rsidP="0032264F">
+    <w:p w14:paraId="5BC88DFD" w14:textId="5128FE97" w:rsidR="0032264F" w:rsidRPr="00C06AAF" w:rsidRDefault="655DEAB1" w:rsidP="00EE454E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C06AAF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Atbildes uz </w:t>
       </w:r>
       <w:r w:rsidR="3A9D785A" w:rsidRPr="00C06AAF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">jautājumiem </w:t>
       </w:r>
       <w:r w:rsidRPr="00C06AAF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>par</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56231015" w14:textId="6E527268" w:rsidR="0001751C" w:rsidRPr="00C06AAF" w:rsidRDefault="006259F2" w:rsidP="0032264F">
+    <w:p w14:paraId="56231015" w14:textId="6E527268" w:rsidR="0001751C" w:rsidRPr="00C06AAF" w:rsidRDefault="006259F2" w:rsidP="00EE454E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C06AAF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>5.1.1.1</w:t>
       </w:r>
       <w:r w:rsidR="655DEAB1" w:rsidRPr="00C06AAF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
@@ -157,122 +157,122 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Infrastruktūra uzņēmējdarbības atbalstam</w:t>
       </w:r>
       <w:r w:rsidR="655DEAB1" w:rsidRPr="00C06AAF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">” </w:t>
       </w:r>
       <w:r w:rsidR="00EC37BC" w:rsidRPr="00C06AAF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>3. kārtu</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07C36D15" w14:textId="77777777" w:rsidR="00E84983" w:rsidRPr="00C06AAF" w:rsidRDefault="00E84983" w:rsidP="00E84983">
+    <w:p w14:paraId="07C36D15" w14:textId="77777777" w:rsidR="00E84983" w:rsidRPr="00C06AAF" w:rsidRDefault="00E84983" w:rsidP="00EE454E">
       <w:pPr>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25F5C679" w14:textId="2E0E280A" w:rsidR="0032264F" w:rsidRPr="00C06AAF" w:rsidRDefault="0032264F" w:rsidP="001455F0">
+    <w:p w14:paraId="25F5C679" w14:textId="2E0E280A" w:rsidR="0032264F" w:rsidRPr="00C06AAF" w:rsidRDefault="0032264F" w:rsidP="00EE454E">
       <w:pPr>
         <w:spacing w:after="240" w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C06AAF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Izmantotie saīsinājumi:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60CBE287" w14:textId="77777777" w:rsidR="0032264F" w:rsidRPr="00C06AAF" w:rsidRDefault="0032264F" w:rsidP="000411BA">
+    <w:p w14:paraId="60CBE287" w14:textId="77777777" w:rsidR="0032264F" w:rsidRPr="00C06AAF" w:rsidRDefault="0032264F" w:rsidP="00EE454E">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C06AAF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Aģentūra</w:t>
       </w:r>
       <w:r w:rsidRPr="00C06AAF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Centrālā finanšu un līgumu aģentūra</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08BE3554" w14:textId="5EE96851" w:rsidR="0032264F" w:rsidRPr="00C06AAF" w:rsidRDefault="0032264F" w:rsidP="000411BA">
+    <w:p w14:paraId="08BE3554" w14:textId="5EE96851" w:rsidR="0032264F" w:rsidRPr="00C06AAF" w:rsidRDefault="0032264F" w:rsidP="00EE454E">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00C06AAF">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Atlases nolikums</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C06AAF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
@@ -300,51 +300,51 @@
       <w:r w:rsidR="00986F49" w:rsidRPr="00C06AAF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2027.gadam 5.1.1. specifiskā atbalsta mērķa “Vietējās teritorijas integrētās sociālās, ekonomiskās un vides attīstības un kultūras mantojuma, tūrisma un drošības veicināšana pilsētu funkcionālajās teritorijās” 5.1.1.1. pasākuma “Infrastruktūra uzņēmējdarbības atbalstam” projektu iesniegumu atlases </w:t>
       </w:r>
       <w:r w:rsidR="00D113DE" w:rsidRPr="00C06AAF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>trešās</w:t>
       </w:r>
       <w:r w:rsidR="00986F49" w:rsidRPr="00C06AAF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> kārtas nolikums</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A11B91C" w14:textId="135CBCCB" w:rsidR="0007052D" w:rsidRPr="00C06AAF" w:rsidRDefault="0007052D" w:rsidP="000411BA">
+    <w:p w14:paraId="0A11B91C" w14:textId="135CBCCB" w:rsidR="0007052D" w:rsidRPr="00C06AAF" w:rsidRDefault="0007052D" w:rsidP="00EE454E">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C06AAF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ERAF</w:t>
       </w:r>
       <w:r w:rsidRPr="00C06AAF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -377,109 +377,109 @@
       <w:r w:rsidR="00101029" w:rsidRPr="00C06AAF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>eģ</w:t>
       </w:r>
       <w:r w:rsidR="00354C89" w:rsidRPr="00C06AAF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ionālās </w:t>
       </w:r>
       <w:r w:rsidR="00101029" w:rsidRPr="00C06AAF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>attīstības fonds</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F75E8A7" w14:textId="4E8E45DF" w:rsidR="00040CEA" w:rsidRPr="00C06AAF" w:rsidRDefault="00040CEA" w:rsidP="000411BA">
+    <w:p w14:paraId="4F75E8A7" w14:textId="4E8E45DF" w:rsidR="00040CEA" w:rsidRPr="00C06AAF" w:rsidRDefault="00040CEA" w:rsidP="00EE454E">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C06AAF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ES</w:t>
       </w:r>
       <w:r w:rsidRPr="00C06AAF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Eiropas Savienība</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A90EDE2" w14:textId="62E50DBC" w:rsidR="00BA78FE" w:rsidRPr="00C06AAF" w:rsidRDefault="00BA78FE" w:rsidP="000411BA">
+    <w:p w14:paraId="4A90EDE2" w14:textId="62E50DBC" w:rsidR="00BA78FE" w:rsidRPr="00C06AAF" w:rsidRDefault="00BA78FE" w:rsidP="00EE454E">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C06AAF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>FM</w:t>
       </w:r>
       <w:r w:rsidRPr="00C06AAF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Finanšu ministrija</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48514FCD" w14:textId="7C3CCE12" w:rsidR="008A6AE0" w:rsidRDefault="0032264F" w:rsidP="000411BA">
+    <w:p w14:paraId="48514FCD" w14:textId="7C3CCE12" w:rsidR="008A6AE0" w:rsidRDefault="0032264F" w:rsidP="00EE454E">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00C06AAF">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">MK noteikumi </w:t>
         </w:r>
         <w:r w:rsidR="00793C92" w:rsidRPr="00C06AAF">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
@@ -582,584 +582,675 @@
       <w:r w:rsidR="008A6AE0">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="008A6AE0" w:rsidRPr="008A6AE0">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> īstenošanas noteikumi</w:t>
       </w:r>
       <w:r w:rsidR="008A6AE0">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B8BADA9" w14:textId="4651B9CA" w:rsidR="008E6357" w:rsidRPr="00C06AAF" w:rsidRDefault="000411BA" w:rsidP="000411BA">
+    <w:p w14:paraId="0B8BADA9" w14:textId="4651B9CA" w:rsidR="008E6357" w:rsidRPr="00C06AAF" w:rsidRDefault="000411BA" w:rsidP="00EE454E">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C06AAF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5.1.1.1. p</w:t>
       </w:r>
       <w:r w:rsidR="0032264F" w:rsidRPr="00C06AAF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>asākums</w:t>
       </w:r>
       <w:r w:rsidR="0032264F" w:rsidRPr="00C06AAF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidR="008E6357" w:rsidRPr="00C06AAF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5.1.1. specifiskā atbalsta mērķa “Vietējās teritorijas integrētās sociālās, ekonomiskās un vides attīstības un kultūras mantojuma, tūrisma un drošības veicināšana pilsētu funkcionālajās teritorijās” 5.1.1.1. pasākums “Infrastruktūra uzņēmējdarbības atbalstam”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F021407" w14:textId="19DE866A" w:rsidR="003D34AF" w:rsidRPr="00C06AAF" w:rsidRDefault="003D34AF" w:rsidP="000411BA">
+    <w:p w14:paraId="2F021407" w14:textId="19DE866A" w:rsidR="003D34AF" w:rsidRPr="00C06AAF" w:rsidRDefault="003D34AF" w:rsidP="00EE454E">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00C06AAF">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Regula Nr. 651/214</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C06AAF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidR="003500AB" w:rsidRPr="00C06AAF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Eiropas Komisijas 2014. gada 17. jūnija regulas (ES) Nr. 651/2014, ar ko noteiktas atbalsta kategorijas atzīst par saderīgām ar iekšējo tirgu, piemērojot Līguma 107. un 108. pantu (turpmāk – regula Nr. 651/214) 14., 41., 45. un 56. pants.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A31816D" w14:textId="5E5204B6" w:rsidR="00AA593C" w:rsidRPr="00C06AAF" w:rsidRDefault="0032264F" w:rsidP="000411BA">
+    <w:p w14:paraId="4A31816D" w14:textId="5E5204B6" w:rsidR="00AA593C" w:rsidRPr="00C06AAF" w:rsidRDefault="0032264F" w:rsidP="00EE454E">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C06AAF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">VARAM </w:t>
       </w:r>
       <w:r w:rsidRPr="00C06AAF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>– Vides aizsardzības un reģionālās attīstības ministrij</w:t>
       </w:r>
       <w:r w:rsidR="00AA593C" w:rsidRPr="00C06AAF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32E7D9EF" w14:textId="0EBDF6E4" w:rsidR="006D1AF6" w:rsidRPr="00C06AAF" w:rsidRDefault="006D1AF6" w:rsidP="000411BA">
+    <w:p w14:paraId="32E7D9EF" w14:textId="0EBDF6E4" w:rsidR="006D1AF6" w:rsidRPr="00C06AAF" w:rsidRDefault="006D1AF6" w:rsidP="00EE454E">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C06AAF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>VID</w:t>
       </w:r>
       <w:r w:rsidRPr="00C06AAF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Valsts ieņēmumu dienests</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71C177AB" w14:textId="2BD95ABB" w:rsidR="00A13F35" w:rsidRDefault="009D2E96" w:rsidP="000411BA">
+    <w:p w14:paraId="71C177AB" w14:textId="2BD95ABB" w:rsidR="00A13F35" w:rsidRDefault="009D2E96" w:rsidP="00EE454E">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00F47220">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ZPI</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>ZPI – Zaļais publiskais iepirkums</w:t>
+        <w:t xml:space="preserve"> – Zaļais publiskais iepirkums</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A03D541" w14:textId="77777777" w:rsidR="009D2E96" w:rsidRPr="00C06AAF" w:rsidRDefault="009D2E96" w:rsidP="000411BA">
+    <w:p w14:paraId="25723CE0" w14:textId="63FE0850" w:rsidR="00F47220" w:rsidRDefault="00C95ADD" w:rsidP="00EE454E">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C95ADD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>PVN</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C95ADD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ievienotās vērtības nodoklis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77E2B63C" w14:textId="70081E54" w:rsidR="006A3858" w:rsidRDefault="006A3858" w:rsidP="00EE454E">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A3858">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Projektu portāls</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A3858">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kohēzijas politikas fondu vadības informācijas sistēm</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A03D541" w14:textId="77777777" w:rsidR="009D2E96" w:rsidRPr="00C06AAF" w:rsidRDefault="009D2E96" w:rsidP="00EE454E">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblW w:w="4973" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="705"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="8094"/>
+        <w:gridCol w:w="704"/>
+        <w:gridCol w:w="6590"/>
+        <w:gridCol w:w="8011"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00640E97" w:rsidRPr="004C3AFC" w14:paraId="77F4DDC2" w14:textId="77777777" w:rsidTr="00D113DE">
+      <w:tr w:rsidR="00640E97" w:rsidRPr="004C3AFC" w14:paraId="77F4DDC2" w14:textId="77777777" w:rsidTr="00F53009">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="229" w:type="pct"/>
+            <w:tcW w:w="230" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1EF6DC72" w14:textId="2AA460CE" w:rsidR="00640E97" w:rsidRPr="004C3AFC" w:rsidRDefault="00640E97" w:rsidP="004C3AFC">
+          <w:p w14:paraId="1EF6DC72" w14:textId="2AA460CE" w:rsidR="00640E97" w:rsidRPr="004C3AFC" w:rsidRDefault="00640E97" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="17" w:right="17"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Nr.p.k</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="pct"/>
+            <w:tcW w:w="2153" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0056F754" w14:textId="2E58C7D4" w:rsidR="00640E97" w:rsidRPr="004C3AFC" w:rsidRDefault="00640E97" w:rsidP="004C3AFC">
+          <w:p w14:paraId="0056F754" w14:textId="2E58C7D4" w:rsidR="00640E97" w:rsidRPr="004C3AFC" w:rsidRDefault="00640E97" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="17" w:right="17"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Jautājumi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2630" w:type="pct"/>
+            <w:tcW w:w="2617" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="235B1301" w14:textId="77777777" w:rsidR="00640E97" w:rsidRPr="004C3AFC" w:rsidRDefault="00640E97" w:rsidP="004C3AFC">
+          <w:p w14:paraId="235B1301" w14:textId="77777777" w:rsidR="00640E97" w:rsidRPr="004C3AFC" w:rsidRDefault="00640E97" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Atbildes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00640E97" w:rsidRPr="004C3AFC" w14:paraId="4183D992" w14:textId="77777777" w:rsidTr="00D113DE">
+      <w:tr w:rsidR="00640E97" w:rsidRPr="004C3AFC" w14:paraId="4183D992" w14:textId="77777777" w:rsidTr="00F53009">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="229" w:type="pct"/>
+            <w:tcW w:w="230" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="222CF867" w14:textId="14EDEF75" w:rsidR="00640E97" w:rsidRPr="004C3AFC" w:rsidRDefault="0038395A" w:rsidP="004C3AFC">
-[...1 lines deleted...]
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:p w14:paraId="222CF867" w14:textId="14EDEF75" w:rsidR="00640E97" w:rsidRPr="004C3AFC" w:rsidRDefault="0038395A" w:rsidP="00EE454E">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="pct"/>
+            <w:tcW w:w="2153" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="417D9FB7" w14:textId="238D7095" w:rsidR="006142D5" w:rsidRPr="004C3AFC" w:rsidRDefault="006142D5" w:rsidP="004C3AFC">
+          <w:p w14:paraId="417D9FB7" w14:textId="238D7095" w:rsidR="006142D5" w:rsidRPr="004C3AFC" w:rsidRDefault="006142D5" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Pašvaldība vienlaicīgi ar ielas pārbūvi vēlas veikt jaunu ūdensapgādes un kanalizācijas tīklu izbūvi zem ielas, jo trijiem komersantiem ir nepieciešams ūdensvads un kanalizācija (minētajiem trijiem komersantiem pieder ēkas uz ielas, kurās darbojas vēl arī citi komersanti, kuri lietos ūdeni). </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B650906" w14:textId="77777777" w:rsidR="006142D5" w:rsidRPr="004C3AFC" w:rsidRDefault="006142D5" w:rsidP="004C3AFC">
-[...10 lines deleted...]
-          <w:p w14:paraId="65B5F8C0" w14:textId="1C72B40E" w:rsidR="00165774" w:rsidRPr="004C3AFC" w:rsidRDefault="006142D5" w:rsidP="004C3AFC">
+          <w:p w14:paraId="0B650906" w14:textId="77777777" w:rsidR="006142D5" w:rsidRPr="004C3AFC" w:rsidRDefault="006142D5" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="65B5F8C0" w14:textId="1C72B40E" w:rsidR="00165774" w:rsidRPr="004C3AFC" w:rsidRDefault="006142D5" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Vai</w:t>
             </w:r>
             <w:r w:rsidR="00E00F69" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> lai pamatotu ūdensvada un kanalizācijas būvdarbu izmaksas būs pietiekoši, ka minētie trīs komersanti savos apliecinājumos par interesi izteiks vajadzību pēc minētās infrastruktūras jeb vēl kaut kā papildus tas jāpamato? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2630" w:type="pct"/>
+            <w:tcW w:w="2617" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="39714C62" w14:textId="551ED13F" w:rsidR="00A03D5B" w:rsidRPr="004C3AFC" w:rsidRDefault="00A03D5B" w:rsidP="004C3AFC">
+          <w:p w14:paraId="39714C62" w14:textId="551ED13F" w:rsidR="00A03D5B" w:rsidRPr="004C3AFC" w:rsidRDefault="00A03D5B" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Vēlamies norādīt, ka komersantu apliecinājumi nav jāiesniedz 5.1.1.1. pasākuma 3.kārtas atlases ietvaros. Līdz ar to lūdz</w:t>
             </w:r>
             <w:r w:rsidR="004E4D1C" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>am</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> šādus apliecinājumus nepievienot pie projekta iesnieguma.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A8C11A9" w14:textId="77777777" w:rsidR="00A03D5B" w:rsidRPr="004C3AFC" w:rsidRDefault="00A03D5B" w:rsidP="004C3AFC">
+          <w:p w14:paraId="4A8C11A9" w14:textId="77777777" w:rsidR="00A03D5B" w:rsidRPr="004C3AFC" w:rsidRDefault="00A03D5B" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Lai pamatotu ūdenssaimniecības izbūvi projektā:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A8E53DD" w14:textId="77777777" w:rsidR="00A03D5B" w:rsidRPr="004C3AFC" w:rsidRDefault="00A03D5B" w:rsidP="004C3AFC">
+          <w:p w14:paraId="7A8E53DD" w14:textId="77777777" w:rsidR="00A03D5B" w:rsidRPr="004C3AFC" w:rsidRDefault="00A03D5B" w:rsidP="002E08EC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="26"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>projekta iesniegumā ir jāpamato plānotas infrastruktūras (iela un ūdenssaimniecības tīkli) nepieciešamību komersantiem (ir norādīta informācija, piemēram, par aptaujām, apspriedēm, lēmumiem, pašvaldības ilgtspējīgas attīstības stratēģijā vai attīstības programmā norādītajiem aspektiem u.c. secinājumiem, kas liecina, ka projektā attīstāmā infrastruktūra ir nepieciešama komersanta esošās vai jaunas saimnieciskās darbības attīstīšanai),</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41342C76" w14:textId="2E30DDEF" w:rsidR="00A03D5B" w:rsidRPr="004C3AFC" w:rsidRDefault="00A03D5B" w:rsidP="004C3AFC">
+          <w:p w14:paraId="41342C76" w14:textId="2E30DDEF" w:rsidR="00A03D5B" w:rsidRPr="004C3AFC" w:rsidRDefault="00A03D5B" w:rsidP="002E08EC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="26"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>projekta iesniegumā  aprakstošā veidā ir jābūt sniegtam pamatojumam par komersantiem aptuveno  ūdenssaimniecības pakalpojumu izmantošanas apjomu (kubikmetri diennaktī) un nepieciešamību un prognozēto ūdenssaimniecības pakalpojumu tarifu plānu (ievērojot MK noteikumu</w:t>
             </w:r>
             <w:r w:rsidR="005943EE" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Nr. 55</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.4.3.apakšpunkta nosacījumus),</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="099A895B" w14:textId="6B5E2FBC" w:rsidR="00A03D5B" w:rsidRPr="004C3AFC" w:rsidRDefault="00A03D5B" w:rsidP="004C3AFC">
+          <w:p w14:paraId="099A895B" w14:textId="6B5E2FBC" w:rsidR="00A03D5B" w:rsidRPr="004C3AFC" w:rsidRDefault="00A03D5B" w:rsidP="002E08EC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="26"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">kartogrāfiskā materiālā ir jābūt skaidri un nepārprotami iezīmētām komersantu uzņēmējdarbības teritorijām, un uz kurām ir paredzēti ūdenssaimniecības tīklu industriālie </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>pieslēgumi</w:t>
@@ -1182,186 +1273,194 @@
               <w:t xml:space="preserve"> Nr. 55</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  36.2. un 36.2.1. apakšpunktu nosacījumus). Tāpat kartogrāfiskā materiālā jānorāda informācija, pēc kuriem var identificēt komersantus, piemēram, komersantu nosaukumi, adreses, zemes vienību kadastra numuri vai apzīmējumi, komersantu darbības jomas. Aicinām pārliecināties par komersantu atbilstību MK noteikumu 8.punkta, 10.1., 10.2.</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> apakšpunktu nosacījumiem un spēju nodrošināt rezultāta  rādītāju ( darba algu fonda pieaugums un </w:t>
+              <w:t xml:space="preserve"> apakšpunktu nosacījumiem un </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">spēju nodrošināt rezultāta  rādītāju ( darba algu fonda pieaugums un </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>nefinanšu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> investīcijas)  vērtības,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08941D69" w14:textId="77777777" w:rsidR="00A03D5B" w:rsidRPr="004C3AFC" w:rsidRDefault="00A03D5B" w:rsidP="004C3AFC">
+          <w:p w14:paraId="08941D69" w14:textId="77777777" w:rsidR="00A03D5B" w:rsidRPr="004C3AFC" w:rsidRDefault="00A03D5B" w:rsidP="002E08EC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="26"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>plānojot ūdenssaimniecības tīklus, jāņem vērā:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="35390536" w14:textId="573CB040" w:rsidR="00A03D5B" w:rsidRPr="004C3AFC" w:rsidRDefault="00A03D5B" w:rsidP="004C3AFC">
+          <w:p w14:paraId="35390536" w14:textId="573CB040" w:rsidR="00A03D5B" w:rsidRPr="004C3AFC" w:rsidRDefault="00A03D5B" w:rsidP="002E08EC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="38"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="1100"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>MK noteikumu</w:t>
             </w:r>
             <w:r w:rsidR="005943EE" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Nr. 55</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> 27.5.apakšpunkts, kas nosaka nodrošināt rakstisku sadarbības līgumu par projekta īstenošanu, noslēdzot to ar pašvaldības kapitālsabiedrību, kas  sniedz sabiedriskos pakalpojumus,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6789A7B4" w14:textId="7F5477A9" w:rsidR="00A03D5B" w:rsidRPr="004C3AFC" w:rsidRDefault="00A03D5B" w:rsidP="004C3AFC">
+          <w:p w14:paraId="6789A7B4" w14:textId="7F5477A9" w:rsidR="00A03D5B" w:rsidRPr="004C3AFC" w:rsidRDefault="00A03D5B" w:rsidP="002E08EC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="38"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="1100"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>MK noteikumu</w:t>
             </w:r>
             <w:r w:rsidR="005943EE" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Nr. 55</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.2. apakšpunkts, kas nosaka, ka  ūdenssaimniecības infrastruktūru saistītās izmaksas veic, ja atbalstītie infrastruktūras objekti pēc projekta īstenošanas ir sabiedrisko pakalpojumu sniedzēja īpašumā un sabiedrisko pakalpojumu sniedzējs ir piesaistīts kā sadarbības partneris,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="26F3A259" w14:textId="793CBE8D" w:rsidR="00A03D5B" w:rsidRPr="004C3AFC" w:rsidRDefault="00A03D5B" w:rsidP="004C3AFC">
+          <w:p w14:paraId="26F3A259" w14:textId="793CBE8D" w:rsidR="00A03D5B" w:rsidRPr="004C3AFC" w:rsidRDefault="00A03D5B" w:rsidP="002E08EC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="38"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="1100"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>MK noteikumu</w:t>
             </w:r>
             <w:r w:rsidR="005943EE" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
@@ -1388,128 +1487,127 @@
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> 66.5.1.-66.5.7. apa</w:t>
             </w:r>
             <w:r w:rsidR="00284128" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>k</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>špunktos,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6682C31B" w14:textId="0DB04F28" w:rsidR="00ED1B58" w:rsidRPr="004C3AFC" w:rsidRDefault="00A03D5B" w:rsidP="004C3AFC">
+          <w:p w14:paraId="6682C31B" w14:textId="0DB04F28" w:rsidR="00ED1B58" w:rsidRPr="004C3AFC" w:rsidRDefault="00A03D5B" w:rsidP="002E08EC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="38"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="1100"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>atbilstoši MK noteikumu anotācijā norādītajam, sabiedrisko pakalpojumu sniedzējs  kā sadarbības partneris  </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>priekšfinansē</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> sabiedrisko pakalpojumu infrastruktūras izmaksas, tai skaitā projektēšanu, būvdarbus, būvuzraudzību u.c.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C2385C" w:rsidRPr="004C3AFC" w14:paraId="107137B8" w14:textId="77777777" w:rsidTr="00D113DE">
+      <w:tr w:rsidR="00C2385C" w:rsidRPr="004C3AFC" w14:paraId="107137B8" w14:textId="77777777" w:rsidTr="00F53009">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="229" w:type="pct"/>
+            <w:tcW w:w="230" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1F0C2B26" w14:textId="07081C8C" w:rsidR="00C2385C" w:rsidRPr="004C3AFC" w:rsidRDefault="00CF3356" w:rsidP="004C3AFC">
-[...1 lines deleted...]
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:p w14:paraId="1F0C2B26" w14:textId="07081C8C" w:rsidR="00C2385C" w:rsidRPr="004C3AFC" w:rsidRDefault="00CF3356" w:rsidP="00EE454E">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="pct"/>
+            <w:tcW w:w="2153" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="660E263E" w14:textId="472F0EE1" w:rsidR="00E06DD1" w:rsidRPr="004C3AFC" w:rsidRDefault="004D0258" w:rsidP="004C3AFC">
+          <w:p w14:paraId="660E263E" w14:textId="472F0EE1" w:rsidR="00E06DD1" w:rsidRPr="004C3AFC" w:rsidRDefault="004D0258" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Uzņēmumam </w:t>
             </w:r>
             <w:r w:rsidR="00E06DD1" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>jau uz zemes gabala šobrīd ir viena moduļa ēka ar platību 18 kvadrātme</w:t>
             </w:r>
@@ -1662,67 +1760,67 @@
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">. Tāpēc šobrīd ir ideja iegādāties moduli ar kopējo platību ~ 60 -80 kvadrātmetri, kuru mēģināt savienot ar jau esošo moduli, lai varētu izmantot tās pašas inženierkomunikācijas (ūdens </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00E06DD1" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>pieslēgumu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00E06DD1" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">, kanalizāciju, elektrību), bet tajā pašā laikā telpas būtu nodalītas un atbilstu PVD prasībām. Otrs variants, ka jaunais modulis tiek novietots atsevišķi, kas, protams, sadārdzina projekta izmaksas, jo ir nepieciešams pieslēgt atsevišķi inženierkomunikācijas.  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30E01F7B" w14:textId="3525B5A1" w:rsidR="00C706F2" w:rsidRPr="004C3AFC" w:rsidRDefault="00C706F2" w:rsidP="004C3AFC">
+          <w:p w14:paraId="30E01F7B" w14:textId="3525B5A1" w:rsidR="00C706F2" w:rsidRPr="004C3AFC" w:rsidRDefault="00C706F2" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2630" w:type="pct"/>
+            <w:tcW w:w="2617" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="31D33F44" w14:textId="77777777" w:rsidR="00CC5B96" w:rsidRPr="004C3AFC" w:rsidRDefault="00CC5B96" w:rsidP="004C3AFC">
+          <w:p w14:paraId="31D33F44" w14:textId="77777777" w:rsidR="00CC5B96" w:rsidRPr="004C3AFC" w:rsidRDefault="00CC5B96" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Uzņēmējdarbības atbalsta pasākumos (t.i. 6.1.1.3. pasākums un 5.1.1.1. pasākums) ir paredzēts atbalsts uzņēmējdarbības mērķiem paredzēto ēku un to saistītās infrastruktūras attīstīšanai, t.sk. </w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -1744,70 +1842,70 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>savukārt Būvniecības likuma 1. panta otrajā daļā ir norādīts skaidrojums par  būvdarbiem, nosakot, ka būvdarbi ir būvniecības procesa sastāvdaļa, darbi, kurus veic būvlaukumā vai būvē, lai radītu būvi, </w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>novietotu iepriekš izgatavotu būvi vai tās daļu</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>, pārbūvētu, atjaunotu, restaurētu, iekonservētu, nojauktu būvi vai ierīkotu inženiertīklu.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="102EF1BE" w14:textId="77777777" w:rsidR="00CC5B96" w:rsidRPr="004C3AFC" w:rsidRDefault="00CC5B96" w:rsidP="004C3AFC">
+          <w:p w14:paraId="102EF1BE" w14:textId="77777777" w:rsidR="00CC5B96" w:rsidRPr="004C3AFC" w:rsidRDefault="00CC5B96" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="73FCB7EC" w14:textId="3C484612" w:rsidR="00CC5B96" w:rsidRPr="004C3AFC" w:rsidRDefault="00CC5B96" w:rsidP="004C3AFC">
+          <w:p w14:paraId="73FCB7EC" w14:textId="3C484612" w:rsidR="00CC5B96" w:rsidRPr="004C3AFC" w:rsidRDefault="00CC5B96" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Līdz ar to </w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -1833,152 +1931,152 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> un 5.1.1.1. pasākuma īstenošanas noteikumiem</w:t>
             </w:r>
             <w:r w:rsidR="009910F6" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rStyle w:val="Vresatsauce"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:footnoteReference w:id="2"/>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4128D7E3" w14:textId="77777777" w:rsidR="00CC5B96" w:rsidRPr="004C3AFC" w:rsidRDefault="00CC5B96" w:rsidP="004C3AFC">
+          <w:p w14:paraId="4128D7E3" w14:textId="77777777" w:rsidR="00CC5B96" w:rsidRPr="004C3AFC" w:rsidRDefault="00CC5B96" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56EF02BE" w14:textId="77777777" w:rsidR="00CC5B96" w:rsidRPr="004C3AFC" w:rsidRDefault="00CC5B96" w:rsidP="004C3AFC">
+          <w:p w14:paraId="56EF02BE" w14:textId="77777777" w:rsidR="00CC5B96" w:rsidRPr="004C3AFC" w:rsidRDefault="00CC5B96" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Lai nodrošinātu uzņēmējdarbības atbalsta pasākumiem piemērojamo principu “Nenodarīt būtisku kaitējumu” izpildi un projektā attīstītās projekta infrastruktūras ilgtspēju, ieguldījumiem jābūt veiktiem tādā ēkā, kuru plānots izmantot vairāk kā 10 gadus.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A4926B7" w14:textId="77777777" w:rsidR="00CC5B96" w:rsidRPr="004C3AFC" w:rsidRDefault="00CC5B96" w:rsidP="004C3AFC">
+          <w:p w14:paraId="2A4926B7" w14:textId="77777777" w:rsidR="00CC5B96" w:rsidRPr="004C3AFC" w:rsidRDefault="00CC5B96" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="535EFF57" w14:textId="77777777" w:rsidR="00CC5B96" w:rsidRPr="004C3AFC" w:rsidRDefault="00CC5B96" w:rsidP="004C3AFC">
+          <w:p w14:paraId="535EFF57" w14:textId="77777777" w:rsidR="00CC5B96" w:rsidRPr="004C3AFC" w:rsidRDefault="00CC5B96" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Kā būtisks papildu nosacījums, ir jāņem vērā 6.1.1.3. pasākumā un 5.1.1.1. pasākumā noteiktās prasības attiecībā uz projektā iekļauto – ar būvniecību saistīto darbību - tehniskās dokumentācijas gatavības stadiju. Abu pasākumu ietvaros projektu iesniegumos tiek vērtēta būvniecības tehniskās dokumentācijas gatavības pakāpe, proti, projektu iesniegumu vērtēšanas kritēriji paredz, ka visām projektā plānotajām būvniecības darbībām (t.sk. arī projektā paredzētajai moduļu tipa ēkai) ir jābūt nodrošinātai augstai būvdarbu gatavības stadijai, ko pierāda būvatļaujā, apliecinājuma kartē vai paskaidrojuma rakstā veikta būvvaldes atzīme par projektēšanas nosacījumu izpildi vai paziņojums par būvniecību, vai gadījumā, ja būvatļauja, apliecinājuma karte vai paskaidrojuma raksts nav nepieciešams  iesniegta būvvaldes izziņa, kas liecina, ka būvdarbiem būvatļauja, paskaidrojuma raksts, apliecinājuma karte vai paziņojums par būvniecību nav nepieciešams. Līdz ar to, plānojot moduļu tipa ēku 6.1.1.3. pasākuma projektā tehniskās dokumentācijas gatavības stadija ir jānodrošina uz projekta iesnieguma apstiprināšanas brīdi (indikatīvi 2026. gada III. ceturksni), bet 5.1.1.1. pasākumā uz projekta iesnieguma iesniegšanas brīdi (2026. gada 15. maiju).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E7683AB" w14:textId="77777777" w:rsidR="00CC5B96" w:rsidRPr="004C3AFC" w:rsidRDefault="00CC5B96" w:rsidP="004C3AFC">
-[...15 lines deleted...]
-              <w:t xml:space="preserve">Būvju ar ēkas pazīmēm būvniecības procesu, t.sk. novietošanu (kā arī tehniskās dokumentācijas izstrādi, autoruzraudzību, būvuzraudzību) regulē būvnormatīvi, piemēram, Ministru kabineta 2014. gada 19. </w:t>
+          <w:p w14:paraId="7E7683AB" w14:textId="77777777" w:rsidR="00CC5B96" w:rsidRPr="004C3AFC" w:rsidRDefault="00CC5B96" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Būvju ar ēkas pazīmēm būvniecības procesu, t.sk. novietošanu (kā arī tehniskās dokumentācijas izstrādi, autoruzraudzību, būvuzraudzību) regulē </w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>augusta </w:t>
+              <w:t>būvnormatīvi, piemēram, Ministru kabineta 2014. gada 19. augusta </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r w:rsidRPr="004C3AFC">
                 <w:rPr>
                   <w:rStyle w:val="Hipersaite"/>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>noteikumi Nr. 500</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>  “Vispārīgie būvnoteikumi” (turpmāk – MK noteikumi Nr. 500)  un Ministru kabineta 2014. gada 2. septembra </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r w:rsidRPr="004C3AFC">
                 <w:rPr>
                   <w:rStyle w:val="Hipersaite"/>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
@@ -2028,87 +2126,87 @@
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>  </w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>nav atsevišķi izdalīta būvju kategorija</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> – uz tām attiecas tie paši būvnormatīvi, kā uz citām ēkām un ir piemērojami atkarībā no ēkas iedalījuma grupās, platības, funkcijas un konstrukcijas.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23A639DF" w14:textId="77777777" w:rsidR="00CC5B96" w:rsidRPr="004C3AFC" w:rsidRDefault="00CC5B96" w:rsidP="004C3AFC">
+          <w:p w14:paraId="23A639DF" w14:textId="77777777" w:rsidR="00CC5B96" w:rsidRPr="004C3AFC" w:rsidRDefault="00CC5B96" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Attiecībā uz tehnisko risinājumu par moduļa pievienošanu esošajam modulim vai moduļa novietojumu atsevišķi - skaidrojam, ka 6.1.1.3. pasākuma īstenošanas noteikumi</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>un 5.1.1.1. pasākuma īstenošanas noteikumi šādu izvēli neierobežo, bet ir svarīgi, ka ēkas izveide tiek veikta atbilstoši būvnormatīviem un citiem normatīvajiem aktiem, kas būtu saistoši ražotnes izveidei.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B06F881" w14:textId="77777777" w:rsidR="00CC5B96" w:rsidRPr="004C3AFC" w:rsidRDefault="00CC5B96" w:rsidP="004C3AFC">
+          <w:p w14:paraId="3B06F881" w14:textId="77777777" w:rsidR="00CC5B96" w:rsidRPr="004C3AFC" w:rsidRDefault="00CC5B96" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No 6.1.1.3. pasākuma īstenošanas noteikumu un 5.1.1.1. pasākuma īstenošanas noteikumu</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>  </w:t>
@@ -2170,163 +2268,163 @@
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>52. punktā minētos </w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>nosacījumus</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>, piemēram, attiecībā uz to, ka atbalstāmi ir tikai tādi ieguldījumi, kas attiecas (un projekta iesniegumā ir jāpamato):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15783433" w14:textId="77777777" w:rsidR="00CC5B96" w:rsidRPr="004C3AFC" w:rsidRDefault="00CC5B96" w:rsidP="004C3AFC">
+          <w:p w14:paraId="15783433" w14:textId="77777777" w:rsidR="00CC5B96" w:rsidRPr="004C3AFC" w:rsidRDefault="00CC5B96" w:rsidP="002E08EC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="28"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>uz jaunas uzņēmējdarbības vietas izveidi,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F773902" w14:textId="77777777" w:rsidR="00CC5B96" w:rsidRPr="004C3AFC" w:rsidRDefault="00CC5B96" w:rsidP="004C3AFC">
+          <w:p w14:paraId="3F773902" w14:textId="77777777" w:rsidR="00CC5B96" w:rsidRPr="004C3AFC" w:rsidRDefault="00CC5B96" w:rsidP="002E08EC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="28"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>esošas uzņēmējdarbības vietas jaudas palielināšanu,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5BD2C935" w14:textId="77777777" w:rsidR="00CC5B96" w:rsidRPr="004C3AFC" w:rsidRDefault="00CC5B96" w:rsidP="004C3AFC">
+          <w:p w14:paraId="5BD2C935" w14:textId="77777777" w:rsidR="00CC5B96" w:rsidRPr="004C3AFC" w:rsidRDefault="00CC5B96" w:rsidP="002E08EC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="28"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>uzņēmējdarbības vietas produkcijas dažādošanu ar produktiem, kuri uzņēmējdarbības vietā iepriekš nav ražoti,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="407DDB08" w14:textId="77777777" w:rsidR="00CC5B96" w:rsidRPr="004C3AFC" w:rsidRDefault="00CC5B96" w:rsidP="004C3AFC">
+          <w:p w14:paraId="407DDB08" w14:textId="77777777" w:rsidR="00CC5B96" w:rsidRPr="004C3AFC" w:rsidRDefault="00CC5B96" w:rsidP="002E08EC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="28"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>vai būtiskām pārmaiņām esošas uzņēmējdarbības vietas kopējā ražošanas procesā.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3748A783" w14:textId="77777777" w:rsidR="00CC5B96" w:rsidRPr="004C3AFC" w:rsidRDefault="00CC5B96" w:rsidP="004C3AFC">
-[...15 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="3748A783" w14:textId="77777777" w:rsidR="00CC5B96" w:rsidRPr="004C3AFC" w:rsidRDefault="00CC5B96" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="212480E3" w14:textId="35E6D3A6" w:rsidR="00C706F2" w:rsidRPr="004C3AFC" w:rsidRDefault="00CC5B96" w:rsidP="004C3AFC">
+          <w:p w14:paraId="212480E3" w14:textId="35E6D3A6" w:rsidR="00C706F2" w:rsidRPr="004C3AFC" w:rsidRDefault="00CC5B96" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ja atbalstu piešķir lielajam, vidējam vai mazajam komersantam </w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>esošas uzņēmējdarbības vietas darbības dažādošanai</w:t>
@@ -2420,165 +2518,164 @@
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> atbalsts un šīs izmaksas ir veicamas pirms projekta iesniegšanas</w:t>
             </w:r>
             <w:r w:rsidR="004C7928" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> aģentūrā</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C2385C" w:rsidRPr="004C3AFC" w14:paraId="4560D680" w14:textId="77777777" w:rsidTr="00D113DE">
+      <w:tr w:rsidR="00C2385C" w:rsidRPr="004C3AFC" w14:paraId="4560D680" w14:textId="77777777" w:rsidTr="00F53009">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="229" w:type="pct"/>
+            <w:tcW w:w="230" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="15026B6C" w14:textId="5D3BCD72" w:rsidR="00C2385C" w:rsidRPr="004C3AFC" w:rsidRDefault="00FC59CA" w:rsidP="004C3AFC">
-[...1 lines deleted...]
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:p w14:paraId="15026B6C" w14:textId="5D3BCD72" w:rsidR="00C2385C" w:rsidRPr="004C3AFC" w:rsidRDefault="00FC59CA" w:rsidP="00EE454E">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="pct"/>
+            <w:tcW w:w="2153" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1F688523" w14:textId="0AD7DD6A" w:rsidR="006F47A9" w:rsidRPr="004C3AFC" w:rsidRDefault="006F47A9" w:rsidP="004C3AFC">
+          <w:p w14:paraId="1F688523" w14:textId="0AD7DD6A" w:rsidR="006F47A9" w:rsidRPr="004C3AFC" w:rsidRDefault="006F47A9" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Plānojam iesniegt komersantiem nozīmīgu ceļu pārbūvju projektu.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E53CC4C" w14:textId="1A0568F6" w:rsidR="00B834D9" w:rsidRPr="004C3AFC" w:rsidRDefault="006F47A9" w:rsidP="004C3AFC">
+          <w:p w14:paraId="5E53CC4C" w14:textId="1A0568F6" w:rsidR="00B834D9" w:rsidRPr="004C3AFC" w:rsidRDefault="006F47A9" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Lūdzu, izskatīt mūsu gadījumu un sniegt atbildi - vai varam plānot visu tr</w:t>
             </w:r>
             <w:r w:rsidR="004940C9" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>īs</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> pagasta autoceļu pārbūvi projektā? </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5DC11694" w14:textId="77777777" w:rsidR="005C7223" w:rsidRPr="004C3AFC" w:rsidRDefault="005C7223" w:rsidP="004C3AFC">
-[...10 lines deleted...]
-          <w:p w14:paraId="2481695E" w14:textId="7C180691" w:rsidR="00B834D9" w:rsidRPr="004C3AFC" w:rsidRDefault="00B834D9" w:rsidP="004C3AFC">
+          <w:p w14:paraId="5DC11694" w14:textId="77777777" w:rsidR="005C7223" w:rsidRPr="004C3AFC" w:rsidRDefault="005C7223" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2481695E" w14:textId="7C180691" w:rsidR="00B834D9" w:rsidRPr="004C3AFC" w:rsidRDefault="00B834D9" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Papildus informācija par zemes piederību:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="13B401CF" w14:textId="69F1CB69" w:rsidR="00B834D9" w:rsidRPr="004C3AFC" w:rsidRDefault="00B834D9" w:rsidP="004C3AFC">
+          <w:p w14:paraId="13B401CF" w14:textId="69F1CB69" w:rsidR="00B834D9" w:rsidRPr="004C3AFC" w:rsidRDefault="00B834D9" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">1) </w:t>
             </w:r>
             <w:r w:rsidR="007D05F2" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
@@ -2601,62 +2698,62 @@
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">- pašvaldībai piederoša zemes vienība ar kadastra apzīmējumu </w:t>
             </w:r>
             <w:r w:rsidR="00DD6386" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>123</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>, kura tiks ierakstīta zemesgrāmatā līdz projekta noslēguma maksājuma veikšanai;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1333F2DE" w14:textId="77777777" w:rsidR="00DD6386" w:rsidRPr="004C3AFC" w:rsidRDefault="00DD6386" w:rsidP="004C3AFC">
-[...10 lines deleted...]
-          <w:p w14:paraId="1510EC83" w14:textId="116B6576" w:rsidR="00B834D9" w:rsidRPr="004C3AFC" w:rsidRDefault="00B834D9" w:rsidP="004C3AFC">
+          <w:p w14:paraId="1333F2DE" w14:textId="77777777" w:rsidR="00DD6386" w:rsidRPr="004C3AFC" w:rsidRDefault="00DD6386" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1510EC83" w14:textId="116B6576" w:rsidR="00B834D9" w:rsidRPr="004C3AFC" w:rsidRDefault="00B834D9" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">2) </w:t>
             </w:r>
             <w:r w:rsidR="007D05F2" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
@@ -2679,62 +2776,62 @@
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> -  pašvaldībai piederoša zemes vienība ar kadastra apzīmējumu </w:t>
             </w:r>
             <w:r w:rsidR="00DD6386" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1234</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>, kura tiks ierakstīta zemesgrāmatā līdz projekta  noslēguma maksājuma veikšanai ;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="454E18B5" w14:textId="77777777" w:rsidR="00B834D9" w:rsidRPr="004C3AFC" w:rsidRDefault="00B834D9" w:rsidP="004C3AFC">
-[...10 lines deleted...]
-          <w:p w14:paraId="30697F88" w14:textId="73526364" w:rsidR="00B834D9" w:rsidRPr="004C3AFC" w:rsidRDefault="00B834D9" w:rsidP="004C3AFC">
+          <w:p w14:paraId="454E18B5" w14:textId="77777777" w:rsidR="00B834D9" w:rsidRPr="004C3AFC" w:rsidRDefault="00B834D9" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="30697F88" w14:textId="73526364" w:rsidR="00B834D9" w:rsidRPr="004C3AFC" w:rsidRDefault="00B834D9" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">3) </w:t>
             </w:r>
             <w:r w:rsidR="007D05F2" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
@@ -2754,90 +2851,90 @@
               </w:rPr>
               <w:t>12345</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> - zemes vienība ar kadastra apzīmējumu </w:t>
             </w:r>
             <w:r w:rsidR="00DD6386" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>12345</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ir jaukta statusa kopīpašums, kas nepieder pašvaldībai, bet ceļš kā inženierbūve pieder pašvaldībai un tiks reģistrēts kā inženierbūve zemesgrāmatā līdz projekta noslēguma </w:t>
+              <w:t xml:space="preserve"> ir jaukta statusa kopīpašums, kas nepieder pašvaldībai, bet ceļš kā </w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>maksājuma veikšanai (uz šāda pamata mēs pārbūvēsim arī vienu ceļa posmu jau</w:t>
+              <w:t>inženierbūve pieder pašvaldībai un tiks reģistrēts kā inženierbūve zemesgrāmatā līdz projekta noslēguma maksājuma veikšanai (uz šāda pamata mēs pārbūvēsim arī vienu ceļa posmu jau</w:t>
             </w:r>
             <w:r w:rsidR="00005B05" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> aģentūrā</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> apstiprinātajā projektā).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="697FCB12" w14:textId="77777777" w:rsidR="007D05F2" w:rsidRPr="004C3AFC" w:rsidRDefault="007D05F2" w:rsidP="004C3AFC">
-[...10 lines deleted...]
-          <w:p w14:paraId="07C844B1" w14:textId="2FCB6121" w:rsidR="00F87B78" w:rsidRPr="004C3AFC" w:rsidRDefault="006F47A9" w:rsidP="004C3AFC">
+          <w:p w14:paraId="697FCB12" w14:textId="77777777" w:rsidR="007D05F2" w:rsidRPr="004C3AFC" w:rsidRDefault="007D05F2" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="07C844B1" w14:textId="2FCB6121" w:rsidR="00F87B78" w:rsidRPr="004C3AFC" w:rsidRDefault="006F47A9" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Rādītāju devēji visiem trijiem ceļiem ir AS “</w:t>
             </w:r>
             <w:r w:rsidR="004940C9" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
@@ -3108,158 +3205,158 @@
             <w:r w:rsidR="004C6603" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
             <w:r w:rsidR="00E501F9" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
             <w:r w:rsidR="004C6603" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> vajadzībām.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="066CD9C8" w14:textId="77777777" w:rsidR="002B17F2" w:rsidRPr="004C3AFC" w:rsidRDefault="002B17F2" w:rsidP="004C3AFC">
-[...10 lines deleted...]
-          <w:p w14:paraId="20AB65A9" w14:textId="3C260DEF" w:rsidR="002B17F2" w:rsidRPr="004C3AFC" w:rsidRDefault="002B17F2" w:rsidP="004C3AFC">
+          <w:p w14:paraId="066CD9C8" w14:textId="77777777" w:rsidR="002B17F2" w:rsidRPr="004C3AFC" w:rsidRDefault="002B17F2" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="20AB65A9" w14:textId="3C260DEF" w:rsidR="002B17F2" w:rsidRPr="004C3AFC" w:rsidRDefault="002B17F2" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Visi trīs ceļi ir pašvaldības autoceļi, kuri ir pašvaldības ceļu reģistrā - apstiprinātajā pašvaldības autoceļu, ielu un tiltu sarakstā.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="79A1BECB" w14:textId="77777777" w:rsidR="00B63686" w:rsidRPr="004C3AFC" w:rsidRDefault="00B63686" w:rsidP="004C3AFC">
-[...10 lines deleted...]
-          <w:p w14:paraId="18DFD259" w14:textId="30FC4F11" w:rsidR="000A105D" w:rsidRPr="004C3AFC" w:rsidRDefault="000A105D" w:rsidP="004C3AFC">
+          <w:p w14:paraId="79A1BECB" w14:textId="77777777" w:rsidR="00B63686" w:rsidRPr="004C3AFC" w:rsidRDefault="00B63686" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="18DFD259" w14:textId="30FC4F11" w:rsidR="000A105D" w:rsidRPr="004C3AFC" w:rsidRDefault="000A105D" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>E-pastam papildus pievienots kartogrāfiskais materiāls.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2630" w:type="pct"/>
+            <w:tcW w:w="2617" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0D1D9082" w14:textId="68B7B042" w:rsidR="000C259F" w:rsidRPr="004C3AFC" w:rsidRDefault="000C259F" w:rsidP="004C3AFC">
+          <w:p w14:paraId="0D1D9082" w14:textId="68B7B042" w:rsidR="000C259F" w:rsidRPr="004C3AFC" w:rsidRDefault="000C259F" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Piedāvātās projekta darbības saturiski ir atbilstošas 5.1.1.1. pasākuma mērķim, tomēr atbildes sniegšanai ir nepieciešama papildu informācija saistībā ar  jautājumiem par </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>mērķorientētu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> infrastruktūru un iespējamiem riskiem rādītāju sasniegšanā. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="423D92DC" w14:textId="77777777" w:rsidR="000C259F" w:rsidRPr="004C3AFC" w:rsidRDefault="000C259F" w:rsidP="004C3AFC">
+          <w:p w14:paraId="423D92DC" w14:textId="77777777" w:rsidR="000C259F" w:rsidRPr="004C3AFC" w:rsidRDefault="000C259F" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Veicot iesūtītā kartogrāfiskā materiāla izpēti un publiski pieejamo informāciju (Valsts zemes dienesta Kadastra informācijas sistēmas telpiskos datus </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidRPr="004C3AFC">
                 <w:rPr>
                   <w:rStyle w:val="Hipersaite"/>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
@@ -3364,55 +3461,55 @@
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>map</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>) konstatējama šāda informācija: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F37CE46" w14:textId="0985EC0D" w:rsidR="000C259F" w:rsidRPr="004C3AFC" w:rsidRDefault="000C259F" w:rsidP="004C3AFC">
+          <w:p w14:paraId="4F37CE46" w14:textId="0985EC0D" w:rsidR="000C259F" w:rsidRPr="004C3AFC" w:rsidRDefault="000C259F" w:rsidP="002E08EC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="29"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="397"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="680" w:hanging="320"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceļš </w:t>
             </w:r>
             <w:r w:rsidR="00D76B79" w:rsidRPr="004C3AFC">
@@ -3804,51 +3901,60 @@
               </w:rPr>
               <w:t>š</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>um</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ā </w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>(ja vald</w:t>
+              <w:t xml:space="preserve">(ja </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>vald</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ī</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>juma ties</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ī</w:t>
             </w:r>
@@ -3980,60 +4086,51 @@
               </w:rPr>
               <w:t>ņē</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ē</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">jam), vai </w:t>
-[...8 lines deleted...]
-              <w:t>atbilsto</w:t>
+              <w:t>jam), vai atbilsto</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>š</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>  </w:t>
             </w:r>
@@ -4764,74 +4861,74 @@
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>um</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ā</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2AF130CB" w14:textId="77777777" w:rsidR="000C259F" w:rsidRPr="004C3AFC" w:rsidRDefault="000C259F" w:rsidP="004C3AFC">
+          <w:p w14:paraId="2AF130CB" w14:textId="77777777" w:rsidR="000C259F" w:rsidRPr="004C3AFC" w:rsidRDefault="000C259F" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="515DC56B" w14:textId="07DC6924" w:rsidR="00FC797D" w:rsidRPr="004C3AFC" w:rsidRDefault="000C259F" w:rsidP="004C3AFC">
+          <w:p w14:paraId="515DC56B" w14:textId="07DC6924" w:rsidR="00FC797D" w:rsidRPr="004C3AFC" w:rsidRDefault="000C259F" w:rsidP="002E08EC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="30"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceļš </w:t>
             </w:r>
             <w:r w:rsidR="002660BA" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
@@ -5021,51 +5118,51 @@
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>teritorijai Nr.3.</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A0579E8" w14:textId="3C130F4A" w:rsidR="000C259F" w:rsidRPr="004C3AFC" w:rsidRDefault="000C259F" w:rsidP="004C3AFC">
+          <w:p w14:paraId="7A0579E8" w14:textId="3C130F4A" w:rsidR="000C259F" w:rsidRPr="004C3AFC" w:rsidRDefault="000C259F" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="720"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Attiecībā uz </w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -5074,131 +5171,129 @@
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> - atbilstoši</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>projektu iesniegumu atlases nolikuma 1. pielikumā projektu iesniegumu aizpildīšanas metodikas sadaļā “Obligātie pielikumi” 1.3.3.1. apakšpunktā norādītajam, kas paredz, ka uzņēmējdarbības teritorijā nenorāda lauksaimniecības zemes, mežu, ūdenstilpņu teritorijas (izņemot, ja šādā teritorijā atrodas komersanta būve, </w:t>
+              <w:t xml:space="preserve">projektu iesniegumu atlases nolikuma 1. pielikumā projektu iesniegumu aizpildīšanas metodikas sadaļā “Obligātie pielikumi” 1.3.3.1. apakšpunktā norādītajam, kas paredz, ka uzņēmējdarbības </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>teritorijā nenorāda lauksaimniecības zemes, mežu, ūdenstilpņu teritorijas (izņemot, ja šādā teritorijā atrodas komersanta būve, </w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>kurā komersants veic saimniecisko darbību</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">), šāda tipa hidrobūve-slūžas </w:t>
-[...10 lines deleted...]
-              <w:t>nebūtu uzskatāmas par būvi, kurā komersants veic saimniecisko darbību,</w:t>
+              <w:t>), šāda tipa hidrobūve-slūžas nebūtu uzskatāmas par būvi, kurā komersants veic saimniecisko darbību,</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> līdz ar to teritorija Nr. 4 nav norādāma kā uzņēmējdarbības teritorija. Gadījumā, ja komersants veic ieguldījumus hidrobūvē-slūžās, šī teritorija atbilstoši MK noteikumu</w:t>
             </w:r>
             <w:r w:rsidR="003D2466" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Nr. 55</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> 10.4. apakšpunktam projektā var tikt iezīmēta kā teritorija “ārpus projekta iesniedzēja noteiktās uzņēmējdarbības teritorijas”, kas var būt teritorija 1500 metru attālumā no projekta iesniedzēja noteiktās uzņēmējdarbības teritorijas, ja komersants pamato ārpus uzņēmējdarbības teritorijas radīto rādītāju sasaisti ar saimniecisko darbību, ko tas veic uzņēmējdarbības teritorijā. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F22BF7B" w14:textId="77777777" w:rsidR="000C259F" w:rsidRPr="004C3AFC" w:rsidRDefault="000C259F" w:rsidP="004C3AFC">
+          <w:p w14:paraId="3F22BF7B" w14:textId="77777777" w:rsidR="000C259F" w:rsidRPr="004C3AFC" w:rsidRDefault="000C259F" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3318A860" w14:textId="6B756EA8" w:rsidR="000C259F" w:rsidRPr="004C3AFC" w:rsidRDefault="000C259F" w:rsidP="004C3AFC">
+          <w:p w14:paraId="3318A860" w14:textId="6B756EA8" w:rsidR="000C259F" w:rsidRPr="004C3AFC" w:rsidRDefault="000C259F" w:rsidP="002E08EC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="31"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceļš </w:t>
             </w:r>
             <w:r w:rsidR="00C16D87" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
@@ -5774,86 +5869,87 @@
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> gadījumā ir nepieciešama papildu informācija par to, kāpēc uzskatāms, ka šis ceļš ir publiska infrastruktūra, vai netiks noteikti satiksmes ierobežojumi, kas būs šī ceļa potenciālie lietotāji. Ja ceļa lietotāji ir tikai divi uzņēmējdarbības teritorijā esošie komersanti, šāda infrastruktūra būtu uzskatāma par </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>mērķorientētu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> infrastruktūru. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54004AC8" w14:textId="77777777" w:rsidR="000C259F" w:rsidRPr="004C3AFC" w:rsidRDefault="000C259F" w:rsidP="004C3AFC">
+          <w:p w14:paraId="54004AC8" w14:textId="77777777" w:rsidR="000C259F" w:rsidRPr="004C3AFC" w:rsidRDefault="000C259F" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A41C7AE" w14:textId="32ACAAD8" w:rsidR="000C259F" w:rsidRPr="004C3AFC" w:rsidRDefault="000C259F" w:rsidP="004C3AFC">
+          <w:p w14:paraId="2A41C7AE" w14:textId="32ACAAD8" w:rsidR="000C259F" w:rsidRPr="004C3AFC" w:rsidRDefault="000C259F" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Šobrīdējā</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> izpēte liecina, ka ceļi (</w:t>
             </w:r>
             <w:r w:rsidR="00C609D8" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>12345</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -6142,71 +6238,70 @@
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>” un AS “</w:t>
             </w:r>
             <w:r w:rsidR="00AD58EE" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>”. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38961CB4" w14:textId="77777777" w:rsidR="000C259F" w:rsidRPr="004C3AFC" w:rsidRDefault="000C259F" w:rsidP="004C3AFC">
-[...15 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="38961CB4" w14:textId="77777777" w:rsidR="000C259F" w:rsidRPr="004C3AFC" w:rsidRDefault="000C259F" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71D7EB99" w14:textId="77777777" w:rsidR="000C259F" w:rsidRPr="004C3AFC" w:rsidRDefault="000C259F" w:rsidP="004C3AFC">
+          <w:p w14:paraId="71D7EB99" w14:textId="77777777" w:rsidR="000C259F" w:rsidRPr="004C3AFC" w:rsidRDefault="000C259F" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Atbilstoši vērtēšanas kritēriju metodikā noteiktajam, aicinām par katru no ceļa posmiem veikt šādu analīzi</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -6719,237 +6814,237 @@
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ē</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>m:</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03762DFE" w14:textId="77777777" w:rsidR="000C259F" w:rsidRPr="004C3AFC" w:rsidRDefault="000C259F" w:rsidP="004C3AFC">
+          <w:p w14:paraId="03762DFE" w14:textId="77777777" w:rsidR="000C259F" w:rsidRPr="004C3AFC" w:rsidRDefault="000C259F" w:rsidP="002E08EC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="32"/>
+                <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>infrastruktūra atjaunota atbilstoši pašvaldības teritoriālajam plānojumam;</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67CF21D8" w14:textId="77777777" w:rsidR="000C259F" w:rsidRPr="004C3AFC" w:rsidRDefault="000C259F" w:rsidP="004C3AFC">
+          <w:p w14:paraId="67CF21D8" w14:textId="77777777" w:rsidR="000C259F" w:rsidRPr="004C3AFC" w:rsidRDefault="000C259F" w:rsidP="002E08EC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="33"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>tā ir publiska infrastruktūra, t.i., ceļš/ stāvlaukums ir pašvaldības pārziņā, pašvaldība ir atbildīga par tā uzturēšanu, atjaunošanu);</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10523AA2" w14:textId="77777777" w:rsidR="000C259F" w:rsidRPr="004C3AFC" w:rsidRDefault="000C259F" w:rsidP="004C3AFC">
+          <w:p w14:paraId="10523AA2" w14:textId="77777777" w:rsidR="000C259F" w:rsidRPr="004C3AFC" w:rsidRDefault="000C259F" w:rsidP="002E08EC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="34"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>par infrastruktūras lietošanu netiks iekasēta maksa, tā būs brīvi pieejama jebkuram sabiedrības loceklim;</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3DA00030" w14:textId="77777777" w:rsidR="000C259F" w:rsidRPr="004C3AFC" w:rsidRDefault="000C259F" w:rsidP="004C3AFC">
+          <w:p w14:paraId="3DA00030" w14:textId="77777777" w:rsidR="000C259F" w:rsidRPr="004C3AFC" w:rsidRDefault="000C259F" w:rsidP="002E08EC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="35"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ieguldījumi infrastruktūrā ir pamatoti ar nepieciešamību novērst kravas transporta avāriju riskus (skatīt pret būvprojektu);</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E341924" w14:textId="77777777" w:rsidR="000C259F" w:rsidRPr="004C3AFC" w:rsidRDefault="000C259F" w:rsidP="004C3AFC">
+          <w:p w14:paraId="3E341924" w14:textId="77777777" w:rsidR="000C259F" w:rsidRPr="004C3AFC" w:rsidRDefault="000C259F" w:rsidP="002E08EC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="36"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>infrastruktūra netiek pielāgota konkrēta komersanta vai vairāku komersantu biznesa specifikai.</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16E05865" w14:textId="77777777" w:rsidR="000C259F" w:rsidRPr="004C3AFC" w:rsidRDefault="000C259F" w:rsidP="004C3AFC">
+          <w:p w14:paraId="16E05865" w14:textId="77777777" w:rsidR="000C259F" w:rsidRPr="004C3AFC" w:rsidRDefault="000C259F" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Aicinām sniegt detalizētāku informāciju par ceļu attiecināšanu. Kā arī, ņemot vērā, ka ceļu posmi ir tādi, kur rādītāju devējs ir viens komersants un nav informācijas par citiem iespējamiem komersantiem – projekta radītāju devējiem, pastāv augsts neatbilstoši veikto izdevumu risks, tajā gadījumā, ja komersants tomēr nevarēs nodrošināt plānotos rādītājus, aicinām izvērtēt, kāda būs pašvaldības rīcība, lai izvairītos no neatbilstoši veikto izdevumu riska, vai izvērtēt iespēju ieguldījumus veikt citā infrastruktūrā, kur ir iespējami vairāki iesaistītie rādītāju devēji, līdz ar to zemāki riski rādītāju sasniegšanai. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D955814" w14:textId="6EC815B4" w:rsidR="00441CA6" w:rsidRPr="004C3AFC" w:rsidRDefault="000C259F" w:rsidP="004C3AFC">
+          <w:p w14:paraId="5D955814" w14:textId="6EC815B4" w:rsidR="00441CA6" w:rsidRPr="004C3AFC" w:rsidRDefault="000C259F" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Papildu vēršam uzmanību, ka ceļu </w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -6988,81 +7083,80 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:footnoteReference w:id="5"/>
             </w:r>
             <w:r w:rsidR="00CE0D8A" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C2385C" w:rsidRPr="004C3AFC" w14:paraId="68514C15" w14:textId="77777777" w:rsidTr="00D113DE">
+      <w:tr w:rsidR="00C2385C" w:rsidRPr="004C3AFC" w14:paraId="68514C15" w14:textId="77777777" w:rsidTr="00F53009">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="229" w:type="pct"/>
+            <w:tcW w:w="230" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4E9D754F" w14:textId="285A083B" w:rsidR="00C2385C" w:rsidRPr="004C3AFC" w:rsidRDefault="00FC59CA" w:rsidP="004C3AFC">
-[...1 lines deleted...]
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:p w14:paraId="4E9D754F" w14:textId="285A083B" w:rsidR="00C2385C" w:rsidRPr="004C3AFC" w:rsidRDefault="00FC59CA" w:rsidP="00EE454E">
+            <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="pct"/>
+            <w:tcW w:w="2153" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="09AA3045" w14:textId="3E186815" w:rsidR="00B63686" w:rsidRPr="004C3AFC" w:rsidRDefault="006F67D9" w:rsidP="004C3AFC">
+          <w:p w14:paraId="09AA3045" w14:textId="3E186815" w:rsidR="00B63686" w:rsidRPr="004C3AFC" w:rsidRDefault="006F67D9" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Kartogrāfijā </w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -7400,53 +7494,53 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>denstilp</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ņ</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>u teritorijas u.tml.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2630" w:type="pct"/>
+            <w:tcW w:w="2617" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="52B2595F" w14:textId="5A204AF1" w:rsidR="001656CF" w:rsidRPr="004C3AFC" w:rsidRDefault="00B745B5" w:rsidP="004C3AFC">
+          <w:p w14:paraId="52B2595F" w14:textId="5A204AF1" w:rsidR="001656CF" w:rsidRPr="004C3AFC" w:rsidRDefault="00B745B5" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>MK noteikumu Nr.</w:t>
             </w:r>
             <w:r w:rsidR="00BF1D97" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -7499,60 +7593,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001656CF" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> ir norādīts, ka uzņēmējdarbības teritorijā nenorāda lauksaimniecības zemes, mežu, ūdenstilpņu teritorijas (izņemot, ja šādā teritorijā atrodas komersanta </w:t>
             </w:r>
             <w:r w:rsidR="001656CF" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>būve, kurā komersants veic saimniecisko darbību</w:t>
             </w:r>
             <w:r w:rsidR="001656CF" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">). Ņemot </w:t>
-[...8 lines deleted...]
-              <w:t>vērā e-pasta pielikumā pievienoto materiālu par pārbaudes </w:t>
+              <w:t>). Ņemot vērā e-pasta pielikumā pievienoto materiālu par pārbaudes </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="001656CF" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ekrānšāviņiem</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="001656CF" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> un tīmekļa vietnē </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="001656CF" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -7617,102 +7702,100 @@
             <w:r w:rsidR="001656CF" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>. Gadījumā, ja komersants veic ieguldījumus šajā būvē, šī teritorija atbilstoši MK noteikumu</w:t>
             </w:r>
             <w:r w:rsidR="002A44EA" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Nr. 55</w:t>
             </w:r>
             <w:r w:rsidR="001656CF" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> 10.4. apakšpunktam projektā var tikt iezīmēta kā teritorija “ārpus projekta iesniedzēja noteiktās uzņēmējdarbības teritorijas”, kas var būt teritorija 1500 metru attālumā no projekta iesniedzēja noteiktās uzņēmējdarbības teritorijas, ja komersants pamato ārpus uzņēmējdarbības teritorijas radīto rādītāju sasaisti ar saimniecisko darbību, ko tas veic uzņēmējdarbības teritorijā. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="610A6F00" w14:textId="4EF40E73" w:rsidR="003F53CB" w:rsidRPr="004C3AFC" w:rsidRDefault="001656CF" w:rsidP="004C3AFC">
+          <w:p w14:paraId="610A6F00" w14:textId="4EF40E73" w:rsidR="003F53CB" w:rsidRPr="004C3AFC" w:rsidRDefault="001656CF" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Vēršam uzmanību, ka, gadījumā, ja tiks vērtēti komercdarbības atbalsta piešķiršanas nosacījumi, ir jāņem vērā regulā Nr. 651/2014 zvejniecības un akvakultūras nozarē noteiktie ierobežojumi.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C2385C" w:rsidRPr="004C3AFC" w14:paraId="17C4312F" w14:textId="77777777" w:rsidTr="00D113DE">
+      <w:tr w:rsidR="00C2385C" w:rsidRPr="004C3AFC" w14:paraId="17C4312F" w14:textId="77777777" w:rsidTr="00F53009">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="229" w:type="pct"/>
+            <w:tcW w:w="230" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6E033C2B" w14:textId="20FA7FB9" w:rsidR="00C2385C" w:rsidRPr="004C3AFC" w:rsidRDefault="3147A78D" w:rsidP="004C3AFC">
-[...15 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="6E033C2B" w14:textId="20FA7FB9" w:rsidR="00C2385C" w:rsidRPr="004C3AFC" w:rsidRDefault="3147A78D" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="pct"/>
+            <w:tcW w:w="2153" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="381338AD" w14:textId="3473CB15" w:rsidR="00C2385C" w:rsidRPr="004C3AFC" w:rsidRDefault="0033341F" w:rsidP="004C3AFC">
+          <w:p w14:paraId="381338AD" w14:textId="3473CB15" w:rsidR="00C2385C" w:rsidRPr="004C3AFC" w:rsidRDefault="0033341F" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Pašvaldībai ir izveidojusies situācija, ka teritorijā, kuru plānots attīstīt projekta ietvaros, jau ir veiktas būtiskas privātās investīcijas, kā arī tiek plānotas ievērojamas papildu investīcijas turpmākajos gados. Konkrētais komersants ir norādījis, ka līdz šim teritorijā jau ieguldīti aptuveni 1</w:t>
             </w:r>
             <w:r w:rsidR="00E10B3C" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -7751,85 +7834,86 @@
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>000</w:t>
             </w:r>
             <w:r w:rsidR="00E10B3C" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>000 EUR.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A722E3D" w14:textId="3DAB19EF" w:rsidR="00A729D0" w:rsidRPr="004C3AFC" w:rsidRDefault="00A729D0" w:rsidP="004C3AFC">
+          <w:p w14:paraId="5A722E3D" w14:textId="3DAB19EF" w:rsidR="00A729D0" w:rsidRPr="004C3AFC" w:rsidRDefault="00A729D0" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Vienlaikus jānorāda, ka komersanta saimnieciskā darbība balstās uz modernizētām tehnoloģijām un augstu automatizācijas līmeni, kā arī uz specializētu pakalpojumu piesaisti ārpakalpojumā. Līdz ar to algu fonda pieaugums attīstāmajā teritorijā prognozējams salīdzinoši neliels.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65A26D5D" w14:textId="074E4922" w:rsidR="00B16126" w:rsidRPr="004C3AFC" w:rsidRDefault="00B16126" w:rsidP="004C3AFC">
+          <w:p w14:paraId="65A26D5D" w14:textId="074E4922" w:rsidR="00B16126" w:rsidRPr="004C3AFC" w:rsidRDefault="00B16126" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Šobrīd plānotās publiskās infrastruktūras attīstības projekta kopējā </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>kontroltāme</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> ir 3</w:t>
             </w:r>
             <w:r w:rsidR="00E10B3C" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -7903,67 +7987,67 @@
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
             <w:r w:rsidR="00E10B3C" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>000 EUR apmērā.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D2837E8" w14:textId="62A4BDC8" w:rsidR="00B16126" w:rsidRPr="004C3AFC" w:rsidRDefault="00B16126" w:rsidP="004C3AFC">
+          <w:p w14:paraId="0D2837E8" w14:textId="62A4BDC8" w:rsidR="00B16126" w:rsidRPr="004C3AFC" w:rsidRDefault="00B16126" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2630" w:type="pct"/>
+            <w:tcW w:w="2617" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="743F3B9C" w14:textId="7C40E09F" w:rsidR="00A051BB" w:rsidRPr="004C3AFC" w:rsidRDefault="00A051BB" w:rsidP="004C3AFC">
+          <w:p w14:paraId="743F3B9C" w14:textId="7C40E09F" w:rsidR="00A051BB" w:rsidRPr="004C3AFC" w:rsidRDefault="00A051BB" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Ja projekta iesniegumā ir plānots norādīt rādītāju vērtības, kas radušās ne vairāk kā divu kalendāra gadu laikā pirms projekta iesnieguma  iesniegšanas,  ir jānorāda pamatojums tam, kādēļ uzskatāms, ka projekta plānotās darbības ir sekmējušas sasniegto rādītāju rašanos, t.i.</w:t>
             </w:r>
             <w:r w:rsidR="002A44EA" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>,</w:t>
@@ -7978,83 +8062,75 @@
             </w:r>
             <w:r w:rsidR="00040F7F" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rStyle w:val="Vresatsauce"/>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:footnoteReference w:id="6"/>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> starp projekta  izmaksām un sasniegtajiem rādītājiem, kas radušies pirms projekta iesnieguma iesniegšanas. Pamatot rezultāta rādītāju vērtību sasaisti ar projekta darbībām un izmaksām ir finansējuma saņēmēja pienākums. Ja finansējuma saņēmējs nevar pamatot, kādēļ uzskatāms, ka projektā plānotās darbības ir sekmējušas sasniegto rādītāju rašanos, attiecīgās rezultāta rādītāju vērtības nav attiecināmas. Tas, ka MK noteikumu Nr. 55 10.3. apakšpunkts pieļauj iespēju, ka sasniegto rezultātu rādītāju vērtībā (darba algu fonda pieaugumā, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>nefinanšu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> investīcijās) ir attiecināmas vērtības, kuras ir radušās divu kalendāra gadu laikā pirms projekta iesnieguma iesniegšanas, nenozīmē, ka automātiski visas rezultāta rādītāju vērtības, kuras radušās divu kalendāra gadu laikā pirms projekta iesnieguma iesniegšanas, ir attiecināmas. Ja cēloņsakarības nav, rezultāta rādītāju vērtības, kuras radušās divu kalendāra gadu laikā </w:t>
-[...22 lines deleted...]
-          <w:p w14:paraId="5AF5838A" w14:textId="4637ADDE" w:rsidR="00C2385C" w:rsidRPr="004C3AFC" w:rsidRDefault="00A051BB" w:rsidP="004C3AFC">
+              <w:t xml:space="preserve"> investīcijās) ir attiecināmas vērtības, kuras ir radušās divu kalendāra gadu laikā pirms projekta iesnieguma iesniegšanas, nenozīmē, ka automātiski visas rezultāta rādītāju vērtības, kuras radušās divu kalendāra gadu laikā pirms projekta iesnieguma iesniegšanas, ir attiecināmas. Ja cēloņsakarības nav, rezultāta rādītāju vērtības, kuras radušās divu kalendāra gadu laikā pirms projekta iesnieguma iesniegšanas, nav attiecināmas un rādītāju izpildē netiek ieskaitītas. Arī nākotnes rezultāta rādītāja vērtībām (t.sk. arī tādām, kas rodas projekta īstenošanas laikā) ir jābūt sasaistītām ar projekta ietvaros izbūvēto infrastruktūru, lai tās varētu attiecināt un uzskatīt par pamatotām.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38DEBD5E" w14:textId="77777777" w:rsidR="00A051BB" w:rsidRPr="004C3AFC" w:rsidRDefault="00A051BB" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5AF5838A" w14:textId="4637ADDE" w:rsidR="00C2385C" w:rsidRPr="004C3AFC" w:rsidRDefault="00A051BB" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ja projekta iesniegumā ir plānots ERAF finansējums 3</w:t>
             </w:r>
             <w:r w:rsidR="00161E11" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -8152,107 +8228,106 @@
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">333,33 </w:t>
             </w:r>
             <w:r w:rsidR="003B5FF3" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>EUR</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> apmērā.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B31E5" w:rsidRPr="004C3AFC" w14:paraId="61E0384A" w14:textId="77777777" w:rsidTr="00D113DE">
+      <w:tr w:rsidR="001B31E5" w:rsidRPr="004C3AFC" w14:paraId="61E0384A" w14:textId="77777777" w:rsidTr="00F53009">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="229" w:type="pct"/>
+            <w:tcW w:w="230" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="23B3A6D6" w14:textId="4502B034" w:rsidR="001B31E5" w:rsidRPr="004C3AFC" w:rsidRDefault="001B31E5" w:rsidP="004C3AFC">
-[...1 lines deleted...]
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:p w14:paraId="23B3A6D6" w14:textId="4502B034" w:rsidR="001B31E5" w:rsidRPr="004C3AFC" w:rsidRDefault="001B31E5" w:rsidP="00EE454E">
+            <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="pct"/>
+            <w:tcW w:w="2153" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3E14261A" w14:textId="36253585" w:rsidR="001B31E5" w:rsidRPr="004C3AFC" w:rsidRDefault="0050617E" w:rsidP="004C3AFC">
+          <w:p w14:paraId="3E14261A" w14:textId="36253585" w:rsidR="001B31E5" w:rsidRPr="004C3AFC" w:rsidRDefault="0050617E" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Vai arī šajā uzsaukumā pastāv iespēja projekta konkurētspēju vērtēt plašākā kontekstā, ņemot vērā iepriekšējo pieredzi līdzīgu projektu atlasēs, kur projektu atlases procesā starp dažādiem iesniegtajiem projektiem atsevišķos gadījumos ir tikuši līdzsvaroti atšķirīgi rezultatīvie rādītāji, lai kopumā tiktu sasniegti plānošanas periodā noteiktie nacionālie rādītāji?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2630" w:type="pct"/>
+            <w:tcW w:w="2617" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="26067C6D" w14:textId="43EBB134" w:rsidR="001B31E5" w:rsidRPr="004C3AFC" w:rsidRDefault="0050617E" w:rsidP="004C3AFC">
+          <w:p w14:paraId="26067C6D" w14:textId="43EBB134" w:rsidR="001B31E5" w:rsidRPr="004C3AFC" w:rsidRDefault="0050617E" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Informējam, ka 5.1.1.1. pasākumam nav nacionālo rādītāju. Visi 5.1.1.1. pasākuma rezultāta rādītāji (darba algu fonda pieaugums, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
@@ -8271,182 +8346,182 @@
               <w:t xml:space="preserve"> investīcijas un komersantu skaits) ir noteikti Eiropas Savienības kohēzijas politikas programmā 2021.–2027. gadam. Attiecīgi sasniedzamās rezultāta rādītāju (darba algu fonda pieaugums un </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>nefinanšu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> investīcijas) vērtības ir jānodrošina konkrētā projekta ietvaros, un šīs vērtības netiek vērtētas pret citiem 5.1.1.1. pasākuma projektiem, ko iesniedzis viens un tas pats projekta iesniedzējs.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004747F8" w:rsidRPr="004C3AFC" w14:paraId="39C6B368" w14:textId="77777777" w:rsidTr="00D113DE">
+      <w:tr w:rsidR="004747F8" w:rsidRPr="004C3AFC" w14:paraId="39C6B368" w14:textId="77777777" w:rsidTr="00F53009">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="229" w:type="pct"/>
+            <w:tcW w:w="230" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6487B39E" w14:textId="132E861F" w:rsidR="004747F8" w:rsidRPr="004C3AFC" w:rsidRDefault="004747F8" w:rsidP="004C3AFC">
-[...1 lines deleted...]
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:p w14:paraId="6487B39E" w14:textId="132E861F" w:rsidR="004747F8" w:rsidRPr="004C3AFC" w:rsidRDefault="004747F8" w:rsidP="00EE454E">
+            <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="pct"/>
+            <w:tcW w:w="2153" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4502A46B" w14:textId="160E3CDC" w:rsidR="004747F8" w:rsidRPr="004C3AFC" w:rsidRDefault="00CF01AF" w:rsidP="004C3AFC">
+          <w:p w14:paraId="4502A46B" w14:textId="160E3CDC" w:rsidR="004747F8" w:rsidRPr="004C3AFC" w:rsidRDefault="00CF01AF" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Vai komersanta piesaistītie ārpakalpojumi (pakalpojumu sniedzēji, kas nav tieši nodarbināti attīstāmajā teritorijā, bet kuru darbība ir tieši saistīta ar projekta teritorijā notiekošo saimniecisko darbību) var tikt ņemti vērā, vērtējot algu fonda pieauguma rādītāju, ņemot vērā to ieguldījumu uzņēmējdarbības un ekonomiskās aktivitātes veicināšanā?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2630" w:type="pct"/>
+            <w:tcW w:w="2617" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="678D4776" w14:textId="33BCB95F" w:rsidR="00CF01AF" w:rsidRPr="004C3AFC" w:rsidRDefault="00CF01AF" w:rsidP="004C3AFC">
+          <w:p w14:paraId="678D4776" w14:textId="33BCB95F" w:rsidR="00CF01AF" w:rsidRPr="004C3AFC" w:rsidRDefault="00CF01AF" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Nē, komersanta piesaistītā ārpakalpojumu sniedzēju izmaksas neieskaita darba alga fondu rādītāju vērtībā. Darba algu fonda rādītāja izpildē ieskaita projekta iesniedzēja noteiktās uzņēmējdarbības teritorijā</w:t>
             </w:r>
             <w:r w:rsidR="00C008C3" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rStyle w:val="Vresatsauce"/>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:footnoteReference w:id="8"/>
             </w:r>
             <w:r w:rsidR="00C008C3" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> (turpmāk-UZT) esošā komersanta vai nākotnes komersanta gan jaunradīto darbavietu, gan esošo darbavietu darba samaksas (bruto) pieaugumu kumulatīvi, tai skaitā samaksātos nodokļus, arī darba devēja sociālo nodokli.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31FB7487" w14:textId="77777777" w:rsidR="00CF01AF" w:rsidRPr="004C3AFC" w:rsidRDefault="00CF01AF" w:rsidP="004C3AFC">
-[...28 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="31FB7487" w14:textId="77777777" w:rsidR="00CF01AF" w:rsidRPr="004C3AFC" w:rsidRDefault="00CF01AF" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="483B7EF2" w14:textId="0A7E36C5" w:rsidR="00CF01AF" w:rsidRPr="004C3AFC" w:rsidRDefault="00CF01AF" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Skaidrojam, ka kartogrāfiskajā materiālā pie plānotās publiskās teritorijas (iela/ceļš) ir jābūt komersantam (</w:t>
             </w:r>
             <w:r w:rsidR="003B5FF3" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>iem</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
@@ -8486,76 +8561,66 @@
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>UZT) ievērojot MK noteikumu Nr.</w:t>
             </w:r>
             <w:r w:rsidR="00C47C02" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">55  36.3. apakšpunktu, ka ielas/ceļa (kas uzskatāms kā funkcionālais savienojums)  izmaksas ir attiecināmas tad, ja starp komersanta UZT un funkcionālo savienojumu ir ielas vai ceļa posms, kas nav garāks par 400 </w:t>
-[...24 lines deleted...]
-          <w:p w14:paraId="116A658E" w14:textId="2707D240" w:rsidR="004747F8" w:rsidRPr="004C3AFC" w:rsidRDefault="00CF01AF" w:rsidP="004C3AFC">
+              <w:t>55  36.3. apakšpunktu, ka ielas/ceļa (kas uzskatāms kā funkcionālais savienojums)  izmaksas ir attiecināmas tad, ja starp komersanta UZT un funkcionālo savienojumu ir ielas vai ceļa posms, kas nav garāks par 400 metriem, izņemot gadījumu, ja funkcionālais savienojums ir vienīgā alternatīva nokļūšanai no projekta iesniedzēja noteiktās uzņēmējdarbības teritorijas līdz publisko ceļu tīklam vai funkcionālais savienojums ir turpinājums tās pašas ielas vai tā paša ceļa posmam, kas nav garāks par 500 metriem nacionālas un reģionālas nozīmes attīstības centros (pilsētās) un 1500 metriem novadu teritorijā ārpus nacionālas un reģionālas nozīmes attīstības centriem.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D81F417" w14:textId="77777777" w:rsidR="00CF01AF" w:rsidRPr="004C3AFC" w:rsidRDefault="00CF01AF" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="116A658E" w14:textId="2707D240" w:rsidR="004747F8" w:rsidRPr="004C3AFC" w:rsidRDefault="00CF01AF" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Atbilstoši MK noteikumu Nr.</w:t>
             </w:r>
             <w:r w:rsidR="00C47C02" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -8570,107 +8635,106 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>55 10.4.</w:t>
             </w:r>
             <w:r w:rsidR="00C47C02" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>apakšpunktam komersanta rādītāju vērtības ir ieskaitāmas, ja tās  ir radušās UZT un kurā darbojas komersants  vai ārpus projekta iesniedzēja noteiktās  UZT līdz 1500 metriem, ja komersants pamato ārpus UZT radīto rādītāju sasaisti ar saimniecisko darbību, ko tas veic UZT. Informāciju norāda projektam pievienotajā kartogrāfiskajā materiālā.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF741C" w:rsidRPr="004C3AFC" w14:paraId="4116C245" w14:textId="77777777" w:rsidTr="00D113DE">
+      <w:tr w:rsidR="00FF741C" w:rsidRPr="004C3AFC" w14:paraId="4116C245" w14:textId="77777777" w:rsidTr="00F53009">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="229" w:type="pct"/>
+            <w:tcW w:w="230" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5FFD9663" w14:textId="7ADC14D2" w:rsidR="00FF741C" w:rsidRPr="004C3AFC" w:rsidRDefault="00FF741C" w:rsidP="004C3AFC">
-[...1 lines deleted...]
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:p w14:paraId="5FFD9663" w14:textId="7ADC14D2" w:rsidR="00FF741C" w:rsidRPr="004C3AFC" w:rsidRDefault="00FF741C" w:rsidP="00EE454E">
+            <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="pct"/>
+            <w:tcW w:w="2153" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1E7F44A9" w14:textId="56DA1C91" w:rsidR="00FF741C" w:rsidRPr="004C3AFC" w:rsidRDefault="00C32048" w:rsidP="004C3AFC">
+          <w:p w14:paraId="1E7F44A9" w14:textId="56DA1C91" w:rsidR="00FF741C" w:rsidRPr="004C3AFC" w:rsidRDefault="00C32048" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Vai projekta ietvaros ir iespējams attiecināt arī tā komersanta rezultatīvos rādītājus, kurš atrodas nepilna kilometra attālumā no plānotās attīstāmās teritorijas?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2630" w:type="pct"/>
+            <w:tcW w:w="2617" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="20EE8C5F" w14:textId="6D5F0FA5" w:rsidR="00CE2338" w:rsidRPr="004C3AFC" w:rsidRDefault="00C32048" w:rsidP="004C3AFC">
+          <w:p w14:paraId="20EE8C5F" w14:textId="6D5F0FA5" w:rsidR="00CE2338" w:rsidRPr="004C3AFC" w:rsidRDefault="00C32048" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">No kartogrāfiskā materiāla secināms, ka projekta īstenošanas vieta ir plānota  </w:t>
             </w:r>
             <w:r w:rsidR="00CE2338" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -8703,143 +8767,143 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> novads. Līdz ar to var uzskatīt, ka projekta īstenošanas vieta ir ārpus nacionālās un reģionālas nozīmes attīstības centriem (atbilstoši publiski pieejamai informācijai  </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r w:rsidR="00CE2338" w:rsidRPr="004C3AFC">
                 <w:rPr>
                   <w:rStyle w:val="Hipersaite"/>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>https://www.varam.gov.lv/lv/nacionalas-un-regionalas-nozimes-attistibas-centri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">) un uz to var attiecināt nosacījumu, ka komersanta attālums līdz funkcionālam savienojumam  var būt līdz 1500 m. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E414AA3" w14:textId="29370BF9" w:rsidR="00707E3E" w:rsidRPr="004C3AFC" w:rsidRDefault="00C32048" w:rsidP="004C3AFC">
+          <w:p w14:paraId="5E414AA3" w14:textId="29370BF9" w:rsidR="00707E3E" w:rsidRPr="004C3AFC" w:rsidRDefault="00C32048" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Vienlaikus vēršam uzmanību, ka komersanta attālums tiek skatīts pēc tā attāluma, kādā tas var nokļūt līdz attīstāmam funkcionālam savienojumam (nevis pēc attāluma pa gaisa līniju).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1379C211" w14:textId="00C32CBA" w:rsidR="00707E3E" w:rsidRPr="004C3AFC" w:rsidRDefault="00707E3E" w:rsidP="004C3AFC">
+          <w:p w14:paraId="1379C211" w14:textId="00C32CBA" w:rsidR="00707E3E" w:rsidRPr="004C3AFC" w:rsidRDefault="00707E3E" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000346C3" w:rsidRPr="004C3AFC" w14:paraId="270B6907" w14:textId="77777777" w:rsidTr="00D113DE">
+      <w:tr w:rsidR="000346C3" w:rsidRPr="004C3AFC" w14:paraId="270B6907" w14:textId="77777777" w:rsidTr="00F53009">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="229" w:type="pct"/>
+            <w:tcW w:w="230" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="40A5D6C6" w14:textId="6817BA04" w:rsidR="000346C3" w:rsidRPr="004C3AFC" w:rsidRDefault="00011140" w:rsidP="004C3AFC">
-[...14 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="40A5D6C6" w14:textId="6817BA04" w:rsidR="000346C3" w:rsidRPr="004C3AFC" w:rsidRDefault="00011140" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="pct"/>
+            <w:tcW w:w="2153" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="352D5334" w14:textId="46113544" w:rsidR="000346C3" w:rsidRPr="004C3AFC" w:rsidRDefault="00F96630" w:rsidP="004C3AFC">
+          <w:p w14:paraId="352D5334" w14:textId="46113544" w:rsidR="000346C3" w:rsidRPr="004C3AFC" w:rsidRDefault="00F96630" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Kāda cēloņsakarība starp projekta iesnieguma izmaksām un sasniegtajiem rādītājiem, kas radušies pirms projekta iesnieguma iesniegšanas, varētu tikt uzskatīta par pamatotu?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2630" w:type="pct"/>
+            <w:tcW w:w="2617" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="26DDD399" w14:textId="2D61D5DC" w:rsidR="000346C3" w:rsidRPr="004C3AFC" w:rsidRDefault="00AF6AE8" w:rsidP="004C3AFC">
+          <w:p w14:paraId="26DDD399" w14:textId="2D61D5DC" w:rsidR="000346C3" w:rsidRPr="004C3AFC" w:rsidRDefault="00AF6AE8" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ja projektā ir plānoti vēsturiskie rādītāji</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rStyle w:val="Vresatsauce"/>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
@@ -8962,61 +9026,51 @@
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> ražošanas ēkai, ja to izgatavošanai un piegād</w:t>
             </w:r>
             <w:r w:rsidR="00D52EA5" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>āš</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">anai no ražotāja bija nepieciešams ilgāks laiks, piem., gads vai pusotrs gads, un par </w:t>
-[...9 lines deleted...]
-              <w:t>tām iepriek</w:t>
+              <w:t>anai no ražotāja bija nepieciešams ilgāks laiks, piem., gads vai pusotrs gads, un par tām iepriek</w:t>
             </w:r>
             <w:r w:rsidR="00D52EA5" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>šē</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>jos gados (pirms projekta iesnieguma iesniegšanas) ir veikts maksājums. Savukārt pamatota darba algu fonda pieauguma vērtība varētu būt gadījumā, ja, piem., 2025. gadā komersants pie</w:t>
             </w:r>
             <w:r w:rsidR="00D52EA5" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -9087,81 +9141,79 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>s divu kalendāra gadu laikā pirms projekta iesnieguma iesniegšanas, ir attiecināmas. Kā iepriekš tika norādīts, ir jābūt pamatotai cēloņsakarībai starp projekta izmaksām un sasniegtajiem rādītājiem. Ja cēloņsakarības nav, rezultāta rādītāju vērtības, kuras radu</w:t>
             </w:r>
             <w:r w:rsidR="00D52EA5" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>šā</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>s divu kalendāra gadu laikā pirms projekta iesnieguma iesniegšanas, nav attiecināmas un rādītāju izpildē netiek ieskaitītas, attiecīgi mainās arī katra rezultāta rādītāja bāzes gads. Arī nākotnes rezultāta rādītāja vērtībām (t.sk. arī tādām, kas rodas projekta īstenošanas laikā) ir jābūt sasaistītām ar projekta ietvaros izbūvēto infrastruktūru, lai tās varētu attiecināt un uzskatīt par pamatotām.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000346C3" w:rsidRPr="004C3AFC" w14:paraId="012BC553" w14:textId="77777777" w:rsidTr="00D113DE">
+      <w:tr w:rsidR="000346C3" w:rsidRPr="004C3AFC" w14:paraId="012BC553" w14:textId="77777777" w:rsidTr="00F53009">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="229" w:type="pct"/>
+            <w:tcW w:w="230" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="605D362C" w14:textId="14295F23" w:rsidR="000346C3" w:rsidRPr="004C3AFC" w:rsidRDefault="00011140" w:rsidP="004C3AFC">
-[...15 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="605D362C" w14:textId="14295F23" w:rsidR="000346C3" w:rsidRPr="004C3AFC" w:rsidRDefault="00011140" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="pct"/>
+            <w:tcW w:w="2153" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="72F4179D" w14:textId="45B5C178" w:rsidR="000346C3" w:rsidRPr="004C3AFC" w:rsidRDefault="001317B7" w:rsidP="004C3AFC">
+          <w:p w14:paraId="72F4179D" w14:textId="45B5C178" w:rsidR="000346C3" w:rsidRPr="004C3AFC" w:rsidRDefault="001317B7" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Darba algu fonda pieaugums privātajos komersantos - ņemot vērā, ka administratīvā darba veicēju un esošie darbinieku pienākumi netiks nodalīti strikti starp </w:t>
             </w:r>
             <w:r w:rsidR="00474B3F" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -9207,94 +9259,105 @@
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>veco</w:t>
             </w:r>
             <w:r w:rsidR="00474B3F" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ēku, bet turpinās darbu plūstoši saistībā ar abām ēkām, vai viņu darba algu fonda pieaugums var tik uzskatāms par uz projektu attiecināmu jau no </w:t>
+              <w:t xml:space="preserve"> ēku, bet turpinās darbu plūstoši saistībā ar abām ēkām, vai viņu </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">darba algu fonda pieaugums var tik uzskatāms par uz projektu attiecināmu jau no </w:t>
             </w:r>
             <w:r w:rsidR="00474B3F" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>šī</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2023.gada?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2630" w:type="pct"/>
+            <w:tcW w:w="2617" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="193AD5E1" w14:textId="6381F787" w:rsidR="000346C3" w:rsidRPr="004C3AFC" w:rsidRDefault="001317B7" w:rsidP="004C3AFC">
-[...16 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="193AD5E1" w14:textId="6381F787" w:rsidR="000346C3" w:rsidRPr="004C3AFC" w:rsidRDefault="001317B7" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Pamatot rezultāta rādītāju vērtību sasaisti ar projekta darbībām un izmaksām ir finansējuma sa</w:t>
             </w:r>
             <w:r w:rsidR="00474B3F" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ņē</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>mēja pienākums. Ja finansējuma sa</w:t>
             </w:r>
             <w:r w:rsidR="00474B3F" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
@@ -9343,51 +9406,61 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>šķ</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ietami</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> secināms, ka administratīvā darba veicēju darba algu fonda pieaugums nav attiecināms kā vēsturiskās vērtības, savukārt attiecībā uz kādu citu esošu darbinieku, piem., ražošanā iesaistīto darbinieku darba algu fonda finansējuma attiecin</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>secināms, ka administratīvā darba veicēju darba algu fonda pieaugums nav attiecināms kā vēsturiskās vērtības, savukārt attiecībā uz kādu citu esošu darbinieku, piem., ražošanā iesaistīto darbinieku darba algu fonda finansējuma attiecin</w:t>
             </w:r>
             <w:r w:rsidR="00474B3F" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>āš</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>anu kā vēsturisko vērtību, informējam, ka teorētiski tas ir iespējams, ja šis darbinieks/-i darbā tika pieņemts/-i (piemēram, 2025. gadā) ar mērķi to/-s apmācīt un nodarbināt, lai brīdī, kad palielināsies uz</w:t>
             </w:r>
             <w:r w:rsidR="00474B3F" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -9440,81 +9513,80 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>muma ražošanas jaudas palielin</w:t>
             </w:r>
             <w:r w:rsidR="00474B3F" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>āš</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>anu. Šajā minētajā piemērā vēsturiskā vērtība projektā būtu 2025. gada darba alga fonda pieauguma vērtība.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000346C3" w:rsidRPr="004C3AFC" w14:paraId="1F35BD09" w14:textId="77777777" w:rsidTr="00D113DE">
+      <w:tr w:rsidR="000346C3" w:rsidRPr="004C3AFC" w14:paraId="1F35BD09" w14:textId="77777777" w:rsidTr="00F53009">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="229" w:type="pct"/>
+            <w:tcW w:w="230" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1E8BFEC4" w14:textId="6ED96DC1" w:rsidR="000346C3" w:rsidRPr="004C3AFC" w:rsidRDefault="00011140" w:rsidP="004C3AFC">
-[...1 lines deleted...]
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:p w14:paraId="1E8BFEC4" w14:textId="6ED96DC1" w:rsidR="000346C3" w:rsidRPr="004C3AFC" w:rsidRDefault="00011140" w:rsidP="00EE454E">
+            <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="pct"/>
+            <w:tcW w:w="2153" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7BB96ACF" w14:textId="3953F6E6" w:rsidR="000346C3" w:rsidRPr="004C3AFC" w:rsidRDefault="001317B7" w:rsidP="004C3AFC">
+          <w:p w14:paraId="7BB96ACF" w14:textId="3953F6E6" w:rsidR="000346C3" w:rsidRPr="004C3AFC" w:rsidRDefault="001317B7" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Privātās </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
@@ -9604,53 +9676,53 @@
               </w:rPr>
               <w:t xml:space="preserve"> ēkā, būs uz projektu attiecināms pamatlīdzeklis (rezultāta rādītājs)? Kā arī vai - vai no 2024.</w:t>
             </w:r>
             <w:r w:rsidR="0018106D" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>gada iegādātais administratīvā darba veicēju vajadzībām iegādātais biroja aprīkojums ir attiecināms pie rezultāta rādītājiem?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2630" w:type="pct"/>
+            <w:tcW w:w="2617" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="49A87104" w14:textId="4BC4EF2C" w:rsidR="002A34F7" w:rsidRPr="004C3AFC" w:rsidRDefault="002A34F7" w:rsidP="004C3AFC">
+          <w:p w14:paraId="49A87104" w14:textId="4BC4EF2C" w:rsidR="002A34F7" w:rsidRPr="004C3AFC" w:rsidRDefault="002A34F7" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ja komersanta mērķis, īstenojot 5.1.1.1. pasākuma projektu, ir uz</w:t>
             </w:r>
             <w:r w:rsidR="0018106D" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -9807,63 +9879,63 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">anu, tad izmaksas par tām var ieskaitīt rezultāta rādītāja vērtībā, ja nav sasaiste (proti, ja </w:t>
             </w:r>
             <w:r w:rsidR="0018106D" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>šī</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>s ražošanas iekārtas tiktu iegādātas neatkarīgi no tā, vai komersants izbūvētu vai neizbūvētu jauno ražošanas ēku) – tad izmaksas par tām nevar ieskaitīt rezultāta rādītāja vērtībā.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E049173" w14:textId="77777777" w:rsidR="002A34F7" w:rsidRPr="004C3AFC" w:rsidRDefault="002A34F7" w:rsidP="004C3AFC">
-[...11 lines deleted...]
-          <w:p w14:paraId="13437D97" w14:textId="0AEFFF9D" w:rsidR="000346C3" w:rsidRPr="004C3AFC" w:rsidRDefault="002A34F7" w:rsidP="004C3AFC">
+          <w:p w14:paraId="5E049173" w14:textId="77777777" w:rsidR="002A34F7" w:rsidRPr="004C3AFC" w:rsidRDefault="002A34F7" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="13437D97" w14:textId="0AEFFF9D" w:rsidR="000346C3" w:rsidRPr="004C3AFC" w:rsidRDefault="002A34F7" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Attiecībā uz 2024. gadā iegādāto biroja aprīkojumu administratīvā darba veicēju vajadzībām informējam, ka </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
@@ -9954,80 +10026,79 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> investīciju rezultāta rādītājā. Bet, kā jau iepriekš norādījām, pamatot rezultāta rādītāju vērtību sasaisti ar projekta darbībām un izmaksām, ir finansējuma sa</w:t>
             </w:r>
             <w:r w:rsidR="004A55DD" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ņē</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>mēja pienākums.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC6E97" w:rsidRPr="004C3AFC" w14:paraId="25A9B903" w14:textId="77777777" w:rsidTr="00D113DE">
+      <w:tr w:rsidR="00CC6E97" w:rsidRPr="004C3AFC" w14:paraId="25A9B903" w14:textId="77777777" w:rsidTr="00F53009">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="229" w:type="pct"/>
+            <w:tcW w:w="230" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="57471987" w14:textId="5DB02D1D" w:rsidR="00CC6E97" w:rsidRPr="004C3AFC" w:rsidRDefault="00011140" w:rsidP="004C3AFC">
-[...1 lines deleted...]
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:p w14:paraId="57471987" w14:textId="5DB02D1D" w:rsidR="00CC6E97" w:rsidRPr="004C3AFC" w:rsidRDefault="00011140" w:rsidP="00EE454E">
+            <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="pct"/>
+            <w:tcW w:w="2153" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5DAB2F93" w14:textId="1B1F0E5A" w:rsidR="00CC6E97" w:rsidRPr="004C3AFC" w:rsidRDefault="007E3E30" w:rsidP="004C3AFC">
+          <w:p w14:paraId="5DAB2F93" w14:textId="1B1F0E5A" w:rsidR="00CC6E97" w:rsidRPr="004C3AFC" w:rsidRDefault="007E3E30" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidR="00CC6E97" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -10088,53 +10159,53 @@
               </w:rPr>
               <w:t xml:space="preserve"> min apkuri un vai pareizi saprotu pēc anotācijas, ka </w:t>
             </w:r>
             <w:r w:rsidR="006923EF" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>šā</w:t>
             </w:r>
             <w:r w:rsidR="00CC6E97" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>da apkure ir atbalstāma, respektīvi, tur minēti koksnes biomasas apkures katli, ņemot vērā nepieciešamību ievērot normatīvo aktu prasības gaisa kvalitātes jomā u.tml. Vai tomēr ir kādi ierobežojumi?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2630" w:type="pct"/>
+            <w:tcW w:w="2617" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0B4D0AF3" w14:textId="7A9D644F" w:rsidR="00CC6E97" w:rsidRPr="004C3AFC" w:rsidRDefault="00514F83" w:rsidP="004C3AFC">
+          <w:p w14:paraId="0B4D0AF3" w14:textId="7A9D644F" w:rsidR="00CC6E97" w:rsidRPr="004C3AFC" w:rsidRDefault="00514F83" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>MK noteikumu Nr. 55 36.4.4. apakšpunkts paredz, ka uz</w:t>
             </w:r>
             <w:r w:rsidR="006923EF" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -10167,80 +10238,80 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ana, kas paredzēts būvprojektā un nepieciešams būves vai tās daļas pieņemšanai ekspluatācijā vai kas nepieciešams ēkas funkcionalitātes nodrošin</w:t>
             </w:r>
             <w:r w:rsidR="006923EF" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>āš</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>anai un veido ēkas kopējo neatdalāmo infrastruktūru, t.sk. ir attiecināma granulu katla apkures sistēmas izbūve.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC6E97" w:rsidRPr="004C3AFC" w14:paraId="3FA78387" w14:textId="77777777" w:rsidTr="00D113DE">
+      <w:tr w:rsidR="00CC6E97" w:rsidRPr="004C3AFC" w14:paraId="3FA78387" w14:textId="77777777" w:rsidTr="00F53009">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="229" w:type="pct"/>
+            <w:tcW w:w="230" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4827AAED" w14:textId="34CAEB96" w:rsidR="00CC6E97" w:rsidRPr="004C3AFC" w:rsidRDefault="00011140" w:rsidP="004C3AFC">
-[...14 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="4827AAED" w14:textId="34CAEB96" w:rsidR="00CC6E97" w:rsidRPr="004C3AFC" w:rsidRDefault="00011140" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="pct"/>
+            <w:tcW w:w="2153" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="34D51AFE" w14:textId="316AF68B" w:rsidR="00CC6E97" w:rsidRPr="004C3AFC" w:rsidRDefault="00BC1D20" w:rsidP="004C3AFC">
+          <w:p w14:paraId="34D51AFE" w14:textId="316AF68B" w:rsidR="00CC6E97" w:rsidRPr="004C3AFC" w:rsidRDefault="00BC1D20" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Par </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
@@ -10260,53 +10331,53 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>elektroiekrāvējus</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>. Vai šis būtu attiecināmi?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2630" w:type="pct"/>
+            <w:tcW w:w="2617" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="79A63ADA" w14:textId="5D29DEF6" w:rsidR="00254034" w:rsidRPr="004C3AFC" w:rsidRDefault="004360D0" w:rsidP="004C3AFC">
+          <w:p w14:paraId="79A63ADA" w14:textId="5D29DEF6" w:rsidR="00254034" w:rsidRPr="004C3AFC" w:rsidRDefault="004360D0" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Neatkarīgi no tā, ka projekta ietvaros tiek veidota </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
@@ -10450,983 +10521,973 @@
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>bezemisiju</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t xml:space="preserve"> transportl</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ī</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>dzek</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ļ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>u uzl</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ā</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>des infrastrukt</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ū</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ra ir atbalst</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ā</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ma, ja t</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ā</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ir nepiecie</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>š</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ama komersanta vajadz</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ī</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>b</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ā</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>m savas saimniecisk</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ā</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>s darb</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ī</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>bas nodro</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>š</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:r w:rsidR="00EB3D47" w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>āš</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>anai, piem</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ē</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ram, darba transportl</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ī</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>dzek</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ļ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>u uzl</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ā</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>dei ra</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ž</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>š</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>anas procesa kopuma nodro</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>š</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:r w:rsidR="006923EF" w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>āš</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>anai, piem</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ē</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ram, elektriskie iekr</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ā</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>v</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ē</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ji (noliktavai, ra</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ž</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>š</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>anas cehiem), elektriskie pale</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>š</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>u rati (pale</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>š</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>u p</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ā</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>rvieto</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>š</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>anai), elektriskie vilc</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ē</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ji / </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>tuggeri</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (piekabju vai rati</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ņ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>u vilk</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>š</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>anai r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ū</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>pn</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ī</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ā</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>), elektriskie industri</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ā</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>lie transportl</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ī</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>dzekļi (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>utility</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="004C3AFC">
-[...367 lines deleted...]
-              <w:t>in</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>vehicles</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>) kustībai ražotnes teritorijā (instrumentiem, deta</w:t>
             </w:r>
             <w:r w:rsidR="006923EF" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>āš</w:t>
-[...188 lines deleted...]
-              <w:t xml:space="preserve">ji / </w:t>
+              <w:t>ļā</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>m, iek</w:t>
+            </w:r>
+            <w:r w:rsidR="006923EF" w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>šē</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>jai loģistikai), elektriskie furgoni piegādēm starp objektiem (ja ražošanai ir iek</w:t>
+            </w:r>
+            <w:r w:rsidR="006923EF" w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>šē</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">jā loģistika/piegādes), elektriskie kravas </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>tuggeri</w:t>
+              <w:t>mikroauto</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (piekabju vai rati</w:t>
-[...125 lines deleted...]
-              <w:t>dzekļi (</w:t>
+              <w:t xml:space="preserve"> (ja nepieciešams vest materiālus ražotnes teritorijā), elektriskie pacēlāji (</w:t>
+            </w:r>
+            <w:r w:rsidR="005E587A" w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>šķēru</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pacēlāji, </w:t>
+            </w:r>
+            <w:r w:rsidR="002A48E0" w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>“</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>utility</w:t>
+              <w:t>boom</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...19 lines deleted...]
-              <w:t>) kustībai ražotnes teritorijā (instrumentiem, deta</w:t>
+              <w:t xml:space="preserve"> lift</w:t>
+            </w:r>
+            <w:r w:rsidR="002A48E0" w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>) (mont</w:t>
+            </w:r>
+            <w:r w:rsidR="00104D04" w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>āž</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ai, apkopei ražošanā) u.c.</w:t>
             </w:r>
             <w:r w:rsidR="006923EF" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>ļā</w:t>
-[...119 lines deleted...]
-              </w:rPr>
               <w:t>”</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>) (mont</w:t>
-[...34 lines deleted...]
-              </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E795464" w14:textId="5C1701A0" w:rsidR="00CC6E97" w:rsidRPr="004C3AFC" w:rsidRDefault="004360D0" w:rsidP="004C3AFC">
+          <w:p w14:paraId="6E795464" w14:textId="5C1701A0" w:rsidR="00CC6E97" w:rsidRPr="004C3AFC" w:rsidRDefault="004360D0" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Attiecīgi ar elektroenerģiju darbināmu</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -11699,107 +11760,105 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> automa</w:t>
             </w:r>
             <w:r w:rsidR="00104D04" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>šī</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>nas.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC6E97" w:rsidRPr="004C3AFC" w14:paraId="04DF75A5" w14:textId="77777777" w:rsidTr="00D113DE">
+      <w:tr w:rsidR="00CC6E97" w:rsidRPr="004C3AFC" w14:paraId="04DF75A5" w14:textId="77777777" w:rsidTr="00F53009">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="229" w:type="pct"/>
+            <w:tcW w:w="230" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1E38ECB2" w14:textId="0DE86DDE" w:rsidR="00CC6E97" w:rsidRPr="004C3AFC" w:rsidRDefault="00011140" w:rsidP="004C3AFC">
-[...15 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="1E38ECB2" w14:textId="0DE86DDE" w:rsidR="00CC6E97" w:rsidRPr="004C3AFC" w:rsidRDefault="00011140" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="pct"/>
+            <w:tcW w:w="2153" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="08DD1E8B" w14:textId="24B39440" w:rsidR="00CC6E97" w:rsidRPr="004C3AFC" w:rsidRDefault="00D51C40" w:rsidP="004C3AFC">
+          <w:p w14:paraId="08DD1E8B" w14:textId="24B39440" w:rsidR="00CC6E97" w:rsidRPr="004C3AFC" w:rsidRDefault="00D51C40" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Lūdzam vēlreiz precizēt par programmas rezultāta rādītāju uzskaites bāzes gadu. Vai pareizi saprotam, ka gan darba algu fonda pieauguma, gan investīciju gadījumā tas būs 2023.gads?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2630" w:type="pct"/>
+            <w:tcW w:w="2617" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="507D57A1" w14:textId="2D860AA2" w:rsidR="00D51C40" w:rsidRPr="004C3AFC" w:rsidRDefault="00D51C40" w:rsidP="004C3AFC">
+          <w:p w14:paraId="507D57A1" w14:textId="2D860AA2" w:rsidR="00D51C40" w:rsidRPr="004C3AFC" w:rsidRDefault="00D51C40" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ja projekta iesniegums tiek iesniegts 2026. gadā, tad rezultāta rādītājam, ja tā izpildē ir plānots ieskaitīt rezultāta rādītāja vērtības, kuras ir radu</w:t>
             </w:r>
             <w:r w:rsidR="00E13D98" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -11812,63 +11871,63 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">s 2 kalendāra gadu laikā pirms projekta iesnieguma iesniegšanas, ir </w:t>
             </w:r>
             <w:r w:rsidR="00E13D98" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>šā</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>di bāzes gadi:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="739799E5" w14:textId="77777777" w:rsidR="00D51C40" w:rsidRPr="004C3AFC" w:rsidRDefault="00D51C40" w:rsidP="004C3AFC">
-[...11 lines deleted...]
-          <w:p w14:paraId="19F7E14D" w14:textId="1D1B59C4" w:rsidR="00D51C40" w:rsidRPr="004C3AFC" w:rsidRDefault="00E13D98" w:rsidP="004C3AFC">
+          <w:p w14:paraId="739799E5" w14:textId="77777777" w:rsidR="00D51C40" w:rsidRPr="004C3AFC" w:rsidRDefault="00D51C40" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="19F7E14D" w14:textId="1D1B59C4" w:rsidR="00D51C40" w:rsidRPr="004C3AFC" w:rsidRDefault="00E13D98" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>“</w:t>
             </w:r>
             <w:r w:rsidR="00D51C40" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -11887,90 +11946,100 @@
             <w:r w:rsidR="00D51C40" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  - 2023. gads. 2024. gada darba algu fonda pieaugumu apr</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ēķi</w:t>
             </w:r>
             <w:r w:rsidR="00D51C40" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>na, kad no 2024.gada atņem 2023.g vērtības (piemēram., 1000 – 900 =100), 2025.gada darba algu fondu pieaugumu apr</w:t>
+              <w:t xml:space="preserve">na, kad no 2024.gada atņem 2023.g vērtības (piemēram., 1000 – 900 =100), 2025.gada darba algu fondu </w:t>
+            </w:r>
+            <w:r w:rsidR="00D51C40" w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>pieaugumu apr</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ēķi</w:t>
             </w:r>
             <w:r w:rsidR="00D51C40" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">na </w:t>
             </w:r>
             <w:r w:rsidR="00CC3BC8" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>atņemot no 2025.gada 2023.gada vērtības (piem., 2000-900=1100). Šajā gadījumā iegūtā vēsturiskā darba algu pieauguma vērtība ir 1200=100+1100</w:t>
             </w:r>
             <w:r w:rsidR="00D51C40" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="558B0B3B" w14:textId="6430D2BE" w:rsidR="00D51C40" w:rsidRPr="004C3AFC" w:rsidRDefault="00A20AC7" w:rsidP="004C3AFC">
+          <w:p w14:paraId="558B0B3B" w14:textId="6430D2BE" w:rsidR="00D51C40" w:rsidRPr="004C3AFC" w:rsidRDefault="00A20AC7" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>“</w:t>
             </w:r>
             <w:r w:rsidR="00D51C40" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -12032,51 +12101,51 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">, summējot katra gada (piem., 2024.g.+2025.g.+ 2026.g. + … ) ietvaros komersanta radītās </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00D51C40" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>nefinanšu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00D51C40" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> investīcijas komersanta paša nemateriālajos ieguldījumos un pamatlīdzekļos.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="25E95E9D" w14:textId="73EA00F9" w:rsidR="00CC6E97" w:rsidRPr="004C3AFC" w:rsidRDefault="00D51C40" w:rsidP="004C3AFC">
+          <w:p w14:paraId="25E95E9D" w14:textId="73EA00F9" w:rsidR="00CC6E97" w:rsidRPr="004C3AFC" w:rsidRDefault="00D51C40" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ja projektā atbilstoši MK noteikumu Nr. 55 10.3. apakšpunktam rādītāju vērtības ir radu</w:t>
             </w:r>
             <w:r w:rsidR="00617B7F" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -12086,96 +12155,85 @@
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>s divu kalendāra gadu laikā pirms projekta iesnieguma iesniegšanas, projekta iesniegumā norāda pamatojumu tam, kād</w:t>
             </w:r>
             <w:r w:rsidR="00617B7F" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ēļ</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-              <w:t>uzskatāms,  ka projekta iesniegumā plānotās darbības ir sekmējušas sasniegto rādītāju rašanos, t.i.  ir pamatota cēloņsakarība starp projekta iesnieguma izmaksām un sasniegtajiem rādītājiem, kas radušies pirms projekta iesnieguma iesniegšanas.</w:t>
+              <w:t xml:space="preserve"> uzskatāms,  ka projekta iesniegumā plānotās darbības ir sekmējušas sasniegto rādītāju rašanos, t.i.  ir pamatota cēloņsakarība starp projekta iesnieguma izmaksām un sasniegtajiem rādītājiem, kas radušies pirms projekta iesnieguma iesniegšanas.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D51C40" w:rsidRPr="004C3AFC" w14:paraId="5207D587" w14:textId="77777777" w:rsidTr="00D113DE">
+      <w:tr w:rsidR="00D51C40" w:rsidRPr="004C3AFC" w14:paraId="5207D587" w14:textId="77777777" w:rsidTr="00F53009">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="229" w:type="pct"/>
+            <w:tcW w:w="230" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5DBC57D0" w14:textId="27FDC298" w:rsidR="00D51C40" w:rsidRPr="004C3AFC" w:rsidRDefault="00011140" w:rsidP="004C3AFC">
-[...1 lines deleted...]
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:p w14:paraId="5DBC57D0" w14:textId="27FDC298" w:rsidR="00D51C40" w:rsidRPr="004C3AFC" w:rsidRDefault="00011140" w:rsidP="00EE454E">
+            <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="pct"/>
+            <w:tcW w:w="2153" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1D81A559" w14:textId="586BDD84" w:rsidR="00D51C40" w:rsidRPr="004C3AFC" w:rsidRDefault="009C15F7" w:rsidP="004C3AFC">
+          <w:p w14:paraId="1D81A559" w14:textId="586BDD84" w:rsidR="00D51C40" w:rsidRPr="004C3AFC" w:rsidRDefault="009C15F7" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Cik ilgi mums jāglabā projekta dokumentācija </w:t>
             </w:r>
             <w:r w:rsidR="00B238A4" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -12209,53 +12267,53 @@
               </w:rPr>
               <w:t xml:space="preserve"> 55 64</w:t>
             </w:r>
             <w:r w:rsidR="00B238A4" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> punktā minēti 10 gadi, bet ja projekta dzīves cikls būs vairāk par 10 gadiem - tad dzīves cikla laiku? Kā noteikt projekta dzīves cikla laiku, ja negatavojam izdevumu-ieguvumu analīzi?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2630" w:type="pct"/>
+            <w:tcW w:w="2617" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1625F069" w14:textId="25E9DDFD" w:rsidR="009C15F7" w:rsidRPr="004C3AFC" w:rsidRDefault="009C15F7" w:rsidP="004C3AFC">
+          <w:p w14:paraId="1625F069" w14:textId="25E9DDFD" w:rsidR="009C15F7" w:rsidRPr="004C3AFC" w:rsidRDefault="009C15F7" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Neatkarīgi no projekta dzīves cikla laika finansējuma sa</w:t>
             </w:r>
             <w:r w:rsidR="009F25D7" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -12723,189 +12781,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
               <w:proofErr w:type="spellStart"/>
               <w:r w:rsidRPr="004C3AFC">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:t>Policy</w:t>
               </w:r>
               <w:proofErr w:type="spellEnd"/>
               <w:r w:rsidRPr="004C3AFC">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
-                <w:t xml:space="preserve"> 2014-2020"</w:t>
+                <w:t xml:space="preserve"> 2014-</w:t>
+              </w:r>
+              <w:r w:rsidRPr="004C3AFC">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:lastRenderedPageBreak/>
+                <w:t>2020"</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="156082"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>  </w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>iekļauto informāciju (42.lpp. 2.1. tabula) arī šajā ES fondu 2021-2027 plānošanas periodā:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4884BBB8" w14:textId="77777777" w:rsidR="009C15F7" w:rsidRPr="004C3AFC" w:rsidRDefault="009C15F7" w:rsidP="004C3AFC">
+          <w:p w14:paraId="4884BBB8" w14:textId="77777777" w:rsidR="009C15F7" w:rsidRPr="004C3AFC" w:rsidRDefault="009C15F7" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="272257F0" wp14:editId="6B9460B6">
                   <wp:extent cx="6250940" cy="3043555"/>
                   <wp:effectExtent l="0" t="0" r="0" b="4445"/>
                   <wp:docPr id="1" name="Attēls 1"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 1"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId23">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="6250940" cy="3043555"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11B1188F" w14:textId="77777777" w:rsidR="00D51C40" w:rsidRPr="004C3AFC" w:rsidRDefault="00D51C40" w:rsidP="004C3AFC">
+          <w:p w14:paraId="11B1188F" w14:textId="77777777" w:rsidR="00D51C40" w:rsidRPr="004C3AFC" w:rsidRDefault="00D51C40" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D51C40" w:rsidRPr="004C3AFC" w14:paraId="6CFE8658" w14:textId="77777777" w:rsidTr="00D113DE">
+      <w:tr w:rsidR="00D51C40" w:rsidRPr="004C3AFC" w14:paraId="6CFE8658" w14:textId="77777777" w:rsidTr="00F53009">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="229" w:type="pct"/>
+            <w:tcW w:w="230" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="04ABEC81" w14:textId="3D6C3F7A" w:rsidR="00D51C40" w:rsidRPr="004C3AFC" w:rsidRDefault="00011140" w:rsidP="004C3AFC">
-[...1 lines deleted...]
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:p w14:paraId="04ABEC81" w14:textId="3D6C3F7A" w:rsidR="00D51C40" w:rsidRPr="004C3AFC" w:rsidRDefault="00011140" w:rsidP="00EE454E">
+            <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="pct"/>
+            <w:tcW w:w="2153" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="529CB3C7" w14:textId="58B8ECD3" w:rsidR="00D51C40" w:rsidRPr="004C3AFC" w:rsidRDefault="00F36780" w:rsidP="004C3AFC">
+          <w:p w14:paraId="529CB3C7" w14:textId="58B8ECD3" w:rsidR="00D51C40" w:rsidRPr="004C3AFC" w:rsidRDefault="00F36780" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Vai uz</w:t>
             </w:r>
             <w:r w:rsidR="00E13F9E" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -12921,53 +12989,53 @@
               </w:rPr>
               <w:t>mumam jāveic energoefektivitātes rādītāju reģistr</w:t>
             </w:r>
             <w:r w:rsidR="00A737F4" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ēš</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ana un jāsniedz pārskats par enerģijas patēriņu pirms un pēc projekta īstenošanas?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2630" w:type="pct"/>
+            <w:tcW w:w="2617" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="60A9CBDB" w14:textId="0F94E537" w:rsidR="00D51C40" w:rsidRPr="004C3AFC" w:rsidRDefault="00F36780" w:rsidP="004C3AFC">
+          <w:p w14:paraId="60A9CBDB" w14:textId="0F94E537" w:rsidR="00D51C40" w:rsidRPr="004C3AFC" w:rsidRDefault="00F36780" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Informācija par eso</w:t>
             </w:r>
             <w:r w:rsidR="00A737F4" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -13054,124 +13122,123 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>diem funkcionāliem traucējumiem atbilstošas eso</w:t>
             </w:r>
             <w:r w:rsidR="00A737F4" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>šā</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>s apgaismojuma sistēmas renovācija, tai skaitā apgaismojuma sistēmai nepieciešamā elektrotīklu pārbūve. Ja projekta ietvaros ir plānots izbūvēt, piemēram,  jaunu ēku, jaunu ielu un ceļu apgaismojuma infrastruktūru, informācija par enerģijas patēriņu (megavatstundas) pirms projekta īstenošanas un pēc projekta īstenošanas nav jāsniedz.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E35235" w:rsidRPr="004C3AFC" w14:paraId="0611D4F3" w14:textId="77777777" w:rsidTr="00D113DE">
+      <w:tr w:rsidR="00E35235" w:rsidRPr="004C3AFC" w14:paraId="0611D4F3" w14:textId="77777777" w:rsidTr="00F53009">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="229" w:type="pct"/>
+            <w:tcW w:w="230" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="43AAE735" w14:textId="36C70BE8" w:rsidR="00E35235" w:rsidRPr="004C3AFC" w:rsidRDefault="00011140" w:rsidP="004C3AFC">
-[...1 lines deleted...]
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:p w14:paraId="43AAE735" w14:textId="36C70BE8" w:rsidR="00E35235" w:rsidRPr="004C3AFC" w:rsidRDefault="00011140" w:rsidP="00EE454E">
+            <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="pct"/>
+            <w:tcW w:w="2153" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0E74C455" w14:textId="61FE7F97" w:rsidR="00E35235" w:rsidRPr="004C3AFC" w:rsidRDefault="00E35235" w:rsidP="004C3AFC">
+          <w:p w14:paraId="0E74C455" w14:textId="61FE7F97" w:rsidR="00E35235" w:rsidRPr="004C3AFC" w:rsidRDefault="00E35235" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Vai publicitātes prasības jāpilda pašvaldībai vai uz</w:t>
             </w:r>
             <w:r w:rsidR="00A737F4" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ņēmu</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>mam? Respektīvi, kura mājaslapā jāpublicē informācija par projektu?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2630" w:type="pct"/>
+            <w:tcW w:w="2617" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="309CAFD2" w14:textId="2F1A66C1" w:rsidR="00E35235" w:rsidRPr="004C3AFC" w:rsidRDefault="00E950EA" w:rsidP="004C3AFC">
+          <w:p w14:paraId="309CAFD2" w14:textId="2F1A66C1" w:rsidR="00E35235" w:rsidRPr="004C3AFC" w:rsidRDefault="00E950EA" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Par komunikācijas un vizuālās identitātes prasību nodrošin</w:t>
             </w:r>
             <w:r w:rsidR="001A6AAB" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -13200,61 +13267,61 @@
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>mējs), kurš ar</w:t>
             </w:r>
             <w:r w:rsidR="000638FC" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> aģentūru</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve"> slēgs vienošanos par projekta īstenošanu, gan projekta sadarbības partneris (komersants), kurš būs Regulas Nr. 651/2014 14. panta prasībām īstenota </w:t>
+              <w:t xml:space="preserve"> slēgs </w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>projekta reālais labuma guvējs. Attiecīgi informācija par projektu ir jāpublicē gan finansējuma sa</w:t>
+              <w:t>vienošanos par projekta īstenošanu, gan projekta sadarbības partneris (komersants), kurš būs Regulas Nr. 651/2014 14. panta prasībām īstenota projekta reālais labuma guvējs. Attiecīgi informācija par projektu ir jāpublicē gan finansējuma sa</w:t>
             </w:r>
             <w:r w:rsidR="001A6AAB" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>ņē</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>mēja, gan sadarbības partnera tīmekļu vietnē.  Arī 5.1.1.1. pasākuma tre</w:t>
             </w:r>
             <w:r w:rsidR="001A6AAB" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
@@ -13416,81 +13483,80 @@
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> noteiktajām prasībām, tai skaitā, finansējuma sa</w:t>
             </w:r>
             <w:r w:rsidR="001A6AAB" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>ņē</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>mēja oficiālajā tīmekļa vietnē (ja tāda ir) un sociālo mediju vietnēs (ja tādas ir) publicēt īsu un samērīgu aprakstu par projektu, tā mērķiem un rezultātiem (pielikuma 2.1.10. apakšpunkts). Savukārt pielikuma 5.2.3. apakšpunkts nosaka, ka arī sadarbības partnerim ir jāievēro publicitātes prasības.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00702E64" w:rsidRPr="004C3AFC" w14:paraId="21A23474" w14:textId="77777777" w:rsidTr="00D113DE">
+      <w:tr w:rsidR="00702E64" w:rsidRPr="004C3AFC" w14:paraId="21A23474" w14:textId="77777777" w:rsidTr="00F53009">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="229" w:type="pct"/>
+            <w:tcW w:w="230" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3B20AD11" w14:textId="383B344C" w:rsidR="00702E64" w:rsidRPr="004C3AFC" w:rsidRDefault="00011140" w:rsidP="004C3AFC">
-[...1 lines deleted...]
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:p w14:paraId="3B20AD11" w14:textId="383B344C" w:rsidR="00702E64" w:rsidRPr="004C3AFC" w:rsidRDefault="00011140" w:rsidP="00EE454E">
+            <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="pct"/>
+            <w:tcW w:w="2153" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6F9C2B91" w14:textId="0AC2C4A1" w:rsidR="00702E64" w:rsidRPr="004C3AFC" w:rsidRDefault="002F0BC5" w:rsidP="004C3AFC">
+          <w:p w14:paraId="6F9C2B91" w14:textId="0AC2C4A1" w:rsidR="00702E64" w:rsidRPr="004C3AFC" w:rsidRDefault="002F0BC5" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Kā racionālāk rīkoties ar meža zemes izņemšanu no Meža valsts reģistra (meža zemes transformāciju)? Projekta ietvaros plānotajiem būvdarbiem būs izstrādāta būvniecības ieceres dokumentācija -</w:t>
             </w:r>
             <w:r w:rsidR="00532A77" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -13518,147 +13584,158 @@
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">izveidei, taču var netikt uzskatīta par būvniecību? Vai </w:t>
             </w:r>
             <w:r w:rsidR="00426C64" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>J</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>ūs ieteiktu pamatot laukuma atmežošanas nepieciešamību ar citu tiesiski atzītu mērķi – likumu</w:t>
+              <w:t xml:space="preserve">ūs ieteiktu pamatot laukuma </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>atmežošanas nepieciešamību ar citu tiesiski atzītu mērķi – likumu</w:t>
             </w:r>
             <w:r w:rsidR="00B17933" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00B17933" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>par valsts nekustamā īpašuma nodošanu pašvaldībai</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  un tajā noteikto mērķi</w:t>
             </w:r>
             <w:r w:rsidR="00070C10" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2630" w:type="pct"/>
+            <w:tcW w:w="2617" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6DB3D3F3" w14:textId="067F8C82" w:rsidR="002F0BC5" w:rsidRPr="004C3AFC" w:rsidRDefault="00070C10" w:rsidP="004C3AFC">
+          <w:p w14:paraId="6DB3D3F3" w14:textId="067F8C82" w:rsidR="002F0BC5" w:rsidRPr="004C3AFC" w:rsidRDefault="00070C10" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>X</w:t>
             </w:r>
             <w:r w:rsidR="002F0BC5" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> novada pašvaldība industriālā parka teritoriju attīsta kā saimnieciskās darbības veicējs, kas no Zemkopības ministrijas ir saņēmusi meža zemi un mežaudzes. Attiecīgi par jautājumiem, kas ir saistīti ar laukuma atmežošanu/meža zemes transformāciju un Meža valsts reģistru Jums ir jāvēršas Zemkopības ministrijā vai Valsts meža dienestā, savukārt par jautājumiem, kas saistīti ar būvniecību, iesakām konsultēties ar </w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
             <w:r w:rsidR="002F0BC5" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> novada būvvaldi, Būvniecības valsts kontroles biroju vai Ekonomikas ministriju, ņemot vērā, ka attiecīgie jautājumi nav VARAM kompetences tvērumā.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="26D7087D" w14:textId="61688250" w:rsidR="002F0BC5" w:rsidRPr="004C3AFC" w:rsidRDefault="002F0BC5" w:rsidP="004C3AFC">
+          <w:p w14:paraId="26D7087D" w14:textId="61688250" w:rsidR="002F0BC5" w:rsidRPr="004C3AFC" w:rsidRDefault="002F0BC5" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Par meža zemes atmežošanu atbildīgā ir Zemkopības ministrija un Valsts meža dienests. Meža likums paredz, ka platību atmežo, ja tā ir nepieciešama būvniecībai. Būvniecību, savukārt, var veikt, ja tā atbilst teritorijas plānojumam vai </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Calibri"/>
@@ -13679,82 +13756,72 @@
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">. Šajā gadījumā uz industriālā parka teritoriju ir spēkā </w:t>
             </w:r>
             <w:r w:rsidR="002A0AF6" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>“X</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>”, kas visā industriālā parka teritorijā paredz Rūpniecisko apbūvi. Līdz ar to nevajadzētu būt riskam saņemt atmežošanas atļauju būvniecības vajadzībām, kas paredz teritorijas sagatavošanu būvniecībai vai izlīdzināšanai, bet to vislabāk varēs paskaidrot Zemkopības ministrija vai Valsts meža dienests.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="55405FA6" w14:textId="6A11FA90" w:rsidR="00702E64" w:rsidRPr="004C3AFC" w:rsidRDefault="002F0BC5" w:rsidP="004C3AFC">
+          <w:p w14:paraId="55405FA6" w14:textId="6A11FA90" w:rsidR="00702E64" w:rsidRPr="004C3AFC" w:rsidRDefault="002F0BC5" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pēc būtības būvniecība ietver ne tikai ēku celtniecību, bet arī zemes darbus, ja tie tiek veikti, lai sagatavotu teritoriju būves vai apbūves īstenošanai. Arī reljefa maiņa (uzbēršana, norakšana, planēšana), kas maina zemes virsmas </w:t>
-[...8 lines deleted...]
-              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">augstumu vai raksturu, ir uzskatāma par būvdarbiem, ja reljefa izlīdzināšana tiek veikta mērķtiecīgi, lai teritoriju nodotu apbūves tiesības iznomāšanai un tā nav tikai ikdienas uzturēšana vai lauksaimnieciska darbība. Bet, kā jau iepriekš minējām, aicinām par šiem jautājumiem konsultēties ar kompetentajām institūcijām attiecīgajā jomā. Attiecībā par laukuma atmežošanas nepieciešamības pamatošanu ar citu tiesiski atzītu mērķi, informējam, ka ir pieļaujama atsaukšanās uz likumu </w:t>
+              <w:t xml:space="preserve">Pēc būtības būvniecība ietver ne tikai ēku celtniecību, bet arī zemes darbus, ja tie tiek veikti, lai sagatavotu teritoriju būves vai apbūves īstenošanai. Arī reljefa maiņa (uzbēršana, norakšana, planēšana), kas maina zemes virsmas augstumu vai raksturu, ir uzskatāma par būvdarbiem, ja reljefa izlīdzināšana tiek veikta mērķtiecīgi, lai teritoriju nodotu apbūves tiesības iznomāšanai un tā nav tikai ikdienas uzturēšana vai lauksaimnieciska darbība. Bet, kā jau iepriekš minējām, aicinām par šiem jautājumiem konsultēties ar kompetentajām institūcijām attiecīgajā jomā. Attiecībā par laukuma atmežošanas nepieciešamības pamatošanu ar citu tiesiski atzītu mērķi, informējam, ka ir pieļaujama atsaukšanās uz likumu </w:t>
             </w:r>
             <w:r w:rsidR="007F4AC7" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
             <w:r w:rsidR="00D26200" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">ar valsts nekustamā īpašuma nodošanu </w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
@@ -13785,89 +13852,88 @@
               <w:t xml:space="preserve">, jo tajā ir tiesiski atzīts sabiedrības interesēs esošs mērķis. Minētais likums paredz konkrētā valsts nekustamā īpašuma — valsts meža zemes — nodošanu </w:t>
             </w:r>
             <w:r w:rsidR="004D5E02" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> novada pašvaldībai industriālā parka izveidei.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C0CF6" w:rsidRPr="004C3AFC" w14:paraId="3ED044CD" w14:textId="77777777" w:rsidTr="003B07A6">
+      <w:tr w:rsidR="005C0CF6" w:rsidRPr="004C3AFC" w14:paraId="3ED044CD" w14:textId="77777777" w:rsidTr="00F53009">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="229" w:type="pct"/>
+            <w:tcW w:w="230" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="758E5E56" w14:textId="15F5B449" w:rsidR="005C0CF6" w:rsidRPr="004C3AFC" w:rsidRDefault="00363DC4" w:rsidP="004C3AFC">
-[...1 lines deleted...]
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:p w14:paraId="758E5E56" w14:textId="15F5B449" w:rsidR="005C0CF6" w:rsidRPr="004C3AFC" w:rsidRDefault="00363DC4" w:rsidP="00EE454E">
+            <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="002A48E0" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="pct"/>
+            <w:tcW w:w="2153" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="49E09E21" w14:textId="131DF2F6" w:rsidR="006C7E16" w:rsidRPr="004C3AFC" w:rsidRDefault="006C7E16" w:rsidP="004C3AFC">
+          <w:p w14:paraId="49E09E21" w14:textId="131DF2F6" w:rsidR="006C7E16" w:rsidRPr="004C3AFC" w:rsidRDefault="006C7E16" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Projekta īstenošanas vieta ir ar likumu no valsts pārņemta valsts meža zeme, ko valsts ir nodevusi pašvaldībai industriālā parka  izveidošanai. Teritorijai ir izstrādāts </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
@@ -13882,51 +13948,51 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">, ar kuru mainīts teritorijas funkcionālais zonējums uz “Rūpnieciska apbūves teritorija”.  MK noteikumu Nr. 55 </w:t>
             </w:r>
             <w:r w:rsidR="008353E8" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">notācijā ir norādīts “Uzņēmējdarbības teritorijā nenorāda lauksaimniecības zemes, mežu, ūdenstilpņu teritorijas u.tml.).” </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71C60F49" w14:textId="21CDE474" w:rsidR="005C0CF6" w:rsidRPr="004C3AFC" w:rsidRDefault="006C7E16" w:rsidP="004C3AFC">
+          <w:p w14:paraId="71C60F49" w14:textId="21CDE474" w:rsidR="005C0CF6" w:rsidRPr="004C3AFC" w:rsidRDefault="006C7E16" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Vai šis ierobežojums ir attiecināms uz </w:t>
             </w:r>
             <w:r w:rsidR="008353E8" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -13942,109 +14008,109 @@
               </w:rPr>
               <w:t>? Vai tas neizslēdz 5.1.1.1.</w:t>
             </w:r>
             <w:r w:rsidR="00113A56" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> pasākuma</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> finansējuma ieguldīšanu šajā teritorijā, jo meža zemes transformācija paredzēta projekta īstenošanas gaitā?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2630" w:type="pct"/>
+            <w:tcW w:w="2617" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4A6C0356" w14:textId="62F63EAF" w:rsidR="00310D18" w:rsidRPr="004C3AFC" w:rsidRDefault="00310D18" w:rsidP="004C3AFC">
+          <w:p w14:paraId="4A6C0356" w14:textId="62F63EAF" w:rsidR="00310D18" w:rsidRPr="004C3AFC" w:rsidRDefault="00310D18" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Skaidrojam, ka 5.1.1.1. pasākumā par uzņēmējdarbības teritoriju uzskata  projekta iesniedzēja noteikto teritoriju (esoša rūpnieciskā teritorija, cita esoša vai jauna uzņēmējdarbības attīstības teritorija), kurā atrodas komersanti, kuri projektā sniedz šādus rezultāta rādītājus:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E1C1556" w14:textId="77777777" w:rsidR="0060658B" w:rsidRPr="004C3AFC" w:rsidRDefault="00310D18" w:rsidP="004C3AFC">
+          <w:p w14:paraId="2E1C1556" w14:textId="77777777" w:rsidR="0060658B" w:rsidRPr="004C3AFC" w:rsidRDefault="00310D18" w:rsidP="002E08EC">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="40"/>
+                <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>komersantu skaits – “Komersanti, kas gūst labumu no attīstītās publiskās infrastruktūras”;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5CAD6A0D" w14:textId="77777777" w:rsidR="0060658B" w:rsidRPr="004C3AFC" w:rsidRDefault="00310D18" w:rsidP="004C3AFC">
+          <w:p w14:paraId="5CAD6A0D" w14:textId="77777777" w:rsidR="0060658B" w:rsidRPr="004C3AFC" w:rsidRDefault="00310D18" w:rsidP="002E08EC">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="40"/>
+                <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">komersantu </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Calibri"/>
@@ -14067,79 +14133,79 @@
               <w:t xml:space="preserve"> investīcijas (EUR) –  “Privātās </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>nefinanšu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> investīcijas nemateriālajos ieguldījumos un pamatlīdzekļos”;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77F8B2DF" w14:textId="27EA2580" w:rsidR="00310D18" w:rsidRPr="004C3AFC" w:rsidRDefault="00310D18" w:rsidP="004C3AFC">
+          <w:p w14:paraId="77F8B2DF" w14:textId="27EA2580" w:rsidR="00310D18" w:rsidRPr="004C3AFC" w:rsidRDefault="00310D18" w:rsidP="002E08EC">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="40"/>
+                <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>darba algu fonda pieaugums (EUR) – “Darba algu fonda pieaugums privātajos komersantos”.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56456213" w14:textId="1ECDD583" w:rsidR="005C0CF6" w:rsidRPr="004C3AFC" w:rsidRDefault="00310D18" w:rsidP="004C3AFC">
+          <w:p w14:paraId="56456213" w14:textId="1ECDD583" w:rsidR="005C0CF6" w:rsidRPr="004C3AFC" w:rsidRDefault="00310D18" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Par rezultāta rādītāju atbilstību MK noteikumu Nr.</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
@@ -14955,447 +15021,447 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>jdarb</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>ī</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>bas teritorija neatbilst 5.1.1.1. pasākuma nosacījumiem (attiecīgā teritorija ir, piemēram, mežu zeme) projekta iesniegumā un tam pievienotajā kartogrāfiskajā materiālā ir jānorāda, ka brīdī, kad tiks noziņoti projekta rezultāta rādītāji, projekta iesniedzēja noteiktā uzņēmējdarbības teritorija atbildīs 5.1.1.1. pasākuma nosacījumiem, t.i., piemēram, attiecīgā teritorija nebūs kā mežu zeme.</w:t>
+              <w:t xml:space="preserve">bas teritorija neatbilst 5.1.1.1. pasākuma nosacījumiem (attiecīgā teritorija ir, piemēram, mežu zeme) projekta iesniegumā un tam pievienotajā kartogrāfiskajā materiālā ir jānorāda, ka brīdī, kad tiks noziņoti projekta rezultāta rādītāji, projekta iesniedzēja </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>noteiktā uzņēmējdarbības teritorija atbildīs 5.1.1.1. pasākuma nosacījumiem, t.i., piemēram, attiecīgā teritorija nebūs kā mežu zeme.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C0CF6" w:rsidRPr="004C3AFC" w14:paraId="4B365203" w14:textId="77777777" w:rsidTr="003B07A6">
+      <w:tr w:rsidR="005C0CF6" w:rsidRPr="004C3AFC" w14:paraId="4B365203" w14:textId="77777777" w:rsidTr="00F53009">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="229" w:type="pct"/>
+            <w:tcW w:w="230" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2291C565" w14:textId="0E30579A" w:rsidR="005C0CF6" w:rsidRPr="004C3AFC" w:rsidRDefault="00363DC4" w:rsidP="004C3AFC">
-[...14 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="2291C565" w14:textId="0E30579A" w:rsidR="005C0CF6" w:rsidRPr="004C3AFC" w:rsidRDefault="00363DC4" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="002A48E0" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="pct"/>
+            <w:tcW w:w="2153" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4D4E8B5C" w14:textId="59960AF7" w:rsidR="005C0CF6" w:rsidRPr="004C3AFC" w:rsidRDefault="008E1A7A" w:rsidP="004C3AFC">
-[...15 lines deleted...]
-              <w:t xml:space="preserve">Pagasta teritorijā ar pašvaldības deleģējumu sabiedrisko pakalpojumu sniedzējs ir pašvaldības kapitālsabiedrība, kuru </w:t>
+          <w:p w14:paraId="4D4E8B5C" w14:textId="59960AF7" w:rsidR="005C0CF6" w:rsidRPr="004C3AFC" w:rsidRDefault="008E1A7A" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pagasta teritorijā ar pašvaldības deleģējumu sabiedrisko pakalpojumu sniedzējs ir pašvaldības kapitālsabiedrība, kuru pašvaldība plāno piesaistīt projektā kā sadarbības partneri, lai tā izbūvētu un turpmāk apsaimniekotu </w:t>
+            </w:r>
+            <w:r w:rsidR="00E3700C" w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>industriālā parka</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ūdenssaimniecības infrastruktūru. Taču </w:t>
+            </w:r>
+            <w:r w:rsidR="00E3700C" w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>industriālā parka</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ūdenssaimniecības infrastruktūra nav pieslēdzama pagasta ciemu centrālajiem inženierkomunikāciju tīkliem. Vienīgais tehniski un ekonomiski pamatotais risinājums ir lokālas ūdenssaimniecības sistēmas, kuras varētu tikt izmantotas tikai </w:t>
+            </w:r>
+            <w:r w:rsidR="00E3700C" w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>industriālā parka</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> teritorijā. Vai šajā gadījumā ir korekti piesaistīt pašvaldības kapitālsabiedrību kā sadarbības partneri ūdenssaimniecības infrastruktūras izbūvei saskaņā ar MK noteikumu</w:t>
+            </w:r>
+            <w:r w:rsidR="00E3700C" w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nr. 55</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 27.5. punktu? Vai šī sadarbības partnera piesaiste atbilst MK noteikumu </w:t>
+            </w:r>
+            <w:r w:rsidR="00E3700C" w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>N5. 55</w:t>
+            </w:r>
+            <w:r w:rsidR="00862B9D" w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">38.4.1. punktam - “… minētās ar notekūdeņu savākšanas, attīrīšanas un novadīšanas un dzerama ūdens ieguves, sagatavošanas un piegādes infrastruktūru saistītās izmaksas ir attiecināmas, ja tās attiecas tikai uz ūdenssaimniecības sabiedrisko pakalpojumu sniegšanu”? 66. punktā noteikts, ka “Komercdarbības atbalstu sabiedriskajiem pakalpojumiem (ūdenssaimniecība un siltumapgāde) sniedz kā kompensāciju par sabiedriskajiem pakalpojumiem dažiem uzņēmumiem, kuriem uzticēts sniegt pakalpojumus ar vispārēju tautsaimniecisku nozīmi, ievērojot šādus nosacījumus: 66.1. atbalstu atbilstoši šo noteikumu 36.2.1. un 36.2.3. apakšpunktā minētajām ar ūdenssaimniecības un siltumapgādes infrastruktūras būvniecību vai pārbūvi saistītajām izmaksām var saņemt sabiedrisko pakalpojumu (ūdenssaimniecības un siltumapgādes) sniedzējs kā sadarbības partneris un pašvaldība, ja tā vai tās iestāde sniedz sabiedrisko pakalpojumu un vienlaikus ir projekta iesniedzējs, kā arī šo noteikumu 36.7. un 36.9. apakšpunktā minētās izmaksas noteiktajā apmērā ir attiecināmas, ja tās veido </w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">pašvaldība plāno piesaistīt projektā kā sadarbības partneri, lai tā izbūvētu un turpmāk apsaimniekotu </w:t>
-[...96 lines deleted...]
-              <w:t>komercdarbības atbalstu – kompensāciju par sabiedriskajiem pakalpojumiem ar vispārēju tautsaimniecisku nozīmi?</w:t>
+              <w:t>projekta ietvaros radīto pamatlīdzekļu vērtību”. Vai varam pašvaldības kapitālsabiedrību, kas ir sabiedrisko pakalpojumu sniedzējs projekta īstenošanas teritorijā, attiecināt uz šo komercdarbības atbalstu – kompensāciju par sabiedriskajiem pakalpojumiem ar vispārēju tautsaimniecisku nozīmi?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2630" w:type="pct"/>
+            <w:tcW w:w="2617" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="566920A2" w14:textId="77777777" w:rsidR="00154FD0" w:rsidRPr="004C3AFC" w:rsidRDefault="00154FD0" w:rsidP="004C3AFC">
+          <w:p w14:paraId="566920A2" w14:textId="77777777" w:rsidR="00154FD0" w:rsidRPr="004C3AFC" w:rsidRDefault="00154FD0" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Lokālas ūdenssaimniecības sistēmas (vienas vai vairāku) izveide ir iespējama un šādas izmaksas ir iekļaujamas projekta attiecināmajās izmaksās </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="004C3AFC">
+              <w:t xml:space="preserve">Lokālas ūdenssaimniecības sistēmas (vienas vai vairāku) izveide ir iespējama un šādas izmaksas ir iekļaujamas projekta attiecināmajās izmaksās (izmaksas atbilst MK noteikumu Nr. 55 36.2.1. apakšpunktam un var būt kombinējamas ar MK noteikumu Nr. 55 36.2.3. apakšpunktā  minētajām inženiertehniskajām sistēmām un iekārtām, kas uzkrāj vai ražo enerģiju no atjaunojamiem energoresursiem). Vienlaikus projektā attiecināmas būs tikai tās izmaksas, kas ir nepieciešamas projekta mērķu sasniegšanai, proti, tikai izmaksas par infrastruktūru, kas tiek veidota tām uzņēmējdarbības teritorijām, kurās komersanti radīs rādītājus. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A15D2D3" w14:textId="77777777" w:rsidR="00154FD0" w:rsidRPr="004C3AFC" w:rsidRDefault="00154FD0" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-          <w:p w14:paraId="1A15D2D3" w14:textId="77777777" w:rsidR="00154FD0" w:rsidRPr="004C3AFC" w:rsidRDefault="00154FD0" w:rsidP="004C3AFC">
+            </w:pPr>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lokālas ūdenssaimniecības sistēmas izveides gadījumā pašvaldības kapitālsabiedrība, kura ir noslēgusi pakalpojumu līgumu par sabiedrisko pakalpojumu sniegšanu (turpmāk – VTNP pakalpojuma līgums), obligāti ir jāiesaista projektā kā projekta sadarbības partneris (MK noteikumu Nr. 55 27.5. apakšpunkts). VTNP pakalpojuma līgumā ir jābūt norādītai tādai ūdenssaimniecības sabiedrisko pakalpojumu sniegšanas teritorijai, kura ietver to projekta teritoriju, kurā plānojiet veikt ieguldījumus lokālas ūdenssaimniecības sistēmas izveidei (MK noteikumu Nr. 55 66.5.apakšpunkts). Lokālas ūdenssaimniecības sistēmas izveides izmaksas </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>priekšfinansē</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pats projekta sadarbības partneris - pašvaldības kapitālsabiedrība, kura ir noslēgusi pakalpojumu līgumu par sabiedrisko pakalpojumu sniegšanu, tādejādi arī nodrošinot MK noteikumu Nr. 55 66.1. apakšpunkta nosacījumu par to, ka izmaksas ir attiecināmas, ja tās veido projekta ietvaros radīto pamatlīdzekļu vērtību. Lokālas ūdenssaimniecības sistēmas izveides izmaksas ir komercdarbības atbalsts (MK noteikumu Nr. 55 66.punkts). </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5245B8AD" w14:textId="77777777" w:rsidR="00154FD0" w:rsidRPr="004C3AFC" w:rsidRDefault="00154FD0" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lokālas ūdenssaimniecības sistēmas izveides gadījumā pašvaldības kapitālsabiedrība, kura ir noslēgusi pakalpojumu līgumu par sabiedrisko pakalpojumu sniegšanu (turpmāk – VTNP pakalpojuma līgums), obligāti ir jāiesaista projektā kā projekta sadarbības partneris (MK noteikumu Nr. 55 27.5. apakšpunkts). VTNP pakalpojuma līgumā ir jābūt norādītai tādai ūdenssaimniecības sabiedrisko pakalpojumu sniegšanas teritorijai, kura ietver to projekta teritoriju, kurā plānojiet veikt ieguldījumus lokālas ūdenssaimniecības sistēmas izveidei (MK noteikumu Nr. 55 66.5.apakšpunkts). Lokālas ūdenssaimniecības sistēmas izveides izmaksas </w:t>
-[...39 lines deleted...]
-              </w:rPr>
               <w:t>Veidojot lokālu ūdenssaimniecības sistēmu (attiecas gan uz notekūdeņu, gan ūdens ieguves infrastruktūru), ir jāņem vērā MK noteikumu Nr. 55 38.4. apakšpunkta nosacījumi, kas paredz, ka:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57CA9E63" w14:textId="77777777" w:rsidR="00154FD0" w:rsidRPr="004C3AFC" w:rsidRDefault="00154FD0" w:rsidP="004C3AFC">
+          <w:p w14:paraId="57CA9E63" w14:textId="77777777" w:rsidR="00154FD0" w:rsidRPr="004C3AFC" w:rsidRDefault="00154FD0" w:rsidP="002E08EC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="39"/>
+                <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
-              <w:t>projekta iesniegumam ir jāpievieno alternatīvu analīze, kurā ir pamatojums, ka lokālas ūdenssaimniecības sistēmas izveide (viena lokāla sistēma vai vairākas lokālas sistēmas) ir tehniski un ekonomiski efektīvākais risinājums (pretstatā tīklam centralizētā ūdensapgādes sistēmā). Alternatīvu analīze ir veidojama brīvā formā, kas ietver vismaz vēl vienu alternatīvu risinājumu. Pamatojumā jābūt norādītiem aprēķiniem, paskaidrojumam un secinājumiem;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="59451B54" w14:textId="4FE0BD9D" w:rsidR="005C0CF6" w:rsidRPr="004C3AFC" w:rsidRDefault="00154FD0" w:rsidP="004C3AFC">
+              <w:t xml:space="preserve">projekta iesniegumam ir jāpievieno alternatīvu analīze, kurā ir pamatojums, ka lokālas ūdenssaimniecības sistēmas izveide (viena lokāla sistēma vai vairākas lokālas sistēmas) ir tehniski un ekonomiski efektīvākais risinājums (pretstatā tīklam centralizētā ūdensapgādes sistēmā). Alternatīvu analīze ir veidojama brīvā </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>formā, kas ietver vismaz vēl vienu alternatīvu risinājumu. Pamatojumā jābūt norādītiem aprēķiniem, paskaidrojumam un secinājumiem;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59451B54" w14:textId="4FE0BD9D" w:rsidR="005C0CF6" w:rsidRPr="004C3AFC" w:rsidRDefault="00154FD0" w:rsidP="002E08EC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="39"/>
+                <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">tā kā plānojiet veidot nomas infrastruktūru (atbilstoši regulas Nr. 651/2014 56. pantam) un konkrēts komersants – nomnieks nav zināms, tad projekta iesniegumā ir jāiekļauj informācija par aptuveno pakalpojumu izmantošanas apjomu un nepieciešamo ūdens ieguves apjomu (balstoties, piemēram, uz pieredzi un nepieciešamajiem apjomiem līdzīgos objektos). Projektā </w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t xml:space="preserve">attiecināmajās izmaksās ir </w:t>
             </w:r>
             <w:r w:rsidR="00C77EC2">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>ie</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>kļaujama tikai tā lokālas ūdenssaimniecības sistēmas infrastruktūras daļa, kas attiecas uz projekta darbībām</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t xml:space="preserve">, t.i. šajā gadījumā, kas nepieciešama nomas teritorijai. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C0CF6" w:rsidRPr="004C3AFC" w14:paraId="01378126" w14:textId="77777777" w:rsidTr="003B07A6">
+      <w:tr w:rsidR="005C0CF6" w:rsidRPr="004C3AFC" w14:paraId="01378126" w14:textId="77777777" w:rsidTr="00F53009">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="229" w:type="pct"/>
+            <w:tcW w:w="230" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3F6A3AB4" w14:textId="3288374E" w:rsidR="005C0CF6" w:rsidRPr="004C3AFC" w:rsidRDefault="00363DC4" w:rsidP="004C3AFC">
-[...1 lines deleted...]
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:p w14:paraId="3F6A3AB4" w14:textId="3288374E" w:rsidR="005C0CF6" w:rsidRPr="004C3AFC" w:rsidRDefault="00363DC4" w:rsidP="00EE454E">
+            <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="002A48E0" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="pct"/>
+            <w:tcW w:w="2153" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="695AD4D1" w14:textId="710DECEF" w:rsidR="005C0CF6" w:rsidRPr="004C3AFC" w:rsidRDefault="00612DFF" w:rsidP="004C3AFC">
+          <w:p w14:paraId="695AD4D1" w14:textId="710DECEF" w:rsidR="005C0CF6" w:rsidRPr="004C3AFC" w:rsidRDefault="00612DFF" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Attiecībā uz ūdenssaimniecības izbūvi ir specifiska situācija. Teritorijas reljefs ir nelīdzens un atmežojams, attīrāms no celmiem un izlīdzināms pirms jebkādu būvdarbu uzsākšanas, respektīvi, būvdarbi, ko veiks pašvaldība un būvdarbi, ko veiks sabiedrisko pakalpojumu sniedzējs, būtu veicami vienlaikus un vienā būvlaukumā (visas teritorijas sagatavošana, būvlaukuma iezīmēšana, uzsākta satiksmes infrastruktūras būvniecība, ūdenssaimniecības infrastruktūras izbūve, tad pabeigta ceļu izbūve. Praktiski neiespējami, ja to veic divi atsevišķi būvdarbu veicēji. Racionālākais risinājums būtu visiem būvdarbiem piesaistīt vienu būvdarbu veicēju. Saskaņā ar MK noteikumiem</w:t>
             </w:r>
             <w:r w:rsidR="00D52D2C" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -15429,108 +15495,118 @@
               </w:rPr>
               <w:t xml:space="preserve">ūs ieteiktu organizēt sadarbības partnera iesaisti  atbilstoši MK noteikumiem </w:t>
             </w:r>
             <w:r w:rsidR="00082D1A" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Nr. 55 </w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">šajā situācijā? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2630" w:type="pct"/>
+            <w:tcW w:w="2617" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5CA3566D" w14:textId="151231FC" w:rsidR="005C0CF6" w:rsidRPr="004C3AFC" w:rsidRDefault="009465E6" w:rsidP="004C3AFC">
+          <w:p w14:paraId="5CA3566D" w14:textId="151231FC" w:rsidR="005C0CF6" w:rsidRPr="004C3AFC" w:rsidRDefault="009465E6" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>Esam informēti, ka būvdarbu iepirkumu pašvaldība var organizēt sadarbībā ar pašvaldības kapitālsabiedrību – sabiedrisko pakalpojumu sniedzēju, izsludinot vienu iepirkuma procedūru, gan par projekta darbībām, kas attiecas uz pašvaldību, gan par projekta darbībām, kas attiecas uz pašvaldības kapitālsabiedrību – sabiedrisko pakalpojumu sniedzēju. Atbilstoši Publisko iepirkumu likuma prasībām izsludinātā iepirkuma rezultātā slēdz trīspusēju būvdarbu līgumu, kur parakstītāji ir būvdarbu veicējs, pašvaldība un pašvaldības kapitālsabiedrība un attiecīgi tiek nodalīta arī maksājumu veikšana par pašvaldības un sabiedrisko pakalpojumu sniedzēja izmaksām. Šāda līguma gadījumā ir svarīgi ņemt vērā, ka uz projekta ietvaros izveidojamo nomas infrastruktūru (regulas Nr. 651/2014 56. panta atbalsts) attiecas “stimulējošās ietekmes” nosacījumi, kas paredz, ka ar būvdarbu izmaksām saistītos līgumus slēdz un ar ieguldījumiem saistītos darbus uzsāk pēc projekta iesnieguma iesniegšanas sadarbības iestādē (MK noteikumu Nr. 55 43. punkts), līdz ar to ir būtiski līgumu, kurā paredzēta nomas infrastruktūras izveide, nenoslēgt pirms projekta iesniegšanas aģentūrā. Tomēr, ņemot vērā, ka VARAM pārziņā nav jautājumi, kas saistīti ar iepirkumu procesa organizēšanu, aicinām šī jautājuma risināšanā iesaistīt par iepirkumu jautājumiem kompetentās iestādes. Piemēram, Iepirkumu uzraudzības biroju vai arī - par praktisko pusi būvdarbu veicēju piesaistei - aicinām konsultēties ar aģentūras pārstāvjiem, piemēram, ar Teritoriju infrastruktūras attīstības projektu nodaļas pārstāvjiem vai Latgales reģiona nodaļas pārstāvjiem.</w:t>
+              <w:t xml:space="preserve">Esam informēti, ka būvdarbu iepirkumu pašvaldība var organizēt sadarbībā ar pašvaldības kapitālsabiedrību – sabiedrisko pakalpojumu sniedzēju, izsludinot vienu iepirkuma procedūru, gan par projekta darbībām, kas attiecas uz pašvaldību, gan par projekta darbībām, kas attiecas uz pašvaldības kapitālsabiedrību – sabiedrisko pakalpojumu sniedzēju. Atbilstoši Publisko iepirkumu likuma prasībām izsludinātā iepirkuma rezultātā slēdz trīspusēju būvdarbu līgumu, kur parakstītāji ir būvdarbu veicējs, pašvaldība un pašvaldības kapitālsabiedrība un attiecīgi tiek nodalīta arī maksājumu veikšana par pašvaldības un sabiedrisko pakalpojumu sniedzēja izmaksām. Šāda līguma gadījumā ir svarīgi ņemt vērā, ka uz projekta ietvaros izveidojamo nomas infrastruktūru (regulas Nr. 651/2014 56. panta atbalsts) attiecas “stimulējošās ietekmes” nosacījumi, kas paredz, ka ar būvdarbu izmaksām saistītos līgumus slēdz un ar ieguldījumiem saistītos darbus uzsāk pēc projekta iesnieguma iesniegšanas sadarbības iestādē (MK noteikumu Nr. 55 43. punkts), līdz ar to ir būtiski līgumu, kurā paredzēta nomas infrastruktūras izveide, nenoslēgt pirms projekta iesniegšanas aģentūrā. Tomēr, ņemot vērā, ka VARAM pārziņā nav jautājumi, kas saistīti ar iepirkumu procesa organizēšanu, aicinām šī jautājuma risināšanā iesaistīt par iepirkumu jautājumiem kompetentās iestādes. Piemēram, Iepirkumu uzraudzības biroju vai arī - par praktisko pusi būvdarbu veicēju piesaistei - aicinām konsultēties ar aģentūras pārstāvjiem, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>piemēram, ar Teritoriju infrastruktūras attīstības projektu nodaļas pārstāvjiem vai Latgales reģiona nodaļas pārstāvjiem.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00612DFF" w:rsidRPr="004C3AFC" w14:paraId="04BEA4CA" w14:textId="77777777" w:rsidTr="00D113DE">
+      <w:tr w:rsidR="00612DFF" w:rsidRPr="004C3AFC" w14:paraId="04BEA4CA" w14:textId="77777777" w:rsidTr="00F53009">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="229" w:type="pct"/>
+            <w:tcW w:w="230" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0152821D" w14:textId="5C9DB150" w:rsidR="00612DFF" w:rsidRPr="004C3AFC" w:rsidRDefault="00363DC4" w:rsidP="004C3AFC">
-[...1 lines deleted...]
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:p w14:paraId="0152821D" w14:textId="5C9DB150" w:rsidR="00612DFF" w:rsidRPr="004C3AFC" w:rsidRDefault="00363DC4" w:rsidP="00EE454E">
+            <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="pct"/>
+            <w:tcW w:w="2153" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="55564543" w14:textId="52A176CD" w:rsidR="00612DFF" w:rsidRPr="004C3AFC" w:rsidRDefault="002822A9" w:rsidP="004C3AFC">
+          <w:p w14:paraId="55564543" w14:textId="52A176CD" w:rsidR="00612DFF" w:rsidRPr="004C3AFC" w:rsidRDefault="002822A9" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>MK noteikumu Nr. 55 32.</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
@@ -15573,138 +15649,137 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>IIA</w:t>
             </w:r>
             <w:r w:rsidR="003C513F" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> obligāti jāizstrādā, ja projektā plānots piemērot regulas  Nr. 651/2014 56. pantā paredzēto atbalstu. Vai IIA izstrādājams visam projektam, vai tikai projekta daļai (darbībām), kurai piemērojams minētais komercdarbības atbalsts?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2630" w:type="pct"/>
+            <w:tcW w:w="2617" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="69ABF40E" w14:textId="1BAD43FB" w:rsidR="00612DFF" w:rsidRPr="004C3AFC" w:rsidRDefault="00CD1BA9" w:rsidP="004C3AFC">
+          <w:p w14:paraId="69ABF40E" w14:textId="1BAD43FB" w:rsidR="00612DFF" w:rsidRPr="004C3AFC" w:rsidRDefault="00CD1BA9" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>Ja projekta ietvaros vienlaikus ir paredzēts veidot ne tikai infrastruktūru, kuru atklātas, pārredzamas un nediskriminējošas procedūras rezultātā ir plānots nodot nomā komersantam saimnieciskās darbības veikšanai (regulas Nr. 651/2014 56. pants), bet arī, publisko infrastruktūru (piemēram, pārbūvēt satiksmes infrastruktūru) bez komercdarbības atbalsta, un ūdenssaimniecības infrastruktūru (kur ūdenssaimniecības pakalpojumu sniedzējs iesaistās kā projekta sadarbības partneris), šādam 5.1.1.1. pasākuma trešās atlases kārtas kombinētajam projektam izmaksu un ieguvumu analīzi (turpmāk – IIA) būtu vēlams veikt par visām projekta darbībām kopumā, bet obligāta tā ir tikai daļā, kurā plānots piemērot regulas Nr. 651/2014 56. pantā paredzēto atbalstu. Ja projekta iesniedzējs izvēlas IIA veikt tikai projekta nomas infrastruktūras darbībai (regulas Nr. 651/2014 56. pants), izmaksas par šo darbību un citām projekta darbībām būs jāaizpilda projekta budžeta kopsavilkuma pielikumā, kas ir 5.1.1.1. pasākuma trešās atlases kārtas nolikuma 2. pielikums.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00612DFF" w:rsidRPr="004C3AFC" w14:paraId="79C52343" w14:textId="77777777" w:rsidTr="00D113DE">
+      <w:tr w:rsidR="00612DFF" w:rsidRPr="004C3AFC" w14:paraId="79C52343" w14:textId="77777777" w:rsidTr="00F53009">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="229" w:type="pct"/>
+            <w:tcW w:w="230" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="31C1E360" w14:textId="5CCB5D74" w:rsidR="00612DFF" w:rsidRPr="004C3AFC" w:rsidRDefault="00363DC4" w:rsidP="004C3AFC">
-[...1 lines deleted...]
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:p w14:paraId="31C1E360" w14:textId="5CCB5D74" w:rsidR="00612DFF" w:rsidRPr="004C3AFC" w:rsidRDefault="00363DC4" w:rsidP="00EE454E">
+            <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="002A48E0" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="pct"/>
+            <w:tcW w:w="2153" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="763CA433" w14:textId="003DFD82" w:rsidR="00612DFF" w:rsidRPr="004C3AFC" w:rsidRDefault="008C6FE4" w:rsidP="004C3AFC">
+          <w:p w14:paraId="763CA433" w14:textId="003DFD82" w:rsidR="00612DFF" w:rsidRPr="004C3AFC" w:rsidRDefault="008C6FE4" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Projekta ietvaros ir plānots sagatavot pirmo laukumu nodošanai nomā komersantam apbūvei - attīrīt teritoriju no celmiem, izlīdzināt virsmu (planēt), kā arī izbūvēt laukuma meliorācijas sistēmu, proti degradētos virszemes grāvjus aizstāt ar zem zemes meliorācijas sistēmu. Vai šī darbība būtu uzskatāma par būvlaukuma sagatavošanu un attiecināma uz MK noteikumu Nr. 55 36.1.1. punktā noteikto? Kā arī 55.2. punktā noteikts, ka būvlaukuma sagatavošana ir attiecināma, ja veido projekta ietvaros radīto pamatlīdzekļu vērtību. Vai šādu laukuma sagatavošanu var attiecināt?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2630" w:type="pct"/>
+            <w:tcW w:w="2617" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0F743FED" w14:textId="717F237F" w:rsidR="00612DFF" w:rsidRPr="004C3AFC" w:rsidRDefault="003B2504" w:rsidP="004C3AFC">
+          <w:p w14:paraId="0F743FED" w14:textId="717F237F" w:rsidR="00612DFF" w:rsidRPr="004C3AFC" w:rsidRDefault="003B2504" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t xml:space="preserve">Zem zemes esošu meliorācijas sistēmu var attiecināt  MK noteikumu Nr. 55 36.1. apakšpunkta ietvaros, jo šajā apakšpunktā minēto attiecināmo uzņēmējdarbības teritorijas attīstīšanas un labiekārtošanas izmaksu uzskaitījums nav izsmeļošs. Vienlaikus, ja zem zemes esošo meliorācijas sistēmu paredzēts izbūvēt ne tikai 5.1.1.1. pasākuma projekta vajadzībām, bet tā ir nepieciešama visai Augšdaugavas industriālā parka teritorijai, tad no 5.1.1.1. pasākuma var attiecināt to daļu, kas attiecas uz 5.1.1.1. pasākuma projekta darbībām, kuru ietvaros tiek veidota nomas infrastruktūra, t.i., ja iepriekš nav zināms komersants, kurš to nomās un nomnieks tiek izvēlēts atklātā, caurskatāmā un nediskriminējošā veidā, par infrastruktūras izmantošanu nosakot tirgus cenu atbilstoši Regulas 651/2014 56. panta prasībām vai 5.1.1.1. pasākuma projekta darbībām, kuras ietvaros tiek veidota </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -15721,89 +15796,88 @@
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t xml:space="preserve"> infrastruktūra, t.i. infrastruktūra, kas izbūvēta vienam vai vairākiem iepriekš nosakāmiem komersantiem un pielāgota to vajadzībām atbilstoši Regulas Nr. 651/2014 14. panta prasībām</w:t>
             </w:r>
             <w:r w:rsidR="00DF7193" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A13AF" w:rsidRPr="004C3AFC" w14:paraId="095E283F" w14:textId="77777777" w:rsidTr="003B07A6">
+      <w:tr w:rsidR="007A13AF" w:rsidRPr="004C3AFC" w14:paraId="095E283F" w14:textId="77777777" w:rsidTr="00F53009">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="229" w:type="pct"/>
+            <w:tcW w:w="230" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1085600B" w14:textId="19B87B37" w:rsidR="007A13AF" w:rsidRPr="004C3AFC" w:rsidRDefault="00E3491B" w:rsidP="004C3AFC">
-[...1 lines deleted...]
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:p w14:paraId="1085600B" w14:textId="19B87B37" w:rsidR="007A13AF" w:rsidRPr="004C3AFC" w:rsidRDefault="00E3491B" w:rsidP="00EE454E">
+            <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="002A48E0" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="pct"/>
+            <w:tcW w:w="2153" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="67C2442F" w14:textId="66B8E0B0" w:rsidR="007A13AF" w:rsidRPr="004C3AFC" w:rsidRDefault="005C0457" w:rsidP="004C3AFC">
+          <w:p w14:paraId="67C2442F" w14:textId="66B8E0B0" w:rsidR="007A13AF" w:rsidRPr="004C3AFC" w:rsidRDefault="005C0457" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Gatavojot projekta iesniegumu</w:t>
             </w:r>
             <w:r w:rsidR="008B11D3" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -15819,53 +15893,53 @@
               </w:rPr>
               <w:t xml:space="preserve"> 14. panta projektam</w:t>
             </w:r>
             <w:r w:rsidR="008B11D3" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> saņēmām jautājumu no komersantiem, kad viņi var uzsākt būvdarbu iepirkumu un kad uzsākt būvdarbus, lai izpildītu valsts atbalsta nosacījumus.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2630" w:type="pct"/>
+            <w:tcW w:w="2617" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="717826A2" w14:textId="4205030E" w:rsidR="00567B9E" w:rsidRPr="004C3AFC" w:rsidRDefault="00567B9E" w:rsidP="004C3AFC">
+          <w:p w14:paraId="717826A2" w14:textId="4205030E" w:rsidR="00567B9E" w:rsidRPr="004C3AFC" w:rsidRDefault="00567B9E" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Projekta iesnieguma vērtēšanas kritēriju piemērošanas metodikā, vienotajā izvēles kritērijā Nr.2.4.</w:t>
             </w:r>
             <w:r w:rsidR="00E05114" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rStyle w:val="Vresatsauce"/>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -15905,129 +15979,129 @@
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> (MK noteikumu Nr.55 43.punkts). Ja PI ir paredzēta komercdarbības atbalsta kumulācija, ar projekta darbībām, kurām plānots regulas Nr. 651/2014 14. panta atbalsts, saistītos līgumus, izņemot līgumus, kas saistīti ar MK noteikumu Nr.55 36.9.1. apakšpunktā minētajām projektu pamatojošās dokumentācijas sagatavošanas izmaksām, slēdz un ar ieguldījumiem saistītos būvdarbus uzsāk pēc PI iesniegšanas pēdējā no komercdarbības atbalsta </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>piešķīrējinstitūcijām</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> (MK noteikumu Nr.55 44.punkts).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="296F13A2" w14:textId="77777777" w:rsidR="00567B9E" w:rsidRPr="004C3AFC" w:rsidRDefault="00567B9E" w:rsidP="004C3AFC">
-[...10 lines deleted...]
-          <w:p w14:paraId="2550EE38" w14:textId="77777777" w:rsidR="00567B9E" w:rsidRPr="004C3AFC" w:rsidRDefault="00567B9E" w:rsidP="004C3AFC">
+          <w:p w14:paraId="296F13A2" w14:textId="77777777" w:rsidR="00567B9E" w:rsidRPr="004C3AFC" w:rsidRDefault="00567B9E" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2550EE38" w14:textId="77777777" w:rsidR="00567B9E" w:rsidRPr="004C3AFC" w:rsidRDefault="00567B9E" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Atbilstoši regulas Nr.651/2014 2.panta 23.punktam “darbu sākums” ir ar ieguldījumu saistītu būvdarbu sākums vai pirmā juridiski saistošā apņemšanās pasūtīt aprīkojumu, vai citas saistības, kas padara ieguldījumu neatgriezenisku, – atkarībā no tā, kas notiek pirmais. Vienlaicīgi zemes pirkšanu un tādus sagatavošanās darbus kā atļauju saņemšana un </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>priekšizpētes</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> veikšana neuzskata par darbu sākumu.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2CCF8EF2" w14:textId="77777777" w:rsidR="00567B9E" w:rsidRPr="004C3AFC" w:rsidRDefault="00567B9E" w:rsidP="004C3AFC">
-[...10 lines deleted...]
-          <w:p w14:paraId="31ABA106" w14:textId="77777777" w:rsidR="00567B9E" w:rsidRPr="004C3AFC" w:rsidRDefault="00567B9E" w:rsidP="004C3AFC">
+          <w:p w14:paraId="2CCF8EF2" w14:textId="77777777" w:rsidR="00567B9E" w:rsidRPr="004C3AFC" w:rsidRDefault="00567B9E" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="31ABA106" w14:textId="77777777" w:rsidR="00567B9E" w:rsidRPr="004C3AFC" w:rsidRDefault="00567B9E" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Attiecībā uz pārņemšanu “darbu sākums” ir brīdis, kad tiek iegādāti aktīvi, kas ir tieši saistīti ar iegādāto uzņēmējdarbības vietu.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="204D251E" w14:textId="77777777" w:rsidR="00567B9E" w:rsidRPr="004C3AFC" w:rsidRDefault="00567B9E" w:rsidP="004C3AFC">
+          <w:p w14:paraId="204D251E" w14:textId="77777777" w:rsidR="00567B9E" w:rsidRPr="004C3AFC" w:rsidRDefault="00567B9E" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Piemēram, pirms atbalsta pretendents ir iesniedzis atbalsta pieteikumu atbalsta sniedzējam, atbalsta pretendents var izsludināt iepirkumu konkrētu darbību veikšanai, kas būs nepieciešamas projekta īstenošanai, tomēr tas </w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -16045,155 +16119,165 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>par šo darbību veikšanu ar iepirkumā izraudzīto pakalpojuma sniedzēju</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>jo tādējādi tas būs uzņēmies juridiskas saistības</w:t>
+              <w:t xml:space="preserve">jo tādējādi tas būs uzņēmies juridiskas </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>saistības</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>, kas izraisa tiesiskas sekas attiecībā uz plānoto ieguldījumu veikšanu.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A95C3BE" w14:textId="77777777" w:rsidR="00567B9E" w:rsidRPr="004C3AFC" w:rsidRDefault="00567B9E" w:rsidP="004C3AFC">
-[...15 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="4A95C3BE" w14:textId="77777777" w:rsidR="00567B9E" w:rsidRPr="004C3AFC" w:rsidRDefault="00567B9E" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Savukārt atsevišķi priekšdarbi, piemēram, topogrāfiskā plāna izstrāde, atļaujas saņemšana, sarunu vešana minētās definīcijas ietvaros nav uzskatāma par darbu sākumu un nepārkāpj stimulējošas ietekmes noteikumu ievērošanu regulas Nr.651/2014 2.panta 23.punkta un 6.panta izpratnē.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E8333AD" w14:textId="77777777" w:rsidR="00567B9E" w:rsidRPr="004C3AFC" w:rsidRDefault="00567B9E" w:rsidP="004C3AFC">
-[...10 lines deleted...]
-          <w:p w14:paraId="3A626404" w14:textId="77777777" w:rsidR="00567B9E" w:rsidRPr="004C3AFC" w:rsidRDefault="00567B9E" w:rsidP="004C3AFC">
+          <w:p w14:paraId="6E8333AD" w14:textId="77777777" w:rsidR="00567B9E" w:rsidRPr="004C3AFC" w:rsidRDefault="00567B9E" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3A626404" w14:textId="77777777" w:rsidR="00567B9E" w:rsidRPr="004C3AFC" w:rsidRDefault="00567B9E" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Atbilstību kritērijam, vai ir ievēroti nosacījumi par darbu sākumu, tai skaitā stimulējošas ietekmes nosacījumi, pārbauda:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6BA3C425" w14:textId="05415E33" w:rsidR="00567B9E" w:rsidRPr="004C3AFC" w:rsidRDefault="00567B9E" w:rsidP="004C3AFC">
+          <w:p w14:paraId="6BA3C425" w14:textId="05415E33" w:rsidR="00567B9E" w:rsidRPr="004C3AFC" w:rsidRDefault="00567B9E" w:rsidP="002E08EC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="41"/>
+                <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">izvērtējot </w:t>
             </w:r>
             <w:r w:rsidR="00194934" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>projekta iesniegumu</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> un tam papildu pievienotajos dokumentos norādīto informāciju, piemēram, pakalpojumu līgumus, ja attiecināms;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="04A89F5B" w14:textId="77777777" w:rsidR="00567B9E" w:rsidRPr="004C3AFC" w:rsidRDefault="00567B9E" w:rsidP="004C3AFC">
+          <w:p w14:paraId="04A89F5B" w14:textId="77777777" w:rsidR="00567B9E" w:rsidRPr="004C3AFC" w:rsidRDefault="00567B9E" w:rsidP="002E08EC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="41"/>
+                <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">pieejamo informāciju par atbalsta pretendentam sniegto atbalstu citās komercdarbības atbalsta </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>sniedzējinstitūcijās</w:t>
@@ -16204,160 +16288,159 @@
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">, piemēram, AS “Attīstības finanšu institūcija </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Altum</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>”, Lauku atbalsta dienests;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="22BEB623" w14:textId="134FCBD2" w:rsidR="007A13AF" w:rsidRPr="004C3AFC" w:rsidRDefault="00567B9E" w:rsidP="004C3AFC">
+          <w:p w14:paraId="22BEB623" w14:textId="134FCBD2" w:rsidR="007A13AF" w:rsidRPr="004C3AFC" w:rsidRDefault="00567B9E" w:rsidP="002E08EC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="41"/>
+                <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>pieejamo informāciju publiskos, ticamos avotos par projekta iesniedzēju saistībā ar plānoto projektu, piemēram, Iepirkumu uzraudzības biroja iepirkumu procedūru procesa datu bāzi, Būvniecības informācijas sistēmā pieejamo informāciju.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A13AF" w:rsidRPr="004C3AFC" w14:paraId="08F3B9EB" w14:textId="77777777" w:rsidTr="003B07A6">
+      <w:tr w:rsidR="007A13AF" w:rsidRPr="004C3AFC" w14:paraId="08F3B9EB" w14:textId="77777777" w:rsidTr="00F53009">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="229" w:type="pct"/>
+            <w:tcW w:w="230" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="02E8D680" w14:textId="06E6913A" w:rsidR="007A13AF" w:rsidRPr="004C3AFC" w:rsidRDefault="00E3491B" w:rsidP="004C3AFC">
-[...1 lines deleted...]
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:p w14:paraId="02E8D680" w14:textId="06E6913A" w:rsidR="007A13AF" w:rsidRPr="004C3AFC" w:rsidRDefault="00E3491B" w:rsidP="00EE454E">
+            <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="002A48E0" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="pct"/>
+            <w:tcW w:w="2153" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="397999FB" w14:textId="778ED574" w:rsidR="007A13AF" w:rsidRPr="004C3AFC" w:rsidRDefault="006F393E" w:rsidP="004C3AFC">
+          <w:p w14:paraId="397999FB" w14:textId="778ED574" w:rsidR="007A13AF" w:rsidRPr="004C3AFC" w:rsidRDefault="006F393E" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Vai pareizi saprotam, ka komersanta projektā ieguldītais līdzfinansējums ir iekļaujams rezultāta rādītājā “Privātās </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>nefinanšu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> investīcijas nemateriālajos ieguldījumos un pamatlīdzekļos”.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2630" w:type="pct"/>
+            <w:tcW w:w="2617" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="091515D8" w14:textId="49C645BC" w:rsidR="007A13AF" w:rsidRPr="004C3AFC" w:rsidRDefault="009D50CB" w:rsidP="004C3AFC">
+          <w:p w14:paraId="091515D8" w14:textId="49C645BC" w:rsidR="007A13AF" w:rsidRPr="004C3AFC" w:rsidRDefault="009D50CB" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t xml:space="preserve">Ja projekta ietvaros tiek veidota </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -16396,134 +16479,133 @@
               <w:t xml:space="preserve"> investīcijas nemateriālajos ieguldījumos un pamatlīdzekļos, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>euro</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>” vērtībā var ieskaitīt komersanta (sadarbības partnera) līdzfinansējuma daļu.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A13AF" w:rsidRPr="004C3AFC" w14:paraId="50096CD4" w14:textId="77777777" w:rsidTr="003B07A6">
+      <w:tr w:rsidR="007A13AF" w:rsidRPr="004C3AFC" w14:paraId="50096CD4" w14:textId="77777777" w:rsidTr="00F53009">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="229" w:type="pct"/>
+            <w:tcW w:w="230" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4ADB4B53" w14:textId="5A0FE8EC" w:rsidR="007A13AF" w:rsidRPr="004C3AFC" w:rsidRDefault="00E3491B" w:rsidP="004C3AFC">
-[...1 lines deleted...]
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:p w14:paraId="4ADB4B53" w14:textId="5A0FE8EC" w:rsidR="007A13AF" w:rsidRPr="004C3AFC" w:rsidRDefault="00E3491B" w:rsidP="00EE454E">
+            <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="002A48E0" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="pct"/>
+            <w:tcW w:w="2153" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="59E5798E" w14:textId="79EA176D" w:rsidR="007A13AF" w:rsidRPr="004C3AFC" w:rsidRDefault="009F6634" w:rsidP="004C3AFC">
+          <w:p w14:paraId="59E5798E" w14:textId="79EA176D" w:rsidR="007A13AF" w:rsidRPr="004C3AFC" w:rsidRDefault="009F6634" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Gribēju noskaidrot, vai tādā gadījumā kā mūsu, kad uzņēmēju aptaujas rezultātā izkristalizējās tikai 1 komersants, kurš ir ieinteresēts par </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>mērķorientētu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> projektu, arī vajag organizēt papildus konkursu? Varbūt mēs varam atsaukties uz aptauju un turpināt darbu tieši ar šo vienu komersantu bez papildus konkursa? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2630" w:type="pct"/>
+            <w:tcW w:w="2617" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1F443E80" w14:textId="18FC1C39" w:rsidR="002A2AA3" w:rsidRPr="004C3AFC" w:rsidRDefault="002A2AA3" w:rsidP="004C3AFC">
+          <w:p w14:paraId="1F443E80" w14:textId="18FC1C39" w:rsidR="002A2AA3" w:rsidRPr="004C3AFC" w:rsidRDefault="002A2AA3" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>No Eiropas Savienības</w:t>
             </w:r>
             <w:r w:rsidR="000103EC" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
@@ -16617,121 +16699,121 @@
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>rd</w:t>
             </w:r>
             <w:r w:rsidR="000103EC" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>ēš</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
-              <w:t>anas novēršanas likums, t.sk. tā 2.pants, kas uzliek pienākumu likumīgi rīkoties ar finanšu līdzekļiem (t.sk. ES fondu līdzekļiem) un mantu</w:t>
+              <w:t xml:space="preserve">anas novēršanas likums, t.sk. tā 2.pants, kas uzliek pienākumu likumīgi rīkoties ar finanšu līdzekļiem (t.sk. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ES fondu līdzekļiem) un mantu</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
             <w:r w:rsidR="000103EC" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
-              <w:t xml:space="preserve">un pašvaldībai ir saistošs Valsts pārvaldes iekārtas likums, t.sk. tā 10. pants par valsts pārvaldes principiem (piem., valsts </w:t>
+              <w:t>un pašvaldībai ir saistošs Valsts pārvaldes iekārtas likums, t.sk. tā 10. pants par valsts pārvaldes principiem (piem., valsts pārvaldei savā darbā ir jāievēro atklātība pret privātpersonu vai sabiedrību un taisnīgu procedūru īstenošana)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>​</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F0D95E4" w14:textId="77777777" w:rsidR="002A2AA3" w:rsidRPr="004C3AFC" w:rsidRDefault="002A2AA3" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
-              <w:t>​</w:t>
-[...23 lines deleted...]
-          <w:p w14:paraId="53752496" w14:textId="376CAB46" w:rsidR="007A13AF" w:rsidRPr="004C3AFC" w:rsidRDefault="002A2AA3" w:rsidP="004C3AFC">
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="53752496" w14:textId="376CAB46" w:rsidR="007A13AF" w:rsidRPr="004C3AFC" w:rsidRDefault="002A2AA3" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>Ja</w:t>
             </w:r>
             <w:r w:rsidR="000103EC" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
@@ -16784,624 +16866,622 @@
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t xml:space="preserve"> varētu piekrist, ka ar to pietiek. Būtisks apstāklis ir tas, lai informācija par </w:t>
             </w:r>
             <w:r w:rsidR="000103EC" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>šā</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>du iespēju komersantiem nākt projektā kā sadarbības partneriem ir bijusi publiski pieejama.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A13AF" w:rsidRPr="004C3AFC" w14:paraId="1999B405" w14:textId="77777777" w:rsidTr="003B07A6">
+      <w:tr w:rsidR="007A13AF" w:rsidRPr="004C3AFC" w14:paraId="1999B405" w14:textId="77777777" w:rsidTr="00F53009">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="229" w:type="pct"/>
+            <w:tcW w:w="230" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="06724CD6" w14:textId="509A53E7" w:rsidR="007A13AF" w:rsidRPr="004C3AFC" w:rsidRDefault="00E3491B" w:rsidP="004C3AFC">
-[...1 lines deleted...]
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:p w14:paraId="06724CD6" w14:textId="509A53E7" w:rsidR="007A13AF" w:rsidRPr="004C3AFC" w:rsidRDefault="00E3491B" w:rsidP="00EE454E">
+            <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="002A48E0" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="pct"/>
+            <w:tcW w:w="2153" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2FF76A63" w14:textId="771A36B6" w:rsidR="00A719ED" w:rsidRPr="004C3AFC" w:rsidRDefault="00A719ED" w:rsidP="004C3AFC">
+          <w:p w14:paraId="2FF76A63" w14:textId="771A36B6" w:rsidR="00A719ED" w:rsidRPr="004C3AFC" w:rsidRDefault="00A719ED" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Nav skaidra</w:t>
             </w:r>
             <w:r w:rsidR="00EE4C73" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> atlases nolikuma</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> 11. pielikuma aizpildīšana mazajam komersantam, kur teikts, ka: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41B917E1" w14:textId="1A3A5518" w:rsidR="00A719ED" w:rsidRPr="004C3AFC" w:rsidRDefault="00A719ED" w:rsidP="004C3AFC">
+          <w:p w14:paraId="41B917E1" w14:textId="1A3A5518" w:rsidR="00A719ED" w:rsidRPr="004C3AFC" w:rsidRDefault="00A719ED" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>“- ja atbalstu piešķir uzņēmējdarbības vietas produkcijas dažādošanai ar produktiem, kuri uzņēmējdarbības vietā iepriekš nav ražoti , bet ja iepriekš ir ražoti (jauno aktīvu summai jābūt 3 reizes lielākai nekā izmantojamo “veco” aktīvu bilances vērtībai). Datu avots - komersanta kā sadarbības partnera gada pārskatos vai pamatlīdzekļu uzskaites kartītēs/ grāmatvedības sistēmās pieejamā informācija par atkārtoti izmantoto aktīvu (pamatlīdzekļiem, kuri joprojām tiks izmantoti ražošanā) uzskaites vērtību (atlikusī vērtība), kas reģistrēta iepriekšējā fiskālajā gadā pirms projektā paredzēto darbu sākšanas gada, t.i. gads, kurā tiek pieņemts sadarbības iestādes lēmums par projekta iesnieguma apstiprināšanu vai izdots atzinums par lēmumā noteikto nosacījumu izpildi, atbilstoši Ministru kabineta noteikumu Nr.55 60.punktam.”</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69FA63D7" w14:textId="08E3129E" w:rsidR="007A13AF" w:rsidRPr="004C3AFC" w:rsidRDefault="00A719ED" w:rsidP="004C3AFC">
+          <w:p w14:paraId="69FA63D7" w14:textId="08E3129E" w:rsidR="007A13AF" w:rsidRPr="004C3AFC" w:rsidRDefault="00A719ED" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Bet, ja komersants ražos to, ko iepriekš jau ražoja, tikai paplašina ražošanu, tad šo 11.</w:t>
             </w:r>
             <w:r w:rsidR="00D801E3" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>pielikumu nepilda vai kaut kā savādāk to pilda?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2630" w:type="pct"/>
+            <w:tcW w:w="2617" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6675D79A" w14:textId="0D6080F4" w:rsidR="002A19AC" w:rsidRPr="004C3AFC" w:rsidRDefault="002A19AC" w:rsidP="004C3AFC">
+          <w:p w14:paraId="6675D79A" w14:textId="0D6080F4" w:rsidR="002A19AC" w:rsidRPr="004C3AFC" w:rsidRDefault="002A19AC" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Ja plānots piesaistīt sadarbības partneri-privāto komersantu ievērojot regulas Nr.651/2014  14.panta nosacījumus,  atbilstoši 5.1.1.1. pasākuma saistošo MK noteikumu Nr. 55</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> 52.1.apakšpunktam atbalstu piešķir ieguldījumiem materiālajos aktīvos (piemēram, uzņēmējdarbības teritorija, uzņēmējdarbības teritorijas iekšējie ceļi, kas nav publiski pieejami, ražošanas ēkas), kas:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51DD1898" w14:textId="77777777" w:rsidR="002A19AC" w:rsidRPr="004C3AFC" w:rsidRDefault="002A19AC" w:rsidP="004C3AFC">
+          <w:p w14:paraId="51DD1898" w14:textId="77777777" w:rsidR="002A19AC" w:rsidRPr="004C3AFC" w:rsidRDefault="002A19AC" w:rsidP="002E08EC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="42"/>
+                <w:numId w:val="15"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>attiecas uz jaunas uzņēmējdarbības vietas izveidi,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A055D68" w14:textId="77777777" w:rsidR="002A19AC" w:rsidRPr="004C3AFC" w:rsidRDefault="002A19AC" w:rsidP="004C3AFC">
+          <w:p w14:paraId="2A055D68" w14:textId="77777777" w:rsidR="002A19AC" w:rsidRPr="004C3AFC" w:rsidRDefault="002A19AC" w:rsidP="002E08EC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="42"/>
+                <w:numId w:val="15"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">esošas uzņēmējdarbības vietas jaudas palielināšanu, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2ADD1E9F" w14:textId="77777777" w:rsidR="002A19AC" w:rsidRPr="004C3AFC" w:rsidRDefault="002A19AC" w:rsidP="004C3AFC">
+          <w:p w14:paraId="2ADD1E9F" w14:textId="77777777" w:rsidR="002A19AC" w:rsidRPr="004C3AFC" w:rsidRDefault="002A19AC" w:rsidP="002E08EC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="42"/>
+                <w:numId w:val="15"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">uzņēmējdarbības vietas produkcijas dažādošanu ar produktiem, kuri uzņēmējdarbības vietā iepriekš nav ražoti, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7FEC8A4E" w14:textId="77777777" w:rsidR="002A19AC" w:rsidRPr="004C3AFC" w:rsidRDefault="002A19AC" w:rsidP="004C3AFC">
+          <w:p w14:paraId="7FEC8A4E" w14:textId="77777777" w:rsidR="002A19AC" w:rsidRPr="004C3AFC" w:rsidRDefault="002A19AC" w:rsidP="002E08EC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="42"/>
+                <w:numId w:val="15"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>vai būtiskām pārmaiņām esošas uzņēmējdarbības vietas kopējā ražošanas procesā. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3082DCA8" w14:textId="77777777" w:rsidR="002A19AC" w:rsidRPr="004C3AFC" w:rsidRDefault="002A19AC" w:rsidP="004C3AFC">
-[...11 lines deleted...]
-          <w:p w14:paraId="2757D87F" w14:textId="77777777" w:rsidR="002A19AC" w:rsidRPr="004C3AFC" w:rsidRDefault="002A19AC" w:rsidP="004C3AFC">
+          <w:p w14:paraId="3082DCA8" w14:textId="77777777" w:rsidR="002A19AC" w:rsidRPr="004C3AFC" w:rsidRDefault="002A19AC" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2757D87F" w14:textId="77777777" w:rsidR="002A19AC" w:rsidRPr="004C3AFC" w:rsidRDefault="002A19AC" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>No tā izriet, ka projekta iesniegumā plānotie risinājumi (piemēram, tas izriet no tehniskās dokumentācijas) nodrošina  MK noteikumu 52.1.apakšpunktā norādītos visus četrus vai kādu no augstāk norādītajiem sākotnējo ieguldījumu veidiem.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70195434" w14:textId="77777777" w:rsidR="002A19AC" w:rsidRPr="004C3AFC" w:rsidRDefault="002A19AC" w:rsidP="004C3AFC">
-[...11 lines deleted...]
-          <w:p w14:paraId="16C04774" w14:textId="77777777" w:rsidR="002A19AC" w:rsidRPr="004C3AFC" w:rsidRDefault="002A19AC" w:rsidP="004C3AFC">
+          <w:p w14:paraId="70195434" w14:textId="77777777" w:rsidR="002A19AC" w:rsidRPr="004C3AFC" w:rsidRDefault="002A19AC" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="16C04774" w14:textId="77777777" w:rsidR="002A19AC" w:rsidRPr="004C3AFC" w:rsidRDefault="002A19AC" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Atlases nolikuma 11.pielikums “Projekta īstenošanas rezultātā sagaidāmo izmaiņu būtiskuma novērtējums” ir jāaizpilda tikai tajos gadījumos:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6981EAA8" w14:textId="77777777" w:rsidR="002A19AC" w:rsidRPr="004C3AFC" w:rsidRDefault="002A19AC" w:rsidP="004C3AFC">
+          <w:p w14:paraId="6981EAA8" w14:textId="77777777" w:rsidR="002A19AC" w:rsidRPr="004C3AFC" w:rsidRDefault="002A19AC" w:rsidP="002E08EC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="43"/>
+                <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>ja plānotas būtiskas pārmaiņas esošas uzņēmējdarbības vietas kopējā ražošanas procesā lielajam komersantam;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38140DBE" w14:textId="77777777" w:rsidR="002A19AC" w:rsidRPr="004C3AFC" w:rsidRDefault="002A19AC" w:rsidP="004C3AFC">
+          <w:p w14:paraId="38140DBE" w14:textId="77777777" w:rsidR="002A19AC" w:rsidRPr="004C3AFC" w:rsidRDefault="002A19AC" w:rsidP="002E08EC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="43"/>
+                <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ja plānota uzņēmējdarbības vietas produkcijas dažādošana ar produktiem, kuri uzņēmējdarbības vietā iepriekš nav ražoti lielajam, vidējam vai mazajam komersantam .</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="745FFC46" w14:textId="77777777" w:rsidR="002A19AC" w:rsidRPr="004C3AFC" w:rsidRDefault="002A19AC" w:rsidP="004C3AFC">
-[...11 lines deleted...]
-          <w:p w14:paraId="215E09DC" w14:textId="77777777" w:rsidR="002A19AC" w:rsidRPr="004C3AFC" w:rsidRDefault="002A19AC" w:rsidP="004C3AFC">
+          <w:p w14:paraId="745FFC46" w14:textId="77777777" w:rsidR="002A19AC" w:rsidRPr="004C3AFC" w:rsidRDefault="002A19AC" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="215E09DC" w14:textId="77777777" w:rsidR="002A19AC" w:rsidRPr="004C3AFC" w:rsidRDefault="002A19AC" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Gadījumā, ja projektā ir plānoti tādi risinājumi, kuru rezultātā komersants varēs paplašināt ražošanu, ražojot tos pašus produktus, kas iepriekš ir jau ražoti jau esošā uzņēmējdarbības vietā, tad tā ir uzskatāma  kā esošas uzņēmējdarbības vietas jaudas palielināšana, līdz ar to 11.pielikums nav jāaizpilda, taču projekta iesniegumā ir jāpamato, kā projekta risinājumi veicina komersanta jaudas palielināšanu (piemēram, p</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>ieaug apkalpojošā transporta plūsma t.sk. tiek palielināts darbinieku skaits</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>palielināt arī piegādājamo izejvielu un gatavās produkcijas transportēšanas loģistikas infrastruktūras jaudu, plānotas  jaunas ražošanas ,nepieciešams palielināt arī gatavās produkcijas novietošanas un kraušanas jaudu)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2FACFD49" w14:textId="77777777" w:rsidR="002A19AC" w:rsidRPr="004C3AFC" w:rsidRDefault="002A19AC" w:rsidP="004C3AFC">
-[...11 lines deleted...]
-          <w:p w14:paraId="45D50E7D" w14:textId="089F19A7" w:rsidR="007A13AF" w:rsidRPr="004C3AFC" w:rsidRDefault="002A19AC" w:rsidP="004C3AFC">
+          <w:p w14:paraId="2FACFD49" w14:textId="77777777" w:rsidR="002A19AC" w:rsidRPr="004C3AFC" w:rsidRDefault="002A19AC" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="45D50E7D" w14:textId="089F19A7" w:rsidR="007A13AF" w:rsidRPr="004C3AFC" w:rsidRDefault="002A19AC" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Gadījumā, ja projektā nav plānots iesaistīt privāto komersantu kā projekta sadarbības partneri, tad atlases nolikuma 11.pielikums nav jāaizpilda un augstākminētie nosacījumi uz projektu neattiecas. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A48E0" w:rsidRPr="004C3AFC" w14:paraId="6900AC73" w14:textId="77777777" w:rsidTr="00D113DE">
+      <w:tr w:rsidR="002A48E0" w:rsidRPr="004C3AFC" w14:paraId="6900AC73" w14:textId="77777777" w:rsidTr="00F53009">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="229" w:type="pct"/>
+            <w:tcW w:w="230" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5AD20467" w14:textId="2F9226F9" w:rsidR="002A48E0" w:rsidRPr="004C3AFC" w:rsidRDefault="002A48E0" w:rsidP="004C3AFC">
-[...1 lines deleted...]
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:p w14:paraId="5AD20467" w14:textId="2F9226F9" w:rsidR="002A48E0" w:rsidRPr="004C3AFC" w:rsidRDefault="002A48E0" w:rsidP="00EE454E">
+            <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="pct"/>
+            <w:tcW w:w="2153" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="69C696EF" w14:textId="77777777" w:rsidR="002A48E0" w:rsidRPr="004C3AFC" w:rsidRDefault="002A48E0" w:rsidP="004C3AFC">
+          <w:p w14:paraId="69C696EF" w14:textId="77777777" w:rsidR="002A48E0" w:rsidRPr="004C3AFC" w:rsidRDefault="002A48E0" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>MK noteikumos Nr. 55 punktā 52.9. minēts regulas Nr. 651/2014 2. panta 61.a  punkts, bet nevaram tādu atrast. Vai varat lūdzu palīdzēt saprast, kur tādu meklēt?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45FFCA72" w14:textId="77777777" w:rsidR="002A48E0" w:rsidRPr="004C3AFC" w:rsidRDefault="002A48E0" w:rsidP="004C3AFC">
+          <w:p w14:paraId="45FFCA72" w14:textId="77777777" w:rsidR="002A48E0" w:rsidRPr="004C3AFC" w:rsidRDefault="002A48E0" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2630" w:type="pct"/>
+            <w:tcW w:w="2617" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="029930AF" w14:textId="77777777" w:rsidR="002A48E0" w:rsidRPr="004C3AFC" w:rsidRDefault="002A48E0" w:rsidP="004C3AFC">
+          <w:p w14:paraId="029930AF" w14:textId="77777777" w:rsidR="002A48E0" w:rsidRPr="004C3AFC" w:rsidRDefault="002A48E0" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Nosūtām</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
@@ -17410,312 +17490,311 @@
               </w:rPr>
               <w:t xml:space="preserve"> saiti uz Regulas Nr. 651/2014 konsolidēto versiju, kurā ir redzams regulas Nr. 651/2014 2. panta 61.a  punkts: </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r w:rsidRPr="004C3AFC">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:t>https://eur-lex.europa.eu/legal-content/LV/TXT/?uri=CELEX:02014R0651-20230701#M1-9</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49ED6597" w14:textId="77777777" w:rsidR="002A48E0" w:rsidRPr="004C3AFC" w:rsidRDefault="002A48E0" w:rsidP="004C3AFC">
+          <w:p w14:paraId="49ED6597" w14:textId="77777777" w:rsidR="002A48E0" w:rsidRPr="004C3AFC" w:rsidRDefault="002A48E0" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>[..] 2. pants</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="335F3EA8" w14:textId="77777777" w:rsidR="002A48E0" w:rsidRPr="004C3AFC" w:rsidRDefault="002A48E0" w:rsidP="004C3AFC">
+          <w:p w14:paraId="335F3EA8" w14:textId="77777777" w:rsidR="002A48E0" w:rsidRPr="004C3AFC" w:rsidRDefault="002A48E0" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Definīcijas</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67F3739E" w14:textId="77777777" w:rsidR="002A48E0" w:rsidRPr="004C3AFC" w:rsidRDefault="002A48E0" w:rsidP="004C3AFC">
+          <w:p w14:paraId="67F3739E" w14:textId="77777777" w:rsidR="002A48E0" w:rsidRPr="004C3AFC" w:rsidRDefault="002A48E0" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Šajā regulā piemēro šādas definīcijas:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="010647E4" w14:textId="01A76445" w:rsidR="002A48E0" w:rsidRPr="004C3AFC" w:rsidRDefault="002A48E0" w:rsidP="004C3AFC">
+          <w:p w14:paraId="010647E4" w14:textId="01A76445" w:rsidR="002A48E0" w:rsidRPr="004C3AFC" w:rsidRDefault="002A48E0" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="4472C4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">[..] 61.a) “pārcelšana” ir tādas pašas vai līdzīgas darbības vai tās daļas pārvietošana no uzņēmējdarbības vietas vienā EEZ līguma līgumslēdzējā pusē (sākotnējā uzņēmējdarbības vieta) uz uzņēmējdarbības vietu, kurā tiek veikts atbalstītais ieguldījums, citā EEZ līguma līgumslēdzējā pusē (atbalstītā uzņēmējdarbības vieta). Pārvietošana notiek, ja produkts vai pakalpojums sākotnējā vai atbalstītajā uzņēmējdarbības vietā vismaz daļēji kalpo tādiem pašiem mērķiem un apmierina tāda paša veida klientu prasības vai vajadzības un tajā </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>pašš</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> vai līdzīgā darbībā vienā no saņēmēja sākotnējām uzņēmējdarbības vietām EEZ tiek zaudētas darbvietas; [..]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F550E" w:rsidRPr="004C3AFC" w14:paraId="4A84FC5F" w14:textId="77777777" w:rsidTr="00B07567">
+      <w:tr w:rsidR="005F550E" w:rsidRPr="004C3AFC" w14:paraId="4A84FC5F" w14:textId="77777777" w:rsidTr="00F53009">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="229" w:type="pct"/>
+            <w:tcW w:w="230" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="54012035" w14:textId="7F36F695" w:rsidR="005F550E" w:rsidRPr="004C3AFC" w:rsidRDefault="005F550E" w:rsidP="004C3AFC">
-[...1 lines deleted...]
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:p w14:paraId="54012035" w14:textId="7F36F695" w:rsidR="005F550E" w:rsidRPr="004C3AFC" w:rsidRDefault="005F550E" w:rsidP="00EE454E">
+            <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="pct"/>
+            <w:tcW w:w="2153" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="779C363C" w14:textId="0C019E6C" w:rsidR="008C789F" w:rsidRPr="004C3AFC" w:rsidRDefault="008C789F" w:rsidP="004C3AFC">
-[...19 lines deleted...]
-              <w:t>Pašvaldība gatavojas iesniegt projekta iesniegumu 5.1.1.1. pasākuma 3. kārtā. Sākot izstrādāt projekta pieteikumu, ir radies jautājums par “zaļā publiskā iepirkuma”</w:t>
+          <w:p w14:paraId="779C363C" w14:textId="0C019E6C" w:rsidR="008C789F" w:rsidRPr="004C3AFC" w:rsidRDefault="008C789F" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pašvaldība gatavojas iesniegt projekta iesniegumu 5.1.1.1. pasākuma 3. kārtā. Sākot izstrādāt projekta pieteikumu, ir </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>radies jautājums par “zaļā publiskā iepirkuma”</w:t>
             </w:r>
             <w:r w:rsidR="006256B0" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> (ZPI)</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> rādītāja piemērošanu.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3ED99B2D" w14:textId="1CEF2468" w:rsidR="008C789F" w:rsidRPr="004C3AFC" w:rsidRDefault="008C789F" w:rsidP="004C3AFC">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Vienā no tiem paredzēts ieviest zaļo publisko iepirkumu, jo tur plānota apgaismojuma nomaiņa. Savukārt </w:t>
+          <w:p w14:paraId="3ED99B2D" w14:textId="1CEF2468" w:rsidR="008C789F" w:rsidRPr="004C3AFC" w:rsidRDefault="008C789F" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Projekta ietvaros plānojam uzlabot ceļu satiksmes infrastruktūru četrās ielās. Šobrīd paredzēti divi iepirkumi. Vienā no tiem paredzēts ieviest zaļo publisko iepirkumu, jo tur plānota apgaismojuma nomaiņa. Savukārt </w:t>
             </w:r>
             <w:r w:rsidR="006256B0" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>citās</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> ielās apgaismojums jau ir uzstādīts, līdz ar to iekļaut darbus, kas atbilst </w:t>
             </w:r>
             <w:r w:rsidR="006256B0" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>ZPI</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> prasībām, ir ļoti sarežģīti.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A3D86BE" w14:textId="0FD626DE" w:rsidR="005F550E" w:rsidRPr="004C3AFC" w:rsidRDefault="008C789F" w:rsidP="004C3AFC">
+          <w:p w14:paraId="4A3D86BE" w14:textId="0FD626DE" w:rsidR="005F550E" w:rsidRPr="004C3AFC" w:rsidRDefault="008C789F" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Līdz ar to ir sekojošs</w:t>
             </w:r>
             <w:r w:rsidR="006256B0" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
@@ -17757,140 +17836,149 @@
             </w:r>
             <w:r w:rsidR="006256B0" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>vienai ielai</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>, lai projektam varētu piešķirt 0,5 punktus par šī kritērija izpildi?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2630" w:type="pct"/>
+            <w:tcW w:w="2617" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="63A127AE" w14:textId="7BD41819" w:rsidR="00C75EAE" w:rsidRPr="004C3AFC" w:rsidRDefault="00C75EAE" w:rsidP="004C3AFC">
+          <w:p w14:paraId="63A127AE" w14:textId="7BD41819" w:rsidR="00C75EAE" w:rsidRPr="004C3AFC" w:rsidRDefault="00C75EAE" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>5.1.1.1. pasākuma ietvaros projekta iesniedzējam-pašvaldībai ZPI </w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> ir obligāti veicams tajās būvdarbu vai preču vai pakalpojumu grupās, </w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>kuras minētas  Ministru kabineta 2017. gada 20. jūnija noteikumu </w:t>
+              <w:t xml:space="preserve">kuras </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>minētas  Ministru kabineta 2017. gada 20. jūnija noteikumu </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r w:rsidRPr="004C3AFC">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Nr. 353 “Prasības zaļajam publiskajam iepirkumam un to piemērošanas kārtība”</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  (turpmāk – MK noteikumi Nr. 353) </w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1. pielikumā</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.  Ja uz attiecīgo infrastruktūras objektu nav piemērojamas ZPI obligātās prasības, tad ZPI  var neveikt.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="387C3739" w14:textId="77777777" w:rsidR="00C75EAE" w:rsidRPr="004C3AFC" w:rsidRDefault="00C75EAE" w:rsidP="004C3AFC">
-[...10 lines deleted...]
-          <w:p w14:paraId="105F4699" w14:textId="77777777" w:rsidR="00C75EAE" w:rsidRPr="004C3AFC" w:rsidRDefault="00C75EAE" w:rsidP="004C3AFC">
+          <w:p w14:paraId="387C3739" w14:textId="77777777" w:rsidR="00C75EAE" w:rsidRPr="004C3AFC" w:rsidRDefault="00C75EAE" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="105F4699" w14:textId="77777777" w:rsidR="00C75EAE" w:rsidRPr="004C3AFC" w:rsidRDefault="00C75EAE" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Taču atbilstoši  5.1.1.1. pasākuma Projekta iesnieguma vērtēšanas kritēriju piemērošanas metodikai </w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -17957,209 +18045,207 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> prasības tām preču un pakalpojumu grupām, kurām </w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>nav</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> obligāti piemērojams zaļais publiskais iepirkums saskaņā ar MK noteikumu Nr. 353 1. pielikumu “Preču un pakalpojumu grupas, kurām obligāti piemērojams zaļais publiskais iepirkums” un iepirkumā ir izmantotas vai tiks izmantotas prasības un kritēriji no MK noteikumu Nr. 353 2.pielikuma “Zaļā publiskā iepirkuma (ZPI) prasības un kritēriji, kurus var izmantot būvdarbu, citu prioritāru preču un pakalpojumu grupu publiskajā iepirkumā”.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="32241A99" w14:textId="77777777" w:rsidR="00C75EAE" w:rsidRPr="004C3AFC" w:rsidRDefault="00C75EAE" w:rsidP="004C3AFC">
-[...10 lines deleted...]
-          <w:p w14:paraId="3566F9AC" w14:textId="398F08AE" w:rsidR="005F550E" w:rsidRPr="004C3AFC" w:rsidRDefault="00C75EAE" w:rsidP="004C3AFC">
+          <w:p w14:paraId="32241A99" w14:textId="77777777" w:rsidR="00C75EAE" w:rsidRPr="004C3AFC" w:rsidRDefault="00C75EAE" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3566F9AC" w14:textId="398F08AE" w:rsidR="005F550E" w:rsidRPr="004C3AFC" w:rsidRDefault="00C75EAE" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Vēršam uzmanību, ka ZPI prasības ir vienmēr jāparedz ielu apgaismojumam, jo ir iekļautas MK noteikumu Nr. 353 1. pielikumā “Preču un pakalpojumu grupas, kurām obligāti piemērojams zaļais publiskais iepirkums”, attiecīgi kvalitātes kritērijā </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Nr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> 4.5. “Zaļais publiskais iepirkums” papildus punktus par to saņemt nevarēs.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D806FF" w:rsidRPr="004C3AFC" w14:paraId="36672601" w14:textId="77777777" w:rsidTr="00B07567">
+      <w:tr w:rsidR="00D806FF" w:rsidRPr="004C3AFC" w14:paraId="36672601" w14:textId="77777777" w:rsidTr="00F53009">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="229" w:type="pct"/>
+            <w:tcW w:w="230" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="15FA3204" w14:textId="1120FD5F" w:rsidR="00D806FF" w:rsidRPr="004C3AFC" w:rsidRDefault="00D806FF" w:rsidP="004C3AFC">
-[...1 lines deleted...]
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:p w14:paraId="15FA3204" w14:textId="1120FD5F" w:rsidR="00D806FF" w:rsidRPr="004C3AFC" w:rsidRDefault="00D806FF" w:rsidP="00EE454E">
+            <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="pct"/>
+            <w:tcW w:w="2153" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3A5D8B4F" w14:textId="15E07A32" w:rsidR="00D806FF" w:rsidRPr="004C3AFC" w:rsidRDefault="007C2FC3" w:rsidP="004C3AFC">
+          <w:p w14:paraId="3A5D8B4F" w14:textId="15E07A32" w:rsidR="00D806FF" w:rsidRPr="004C3AFC" w:rsidRDefault="007C2FC3" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Ja ceļa infrastruktūra nav mērķēta konkrētam komersantam un ir brīvi pieejama sabiedrībai, tad šādā gadījumā IIA var neizstrādāt?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2630" w:type="pct"/>
+            <w:tcW w:w="2617" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="31B636F5" w14:textId="56CC904A" w:rsidR="00D806FF" w:rsidRPr="004C3AFC" w:rsidRDefault="00F62316" w:rsidP="004C3AFC">
+          <w:p w14:paraId="31B636F5" w14:textId="56CC904A" w:rsidR="00D806FF" w:rsidRPr="004C3AFC" w:rsidRDefault="00F62316" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Jā, ja projektā tiek plānota tikai publiskā infrastruktūra atbilstoši MK noteikumu Nr.55 36.3. apakšpunktam (publiski, brīvi pieejamas ielas, ceļi un ar to saistītā infrastruktūra, piemēram, stāvlaukumi, gājēju/velo celiņi, apgaismojums, lietus kanalizācijas tīkli utt.), tad 5.1.1.1.pasākuma 3. kārtā IIA nav nepieciešama.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F62316" w:rsidRPr="004C3AFC" w14:paraId="40C4A971" w14:textId="77777777" w:rsidTr="00B07567">
+      <w:tr w:rsidR="00F62316" w:rsidRPr="004C3AFC" w14:paraId="40C4A971" w14:textId="77777777" w:rsidTr="00F53009">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="229" w:type="pct"/>
+            <w:tcW w:w="230" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7E57CC51" w14:textId="2DED5C4D" w:rsidR="00F62316" w:rsidRPr="004C3AFC" w:rsidRDefault="00D519EB" w:rsidP="004C3AFC">
-[...1 lines deleted...]
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:p w14:paraId="7E57CC51" w14:textId="2DED5C4D" w:rsidR="00F62316" w:rsidRPr="004C3AFC" w:rsidRDefault="00D519EB" w:rsidP="00EE454E">
+            <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="pct"/>
+            <w:tcW w:w="2153" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="094633D5" w14:textId="339DE552" w:rsidR="00F62316" w:rsidRPr="004C3AFC" w:rsidRDefault="00BD5522" w:rsidP="004C3AFC">
+          <w:p w14:paraId="094633D5" w14:textId="339DE552" w:rsidR="00F62316" w:rsidRPr="004C3AFC" w:rsidRDefault="00BD5522" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Ja </w:t>
             </w:r>
             <w:r w:rsidR="007E3FAF" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
@@ -18181,53 +18267,53 @@
             </w:r>
             <w:r w:rsidR="007E3FAF" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> sadaļā mēs atjaunojam esošo ūdensapgādes sistēmu (nevis izbūvējam jaunu vai paplašinām/pārbūvējam pakalpojuma sniegšanas apjomu), tad varam nepiesaistīt sabiedrisko pakalpojumu sniedzēju kā sadarbības partneri?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2630" w:type="pct"/>
+            <w:tcW w:w="2617" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="03B427ED" w14:textId="00E050D5" w:rsidR="00932C8E" w:rsidRPr="004C3AFC" w:rsidRDefault="0030583A" w:rsidP="004C3AFC">
+          <w:p w14:paraId="03B427ED" w14:textId="00E050D5" w:rsidR="00932C8E" w:rsidRPr="004C3AFC" w:rsidRDefault="0030583A" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>V</w:t>
             </w:r>
             <w:r w:rsidR="00932C8E" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -18317,191 +18403,189 @@
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>pieslēgumu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00932C8E" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> ierīkošana un ar tiem saistītās jaudas palielināšana</w:t>
             </w:r>
             <w:r w:rsidR="00932C8E" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>, t.sk., dzeramās ūdens apgāde un kanalizācija. Šajā gadījumā sabiedrisko pakalpojumu sniedzēju (ūdenssaimniecībai) piesaista kā projekta sadarbības partneri.</w:t>
-[...5 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:t xml:space="preserve">, t.sk., dzeramās ūdens apgāde un </w:t>
+            </w:r>
+            <w:r w:rsidR="00932C8E" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w14:paraId="519060C4" w14:textId="77777777" w:rsidR="0030583A" w:rsidRPr="004C3AFC" w:rsidRDefault="0030583A" w:rsidP="004C3AFC">
+              <w:lastRenderedPageBreak/>
+              <w:t>kanalizācija. Šajā gadījumā sabiedrisko pakalpojumu sniedzēju (ūdenssaimniecībai) piesaista kā projekta sadarbības partneri.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39E39BC8" w14:textId="77777777" w:rsidR="0030583A" w:rsidRPr="004C3AFC" w:rsidRDefault="0030583A" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="519060C4" w14:textId="77777777" w:rsidR="0030583A" w:rsidRPr="004C3AFC" w:rsidRDefault="0030583A" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vienlaikus MK noteikumu Nr. 55 36.5.apakšpunkts paredz izņēmumu, kad sabiedrisko pakalpojuma sniedzēju var nepiesaistīt projektā kā sadarbības </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              <w:t xml:space="preserve">Vienlaikus MK noteikumu Nr. 55 36.5.apakšpunkts paredz izņēmumu, kad sabiedrisko pakalpojuma sniedzēju var nepiesaistīt projektā kā sadarbības partneri. Tas ir gadījumos, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00440E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...5 lines deleted...]
-                <w:b/>
+              <w:t>kad izbūvējot vai pārbūvējot ceļu vai ielu kādā posmā (ne visā ūdensapgādes infrastruktūras trasē) tiks bojāta sabiedrisko pakalpojuma sniedzēja infrastruktūra</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
-              <w:t>kad izbūvējot vai pārbūvējot ceļu vai ielu kādā posmā (ne visā ūdensapgādes infrastruktūras trasē) tiks bojāta sabiedrisko pakalpojuma sniedzēja infrastruktūra</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="004C3AFC">
+              <w:t xml:space="preserve">, projekta iesnieguma pielikumā ir jāpievieno sertificēta būvinženiera ekspertīzes atzinums, kurā ir pamatots, ka projektā plānotās satiksmes pārvadu, ielu, ceļu būvniecības dēļ pastāv sabiedriskā pakalpojuma sniegšanai nepieciešamās infrastruktūras bojāšanas risks vai nav iespējams izvairīties no virszemes vai pazemes komunikāciju infrastruktūras pārbūves vietās, kurās nav papildu pieprasījuma pēc sabiedriskajiem pakalpojumiem. Atzinumā ir jānorāda, ka investīcijas nerada priekšrocības inženiertīklu īpašniekam un atbilst nosacījumiem par komercdarbības atbalsta sniegšanu. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2ADD1838" w14:textId="77777777" w:rsidR="0030583A" w:rsidRPr="004C3AFC" w:rsidRDefault="0030583A" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
-              <w:t xml:space="preserve">, projekta iesnieguma pielikumā ir jāpievieno sertificēta būvinženiera ekspertīzes atzinums, kurā ir pamatots, ka projektā plānotās satiksmes pārvadu, ielu, ceļu būvniecības dēļ pastāv sabiedriskā pakalpojuma sniegšanai nepieciešamās infrastruktūras bojāšanas risks vai nav iespējams izvairīties no virszemes vai pazemes komunikāciju infrastruktūras pārbūves vietās, kurās nav papildu pieprasījuma pēc sabiedriskajiem pakalpojumiem. Atzinumā ir jānorāda, ka investīcijas nerada priekšrocības inženiertīklu īpašniekam un atbilst nosacījumiem par komercdarbības atbalsta sniegšanu. </w:t>
-[...14 lines deleted...]
-          <w:p w14:paraId="653F1991" w14:textId="07C51B68" w:rsidR="0030583A" w:rsidRPr="004C3AFC" w:rsidRDefault="0030583A" w:rsidP="004C3AFC">
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="653F1991" w14:textId="07C51B68" w:rsidR="0030583A" w:rsidRPr="004C3AFC" w:rsidRDefault="0030583A" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>Papildus vēršam uzmanību, ka esošas ūdensapgādes sistēmas atjaunošanas gadījumā, ja attiecīgā ūdenssaimniecības infrastruktūra ir nolietojusies,</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t xml:space="preserve"> investīcijas rada priekšrocības inženiertīklu īpašniekam.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00016374" w:rsidRPr="004C3AFC" w14:paraId="3E8F7CC5" w14:textId="77777777" w:rsidTr="00B07567">
+      <w:tr w:rsidR="00016374" w:rsidRPr="004C3AFC" w14:paraId="3E8F7CC5" w14:textId="77777777" w:rsidTr="00F53009">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="229" w:type="pct"/>
+            <w:tcW w:w="230" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1C00F38D" w14:textId="2537DDC1" w:rsidR="00016374" w:rsidRPr="004C3AFC" w:rsidRDefault="00D519EB" w:rsidP="004C3AFC">
-[...1 lines deleted...]
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:p w14:paraId="1C00F38D" w14:textId="2537DDC1" w:rsidR="00016374" w:rsidRPr="004C3AFC" w:rsidRDefault="00D519EB" w:rsidP="00EE454E">
+            <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="pct"/>
+            <w:tcW w:w="2153" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="16175CD2" w14:textId="2802F5BF" w:rsidR="00AE133D" w:rsidRPr="004C3AFC" w:rsidRDefault="00016374" w:rsidP="004C3AFC">
+          <w:p w14:paraId="16175CD2" w14:textId="2802F5BF" w:rsidR="00AE133D" w:rsidRPr="004C3AFC" w:rsidRDefault="00016374" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Lūdzu precizēt  5.1.1.1.  pasākuma </w:t>
             </w:r>
             <w:r w:rsidR="00B0004D" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -18607,51 +18691,51 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>retendents nav publiska persona.</w:t>
             </w:r>
             <w:r w:rsidR="00AB1A39" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49AABB64" w14:textId="5DDB44D6" w:rsidR="00016374" w:rsidRPr="004C3AFC" w:rsidRDefault="00AB1A39" w:rsidP="004C3AFC">
+          <w:p w14:paraId="49AABB64" w14:textId="5DDB44D6" w:rsidR="00016374" w:rsidRPr="004C3AFC" w:rsidRDefault="00AB1A39" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Projekta iesnieguma vērtēšanas kritēriju piemērošanas metodikā</w:t>
             </w:r>
             <w:r w:rsidR="0062715C" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
@@ -18730,74 +18814,74 @@
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> saskaņā ar nacionālajiem normatīvajiem aktiem par prasībām zaļajam publiskajam iepirkumam un to piemērošanas kārtību [..]</w:t>
             </w:r>
             <w:r w:rsidR="0062715C" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>”.</w:t>
             </w:r>
             <w:r w:rsidR="00016374" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="35E3D547" w14:textId="77777777" w:rsidR="00016374" w:rsidRPr="004C3AFC" w:rsidRDefault="00016374" w:rsidP="004C3AFC">
+          <w:p w14:paraId="35E3D547" w14:textId="77777777" w:rsidR="00016374" w:rsidRPr="004C3AFC" w:rsidRDefault="00016374" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0079D87E" w14:textId="19DEECEE" w:rsidR="00016374" w:rsidRPr="004C3AFC" w:rsidRDefault="00016374" w:rsidP="004C3AFC">
+          <w:p w14:paraId="0079D87E" w14:textId="19DEECEE" w:rsidR="00016374" w:rsidRPr="004C3AFC" w:rsidRDefault="00016374" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Nacionālie normatīvi nenosaka, ka </w:t>
             </w:r>
             <w:r w:rsidR="00105B48" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
@@ -18854,51 +18938,60 @@
               <w:t>Ministru kabineta 2017. gada 20. jūnija noteikum</w:t>
             </w:r>
             <w:r w:rsidR="00AE133D" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>u</w:t>
             </w:r>
             <w:r w:rsidR="00C05C6F" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r w:rsidR="00C05C6F" w:rsidRPr="004C3AFC">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
-                <w:t>Nr. 353 “Prasības zaļajam publiskajam iepirkumam un to piemērošanas kārtība</w:t>
+                <w:t xml:space="preserve">Nr. 353 “Prasības zaļajam publiskajam </w:t>
+              </w:r>
+              <w:r w:rsidR="00C05C6F" w:rsidRPr="004C3AFC">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:lastRenderedPageBreak/>
+                <w:t>iepirkumam un to piemērošanas kārtība</w:t>
               </w:r>
               <w:r w:rsidR="00C05C6F" w:rsidRPr="004C3AFC">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:t>"</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00E03674" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidR="00ED5C95" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -18931,51 +19024,51 @@
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">1. </w:t>
             </w:r>
             <w:r w:rsidR="00DE7F05" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>ielikuma prasības.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D730920" w14:textId="475AF0E5" w:rsidR="00016374" w:rsidRPr="004C3AFC" w:rsidRDefault="00016374" w:rsidP="004C3AFC">
+          <w:p w14:paraId="5D730920" w14:textId="475AF0E5" w:rsidR="00016374" w:rsidRPr="004C3AFC" w:rsidRDefault="00016374" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Ievērojot šo, ja </w:t>
             </w:r>
             <w:r w:rsidR="00105B48" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
@@ -19012,78 +19105,67 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>e-publiska persona (ir komersants), veic iepirkumu saskaņā ar  noteikumu 64., 65. un 66. punktu. Lai iegūtu K</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="subscript"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 0,5 punktus, var pieteikumā apliecināt vismaz vienu ZPI 2. Pielikuma noteikto prasību izpildi, </w:t>
-[...26 lines deleted...]
-          <w:p w14:paraId="43D90EE9" w14:textId="14E2E451" w:rsidR="00016374" w:rsidRPr="004C3AFC" w:rsidRDefault="00016374" w:rsidP="004C3AFC">
+              <w:t xml:space="preserve"> 0,5 punktus, var pieteikumā apliecināt vismaz vienu ZPI 2. Pielikuma noteikto prasību izpildi, neapliecinot nevienu no ZPI 1.pielikumā (kas obligātas tieši publiskiem pasūtītājiem, publiskā iepirkumā) prasību izpildi?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2132090A" w14:textId="77777777" w:rsidR="00016374" w:rsidRPr="004C3AFC" w:rsidRDefault="00016374" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="43D90EE9" w14:textId="14E2E451" w:rsidR="00016374" w:rsidRPr="004C3AFC" w:rsidRDefault="00016374" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Mulsina</w:t>
             </w:r>
             <w:r w:rsidR="00AE4E36" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
@@ -19173,51 +19255,51 @@
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> nosaka šādi</w:t>
             </w:r>
             <w:r w:rsidR="00AE4E36" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="791DE3EC" w14:textId="40B658CD" w:rsidR="00016374" w:rsidRPr="004C3AFC" w:rsidRDefault="00AE4E36" w:rsidP="004C3AFC">
+          <w:p w14:paraId="791DE3EC" w14:textId="40B658CD" w:rsidR="00016374" w:rsidRPr="004C3AFC" w:rsidRDefault="00AE4E36" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>“</w:t>
             </w:r>
             <w:r w:rsidR="00016374" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
@@ -19236,115 +19318,115 @@
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">ZPI </w:t>
             </w:r>
             <w:r w:rsidR="00016374" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>būvdarbiem. Obligāti noteiktās prasības ir iekļautas MK noteikumu Nr.353 1.pielikumā “Preču un pakalpojumu grupas, kurām obligāti piemērojams zaļais publiskais iepirkums” [..]</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0ABDC86D" w14:textId="77777777" w:rsidR="00016374" w:rsidRPr="004C3AFC" w:rsidRDefault="00016374" w:rsidP="004C3AFC">
-[...12 lines deleted...]
-          <w:p w14:paraId="2DBEC275" w14:textId="77777777" w:rsidR="00016374" w:rsidRPr="004C3AFC" w:rsidRDefault="00016374" w:rsidP="004C3AFC">
+          <w:p w14:paraId="0ABDC86D" w14:textId="77777777" w:rsidR="00016374" w:rsidRPr="004C3AFC" w:rsidRDefault="00016374" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2DBEC275" w14:textId="77777777" w:rsidR="00016374" w:rsidRPr="004C3AFC" w:rsidRDefault="00016374" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>No 5.1.1.1.  Infrastruktūra uzņēmējdarbības atbalstam, 3. Kārta</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B8C3BC4" w14:textId="0A36D993" w:rsidR="00016374" w:rsidRPr="004C3AFC" w:rsidRDefault="00016374" w:rsidP="004C3AFC">
+          <w:p w14:paraId="6B8C3BC4" w14:textId="0A36D993" w:rsidR="00016374" w:rsidRPr="004C3AFC" w:rsidRDefault="00016374" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>“Ja finansējuma saņēmējs nav publiska persona, publiskas personas kontrolēta kapitālsabiedrība vai publisks iepirkuma subjekts Publisko iepirkumu likuma izpratnē, tas iepirkumus veic atbilstoši šo noteikumu 64., 65. un 66. punktā noteiktajai kārtībai.” - kas nav publisks iepirkums.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2630" w:type="pct"/>
+            <w:tcW w:w="2617" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2448AD34" w14:textId="1C5C7844" w:rsidR="00052EBF" w:rsidRPr="004C3AFC" w:rsidRDefault="00052EBF" w:rsidP="004C3AFC">
+          <w:p w14:paraId="2448AD34" w14:textId="1C5C7844" w:rsidR="00052EBF" w:rsidRPr="004C3AFC" w:rsidRDefault="00052EBF" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Ņemot vērā, ka </w:t>
             </w:r>
             <w:r w:rsidR="008978A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ZPI</w:t>
@@ -19405,55 +19487,55 @@
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5.1.1.1. pasākuma trešās atlases kārtas kvalitātes kritērijs Nr. 4.5. “Zaļais publiskais iepirkums” </w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>nav attiecināms un papildu 0,5 punktus nav iespējams iegūt šādos gadījumos, ja</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5.1.1.1. pasākuma trešās atlases kārtas projektā:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="132970D8" w14:textId="543C8E50" w:rsidR="00052EBF" w:rsidRPr="004C3AFC" w:rsidRDefault="00052EBF" w:rsidP="004C3AFC">
+          <w:p w14:paraId="132970D8" w14:textId="543C8E50" w:rsidR="00052EBF" w:rsidRPr="004C3AFC" w:rsidRDefault="00052EBF" w:rsidP="002E08EC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="44"/>
+                <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">ir plānots veidot </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
@@ -19529,463 +19611,483 @@
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">) un šī ir </w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>vienīgā projekta darbība</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37DAD6DA" w14:textId="77777777" w:rsidR="00052EBF" w:rsidRPr="004C3AFC" w:rsidRDefault="00052EBF" w:rsidP="004C3AFC">
+          <w:p w14:paraId="37DAD6DA" w14:textId="77777777" w:rsidR="00052EBF" w:rsidRPr="004C3AFC" w:rsidRDefault="00052EBF" w:rsidP="002E08EC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="44"/>
+                <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>kā projekta sadarbības partneri ir plānots piesaistīt</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> privāto </w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>komersantu, kurš īstenos darbības vienīgi militārajā jomā</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> un kurš ir saņēmis Aizsardzības ministrijas atzinumu par projekta atbilstību būtiskām Latvijas valsts drošības un aizsardzības interesēm saistībā ar ieroču, munīcijas un militārā aprīkojuma ražošanu vai tirdzniecību (atbilstoši Līgumam par Eiropas Savienību, 346. panta 1.daļas (b) apakšpunkts) un šī ir </w:t>
+              <w:t xml:space="preserve"> un kurš ir saņēmis Aizsardzības ministrijas atzinumu par projekta atbilstību būtiskām Latvijas valsts drošības un aizsardzības interesēm saistībā ar ieroču, munīcijas un militārā aprīkojuma ražošanu vai tirdzniecību </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">(atbilstoši Līgumam par Eiropas Savienību, 346. panta 1.daļas (b) apakšpunkts) un šī ir </w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>vienīgā projekta darbība</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>. [..]</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F997DE7" w14:textId="77777777" w:rsidR="00052EBF" w:rsidRPr="004C3AFC" w:rsidRDefault="00052EBF" w:rsidP="004C3AFC">
+          <w:p w14:paraId="1F997DE7" w14:textId="77777777" w:rsidR="00052EBF" w:rsidRPr="004C3AFC" w:rsidRDefault="00052EBF" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7DDDBC58" w14:textId="77777777" w:rsidR="00016374" w:rsidRPr="004C3AFC" w:rsidRDefault="00016374" w:rsidP="004C3AFC">
+          <w:p w14:paraId="7DDDBC58" w14:textId="77777777" w:rsidR="00016374" w:rsidRPr="004C3AFC" w:rsidRDefault="00016374" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F42A6F" w:rsidRPr="004C3AFC" w14:paraId="5F83B8FA" w14:textId="77777777" w:rsidTr="00B07567">
+      <w:tr w:rsidR="00F42A6F" w:rsidRPr="004C3AFC" w14:paraId="5F83B8FA" w14:textId="77777777" w:rsidTr="00F53009">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="229" w:type="pct"/>
+            <w:tcW w:w="230" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="48379BBB" w14:textId="769502E2" w:rsidR="00F42A6F" w:rsidRPr="004C3AFC" w:rsidRDefault="00D519EB" w:rsidP="004C3AFC">
-[...1 lines deleted...]
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:p w14:paraId="48379BBB" w14:textId="769502E2" w:rsidR="00F42A6F" w:rsidRPr="004C3AFC" w:rsidRDefault="00D519EB" w:rsidP="00EE454E">
+            <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="pct"/>
+            <w:tcW w:w="2153" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6F4EF2B9" w14:textId="0D7446D0" w:rsidR="00F42A6F" w:rsidRPr="004C3AFC" w:rsidRDefault="00F42A6F" w:rsidP="004C3AFC">
+          <w:p w14:paraId="6F4EF2B9" w14:textId="0D7446D0" w:rsidR="00F42A6F" w:rsidRPr="004C3AFC" w:rsidRDefault="00F42A6F" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Jautājums par kartogrāfisko materiālu:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42C28D75" w14:textId="7CBF64D9" w:rsidR="00F42A6F" w:rsidRPr="004C3AFC" w:rsidRDefault="00F42A6F" w:rsidP="004C3AFC">
+          <w:p w14:paraId="42C28D75" w14:textId="7CBF64D9" w:rsidR="00F42A6F" w:rsidRPr="004C3AFC" w:rsidRDefault="00F42A6F" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">1.Ir apzināti sākotnējie potenciālie uzņēmēji, kuri gūs labumu no pārbūvētā ceļa un kuri rūpēsies par darba algas palielināšanu un piesaistīs privātās </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>nefinanšu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> investīcijas (par rādītāju sasniegšanu). Tiek apzināti vēl; </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3510ED18" w14:textId="639951D1" w:rsidR="00F42A6F" w:rsidRPr="004C3AFC" w:rsidRDefault="00F42A6F" w:rsidP="004C3AFC">
+          <w:p w14:paraId="3510ED18" w14:textId="639951D1" w:rsidR="00F42A6F" w:rsidRPr="004C3AFC" w:rsidRDefault="00F42A6F" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2.Ir sagatavots kartogrāfiskais materiāls, kur iezīmēti sākotnējie potenciālie uzņēmēji</w:t>
             </w:r>
             <w:r w:rsidR="00806E79" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="185E3272" w14:textId="41B5AA15" w:rsidR="00F42A6F" w:rsidRPr="004C3AFC" w:rsidRDefault="00F42A6F" w:rsidP="004C3AFC">
-[...18 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="185E3272" w14:textId="41B5AA15" w:rsidR="00F42A6F" w:rsidRPr="004C3AFC" w:rsidRDefault="00F42A6F" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Jautājums: vai, ņemot vērā MK noteikumu Nr. 55  36.3.</w:t>
             </w:r>
             <w:r w:rsidR="00806E79" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>apakšpunktu, kartē norādītie uzņēmēji būs atbilstoši šī punkta nosacījumiem?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2630" w:type="pct"/>
+            <w:tcW w:w="2617" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="44668EF7" w14:textId="5C7A0D3D" w:rsidR="00F27EB4" w:rsidRPr="004C3AFC" w:rsidRDefault="00F27EB4" w:rsidP="004C3AFC">
+          <w:p w14:paraId="44668EF7" w14:textId="5C7A0D3D" w:rsidR="00F27EB4" w:rsidRPr="004C3AFC" w:rsidRDefault="00F27EB4" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">5.1.1.1.pasākuma  trešā atlases kārta tiek īstenota </w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>atklātas</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t xml:space="preserve"> projektu iesniegumu atlases veidā, kurā iesniegtie projektu iesniegumi </w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>konkurē</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
-              <w:t xml:space="preserve"> savā starpā.  Projekta iesniedzēja atbildība ir sagatavot projekta iesniegumu labā kvalitātē un atbilstošu MK noteikumu Nr.55  nosacījumiem. Projektu iesniegumu sagatavošanas laikā aģentūra sadarbībā ar VARAM sniedz konsultatīvu atbalstu iesniedzējiem, lai skaidrotu  MK noteikumu Nr. 55 nosacījumus un izsludināto atlases nolikuma dokumentāciju, piemēram, projektu iesniegumu vērtēšanas kritēriju piemērošanas metodiku. Konsultācijas ir informatīva rakstura, nodrošinot taisnīgu, pieejamu un vienotu pieeju visiem projektu iesniedzējiem, un nav paredzētas tādā detalizācijas pakāpē, kas būtu jau uzskatāma par konkrēta projekta iesnieguma satura vērtēšanu, un kas projekta iesniegumam dotu nepamatotu priekšrocību pret citiem projektu iesniegumu iesniedzējiem.</w:t>
-[...5 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:t xml:space="preserve"> savā starpā.  Projekta iesniedzēja atbildība ir sagatavot projekta iesniegumu labā kvalitātē un atbilstošu MK noteikumu Nr.55  nosacījumiem. Projektu iesniegumu sagatavošanas laikā aģentūra sadarbībā ar VARAM sniedz konsultatīvu atbalstu iesniedzējiem, lai skaidrotu  MK noteikumu Nr. 55 nosacījumus un izsludināto atlases nolikuma dokumentāciju, piemēram, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w14:paraId="409A5783" w14:textId="76658C29" w:rsidR="00F27EB4" w:rsidRPr="004C3AFC" w:rsidRDefault="00F27EB4" w:rsidP="004C3AFC">
+              <w:lastRenderedPageBreak/>
+              <w:t>projektu iesniegumu vērtēšanas kritēriju piemērošanas metodiku. Konsultācijas ir informatīva rakstura, nodrošinot taisnīgu, pieejamu un vienotu pieeju visiem projektu iesniedzējiem, un nav paredzētas tādā detalizācijas pakāpē, kas būtu jau uzskatāma par konkrēta projekta iesnieguma satura vērtēšanu, un kas projekta iesniegumam dotu nepamatotu priekšrocību pret citiem projektu iesniegumu iesniedzējiem.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D8774D8" w14:textId="77777777" w:rsidR="00F27EB4" w:rsidRPr="004C3AFC" w:rsidRDefault="00F27EB4" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004C3AFC">
+          </w:p>
+          <w:p w14:paraId="409A5783" w14:textId="76658C29" w:rsidR="00F27EB4" w:rsidRPr="004C3AFC" w:rsidRDefault="00F27EB4" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
               <w:t>Attiecībā par komersantu atbilstību skaidrojam, ka atbilstoši MK noteikumu Nr.</w:t>
             </w:r>
             <w:r w:rsidR="00BA77D5" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t xml:space="preserve">55: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C1C1CA5" w14:textId="77777777" w:rsidR="00F27EB4" w:rsidRPr="004C3AFC" w:rsidRDefault="00F27EB4" w:rsidP="004C3AFC">
+          <w:p w14:paraId="7C1C1CA5" w14:textId="77777777" w:rsidR="00F27EB4" w:rsidRPr="004C3AFC" w:rsidRDefault="00F27EB4" w:rsidP="002E08EC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="45"/>
+                <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>8.punktam, komersants ir lielais, vidējais vai mazais komersants bez valsts vai pašvaldību kapitāla daļas;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D83E0E6" w14:textId="1ADFF430" w:rsidR="00F27EB4" w:rsidRPr="004C3AFC" w:rsidRDefault="00F27EB4" w:rsidP="004C3AFC">
+          <w:p w14:paraId="5D83E0E6" w14:textId="1ADFF430" w:rsidR="00F27EB4" w:rsidRPr="004C3AFC" w:rsidRDefault="00F27EB4" w:rsidP="002E08EC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="45"/>
+                <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>10.1.</w:t>
             </w:r>
             <w:r w:rsidR="00BA77D5" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
@@ -20020,55 +20122,55 @@
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t xml:space="preserve"> investīcijas, komersantu skaits) ir attiecināmas, ja tās ir radījis individuālais komersants, zemnieku un zvejnieku saimniecība, individuālais uzņēmums, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>pašnodarbinātais</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>, kas veic saimniecisko darbību, kā arī lauksaimniecības pakalpojumu kooperatīvā sabiedrība un mežsaimniecības pakalpojumu kooperatīvā sabiedrība, kas guvusi labumu no projekta ietvaros veiktajām investīcijām infrastruktūrā;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2757B43E" w14:textId="77777777" w:rsidR="00F27EB4" w:rsidRPr="004C3AFC" w:rsidRDefault="00F27EB4" w:rsidP="004C3AFC">
+          <w:p w14:paraId="2757B43E" w14:textId="77777777" w:rsidR="00F27EB4" w:rsidRPr="004C3AFC" w:rsidRDefault="00F27EB4" w:rsidP="002E08EC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="45"/>
+                <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>10.2.</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
@@ -20102,68 +20204,68 @@
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>ar šādām tautsaimniecības nozarēm komersanta pamatdarbībā (nepārsniedz 50 procentus no neto apgrozījuma) projekta īstenošanas vietā</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6AAA7C72" w14:textId="77777777" w:rsidR="00F27EB4" w:rsidRPr="004C3AFC" w:rsidRDefault="00F27EB4" w:rsidP="004C3AFC">
+          <w:p w14:paraId="6AAA7C72" w14:textId="77777777" w:rsidR="00F27EB4" w:rsidRPr="004C3AFC" w:rsidRDefault="00F27EB4" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="720"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="29751E06" w14:textId="77777777" w:rsidR="00F27EB4" w:rsidRPr="004C3AFC" w:rsidRDefault="00F27EB4" w:rsidP="004C3AFC">
+          <w:p w14:paraId="29751E06" w14:textId="77777777" w:rsidR="00F27EB4" w:rsidRPr="004C3AFC" w:rsidRDefault="00F27EB4" w:rsidP="002E08EC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="46"/>
+                <w:numId w:val="19"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1440"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t xml:space="preserve">elektroenerģija, gāzes apgāde, siltumapgāde un gaisa kondicionēšana, ja komersanta darbība saistīta ar tādas enerģijas ražošanu, pārveidi, pārvadi un sadali, kas iegūta no fosilajiem energoresursiem  (NACE 2.1. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
@@ -20171,55 +20273,55 @@
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>red</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>. D sadaļa)</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:strike/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D0D8248" w14:textId="77777777" w:rsidR="00F27EB4" w:rsidRPr="004C3AFC" w:rsidRDefault="00F27EB4" w:rsidP="004C3AFC">
+          <w:p w14:paraId="0D0D8248" w14:textId="77777777" w:rsidR="00F27EB4" w:rsidRPr="004C3AFC" w:rsidRDefault="00F27EB4" w:rsidP="002E08EC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="46"/>
+                <w:numId w:val="19"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1440"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t xml:space="preserve">ūdensapgādes, kanalizācijas, atkritumu apsaimniekošanas darbības, izņemot </w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:strike/>
                 <w:sz w:val="24"/>
@@ -20275,285 +20377,286 @@
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t xml:space="preserve">otrreizējo pārstrādi (NACE 2.1. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>red</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>. E sadaļa);</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A4BBD2D" w14:textId="77777777" w:rsidR="00F27EB4" w:rsidRPr="004C3AFC" w:rsidRDefault="00F27EB4" w:rsidP="004C3AFC">
+          <w:p w14:paraId="5A4BBD2D" w14:textId="77777777" w:rsidR="00F27EB4" w:rsidRPr="004C3AFC" w:rsidRDefault="00F27EB4" w:rsidP="002E08EC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="46"/>
+                <w:numId w:val="19"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1440"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t xml:space="preserve">vairumtirdzniecība un mazumtirdzniecība, izņemot automobiļu un motociklu remontu (NACE 2.1. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>red</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>. G sadaļa);</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="26A549F5" w14:textId="77777777" w:rsidR="00F27EB4" w:rsidRPr="004C3AFC" w:rsidRDefault="00F27EB4" w:rsidP="004C3AFC">
+          <w:p w14:paraId="26A549F5" w14:textId="77777777" w:rsidR="00F27EB4" w:rsidRPr="004C3AFC" w:rsidRDefault="00F27EB4" w:rsidP="002E08EC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="46"/>
+                <w:numId w:val="19"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1440"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t xml:space="preserve">finanšu un apdrošināšanas darbības (NACE 2.1. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>red</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>. L sadaļa);</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E12F0FB" w14:textId="77777777" w:rsidR="00F27EB4" w:rsidRPr="004C3AFC" w:rsidRDefault="00F27EB4" w:rsidP="00440E6F">
+          <w:p w14:paraId="2E12F0FB" w14:textId="77777777" w:rsidR="00F27EB4" w:rsidRPr="004C3AFC" w:rsidRDefault="00F27EB4" w:rsidP="002E08EC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="51"/>
+                <w:numId w:val="24"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:hanging="485"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t xml:space="preserve">operācijas ar nekustamo īpašumu (NACE 2. 1. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>red</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>. M  sadaļa);</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27B390C5" w14:textId="77777777" w:rsidR="00F27EB4" w:rsidRPr="004C3AFC" w:rsidRDefault="00F27EB4" w:rsidP="004C3AFC">
+          <w:p w14:paraId="27B390C5" w14:textId="77777777" w:rsidR="00F27EB4" w:rsidRPr="004C3AFC" w:rsidRDefault="00F27EB4" w:rsidP="002E08EC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="46"/>
+                <w:numId w:val="19"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1440"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">valsts pārvalde un aizsardzība, obligātā sociālā apdrošināšana (NACE 2.1. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>red</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>. P  sadaļa);</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2EC5A943" w14:textId="77777777" w:rsidR="00F27EB4" w:rsidRPr="004C3AFC" w:rsidRDefault="00F27EB4" w:rsidP="004C3AFC">
+          <w:p w14:paraId="2EC5A943" w14:textId="77777777" w:rsidR="00F27EB4" w:rsidRPr="004C3AFC" w:rsidRDefault="00F27EB4" w:rsidP="002E08EC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="46"/>
+                <w:numId w:val="19"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1440"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t xml:space="preserve">azartspēles un derības (NACE 2.1. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>red</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>. S  sadaļas 92. nodaļa);</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6FFB450E" w14:textId="77777777" w:rsidR="00F27EB4" w:rsidRPr="004C3AFC" w:rsidRDefault="00F27EB4" w:rsidP="004C3AFC">
+          <w:p w14:paraId="6FFB450E" w14:textId="77777777" w:rsidR="00F27EB4" w:rsidRPr="004C3AFC" w:rsidRDefault="00F27EB4" w:rsidP="002E08EC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="46"/>
+                <w:numId w:val="19"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1440"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t xml:space="preserve">tabakas audzēšana (NACE 2.1. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
@@ -20608,108 +20711,98 @@
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t xml:space="preserve">. B sadaļas 05. nodaļa), jēlnaftas un dabasgāzes ieguve (NACE 2.1. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>red</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
-              <w:t xml:space="preserve">. B </w:t>
-            </w:r>
+              <w:t xml:space="preserve">. B sadaļas 06. nodaļa), tabakas izstrādājumu ražošana (NACE 2.1. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">sadaļas 06. nodaļa), tabakas izstrādājumu ražošana (NACE 2.1. </w:t>
+              <w:t>red</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. C sadaļas 12. nodaļa), koksa un naftas pārstrādes produktu ražošana (NACE 2.1. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>red</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
-              <w:t xml:space="preserve">. C sadaļas 12. nodaļa), koksa un naftas pārstrādes produktu ražošana (NACE 2.1. </w:t>
-[...18 lines deleted...]
-              </w:rPr>
               <w:t>. C sadaļas 19. nodaļa);</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15952280" w14:textId="77777777" w:rsidR="00F27EB4" w:rsidRPr="004C3AFC" w:rsidRDefault="00F27EB4" w:rsidP="004C3AFC">
+          <w:p w14:paraId="15952280" w14:textId="77777777" w:rsidR="00F27EB4" w:rsidRPr="004C3AFC" w:rsidRDefault="00F27EB4" w:rsidP="002E08EC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="46"/>
+                <w:numId w:val="19"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1440"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>ārpusteritoriālo</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
@@ -20718,63 +20811,63 @@
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t xml:space="preserve"> organizāciju un institūciju darbība (NACE 2.1. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>red.V</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>  sadaļa).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15593815" w14:textId="77777777" w:rsidR="00F27EB4" w:rsidRPr="004C3AFC" w:rsidRDefault="00F27EB4" w:rsidP="004C3AFC">
+          <w:p w14:paraId="15593815" w14:textId="77777777" w:rsidR="00F27EB4" w:rsidRPr="004C3AFC" w:rsidRDefault="00F27EB4" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1AC93E38" w14:textId="77777777" w:rsidR="00F27EB4" w:rsidRPr="004C3AFC" w:rsidRDefault="00F27EB4" w:rsidP="004C3AFC">
+          <w:p w14:paraId="1AC93E38" w14:textId="77777777" w:rsidR="00F27EB4" w:rsidRPr="004C3AFC" w:rsidRDefault="00F27EB4" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t xml:space="preserve">Iesūtītajā komersantu sarakstā ir konstatējami komersanti, kuru darbības jomas saistītas ar </w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
@@ -20810,64 +20903,64 @@
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t xml:space="preserve"> Šajās nozarēs rādītāju vērtības nav attiecināmas. Ja komersantiem ir vairākas tautsaimniecības nozares, t.sk. tādas, kas nav attiecināmas, projekta iesniegumā ir jāapliecina, ka rādītāju vērtības tiks ieskaitītas tikai no  </w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t xml:space="preserve">atbilstošajām tautsaimniecības nozarēm projekta īstenošanas vietā. </w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>Vēl var būt situācija, kad komersants šobrīd darbojas neattiecināmā nozarē, taču viņa darbības jomas tiks papildinātas vai mainītas, kā rezultātā rādītāju ziņošanas brīdī rādītāju vērtības var tikt attiecinātas, ja tās ir radītas attiecināmā nozarē, par ko projekta iesniegumā ir sniegts apliecinājums.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3564B3D9" w14:textId="77777777" w:rsidR="00F27EB4" w:rsidRPr="004C3AFC" w:rsidRDefault="00F27EB4" w:rsidP="004C3AFC">
+          <w:p w14:paraId="3564B3D9" w14:textId="77777777" w:rsidR="00F27EB4" w:rsidRPr="004C3AFC" w:rsidRDefault="00F27EB4" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="73546CF0" w14:textId="01C0D392" w:rsidR="00F27EB4" w:rsidRPr="004C3AFC" w:rsidRDefault="00F27EB4" w:rsidP="004C3AFC">
+          <w:p w14:paraId="73546CF0" w14:textId="01C0D392" w:rsidR="00F27EB4" w:rsidRPr="004C3AFC" w:rsidRDefault="00F27EB4" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>Atbilstoši MK noteikumu Nr.</w:t>
             </w:r>
             <w:r w:rsidR="00D95AE0" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
@@ -20900,118 +20993,117 @@
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>apakšpunktam, ir attiecināma ielu, ceļu, funkcionālo savienojumu un ar tiem saistītās infrastruktūras būvniecības, pārbūves vai atjaunošanas izmaksas projekta iesniedzēja noteiktajā uzņēmējdarbības teritorijā (turpmāk – UZT)</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>. Funkcionālais savienojums ir ielas vai ceļa posms, kas nepārsniedz divus kilometrus</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t xml:space="preserve"> līdz projekta iesniedzēja noteiktajai uzņēmējdarbības teritorijai, t.i., teritorijai, kurā atrodas komersants, kurš sniegs rezultāta rādītājus projekta ietvaros. Projekta iesniedzēja noteiktajā uzņēmējdarbības teritorijā neieskaita komersantam apsaimniekošanā nodoto ceļa posmu starp funkcionālo savienojumu un projekta iesniedzēja noteikto uzņēmējdarbības teritoriju. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08E41C9E" w14:textId="77777777" w:rsidR="00F27EB4" w:rsidRPr="004C3AFC" w:rsidRDefault="00F27EB4" w:rsidP="004C3AFC">
+          <w:p w14:paraId="08E41C9E" w14:textId="77777777" w:rsidR="00F27EB4" w:rsidRPr="004C3AFC" w:rsidRDefault="00F27EB4" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="322A7C64" w14:textId="77777777" w:rsidR="00F27EB4" w:rsidRPr="004C3AFC" w:rsidRDefault="00F27EB4" w:rsidP="004C3AFC">
+          <w:p w14:paraId="322A7C64" w14:textId="77777777" w:rsidR="00F27EB4" w:rsidRPr="004C3AFC" w:rsidRDefault="00F27EB4" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t xml:space="preserve">Līdz ar to, ja pārbūvējamā ceļa/ielas kopējais garums pārsniedz 2 kilometrus, to var dalīt  vairākos funkcionālā savienojuma posmos tā, lai šajos posmos atrodas vismaz viens vai vairāki komersanti, kas gūst labumu, un funkcionālais savienojums uz katru projekta iesniedzēja noteiktu uzņēmējdarbības teritoriju nepārsniedz 2 kilometrus. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="22F2DB80" w14:textId="77777777" w:rsidR="00F27EB4" w:rsidRPr="004C3AFC" w:rsidRDefault="00F27EB4" w:rsidP="004C3AFC">
+          <w:p w14:paraId="22F2DB80" w14:textId="77777777" w:rsidR="00F27EB4" w:rsidRPr="004C3AFC" w:rsidRDefault="00F27EB4" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="59DB88CD" w14:textId="77777777" w:rsidR="00F27EB4" w:rsidRPr="004C3AFC" w:rsidRDefault="00F27EB4" w:rsidP="004C3AFC">
+          <w:p w14:paraId="59DB88CD" w14:textId="77777777" w:rsidR="00F27EB4" w:rsidRPr="004C3AFC" w:rsidRDefault="00F27EB4" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Funkcionālā savienojuma izmaksas ir attiecināmas arī tad, ja starp projekta iesniedzēja noteikto uzņēmējdarbības teritoriju un funkcionālo savienojumu ir ielas vai ceļa posms, kas nav garāks par 400 metriem, izņemot gadījumu, ja funkcionālais savienojums ir vienīgā alternatīva nokļūšanai no projekta iesniedzēja noteiktās uzņēmējdarbības teritorijas līdz publisko ceļu tīklam vai funkcionālais savienojums ir turpinājums tās pašas ielas vai tā paša ceļa posmam, kas nav garāks par 500 metriem nacionālas un reģionālas nozīmes attīstības centros (pilsētās) un </w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>1500 metriem</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t xml:space="preserve"> novadu teritorijā </w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
@@ -21022,200 +21114,199 @@
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>ārpus</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>nacionālas un reģionālas nozīmes attīstības centriem.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="561C0F5E" w14:textId="77777777" w:rsidR="00F27EB4" w:rsidRPr="004C3AFC" w:rsidRDefault="00F27EB4" w:rsidP="004C3AFC">
+          <w:p w14:paraId="561C0F5E" w14:textId="77777777" w:rsidR="00F27EB4" w:rsidRPr="004C3AFC" w:rsidRDefault="00F27EB4" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>Attiecīgi, ja projekta īstenošanas vieta ir ārpus nacionālās un reģionālas nozīmes attīstības centriem, komersantu attālums (</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>pārrāvums starp funkcionālo teritoriju un projekta iesniedzēja noteikto uzņēmējdarbības teritoriju)</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t xml:space="preserve"> līdz pārbūvējamam publiskam ceļam/ielai var būt līdz 1500 metriem.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D865C66" w14:textId="77777777" w:rsidR="00F27EB4" w:rsidRPr="004C3AFC" w:rsidRDefault="00F27EB4" w:rsidP="004C3AFC">
+          <w:p w14:paraId="0D865C66" w14:textId="77777777" w:rsidR="00F27EB4" w:rsidRPr="004C3AFC" w:rsidRDefault="00F27EB4" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="70C20D43" w14:textId="3DD1CFB2" w:rsidR="00F42A6F" w:rsidRPr="004C3AFC" w:rsidRDefault="00F27EB4" w:rsidP="004C3AFC">
+          <w:p w14:paraId="70C20D43" w14:textId="3DD1CFB2" w:rsidR="00F42A6F" w:rsidRPr="004C3AFC" w:rsidRDefault="00F27EB4" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>Attiecīgi, ņemot vērā, ka pievienotajā kartogrāfiskajā materiālā plānotais pārbūvējamais ceļa posms pārsniedz 2</w:t>
             </w:r>
             <w:r w:rsidR="000B6457" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>km garumu, viens no risinājumiem būtu, ka to sadala vismaz divos funkcionālajos savienojumos.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00626C64" w:rsidRPr="004C3AFC" w14:paraId="0FB3A384" w14:textId="77777777" w:rsidTr="00B07567">
+      <w:tr w:rsidR="00626C64" w:rsidRPr="004C3AFC" w14:paraId="0FB3A384" w14:textId="77777777" w:rsidTr="00F53009">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="229" w:type="pct"/>
+            <w:tcW w:w="230" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="23B0ED8F" w14:textId="2FF96AFC" w:rsidR="00626C64" w:rsidRPr="004C3AFC" w:rsidRDefault="00D519EB" w:rsidP="004C3AFC">
-[...1 lines deleted...]
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:p w14:paraId="23B0ED8F" w14:textId="2FF96AFC" w:rsidR="00626C64" w:rsidRPr="004C3AFC" w:rsidRDefault="00D519EB" w:rsidP="00EE454E">
+            <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="pct"/>
+            <w:tcW w:w="2153" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="342EB64D" w14:textId="77777777" w:rsidR="00626C64" w:rsidRPr="004C3AFC" w:rsidRDefault="00626C64" w:rsidP="004C3AFC">
+          <w:p w14:paraId="342EB64D" w14:textId="77777777" w:rsidR="00626C64" w:rsidRPr="004C3AFC" w:rsidRDefault="00626C64" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>1. Gatavojot pašvaldības un sadarbības partnera (komersanta) līgumu, vēlamies iekļaut punktu par gadījumu, ja rezultatīvos rādītājus neizdodas sasniegt vai izdodas sasniegt daļēji. Skaidrs, ka, ja neizpilda - jāveic atmaksa pilnā ERAF daļas apjomā. Bet kādu aprēķinu pielietos uzraugošā iestāde daļējas rezultatīvo rādītāju izpildes gadījumā? Novērtēsim, ja sniegsiet konkrētu formulu ar skaidrojumiem. Šis mums palīdzētu arī aprēķinot līguma izpildes garantijai nepieciešamo summu.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="55964C69" w14:textId="48F616B9" w:rsidR="00626C64" w:rsidRPr="004C3AFC" w:rsidRDefault="00626C64" w:rsidP="004C3AFC">
+          <w:p w14:paraId="55964C69" w14:textId="48F616B9" w:rsidR="00626C64" w:rsidRPr="004C3AFC" w:rsidRDefault="00626C64" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Pašvaldības kolēģu pieredzē ir projekti, kur ir bijis tāds kā izpildes </w:t>
             </w:r>
             <w:r w:rsidR="00CD0729" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
@@ -21251,51 +21342,62 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> %, kas ir kā pieļaujamais %</w:t>
             </w:r>
             <w:r w:rsidR="00CD0729" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve"> par kādu var būt mazāks rezultāta radītājs. Kā piemērs tika minēts </w:t>
+              <w:t xml:space="preserve"> par kādu var </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">būt mazāks rezultāta radītājs. Kā piemērs tika minēts </w:t>
             </w:r>
             <w:r w:rsidR="00CD0729" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>specifiskais atbalsta mērķis</w:t>
             </w:r>
             <w:r w:rsidR="001F3F64" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5.6.2. “Ieguldījumi degradēto teritoriju </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="001F3F64" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
@@ -21409,149 +21511,140 @@
             </w:r>
             <w:r w:rsidR="00AE60BC" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2630" w:type="pct"/>
+            <w:tcW w:w="2617" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="164348AC" w14:textId="4F4E2DB6" w:rsidR="00AE60BC" w:rsidRPr="004C3AFC" w:rsidRDefault="00AE60BC" w:rsidP="004C3AFC">
+          <w:p w14:paraId="164348AC" w14:textId="4F4E2DB6" w:rsidR="00AE60BC" w:rsidRPr="004C3AFC" w:rsidRDefault="00AE60BC" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Atbildot uz Jūsu uzdotajiem jautājumiem informējam, ka šajā Eiropas Savienības 2021.-2027. gada plānošanas periodā netiek piemērots atmaksājamās palīdzības mehānisms, kurš tika piemērots Eiropas Savienības 2014.-2020. gada plānošanas periodā. Šis mehānisms nozīmē, ka finansējuma saņēmējam ir pienākums atmaksāt aģentūrai ERAF un </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>virssaistību</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t xml:space="preserve"> finansējumu proporcionāli tā iznākuma rādītāja vērtībai, kuras izpilde proporcionāli ir vismazākā. Atmaksājamo ERAF finansējumu atmaksājamās palīdzības mehānisma ietvaros aprēķina pēc speciāli izveidotas formulas, kura tika iekļauta attiecīgo specifisko atbalstu mērķu Ministru kabineta noteikumos.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E47B7FE" w14:textId="77777777" w:rsidR="00AE60BC" w:rsidRPr="004C3AFC" w:rsidRDefault="00AE60BC" w:rsidP="004C3AFC">
+          <w:p w14:paraId="2E47B7FE" w14:textId="77777777" w:rsidR="00AE60BC" w:rsidRPr="004C3AFC" w:rsidRDefault="00AE60BC" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="106A4605" w14:textId="0E00D192" w:rsidR="00AE60BC" w:rsidRPr="004C3AFC" w:rsidRDefault="00AE60BC" w:rsidP="004C3AFC">
+          <w:p w14:paraId="106A4605" w14:textId="0E00D192" w:rsidR="00AE60BC" w:rsidRPr="004C3AFC" w:rsidRDefault="00AE60BC" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lai gan 5.1.1.1. pasākumā nav speciāli izveidota formula (jo ieviešanas mehānisms ir atšķirīgs, tas ir grants nevis atmaksājamā palīdzība), trešās projektu iesniegumu atlases kārtas nolikuma 14. pielikumā "Līguma/vienošanās par projekta īstenošanu projekts" (turpmāk – pielikums) ir noteikti vairāki gadījumi, kad CFLA var samazināt projekta attiecināmo izmaksu summu, piemēram, ja finansējuma saņēmējs nenodrošina </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="004C3AFC">
+              <w:t>Lai gan 5.1.1.1. pasākumā nav speciāli izveidota formula (jo ieviešanas mehānisms ir atšķirīgs, tas ir grants nevis atmaksājamā palīdzība), trešās projektu iesniegumu atlases kārtas nolikuma 14. pielikumā "Līguma/vienošanās par projekta īstenošanu projekts" (turpmāk – pielikums) ir noteikti vairāki gadījumi, kad CFLA var samazināt projekta attiecināmo izmaksu summu, piemēram, ja finansējuma saņēmējs nenodrošina normatīvo aktu vai vienošanās par projekta īstenošanu nosacījumu izpildi, ja netiek sasniegti projektā plānotie rezultāta rādītāji u.c. gadījumos (pielikuma 10. punkts).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="580CF0E0" w14:textId="77777777" w:rsidR="00AE60BC" w:rsidRPr="004C3AFC" w:rsidRDefault="00AE60BC" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...15 lines deleted...]
-          <w:p w14:paraId="01FE313D" w14:textId="34C1EDE2" w:rsidR="00626C64" w:rsidRPr="004C3AFC" w:rsidRDefault="00AE60BC" w:rsidP="004C3AFC">
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="01FE313D" w14:textId="34C1EDE2" w:rsidR="00626C64" w:rsidRPr="004C3AFC" w:rsidRDefault="00AE60BC" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t xml:space="preserve">Daļēju rezultāta rādītāju (darba algu fonda pieaugums, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -21590,109 +21683,108 @@
               <w:t xml:space="preserve"> investīciju un darba algu fonda </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>atdeve</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t xml:space="preserve"> pret ERAF finansējumu. Ja kāds no projektiem tikai daļēji izpildīs projektā plānotos rezultāta rādītājus, tiks ņemts vērā arī tas, vai projekts ar šādiem samazinātajiem rezultāta rādītājiem, vispār būtu kvalificējies un ticis atbalstīts  5.1.1.1. pasākuma trešajā atlases kārtā.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D359C" w:rsidRPr="004C3AFC" w14:paraId="29E937BC" w14:textId="77777777" w:rsidTr="00B07567">
+      <w:tr w:rsidR="008D359C" w:rsidRPr="004C3AFC" w14:paraId="29E937BC" w14:textId="77777777" w:rsidTr="00F53009">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="229" w:type="pct"/>
+            <w:tcW w:w="230" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0CD89C10" w14:textId="72EF9BC0" w:rsidR="008D359C" w:rsidRPr="004C3AFC" w:rsidRDefault="008D359C" w:rsidP="004C3AFC">
-[...1 lines deleted...]
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:p w14:paraId="0CD89C10" w14:textId="72EF9BC0" w:rsidR="008D359C" w:rsidRPr="004C3AFC" w:rsidRDefault="008D359C" w:rsidP="00EE454E">
+            <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="pct"/>
+            <w:tcW w:w="2153" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6CE7D8B1" w14:textId="47C90F64" w:rsidR="008D359C" w:rsidRPr="004C3AFC" w:rsidRDefault="00164600" w:rsidP="004C3AFC">
+          <w:p w14:paraId="6CE7D8B1" w14:textId="47C90F64" w:rsidR="008D359C" w:rsidRPr="004C3AFC" w:rsidRDefault="00164600" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Kādi nosacījumi attiecībā uz investīciju veikšanu būtu jāievēro militārās ražošanas komersanta gadījumā?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2630" w:type="pct"/>
+            <w:tcW w:w="2617" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="54151491" w14:textId="487DD120" w:rsidR="006765FA" w:rsidRPr="004C3AFC" w:rsidRDefault="006765FA" w:rsidP="004C3AFC">
+          <w:p w14:paraId="54151491" w14:textId="487DD120" w:rsidR="006765FA" w:rsidRPr="004C3AFC" w:rsidRDefault="006765FA" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Atbilstoši  MK noteikumu Nr.55 48.</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">6 </w:t>
             </w:r>
@@ -21717,264 +21809,264 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> punktā</w:t>
             </w:r>
             <w:r w:rsidR="007F41E1" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rStyle w:val="Vresatsauce"/>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:footnoteReference w:id="16"/>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> minēto projektu, tas ieguldījumus infrastruktūrā var veikt:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="47C2D8E4" w14:textId="77777777" w:rsidR="006765FA" w:rsidRPr="004C3AFC" w:rsidRDefault="006765FA" w:rsidP="004C3AFC">
+          <w:p w14:paraId="47C2D8E4" w14:textId="77777777" w:rsidR="006765FA" w:rsidRPr="004C3AFC" w:rsidRDefault="006765FA" w:rsidP="002E08EC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="47"/>
+                <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>48.</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1. savā īpašumā;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1570F810" w14:textId="4C76F6DD" w:rsidR="008D359C" w:rsidRPr="004C3AFC" w:rsidRDefault="006765FA" w:rsidP="004C3AFC">
+          <w:p w14:paraId="1570F810" w14:textId="4C76F6DD" w:rsidR="008D359C" w:rsidRPr="004C3AFC" w:rsidRDefault="006765FA" w:rsidP="002E08EC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="47"/>
+                <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>48.</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2. finansējuma saņēmēja – publiskas personas – zemes īpašumā uz apbūves tiesības pamata.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D462B9" w:rsidRPr="004C3AFC" w14:paraId="67FE7E9E" w14:textId="77777777" w:rsidTr="00B07567">
+      <w:tr w:rsidR="00D462B9" w:rsidRPr="004C3AFC" w14:paraId="67FE7E9E" w14:textId="77777777" w:rsidTr="00F53009">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="229" w:type="pct"/>
+            <w:tcW w:w="230" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0FEC0E3E" w14:textId="74777290" w:rsidR="00D462B9" w:rsidRPr="004C3AFC" w:rsidRDefault="00D462B9" w:rsidP="004C3AFC">
-[...14 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="0FEC0E3E" w14:textId="74777290" w:rsidR="00D462B9" w:rsidRPr="004C3AFC" w:rsidRDefault="00D462B9" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="pct"/>
+            <w:tcW w:w="2153" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3E0AD82C" w14:textId="3232D3E6" w:rsidR="00A93992" w:rsidRPr="004C3AFC" w:rsidRDefault="00A93992" w:rsidP="004C3AFC">
+          <w:p w14:paraId="3E0AD82C" w14:textId="3232D3E6" w:rsidR="00A93992" w:rsidRPr="004C3AFC" w:rsidRDefault="00A93992" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Vērtēšanas kritēriju piemērošanas metodikas 77.lpp. ir teikts šādi: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4113F2F7" w14:textId="0E603D81" w:rsidR="00A93992" w:rsidRPr="004C3AFC" w:rsidRDefault="00A93992" w:rsidP="004C3AFC">
+          <w:p w14:paraId="4113F2F7" w14:textId="0E603D81" w:rsidR="00A93992" w:rsidRPr="004C3AFC" w:rsidRDefault="00A93992" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">“Izņēmuma gadījumi, kuros īpašuma vai valdījuma tiesības </w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>nav jānostiprina</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> zemesgrāmatās, ir, piemēram, šādi: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="355CC58C" w14:textId="1D4157C6" w:rsidR="00A93992" w:rsidRPr="004C3AFC" w:rsidRDefault="00A93992" w:rsidP="004C3AFC">
+          <w:p w14:paraId="355CC58C" w14:textId="1D4157C6" w:rsidR="00A93992" w:rsidRPr="004C3AFC" w:rsidRDefault="00A93992" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2)    ja autoceļš reģistrēts pašvaldības ceļu un ielu reģistrā un ir vienota pašvaldības ceļu tīkla sastāvdaļa, tas ir koplietošanas ceļš, kas ir patstāvīgs nekustamā īpašuma objekts, kas pieder pašvaldībai un rada īpašuma apgrūtinājumu zemes vienībai, uz kuras tas atrodas. Atbilstoši Zemes pārvaldības likuma 8. panta piektajā daļā noteiktajam pašvaldībai ir tiesības, informējot zemes īpašnieku, koplietošanas ceļa zemes nodalījuma joslā vai sarkanajās līnijās būvēt, rekonstruēt un atjaunot ceļu, kā arī ierīkot jaunas inženierkomunikācijas — iekārtas, ierīces, ietaises, tīklus, līnijas un to piederumus —, ja tas ir nepieciešams sabiedrības interešu īstenošanai. Līdz ar to, ja projekta ietvaros ir paredzēti ieguldījumi ceļa infrastruktūrā Zemes pārvaldības likuma 8. pantā pieminētajā koplietošanas ceļa zemes nodalījuma joslā vai sarkanajās līnijās, tad projekta ietvaros nav nepieciešams zemi zem ceļam piederošās infrastruktūras pārņemt pašvaldības īpašumā.”</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6DEB1439" w14:textId="068F9749" w:rsidR="00D462B9" w:rsidRPr="004C3AFC" w:rsidRDefault="00A93992" w:rsidP="004C3AFC">
+          <w:p w14:paraId="6DEB1439" w14:textId="068F9749" w:rsidR="00D462B9" w:rsidRPr="004C3AFC" w:rsidRDefault="00A93992" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Vai pareizi saprotu, ka šis attiecas uz gadījumu, kad pašvaldības ceļš ir reģistrēts kā inženierbūve, kas atrodas uz citiem</w:t>
             </w:r>
             <w:r w:rsidR="00706CFF" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
@@ -21990,125 +22082,125 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>privātiem piederošas zemes? Arī saskaņā ar būvniecības normatīvajiem aktiem Būvvalde atļauj būvēt pašvaldībai vai nu savā zemē, vai nu ceļā, kas reģistrēts kā inženierbūve un atrodas uz citiem</w:t>
             </w:r>
             <w:r w:rsidR="00706CFF" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>privātiem piederošas zemes. Vai būs atbilstoši, ka pašvaldība projektā pārbūvēs ceļus, kuru zeme ir reģistrēta zemesgrāmatā uz pašvaldības vārda un arī ceļus, kuru zeme nepieder pašvaldībai, bet pats ceļš kā inženierbūve gan ir reģistrēts uz pašvaldības vārda kadastrā?</w:t>
+              <w:t xml:space="preserve">privātiem piederošas zemes. Vai būs atbilstoši, ka pašvaldība projektā pārbūvēs ceļus, kuru zeme ir reģistrēta zemesgrāmatā uz pašvaldības vārda un arī ceļus, kuru zeme nepieder pašvaldībai, bet pats </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ceļš kā inženierbūve gan ir reģistrēts uz pašvaldības vārda kadastrā?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2630" w:type="pct"/>
+            <w:tcW w:w="2617" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="061D97DC" w14:textId="244F7CE0" w:rsidR="0022408F" w:rsidRPr="0022408F" w:rsidRDefault="0022408F" w:rsidP="004C3AFC">
+          <w:p w14:paraId="061D97DC" w14:textId="244F7CE0" w:rsidR="0022408F" w:rsidRPr="0022408F" w:rsidRDefault="0022408F" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0022408F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Projektu iesniegumu vērtēšanas kritēriju piemērošanas Metodikā</w:t>
             </w:r>
             <w:r w:rsidR="00620FF7" w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rStyle w:val="Vresatsauce"/>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:footnoteReference w:id="17"/>
             </w:r>
             <w:r w:rsidRPr="0022408F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>, specifiskajā atbilstības kritērijā Nr.3.7. ietvertais skaidrojums: “</w:t>
             </w:r>
             <w:r w:rsidRPr="0022408F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">ja autoceļš reģistrēts pašvaldības ceļu un ielu reģistrā un ir vienota pašvaldības ceļu tīkla </w:t>
+              <w:t>ja autoceļš reģistrēts pašvaldības ceļu un ielu reģistrā un ir vienota pašvaldības ceļu tīkla sastāvdaļa, tas ir koplietošanas ceļš, kas ir patstāvīgs nekustamā īpašuma objekts, kas pieder pašvaldībai un rada īpašuma apgrūtinājumu zemes vienībai, uz kuras tas atrodas. Atbilstoši Zemes pārvaldības likuma 8. panta piektajā daļā noteiktajam pašvaldībai ir tiesības, informējot zemes īpašnieku, koplietošanas ceļa zemes nodalījuma joslā vai sarkanajās līnijās būvēt, rekonstruēt un atjaunot ceļu, kā arī ierīkot jaunas inženierkomunikācijas — iekārtas, ierīces, ietaises, tīklus, līnijas un to piederumus —, ja tas ir nepieciešams sabiedrības interešu īstenošanai. Līdz ar to, ja projekta ietvaros ir paredzēti ieguldījumi ceļa infrastruktūrā Zemes pārvaldības likuma 8. pantā pieminētajā koplietošanas ceļa zemes nodalījuma joslā vai sarkanajās līnijās, tad projekta ietvaros nav nepieciešams zemi zem ceļam piederošās infrastruktūras pārņemt pašvaldības īpašumā</w:t>
             </w:r>
             <w:r w:rsidRPr="0022408F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
-                <w:i/>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">.”  izriet no Zemes pārvaldības likuma 8. panta ietvertās normas un - jā, minētais skaidrojums Metodikā: “attiecas uz gadījumu, kad pašvaldības ceļš ir reģistrēts kā inženierbūve, kas atrodas uz citiem-privātiem piederošas zemes”. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38578859" w14:textId="2BD0F8F0" w:rsidR="0022408F" w:rsidRPr="0022408F" w:rsidRDefault="0022408F" w:rsidP="004C3AFC">
+          <w:p w14:paraId="38578859" w14:textId="2BD0F8F0" w:rsidR="0022408F" w:rsidRPr="0022408F" w:rsidRDefault="0022408F" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0022408F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Vienlaikus ir jāņem vērā </w:t>
             </w:r>
             <w:r w:rsidRPr="0022408F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -22139,51 +22231,51 @@
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="0022408F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> 01.01.2015).</w:t>
             </w:r>
             <w:r w:rsidRPr="0022408F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1116855E" w14:textId="04C79E6E" w:rsidR="0022408F" w:rsidRPr="0022408F" w:rsidRDefault="003C0BFB" w:rsidP="004C3AFC">
+          <w:p w14:paraId="1116855E" w14:textId="04C79E6E" w:rsidR="0022408F" w:rsidRPr="0022408F" w:rsidRDefault="003C0BFB" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>MK</w:t>
             </w:r>
             <w:r w:rsidR="0022408F" w:rsidRPr="0022408F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> noteikumiem</w:t>
             </w:r>
@@ -22216,102 +22308,102 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> ceļu pārbūve, kur ceļš un zeme zem ceļa pieder pašvaldībai (ja pašvaldība ir projekta iesniedzēja), gan </w:t>
             </w:r>
             <w:r w:rsidR="0022408F" w:rsidRPr="0022408F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>esošu</w:t>
             </w:r>
             <w:r w:rsidR="0022408F" w:rsidRPr="0022408F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> ceļu pārbūve, kur ceļš pieder pašvaldībai (kā projekta iesniedzējai), bet zeme zem ceļa pieder privātpersonai, ja šī situācija ir saskaņā ar Zemes pārvaldības likuma 8. pantā noteikto.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E73B548" w14:textId="39F03A35" w:rsidR="00D462B9" w:rsidRPr="004C3AFC" w:rsidRDefault="0022408F" w:rsidP="004C3AFC">
+          <w:p w14:paraId="6E73B548" w14:textId="39F03A35" w:rsidR="00D462B9" w:rsidRPr="004C3AFC" w:rsidRDefault="0022408F" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0022408F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Vēršam uzmanību, ka 5.1.1.1. pasākumā ar ceļa “pārbūvi” saprot ceļa pārbūvi vietā, kur ceļš jau ir bijis. Savukārt esoša ceļa “pagarinājumu”, vietā, kur ceļš iepriekš nav bijis, saprot kā jauna ceļa izbūvi, uz kuru nav attiecināms iepriekš minētais Metodikas skaidrojums, ka pašvaldībai piederošs ceļš var atrasties uz privātpersonai piederošas zemes.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00036CF4" w:rsidRPr="004C3AFC" w14:paraId="31A07F2F" w14:textId="77777777" w:rsidTr="00B07567">
+      <w:tr w:rsidR="00036CF4" w:rsidRPr="004C3AFC" w14:paraId="31A07F2F" w14:textId="77777777" w:rsidTr="00F53009">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="229" w:type="pct"/>
+            <w:tcW w:w="230" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="45A8AD15" w14:textId="2D482086" w:rsidR="00036CF4" w:rsidRPr="004C3AFC" w:rsidRDefault="004C3AFC" w:rsidP="004C3AFC">
-[...1 lines deleted...]
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:p w14:paraId="45A8AD15" w14:textId="2D482086" w:rsidR="00036CF4" w:rsidRPr="004C3AFC" w:rsidRDefault="004C3AFC" w:rsidP="00EE454E">
+            <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="pct"/>
+            <w:tcW w:w="2153" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4FA47DAB" w14:textId="40F70CDF" w:rsidR="00C64EFE" w:rsidRPr="00C64EFE" w:rsidRDefault="00BB322B" w:rsidP="004C3AFC">
+          <w:p w14:paraId="4FA47DAB" w14:textId="40F70CDF" w:rsidR="00C64EFE" w:rsidRPr="00C64EFE" w:rsidRDefault="00BB322B" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">5.1.1.1. pasākuma 3. kārtas </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
@@ -22411,174 +22503,162 @@
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>: </w:t>
             </w:r>
             <w:r w:rsidR="00C64EFE" w:rsidRPr="00C64EFE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>finansējuma saņēmēja – publiskas personas – zemes īpašumā uz apbūves tiesības pamata</w:t>
             </w:r>
             <w:r w:rsidR="00C64EFE" w:rsidRPr="00C64EFE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">, ja apbūves tiesība ir iegūta uz termiņu, kas nav īsāks par 10 </w:t>
-[...26 lines deleted...]
-          <w:p w14:paraId="23FB757B" w14:textId="41A44113" w:rsidR="00C64EFE" w:rsidRPr="00C64EFE" w:rsidRDefault="00C64EFE" w:rsidP="004C3AFC">
+              <w:t>, ja apbūves tiesība ir iegūta uz termiņu, kas nav īsāks par 10 gadiem, un līgums par apbūves tiesību paredz publiskas personas zemes īpašuma izpirkšanu.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7475D878" w14:textId="77777777" w:rsidR="00C64EFE" w:rsidRPr="00C64EFE" w:rsidRDefault="00C64EFE" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="23FB757B" w14:textId="41A44113" w:rsidR="00C64EFE" w:rsidRPr="00C64EFE" w:rsidRDefault="00C64EFE" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C64EFE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Vēlamies vairāk noskaidrot tieši par to, ka apbūves līgumam jāparedz īpašuma izpirkšana. Vai tas attiecas arī uz militārās jomas projektiem?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00D6BDC3" w14:textId="77777777" w:rsidR="00C64EFE" w:rsidRPr="00C64EFE" w:rsidRDefault="00C64EFE" w:rsidP="004C3AFC">
-[...38 lines deleted...]
-          <w:p w14:paraId="7304D2EC" w14:textId="77777777" w:rsidR="00036CF4" w:rsidRPr="004C3AFC" w:rsidRDefault="00036CF4" w:rsidP="004C3AFC">
+          <w:p w14:paraId="00D6BDC3" w14:textId="77777777" w:rsidR="00C64EFE" w:rsidRPr="00C64EFE" w:rsidRDefault="00C64EFE" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="493A9FA8" w14:textId="77777777" w:rsidR="00C64EFE" w:rsidRPr="00C64EFE" w:rsidRDefault="00C64EFE" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="690BC440" w14:textId="1113B91D" w:rsidR="00C64EFE" w:rsidRPr="00C64EFE" w:rsidRDefault="00C64EFE" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7304D2EC" w14:textId="77777777" w:rsidR="00036CF4" w:rsidRPr="004C3AFC" w:rsidRDefault="00036CF4" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2630" w:type="pct"/>
+            <w:tcW w:w="2617" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3BC3963A" w14:textId="299DA2A0" w:rsidR="00C24A65" w:rsidRPr="00C24A65" w:rsidRDefault="00C24A65" w:rsidP="004C3AFC">
+          <w:p w14:paraId="3BC3963A" w14:textId="299DA2A0" w:rsidR="00C24A65" w:rsidRPr="00C24A65" w:rsidRDefault="00C24A65" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24A65">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Atbilstoši  5.1.1.1. pasākum</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidRPr="00C24A65">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> MK noteikumu Nr.</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -22606,121 +22686,120 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>56.punktam  Regulas Nr. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidRPr="00C24A65">
                 <w:rPr>
                   <w:rStyle w:val="Hipersaite"/>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>651/2014</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00C24A65">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> 14. panta nosacījumus piemēro  sadarbības partneriem – privātpersonām – sākotnējiem ieguldījumiem:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59670CF4" w14:textId="77777777" w:rsidR="00C24A65" w:rsidRPr="00C24A65" w:rsidRDefault="00C24A65" w:rsidP="004C3AFC">
+          <w:p w14:paraId="59670CF4" w14:textId="77777777" w:rsidR="00C24A65" w:rsidRPr="00C24A65" w:rsidRDefault="00C24A65" w:rsidP="002E08EC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="48"/>
+                <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24A65">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>56.1. savā īpašumā;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6168DD55" w14:textId="77777777" w:rsidR="00C24A65" w:rsidRPr="00C24A65" w:rsidRDefault="00C24A65" w:rsidP="004C3AFC">
+          <w:p w14:paraId="6168DD55" w14:textId="77777777" w:rsidR="00C24A65" w:rsidRPr="00C24A65" w:rsidRDefault="00C24A65" w:rsidP="002E08EC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="48"/>
+                <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24A65">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>56.2. no finansējuma saņēmēja – publiskas personas – nomātā ēkā, ja turējuma tiesības ir iegūtas uz termiņu, kas nav īsāks par vismaz pieciem gadiem lielajam komersantam un vismaz trim gadiem mazajam un vidējam komersantam no dienas, kad veikts projekta noslēguma maksājums finansējuma saņēmējam;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0EFFE6EA" w14:textId="77777777" w:rsidR="00C24A65" w:rsidRPr="00C24A65" w:rsidRDefault="00C24A65" w:rsidP="004C3AFC">
+          <w:p w14:paraId="0EFFE6EA" w14:textId="77777777" w:rsidR="00C24A65" w:rsidRPr="00C24A65" w:rsidRDefault="00C24A65" w:rsidP="002E08EC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="48"/>
+                <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24A65">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>56.3. finansējuma saņēmēja – publiskas personas – zemes īpašumā uz apbūves tiesības pamata.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6195C1D8" w14:textId="1F3EC268" w:rsidR="00C24A65" w:rsidRPr="00C24A65" w:rsidRDefault="00C24A65" w:rsidP="004C3AFC">
+          <w:p w14:paraId="6195C1D8" w14:textId="1F3EC268" w:rsidR="00C24A65" w:rsidRPr="00C24A65" w:rsidRDefault="00C24A65" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24A65">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Atbilstoši MK noteikumu Nr.</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -22761,131 +22840,131 @@
             <w:r w:rsidRPr="00C24A65">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> punktā minēto projektu (t.i.</w:t>
             </w:r>
             <w:r w:rsidRPr="004C3AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00C24A65">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> projekta sadarbības partnerim tā īstenotajām darbībām vienīgi militārajā jomā), tas ieguldījumus infrastruktūrā var veikt:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="493A6DA9" w14:textId="77777777" w:rsidR="00C24A65" w:rsidRPr="00C24A65" w:rsidRDefault="00C24A65" w:rsidP="004C3AFC">
+          <w:p w14:paraId="493A6DA9" w14:textId="77777777" w:rsidR="00C24A65" w:rsidRPr="00C24A65" w:rsidRDefault="00C24A65" w:rsidP="002E08EC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="49"/>
+                <w:numId w:val="22"/>
               </w:numPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24A65">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>48.</w:t>
             </w:r>
             <w:r w:rsidRPr="00C24A65">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00C24A65">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1. savā īpašumā;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="618DBF57" w14:textId="77777777" w:rsidR="00C24A65" w:rsidRPr="00C24A65" w:rsidRDefault="00C24A65" w:rsidP="004C3AFC">
+          <w:p w14:paraId="618DBF57" w14:textId="77777777" w:rsidR="00C24A65" w:rsidRPr="00C24A65" w:rsidRDefault="00C24A65" w:rsidP="002E08EC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="49"/>
+                <w:numId w:val="22"/>
               </w:numPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24A65">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>48.</w:t>
             </w:r>
             <w:r w:rsidRPr="00C24A65">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00C24A65">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2. finansējuma saņēmēja – publiskas personas – zemes īpašumā uz apbūves tiesības pamata.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0AF5700C" w14:textId="751C0127" w:rsidR="00C24A65" w:rsidRPr="00C24A65" w:rsidRDefault="00C24A65" w:rsidP="004C3AFC">
+          <w:p w14:paraId="0AF5700C" w14:textId="751C0127" w:rsidR="00C24A65" w:rsidRPr="00C24A65" w:rsidRDefault="00C24A65" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24A65">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Informējam, ka  </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r w:rsidRPr="00C24A65">
                 <w:rPr>
                   <w:rStyle w:val="Hipersaite"/>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
@@ -22951,217 +23030,209 @@
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>Tieslietu ministrijas publicēto skaidrojumu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00C24A65">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00C24A65">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">, kur cita starpā norādīts, ka: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7387E3BB" w14:textId="77777777" w:rsidR="00C24A65" w:rsidRPr="00C24A65" w:rsidRDefault="00C24A65" w:rsidP="004C3AFC">
+          <w:p w14:paraId="7387E3BB" w14:textId="77777777" w:rsidR="00C24A65" w:rsidRPr="00C24A65" w:rsidRDefault="00C24A65" w:rsidP="002E08EC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="50"/>
+                <w:numId w:val="23"/>
               </w:numPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24A65">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Atbilstoši Civillikuma 968. pantā nostiprinātajam zemes un ēkas vienotības principam, uz zemes uzceltas būves būs uzskatāmas par zemes daļu, tādejādi, beidzoties apbūves tiesībai, ēka, ko komersants kā sadarbības partneris apbūves tiesības līguma ietvarā būs izbūvējis uz finansējuma saņēmēja – publiskas personas zemes, paliks finansējuma saņēmēja – </w:t>
             </w:r>
             <w:r w:rsidRPr="00C24A65">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>publiskās personas, kas ir šīs zemes īpašnieks, īpašumā</w:t>
             </w:r>
             <w:r w:rsidRPr="00C24A65">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7573160B" w14:textId="77777777" w:rsidR="00C24A65" w:rsidRPr="00C24A65" w:rsidRDefault="00C24A65" w:rsidP="004C3AFC">
+          <w:p w14:paraId="7573160B" w14:textId="77777777" w:rsidR="00C24A65" w:rsidRPr="00C24A65" w:rsidRDefault="00C24A65" w:rsidP="002E08EC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="50"/>
+                <w:numId w:val="23"/>
               </w:numPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24A65">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Saskaņā ar Civillikuma 1129.</w:t>
             </w:r>
             <w:r w:rsidRPr="00C24A65">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00C24A65">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> panta otro daļu uz apbūves tiesību </w:t>
             </w:r>
             <w:r w:rsidRPr="00C24A65">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>neattiecas pirmpirkuma un izpirkuma tiesība</w:t>
             </w:r>
             <w:r w:rsidRPr="00C24A65">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">, līdz ar to, neatkarīgi </w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">no apbūves tiesības līguma, </w:t>
+              <w:t xml:space="preserve">, līdz ar to, neatkarīgi no apbūves tiesības līguma, </w:t>
             </w:r>
             <w:r w:rsidRPr="00C24A65">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>publiskas personas zemes īpašumu nepieciešams pārdot publiskā izsolē</w:t>
             </w:r>
             <w:r w:rsidRPr="00C24A65">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="317D4EB1" w14:textId="77777777" w:rsidR="00C24A65" w:rsidRPr="00C24A65" w:rsidRDefault="00C24A65" w:rsidP="004C3AFC">
+          <w:p w14:paraId="317D4EB1" w14:textId="77777777" w:rsidR="00C24A65" w:rsidRPr="00C24A65" w:rsidRDefault="00C24A65" w:rsidP="002E08EC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="50"/>
+                <w:numId w:val="23"/>
               </w:numPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24A65">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Saskaņā ar Civillikuma 1129.</w:t>
             </w:r>
             <w:r w:rsidRPr="00C24A65">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">2 </w:t>
             </w:r>
             <w:r w:rsidRPr="00C24A65">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">panta pirmo daļu, piešķirot apbūves tiesību, cita starpā ir jāparedz noteikts apbūves tiesības termiņš, kas nedrīkst būt mazāks par 10 gadiem. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B1C8ED7" w14:textId="41837203" w:rsidR="00036CF4" w:rsidRPr="004C3AFC" w:rsidRDefault="00C24A65" w:rsidP="004C3AFC">
+          <w:p w14:paraId="1B1C8ED7" w14:textId="5FCF246F" w:rsidR="00036CF4" w:rsidRPr="004C3AFC" w:rsidRDefault="00C24A65" w:rsidP="00EE454E">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24A65">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Skaidrojam, ka piesaistot sadarbības partneri – privāto komersantu militārā jomā, kam piešķiramais atbalsts nav kvalificējams kā komercdarbības atbalsts, ja tas ir saņēmis Aizsardzības ministrijas atzinumu par projekta rezultātu militāro pielietojumu (MK noteikumu Nr.55 48.</w:t>
             </w:r>
             <w:r w:rsidRPr="00C24A65">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
@@ -23271,224 +23342,14536 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> pantā noteiktais, ka: “Ja likumā vai Ministru kabineta noteikumos nav paredzēts citādi, kustamās mantas nomas līgumu slēdz uz laiku, kas nav ilgāks par pieciem gadiem, nekustamā īpašuma nomas līgumu — uz laiku, </w:t>
             </w:r>
             <w:r w:rsidRPr="00C24A65">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>kas nav ilgāks par 70 gadiem</w:t>
             </w:r>
             <w:r w:rsidRPr="00C24A65">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>”. Tādejādi apbūves tiesības termiņa ierobežojums ir no 10 līdz  70 gadiem.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00F0544F" w:rsidRPr="004C3AFC" w14:paraId="1618F784" w14:textId="77777777" w:rsidTr="00F53009">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="230" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="50A93412" w14:textId="7D409ADE" w:rsidR="00F0544F" w:rsidRPr="004C3AFC" w:rsidRDefault="00F0544F" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2153" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="24B67571" w14:textId="3CAB2958" w:rsidR="00D66EC1" w:rsidRPr="00D66EC1" w:rsidRDefault="00D66EC1" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>ašvaldība savā projektā paredz kanalizācijas tīkla izbūvi ar atzariem līdz pieguļošo gruntsgabalu robežām.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06C42541" w14:textId="0D5DFA5A" w:rsidR="00D66EC1" w:rsidRPr="00D66EC1" w:rsidRDefault="00D66EC1" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>MK noteikumu Nr. 55 38.4.2. punktā rakstīts:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DD5E0BE" w14:textId="38C665AD" w:rsidR="00D66EC1" w:rsidRPr="00D66EC1" w:rsidRDefault="00D66EC1" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>“</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">38. Projekta iesniedzējs un sadarbības partneris ievēro šādus papildu nosacījumus izmaksu iekļaušanai projektā: </w:t>
+            </w:r>
+            <w:r w:rsidR="00271EF6">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[..] </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>38.4. šo noteikumu 36.2.1. apakšpunktā minētās ar notekūdeņu savākšanas, attīrīšanas un</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>novad</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>īš</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>anas un dzeram</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>ā</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>ū</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>dens ieguves, sagatavo</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>š</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>anas un pieg</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>ā</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>des infrastrukt</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>ū</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>ru saist</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>ī</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>t</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>ā</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>s izmaksas ir attiecin</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>ā</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>mas, ja: 38.4.2. attiec</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>ī</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>b</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>ā</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> uz notek</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>ū</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>ņ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>u att</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>ī</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>īš</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>anu un dzeram</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>ā</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>ū</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>dens ieguves un sagatavo</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>š</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>anas infrastrukt</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>ū</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ru </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>ī</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>steno tehniski un ekonomiski efekt</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>ī</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>v</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>ā</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>ko risin</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>ā</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>jumu, kas pamatots ar alternat</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>ī</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>vu anal</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>ī</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D66EC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>zi.</w:t>
+            </w:r>
+            <w:r w:rsidR="00271EF6">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="063F6884" w14:textId="011BA05C" w:rsidR="00F0544F" w:rsidRPr="004C3AFC" w:rsidRDefault="00D66EC1" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D66EC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Kāda veida analīze šeit ir domāta? Projektētājs, ar kuru pašvaldībai ir noslēgts līgums, projektēs tehniski un ekonomiski efektīvāko risinājumu. Kur un kādā formā ir jābūt alternatīvajam variantam?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2617" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B63F1F8" w14:textId="527DE621" w:rsidR="00271EF6" w:rsidRPr="00271EF6" w:rsidRDefault="00271EF6" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271EF6">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No uzdotā jautājuma var secināt, ka projektā tiek plānota sadzīves kanalizācijas tīkla ar </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00271EF6">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>pieslēgumiem</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00271EF6">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> izbūve, attiecīgi tā uzskatāma kā sabiedrisko pakalpojumu sniedzēja infrastruktūra un tādā gadījumā ir jābūt piesaistītam sadarbības partnerim, kas sniedz sabiedriskos pakalpojumus, atbilstoši 5.1.1.1. pasākuma</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271EF6">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271EF6">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> saistošo  MK noteikumu Nr.55 38.2.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271EF6">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">apakšpunktā noteiktajam. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7446AFBA" w14:textId="77777777" w:rsidR="00271EF6" w:rsidRPr="00271EF6" w:rsidRDefault="00271EF6" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271EF6">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vēršam uzmanību, ka ūdenssaimniecības tīklu izbūve ir attiecināma tikai gadījumā, ja tā ir nepieciešama komersantiem, proti, ir paredzēti industriālie </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00271EF6">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>pieslēgumi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00271EF6">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> komersantu, kas ir labuma guvēji un rezultāta rādītāju devēji,  uzņēmējdarbības teritorijām, atbilstoši MK noteikumu Nr.55  36.2. un  36.2.1.apakšpunktam.  Projekta iesniegumā aprakstošā veidā ir jābūt sniegtam pamatojumam par aptuveno pakalpojumu izmantošanas apjomu (kubikmetri diennaktī) un nepieciešamību un prognozēto ūdenssaimniecības pakalpojumu tarifu plānu (ievērojot MK noteikumu 38.4.3.apakšpunkta nosacījumus). Uz notekūdeņu novadīšanas infrastruktūru (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271EF6">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>tīkliem</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271EF6">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) nav attiecināms MK noteikumu Nr. 55 38.4.2. apakšpunkts, līdz ar to </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271EF6">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kanalizācijas </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271EF6">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>tīklu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271EF6">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> izbūves gadījumā alternatīvu analīze nav nepieciešama.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271EF6">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56D05D7E" w14:textId="77777777" w:rsidR="00271EF6" w:rsidRPr="00271EF6" w:rsidRDefault="00271EF6" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4999387D" w14:textId="45103AF2" w:rsidR="00F0544F" w:rsidRPr="00271EF6" w:rsidRDefault="00271EF6" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00271EF6">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ja projektā tiek plānota notekūdeņu attīrīšana (notekūdeņu attīrīšanas iekārtu izveide) un dzeramā ūdens ieguves un sagatavošanas infrastruktūra atbilstoši MK noteikumu Nr.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271EF6">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>55  38.4.2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00271EF6">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.apakšpunktam, tad šajos gadījumos ir nepieciešams īstenot tehniski un ekonomiski efektīvāko risinājumu, kas pamatots ar alternatīvu analīzi,  proti, projekta iesniegumā, piemēram, atbilstošās darbības aprakstā ir jāapraksta un ar projekta iesnieguma pielikumā pievienotiem aprēķiniem jāpamato, ka projektā tiks realizēts ekonomiski efektīvākais risinājums. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005A0456" w:rsidRPr="004C3AFC" w14:paraId="264A18D4" w14:textId="77777777" w:rsidTr="00F53009">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="230" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A000A36" w14:textId="459682E9" w:rsidR="005A0456" w:rsidRDefault="005A0456" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2153" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4862E401" w14:textId="0EB43C1E" w:rsidR="000D1E02" w:rsidRPr="000D1E02" w:rsidRDefault="000D1E02" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D1E02">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mūsu gadījumā komersants, kurš gūs labumu no publiskās infrastruktūras attīstības pilsētas funkcionālajā teritorijā, darbojas ar ogu un augļu audzēšanu un to pārstrādi, primāro un pārstrādāto produkciju pārdošanu un eksportu uz ārvalstīm. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14D1C764" w14:textId="1CF2135E" w:rsidR="000D1E02" w:rsidRPr="000D1E02" w:rsidRDefault="000D1E02" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D1E02">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D1E02">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00333F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D1E02">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ai šajā gadījumā šis uzņēmums arī skaitās kā mazum-  vai vairumtirgotājs?  Uzņēmums </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r w:rsidR="00333F3C" w:rsidRPr="00D94324">
+                <w:rPr>
+                  <w:rStyle w:val="Hipersaite"/>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:t>www.lursoft.lv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00333F3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D1E02">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">datu bāzē ir norādījis NACE kodu 46.31 - Augļu un dārzeņu vairumtirdzniecība, jo uzņēmums pārdod savu saražoto produkciju nevis tirdziņos vai tiešās pirkšanas pulciņos, bet vairumā, tai skaitā uz ārzemēm. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EDB16AD" w14:textId="77777777" w:rsidR="000D1E02" w:rsidRPr="000D1E02" w:rsidRDefault="000D1E02" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D1E02">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D1E02">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Kā uzņēmums var tirgot un eksportēt savu primāro un saražoto ogu un augļu produkciju, ja nedrīkst būt G sadaļas NACE kods ? Kāds NACE kods tādā gadījumā būtu norādāms?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E948DE9" w14:textId="4601D266" w:rsidR="005A0456" w:rsidRDefault="000D1E02" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D1E02">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D1E02">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Kā jābūt norādītai informācijai, ka uzņēmums eksportē savu produkciju? Vai pietiks, ka pielikumā pievienosim pavadzīmes vai rēķinus un tekstā norādīsim par eksportu?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2617" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D023176" w14:textId="7C55BC5B" w:rsidR="00D70753" w:rsidRPr="00D70753" w:rsidRDefault="00D70753" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D70753">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Skaidrojam, ka NACE kodi ir saimniecisko darbību statistiskā klasifikācija Eiropas kopienā, ar kuras palīdzību nosaka saimniecisko darbības veidu uzņēmumam vai tā struktūrvienībai</w:t>
+            </w:r>
+            <w:r w:rsidR="0076237B">
+              <w:rPr>
+                <w:rStyle w:val="Vresatsauce"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:footnoteReference w:id="20"/>
+            </w:r>
+            <w:r w:rsidRPr="00D70753">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, un no tā neizriet, ka eksportējošam uzņēmumam ir jābūt reģistrētai pamatdarbības jomai, kas saistīta ar mazumtirdzniecību vai vairumtirdzniecību.  Nereti eksportējošiem uzņēmumiem ir reģistrētas pamatdarbības jomas, kas nav saistītas ar </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D70753">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">mazumtirdzniecību vai vairumtirdzniecību, piemēram,  koku zāģēšana un koksnes ēvelēšana (NACE kods16.11, versija 2.1) , </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D70753">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>santehnisko</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D70753">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sistēmu, apkures un gaisa kondicionēšanas iekārtu uzstādīšana (NACE kods 43.22, versija 2.1) u.c. Uzņēmums var  ražot, uzstādīt iekārtas un vienlaikus pārdot šīs preces ārvalstīm, jo eksports ir komercdarbības forma, nevis atsevišķs saimnieciskās darbības veids.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3830599A" w14:textId="77777777" w:rsidR="00D70753" w:rsidRPr="00D70753" w:rsidRDefault="00D70753" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="31EA4BB4" w14:textId="2B3DA8A9" w:rsidR="00D70753" w:rsidRPr="00D70753" w:rsidRDefault="00D70753" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D70753">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>5.1.1.1. pasākuma reglamentējošo</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D70753">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D70753">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>MK noteikumu Nr. 55 10.2. un 10.2.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D70753">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D70753">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve">apakšpunkti  nosaka, ka rezultāta rādītāju vērtības (komersantu skaits, darba algu fonda pieaugums, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D70753">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>nefinanšu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D70753">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> investīcijas) nav attiecināmas, ja tās ir radījuši komersanti, kuru pamatdarbība (pārsniedz 50% no neto apgrozījuma) projekta īstenošanas vietā ir saistīta ar neatbalstāmajām tautsaimniecības nozarēm, t.sk. ar vairumtirdzniecību un mazumtirdzniecību (NACE 2.1. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D70753">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>red</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D70753">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>. G sadaļa). Attiecīgi, ja šādi komersanti projekta iesniegumā ir norādīti kā potenciālie rezultāta rādītāju devēji, projekta iesniegums nevar saņemt papildu koeficientu atlases nolikuma 1.pielikumā “Projekta iesnieguma vērtēšanas kritēriju piemērošanas metodika”</w:t>
+            </w:r>
+            <w:r w:rsidR="00441BAA">
+              <w:rPr>
+                <w:rStyle w:val="Vresatsauce"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:footnoteReference w:id="21"/>
+            </w:r>
+            <w:r w:rsidRPr="00D70753">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D70753">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:strike/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D70753">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>iekļautajā kvalitātes kritērijā Nr.4.6. “Projekta eksportspēja”, kur projekta iesniegumam kritērija koeficienta K6 vērtību nosaka šādi:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0466FB4E" w14:textId="77777777" w:rsidR="00D70753" w:rsidRPr="00D70753" w:rsidRDefault="00D70753" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7DC39AAD" w14:textId="777C1ED4" w:rsidR="00D70753" w:rsidRPr="00D70753" w:rsidRDefault="002C7AB7" w:rsidP="002E08EC">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>v</w:t>
+            </w:r>
+            <w:r w:rsidR="00D70753" w:rsidRPr="00D70753">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>ērtību “0,5” piešķir, ja projekta rezultāta rādītājā “Komersanti, kas gūst labumu no attīstītās publiskās infrastruktūras” (r.5.1.1.a.) ir norādīts komersants, kas ir eksportējošs komersants.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5411D9A7" w14:textId="77777777" w:rsidR="00D70753" w:rsidRPr="00D70753" w:rsidRDefault="00D70753" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="720"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D70753">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>Kritērija vērtēšanai izmanto informāciju no komersanta pēdējā gada pārskata , kurš iesniegts saskaņā ar normatīvo aktu prasībām līdz projekta iesniegšanas dienai.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BD7D0C8" w14:textId="77777777" w:rsidR="00D70753" w:rsidRPr="00D70753" w:rsidRDefault="00D70753" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="31715ED3" w14:textId="6FB79722" w:rsidR="00D70753" w:rsidRPr="00D70753" w:rsidRDefault="002C7AB7" w:rsidP="002E08EC">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>v</w:t>
+            </w:r>
+            <w:r w:rsidR="00D70753" w:rsidRPr="00D70753">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>ērtību “0” piešķir, ja nav izpildīta augstāk noteiktā prasība vai ja projektā plānots veidot tikai nomas infrastruktūru (regulas Nr. 651/2014 56. panta atbilsts).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="654F9A25" w14:textId="77777777" w:rsidR="00D70753" w:rsidRPr="00D70753" w:rsidRDefault="00D70753" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="39D960F2" w14:textId="3C14A730" w:rsidR="00D70753" w:rsidRPr="00D70753" w:rsidRDefault="00D70753" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D70753">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Par eksportējošu komersantu kritērija izpratnē uzskata un 0,5 punktus piešķir, ja projekta iesniegumā vai tā pielikumā norādīts komersanta </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D70753">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">eksporta apjoms, kas ir </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D70753">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>pārbaudāms</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D70753">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D70753">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>pamatots</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D70753">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (konkrēts minimālais eksporta apjoms netiek noteikts), vai, ja projekta iesniedzējs </w:t>
+            </w:r>
+            <w:r w:rsidR="0058480E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>projekta iesniegumā</w:t>
+            </w:r>
+            <w:r w:rsidR="0058480E" w:rsidRPr="00D70753">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D70753">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pats ir </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D70753">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>norādījis šādu informāciju un pamatojis</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D70753">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ar piemēriem vai </w:t>
+            </w:r>
+            <w:r w:rsidR="007D0C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>projekta iesniegumam</w:t>
+            </w:r>
+            <w:r w:rsidR="007D0C79" w:rsidRPr="00D70753">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D70753">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>pievienotajiem skaidrojumiem.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63690625" w14:textId="77777777" w:rsidR="00D70753" w:rsidRPr="00D70753" w:rsidRDefault="00D70753" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4F1D984D" w14:textId="1EFE0D14" w:rsidR="00D70753" w:rsidRPr="00D70753" w:rsidRDefault="00D70753" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D70753">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Koeficienta vērtība tiek fiksēta, pieņemot lēmumu par </w:t>
+            </w:r>
+            <w:r w:rsidR="007D0C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>projekta iesnieguma</w:t>
+            </w:r>
+            <w:r w:rsidR="007D0C79" w:rsidRPr="00D70753">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D70753">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve">apstiprināšanu vai apstiprināšanu ar nosacījumu. Koeficienta vērtību “0,5” piešķir tikai tajā gadījumā, ja no sākotnēji iesniegtā </w:t>
+            </w:r>
+            <w:r w:rsidR="003C526F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>projekta iesnieguma</w:t>
+            </w:r>
+            <w:r w:rsidR="003C526F" w:rsidRPr="00D70753">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D70753">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ir identificējama koeficienta vērtības “0,5” piešķiršanai nepieciešamā informācija, t.sk. </w:t>
+            </w:r>
+            <w:r w:rsidR="003C526F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>projekta iesniegumā</w:t>
+            </w:r>
+            <w:r w:rsidR="003C526F" w:rsidRPr="00D70753">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D70753">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve">norādītā informācija nav pretrunīga, informācija ir skaidri saprotama, jo nav nepieciešami papildu skaidrojumi no projekta iesniedzēja. Turpmākajā vērtēšanā koeficienta vērtība netiek palielināta, proti, ja precizētais </w:t>
+            </w:r>
+            <w:r w:rsidR="008A177E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>projekta iesniegums</w:t>
+            </w:r>
+            <w:r w:rsidR="008A177E" w:rsidRPr="00D70753">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D70753">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tiek papildināts ar informāciju, kas </w:t>
+            </w:r>
+            <w:r w:rsidR="008A177E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>projekta iesniegumam</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D70753">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ļautu saņemt vērtību “0,5”, iepriekš piešķirtā koeficienta vērtība “0” nemainās, t.i</w:t>
+            </w:r>
+            <w:r w:rsidR="008A177E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D70753">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, tā netiek palielināta uz “0,5”. Savukārt, iesniedzot precizēto projekta iesniegumu, koeficienta vērtību var samazināt uz “0” tajā gadījumā, ja, vērtējot precizēto </w:t>
+            </w:r>
+            <w:r w:rsidR="008A177E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>projekta iesniegumu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D70753">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, tiek secināts, ka kāds no projektā iekļautajiem objektiem (ceļa posms, teritorija, ēka) vai uzņēmējdarbības teritorija,  par kuru tika piešķirts koeficients, no </w:t>
+            </w:r>
+            <w:r w:rsidR="005C7576">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>projekta iesnieguma</w:t>
+            </w:r>
+            <w:r w:rsidR="005C7576" w:rsidRPr="00D70753">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D70753">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ir izslēgta. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D689A2A" w14:textId="5C68890C" w:rsidR="00D70753" w:rsidRPr="00D70753" w:rsidRDefault="00D70753" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D70753">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datu avots: VID gada pārskati, </w:t>
+            </w:r>
+            <w:r w:rsidR="005C7576">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>projekta iesniegumā</w:t>
+            </w:r>
+            <w:r w:rsidR="005C7576" w:rsidRPr="00D70753">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D70753">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve">minētā vai </w:t>
+            </w:r>
+            <w:r w:rsidR="005C7576">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>projekta iesniegumā</w:t>
+            </w:r>
+            <w:r w:rsidR="005C7576" w:rsidRPr="00D70753">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D70753">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>pievienotā informācija.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70EF0F14" w14:textId="77777777" w:rsidR="00D70753" w:rsidRPr="00D70753" w:rsidRDefault="00D70753" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1E225998" w14:textId="315E7C82" w:rsidR="00D70753" w:rsidRPr="00D70753" w:rsidRDefault="00D70753" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D70753">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ja komersants, kurš gūs labumu no publiskās infrastruktūras attīstības pilsētas funkcionālajā teritorijā, darbojas ar ogu un augļu audzēšanu un to pārstrādi, primāro un pārstrādāto produkciju pārdošanu un eksportu uz ārvalstīm un tam ir reģistrētas vairākas pamatdarbības jomas, piemēram: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26D3E247" w14:textId="77777777" w:rsidR="00D70753" w:rsidRPr="00D70753" w:rsidRDefault="00D70753" w:rsidP="002E08EC">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D70753">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>Augļu un dārzeņu vairumtirdzniecība  (46.31, versija 2.1.),</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="299C9144" w14:textId="77777777" w:rsidR="00D70753" w:rsidRPr="00D70753" w:rsidRDefault="00D70753" w:rsidP="002E08EC">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D70753">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>Cita augļu un dārzeņu pārstrāde un konservēšana (10.39, versija 2.1),</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="767D9E83" w14:textId="77777777" w:rsidR="00D70753" w:rsidRPr="00D70753" w:rsidRDefault="00D70753" w:rsidP="002E08EC">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D70753">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Daudzgadīgo kultūru audzēšana (01.2, versija 2.1), </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C370C5D" w14:textId="77777777" w:rsidR="00D70753" w:rsidRPr="00D70753" w:rsidRDefault="00D70753" w:rsidP="002E08EC">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D70753">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>Augu pavairošana (01.30, versija 2.1),</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34150ABF" w14:textId="49AA8A6F" w:rsidR="005A0456" w:rsidRPr="00271EF6" w:rsidRDefault="00D70753" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D70753">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tad šajā gadījumā rezultāta rādītāju: 1) komersanti, kas gūst labumu no attīstītās publiskās infrastruktūras, 2) darba algu fonda pieaugums privātajos komersantos, 3)privātās </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D70753">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>nefinanšu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D70753">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> investīcijas nemateriālajos ieguldījumos un pamatlīdzekļos –  vērtības ir ieskaitāmas </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D70753">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>atbilstošās</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D70753">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D70753">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>pamatdarbības jomās, vienlaikus var tikt piešķirta koeficienta vērtība “0,5” kvalitātes kritērijā Nr.4.6. “Projekta eksportspēja”</w:t>
+            </w:r>
+            <w:r w:rsidR="006B1826">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006A07FA" w:rsidRPr="004C3AFC" w14:paraId="3DB099CE" w14:textId="77777777" w:rsidTr="00F53009">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="230" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="70C41FF2" w14:textId="708265AB" w:rsidR="006A07FA" w:rsidRDefault="006A07FA" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2153" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0955821A" w14:textId="3AABF174" w:rsidR="006A07FA" w:rsidRPr="00F47220" w:rsidRDefault="006A07FA" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>J</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F47220">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>autājum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F47220">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> par PVN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> projektos, kas tiek īstenoti saskaņā ar</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F47220">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00605D1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>regulas Nr. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00605D1F">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>651/2014</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00605D1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="4EA72E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00605D1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>14. pant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>u</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F47220">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="306CD28C" w14:textId="4FAA6259" w:rsidR="006A07FA" w:rsidRPr="00F47220" w:rsidRDefault="006A07FA" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F47220">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Par būvniecību liekas skaidrs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F47220">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>- tur ir reversais PVN, to komersants, kas var atgūt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F47220">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> maksā to pa tiešo VID.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C21DD6F" w14:textId="77777777" w:rsidR="006A07FA" w:rsidRDefault="006A07FA" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F47220">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Bet kā ir ar būvuzraudzību? Cik saprotu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F47220">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> arī būvuzraudzību jāplāno bez PVN. Un maksā komersants.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AB4FEAF" w14:textId="77777777" w:rsidR="006A07FA" w:rsidRDefault="006A07FA" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="218DC8FB" w14:textId="77777777" w:rsidR="006A07FA" w:rsidRDefault="006A07FA" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="32ABAD08" w14:textId="77777777" w:rsidR="006A07FA" w:rsidRDefault="006A07FA" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1DA6F80C" w14:textId="77777777" w:rsidR="006A07FA" w:rsidRDefault="006A07FA" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2CEBADDD" w14:textId="77777777" w:rsidR="006A07FA" w:rsidRDefault="006A07FA" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1FF77CBC" w14:textId="77777777" w:rsidR="006A07FA" w:rsidRDefault="006A07FA" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="630D2225" w14:textId="77777777" w:rsidR="006A07FA" w:rsidRDefault="006A07FA" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="03B1E1DD" w14:textId="77777777" w:rsidR="006A07FA" w:rsidRDefault="006A07FA" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="602E656D" w14:textId="77777777" w:rsidR="006A07FA" w:rsidRDefault="006A07FA" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6A1775B4" w14:textId="77777777" w:rsidR="006A07FA" w:rsidRDefault="006A07FA" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4B6324D4" w14:textId="77777777" w:rsidR="006A07FA" w:rsidRDefault="006A07FA" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="58E905BA" w14:textId="77777777" w:rsidR="006A07FA" w:rsidRDefault="006A07FA" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1B5EFDA4" w14:textId="77777777" w:rsidR="006A07FA" w:rsidRDefault="006A07FA" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="634D4610" w14:textId="77777777" w:rsidR="006A07FA" w:rsidRDefault="006A07FA" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="75FE3C50" w14:textId="77777777" w:rsidR="006A07FA" w:rsidRDefault="006A07FA" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="43518B12" w14:textId="77777777" w:rsidR="006A07FA" w:rsidRDefault="006A07FA" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2F0A6CD1" w14:textId="4EAB6DAE" w:rsidR="006A07FA" w:rsidRPr="000D1E02" w:rsidRDefault="006A07FA" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2617" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B92581E" w14:textId="47F69D05" w:rsidR="006A07FA" w:rsidRPr="00605D1F" w:rsidRDefault="006A07FA" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605D1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Saskaņā ar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 5.1.1.1. pasākuma</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00605D1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> MK noteikumu Nr.55 37.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00605D1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">punktu un 6.1.1.3. pasākuma “Atbalsts uzņēmējdarbībai nepieciešamās publiskās infrastruktūras attīstībai, veicinot pāreju uz </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00605D1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>klimatneitrālu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00605D1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ekonomiku</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00605D1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00605D1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> MK noteikumu Nr. 593  33.punktu  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>PVN</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00605D1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, kas tiešā veidā saistīts ar projektu, uzskatāms par attiecināmām izmaksām</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Vresatsauce"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:footnoteReference w:id="22"/>
+            </w:r>
+            <w:r w:rsidRPr="00605D1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00605D1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>ja tas nav atgūstams</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00605D1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> atbilstoši normatīvajiem aktiem par pievienotās vērtības nodokli. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21085EEC" w14:textId="64760407" w:rsidR="006A07FA" w:rsidRPr="00605D1F" w:rsidRDefault="006A07FA" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605D1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Proti, ievērojot regulas Nr. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00605D1F">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>651/2014</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00605D1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="4EA72E"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00605D1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>14. panta nosacījumus, PVN pasākuma ietvaros var attiecināt komersanti -</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00605D1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">sadarbības partneri, kas veic ar PVN neapliekamās preču piegādes un pakalpojumus atbilstoši Pievienotās vērtības nodokļa likuma 52. pantam, savukārt komersanti – sadarbības partneri, kas veic ar PVN apliekamus darījumus, PVN projektā iekļautajām darbībām attiecināt nevar. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="592E4F1C" w14:textId="77777777" w:rsidR="006A07FA" w:rsidRPr="00605D1F" w:rsidRDefault="006A07FA" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="609DDB08" w14:textId="77777777" w:rsidR="006A07FA" w:rsidRPr="00605D1F" w:rsidRDefault="006A07FA" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605D1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Būvuzraudzība ir pakalpojums, kam piemēro 21% PVN (nav reversais PVN).  Būvuzraudzības pakalpojuma saņēmējs, kas maksā par būvuzraudzību, PVN var saņemt atpakaļ, ja viņš ir PVN maksātājs un pakalpojums tiek izmantots ar PVN apliekamo darījumu nodrošināšanai (t.i., uzņēmuma saimnieciskajai darbībai, kas rada PVN apliekamus ienākumus).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DFD68F7" w14:textId="000357F2" w:rsidR="006A07FA" w:rsidRPr="00825C61" w:rsidRDefault="006A07FA" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605D1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Līdz ar to, ja projektā ir plānotas darbības un izmaksas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00605D1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00605D1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ievērojot regulas Nr. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00605D1F">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                  <w:color w:val="000000"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>651/2014</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00605D1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  14. panta nosacījumus, tad </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00605D1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>komersantam, kas veic ar PVN apliekamu saimniecisko darbību,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00605D1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>PVN par būvdarbiem un arī par būvuzraudzību nav iekļaujams attiecināmās izmaksās.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006A07FA" w:rsidRPr="004C3AFC" w14:paraId="34FD84C5" w14:textId="77777777" w:rsidTr="00F53009">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="230" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2FB82193" w14:textId="77777777" w:rsidR="006A07FA" w:rsidRDefault="006A07FA" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2153" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="45ECD94C" w14:textId="7A243D83" w:rsidR="006A07FA" w:rsidRDefault="006A07FA" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vai </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED556D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>minētie nosacījumi attiecas uz sadarbības partneri- militārās jomas komersantu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2617" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="65ECE01E" w14:textId="08332A5F" w:rsidR="00ED0B4C" w:rsidRPr="00ED0B4C" w:rsidRDefault="00ED0B4C" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED0B4C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ja PVN ir atgūstams kā priekšnodoklis, tad projekta attiecināmajās izmaksās tas nav iekļaujams neatkarīgi no komersanta darbības jomas, proti,  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>iepriekš</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED0B4C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sniegtā atbilde par PVN </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED0B4C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>attiecināmības</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED0B4C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nosacījumiem attiecināma gan ievērojot regulas Nr. 651/2014  14. panta nosacījumus, gan piesaistot 5.1.1.1. pasākumā militārās jomas komersantu kā sadarbības partneri, kas nav kvalificējams kā komercdarbības atbalsts, ja ir saņemts Aizsardzības </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED0B4C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">ministrijas atzinums par projekta atbilstību būtiskām Latvijas valsts drošības un aizsardzības interesēm saistībā ar ieroču, munīcijas un militārā aprīkojuma ražošanu vai tirdzniecību. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B5EDD27" w14:textId="77777777" w:rsidR="00ED0B4C" w:rsidRPr="00ED0B4C" w:rsidRDefault="00ED0B4C" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1156FD7C" w14:textId="77777777" w:rsidR="00ED0B4C" w:rsidRPr="00ED0B4C" w:rsidRDefault="00ED0B4C" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED0B4C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Skaidrojam, ka Latvijā reģistrētajiem militārās jomas komersantiem PVN piemēro vispārējā kārtībā (21%), ja vien darījumi nav atbrīvoti no nodokļa saskaņā ar Pievienotās vērtības nodokļa likumu. Atbrīvojumi var attiekties uz specifiskiem NATO vai ES dalībvalstu bruņoto spēku iepirkumiem, kas saistīti ar starptautiskiem uzdevumiem.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51472921" w14:textId="77777777" w:rsidR="00ED0B4C" w:rsidRPr="00ED0B4C" w:rsidRDefault="00ED0B4C" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3201C1D6" w14:textId="77777777" w:rsidR="00ED0B4C" w:rsidRPr="00ED0B4C" w:rsidRDefault="00ED0B4C" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED0B4C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Galvenie PVN aspekti militārajā jomā:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08760956" w14:textId="77777777" w:rsidR="00ED0B4C" w:rsidRPr="00ED0B4C" w:rsidRDefault="00ED0B4C" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED0B4C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>•</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED0B4C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Vispārējā likme: 21% preču piegādēm un pakalpojumiem.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3350CC82" w14:textId="77777777" w:rsidR="00ED0B4C" w:rsidRPr="00ED0B4C" w:rsidRDefault="00ED0B4C" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED0B4C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>•</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED0B4C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Atbrīvojumi: PVN 0% vai atbrīvojums var tikt piemērots precēm un pakalpojumiem, ko iegādājas citu NATO dalībvalstu bruņotie spēki savu vai to civilā personāla vajadzībām, ja tie veic aizsardzības pasākumus.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A590ABC" w14:textId="3DC26DC5" w:rsidR="006A07FA" w:rsidRPr="00605D1F" w:rsidRDefault="00ED0B4C" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED0B4C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>•</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED0B4C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Militārās preces: Aizsardzības produktiem piemēro standarta PVN likmi, ja darījums nav eksports.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D86A9B" w:rsidRPr="004C3AFC" w14:paraId="233FA943" w14:textId="77777777" w:rsidTr="00F53009">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="230" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="7883366C" w14:textId="19179CC0" w:rsidR="00D86A9B" w:rsidRDefault="00D86A9B" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>41</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2153" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B09F5DB" w14:textId="53599DEC" w:rsidR="00D86A9B" w:rsidRPr="00B862B2" w:rsidRDefault="00D86A9B" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B862B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atbilstoši </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">atlases </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B862B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>nolikuma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 5.5. apakšpunktam</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B862B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nepieciešams  pielikums </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>“</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B862B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>projekta īstenošanas rezultātā sagaidāmo izmaiņu būtiskuma novērtējums (atlases nolikuma 11. pielikums, attiecināms, ja regulas Nr. 651/2014 14. panta komercdarbības atbalstu piešķir lielajam komersantam, lai veiktu būtiskas pārmaiņas ražošanas procesā, vai lielajam, vidējam vai mazajam komersantam esošas uzņēmējdarbības vietas darbības dažādošanai)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>”.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="182982F7" w14:textId="77777777" w:rsidR="00D86A9B" w:rsidRPr="00B862B2" w:rsidRDefault="00D86A9B" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7AD3796B" w14:textId="2BF7C603" w:rsidR="00D86A9B" w:rsidRPr="00B862B2" w:rsidRDefault="00D86A9B" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B862B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Jautājums</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B862B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>- vai saprotam pareizi, ka šāds pielikums nav jāiesniedz, ja sadarbības partneris ir militārās jomas komersants? Kā šo izvērtēt?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CCBC438" w14:textId="77777777" w:rsidR="00D86A9B" w:rsidRDefault="00D86A9B" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2617" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FBC2B88" w14:textId="32941DD9" w:rsidR="00D86A9B" w:rsidRPr="006A3858" w:rsidRDefault="00D86A9B" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A3858">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ja</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A3858">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  5.1.1.1. pasākuma trešās atlases kārtas </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A3858">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>projektā ir plānots īstenot</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A3858">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Projektu portālā</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A3858">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> definēto </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A3858">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9.darbību “Darbības projekta sadarbības partnerim tā īstenotajām darbībām vienīgi militārajā jomā</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A3858">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (nepiemēro komercdarbības atbalstu, Līgums par Eiropas Savienību, 346. panta 1.daļas (b) apakšpunkts)”, 5.1.1.1. pasākuma trešās atlases kārtas </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A3858">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>nolikumā minētais</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A3858">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A3858">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>11. pielikums</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A3858">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> “Projekta īstenošanas rezultātā sagaidāmo izmaiņu būtiskuma novērtējums”, iesniedzot projekta iesniegumu, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A3858">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>nav jāiesniedz</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A3858">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Šis pielikums ir attiecināms tikai gadījumos, ja projektā ir plānots īstenot </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Projektu portālā</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A3858">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> definēto 4.dar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>b</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A3858">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ību “Darbības </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006A3858">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>mērķorientētai</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006A3858">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> infrastruktūrai (komercdarbības atbalsts, regulas Nr.651/2014 14.pants, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006A3858">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006A3858">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006A3858">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>minimis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006A3858">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A3858">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>projekta sagatavošanai)”.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10338345" w14:textId="77777777" w:rsidR="00D86A9B" w:rsidRPr="00605D1F" w:rsidRDefault="00D86A9B" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D86A9B" w:rsidRPr="004C3AFC" w14:paraId="7E925BFD" w14:textId="77777777" w:rsidTr="00F53009">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="230" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5F7100FF" w14:textId="77777777" w:rsidR="00D86A9B" w:rsidRDefault="00D86A9B" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2153" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D401ECB" w14:textId="334F4D0A" w:rsidR="00D86A9B" w:rsidRPr="003C2A54" w:rsidRDefault="00742856" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742856">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Līdz ar šo radās līdzīgs jautājums ari par pielikumu Nr.5 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C2A54">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>“</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00742856">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Apliecinājums par komercdarbības atbalsta nosacījumu ievērošanu (attiecināms uz projekta sadarbības partneri un, ja projekta iesniegumā plānotas darbības, kurām piemērojami SAM MK noteikumu 52., 53., 54., 55. un 67. punkta </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00742856">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>nosacījumi)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C2A54">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00742856">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>un Nr.6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C2A54">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00742856">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>“Apliecinājums par projekta iesniedzēja un sadarbības saņemto un plānoto komercdarbības atbalstu (attiecināms uz projekta iesniedzēju un projekta sadarbības partneri, ja projekta ietvaros plānotas darbības, kurām piemērojami MK noteikumu 52., 53., 54., 55., 66. un 67. punkta nosacījumi)”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C2A54">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2617" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FE9FCC1" w14:textId="5D00B1C8" w:rsidR="00D86A9B" w:rsidRPr="003C2A54" w:rsidRDefault="00742856" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00742856">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Informējam, ka arī </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00742856">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>5.1.1.1. pasākuma trešās atlases kārtas nolikuma pielikums Nr. 5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00742856">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> “Apliecinājums par komercdarbības atbalsta nosacījumu ievērošanu (attiecināms uz projekta sadarbības partneri un, ja projekta iesniegumā plānotas darbības, kurām piemērojami SAM MK noteikumu 52., 53., 54., 55. un 67. punkta nosacījumi)” un </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00742856">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Nr. 6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00742856">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> “Apliecinājums par projekta </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00742856">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">iesniedzēja un sadarbības saņemto un plānoto komercdarbības atbalstu (attiecināms uz projekta iesniedzēju un projekta sadarbības partneri, ja projekta ietvaros plānotas darbības, kurām piemērojami MK noteikumu 52., 53., 54., 55., 66. un 67. punkta nosacījumi)” nav attiecināms, ja 5.1.1.1. pasākuma trešās atlases kārtas </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00742856">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>projektā ir plānots īstenot</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00742856">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C2A54">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Projektu portālā</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00742856">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> definēto </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00742856">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>9.darbību “Darbības projekta sadarbības partnerim tā īstenotajām darbībām vienīgi militārajā jomā</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00742856">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (nepiemēro komercdarbības atbalstu, Līgums par Eiropas Savienību, 346. panta 1.daļas (b) apakšpunkts)”.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B32B6D" w:rsidRPr="004C3AFC" w14:paraId="52044547" w14:textId="77777777" w:rsidTr="00F53009">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="230" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B0312C8" w14:textId="760DF3F4" w:rsidR="00B32B6D" w:rsidRDefault="00B32B6D" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>42</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2153" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="495916F3" w14:textId="23E45447" w:rsidR="008D5587" w:rsidRPr="008D5587" w:rsidRDefault="008D5587" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D5587">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>1. Projektā plānots pārbūvēt pašvaldības ceļu. Pie ceļa esošie komersanti ir iesnieguši apliecinājumus par darba algas fonda pieaugumu un investīciju veikšanu savos nemateriālajos ieguldījumos un pamatlīdzekļos, sasniedzot tos indikatīvi laika posmā no 2024.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D5587">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>gada 1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D5587">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>janvāra līdz 2029.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D5587">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>gada 31.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D5587">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>decembrim. Vai man</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D5587">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> rakstot projekta iesniegumu, ir jāmin konkrētas vērtības par vēsturiskajiem gadiem? Vai arī pietiek tikai aprakstošā veidā, neminot konkrētas summas, pamatot vēsturiskos rādītājus?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79D23167" w14:textId="77777777" w:rsidR="008D5587" w:rsidRPr="008D5587" w:rsidRDefault="008D5587" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0FBE476A" w14:textId="77777777" w:rsidR="008D5587" w:rsidRPr="008D5587" w:rsidRDefault="008D5587" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D5587">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>    1.1.Komersants kā faktisko adresi norādījis divas adreses (blakus zemes vienības), kas atrodas pie plānotā pārbūvētā ceļa. Vai projekta iesniegumā ir jāpamato, ko komersants dara katrā zemes vienībā, lai pierādītu, ka viņš darbojas abos zemes gabalos?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11C65EE4" w14:textId="77777777" w:rsidR="008D5587" w:rsidRPr="008D5587" w:rsidRDefault="008D5587" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0232F8D8" w14:textId="5792C5EA" w:rsidR="008D5587" w:rsidRPr="008D5587" w:rsidRDefault="008D5587" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D5587">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>2. Vai</w:t>
+            </w:r>
+            <w:r w:rsidR="00897C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D5587">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> plānojot izbūvēt kanalizācijas tīklu, atzaru izbūve, kas aiziet virzienā uz zemes gabaliem, uz kuriem nav komersanti vai komersantiem</w:t>
+            </w:r>
+            <w:r w:rsidR="007107D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D5587">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kuri nav apliecinājuši vajadzību pēc kanalizācijas, ir attiecināmās vai </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008D5587">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>ārpusprojekta</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008D5587">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> izmaksas? Kā arī šāds pats jautājums par </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008D5587">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>skatakām</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008D5587">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="788129CB" w14:textId="77777777" w:rsidR="008D5587" w:rsidRPr="008D5587" w:rsidRDefault="008D5587" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0E2D3ADA" w14:textId="77777777" w:rsidR="008D5587" w:rsidRPr="008D5587" w:rsidRDefault="008D5587" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D5587">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    2.1.Vai </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008D5587">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>spiedvada</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008D5587">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> izbūve un sūkņu stacija, kas nepieciešama kanalizācijas tīkla funkcionēšanai, būtu attiecināmās vai </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008D5587">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>ārpusprojekta</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008D5587">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> izmaksas?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7837692D" w14:textId="77777777" w:rsidR="008D5587" w:rsidRPr="008D5587" w:rsidRDefault="008D5587" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00CAD518" w14:textId="138EF8E2" w:rsidR="008D5587" w:rsidRPr="008D5587" w:rsidRDefault="008D5587" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D5587">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">    2.2. Vai, ja kanalizācijas tīkls nebūs funkcionējošs uzreiz pēc izbūves (jo tiek izbūvēts tikai līdz komersantu zemes robežai un paies laiks, kamēr komersanti pieslēgsies/kā arī būs jāgaida, kamēr uztaisīs elektrības projektu </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008D5587">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>spiedvadam</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008D5587">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="007107D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D5587">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>sūkņu stacijai un to izbūvēs), izmaksas tiks attiecinātas?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="005DA302" w14:textId="77777777" w:rsidR="008D5587" w:rsidRPr="008D5587" w:rsidRDefault="008D5587" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="23433A6D" w14:textId="77777777" w:rsidR="008D5587" w:rsidRPr="008D5587" w:rsidRDefault="008D5587" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D5587">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>3. Vai izmaksas, kas rodas uz privātīpašnieku zemēs, bet ir sarkanajās līnijās, ir attiecināmas?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FF48DE0" w14:textId="77777777" w:rsidR="00B32B6D" w:rsidRPr="00B862B2" w:rsidRDefault="00B32B6D" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2617" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BEA7DC9" w14:textId="6F97BFA8" w:rsidR="00B6037C" w:rsidRPr="00B6037C" w:rsidRDefault="00B6037C" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6037C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">1. Ja projektā, atbilstoši 5.1.1.1. pasākuma MK noteikumu Nr.55 10.3. apakšpunktam, rādītāju vērtības ir radušās divu kalendāro gadu laikā pirms projekta iesnieguma iesniegšanas, projekta </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6037C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>iesniegumā jānorāda pamatojums tam, kādēļ uzskatāms, ka projektā plānotās darbības ir sekmējušas sasniegto rādītāju rašanos, t.i.</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED1A6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6037C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ir jānorāda pamatota cēloņsakarība starp projekta iesnieguma izmaksām (darbībām) un sasniegtajiem rādītājiem, kas radušies pirms projekta iesniegšanas</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6037C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>. Detalizētu rādītāju pārbaudi pret komersantu gada pārskatiem neveic projekta iesnieguma vērtēšanas laikā, attiecīgi konkrētas sasniegtās rādītāju vērtības obligāti nav nepieciešams norādīt projekta iesniegumā, bet tās var norādīt informatīvi, lai pamatotu komersantu spēju nodrošināt projektā plānotos rādītājus.  Detalizētu rādītāju pārbaudi pret komersantu gada pārskatiem, tai skaitā arī vēsturiski sasniegto rādītāju pārbaudi</w:t>
+            </w:r>
+            <w:r w:rsidR="00C57FED">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6037C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> veiks projekta īstenošanas ietvaros, pēc tam, kad projekta iesniedzējs sadarbības iestādē iesniedz pārskatu (ziņo) par rādītāju sasniegšanu.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DE858DF" w14:textId="77777777" w:rsidR="00B6037C" w:rsidRPr="00B6037C" w:rsidRDefault="00B6037C" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6037C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Skaidrojam, kā tiek rēķinātās rādītāju vērtības: Ja projekta iesniegums tiek iesniegts 2026. gadā, tad rezultāta rādītājam, ja tā izpildē ir plānots ieskaitīt rezultāta rādītāja vērtības, kuras ir radušās 2 kalendāra gadu laikā pirms projekta iesnieguma iesniegšanas, ir šādi bāzes gadi:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25A6161D" w14:textId="77777777" w:rsidR="00B6037C" w:rsidRPr="00B6037C" w:rsidRDefault="00B6037C" w:rsidP="002E08EC">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6037C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>“Darba algu fonda pieaugums privātajos komersantos”  - 2023. gads. 2024. gada darba algu fonda pieaugumu aprēķina, kad no 2024.gada atņem 2023.g vērtības (piemēram., 1000 – 900 =100), 2025.gada darba algu fondu pieaugumu aprēķina atņemot no 2025.gada 2023.gada vērtības (piem., 2000-900=1100). Šajā gadījumā iegūtā vēsturiskā darba algu pieauguma vērtība ir 1200=100+1100;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FAB2BBA" w14:textId="77777777" w:rsidR="00B6037C" w:rsidRPr="00B6037C" w:rsidRDefault="00B6037C" w:rsidP="002E08EC">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6037C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">“Privātās </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B6037C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>nefinanšu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B6037C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> investīcijas nemateriālajos ieguldījumos un pamatlīdzekļos” – 2024. gads. Rādītāja vērtību aprēķina, summējot katra gada (piem., 2024.g.+2025.g.+ 2026.g. + … ) ietvaros komersanta radītās </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B6037C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>nefinanšu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B6037C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> investīcijas komersanta paša nemateriālajos ieguldījumos un pamatlīdzekļos.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14B96C91" w14:textId="77777777" w:rsidR="00B6037C" w:rsidRPr="00B6037C" w:rsidRDefault="00B6037C" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2886C308" w14:textId="140E458E" w:rsidR="00B6037C" w:rsidRPr="00B6037C" w:rsidRDefault="00B6037C" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6037C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.1. Projektā plānoto rādītāju vērtības ir attiecināmas, ja tās ir radušās projekta iesniedzēja noteiktajā uzņēmējdarbības teritorijā. Lai apliecinātu, ka  komersants, kas nodrošinās projekta rādītājus,  veic uzņēmējdarbību projekta iesniegumā norādītajā uzņēmējdarbības teritorijā, komersantam jābūt reģistrētai juridiskai vai struktūrvienības adresei minētajā zemes vienībā vai projekta iesniegumā jānorāda informācija, kas pamato, ka komersants faktiski veic uzņēmējdarbību norādītajā uzņēmējdarbības teritorijā, piemēram, ar komersantu noslēgts nomas līgums.  Uzņēmējdarbības teritorijā nenorāda lauksaimniecības zemes, mežu, ūdenstilpņu teritorijas u.tml.). </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54F4C0E7" w14:textId="77777777" w:rsidR="00B6037C" w:rsidRPr="00B6037C" w:rsidRDefault="00B6037C" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4C994432" w14:textId="283C6D19" w:rsidR="00B6037C" w:rsidRPr="00B6037C" w:rsidRDefault="00B6037C" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6037C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. MK noteikumu Nr. 55 34.1. apakšpunkts paredz, ka pasākuma ietvaros ir atbalstāma uzņēmējdarbības infrastruktūras attīstībai nepieciešamu industriālo </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B6037C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>pieslēgumu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B6037C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ierīkošana un ar tiem saistītās jaudas palielināšana, t.sk. dzeramā ūdens apgāde un kanalizācija. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B6037C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ūdenaspgādes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B6037C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un kanalizācijas tīklu atzaru izbūve, piemēram, uz privātpersonu īpašumu koplietošanas ceļa zemes nodalījuma joslā vai sarkanajās līnijās</w:t>
+            </w:r>
+            <w:r w:rsidR="00E53C7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6037C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ir attiecināma, ja šie </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B6037C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>pieslēgumi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B6037C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ir posmā </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6037C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">līdz </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6037C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">projekta iesniegumā noteiktai uzņēmējdarbības teritorijai.   </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EDA09AF" w14:textId="77777777" w:rsidR="00B6037C" w:rsidRPr="00B6037C" w:rsidRDefault="00B6037C" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7DB2380A" w14:textId="77777777" w:rsidR="00B6037C" w:rsidRPr="00B6037C" w:rsidRDefault="00B6037C" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6037C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ja ir plānotas MK noteikumu Nr. 55 36.2.1. un 36.2.3.  apakšpunktā minētās ar ūdenssaimniecības sabiedrisko pakalpojumu tīklu infrastruktūru saistītās izmaksas, kas nepieciešamas komersantam, kas ir labuma guvējs, bet nav projekta sadarbības partneris, projekta iesniegumā jāsniedz pamatojums par aptuveno pakalpojumu izmantošanas apjomu (kubikmetri diennaktī) un nepieciešamību un prognozēto ūdenssaimniecības pakalpojumu tarifu plānu.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="391CE40D" w14:textId="77777777" w:rsidR="00B6037C" w:rsidRPr="00B6037C" w:rsidRDefault="00B6037C" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2465897C" w14:textId="1BEE7C6E" w:rsidR="00B6037C" w:rsidRPr="00B6037C" w:rsidRDefault="00B6037C" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6037C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Vēršam uzmanību, ka plānojot uzņēmējdarbības infrastruktūras attīstībai nepieciešamo industriālo </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B6037C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>pieslēgumu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B6037C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> izbūvi ar jaudas palielināšanu ir komercdarbības atbalsts atbilstoši MK noteikumu Nr. 55 66. punktā noteiktajam un sabiedrisko pakalpojumu sniedzēju (ūdenssaimniecībai) jāpiesaista kā projekta sadarbības partneri.  Projektā ar ūdenssaimniecības infrastruktūru saistītās izmaksas, tajā skaitā projekta iesniegumu pamatojošās dokumentācijas sagatavošanu, būvuzraudzību, autoruzraudzību plāno kā sadarbības partnera - sabiedrisko pakalpojumu sniedzēja izmaksas. Sabiedrisko pakalpojumu sniedzējam kā sadarbības partnerim </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B6037C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>jāpriekšfinansē</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B6037C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ar sabiedrisko pakalpojumu infrastruktūru saistītās izmaksas. Vienlaikus norādām, ka 5.1.1.1.</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF69B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6037C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>pasākuma ietvaros nav attiecināma ūdenssaimniecības izbūve uz zemes gabaliem, kur neatrodas komersanti, kas būs 5.1.1.1. pasākuma rezultāta rādītāju devēji.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66582DD1" w14:textId="77777777" w:rsidR="00B6037C" w:rsidRPr="00B6037C" w:rsidRDefault="00B6037C" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5FE2879C" w14:textId="2728464E" w:rsidR="00B6037C" w:rsidRPr="00B6037C" w:rsidRDefault="00B6037C" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6037C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2.1. Atbilstoši MK noteikumu Nr. 55 36.2.1. apakšpunktam, ūdensvada un kanalizācijas tīklu  būvniecība vai pārbūve ar jaudas palielināšanu, kā arī kanalizācijas sūkņu stacijas būvniecība</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF69B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6037C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ir attiecināmas, piesaistot  ūdenssaimniecības sabiedrisko pakalpojumu sniedzēju kā projekta sadarbības partneri. Ja tiek būvēta, piemēram, kanalizācijas sūkļu stacija, tad darbu ietvaros var attiecināt elektrības </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B6037C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>pieslēgumu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B6037C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> stacijas darbības nodrošināšanai. Izmaksas plānojamas kā sadarbības partnera izmaksas. Attīstāmiem ūdenssaimniecības infrastruktūras objektiem un elektrības </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B6037C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>pieslēgumam</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B6037C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>  pēc projekta īstenošanas jābūt sadarbības partnera bilancē.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10795FF7" w14:textId="77777777" w:rsidR="00B6037C" w:rsidRPr="00B6037C" w:rsidRDefault="00B6037C" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1B63369D" w14:textId="0C051AED" w:rsidR="00B6037C" w:rsidRPr="00B6037C" w:rsidRDefault="00B6037C" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6037C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.2. Projektā izbūvētai infrastruktūrai jānodrošina ilgtspējīga darbība un faktiskā izmantošana atbilstoši projekta mērķiem. Izmaksas nav attiecināmas, ja izbūvētā infrastruktūra (piemēram, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B6037C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>spiedvads</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B6037C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vai sūkņa stacija) nav funkcionāls, netiek izmantots vai nespēj nodrošināt paredzēto pakalpojumu. MK noteikumu Nr.</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE648F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6037C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>55 9.</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE648F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6037C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>punktā noteikts, ka  pasākumu īsteno līdz 2029. gada 31. decembrim, sasniedzot programmas rezultāta rādītājus, kas nozīmē, ka projekta iesniedzējam jānodrošina, ka projektā attīstīto infrastruktūru lieto komersanti, kas spēs nodrošināt rezultāta rādītāju vērtības norādītajā termiņā.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4832DB22" w14:textId="77777777" w:rsidR="00B6037C" w:rsidRPr="00B6037C" w:rsidRDefault="00B6037C" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="620D86BC" w14:textId="77777777" w:rsidR="00B6037C" w:rsidRPr="00B6037C" w:rsidRDefault="00B6037C" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6037C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">3. Ja esoša inženierbūve (ceļš vai iela) pieder pašvaldībai, tas ir, tā ir reģistrēta pašvaldības ceļu un ielu reģistrā, tad ceļa sarkanajās līnijās veiktie ieguldījumi projekta ietvaros ir attiecināmi arī tad, ja zeme zem inženierbūves ir privātai personai piederošs īpašums. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BF6BCE7" w14:textId="54F4E2DF" w:rsidR="00B6037C" w:rsidRPr="00B6037C" w:rsidRDefault="00B6037C" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6037C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Atbilstoši Zemes pārvaldības likuma 8. panta piektajā daļā noteiktajam pašvaldībai ir tiesības, informējot zemes īpašnieku, koplietošanas ceļa zemes nodalījuma joslā vai sarkanajās līnijās būvēt, rekonstruēt un atjaunot ceļu, kā arī ierīkot jaunas inženierkomunikācijas — iekārtas, ierīces, ietaises, tīklus, līnijas un to piederumus —, ja tas ir nepieciešams sabiedrības interešu īstenošanai. Līdz ar to, ja projekta ietvaros ir paredzēti ieguldījumi esoša ceļa infrastruktūrā Zemes pārvaldības likuma 8. pantā pieminētajā koplietošanas ceļa zemes nodalījuma joslā vai sarkanajās līnijās, tad projekta ietvaros nav nepieciešams zemi zem ceļam piederošās infrastruktūras pārņemt pašvaldības īpašumā. Vienlaikus ir jāņem vērā, ka Zemes pārvaldības likuma 8. panta pirmajā daļā, kurā norādīts, ka zeme zem pašvaldības ceļa var būt zemesgrāmatā ierakstīta uz privātpersonas vārda, ir runa par autoceļiem līdz Zemes pārvaldības likuma spēkā stāšanās dienai (t.i.</w:t>
+            </w:r>
+            <w:r w:rsidR="00F51FBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6037C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 01.01.2015).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03B9C542" w14:textId="77777777" w:rsidR="00B6037C" w:rsidRPr="00B6037C" w:rsidRDefault="00B6037C" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="08D13891" w14:textId="4DF44707" w:rsidR="00B6037C" w:rsidRPr="00B6037C" w:rsidRDefault="00B6037C" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6037C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Savukārt gadījumā, ja 5.1.1.1. pasākuma projektā ir plānota jauna ceļa izbūve</w:t>
+            </w:r>
+            <w:r w:rsidR="004867B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6037C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> informējam, ka</w:t>
+            </w:r>
+            <w:r w:rsidR="004867B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6037C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> lai projektā plānotie ieguldījumi atbilstu MK noteikumu Nr. 55 39.1. apakšpunkta nosacījumiem, publiska persona attiecībā uz jauna ceļa izbūvi  ieguldījumus var veikt tikai savā vai citas publiskas personas īpašumā vai valdījumā esošā īpašumā. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D73C002" w14:textId="77777777" w:rsidR="00B6037C" w:rsidRPr="00B6037C" w:rsidRDefault="00B6037C" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="23F390BC" w14:textId="10C913B1" w:rsidR="00B32B6D" w:rsidRPr="00B6037C" w:rsidRDefault="00B6037C" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6037C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vienlaikus norādām, lai korekti izvērtētu projektā plānoto darbību </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B6037C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>attiecināmību</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B6037C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, kā viens no projektam pievienojamiem obligātajiem pielikumiem ir detalizēti sagatavots kartogrāfiskais materiāls par projektā plānotajām darbībām. Pielikumā pievienojam piemēru tam, kādā detalizācijā nepieciešams sagatavot kartogrāfisko materiālu (nav obligāti jāizmanto tieši pielikumā pievienotais dokumenta formāts, būtiski, lai ir iespējams identificēt uzņēmējdarbības teritoriju robežas, tā attālumu no funkcionālā savienojuma u.tml.) Kartogrāfiskajā materiālā iekļaujamā informācija ir norādīta 5.1.1.1. pasākuma atlases nolikuma 4.2. punktā (dokuments publiski pieejams šeit: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r w:rsidRPr="00B6037C">
+                <w:rPr>
+                  <w:rStyle w:val="Hipersaite"/>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>https://www.cfla.gov.lv/lv/5-1-1-1-k-3</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00B6037C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00263EFA" w:rsidRPr="004C3AFC" w14:paraId="02865D93" w14:textId="77777777" w:rsidTr="00F53009">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="230" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A3088FC" w14:textId="0D184827" w:rsidR="00263EFA" w:rsidRDefault="00852BA6" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>43</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2153" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3721D056" w14:textId="6A46C14C" w:rsidR="00852BA6" w:rsidRPr="00852BA6" w:rsidRDefault="00BF589E" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidR="00852BA6" w:rsidRPr="00852BA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tlases nolikuma </w:t>
+            </w:r>
+            <w:r w:rsidR="00140675">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.3.5. </w:t>
+            </w:r>
+            <w:r w:rsidR="00340C17">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>apakš</w:t>
+            </w:r>
+            <w:r w:rsidR="00852BA6" w:rsidRPr="00852BA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>punkt</w:t>
+            </w:r>
+            <w:r w:rsidR="00140675">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>s paredz iesniegt:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32ED8ED3" w14:textId="20443FB5" w:rsidR="00852BA6" w:rsidRPr="00F4051D" w:rsidRDefault="00140675" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F4051D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>“</w:t>
+            </w:r>
+            <w:r w:rsidR="00852BA6" w:rsidRPr="008F4605">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>4.3.5. </w:t>
+            </w:r>
+            <w:r w:rsidR="00852BA6" w:rsidRPr="008F4605">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>valdes lēmumu par projekta īstenošanai nepieciešamā finansējuma nodrošināšanu no pašu līdzekļiem, ja komersanta pēdējā noslēgtajā gada pārskatā norādītais pašu kapitāls veido vismaz 100% no sadarbības partnera kopējām izmaksām projektā,</w:t>
+            </w:r>
+            <w:r w:rsidR="00852BA6" w:rsidRPr="008F4605">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t> vai aizdevuma līgumu ar Eiropas Savienības vai Eiropas Ekonomiskajā zonā reģistrētu kredītiestādi par projekta īstenošanai sadarbības partnera daļai nepieciešamā finansējuma piesaisti, vai lēmumu par aizdevuma piešķiršanu projekta īstenošanai, ko izsniegusi Eiropas Savienības vai Eiropas Ekonomiskajā zonā reģistrētas kredītiestādes valde, kredītkomiteja vai kompetentās atbildīgās amatpersonas</w:t>
+            </w:r>
+            <w:r w:rsidR="00F4051D" w:rsidRPr="008F4605">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>”.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E8CF52A" w14:textId="77777777" w:rsidR="00852BA6" w:rsidRPr="00852BA6" w:rsidRDefault="00852BA6" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00852BA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30B57AD9" w14:textId="779AD3CF" w:rsidR="00852BA6" w:rsidRPr="00A270EC" w:rsidRDefault="00F4051D" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Attiecībā uz</w:t>
+            </w:r>
+            <w:r w:rsidR="00852BA6" w:rsidRPr="00852BA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> grupas uzņēmumu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> r</w:t>
+            </w:r>
+            <w:r w:rsidR="00852BA6" w:rsidRPr="00852BA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>isinājums varētu būt</w:t>
+            </w:r>
+            <w:r w:rsidR="00A270EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A270EC" w:rsidRPr="008F4605">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>- a</w:t>
+            </w:r>
+            <w:r w:rsidR="00852BA6" w:rsidRPr="008F4605">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>pliecinājuma vēstule no grupas par finansējuma nodrošinājumu projekta īstenošanai</w:t>
+            </w:r>
+            <w:r w:rsidR="00852BA6" w:rsidRPr="00A270EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D369147" w14:textId="77777777" w:rsidR="00852BA6" w:rsidRPr="00852BA6" w:rsidRDefault="00852BA6" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00852BA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5303DE59" w14:textId="07CAF855" w:rsidR="00263EFA" w:rsidRPr="008D5587" w:rsidRDefault="00A270EC" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Vai šāds</w:t>
+            </w:r>
+            <w:r w:rsidR="00852BA6" w:rsidRPr="00852BA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> variants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> derētu?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2617" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="395B49B3" w14:textId="4DCDDCFA" w:rsidR="003F3CCF" w:rsidRPr="003F3CCF" w:rsidRDefault="003F3CCF" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F3CCF">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.1.1.1. pasākuma  Projektu iesnieguma vērtēšanas kritēriju piemērošanas metodikas  kritērija Nr. 1.5. atbilstības nodrošināšanai projekta iesniedzējiem  un to sadarbības partneriem jāpamato spēja nodrošināt projektā nepieciešamo finansējumu.  Attiecīgi, ja projekta sadarbības partneris ir komersants, tad atbilstoši atlases nolikuma 4.3.5. apakšpunktam, projekta iesniegumam jāpievieno, piemēram,  aizdevuma līgums </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F3CCF">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>vai</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F3CCF">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> valdes lēmums par projekta īstenošanai nepieciešamā finansējuma nodrošināšanu no pašu līdzekļiem, ja projekta sadarbības partnera pašu kapitāls ir lielāks kā projekta sadarbības partnera kopējās izmaksas projektā </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F3CCF">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>vai</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F3CCF">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  gadījumā, ja komersanta (sadarbības partnera) pašu kapitāls nav lielāks kā projekta sadarbības partnera kopējās izmaksas projektā,  var pievienot valdes lēmumu vai līgumu par projekta īstenošanai nepieciešamā finansējuma nodrošināšanu ar vienu no saistītajiem komersantiem no komersanta kā projekta sadarbības partnera saistīto personu grupas, ja šīs saistītās personas pašu kapitāls ir lielāks kā projekta sadarbības partnera kopējās izmaksas projektā.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5675DC04" w14:textId="77777777" w:rsidR="00263EFA" w:rsidRPr="00B6037C" w:rsidRDefault="00263EFA" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004653A7" w:rsidRPr="004C3AFC" w14:paraId="16E74D52" w14:textId="77777777" w:rsidTr="00F53009">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="230" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="11F0A8B6" w14:textId="33424905" w:rsidR="004653A7" w:rsidRDefault="004653A7" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>44</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2153" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="58850F3B" w14:textId="47AC5AA2" w:rsidR="004653A7" w:rsidRPr="00852BA6" w:rsidDel="00BF589E" w:rsidRDefault="004653A7" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004653A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ai var kā </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004653A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>apakšdarbību</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004653A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>  norādīt būvuzraudzību, neparedzot finansējumu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2617" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C56DC4B" w14:textId="77777777" w:rsidR="00457879" w:rsidRPr="00457879" w:rsidRDefault="00457879" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457879">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gadījumā, ja būvuzraudzību nav plānots segt no projektā plānotā finansējuma, tad </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00457879">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>apakšdarbību</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00457879">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> būvuzraudzībai veidot nevajag, bet darbības aprakstā varat norādīt, ka būvuzraudzības izmaksas paredzēts segt no </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00457879">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ārpusprojekta</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00457879">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> izmaksām.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B4DEC74" w14:textId="77777777" w:rsidR="00457879" w:rsidRPr="00457879" w:rsidRDefault="00457879" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="03A61E5B" w14:textId="1C141972" w:rsidR="004653A7" w:rsidRPr="003F3CCF" w:rsidRDefault="00457879" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00457879">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vēršam uzmanību, ka katra projektā iekļautā darbība un </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00457879">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>apakšdarbība</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00457879">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> jāpiesaista kādai no projekta budžeta pozīcijām, kas iekļautas sadaļā “Budžeta kopsavilkums”. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00457879" w:rsidRPr="004C3AFC" w14:paraId="28EFC8F2" w14:textId="77777777" w:rsidTr="00F53009">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="230" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D06864D" w14:textId="35B59D5E" w:rsidR="00457879" w:rsidRDefault="005A3B6C" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2153" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DA3E43F" w14:textId="054703CF" w:rsidR="005A3B6C" w:rsidRPr="005A3B6C" w:rsidRDefault="005A3B6C" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A3B6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uzņēmums plāno startēt atbalsta 5.1.1.1. atbalsta programmā (Regulas 14.panta ietvaros) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23782FF6" w14:textId="77777777" w:rsidR="005A3B6C" w:rsidRPr="005A3B6C" w:rsidRDefault="005A3B6C" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A3B6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54D4B97F" w14:textId="77777777" w:rsidR="005A3B6C" w:rsidRPr="005A3B6C" w:rsidRDefault="005A3B6C" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A3B6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Projekta ietvaros tiek plānots veikt būvniecības darbus šādā apmērā:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FDD21C3" w14:textId="7F349DF7" w:rsidR="005A3B6C" w:rsidRPr="005A3B6C" w:rsidRDefault="00D9283E" w:rsidP="002E08EC">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="005A3B6C" w:rsidRPr="005A3B6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">lānots atjaunot ražošanas ēku (sienu izbūve,  grīdas izbūve un iekšējie tehniskie tīkli – apkure, ūdens, kanalizācija, ugunsdzēsības sistēma). Šīs būves darbu </w:t>
+            </w:r>
+            <w:r w:rsidR="005A3B6C" w:rsidRPr="005A3B6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">veikšanai tiek sagatavots būvprojekts, kas tiks saskaņots būvvaldē un plānots, ka līdz projekta iesniegšanai </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>aģentūrā</w:t>
+            </w:r>
+            <w:r w:rsidR="005A3B6C" w:rsidRPr="005A3B6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tiks saņemta būvatļauja un izpildīti tajā norādītie būtiskie nosacījumi.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="616533DE" w14:textId="77777777" w:rsidR="005A3B6C" w:rsidRPr="005A3B6C" w:rsidRDefault="005A3B6C" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0283B993" w14:textId="06D028E2" w:rsidR="005A3B6C" w:rsidRDefault="00A739F7" w:rsidP="002E08EC">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r w:rsidR="005A3B6C" w:rsidRPr="005A3B6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">āpat uzņēmums plānot veikt divu citu ēku jumtu siltināšanas darbus. Šiem darbiem nepieciešama apliecinājuma karte, kas tiktu saņemta līdz projekta iesniegšanai </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>aģentūrā</w:t>
+            </w:r>
+            <w:r w:rsidR="005A3B6C" w:rsidRPr="005A3B6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CBC0981" w14:textId="77777777" w:rsidR="00A739F7" w:rsidRPr="005A3B6C" w:rsidRDefault="00A739F7" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="720"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1272DB6D" w14:textId="3B2390F4" w:rsidR="005A3B6C" w:rsidRPr="005A3B6C" w:rsidRDefault="005A3B6C" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A3B6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Vienā no šīm divām ēkām, kura atrodas uzņēmuma esošā ražošanas teritorijā un kurā tiktu veikti jumta nomaiņas un siltināšanas darbi</w:t>
+            </w:r>
+            <w:r w:rsidR="00A739F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A3B6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> līdz šim uzņēmums nav veicis saimniecisko darbību (tukša ēka). Vai minētajā gadījumā varētu tikt uzskatīts, ka tiek veikta </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A3B6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>jaunas uzņēmējdarbības vietas izveide</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A3B6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t> saskaņā ar MK noteikumu Nr.55 52.1.punktu?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E5B02E7" w14:textId="17D24750" w:rsidR="00457879" w:rsidRPr="00A739F7" w:rsidRDefault="005A3B6C" w:rsidP="002E08EC">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="29"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A3B6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vai minētajā gadījumā projekta ietvaros būtu akceptējami būvniecības darbi ražošanas ēkās </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A3B6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>saskaņā ar apliecinājuma karti</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A3B6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>, pieņemot, ka pārējie programmas nosacījumi tiek ievēroti, ja darbu veik</w:t>
+            </w:r>
+            <w:r w:rsidR="00A739F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>š</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A3B6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>anai tiek izsniegta apliecinājuma karte?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2617" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A080FB5" w14:textId="7766A489" w:rsidR="006B3A48" w:rsidRPr="006B3A48" w:rsidRDefault="006B3A48" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Atbilstoši 5.1.1.1. pasākuma MK noteikumu Nr. 55  52.1. apakšpunktam atbalstu piešķir </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">sākotnējiem ieguldījumiem </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(Komisijas regulas  </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="006B3A48">
+                <w:rPr>
+                  <w:rStyle w:val="Hipersaite"/>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>651/2014</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="006B3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> 2. panta 49. punkta izpratnē) materiālajos aktīvos, kas attiecas uz:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="624F6BEB" w14:textId="77777777" w:rsidR="006B3A48" w:rsidRPr="006B3A48" w:rsidRDefault="006B3A48" w:rsidP="002E08EC">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="30"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">jaunas uzņēmējdarbības vietas izveidi, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BEBF60F" w14:textId="77777777" w:rsidR="006B3A48" w:rsidRPr="006B3A48" w:rsidRDefault="006B3A48" w:rsidP="002E08EC">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="30"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">esošas uzņēmējdarbības vietas jaudas palielināšanu, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="464B4F34" w14:textId="77777777" w:rsidR="006B3A48" w:rsidRPr="006B3A48" w:rsidRDefault="006B3A48" w:rsidP="002E08EC">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="30"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">uzņēmējdarbības vietas produkcijas dažādošanu ar produktiem, kuri uzņēmējdarbības vietā iepriekš nav ražoti, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="522A48BE" w14:textId="77777777" w:rsidR="006B3A48" w:rsidRPr="006B3A48" w:rsidRDefault="006B3A48" w:rsidP="002E08EC">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="30"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">vai būtiskām pārmaiņām esošas uzņēmējdarbības vietas kopējā ražošanas procesā. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B358C79" w14:textId="77777777" w:rsidR="006B3A48" w:rsidRPr="006B3A48" w:rsidRDefault="006B3A48" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="105AC392" w14:textId="77777777" w:rsidR="006B3A48" w:rsidRPr="006B3A48" w:rsidRDefault="006B3A48" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Attiecīgi projekta iesniegumā </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>jābūt pamatotam, kuram no minētajiem ieguldījumu veidam katra projektā attīstāmā ēka vai saistītā infrastruktūra nepieciešama</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="050D61B4" w14:textId="77777777" w:rsidR="006B3A48" w:rsidRPr="006B3A48" w:rsidRDefault="006B3A48" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6D69E990" w14:textId="2B922ACE" w:rsidR="006B3A48" w:rsidRPr="006B3A48" w:rsidRDefault="006B3A48" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Iepazīstoties ar uzdotajiem  jautājum</w:t>
+            </w:r>
+            <w:r w:rsidR="00F50896">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>iem</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> par to, ka 5.1.1.1.</w:t>
+            </w:r>
+            <w:r w:rsidR="00461563">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pasākuma  ietvaros projektā  plānots atjaunot ražošanas ēku un veikt citu divu ēku jumtu siltināšanas darbus, vēršam uzmanību, ka Komisijas regulas  651/2014 14.panta atbalsts </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>nav piešķirams aizstāšanas ieguldījumiem</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, jo saskaņā ar Komisijas regulas 651/2014 2.panta 49.punktā noteikto- aizstāšanas ieguldījums nav uzskatāms par sākotnējo ieguldījumu. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13323BD7" w14:textId="77777777" w:rsidR="006B3A48" w:rsidRPr="006B3A48" w:rsidRDefault="006B3A48" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="092E6AC5" w14:textId="77777777" w:rsidR="006B3A48" w:rsidRPr="006B3A48" w:rsidRDefault="006B3A48" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ar aizstāšanas ieguldījumiem parasti saprot tādus ieguldījumus, kuru rezultātā netiek palielināta uzņēmuma kapacitāte, netiek ieviesta jauna darbība, produkcijas veids vai pakalpojums, nemaina būtiski uzņēmējdarbības procesus.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54C2BBDE" w14:textId="77777777" w:rsidR="006B3A48" w:rsidRPr="006B3A48" w:rsidRDefault="006B3A48" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Līdz ar to aizstāšanas ieguldījumi uztur komersanta esošo darbību vai atjauno nolietotus aktīvus. No  sniegtās informācijas, īpaši par divu ēku jumtu siltināšanu,  nav nepārprotami skaidri secināms, ka  jumtu siltināšanas rezultātā tiks radīta jauna uzņēmējdarbības vieta vai tiks palielināta uzņēmējdarbības vietas jauda (respektīvi, vai tiks nodrošināts kāds no Komisijas regulas 651/2014 2.panta 49.punktā uzskaitītajiem sākotnējiem ieguldījumiem). </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DAE053F" w14:textId="77777777" w:rsidR="006B3A48" w:rsidRPr="006B3A48" w:rsidRDefault="006B3A48" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="280C144F" w14:textId="77777777" w:rsidR="006B3A48" w:rsidRPr="006B3A48" w:rsidRDefault="006B3A48" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Attiecībā par jaunas uzņēmējdarbības vietas izveidi atbilstoši  Komisijas regulas 651/2014 2.panta 49.punkta a) definētajam, regula nesniedz konkrētu definīciju un katrs gadījums ir izvērtējams individuāli, taču jāņem vērā, ka pēc būtības jauna uzņēmējdarbības vietas izveide ir vieta, kur iepriekš nav notikusi uzņēmējdarbība un tajā tiks veikta cita darbība (jauna vai būtiski atšķirīga darbība). Tātad </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>uzsvars ir uz jaunu vai atšķirīgu saimnieciskās darbības veikšanu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7273ED0B" w14:textId="77777777" w:rsidR="006B3A48" w:rsidRPr="006B3A48" w:rsidRDefault="006B3A48" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6459B0BC" w14:textId="65417990" w:rsidR="006B3A48" w:rsidRPr="006B3A48" w:rsidRDefault="006B3A48" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Atbilstoši 5.1.1.1. pasākuma 3. kārtas projektu iesniegumu vērtēšanas kritēriju piemērošanas metodikas (atlases nolikuma 1. pielikums) kritērijam Nr. 3.6., līdz projekta iesnieguma iesniegšanai </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>par visām projekta ietvaros plānotajām būvniecības</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> darbībām </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>būvatļaujā, apliecinājuma kartē vai paskaidrojuma rakstā jābūt veikta</w:t>
+            </w:r>
+            <w:r w:rsidR="00C20DE2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> būvvaldes atzīme</w:t>
+            </w:r>
+            <w:r w:rsidR="00E1352B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> par projektēšanas nosacījumu izpildi vai jāveic paziņojums par būvniecību</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, vai projekta iesniegumam jāpievieno būvvaldes izziņa, kas liecina, ka būvdarbiem būvatļauja, paskaidrojuma raksts, apliecinājuma karte vai paziņojums par projektā plānoto būvniecību nav nepieciešams. Vēršam uzmanību, ka kritērijs ir neprecizējams, kas nozīmē, ka kritērija neatbilstības gadījumā projekta iesniegums tiek noraidīts bez iespējas to precizēt. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FDE124F" w14:textId="77777777" w:rsidR="006B3A48" w:rsidRPr="006B3A48" w:rsidRDefault="006B3A48" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="65713DC2" w14:textId="77777777" w:rsidR="006B3A48" w:rsidRPr="006B3A48" w:rsidRDefault="006B3A48" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Papildus vēršam uzmanību:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="445B2C3E" w14:textId="77077D4C" w:rsidR="006B3A48" w:rsidRPr="006B3A48" w:rsidRDefault="006B3A48" w:rsidP="002E08EC">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="31"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>atbilstoši 5.1.1.1. pasākuma MK noteikumu Nr.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E1352B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">55   36.4. apakšpunktam (ja projektā plānotas darbības, ievērojot regulas Nr. 651/2014  14. panta nosacījumus), pasākumā ir attiecināma uzņēmējdarbības mērķiem paredzēto ēku un ar tām saistītās infrastruktūras attīstīšana, sekmējot projektā plānoto uzraudzības rādītāju sasniegšanu. Atbalstu nevar saņemt ēkas, kurās paredzēta izmitināšana (NACE 2.1. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006B3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>red</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006B3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I sadaļas</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>55.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nodaļa), dienas SPA, saunu un tvaika pirts darbība (NACE 2.1. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006B3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>red</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006B3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. T sadaļas 96.23 klase), sporta nodarbības (NACE 2.1. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006B3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>red</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006B3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. S sadaļas 93.1 klase) un izglītības pakalpojumi (NACE 2.1. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006B3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>red</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006B3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>. Q sadaļa).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78BD2E85" w14:textId="77777777" w:rsidR="006B3A48" w:rsidRPr="006B3A48" w:rsidRDefault="006B3A48" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="448B23F8" w14:textId="230BE054" w:rsidR="00457879" w:rsidRPr="008F4605" w:rsidRDefault="006B3A48" w:rsidP="002E08EC">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="31"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ja atbalstu piešķir lielajam komersantam, lai veiktu būtiskas pārmaiņas ražošanas procesā, attiecināmām izmaksām jābūt lielākām nekā izmaksām ar modernizējamo darbību saistīto aktīvu amortizācijai iepriekšējo triju fiskālo gadu laikā, bet, ja atbalstu piešķir lielajam, vidējam vai mazajam komersantam esošas uzņēmējdarbības vietas darbības dažādošanai, attiecināmām izmaksām vismaz par 200 procentiem jāpārsniedz atkārtoti izmantoto aktīvu uzskaites vērtību, kas reģistrēta iepriekšējā fiskālajā gadā pirms darbu sākšanas. Norādītā informācija jāpievieno projekta iesniegumam</w:t>
+            </w:r>
+            <w:r w:rsidR="008F4605">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> aizpildot pielikumu “Projekta īstenošanas rezultātā </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B3A48">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>sagaidāmo izmaiņu būtiskuma novērtējums” (atlases nolikuma 11. pielikums).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003D5C38" w:rsidRPr="004C3AFC" w14:paraId="24A54702" w14:textId="77777777" w:rsidTr="00F53009">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="230" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="71FDD370" w14:textId="23D77AB7" w:rsidR="003D5C38" w:rsidRDefault="003D5C38" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>46</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2153" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="45F9A0DE" w14:textId="79AC840F" w:rsidR="001C1A00" w:rsidRPr="001C1A00" w:rsidRDefault="001C1A00" w:rsidP="002E08EC">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="310"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radies </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C1A00">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">jautājums, kas izriet no projekta (5.1.1.1. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pasākuma </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C1A00">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>un Regulas Nr. 651/20141 14. panta projekts) budžeta kopsavilkuma tabulas - pozīcijā ar kodu</w:t>
+            </w:r>
+            <w:r w:rsidR="00CC34C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nr.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C1A00">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C1A00">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>7.5.1. </w:t>
+            </w:r>
+            <w:r w:rsidR="00CC34C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>“</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C1A00">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Būvdarbu izmaksas (ēkas), tai skaitā labiekārtošanas izmaksas</w:t>
+            </w:r>
+            <w:r w:rsidR="00CC34C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C1A00">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> plānojam izmaksas, kas ņemtas no projektēšanas rezultātā sastādītās Būvniecības koptāmes. Šajā koptāmē iekļautas arī teritorijas labiekārtojuma (bruģētas ietves, asfaltētas brauktuves, apzaļumošanas) izmaksas. Pie pozīcijas </w:t>
+            </w:r>
+            <w:r w:rsidR="008C2B23">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nr. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C1A00">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>7.5.1. minēts, ka teritorijas labiekārtošanas izmaksas norāda zem koda 7.4.1. Vai tas nozīmē, ka manis minētās labiekārtojuma izmaksas jānodala un jāliek pozīcijā </w:t>
+            </w:r>
+            <w:r w:rsidR="008C2B23">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nr. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C1A00">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>7.4.1.</w:t>
+            </w:r>
+            <w:r w:rsidR="008C2B23">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> “</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C1A00">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Uzņēmējdarbības teritorijas attīstīšana un labiekārtošana</w:t>
+            </w:r>
+            <w:r w:rsidR="008C2B23">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C1A00">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31A56780" w14:textId="23DAD27F" w:rsidR="003D5C38" w:rsidRPr="00367FE5" w:rsidRDefault="001C1A00" w:rsidP="002E08EC">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="310"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1A00">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tā paša projekta Sadarbības partneris (komersants) veiks būvdarbu iepirkumu atbilstoši MK noteikumiem </w:t>
+            </w:r>
+            <w:r w:rsidR="00367FE5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C1A00">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">r.104. Projekta attiecināmajās izmaksās plānots iekļaut arī būvniecības uzraudzības izmaksas, kas plānotas 58 212,56 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001C1A00">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>euro</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001C1A00">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> bez PVN. Vai arī šajā gadījumā jāveic iepirkums atbilstoši  MK noteikumiem </w:t>
+            </w:r>
+            <w:r w:rsidR="00367FE5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C1A00">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">r.104 vai šajā gadījumā (kad paredzamā līgumcena ir mazāka par 70 000 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001C1A00">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>euro</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001C1A00">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) ir </w:t>
+            </w:r>
+            <w:r w:rsidR="00367FE5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>“atvieglotāki”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C1A00">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nosacījumi?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2617" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A272B24" w14:textId="77777777" w:rsidR="00C85453" w:rsidRPr="00C85453" w:rsidRDefault="00C85453" w:rsidP="002E08EC">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="33"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="388"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C85453">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Izmaksas par asfaltētas brauktuves izbūvi/pārbūvi un bruģētas ietves izbūvi/pārbūvi, ja ietve iet gar brauktuvi, projekta budžeta kopsavilkuma pielikumā norāda pie izmaksu pozīcijas Nr. 7.4.4. “Satiksmes infrastruktūras izmaksas”. Apzaļumošanas izmaksas un izmaksas par bruģētas ietves izbūvi/pārbūvi, ja tā iet pa teritoriju un ietve nav saistīta ar brauktuvi, projekta budžeta kopsavilkuma pielikumā norāda pie izmaksu pozīcijas Nr. 7.4.1. “Uzņēmējdarbības teritorijas attīstīšana un labiekārtošana”.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BAECB7D" w14:textId="706E60B6" w:rsidR="00C85453" w:rsidRPr="00C85453" w:rsidRDefault="00C85453" w:rsidP="002E08EC">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="33"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="388"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C85453">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ministru kabineta 2017. gada 28. februāra noteikumu Nr. 104 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>“</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C85453">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Noteikumi par iepirkuma procedūru un tās piemērošanas kārtību pasūtītāja finansētiem projektiem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C85453">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (turpmāk – MK noteikumi Nr. 104) 5.</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF27A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C85453">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">punkts nosaka gadījumus, kad var nepiemērot MK noteikumus Nr.104., t.sk. tos var nepiemērot gadījumos, kad piegādes vai pakalpojumu paredzamā līgumcena ir mazāka par 70 tūkst. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C85453">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>euro</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C85453">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Šādās situācijās, atbilstoši 5.1.1.1. pasākuma projekta vienošanās projekta vispārējo noteikumu (noteikumos (sk. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r w:rsidRPr="00C85453">
+                <w:rPr>
+                  <w:rStyle w:val="Hipersaite"/>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>5.1.1.1. Infrastruktūra uzņēmējdarbības atbalstam, 3. kārta | Centrālā finanšu un līgumu aģentūra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00C85453">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) sadaļā “Iepirkumu veikšanas kārtība” noteikto, projekta sadarbības partneris pirms līguma noslēgšanas </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C85453">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>veic un dokumentē tirgus izpēti. Tirgus izpētei var izmantot savu iepriekšējo pieredzi, attiecīgās jomas ekspertu vērtējumu, interneta resursus, potenciālo līguma izpildītāju aptaujas un citas metodes atbilstoši Iepirkumu uzraudzības biroja skaidrojumie</w:t>
+            </w:r>
+            <w:r w:rsidR="00313C23">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r w:rsidR="00313C23">
+              <w:rPr>
+                <w:rStyle w:val="Vresatsauce"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:footnoteReference w:id="23"/>
+            </w:r>
+            <w:r w:rsidRPr="00C85453">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> . Tirgus izpētes dokumentus Finansējuma saņēmējs (Sadarbības partneris) iesniedz pēc Sadarbības iestādes pieprasījuma. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BC131DB" w14:textId="77777777" w:rsidR="00C85453" w:rsidRPr="00C85453" w:rsidRDefault="00C85453" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4DA28848" w14:textId="77777777" w:rsidR="00C85453" w:rsidRPr="00C85453" w:rsidRDefault="00C85453" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C85453">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tātad, ja netiek piemēroti MK noteikumi Nr.104, jāveic tirgus izpēte (cenu aptauja).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F53174F" w14:textId="77777777" w:rsidR="00C85453" w:rsidRPr="00C85453" w:rsidRDefault="00C85453" w:rsidP="00EE454E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C85453">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Pamata principi, veicot tirgus izpēti (cenu aptauju), ir:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61B213C7" w14:textId="77777777" w:rsidR="00C85453" w:rsidRPr="00C85453" w:rsidRDefault="00C85453" w:rsidP="002E08EC">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="34"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C85453">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finansējuma saņēmējs (sadarbības partneris) izvēlas piedāvājumu, kas finansējuma saņēmējam (sadarbības partnerim) ir </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C85453">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ekonomiski </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C85453">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>visizdevīgākais un vislabāk apmierina tā vajadzības</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C85453">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, kā arī nodrošina pasūtītāja piešķirtā finansējuma efektīvu izmantošanu.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31805E10" w14:textId="6E638D88" w:rsidR="003D5C38" w:rsidRPr="00313C23" w:rsidRDefault="00C85453" w:rsidP="002E08EC">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="34"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C85453">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finansējuma saņēmējs (sadarbības partneris) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C85453">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>neslēdz</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C85453">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> piegādes, pakalpojumu un būvdarbu </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C85453">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>līgumu ar tādu piegādātāju, ar kuru tas atrodas interešu konfliktā, kā arī līguma izpildes laikā nenonāk interešu konfliktā ar minēto piegādātāju</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C85453">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F15AE" w:rsidRPr="00686F2F" w14:paraId="5C13E327" w14:textId="77777777" w:rsidTr="00F53009">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="230" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="316AF994" w14:textId="12F2EFCD" w:rsidR="008F15AE" w:rsidRPr="00686F2F" w:rsidRDefault="008F15AE" w:rsidP="00686F2F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>47</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2153" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="408551CD" w14:textId="7353277C" w:rsidR="008D5D8E" w:rsidRPr="00686F2F" w:rsidRDefault="007464D2" w:rsidP="00686F2F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Saprotu, ka</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF7BAE" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> teritorijas labiekārtošanas izmaksas</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ir</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF7BAE" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>jā</w:t>
+            </w:r>
+            <w:r w:rsidR="00A430B3" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>iekļauj</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF7BAE" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A430B3" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">budžeta </w:t>
+            </w:r>
+            <w:r w:rsidR="00FF7BAE" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>pozīcij</w:t>
+            </w:r>
+            <w:r w:rsidR="00A430B3" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>ā</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF7BAE" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A430B3" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nr. </w:t>
+            </w:r>
+            <w:r w:rsidR="00FF7BAE" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.4.1. </w:t>
+            </w:r>
+            <w:r w:rsidR="00576740" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>“Uzņēmējdar</w:t>
+            </w:r>
+            <w:r w:rsidR="0089235B" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>b</w:t>
+            </w:r>
+            <w:r w:rsidR="00576740" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ības teritorijas </w:t>
+            </w:r>
+            <w:r w:rsidR="00853EFA" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>attīstīšana un labiekārtošana</w:t>
+            </w:r>
+            <w:r w:rsidR="00576740" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+            <w:r w:rsidR="00853EFA" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="008D5D8E" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FF7BAE" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bet skatos, ka mums </w:t>
+            </w:r>
+            <w:r w:rsidR="00853EFA" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tomēr </w:t>
+            </w:r>
+            <w:r w:rsidR="00FF7BAE" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ir izmaksas, kas varētu atbilst arī </w:t>
+            </w:r>
+            <w:r w:rsidR="00853EFA" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">budžeta </w:t>
+            </w:r>
+            <w:r w:rsidR="00FF7BAE" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pozīcijām </w:t>
+            </w:r>
+            <w:r w:rsidR="00853EFA" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nr. </w:t>
+            </w:r>
+            <w:r w:rsidR="00FF7BAE" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.4.2. </w:t>
+            </w:r>
+            <w:r w:rsidR="00853EFA" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>“</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF7BAE" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Ūdenssaimniecības būvniecība vai pārbūve</w:t>
+            </w:r>
+            <w:r w:rsidR="00853EFA" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF7BAE" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un </w:t>
+            </w:r>
+            <w:r w:rsidR="00853EFA" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nr. </w:t>
+            </w:r>
+            <w:r w:rsidR="00FF7BAE" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>7.4.3.</w:t>
+            </w:r>
+            <w:r w:rsidR="00853EFA" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> “</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF7BAE" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Elektroenerģijas infrastruktūras būvniecība vai pārbūve</w:t>
+            </w:r>
+            <w:r w:rsidR="00853EFA" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF7BAE" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F0BAC45" w14:textId="581EB3A9" w:rsidR="00FF7BAE" w:rsidRPr="00686F2F" w:rsidRDefault="00FF7BAE" w:rsidP="00686F2F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pielikumā nosūtu Būvniecības koptāmi, kur izklājlapā </w:t>
+            </w:r>
+            <w:r w:rsidR="00FF713C" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>“</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kops </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Raž</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="00FF713C" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Ē</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>ka</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF713C" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> esmu atzīmējusi projektam atbilstošās pozīcijas - lūdzu, sniegt atbildi, vai šāds sadalījums starp projekta budžeta pozīcijām būtu korekt</w:t>
+            </w:r>
+            <w:r w:rsidR="008D5D8E" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">? Vai varbūt tomēr varam izdalīt tikai labiekārtošanu </w:t>
+            </w:r>
+            <w:r w:rsidR="009A48D7" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">budžeta pozīcijā Nr. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>7.4.1.</w:t>
+            </w:r>
+            <w:r w:rsidR="009A48D7" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> “Uzņēmējdar</w:t>
+            </w:r>
+            <w:r w:rsidR="0089235B" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>b</w:t>
+            </w:r>
+            <w:r w:rsidR="009A48D7" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>ības teritorijas attīstīšana un labiekārtošana”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un pārējo atstāt zem </w:t>
+            </w:r>
+            <w:r w:rsidR="009A48D7" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">budžeta pozīcijas Nr. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>7.5.1.</w:t>
+            </w:r>
+            <w:r w:rsidR="009A48D7" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> “Ēku un ar tām saistītās infrastruktūras izmaksas”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FF56C7E" w14:textId="529EB621" w:rsidR="008F15AE" w:rsidRPr="00686F2F" w:rsidRDefault="00FF7BAE" w:rsidP="00686F2F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Šis būs regulas Nr.651/2014 14.</w:t>
+            </w:r>
+            <w:r w:rsidR="009A48D7" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>panta projekts ar sadarbības partneri - komersantu.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2617" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="66F9EA79" w14:textId="5371E64A" w:rsidR="0089235B" w:rsidRPr="00686F2F" w:rsidRDefault="0089235B" w:rsidP="00686F2F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ja projektā plānots </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tikai </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">regulas Nr.651/2014 14. panta atbalsts, tad budžeta pozīcija Nr. 7.4.2. “Ūdenssaimniecības būvniecība vai pārbūve (jaudas palielināšana)” nav iekļaujama projekta budžeta kopsavilkumā, jo minētā budžeta pozīcija attiecināma tikai uz MK noteikumu Nr. 55   36.2.1. apakšpunktā minētām ar ūdenssaimniecības sabiedrisko pakalpojumu tīklu infrastruktūru saistītām izmaksām, kas nepieciešamas komersantam, kas ir labuma guvējs, bet nav projekta sadarbības partneris.  Industriālo </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>pieslēgumu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> izbūvi ar jaudas palielināšanu ir komercdarbības atbalsts atbilstoši MK noteikumu Nr. 55 66. punktā noteiktajam un sabiedrisko pakalpojumu sniedzēju (ūdenssaimniecībai) jāpiesaista kā projekta sadarbības partneri. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CA50CA2" w14:textId="77777777" w:rsidR="0089235B" w:rsidRPr="00686F2F" w:rsidRDefault="0089235B" w:rsidP="00686F2F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="02E2732E" w14:textId="77777777" w:rsidR="0089235B" w:rsidRPr="00686F2F" w:rsidRDefault="0089235B" w:rsidP="00686F2F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savukārt  budžeta pozīcija  Nr. 7.4.3. “Elektroenerģijas infrastruktūras būvniecība vai pārbūve (jaudas palielināšana, apakšstaciju izbūve)[…]” projekta iesniegumā iekļaujama tikai tādā gadījumā, ja atbalstītie infrastruktūras objekti pēc projekta īstenošanas ir sadales sistēmas operatora īpašumā. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44695466" w14:textId="77777777" w:rsidR="0089235B" w:rsidRPr="00686F2F" w:rsidRDefault="0089235B" w:rsidP="00686F2F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="17D798BD" w14:textId="67AEC405" w:rsidR="0089235B" w:rsidRPr="00686F2F" w:rsidRDefault="0089235B" w:rsidP="00686F2F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Attiecīgi,  ja pievienotajā tāmē iekļautie ūdensapgādes un saimnieciskās kanalizācijas ārējie tīkli </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>nav plānoti</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kā sabiedrisko pakalpojumu sniedzēju (ūdenssaimniecībai) piederības robežās izbūvējami inženiertīkli, kā arī tāmē iekļautos ārējās elektroapgādes tīklus pēc projekta īstenošanas</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nav paredzēts</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nodot sadales sistēmas operatora īpašumā, tad plānotās izmaksas ūdenssaimniecības un elektroenerģijas </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>pieslēgumu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> izveidei ēkas funkcionalitātes nodrošināšanai, kas paliks projekta sadarbības partnera-komersanta īpašumā, iekļaujamas projekta budžeta pozīcijā Nr. 7.5.1. “Ēku un ar tām saistītās infrastruktūras izmaksas”. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BAEF2A3" w14:textId="77777777" w:rsidR="0089235B" w:rsidRPr="00686F2F" w:rsidRDefault="0089235B" w:rsidP="00686F2F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="619F2C2F" w14:textId="18659ECF" w:rsidR="0089235B" w:rsidRPr="00686F2F" w:rsidRDefault="0089235B" w:rsidP="00686F2F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Atbilstošu budžeta pozīciju izvēlei aicinām izmantot projekta iesnieguma pielikumā “Projekta budžeta kopsavilkums” iekļautās atsauces uz attiecīgajām MK noteikumu Nr. 55 attiecināmajām izmaksām:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BBEB089" w14:textId="77777777" w:rsidR="003729B6" w:rsidRPr="00686F2F" w:rsidRDefault="003729B6" w:rsidP="00686F2F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="355013C9" w14:textId="12636FA4" w:rsidR="008F15AE" w:rsidRPr="00686F2F" w:rsidRDefault="0089235B" w:rsidP="00686F2F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="20EAB3A1" wp14:editId="0BAD069C">
+                  <wp:extent cx="4695825" cy="3467100"/>
+                  <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+                  <wp:docPr id="1772984637" name="Attēls 2"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 1"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill rotWithShape="1">
+                          <a:blip r:embed="rId41" r:link="rId42">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect l="3047" r="3084"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="4695825" cy="3467100"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                              <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                            </a:ext>
+                          </a:extLst>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003729B6" w:rsidRPr="00686F2F" w14:paraId="76DADA7C" w14:textId="77777777" w:rsidTr="00F53009">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="230" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DBF3305" w14:textId="21C32E81" w:rsidR="003729B6" w:rsidRPr="00686F2F" w:rsidRDefault="00C12E71" w:rsidP="00686F2F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>48</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2153" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="45044722" w14:textId="0B76215E" w:rsidR="00C12E71" w:rsidRPr="00686F2F" w:rsidRDefault="00C12E71" w:rsidP="00686F2F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>MK noteikumu Nr.</w:t>
+            </w:r>
+            <w:r w:rsidR="0051037C" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>55 10</w:t>
+            </w:r>
+            <w:r w:rsidR="00095136" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r w:rsidR="00095136" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">apakšpunkts </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nosaka, ka </w:t>
+            </w:r>
+            <w:r w:rsidR="009F69BA" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>“</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>ir radušās divu kalendāra gadu laikā pirms projekta iesnieguma iesniegšanas un ne vēlāk kā trešajā kalendāra gadā pēc projekta noslēguma maksājuma veikšanas</w:t>
+            </w:r>
+            <w:r w:rsidR="009F69BA" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [..]</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="009F69BA" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ja projektu iesniedz 2026.</w:t>
+            </w:r>
+            <w:r w:rsidR="009F69BA" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>gada maijā, vai par atskaites periodu var būt atalgojuma fonds (bāzes gads pret kura at</w:t>
+            </w:r>
+            <w:r w:rsidR="009F69BA" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>lgojumu salīdzina pieaugumu):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5029B4B9" w14:textId="77777777" w:rsidR="00C12E71" w:rsidRPr="00686F2F" w:rsidRDefault="00C12E71" w:rsidP="00686F2F">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="35"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>no 2023.gada jūnija līdz 2024.gada maijam.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B070116" w14:textId="77777777" w:rsidR="00C12E71" w:rsidRPr="00686F2F" w:rsidRDefault="00C12E71" w:rsidP="00686F2F">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="35"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>no 2024.gada maija līdz 2025.gada jūnijam.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06C187B5" w14:textId="77777777" w:rsidR="00C12E71" w:rsidRPr="00686F2F" w:rsidRDefault="00C12E71" w:rsidP="00686F2F">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="35"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>2023.pilna gada atalgojums.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="497FCEA5" w14:textId="77777777" w:rsidR="00C12E71" w:rsidRPr="00686F2F" w:rsidRDefault="00C12E71" w:rsidP="00686F2F">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="35"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>2023.gada maija alga x 12 mēneši.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B152BD3" w14:textId="77777777" w:rsidR="003729B6" w:rsidRPr="00686F2F" w:rsidDel="007464D2" w:rsidRDefault="003729B6" w:rsidP="00686F2F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2617" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A3BF6F6" w14:textId="679057E9" w:rsidR="00ED22B1" w:rsidRPr="00686F2F" w:rsidRDefault="00ED22B1" w:rsidP="00686F2F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>MK noteikumu Nr.55 9.2. apakšpunktā noteiktā rādītāja “Darba algu fonda pieaugums” vērtība tiek noteikta par pilnu kalendāro gadu vadoties no komersantu gada pārskatiem un to vērtība tiks pārbaudīti VID datu bāzē (datu noliktava). Piemēram, ja projektu iesniedz 2026. gadā un projekta iesniegumā ir pamatots, ka projektā plānotās darbības ir sekmējušas sasniegto rādītāju rašanos, t.i., ir norādīta pamatota cēloņsakarība starp projekta iesnieguma izmaksām (darbībām) un sasniegtajiem rādītājiem, kas radušies 2 kalendāru gadu laikā pirms projekta iesniegšanas, tad bāzes gads, pret kuru tiks vērtēta rādītāju sasniegšana</w:t>
+            </w:r>
+            <w:r w:rsidR="00112660" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> būs 2023. gads, par kuru komersanta gada pārskatu iesniedz VID 2024. gada pirmajā pusē (tātad tiek vērtēti 2024. un 2025. gada dati pret 2023. gada datiem). </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="097E0866" w14:textId="77777777" w:rsidR="00ED22B1" w:rsidRPr="00686F2F" w:rsidRDefault="00ED22B1" w:rsidP="00686F2F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4314DA0A" w14:textId="77777777" w:rsidR="00ED22B1" w:rsidRPr="00686F2F" w:rsidRDefault="00ED22B1" w:rsidP="00686F2F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Ja projekta iesniegumu iesniedz 2026. gadā un darba algu fonda pieauguma rādītāja vērtībā </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>nav plānots</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ieskaitīt vērtību, kura ir radusies 2 kalendāru gadu laikā pirms projekta iesnieguma iesniegšanas, tad bāzes gads pret kuru tiek vērtēta darba algu fonda pieauguma rādītāja sasniegšana, ir 2025. gads, ja pirmais rādītāja vērtības gads ir 2026. gads.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11FD9930" w14:textId="77777777" w:rsidR="00ED22B1" w:rsidRPr="00686F2F" w:rsidRDefault="00ED22B1" w:rsidP="00686F2F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="48EA7AF6" w14:textId="278965F7" w:rsidR="00ED22B1" w:rsidRPr="00686F2F" w:rsidRDefault="00ED22B1" w:rsidP="00686F2F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Vienlaikus, atbilstoši MK noteikumu Nr.</w:t>
+            </w:r>
+            <w:r w:rsidR="00112660" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>55 9. punktam, rādītāju vērtības jāsasniedz līdz  2029. gada 31. decembrim, proti, ja projekta īstenošana tiks pabeigta 2027. gadā, tad darba alga fonda pieauguma rādītāja vērtības var ieskaitīt līdz 2029. gadam (ieskaitot), proti, ņem vērā no 2024. līdz 2029. gadam (ieskaitot) VID datu bāzē pieejamo aktuālo informāciju.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="667C15DE" w14:textId="77777777" w:rsidR="00ED22B1" w:rsidRPr="00686F2F" w:rsidRDefault="00ED22B1" w:rsidP="00686F2F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="415FD212" w14:textId="77777777" w:rsidR="00ED22B1" w:rsidRPr="00686F2F" w:rsidRDefault="00ED22B1" w:rsidP="00686F2F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ziņojot par rādītāju sasniegšanu, finansējuma saņēmējs sniedz faktos balstītu pamatojumu, kas apliecina, ka konkrētā projekta īstenošana ir tieši veicinājusi attiecīgo rādītāju sasniegšanu, attiecīgi  pastāv cēloņsakarība starp projekta izmaksām (darbībām) un sasniegtajiem rādītājiem, kas radušies pirms projekta iesniegšanas, projekta  īstenošanas laikā un pēc projekta pabeigšanas. Tas, ka MK noteikumi Nr. 55 pieļauj iespēju, ka sasniegto rezultātu rādītāju vērtībā (darba algu fonda pieaugums, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>nefinanšu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> investīcijas) ir attiecināmas vērtības, kuras ir radušās divu kalendāra gadu laikā pirms projekta iesnieguma iesniegšanas, nenozīmē, ka automātiski visas rezultāta rādītāju vērtības, kuras radušās divu kalendāra gadu laikā pirms projekta iesnieguma iesniegšanas, ir attiecināmas. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="140AD003" w14:textId="77777777" w:rsidR="00ED22B1" w:rsidRPr="00686F2F" w:rsidRDefault="00ED22B1" w:rsidP="00686F2F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="463EEB6F" w14:textId="17CEDD9E" w:rsidR="003729B6" w:rsidRPr="00686F2F" w:rsidRDefault="00ED22B1" w:rsidP="00686F2F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Vēršam uzmanību, ka detalizētu rādītāju pārbaudi pret komersantu gada pārskatiem, tai skaitā arī vēsturiski sasniegto rādītāju pārbaudi veiks projekta īstenošanas ietvaros, pēc tam, kad projekta iesniedzējs sadarbības iestādē iesniedz pārskatu (ziņo) par rādītāju sasniegšanu.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00112660" w:rsidRPr="00686F2F" w14:paraId="496E6419" w14:textId="77777777" w:rsidTr="00F53009">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="230" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="75F39416" w14:textId="134B2E3D" w:rsidR="00112660" w:rsidRPr="00686F2F" w:rsidRDefault="00CA6377" w:rsidP="00686F2F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>49</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2153" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DF9B3BD" w14:textId="2F839CEA" w:rsidR="00DA10EC" w:rsidRPr="00686F2F" w:rsidRDefault="00DA10EC" w:rsidP="00686F2F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>5.1.1.1. pasākuma 3. kārtas jautājumu un atbilžu apkopojumā ir sniegts šāds piemērs (14.</w:t>
+            </w:r>
+            <w:r w:rsidR="00C57C8E" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>jautājums):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F711C6C" w14:textId="77777777" w:rsidR="00DA10EC" w:rsidRPr="00686F2F" w:rsidRDefault="00DA10EC" w:rsidP="00686F2F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>“Darba algu fonda pieaugums privātajos komersantos”  - 2023. gads. 2024. gada darba algu fonda pieaugumu aprēķina, kad no 2024.gada atņem 2023.g vērtības (piemēram., 1000 – 900 =100), 2025.gada darba algu fondu pieaugumu aprēķina atņemot no 2025.gada 2023.gada vērtības (piem., 2000-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>900=1100). Šajā gadījumā iegūtā vēsturiskā darba algu pieauguma vērtība ir 1200=100+1100</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="715C2F00" w14:textId="6C2D822A" w:rsidR="00DA10EC" w:rsidRPr="00686F2F" w:rsidRDefault="00DA10EC" w:rsidP="00686F2F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Vai pareizi saprotam, ka gadījumā, ja</w:t>
+            </w:r>
+            <w:r w:rsidR="00C57C8E" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7884160C" w14:textId="77777777" w:rsidR="00DA10EC" w:rsidRPr="00686F2F" w:rsidRDefault="00DA10EC" w:rsidP="00686F2F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>2023.gada atalgojuma fonds = 1000 EUR</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E4EBEB8" w14:textId="77777777" w:rsidR="00DA10EC" w:rsidRPr="00686F2F" w:rsidRDefault="00DA10EC" w:rsidP="00686F2F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>2024.gada atalgojuma fonds = 1100 EUR (+ 100 EUR)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DF79C7F" w14:textId="77777777" w:rsidR="00DA10EC" w:rsidRPr="00686F2F" w:rsidRDefault="00DA10EC" w:rsidP="00686F2F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>2025.gada atalgojuma fonds = 1200 EUR (+ 100 EUR)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F3B6D29" w14:textId="28E76A56" w:rsidR="00DA10EC" w:rsidRPr="00686F2F" w:rsidRDefault="00DA10EC" w:rsidP="00686F2F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>2026.gada atalgojuma fonds = 1300 EUR (+ 100 EUR)</w:t>
+            </w:r>
+            <w:r w:rsidR="00C57C8E" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C85143E" w14:textId="41E88F54" w:rsidR="00112660" w:rsidRPr="00686F2F" w:rsidRDefault="00C57C8E" w:rsidP="00686F2F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>tad s</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA10EC" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">askaņā ar iepriekš </w:t>
+            </w:r>
+            <w:r w:rsidR="00201718" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>aģentūras</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA10EC" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sniegto piemēru kopējais atalgojuma fonda pieaugums 2026.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00DA10EC" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>gadā ir 100 + 200 +300 = 600 EUR. Vai šādi ir pareizi?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2617" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2874F224" w14:textId="7F28CC40" w:rsidR="004343A6" w:rsidRPr="00686F2F" w:rsidRDefault="004343A6" w:rsidP="00686F2F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Jā, Jūsu minētajā piemērā rādītāja vērtība būs 600 eiro, ja rādītāju bāzes gads ir 2023. gads un projekts īstenots līdz 2026. gadam un aģentūrai informācija par rādītāja pilnīgu sasniegšanu ir noziņota 2027.</w:t>
+            </w:r>
+            <w:r w:rsidR="00201718" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">gadā: </w:t>
+            </w:r>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="7470" w:type="dxa"/>
+              <w:tblCellMar>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="659"/>
+              <w:gridCol w:w="816"/>
+              <w:gridCol w:w="816"/>
+              <w:gridCol w:w="817"/>
+              <w:gridCol w:w="699"/>
+              <w:gridCol w:w="700"/>
+              <w:gridCol w:w="701"/>
+              <w:gridCol w:w="2262"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="004343A6" w:rsidRPr="00686F2F" w14:paraId="538420D7" w14:textId="77777777" w:rsidTr="00201718">
+              <w:trPr>
+                <w:trHeight w:val="300"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5208" w:type="dxa"/>
+                  <w:gridSpan w:val="7"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="108" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="108" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="297A0D32" w14:textId="77777777" w:rsidR="004343A6" w:rsidRPr="00686F2F" w:rsidRDefault="004343A6" w:rsidP="00686F2F">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00686F2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Darba algu izmaksa (</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00686F2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>euro</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00686F2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">) no VID datu noliktavas (kopā </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00686F2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>euro</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00686F2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>/gadā)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2262" w:type="dxa"/>
+                  <w:vMerge w:val="restart"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="108" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="108" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="4A5900E5" w14:textId="77777777" w:rsidR="004343A6" w:rsidRPr="00686F2F" w:rsidRDefault="004343A6" w:rsidP="00686F2F">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00686F2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Darba algu fonda pieaugums kopā, </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00686F2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>euro</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00201718" w:rsidRPr="00686F2F" w14:paraId="49C776ED" w14:textId="77777777" w:rsidTr="00201718">
+              <w:trPr>
+                <w:trHeight w:val="570"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="659" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="108" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="108" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="0EECB52B" w14:textId="77777777" w:rsidR="004343A6" w:rsidRPr="00686F2F" w:rsidRDefault="004343A6" w:rsidP="00686F2F">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00686F2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>2023</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="816" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="108" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="108" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="29EEFD07" w14:textId="77777777" w:rsidR="004343A6" w:rsidRPr="00686F2F" w:rsidRDefault="004343A6" w:rsidP="00686F2F">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00686F2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>2024</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="816" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="108" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="108" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="506DB72E" w14:textId="77777777" w:rsidR="004343A6" w:rsidRPr="00686F2F" w:rsidRDefault="004343A6" w:rsidP="00686F2F">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00686F2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>2025</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="817" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="108" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="108" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="1C193E0C" w14:textId="77777777" w:rsidR="004343A6" w:rsidRPr="00686F2F" w:rsidRDefault="004343A6" w:rsidP="00686F2F">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00686F2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>2026</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="699" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="108" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="108" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="0F6E2023" w14:textId="77777777" w:rsidR="004343A6" w:rsidRPr="00686F2F" w:rsidRDefault="004343A6" w:rsidP="00686F2F">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00686F2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>2027</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="700" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="108" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="108" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="0ED3A706" w14:textId="77777777" w:rsidR="004343A6" w:rsidRPr="00686F2F" w:rsidRDefault="004343A6" w:rsidP="00686F2F">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00686F2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>2028</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="699" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="108" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="108" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="68BB4F85" w14:textId="77777777" w:rsidR="004343A6" w:rsidRPr="00686F2F" w:rsidRDefault="004343A6" w:rsidP="00686F2F">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00686F2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>2029</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2262" w:type="dxa"/>
+                  <w:vMerge/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="74E67FF3" w14:textId="77777777" w:rsidR="004343A6" w:rsidRPr="00686F2F" w:rsidRDefault="004343A6" w:rsidP="00686F2F">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00201718" w:rsidRPr="00686F2F" w14:paraId="4B62D23B" w14:textId="77777777" w:rsidTr="00201718">
+              <w:trPr>
+                <w:trHeight w:val="600"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="659" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="108" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="108" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="042A4070" w14:textId="77777777" w:rsidR="004343A6" w:rsidRPr="00686F2F" w:rsidRDefault="004343A6" w:rsidP="00686F2F">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00686F2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:lastRenderedPageBreak/>
+                    <w:t>1000</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="816" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="108" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="108" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="63F6B019" w14:textId="77777777" w:rsidR="004343A6" w:rsidRPr="00686F2F" w:rsidRDefault="004343A6" w:rsidP="00686F2F">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00686F2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>1100</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00686F2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:br/>
+                    <w:t>(+100)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="816" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="108" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="108" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="09CE9DC1" w14:textId="77777777" w:rsidR="004343A6" w:rsidRPr="00686F2F" w:rsidRDefault="004343A6" w:rsidP="00686F2F">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00686F2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>1200</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00686F2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:br/>
+                    <w:t>(+200)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="817" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="108" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="108" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="5686B374" w14:textId="77777777" w:rsidR="004343A6" w:rsidRPr="00686F2F" w:rsidRDefault="004343A6" w:rsidP="00686F2F">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00686F2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>1300</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00686F2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:br/>
+                    <w:t>(+300)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="699" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="108" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="108" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="089F47C7" w14:textId="77777777" w:rsidR="004343A6" w:rsidRPr="00686F2F" w:rsidRDefault="004343A6" w:rsidP="00686F2F">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00686F2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="700" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="108" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="108" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="61916094" w14:textId="77777777" w:rsidR="004343A6" w:rsidRPr="00686F2F" w:rsidRDefault="004343A6" w:rsidP="00686F2F">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00686F2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="699" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="108" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="108" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="2132EBF4" w14:textId="77777777" w:rsidR="004343A6" w:rsidRPr="00686F2F" w:rsidRDefault="004343A6" w:rsidP="00686F2F">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00686F2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2262" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:noWrap/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="108" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="108" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="bottom"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="3992AF7B" w14:textId="77777777" w:rsidR="004343A6" w:rsidRPr="00686F2F" w:rsidRDefault="004343A6" w:rsidP="00686F2F">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00686F2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>600</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="29280564" w14:textId="77777777" w:rsidR="004343A6" w:rsidRPr="00686F2F" w:rsidRDefault="004343A6" w:rsidP="00686F2F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7F638CA4" w14:textId="79DC4F42" w:rsidR="004343A6" w:rsidRPr="00686F2F" w:rsidRDefault="004343A6" w:rsidP="00686F2F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tomēr, ņemot vērā, ka MK noteikumu Nr.</w:t>
+            </w:r>
+            <w:r w:rsidR="006A6436" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>55 10.3. apakšpunkts paredz iespēju rādītājus noziņot arī ne vēlāk kā 3</w:t>
+            </w:r>
+            <w:r w:rsidR="00A41C4A" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kalendārajā gadā pēc noslēguma maksājuma veikšanas (nepārsniedzot 31.12.2029), informāciju par rādītāja sasniegšanu/pārsniegšanu var ziņot arī 2027., 2028., 2029. gadā.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="386658EE" w14:textId="77777777" w:rsidR="00112660" w:rsidRPr="00686F2F" w:rsidRDefault="00112660" w:rsidP="00686F2F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A41C4A" w:rsidRPr="00686F2F" w14:paraId="3095E020" w14:textId="77777777" w:rsidTr="00F53009">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="230" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="32B41655" w14:textId="4172231F" w:rsidR="00A41C4A" w:rsidRPr="00686F2F" w:rsidRDefault="00CA6377" w:rsidP="00686F2F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2153" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="41C978C5" w14:textId="6B171D14" w:rsidR="00A41C4A" w:rsidRPr="00686F2F" w:rsidRDefault="001D186B" w:rsidP="00686F2F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Vai atalgojuma fonda pieaugumā skaita algas, kas tiek pilnībā vai ar daļēju intensitāti līdzfinansētas no projektiem (E</w:t>
+            </w:r>
+            <w:r w:rsidR="00AE73AC" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">iropas </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidR="00E24A0B" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>avienības (turpmāk – ES) fondu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>)?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2617" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="692AF8C0" w14:textId="182097BA" w:rsidR="00A41C4A" w:rsidRPr="00686F2F" w:rsidRDefault="00AE73AC" w:rsidP="00686F2F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Nē, ES fondu vai citu finanšu instrumentu līdzfinansētas rādītāju vērtības ieskaitīt nevarēs. Saskaņā ar spēkā esošo 5.1.1.1. pasākuma rādītāju sasniegšanas pārbaudes metodiku</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_Ref226634829"/>
+            <w:r w:rsidR="00E24A0B" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rStyle w:val="Vresatsauce"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:footnoteReference w:id="24"/>
+            </w:r>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> darba algu fonda pieauguma rādītājā ieskaita darba algu fonda izmaksas, kas radušās pašam komersantam. Darba algu fonda pieaugumā var ieskaitīt gan darba alga fondu jaunajām darbavietām, gan esošo darbavietu darba algu fonda palielināšanu, proti, darba algu fonda pieauguma rādītāja izpildē tiks ieskaitīts gan jaunradīto darbavietu, gan esošo darbavietu darba samaksas (bruto) pieaugums kumulatīvi, tai skaitā samaksātie nodokļi, arī darba devēja sociālais nodoklis.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00370DF1" w:rsidRPr="00686F2F" w14:paraId="2D481BCA" w14:textId="77777777" w:rsidTr="00F53009">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="230" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="24F3E42F" w14:textId="4B41C60F" w:rsidR="00370DF1" w:rsidRPr="00686F2F" w:rsidRDefault="00CA6377" w:rsidP="00686F2F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>51</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2153" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B859B51" w14:textId="1F2F7E14" w:rsidR="00370DF1" w:rsidRPr="00686F2F" w:rsidRDefault="0075638F" w:rsidP="00686F2F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Vai investīcijas, kas līdzfinansētas no projektiem (ES fondu)</w:t>
+            </w:r>
+            <w:r w:rsidR="00116CEA" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> var skaitīt pilnā apmērā vai proporcionāli intensitātei tikai sava paša ieguldījumu?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2617" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D4203EE" w14:textId="2FD67FEC" w:rsidR="008F2AE2" w:rsidRPr="00686F2F" w:rsidRDefault="008F2AE2" w:rsidP="00686F2F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Saskaņā ar spēkā esošo 5.1.1.1. pasākuma rādītāju sasniegšanas pārbaudes metodiku</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rStyle w:val="Vresatsauce"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> NOTEREF _Ref226634829 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rStyle w:val="Vresatsauce"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rStyle w:val="Vresatsauce"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rStyle w:val="Vresatsauce"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rStyle w:val="Vresatsauce"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, no projekta ietvaros veiktajām investīcijām infrastruktūrā labumu guvušo komersantu </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>nefinanšu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> investīcijas pašu nemateriālajos ieguldījumos un pamatlīdzekļos vērtības sasniegšanu var pamatot ar komersanta apliecinājumu par dalību atbalsta programmās, finanšu aprēķinu vai citu dokumentu (piemēram, pirkuma līgumu, maksājumu apliecinošiem dokumentiem, grāmatvedības dokumentāciju par pamatlīdzekļu izveidi), kurā jābūt norādītam, ka investīcijas ir veiktas </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>no komersanta paša līdzekļiem</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, nevis no ES fondu vai cita finanšu instrumenta atbalsta, ko komersants ir saņēmis. Attiecīgi investīcijas, kas veiktas no ES fondu vai citu finanšu instrumentu līdzekļiem (piem., L</w:t>
+            </w:r>
+            <w:r w:rsidR="0041650B" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>auku atbalsta dienesta</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00A72AA7" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Latvijas Investīciju un attīstības aģentūras</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> u.c.) neieskaita </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">rezultāta rādītāja “Privātās </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>nefinanšu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> investīcijas nemateriālajos ieguldījumos un pamatlīdzekļos” vērtībā. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="589D935B" w14:textId="77777777" w:rsidR="008F2AE2" w:rsidRPr="00686F2F" w:rsidRDefault="008F2AE2" w:rsidP="00686F2F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0FA44DC4" w14:textId="683DDF78" w:rsidR="00370DF1" w:rsidRPr="00686F2F" w:rsidRDefault="008F2AE2" w:rsidP="00686F2F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rādītāju sasniegšanas pārbaudes metodikā ir norādīts, ka “Ja publiskajās datu bāzēs nav pieejama informācija, ka komersanta </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>nefinanšu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> investīcijas veiktas no ES fondu vai citu finanšu instrumentu līdzekļiem, iesniedz komersanta rakstveida apliecinājumu brīvā formā, kurā norādīts, ka investīcijas nav veiktas no ES fondu vai citu finanšu instrumentu līdzekļiem, papildu apliecinājumi / informācija netiek prasīti.” Piemēram, komersantu </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>nefinanšu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> investīciju rādītāja vērtību aprēķina, summējot katra gada ietvaros komersanta radītās </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>nefinanšu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> investīcijas komersanta paša nemateriālajos ieguldījumos un pamatlīdzekļos (piemēram: projekta iesnieguma sadaļā </w:t>
+            </w:r>
+            <w:r w:rsidR="003F700B" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>“</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rādītāji</w:t>
+            </w:r>
+            <w:r w:rsidR="003F700B" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> norādīts, ka projekta ietvaros 2026. gadā tiks veiktas komersanta </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>nefinanšu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> investīcijas</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE0D64" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Komersanta </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>nefinanšu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> investīciju rādītāja konstatēšanai tiek izmantots aprēķins, summējot komersanta 2026. gada pārskata pielikumā par izmaiņām bilances posteņos </w:t>
+            </w:r>
+            <w:r w:rsidR="00173A26" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>“</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Pamatlīdzekļi</w:t>
+            </w:r>
+            <w:r w:rsidR="00173A26" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un </w:t>
+            </w:r>
+            <w:r w:rsidR="00173A26" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>“</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Nemateriālie ieguldījumi</w:t>
+            </w:r>
+            <w:r w:rsidR="00173A26" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> norādītās (pozitīvās) vērtības vai komersantu </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>nefinanšu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> investīciju rādītāja vērtības var pamatot, iesniedzot grāmatvedības dokumentāciju par 2026. gada pamatlīdzekļu izveidi vai citus dokumentus (piemēram, pirkuma līgums, maksājumu apliecinošie dokumenti, pamatlīdzekļu kartiņas). </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE0D64" w:rsidRPr="00686F2F" w14:paraId="69E47B1F" w14:textId="77777777" w:rsidTr="00F53009">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="230" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0240D299" w14:textId="0D758F8D" w:rsidR="00EE0D64" w:rsidRPr="00686F2F" w:rsidRDefault="00CA6377" w:rsidP="00686F2F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>52</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2153" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BDBFA7F" w14:textId="4858A141" w:rsidR="00EE0D64" w:rsidRPr="00686F2F" w:rsidRDefault="00600489" w:rsidP="00686F2F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Vai būvniecības izmaksās var ietvert telfera pacēlāju (krānu), ja šī pozīcija ir iekļauta būvprojektā?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2617" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1125957C" w14:textId="54C989FB" w:rsidR="00EE0D64" w:rsidRPr="00686F2F" w:rsidRDefault="00A93E66" w:rsidP="00686F2F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MK noteikumu Nr. 55 36.4.4. apakšpunkts paredz, ka uzņēmējdarbības mērķiem paredzēto ēku izbūvē ir attiecināma  iekārtu un aprīkojuma iegāde un uzstādīšana, kas paredzēts būvprojektā un nepieciešams būves vai tās daļas pieņemšanai ekspluatācijā vai kas nepieciešams ēkas funkcionalitātes nodrošināšanai un veido ēkas kopējo neatdalāmo infrastruktūru, t.sk. ir attiecināma iebūvētu tehnoloģisko iekārtu (telferu) uzstādīšana, ja tas nepieciešams būves vai tās daļas pieņemšanai ekspluatācijā un projekta mērķa nodrošināšanai. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A93E66" w:rsidRPr="00686F2F" w14:paraId="59A4F2D4" w14:textId="77777777" w:rsidTr="00F53009">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="230" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="75E1C457" w14:textId="06D2E656" w:rsidR="00A93E66" w:rsidRPr="00686F2F" w:rsidRDefault="00CA6377" w:rsidP="00686F2F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>53</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2153" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="044C5AB8" w14:textId="2A94F7E1" w:rsidR="00A07AF9" w:rsidRPr="00686F2F" w:rsidRDefault="00F14085" w:rsidP="00686F2F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Projekta iesnieguma vērtēšanas k</w:t>
+            </w:r>
+            <w:r w:rsidR="00A527AE" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ritēriju piemērošanas </w:t>
+            </w:r>
+            <w:r w:rsidR="00A07AF9" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">metodikas </w:t>
+            </w:r>
+            <w:r w:rsidR="00A527AE" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>k</w:t>
+            </w:r>
+            <w:r w:rsidR="00A07AF9" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>ritērij</w:t>
+            </w:r>
+            <w:r w:rsidR="00A527AE" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidR="00A07AF9" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A527AE" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidR="00A07AF9" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>r.</w:t>
+            </w:r>
+            <w:r w:rsidR="00A527AE" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A07AF9" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.5. </w:t>
+            </w:r>
+            <w:r w:rsidR="00A527AE" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">skaidrojumā atbilstības noteikšanai </w:t>
+            </w:r>
+            <w:r w:rsidR="00A07AF9" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">noteikts, ka </w:t>
+            </w:r>
+            <w:r w:rsidR="00C63167" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>“</w:t>
+            </w:r>
+            <w:r w:rsidR="00A07AF9" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ja projektā ir plānots īstenot KPVS definēto darbību Nr.9 “Darbības projekta sadarbības partnerim tā īstenotajām darbībām vienīgi militārajā jomā (nepiemēro komercdarbības atbalstu, Līgums par Eiropas </w:t>
+            </w:r>
+            <w:r w:rsidR="00A07AF9" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Savienību, 346. panta 1.daļas (b) apakšpunkts)”, PI </w:t>
+            </w:r>
+            <w:r w:rsidR="00A07AF9" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nav jābūt veiktai  infrastruktūras analīzei </w:t>
+            </w:r>
+            <w:r w:rsidR="00A07AF9" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>pret Komercdarbības atbalsta kontroles likuma 5.pantā sniegtajām  komercdarbības atbalsta pazīmēm.</w:t>
+            </w:r>
+            <w:r w:rsidR="00C63167" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="713644EC" w14:textId="55D68AF0" w:rsidR="00A93E66" w:rsidRPr="00686F2F" w:rsidRDefault="00A07AF9" w:rsidP="00686F2F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Vai šajā gadījumā nav jāveic izdevumu/ieguvumu analīze?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2617" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="10539F31" w14:textId="77777777" w:rsidR="00A07AF9" w:rsidRPr="00686F2F" w:rsidRDefault="00A07AF9" w:rsidP="00686F2F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>MK noteikumu Nr. 55 32.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> apakšpunkts paredz, ka izmaksu un ieguvumu analīzi (finanšu analīzi) veic tikai gadījumos, ja projektā plānots piemērot regulas Nr. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00686F2F">
+                <w:rPr>
+                  <w:rStyle w:val="Hipersaite"/>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>651/2014</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> 56. pantā paredzēto atbalstu. Attiecīgi, plānojot projektā tikai darbību Nr.9 “Darbības projekta sadarbības partnerim tā īstenotajām darbībām vienīgi militārajā jomā […]”,  izmaksu un ieguvumu analīze nav jāpievieno projekta pieteikumam.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49FF13BC" w14:textId="77777777" w:rsidR="00A93E66" w:rsidRPr="00686F2F" w:rsidRDefault="00A93E66" w:rsidP="00686F2F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B6645A" w:rsidRPr="00686F2F" w14:paraId="4241F9BE" w14:textId="77777777" w:rsidTr="00F53009">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="230" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="141CC791" w14:textId="67E6067B" w:rsidR="00B6645A" w:rsidRPr="00686F2F" w:rsidRDefault="00CA6377" w:rsidP="00686F2F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>54</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2153" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F20D1A8" w14:textId="229D04DD" w:rsidR="00B6645A" w:rsidRPr="00686F2F" w:rsidDel="00A527AE" w:rsidRDefault="00B6645A" w:rsidP="00686F2F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Vai ir kāda forma Aizsardzības ministrijas atzinumam? Kas ir kontaktpersona A</w:t>
+            </w:r>
+            <w:r w:rsidR="007E1851" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>izsardzības ministrijā</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>, ar ko varētu sazināties?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2617" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C0A1538" w14:textId="0D623C79" w:rsidR="007E1851" w:rsidRPr="00686F2F" w:rsidRDefault="007E1851" w:rsidP="00686F2F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Atzinumu par 5.1.1.1. pasākuma trešās atlases kārtas projekta atbilstību būtiskām Latvijas valsts drošības un aizsardzības interesēm saistībā ar ieroču, munīcijas un militārā aprīkojuma ražošanu vai tirdzniecību izsniedz Aizsardzības ministrija.  Attiecīgi, ja pašvaldība kā projekta iesniedzējs sadarbībā ar komersantu kā projekta sadarbības partneri īstenos MK noteikumu Nr.</w:t>
+            </w:r>
+            <w:r w:rsidR="00723F4C" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>55 48.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> punktā minēto projektu, komersantam vai projekta iesniedzējam ir jāvēršas Aizsardzības ministrijā ar iesniegumu atzinuma par attiecīgā projekta atbilstību būtiskām drošības interesēm, kas saistītas ar ieroču, munīcijas un militārā aprīkojuma ražošanu vai tirdzniecību, saņemšanai. Lai saņemtu atzinumu, komersantam saskaņā ar MK noteikumu Nr. 55 33.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> punktu jāvēršas Aizsardzības ministrijā ar iesniegumu, kuram pievienots apraksts par militārā projekta atbilstību drošības interesēm, kas saistītas ar ieroču, munīcijas un militārā aprīkojuma ražošanu vai tirdzniecību (turpmāk – apraksts). Aprakstā tiek norādīta šāda informācija:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05018EB9" w14:textId="77777777" w:rsidR="00723F4C" w:rsidRPr="00686F2F" w:rsidRDefault="007E1851" w:rsidP="00686F2F">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="36"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="388"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>plānotais militārās jomas objektā (piemēram, uzņēmējdarbības mērķiem paredzētajā ēkā vai teritorijā, kura robežojas ar projekta ietvaros attīstīto ielas vai ceļa infrastruktūru kā funkcionālo savienojumu) radīto produktu vai pakalpojumu izplatīšanas tirgus;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14A607D9" w14:textId="77777777" w:rsidR="00C23F41" w:rsidRPr="00686F2F" w:rsidRDefault="007E1851" w:rsidP="00686F2F">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="36"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="388"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>informācija par militārā projekta būtību (piemēram, kādi produkti tiks ražoti, kāds ir plānotais ražošanas apjoms, jaudas un jebkura cita informācija, kas palīdz izvērtēt produkta pielietojumu, unikalitāti un citus aspektus);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EE6FE09" w14:textId="4EA46AE7" w:rsidR="007E1851" w:rsidRPr="00686F2F" w:rsidRDefault="007E1851" w:rsidP="00686F2F">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="36"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="388"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>komersanta līdzšinējā pieredze tāda paša vai līdzīga militārā projekta īstenošanā, tai skaitā:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E4D0CD8" w14:textId="77777777" w:rsidR="00C23F41" w:rsidRPr="00686F2F" w:rsidRDefault="007E1851" w:rsidP="00686F2F">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="37"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">saikne ar Latvijas Nacionālo bruņoto spēku ilgtermiņa attīstību (ja attiecināms, norādot informāciju, balstoties uz, piemēram, Nacionālo bruņoto spēku ilgtermiņa attīstības plāna 2025 –2036 kopsavilkumu, Aizsardzības industrijas un inovāciju atbalsta </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>stratēģiju 2025 – 2036, Vadlīnijām aizsardzības un drošības industrijas iesaistei aizsardzības spēju stiprināšanā);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BBA214E" w14:textId="520E0119" w:rsidR="007E1851" w:rsidRPr="00686F2F" w:rsidRDefault="007E1851" w:rsidP="00686F2F">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="37"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>sadarbība ar Latvijas un NATO/ES valstu bruņotajiem spēkiem (norādot visas līdzšinējās sadarbības, noslēgtos līgumus, dalību iepirkumos, tirgus izpētēs, testos, mācībās u.c. sadarbības formātos);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E9C97F6" w14:textId="77777777" w:rsidR="007E1851" w:rsidRPr="00686F2F" w:rsidRDefault="007E1851" w:rsidP="00686F2F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4) plānotais noieta tirgus (potenciālie klienti, tirgus segmenti, ģeogrāfiskās teritorijas;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="487E7E20" w14:textId="77777777" w:rsidR="007E1851" w:rsidRPr="00686F2F" w:rsidRDefault="007E1851" w:rsidP="00686F2F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5) projekta partneri (norādīt visus projekta īstenošanā iesaistītos partnerus – gan tos, ar kuriem jau ir līgumiskas vienošanās, gan tos, ar kuriem vēl notiek sarunas, gan tos, kurus vēl plānots uzrunāt);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37B96F96" w14:textId="77777777" w:rsidR="007E1851" w:rsidRPr="00686F2F" w:rsidRDefault="007E1851" w:rsidP="00686F2F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6) plānoto investīciju apjoms militārās jomas objektā;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FFA9ECA" w14:textId="77777777" w:rsidR="007E1851" w:rsidRPr="00686F2F" w:rsidRDefault="007E1851" w:rsidP="00686F2F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7) militārās jomas objekta finansētāji un investori (norādīt gan tos, ar kuriem jau ir uzņemtas saistības (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>hard</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>commitment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>), gan tos, kuri ir pauduši atbalstu iesaistīties pie noteiktiem apstākļiem (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>soft</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>commitment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>) vai citi iesaistītie partneri – gan tie, ar kuriem jau ir līgumiskas vienošanās, gan tie, ar kuriem vēl notiek sarunas, gan tie, kurus vēl plānots uzrunāt u.c. informācija.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CAA884C" w14:textId="77777777" w:rsidR="007E1851" w:rsidRPr="00686F2F" w:rsidRDefault="007E1851" w:rsidP="00686F2F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="253B8814" w14:textId="77777777" w:rsidR="007E1851" w:rsidRPr="00686F2F" w:rsidRDefault="007E1851" w:rsidP="00686F2F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aizsardzības ministrija izvērtēs aprakstā iekļauto informāciju un, ja nepieciešams, lūgs papildu informāciju, lai sniegtu atzinumu, vai komersanta pieteiktais militārais projekts ir vai nav uzskatāms par atbilstošu būtiskām drošības interesēm, kas saistītas ar ieroču, munīcijas un militārā aprīkojuma ražošanu vai tirdzniecību.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77E03124" w14:textId="77777777" w:rsidR="007E1851" w:rsidRPr="00686F2F" w:rsidRDefault="007E1851" w:rsidP="00686F2F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1917D48E" w14:textId="6ECA3606" w:rsidR="00B6645A" w:rsidRPr="00686F2F" w:rsidRDefault="007E1851" w:rsidP="00686F2F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Par iepriekš minēto atzinumu var sazināties ar Aizsardzības ministrijas Industrijas politikas nodaļas vadītāju Elīnu Vīksni 67335066.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006E1A98" w:rsidRPr="004C3AFC" w14:paraId="562F7DE7" w14:textId="77777777" w:rsidTr="00F53009">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="230" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CC3DBD8" w14:textId="7D9ADD4B" w:rsidR="006E1A98" w:rsidRPr="00686F2F" w:rsidRDefault="00CA6377" w:rsidP="00686F2F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2153" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="71A89CB6" w14:textId="65006A9D" w:rsidR="0074424A" w:rsidRPr="00686F2F" w:rsidRDefault="006B1733" w:rsidP="00686F2F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="0074424A" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ar atbalsta intensitāti </w:t>
+            </w:r>
+            <w:r w:rsidR="00686F2F" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r w:rsidR="0074424A" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>ilitārās jomas projektiem</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> -</w:t>
+            </w:r>
+            <w:r w:rsidR="0074424A" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Jūs minējāt, kā arī prezentācijā (</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r w:rsidRPr="00686F2F">
+                <w:rPr>
+                  <w:rStyle w:val="Hipersaite"/>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:t>https://www.cfla.gov.lv/lv/media/23030/download?attachment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="0074424A" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ir norādīts, ka 85 % intensitāte piemērojam projektiem, kur sadarbības partneris ir privātais komersants, kurš īstenos darbības vienīgi militārajā jomā un ir saņēmis Aizsardzības ministrijas atzinumu par projekta atbilstību būtiskām Latvijas </w:t>
+            </w:r>
+            <w:r w:rsidR="0074424A" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>valsts drošības un aizsardzības interesēm saistībā ar ieroču, munīcijas un militārā aprīkojuma ražošanu vai tirdzniecību.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C90D52C" w14:textId="77777777" w:rsidR="0074424A" w:rsidRPr="00686F2F" w:rsidRDefault="0074424A" w:rsidP="00686F2F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="30D5D180" w14:textId="59D668E4" w:rsidR="006E1A98" w:rsidRPr="00686F2F" w:rsidRDefault="0074424A" w:rsidP="00686F2F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lūdzam atsūtīt MK noteikumu </w:t>
+            </w:r>
+            <w:r w:rsidR="00B0438E" w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>r.55 punktu, saskaņā ar kuru piemērojama šī intensitāte attiecībā uz privāto komersantu.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2617" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="15D2E1DC" w14:textId="473B5888" w:rsidR="006E1A98" w:rsidRPr="007E1851" w:rsidRDefault="00236DC0" w:rsidP="00686F2F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Atbilstoši 5.1.1.1. pasākuma MK noteikumu Nr. 55</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> 48</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>. punktā noteiktajam, atbalsts, kas tiek piešķirts šo noteikumu </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00686F2F">
+                <w:rPr>
+                  <w:rStyle w:val="Hipersaite"/>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>27.1.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> apakšpunktā minētajam projekta sadarbības partnerim tā īstenotajām darbībām vienīgi militārajā jomā, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>nav kvalificējams kā komercdarbības atbalsts</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, ja ir saņemts Aizsardzības ministrijas atzinums, un atbilstoši MK noteikumu Nr. 55</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">48. punktā noteiktajam projektā plānotajām </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">darbībām un izmaksām, kurām atbalsts nav kvalificējams kā komercdarbības atbalsts maksimālā Eiropas Reģionālās attīstības fonda finansējuma intensitāte atbilstoši šo </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>noteikumu </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00686F2F">
+                <w:rPr>
+                  <w:rStyle w:val="Hipersaite"/>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>21.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> punktam nepārsniedz 85 procentus, bet  atbilstoši šo noteikumu </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00686F2F">
+                <w:rPr>
+                  <w:rStyle w:val="Hipersaite"/>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>21.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00686F2F">
+                <w:rPr>
+                  <w:rStyle w:val="Hipersaite"/>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:vertAlign w:val="superscript"/>
+                </w:rPr>
+                <w:t>1</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> punktam – 90 procentus no projekta kopējām attiecināmajām izmaksām</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vai attiecīgās izmaksu pozīcijas kopējām attiecināmajām izmaksām un </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>to piešķir</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> projekta iesniedzējam, kas ir pašvaldība, tās izveidota iestāde, speciālās ekonomiskās zonas pārvaldei, pašvaldības kapitālsabiedrībai, kas veic pašvaldības deleģētos pārvaldes uzdevumus, vai publiski privātā kapitālsabiedrībai, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>vai šo noteikumu </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00686F2F">
+                <w:rPr>
+                  <w:rStyle w:val="Hipersaite"/>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>27.1.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> apakšpunktā minētam projekta sadarbības partnerim, ja tas sadarbībā ar projekta iesniedzēju plāno īstenot šo noteikumu </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00686F2F">
+                <w:rPr>
+                  <w:rStyle w:val="Hipersaite"/>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>48.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00686F2F">
+                <w:rPr>
+                  <w:rStyle w:val="Hipersaite"/>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:vertAlign w:val="superscript"/>
+                </w:rPr>
+                <w:t>1</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00686F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> punktā minēto projektu.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00236DC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E6AF0" w:rsidRPr="004C3AFC" w14:paraId="51EB19A1" w14:textId="77777777" w:rsidTr="000F76BD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="230" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4066637D" w14:textId="5C45344D" w:rsidR="001E6AF0" w:rsidRPr="00686F2F" w:rsidRDefault="001E6AF0" w:rsidP="00686F2F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>56</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2153" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5832071F" w14:textId="7DBA9BDE" w:rsidR="008055FA" w:rsidRPr="008055FA" w:rsidRDefault="008055FA" w:rsidP="008055FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>J</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008055FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">autājums par </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008055FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>tlases nolikuma 2. pielikumu "Projekta budžeta kopsavilkums". </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12482621" w14:textId="77777777" w:rsidR="008055FA" w:rsidRPr="008055FA" w:rsidRDefault="008055FA" w:rsidP="008055FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008055FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74EB68BF" w14:textId="1C02BC25" w:rsidR="008055FA" w:rsidRPr="008055FA" w:rsidRDefault="008055FA" w:rsidP="008055FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008055FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Projektā paredzēta ielas pārbūve/izbūve un ūdenssaimniecības infrastruktūras izbūve. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0005649F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Ūdenapgādes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0005649F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un kanalizācijas tīklu (turpmāk – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008055FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>UKT</w:t>
+            </w:r>
+            <w:r w:rsidR="0005649F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008055FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> infrastruktūras izbūvei un tās būvuzraudzībai kā sadarbības partneris projektā tiks piesaistīta pašvaldībai piederoša kapitālsabiedrība, kas nodrošina ūdensapgādes un kanalizācijas pakalpojumus. Sadarbības partnera UKT infrastruktūras izbūves un būvuzraudzības izmaksas </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008055FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tlases nolikuma 2. pielikumā norādām pie Sadarbības partnera izmaksām sadaļā Nr. 2 </w:t>
+            </w:r>
+            <w:r w:rsidR="00173895">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>“</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008055FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Izmaksas darbībām ūdenssaimniecībai (komercdarbības atbalsts)</w:t>
+            </w:r>
+            <w:r w:rsidR="00173895">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008055FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (komercdarbības atbalsts atbilstoši MK noteikumu 66. punktam, ko piemēro izmaksām ūdenssaimniecības infrastruktūras būvniecībai vai pārbūvei ar jaudas palielināšanu). Projekta īstenošanai finansējums attiecībā uz UKT infrastruktūras daļu tiks nodrošināts kā ieguldījums sadarbības partnera pamatkapitālā, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r w:rsidRPr="008055FA">
+                <w:rPr>
+                  <w:rStyle w:val="Hipersaite"/>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:t>t.sk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="008055FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>. projekta īstenošanai nepieciešamais sadarbības partnera līdzfinansējums.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="061E6066" w14:textId="77777777" w:rsidR="008055FA" w:rsidRPr="008055FA" w:rsidRDefault="008055FA" w:rsidP="008055FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008055FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3303983D" w14:textId="4DA00896" w:rsidR="001E6AF0" w:rsidRPr="00686F2F" w:rsidRDefault="008055FA" w:rsidP="00686F2F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008055FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vai tā ir jābūt, ka </w:t>
+            </w:r>
+            <w:r w:rsidR="00173895">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>“</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008055FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Aprēķinātais projekta finansēšanas plāns</w:t>
+            </w:r>
+            <w:r w:rsidR="00173895">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008055FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tabulā partnera līdzfinansējuma daļa ir sadaļā "Pašvaldības finansējums" nevis "Privātās attiecināmās izmaksas"? </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2617" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F11E721" w14:textId="2CB8EFBA" w:rsidR="004279F0" w:rsidRPr="004279F0" w:rsidRDefault="004279F0" w:rsidP="004279F0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004279F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.1.1.1. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>pasākuma</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004279F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  3. atlases kārtā, ņemot vērā, ka pielikums “Izmaksu un ieguvumu analīze” nav obligāti aizpildāms (izņemot projekta darbībām, kurām piemērojami regulas 651/2014 56.panta nosacījumi)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004279F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  projekta iesniedzējs pielikumā </w:t>
+            </w:r>
+            <w:r w:rsidR="005C2439">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>“</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004279F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Projekta budžeta kopsavilkuma pielikums</w:t>
+            </w:r>
+            <w:r w:rsidR="005C2439">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004279F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> izmaksu sadalījumu pa avotiem veido pats un šīm </w:t>
+            </w:r>
+            <w:r w:rsidR="00D85096">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>v</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA32C8" w:rsidRPr="00AA32C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ispārējas tautsaimnieciskas nozīmes pakalpojum</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA32C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>u (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004279F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>VTNP</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA32C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004279F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> izmaksām, kurām tiek piesaistīta kapitālsabiedrība kā sadarbības partneris</w:t>
+            </w:r>
+            <w:r w:rsidR="00D85096">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004279F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> šo līdzfinansējumu norāda kā privāto (oranžajā šūnā pretī privātajam finansējumam norāda 15%), piemēram:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20B721AE" w14:textId="77777777" w:rsidR="001E6AF0" w:rsidRDefault="00F53009" w:rsidP="00686F2F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F53009">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3112D648" wp14:editId="6150CD15">
+                  <wp:extent cx="5172246" cy="1359679"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="4" name="image_0"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="image_0"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId51" r:link="rId52" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5280174" cy="1388051"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E704030" w14:textId="5BBF5FF9" w:rsidR="0079512A" w:rsidRDefault="0079512A" w:rsidP="0079512A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0079512A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savukārt,  5.1.1.1. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pasākuma </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0079512A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>iepriekšējo kārtu ietvaros</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0079512A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>pielikumā “Izmaksu un ieguvumu analīze” līdzīgi finansējuma sadalījums tika norādīts šādi</w:t>
+            </w:r>
+            <w:r w:rsidR="003E24A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (piemērs)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0079512A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="240E75F8" w14:textId="72786D61" w:rsidR="003E24A8" w:rsidRPr="0079512A" w:rsidRDefault="003702FC" w:rsidP="0079512A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003702FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="11090B24" wp14:editId="22FD22F2">
+                  <wp:extent cx="4949825" cy="752475"/>
+                  <wp:effectExtent l="0" t="0" r="3175" b="9525"/>
+                  <wp:docPr id="1924885031" name="Attēls 1"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1924885031" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId53"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="4949825" cy="752475"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BF4303B" w14:textId="13C614A6" w:rsidR="001A0D77" w:rsidRPr="001A0D77" w:rsidRDefault="001A0D77" w:rsidP="001A0D77">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E15648" w:rsidRPr="004C3AFC" w14:paraId="7B82E09C" w14:textId="77777777" w:rsidTr="000F76BD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="230" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="63855EC2" w14:textId="77777777" w:rsidR="00E15648" w:rsidRDefault="00E15648" w:rsidP="00686F2F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2153" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="70AA23ED" w14:textId="7ACE2FBD" w:rsidR="00E15648" w:rsidRPr="00E15648" w:rsidRDefault="00E15648" w:rsidP="00E15648">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E15648">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>ai varam 5.1.1.1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>. pasākuma</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E15648">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3. kārtā pievienot kā atsevišķu pielikumu</w:t>
+            </w:r>
+            <w:r w:rsidR="00437610">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E15648">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> piem.</w:t>
+            </w:r>
+            <w:r w:rsidR="00437610">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E15648">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sadaļu </w:t>
+            </w:r>
+            <w:r w:rsidR="00437610">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>“</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E15648">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Uzturēšana</w:t>
+            </w:r>
+            <w:r w:rsidR="00437610">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+            <w:r w:rsidR="00C04BF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E912FB1" w14:textId="77777777" w:rsidR="00E15648" w:rsidRDefault="00E15648" w:rsidP="008055FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2617" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="72DF4C66" w14:textId="6A14BEE0" w:rsidR="00E15648" w:rsidRPr="004279F0" w:rsidRDefault="00437610" w:rsidP="004279F0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00437610">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Jā, projekta iesniedzējs var pievienot papildu informāciju pie projekta iesnieguma pēc saviem ieskatiem, ja definētajās sadaļās nav iespējams visu norādīt. Aicinām pievienot papildu informāciju Projektu portālā, projekta iesnieguma sadaļā “Dokumenti”.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C04BF8" w:rsidRPr="004C3AFC" w14:paraId="41E46A24" w14:textId="77777777" w:rsidTr="000F76BD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="230" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C1FA27C" w14:textId="77777777" w:rsidR="00C04BF8" w:rsidRDefault="00C04BF8" w:rsidP="00686F2F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2153" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A839C03" w14:textId="61CF7C7C" w:rsidR="001B2734" w:rsidRPr="001B2734" w:rsidRDefault="001B2734" w:rsidP="001B2734">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="180484F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>SIA "X" būtu ieinteresēta 5.1.1.1. pasākuma 3. atlases kārtā startēt ar projektu kanalizācijas un ūdensapgādes sistēmas atjaunošanas projektu. Tiešs deleģējuma līgums SIA "</w:t>
+            </w:r>
+            <w:r w:rsidR="00636CEA" w:rsidRPr="180484F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+            <w:r w:rsidRPr="180484F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>" ar pašvaldību nav, bet tās vispārējais stratēģiskais mērķis ir nodrošināt iedzīvotājiem kvalitatīvus, efektīvus un pieejamus plaša spektra  pakalpojumus</w:t>
+            </w:r>
+            <w:r w:rsidR="00997BA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E3214C" w:rsidRPr="180484F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>[..]</w:t>
+            </w:r>
+            <w:r w:rsidRPr="180484F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>, kas ir apstiprināts ar pašvaldības domes lēmumu.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6604FE3F" w14:textId="6D0C5593" w:rsidR="001B2734" w:rsidRPr="001B2734" w:rsidRDefault="001B2734" w:rsidP="001B2734">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2734">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vienlaicīgi pašvaldības rīcības un investīciju plāna 2022. - 2027. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001B2734">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>gadamiekļautā</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001B2734">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> plānotā darbība ir veikt </w:t>
+            </w:r>
+            <w:r w:rsidR="00776CA1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>SIA “X”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B2734">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> iekšējo komunikāciju atjaunošanu un </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001B2734">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>pieslēgumu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001B2734">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tām.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14A95939" w14:textId="41A797E4" w:rsidR="00C04BF8" w:rsidRDefault="001B2734" w:rsidP="001B2734">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2734">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Lūdzu izskaidrot, vai SIA "</w:t>
+            </w:r>
+            <w:r w:rsidR="0051120B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B2734">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">" atbilst 16.01.2024. MK noteikumu Nr.55 26.punktā noteiktai projekta iesniedzēja definīcijai un vai būtu iespējams 5.1.1.1 </w:t>
+            </w:r>
+            <w:r w:rsidR="0051120B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pasākuma </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B2734">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>3.atlases kārtā piedalīties ar projektu SIA "</w:t>
+            </w:r>
+            <w:r w:rsidR="006B19A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B2734">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>" kanalizācijas un ūdensapgādes sistēmas atjaunošanai?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2617" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="79B1F6BD" w14:textId="66DD898A" w:rsidR="006B19A5" w:rsidRPr="006B19A5" w:rsidRDefault="006B19A5" w:rsidP="006B19A5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B19A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Atbilstoši 5.1.1.1. pasākuma MK noteikumu Nr. 55  26.3. apakšpunktam projekta iesniedzējs var būt pašvaldības kapitālsabiedrība, kas veic pašvaldības deleģētos pārvaldes uzdevumus. Atbilstoši Pašvaldību likuma 7. pantam pašvaldība saskaņā ar </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="006B19A5">
+                <w:rPr>
+                  <w:rStyle w:val="Hipersaite"/>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>Valsts pārvaldes iekārtas likumu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="006B19A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>  atsevišķu tās autonomajā kompetencē ietilpstošu pārvaldes uzdevumu var deleģēt citai personai, proti, ir jābūt noslēgtam  deleģējuma līgumam. Ja SIA "</w:t>
+            </w:r>
+            <w:r w:rsidR="00781C5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B19A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>" ar pašvaldību nav noslēgts deleģējuma līgums par pašvaldības autonomajā kompetencē ietilpstošu pārvaldes uzdevumu veikšanu, SIA "</w:t>
+            </w:r>
+            <w:r w:rsidR="00781C5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B19A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">" nevar būt projekta iesniedzējs un finansējuma saņēmējs 5.1.1.1. pasākuma ietvaros. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B53B822" w14:textId="77777777" w:rsidR="006B19A5" w:rsidRPr="006B19A5" w:rsidRDefault="006B19A5" w:rsidP="006B19A5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="15CBB36A" w14:textId="6D2BE767" w:rsidR="006B19A5" w:rsidRPr="006B19A5" w:rsidRDefault="006B19A5" w:rsidP="006B19A5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B19A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Vienlaikus, ņemot vērā, ka SIA "</w:t>
+            </w:r>
+            <w:r w:rsidR="00781C5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B19A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>" kapitāla daļas 100% apmērā pieder pašvaldībai, SIA "</w:t>
+            </w:r>
+            <w:r w:rsidR="00781C5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B19A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>" nevar radīt MK noteikumu Nr.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B19A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B19A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>55 9.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B19A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B19A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>punktā noteiktos rezultāta rādītājus. Rezultāta rādītāji katrā 5.1.1.1.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B19A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B19A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>pasākuma projektā saskaņā ar MK noteikumu Nr.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B19A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B19A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>55 9.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B19A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B19A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>punktu ir šādi: "Komersantu skaits, kas gūst labumu no attīstītās publiskās infrastruktūras", "Darba algu fonda pieaugums privātajos komersantos, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006B19A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>euro</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006B19A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>"  un tos MK noteikumu Nr.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B19A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B19A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>55 8. punkta un 10.1. apakšpunkta izpratnē nodrošina lielais, vidējais vai mazais komersants </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B19A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>bez valsts vai pašvaldību kapitāla</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B19A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B19A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>daļas,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B19A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> t.sk. individuālais komersants, zemnieku un zvejnieku saimniecība, individuālais uzņēmums, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006B19A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>pašnodarbinātais</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006B19A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, kas veic saimniecisko darbību, kā arī lauksaimniecības pakalpojumu kooperatīvā sabiedrība un mežsaimniecības pakalpojumu kooperatīvā sabiedrība, kas guvusi labumu no projekta ietvaros veiktajām investīcijām infrastruktūrā. Vienīgais izņēmums, kad kapitālsabiedrības radītie rezultāta rādītāji ir attiecināmi - ja tos atbilstoši MK noteikumu Nr.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B19A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B19A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>55 10.5.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B19A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B19A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>apakšpunktam ir radījusi aizsardzības industrijas kapitālsabiedrība, kurā Aizsardzības ministrija ir visu kapitāla daļu turētāja, vai kapitālsabiedrība, kurā minētā aizsardzības industrijas kapitālsabiedrība ieguvusi līdzdalību vai izšķirošu ietekmi. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42AEB2CA" w14:textId="77777777" w:rsidR="006B19A5" w:rsidRPr="006B19A5" w:rsidRDefault="006B19A5" w:rsidP="006B19A5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3FD0A205" w14:textId="045A0A12" w:rsidR="00C04BF8" w:rsidRPr="00437610" w:rsidRDefault="006B19A5" w:rsidP="004279F0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B19A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Papildus skaidrojam</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B19A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, ka</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B19A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B19A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MK noteikumi Nr. 55 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B19A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>neparedz atjaunot esošo ūdensapgādes un kanalizācijas sistēmu,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B19A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B19A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>ja attiecīgā ūdenssaimniecības infrastruktūra ir nolietojusies</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B19A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B19A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MK noteikumu Nr. 55 34.1. apakšpunkts paredz, ka pasākuma ietvaros </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B19A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ir atbalstāma  industriālo </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006B19A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>pieslēgumu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006B19A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ierīkošana un ar tiem saistītās jaudas palielināšana</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B19A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, t.sk. dzeramās ūdens apgāde un kanalizācija. Vēršam uzmanību, ka uzņēmējdarbības infrastruktūras attīstībai nepieciešamo industriālo </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006B19A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>pieslēgumu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006B19A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> izbūve ar jaudas palielināšanu ir komercdarbības atbalsts atbilstoši MK noteikumu Nr. 55 66. punktā noteiktajam un sabiedrisko pakalpojumu sniedzēju (ūdenssaimniecībai) jāpiesaista kā projekta sadarbības partneri. Projektā ar ūdenssaimniecības infrastruktūru saistītās izmaksas projektā  plāno kā sadarbības partnera - sabiedrisko pakalpojumu sniedzēja izmaksas un atbilstoši MK noteikumu Nr. 55 38.2. apakšpunktam ar ūdenssaimniecības infrastruktūru saistītās izmaksas veic, ja atbalstītie infrastruktūras objekti pēc projekta īstenošanas ir sabiedrisko pakalpojumu sniedzēja (ūdenssaimniecībai) īpašumā.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="02C9F9E3" w14:textId="524B8A91" w:rsidR="0001751C" w:rsidRPr="004C3AFC" w:rsidRDefault="655DEAB1" w:rsidP="004C3AFC">
+    <w:p w14:paraId="02C9F9E3" w14:textId="524B8A91" w:rsidR="0001751C" w:rsidRPr="004C3AFC" w:rsidRDefault="655DEAB1" w:rsidP="00686F2F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C3AFC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0001751C" w:rsidRPr="004C3AFC" w:rsidSect="00E61CD5">
-      <w:headerReference w:type="default" r:id="rId34"/>
-      <w:headerReference w:type="first" r:id="rId35"/>
+      <w:headerReference w:type="default" r:id="rId55"/>
+      <w:headerReference w:type="first" r:id="rId56"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="0" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6D6C707A" w14:textId="77777777" w:rsidR="00992FB4" w:rsidRDefault="00992FB4" w:rsidP="00F40189">
+    <w:p w14:paraId="607DE0D4" w14:textId="77777777" w:rsidR="00E412A1" w:rsidRDefault="00E412A1" w:rsidP="00F40189">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="21EE0AD8" w14:textId="77777777" w:rsidR="00992FB4" w:rsidRDefault="00992FB4" w:rsidP="00F40189">
+    <w:p w14:paraId="6EDA5D63" w14:textId="77777777" w:rsidR="00E412A1" w:rsidRDefault="00E412A1" w:rsidP="00F40189">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...4 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4A53D2E5" w14:textId="77777777" w:rsidR="00992FB4" w:rsidRDefault="00992FB4" w:rsidP="00F40189">
+    <w:p w14:paraId="5D9DCE69" w14:textId="77777777" w:rsidR="00E412A1" w:rsidRDefault="00E412A1" w:rsidP="00F40189">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="664D1282" w14:textId="77777777" w:rsidR="00992FB4" w:rsidRDefault="00992FB4" w:rsidP="00F40189">
+    <w:p w14:paraId="6650987C" w14:textId="77777777" w:rsidR="00E412A1" w:rsidRDefault="00E412A1" w:rsidP="00F40189">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="6E8DAAC7" w14:textId="2457B23E" w:rsidR="00522067" w:rsidRDefault="00522067" w:rsidP="005E220E">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009910F6" w:rsidRPr="009910F6">
-        <w:t xml:space="preserve">Ministru kabineta 2023. gada 17. oktobra noteikumi Nr. 593 “Eiropas Savienības kohēzijas politikas programmas 2021.–2027. gadam 6.1.1. specifiskā atbalsta mērķa "Pārejas uz </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> ekonomiku" īstenošanas noteikumi”</w:t>
+        <w:t>Ministru kabineta 2023. gada 17. oktobra noteikumi Nr. 593 “Eiropas Savienības kohēzijas politikas programmas 2021.–2027. gadam 6.1.1. specifiskā atbalsta mērķa "Pārejas uz klimatneitralitāti radīto ekonomisko, sociālo un vides seku mazināšana visvairāk skartajos reģionos" 6.1.1.3. pasākuma "Atbalsts uzņēmējdarbībai nepieciešamās publiskās infrastruktūras attīstībai, veicinot pāreju uz klimatneitrālu ekonomiku" īstenošanas noteikumi”</w:t>
       </w:r>
       <w:r w:rsidR="009910F6">
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="3BB4EBFE" w14:textId="535DB9FB" w:rsidR="009910F6" w:rsidRDefault="009910F6" w:rsidP="005E220E">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009910F6">
         <w:t>Ministru kabineta 2024. gada 16. janvāra noteikumi Nr. 55 “Eiropas Savienības kohēzijas politikas programmas 2021.–2027. gadam 5.1.1. specifiskā atbalsta mērķa "Vietējās teritorijas integrētās sociālās, ekonomiskās un vides attīstības un kultūras mantojuma, tūrisma un drošības veicināšana pilsētu funkcionālajās teritorijās" 5.1.1.1. pasākuma "Infrastruktūra uzņēmējdarbības atbalstam" īstenošanas noteikumi”</w:t>
       </w:r>
       <w:r>
@@ -23538,54 +37921,51 @@
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F23801">
         <w:t>MK 22.12.2025. noteikumu Nr.855 redakcijā</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
     <w:p w14:paraId="0CF57CC6" w14:textId="0F46D033" w:rsidR="00CE0D8A" w:rsidRDefault="00CE0D8A" w:rsidP="00CE0D8A">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:t>MK 22.12.2025. noteikumu Nr.855</w:t>
+        <w:t xml:space="preserve"> MK 22.12.2025. noteikumu Nr.855</w:t>
       </w:r>
       <w:r w:rsidR="00E01635">
         <w:t xml:space="preserve">, ar kuriem grozīti MK noteikumi Nr.55, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E01635">
         <w:t xml:space="preserve"> 36.3.1.apakšpunkta </w:t>
       </w:r>
       <w:r>
         <w:t>redakcijā</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
     <w:p w14:paraId="25A344D4" w14:textId="2E8191FD" w:rsidR="00040F7F" w:rsidRDefault="00040F7F">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:footnoteRef/>
@@ -23603,151 +37983,132 @@
           </w:rPr>
           <w:t>https://www.cfla.gov.lv/lv/5-1-1-1-k-3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00030672">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
     <w:p w14:paraId="2527E465" w14:textId="484D98F6" w:rsidR="004E3F70" w:rsidRDefault="004E3F70" w:rsidP="003B5FF3">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002C4647">
-        <w:t xml:space="preserve">Atbilstoši projektu iesniegumu vērtēšanas kritēriju piemērošanas metodikā iekļautajam </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Nr.3.3. , publicēts izsludinātās atlases ietvaros </w:t>
+        <w:t xml:space="preserve">Atbilstoši projektu iesniegumu vērtēšanas kritēriju piemērošanas metodikā iekļautajam kritērijm Nr.3.3. , publicēts izsludinātās atlases ietvaros </w:t>
       </w:r>
       <w:hyperlink r:id="rId3" w:history="1">
         <w:r w:rsidR="002C4647" w:rsidRPr="00B42A5F">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
           </w:rPr>
           <w:t>https://www.cfla.gov.lv/lv/5-1-1-1-k-3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="002C4647">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
     <w:p w14:paraId="72147D3A" w14:textId="0298ADF6" w:rsidR="00C008C3" w:rsidRDefault="00C008C3" w:rsidP="003B5FF3">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009D28A4">
         <w:t>projekta iesniedzēja noteiktaj</w:t>
       </w:r>
       <w:r w:rsidR="00823E38">
         <w:t>ā</w:t>
       </w:r>
       <w:r w:rsidRPr="009D28A4">
-        <w:t xml:space="preserve"> uzņēmējdarbības teritorija ir teritorija, kurā atrodas vai atradīsies komersanti, kuri projekta ietvaros sniegs rezultāta rādītājus (darba alga fondu, </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> investīcijas un komersanta skaitu)</w:t>
+        <w:t xml:space="preserve"> uzņēmējdarbības teritorija ir teritorija, kurā atrodas vai atradīsies komersanti, kuri projekta ietvaros sniegs rezultāta rādītājus (darba alga fondu, nefinanšu investīcijas un komersanta skaitu)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
     <w:p w14:paraId="70F1CC7A" w14:textId="32C90190" w:rsidR="00AF6AE8" w:rsidRDefault="00AF6AE8">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF6AE8">
         <w:t xml:space="preserve">Rezultāta rādītāji, kuri radušies 2 gadus pirms projekta iesnieguma iesniegšanas </w:t>
       </w:r>
       <w:r w:rsidR="000638FC">
         <w:t>aģentūrā</w:t>
       </w:r>
       <w:r w:rsidR="0090185E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
     <w:p w14:paraId="203F5F56" w14:textId="4D0D0C00" w:rsidR="004360D0" w:rsidRDefault="004360D0">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004360D0">
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:t>Eiropas Komisijas 2014. gada 17. jūnija Regulas (ES) Nr. 651/2014 , ar ko noteiktas atbalsta kategorijas atzīst par saderīgām ar iek</w:t>
+        <w:t xml:space="preserve"> Eiropas Komisijas 2014. gada 17. jūnija Regulas (ES) Nr. 651/2014 , ar ko noteiktas atbalsta kategorijas atzīst par saderīgām ar iek</w:t>
       </w:r>
       <w:r w:rsidR="009C7FA9">
         <w:t>šē</w:t>
       </w:r>
       <w:r w:rsidRPr="004360D0">
         <w:t>jo tirgu, piemērojot Līguma 107. un 108. pantu (turpmāk – regula Nr. 651/2014)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
     <w:p w14:paraId="7D76C750" w14:textId="5CDDEC7D" w:rsidR="004360D0" w:rsidRDefault="004360D0">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009A7DC1" w:rsidRPr="009A7DC1">
         <w:t xml:space="preserve">Ministru kabineta 2025. gada 22. decembra noteikumi Nr. 855 "Grozījumi Ministru kabineta 2024. gada 16. janvāra noteikumos Nr. 55 </w:t>
@@ -23892,59 +38253,51 @@
             <w:rStyle w:val="Hipersaite"/>
           </w:rPr>
           <w:t>https://www.cfla.gov.lv/lv/5-1-1-1-k-3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00F1363D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="15">
     <w:p w14:paraId="357E4810" w14:textId="50632660" w:rsidR="00870546" w:rsidRDefault="00870546">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005624D3" w:rsidRPr="005624D3">
-        <w:t xml:space="preserve">Piem., publikācijas par projektu iespējām pašvaldības tīmekļa vietnē. Pašvaldība var noteikt kritērijus (piem., augstāka rādītāju </w:t>
-[...7 lines deleted...]
-        <w:t>), lai atlasītu potenciālo sadarbības partneri.</w:t>
+        <w:t>Piem., publikācijas par projektu iespējām pašvaldības tīmekļa vietnē. Pašvaldība var noteikt kritērijus (piem., augstāka rādītāju atdeve), lai atlasītu potenciālo sadarbības partneri.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="16">
     <w:p w14:paraId="1DCC97DC" w14:textId="3E4AD9C7" w:rsidR="007F41E1" w:rsidRDefault="007F41E1" w:rsidP="007F41E1">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007F41E1">
         <w:t>Trešajā atlases kārtā atbalsts, kas tiek piešķirts šo noteikumu </w:t>
       </w:r>
       <w:hyperlink r:id="rId6" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="007F41E1">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
@@ -24003,50 +38356,174 @@
       </w:r>
       <w:r w:rsidR="00133F51" w:rsidRPr="00133F51">
         <w:t>Ministru kabineta 2024.gada 7.maija noteikumi Nr.280 “Grozījumi Ministru kabineta 2024. gada 16. janvāra noteikumos Nr. 55 "Eiropas Savienības kohēzijas politikas programmas 2021.-2027. gadam 5.1.1. specifiskā atbalsta mērķa "Vietējās teritorijas integrētās sociālās, ekonomiskās un vides attīstības un kultūras mantojuma, tūrisma un drošības veicināšana pilsētu funkcionālajās teritorijās" 5.1.1.1. pasākuma "Infrastruktūra uzņēmējdarbības atbalstam" īstenošanas noteikumi"” (turpmāk- MK noteikumi Nr.280)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="19">
     <w:p w14:paraId="48E10575" w14:textId="202D3366" w:rsidR="00DC0997" w:rsidRDefault="00DC0997">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0997">
         <w:t>Ministru kabineta 2018. gada 19. jūnija noteikumi Nr. 350 " Publiskas personas zemes nomas un apbūves tiesības noteikumi" (turpmāk – MK noteikumi Nr. 350)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
+  <w:footnote w:id="20">
+    <w:p w14:paraId="0027E201" w14:textId="0B773644" w:rsidR="0076237B" w:rsidRDefault="0076237B">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Vresatsauce"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0076237B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">atbilstoši Centrālās Statistikas pārvaldes skaidrojumam: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="0076237B">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Saimnieciskās darbības veida (NACE) kods | Centrālā statistikas pārvalde</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="21">
+    <w:p w14:paraId="01F191ED" w14:textId="13A789E9" w:rsidR="00441BAA" w:rsidRDefault="00441BAA">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Vresatsauce"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002C7AB7" w:rsidRPr="002C7AB7">
+        <w:t xml:space="preserve">pieejams pie izsludinātās atlases nolikuma </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidR="002C7AB7" w:rsidRPr="002C7AB7">
+          <w:rPr>
+            <w:rStyle w:val="Hipersaite"/>
+          </w:rPr>
+          <w:t>https://www.cfla.gov.lv/lv/5-1-1-1-k-3</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="22">
+    <w:p w14:paraId="5AF29AA3" w14:textId="5CDC1388" w:rsidR="006A07FA" w:rsidRDefault="006A07FA">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Vresatsauce"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E208B1">
+        <w:t>saskaņā ar Eiropas Parlamenta un Padomes 2021. gada 24. jūnija Regulas (ES) Nr. 2021/1060, ar ko paredz kopīgus noteikumus par Eiropas Reģionālās attīstības fondu, Eiropas Sociālo fondu Plus, Kohēzijas fondu, Taisnīgas pārkārtošanās fondu un Eiropas Jūrlietu, zvejniecības un akvakultūras fondu un finanšu noteikumus attiecībā uz tiem un uz Patvēruma, migrācijas un integrācijas fondu, Iekšējās drošības fondu un Finansiāla atbalsta instrumentu robežu pārvaldībai un vīzu politikai (turpmāk – regula Nr. 2021/1060), 64. panta 1. punkta "c" apakšpunktā ietvertajiem nosacījumiem</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="23">
+    <w:p w14:paraId="55811C5A" w14:textId="2654937B" w:rsidR="00313C23" w:rsidRDefault="00313C23">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Vresatsauce"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD083C" w:rsidRPr="00AD083C">
+        <w:t>Iepirkumu uzraudzības biroja skaidrojums “Skaidrojums par priekšizpētes veikšanu paredzamās līgumcenas noteikšanai”.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="24">
+    <w:p w14:paraId="35696F3F" w14:textId="1BE17C6F" w:rsidR="00E24A0B" w:rsidRDefault="00E24A0B">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Vresatsauce"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00370DF1" w:rsidRPr="00370DF1">
+        <w:t xml:space="preserve">Metodiskais materiāls par rādītāju sasniegšanas pārbaudi Eiropas Savienības kohēzijas politikas programmas 2021.–2027. gadam 5.1.1.1. pasākuma "Infrastruktūra uzņēmējdarbības atbalstam" ietvaros. Pieejams šeit </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="00370DF1" w:rsidRPr="00370DF1">
+          <w:rPr>
+            <w:rStyle w:val="Hipersaite"/>
+          </w:rPr>
+          <w:t>Metodika_5111_13.09.2024.docx</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+  </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4BBD296E" w14:textId="439EE19A" w:rsidR="00F40189" w:rsidRDefault="00F40189" w:rsidP="00F40189">
     <w:pPr>
       <w:pStyle w:val="Galvene"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4A33F3F5" w14:textId="4141ACA8" w:rsidR="00B50AEE" w:rsidRDefault="00B50AEE" w:rsidP="00B50AEE">
     <w:pPr>
       <w:pStyle w:val="Galvene"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
@@ -24092,475 +38569,163 @@
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
 <int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <int2:observations/>
   <int2:intelligenceSettings/>
   <int2:onDemandWorkflows/>
 </int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00BE2A0A"/>
+    <w:nsid w:val="07C0781D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F5847136"/>
-[...87 lines deleted...]
-      <w:start w:val="1"/>
+    <w:tmpl w:val="3A368A9C"/>
+    <w:lvl w:ilvl="0" w:tplc="9CC80B7E">
+      <w:start w:val="37"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="·"/>
+      <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="30CA3CF4">
+    <w:lvl w:ilvl="1" w:tplc="04260003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="B8949880">
+    <w:lvl w:ilvl="2" w:tplc="04260005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="D8B88E58">
+    <w:lvl w:ilvl="3" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="62B2A2AC">
+    <w:lvl w:ilvl="4" w:tplc="04260003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="503A1B66">
+    <w:lvl w:ilvl="5" w:tplc="04260005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="653C0D70">
+    <w:lvl w:ilvl="6" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="C0480202">
+    <w:lvl w:ilvl="7" w:tplc="04260003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="74960EAA">
+    <w:lvl w:ilvl="8" w:tplc="04260005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...225 lines deleted...]
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0AB27F2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="802454B0"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0426000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -24629,51 +38794,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0CA65E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EB107DB2"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
@@ -24718,303 +38883,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-[...251 lines deleted...]
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1289471A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D4487138"/>
     <w:lvl w:ilvl="0" w:tplc="37C0491A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
@@ -25059,51 +38972,250 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="13DA52D2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A1FCF0C4"/>
+    <w:lvl w:ilvl="0" w:tplc="70D06094">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0426001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0426000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0426001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0426000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0426001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="183F5890"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1C0EBAC8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19EB0449"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="147C48F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -25208,51 +39320,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A5902DB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="44A4A8D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -25357,336 +39469,277 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B694F09"/>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1D4E7898"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="BD90F2F0"/>
-[...86 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="DF3A4ACE">
+    <w:tmpl w:val="4C245ED0"/>
+    <w:lvl w:ilvl="0" w:tplc="0426000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="·"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="22B49FEE">
+    <w:lvl w:ilvl="1" w:tplc="04260003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="F6967336">
+    <w:lvl w:ilvl="2" w:tplc="04260005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="5D60C29C">
+    <w:lvl w:ilvl="3" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="6B7E38EC">
+    <w:lvl w:ilvl="4" w:tplc="04260003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="41B6654A">
+    <w:lvl w:ilvl="5" w:tplc="04260005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="385EE9E8">
+    <w:lvl w:ilvl="6" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0D4EC8EC">
+    <w:lvl w:ilvl="7" w:tplc="04260003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="A936086E">
+    <w:lvl w:ilvl="8" w:tplc="04260005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1EA96C92"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1FE261C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F2B6DF6A"/>
-    <w:lvl w:ilvl="0" w:tplc="922ACB18">
+    <w:tmpl w:val="D298C37C"/>
+    <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="D6BA4ACE">
+    <w:lvl w:ilvl="1" w:tplc="04260003">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="35D0C8B8">
+    <w:lvl w:ilvl="2" w:tplc="04260005">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="right"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="DFE843D8">
+    <w:lvl w:ilvl="3" w:tplc="04260001">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="35B275BE">
+    <w:lvl w:ilvl="4" w:tplc="04260003">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="586A341A">
+    <w:lvl w:ilvl="5" w:tplc="04260005">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="right"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="2E142478">
+    <w:lvl w:ilvl="6" w:tplc="04260001">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="83141D78">
+    <w:lvl w:ilvl="7" w:tplc="04260003">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="FF365B48">
+    <w:lvl w:ilvl="8" w:tplc="04260005">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="right"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21B67880"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0CD21586"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -25755,51 +39808,137 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="21E1639F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="21D40EC8"/>
+    <w:lvl w:ilvl="0" w:tplc="04260017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0426000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0426000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="245A3A12"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2EC81C90"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -25868,51 +40007,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24A17929"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E11A5858"/>
     <w:lvl w:ilvl="0" w:tplc="0426000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -25981,51 +40120,51 @@
     <w:lvl w:ilvl="7" w:tplc="04260003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="270C37D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E5D81A5E"/>
     <w:lvl w:ilvl="0" w:tplc="04260017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -26067,51 +40206,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="28C83037"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6706D358"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="292707AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="27684A14"/>
     <w:lvl w:ilvl="0" w:tplc="0426000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -26153,277 +40405,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32C3BF88"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="301B2690"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1A2E9E0C"/>
-    <w:lvl w:ilvl="0" w:tplc="99DE45E4">
+    <w:tmpl w:val="3C086FE4"/>
+    <w:lvl w:ilvl="0" w:tplc="0426000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="·"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="9E14E5F0">
+    <w:lvl w:ilvl="1" w:tplc="04260003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="CE58BFC4">
+    <w:lvl w:ilvl="2" w:tplc="04260005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="7116CBE8">
+    <w:lvl w:ilvl="3" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04BCFE4C">
+    <w:lvl w:ilvl="4" w:tplc="04260003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="6ED0B672">
+    <w:lvl w:ilvl="5" w:tplc="04260005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="E74ABEDE">
+    <w:lvl w:ilvl="6" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="D958C5FE">
+    <w:lvl w:ilvl="7" w:tplc="04260003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="59DA6882">
+    <w:lvl w:ilvl="8" w:tplc="04260005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3AFD40BF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="49AA505E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -26492,343 +40631,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-[...291 lines deleted...]
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FE3180E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2F903490"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -26897,164 +40744,164 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="04260001">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41EC3B36"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5BA2E664"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4EB67206"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5F4A19E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -27159,51 +41006,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="50CD7D5A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="58345E24"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -27272,277 +41119,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-[...225 lines deleted...]
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54127C9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="165AB884"/>
     <w:lvl w:ilvl="0" w:tplc="04260017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -27584,51 +41205,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54370F9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2C065DEC"/>
     <w:lvl w:ilvl="0" w:tplc="0426000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -27670,51 +41291,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="579A65BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="890E5C8A"/>
     <w:lvl w:ilvl="0" w:tplc="0426000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
@@ -27780,564 +41401,137 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-[...27 lines deleted...]
-    <w:lvl w:ilvl="2">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="625C2D62"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DE888AB2"/>
+    <w:lvl w:ilvl="0" w:tplc="0426000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%3."/>
-[...88 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+    <w:lvl w:ilvl="1" w:tplc="04260019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+    <w:lvl w:ilvl="2" w:tplc="0426001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+    <w:lvl w:ilvl="3" w:tplc="0426000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+    <w:lvl w:ilvl="4" w:tplc="04260019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+    <w:lvl w:ilvl="5" w:tplc="0426001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+    <w:lvl w:ilvl="6" w:tplc="0426000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+    <w:lvl w:ilvl="7" w:tplc="04260019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+    <w:lvl w:ilvl="8" w:tplc="0426001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-[...310 lines deleted...]
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68F00229"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0BA63E28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -28406,51 +41600,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B7C3E57"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B150CB74"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -28519,51 +41713,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6BB96EA8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F8DA686E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -28632,164 +41826,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="726902DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8884BD7E"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -28858,164 +41939,51 @@
     <w:lvl w:ilvl="7" w:tplc="04260003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78731A70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3506AB02"/>
     <w:lvl w:ilvl="0" w:tplc="02D62998">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B">
@@ -29060,313 +42028,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A4B64F9"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7ACD6DFE"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="05F4B694"/>
+    <w:tmpl w:val="DA50E0BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7BE73155"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="919EBD0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -29435,51 +42254,137 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D32335D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="662AC0C8"/>
+    <w:lvl w:ilvl="0" w:tplc="04260011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0426001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0426000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0426001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0426000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0426001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D4928C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A39AE39A"/>
     <w:lvl w:ilvl="0" w:tplc="04260017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -29521,1283 +42426,1626 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1423338996">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F8F5CA0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5D0AB8E2"/>
+    <w:lvl w:ilvl="0" w:tplc="0426000B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04260005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04260001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04260005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04260001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04260005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1307053035">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1049188848">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="186722264">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="46102742">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="799106130">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1814062157">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="365525267">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="7" w16cid:durableId="2055618438">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="2035423361">
-    <w:abstractNumId w:val="38"/>
+  <w:num w:numId="8" w16cid:durableId="2014406348">
+    <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="780682338">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="9" w16cid:durableId="1438601759">
+    <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="2083260641">
-    <w:abstractNumId w:val="37"/>
+  <w:num w:numId="10" w16cid:durableId="1106461583">
+    <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="941036152">
-[...8 lines deleted...]
-  <w:num w:numId="9" w16cid:durableId="1622373122">
+  <w:num w:numId="11" w16cid:durableId="1047602692">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="2064670825">
-    <w:abstractNumId w:val="47"/>
+  <w:num w:numId="12" w16cid:durableId="1424766065">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1605920383">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="13" w16cid:durableId="2115973614">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="888498772">
-[...21 lines deleted...]
-    <w:abstractNumId w:val="35"/>
+  <w:num w:numId="14" w16cid:durableId="1289622275">
+    <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="0"/>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="1359546332">
-    <w:abstractNumId w:val="26"/>
+  <w:num w:numId="15" w16cid:durableId="1456829172">
+    <w:abstractNumId w:val="25"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1"/>
+    <w:lvlOverride w:ilvl="2"/>
+    <w:lvlOverride w:ilvl="3"/>
+    <w:lvlOverride w:ilvl="4"/>
+    <w:lvlOverride w:ilvl="5"/>
+    <w:lvlOverride w:ilvl="6"/>
+    <w:lvlOverride w:ilvl="7"/>
+    <w:lvlOverride w:ilvl="8"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="917253928">
-    <w:abstractNumId w:val="36"/>
+  <w:num w:numId="16" w16cid:durableId="780035835">
+    <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="481697043">
-    <w:abstractNumId w:val="44"/>
+  <w:num w:numId="17" w16cid:durableId="183137041">
+    <w:abstractNumId w:val="31"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="2083991576">
-[...33 lines deleted...]
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="18" w16cid:durableId="308679576">
+    <w:abstractNumId w:val="24"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="653754193">
-    <w:abstractNumId w:val="42"/>
+  <w:num w:numId="19" w16cid:durableId="2091346426">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="158663978">
+    <w:abstractNumId w:val="23"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1642344925">
+    <w:abstractNumId w:val="35"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="360670017">
+    <w:abstractNumId w:val="12"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="957679534">
+    <w:abstractNumId w:val="16"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1740982011">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="914628944">
+    <w:abstractNumId w:val="34"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1215459250">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="508569349">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1873876557">
+    <w:abstractNumId w:val="20"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1528327335">
+    <w:abstractNumId w:val="5"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="3"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="1307053035">
-    <w:abstractNumId w:val="27"/>
+  <w:num w:numId="30" w16cid:durableId="1302230259">
+    <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="27" w16cid:durableId="1750928090">
-[...35 lines deleted...]
-  <w:num w:numId="39" w16cid:durableId="1424766065">
+  <w:num w:numId="31" w16cid:durableId="1677609890">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="40" w16cid:durableId="2115973614">
-[...77 lines deleted...]
-  <w:num w:numId="45" w16cid:durableId="308679576">
+  <w:num w:numId="32" w16cid:durableId="693000872">
     <w:abstractNumId w:val="32"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="46" w16cid:durableId="2091346426">
-[...3 lines deleted...]
-    <w:abstractNumId w:val="31"/>
+  <w:num w:numId="33" w16cid:durableId="915821505">
+    <w:abstractNumId w:val="26"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="48" w16cid:durableId="1642344925">
-[...27 lines deleted...]
-    </w:lvlOverride>
+  <w:num w:numId="34" w16cid:durableId="1650331389">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="49" w16cid:durableId="360670017">
+  <w:num w:numId="35" w16cid:durableId="554782967">
     <w:abstractNumId w:val="15"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="50" w16cid:durableId="957679534">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="36" w16cid:durableId="801315440">
+    <w:abstractNumId w:val="4"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="51" w16cid:durableId="1740982011">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="37" w16cid:durableId="350688681">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:numIdMacAtCleanup w:val="51"/>
+  <w:numIdMacAtCleanup w:val="37"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="80"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="06AFE82F"/>
+    <w:rsid w:val="00000301"/>
     <w:rsid w:val="00005B05"/>
     <w:rsid w:val="000103EC"/>
     <w:rsid w:val="00011140"/>
+    <w:rsid w:val="00012FF3"/>
+    <w:rsid w:val="0001409F"/>
     <w:rsid w:val="000142D3"/>
     <w:rsid w:val="00016374"/>
     <w:rsid w:val="0001751C"/>
     <w:rsid w:val="000245CC"/>
     <w:rsid w:val="00025099"/>
     <w:rsid w:val="000253BB"/>
     <w:rsid w:val="00030672"/>
     <w:rsid w:val="000344C0"/>
     <w:rsid w:val="000346C3"/>
+    <w:rsid w:val="00036928"/>
     <w:rsid w:val="00036CF4"/>
     <w:rsid w:val="000376AE"/>
     <w:rsid w:val="00040CEA"/>
     <w:rsid w:val="00040F7F"/>
     <w:rsid w:val="000411BA"/>
     <w:rsid w:val="00041A2D"/>
     <w:rsid w:val="00052022"/>
     <w:rsid w:val="00052D63"/>
     <w:rsid w:val="00052EBF"/>
     <w:rsid w:val="00053E29"/>
     <w:rsid w:val="00054588"/>
+    <w:rsid w:val="00055926"/>
+    <w:rsid w:val="0005649F"/>
     <w:rsid w:val="00057CAF"/>
+    <w:rsid w:val="0006055A"/>
     <w:rsid w:val="00060B91"/>
     <w:rsid w:val="000638FC"/>
     <w:rsid w:val="0007052D"/>
     <w:rsid w:val="0007054E"/>
     <w:rsid w:val="00070C10"/>
     <w:rsid w:val="00071B90"/>
     <w:rsid w:val="00071EC8"/>
     <w:rsid w:val="00082A8C"/>
     <w:rsid w:val="00082D1A"/>
+    <w:rsid w:val="00095136"/>
     <w:rsid w:val="000965D0"/>
     <w:rsid w:val="00096B6A"/>
     <w:rsid w:val="000A105D"/>
     <w:rsid w:val="000A25BB"/>
     <w:rsid w:val="000A3B3D"/>
     <w:rsid w:val="000A3F79"/>
     <w:rsid w:val="000B0910"/>
     <w:rsid w:val="000B21A0"/>
     <w:rsid w:val="000B3E04"/>
     <w:rsid w:val="000B6457"/>
     <w:rsid w:val="000C259F"/>
+    <w:rsid w:val="000D1E02"/>
     <w:rsid w:val="000D35FF"/>
     <w:rsid w:val="000E3772"/>
     <w:rsid w:val="000E3EEB"/>
     <w:rsid w:val="000EB3B5"/>
     <w:rsid w:val="000F49FB"/>
     <w:rsid w:val="000F5C65"/>
+    <w:rsid w:val="000F76BD"/>
     <w:rsid w:val="00101029"/>
     <w:rsid w:val="00104D04"/>
     <w:rsid w:val="00105B48"/>
     <w:rsid w:val="00106AF4"/>
+    <w:rsid w:val="00112660"/>
     <w:rsid w:val="00113A56"/>
+    <w:rsid w:val="00116CEA"/>
     <w:rsid w:val="001210FF"/>
     <w:rsid w:val="00124CE6"/>
     <w:rsid w:val="00126065"/>
     <w:rsid w:val="001317B7"/>
     <w:rsid w:val="00133F51"/>
     <w:rsid w:val="0014012A"/>
+    <w:rsid w:val="00140675"/>
     <w:rsid w:val="001455F0"/>
     <w:rsid w:val="00154FD0"/>
     <w:rsid w:val="001558DC"/>
     <w:rsid w:val="0016094C"/>
     <w:rsid w:val="00160FF1"/>
     <w:rsid w:val="00161E11"/>
     <w:rsid w:val="00162D6B"/>
     <w:rsid w:val="00164600"/>
     <w:rsid w:val="00165254"/>
     <w:rsid w:val="001656CF"/>
     <w:rsid w:val="00165774"/>
     <w:rsid w:val="00167E9C"/>
+    <w:rsid w:val="00173895"/>
+    <w:rsid w:val="00173A26"/>
     <w:rsid w:val="00174571"/>
     <w:rsid w:val="0018106D"/>
     <w:rsid w:val="001824FA"/>
     <w:rsid w:val="001847D9"/>
     <w:rsid w:val="00185B9F"/>
     <w:rsid w:val="001909B9"/>
     <w:rsid w:val="00194934"/>
     <w:rsid w:val="00197576"/>
+    <w:rsid w:val="001A0D77"/>
     <w:rsid w:val="001A5F78"/>
     <w:rsid w:val="001A6AAB"/>
+    <w:rsid w:val="001B2734"/>
     <w:rsid w:val="001B31E5"/>
     <w:rsid w:val="001B46E5"/>
     <w:rsid w:val="001B57B5"/>
     <w:rsid w:val="001C1189"/>
+    <w:rsid w:val="001C1A00"/>
     <w:rsid w:val="001C2EC4"/>
     <w:rsid w:val="001C3618"/>
     <w:rsid w:val="001C42B1"/>
     <w:rsid w:val="001D071E"/>
+    <w:rsid w:val="001D186B"/>
     <w:rsid w:val="001D2C6D"/>
     <w:rsid w:val="001D553C"/>
     <w:rsid w:val="001D5905"/>
     <w:rsid w:val="001D72E8"/>
     <w:rsid w:val="001D7A53"/>
     <w:rsid w:val="001E0D69"/>
+    <w:rsid w:val="001E1898"/>
+    <w:rsid w:val="001E6AF0"/>
+    <w:rsid w:val="001E6D53"/>
     <w:rsid w:val="001F3F64"/>
     <w:rsid w:val="001F6A34"/>
     <w:rsid w:val="001F7CE0"/>
+    <w:rsid w:val="00201718"/>
     <w:rsid w:val="00206947"/>
     <w:rsid w:val="00206B1C"/>
     <w:rsid w:val="0021118B"/>
     <w:rsid w:val="0021695C"/>
     <w:rsid w:val="00222526"/>
     <w:rsid w:val="0022408F"/>
     <w:rsid w:val="002251E3"/>
     <w:rsid w:val="00226D4F"/>
+    <w:rsid w:val="00227B0D"/>
     <w:rsid w:val="002320B9"/>
+    <w:rsid w:val="00236DC0"/>
     <w:rsid w:val="00237B2B"/>
     <w:rsid w:val="00244B00"/>
     <w:rsid w:val="0024DB7F"/>
     <w:rsid w:val="00251F37"/>
     <w:rsid w:val="00254034"/>
     <w:rsid w:val="00261181"/>
+    <w:rsid w:val="00263EFA"/>
     <w:rsid w:val="002660BA"/>
+    <w:rsid w:val="00271EF6"/>
     <w:rsid w:val="002822A9"/>
     <w:rsid w:val="00284128"/>
     <w:rsid w:val="00286667"/>
     <w:rsid w:val="002A0AF6"/>
     <w:rsid w:val="002A17B5"/>
     <w:rsid w:val="002A19AC"/>
     <w:rsid w:val="002A2AA3"/>
     <w:rsid w:val="002A34F7"/>
     <w:rsid w:val="002A3C5F"/>
     <w:rsid w:val="002A44EA"/>
     <w:rsid w:val="002A48E0"/>
     <w:rsid w:val="002A58F3"/>
     <w:rsid w:val="002B17F2"/>
     <w:rsid w:val="002B2C9F"/>
     <w:rsid w:val="002B3653"/>
     <w:rsid w:val="002B39E5"/>
     <w:rsid w:val="002B57CF"/>
     <w:rsid w:val="002C1130"/>
     <w:rsid w:val="002C4647"/>
     <w:rsid w:val="002C7881"/>
+    <w:rsid w:val="002C7AB7"/>
     <w:rsid w:val="002C7CF5"/>
+    <w:rsid w:val="002D0B8A"/>
     <w:rsid w:val="002D1EEA"/>
     <w:rsid w:val="002D22A5"/>
     <w:rsid w:val="002E013B"/>
     <w:rsid w:val="002E0143"/>
     <w:rsid w:val="002E02F1"/>
+    <w:rsid w:val="002E08EC"/>
+    <w:rsid w:val="002E34DD"/>
     <w:rsid w:val="002E3827"/>
     <w:rsid w:val="002F0BC5"/>
+    <w:rsid w:val="00302A20"/>
     <w:rsid w:val="0030583A"/>
+    <w:rsid w:val="003066A7"/>
     <w:rsid w:val="00310D18"/>
+    <w:rsid w:val="00313C23"/>
     <w:rsid w:val="00320791"/>
     <w:rsid w:val="0032264F"/>
     <w:rsid w:val="00323704"/>
     <w:rsid w:val="00327196"/>
     <w:rsid w:val="0033341F"/>
+    <w:rsid w:val="00333F3C"/>
     <w:rsid w:val="0033509F"/>
+    <w:rsid w:val="00340C17"/>
     <w:rsid w:val="00343796"/>
     <w:rsid w:val="003500AB"/>
     <w:rsid w:val="00352410"/>
     <w:rsid w:val="00352D50"/>
     <w:rsid w:val="00354C89"/>
     <w:rsid w:val="003566D6"/>
+    <w:rsid w:val="00361C5F"/>
     <w:rsid w:val="00363DC4"/>
+    <w:rsid w:val="00367FE5"/>
+    <w:rsid w:val="003702FC"/>
+    <w:rsid w:val="00370DF1"/>
+    <w:rsid w:val="003729B6"/>
     <w:rsid w:val="00377A65"/>
     <w:rsid w:val="0038099E"/>
     <w:rsid w:val="00383062"/>
     <w:rsid w:val="0038395A"/>
     <w:rsid w:val="003932E0"/>
     <w:rsid w:val="003B07A6"/>
     <w:rsid w:val="003B2504"/>
     <w:rsid w:val="003B2ABA"/>
     <w:rsid w:val="003B54D9"/>
     <w:rsid w:val="003B5FF3"/>
     <w:rsid w:val="003C0BFB"/>
     <w:rsid w:val="003C215C"/>
+    <w:rsid w:val="003C2A54"/>
+    <w:rsid w:val="003C4D4B"/>
     <w:rsid w:val="003C513F"/>
+    <w:rsid w:val="003C526F"/>
     <w:rsid w:val="003D2466"/>
     <w:rsid w:val="003D2899"/>
     <w:rsid w:val="003D34AF"/>
     <w:rsid w:val="003D4A69"/>
+    <w:rsid w:val="003D5C38"/>
+    <w:rsid w:val="003E09BF"/>
     <w:rsid w:val="003E1417"/>
+    <w:rsid w:val="003E160A"/>
+    <w:rsid w:val="003E24A8"/>
+    <w:rsid w:val="003E2AB5"/>
     <w:rsid w:val="003F08DC"/>
+    <w:rsid w:val="003F3CCF"/>
     <w:rsid w:val="003F53CB"/>
     <w:rsid w:val="003F5882"/>
+    <w:rsid w:val="003F6AF3"/>
+    <w:rsid w:val="003F700B"/>
     <w:rsid w:val="004014D1"/>
     <w:rsid w:val="004017FD"/>
+    <w:rsid w:val="00401CB0"/>
     <w:rsid w:val="0040560E"/>
     <w:rsid w:val="00405F69"/>
     <w:rsid w:val="00412560"/>
+    <w:rsid w:val="0041650B"/>
     <w:rsid w:val="0042169C"/>
     <w:rsid w:val="00425FA7"/>
     <w:rsid w:val="00426C64"/>
+    <w:rsid w:val="004279F0"/>
+    <w:rsid w:val="004343A6"/>
     <w:rsid w:val="004360D0"/>
     <w:rsid w:val="004363E0"/>
+    <w:rsid w:val="00437610"/>
     <w:rsid w:val="00437C8D"/>
     <w:rsid w:val="00437E62"/>
     <w:rsid w:val="00440652"/>
     <w:rsid w:val="00440E6F"/>
+    <w:rsid w:val="00441BAA"/>
     <w:rsid w:val="00441CA6"/>
+    <w:rsid w:val="00442158"/>
     <w:rsid w:val="00444254"/>
     <w:rsid w:val="00446CA3"/>
     <w:rsid w:val="0045084B"/>
     <w:rsid w:val="00454D3A"/>
     <w:rsid w:val="00456D30"/>
+    <w:rsid w:val="00457879"/>
     <w:rsid w:val="00460356"/>
+    <w:rsid w:val="00461563"/>
     <w:rsid w:val="00462C7C"/>
+    <w:rsid w:val="004653A7"/>
+    <w:rsid w:val="00466F07"/>
     <w:rsid w:val="004706DE"/>
     <w:rsid w:val="004747F8"/>
     <w:rsid w:val="00474B3F"/>
+    <w:rsid w:val="004867B1"/>
     <w:rsid w:val="00492516"/>
     <w:rsid w:val="004940C9"/>
     <w:rsid w:val="00494B56"/>
     <w:rsid w:val="004A197D"/>
     <w:rsid w:val="004A55DD"/>
     <w:rsid w:val="004B10E9"/>
     <w:rsid w:val="004B1FCE"/>
     <w:rsid w:val="004B567E"/>
     <w:rsid w:val="004B5B61"/>
+    <w:rsid w:val="004B723C"/>
     <w:rsid w:val="004C2179"/>
     <w:rsid w:val="004C3AFC"/>
     <w:rsid w:val="004C6603"/>
     <w:rsid w:val="004C7928"/>
     <w:rsid w:val="004C7B8C"/>
     <w:rsid w:val="004D0258"/>
     <w:rsid w:val="004D5E02"/>
     <w:rsid w:val="004D7073"/>
     <w:rsid w:val="004E0A2C"/>
     <w:rsid w:val="004E3F70"/>
     <w:rsid w:val="004E4D1C"/>
     <w:rsid w:val="004F1EA7"/>
     <w:rsid w:val="004F3374"/>
     <w:rsid w:val="00501D35"/>
     <w:rsid w:val="0050617E"/>
+    <w:rsid w:val="00506FA5"/>
+    <w:rsid w:val="0051037C"/>
+    <w:rsid w:val="0051120B"/>
     <w:rsid w:val="00514F83"/>
     <w:rsid w:val="00520EF7"/>
     <w:rsid w:val="00522067"/>
     <w:rsid w:val="00527D33"/>
     <w:rsid w:val="00527EED"/>
     <w:rsid w:val="00532A77"/>
     <w:rsid w:val="00536317"/>
     <w:rsid w:val="0054543F"/>
     <w:rsid w:val="00554C0A"/>
     <w:rsid w:val="005624D3"/>
     <w:rsid w:val="00563EE1"/>
+    <w:rsid w:val="00566B0D"/>
     <w:rsid w:val="00566D7D"/>
     <w:rsid w:val="00567B9E"/>
+    <w:rsid w:val="00576740"/>
     <w:rsid w:val="00577F81"/>
+    <w:rsid w:val="00582ED9"/>
+    <w:rsid w:val="0058480E"/>
     <w:rsid w:val="0058735F"/>
     <w:rsid w:val="00592C0C"/>
     <w:rsid w:val="00593DA2"/>
     <w:rsid w:val="005943EE"/>
     <w:rsid w:val="00595AC1"/>
+    <w:rsid w:val="005A0456"/>
     <w:rsid w:val="005A04E3"/>
+    <w:rsid w:val="005A3B6C"/>
     <w:rsid w:val="005A63A6"/>
     <w:rsid w:val="005B0D7B"/>
     <w:rsid w:val="005B42E7"/>
     <w:rsid w:val="005C0457"/>
+    <w:rsid w:val="005C050D"/>
     <w:rsid w:val="005C087A"/>
     <w:rsid w:val="005C0CF6"/>
+    <w:rsid w:val="005C2439"/>
     <w:rsid w:val="005C7223"/>
+    <w:rsid w:val="005C7576"/>
     <w:rsid w:val="005D16DB"/>
     <w:rsid w:val="005D3F92"/>
+    <w:rsid w:val="005D6583"/>
     <w:rsid w:val="005D6DAF"/>
     <w:rsid w:val="005E220E"/>
     <w:rsid w:val="005E4945"/>
     <w:rsid w:val="005E5089"/>
     <w:rsid w:val="005E587A"/>
     <w:rsid w:val="005F515B"/>
     <w:rsid w:val="005F550E"/>
+    <w:rsid w:val="00600489"/>
     <w:rsid w:val="00601735"/>
     <w:rsid w:val="00601E94"/>
+    <w:rsid w:val="00605D1F"/>
     <w:rsid w:val="0060658B"/>
     <w:rsid w:val="00611909"/>
     <w:rsid w:val="00612DFF"/>
     <w:rsid w:val="00613FBA"/>
     <w:rsid w:val="006142D5"/>
     <w:rsid w:val="00615D81"/>
     <w:rsid w:val="00616FE1"/>
     <w:rsid w:val="00617B7F"/>
     <w:rsid w:val="00620FF7"/>
     <w:rsid w:val="00621150"/>
     <w:rsid w:val="00621326"/>
     <w:rsid w:val="00624851"/>
     <w:rsid w:val="006256B0"/>
     <w:rsid w:val="0062571F"/>
     <w:rsid w:val="006259F2"/>
     <w:rsid w:val="00626669"/>
     <w:rsid w:val="00626C64"/>
     <w:rsid w:val="0062715C"/>
     <w:rsid w:val="00635D91"/>
+    <w:rsid w:val="00636CEA"/>
     <w:rsid w:val="0064005E"/>
     <w:rsid w:val="00640E97"/>
     <w:rsid w:val="006425D6"/>
     <w:rsid w:val="0065427A"/>
     <w:rsid w:val="00664187"/>
     <w:rsid w:val="00670A58"/>
     <w:rsid w:val="006712B8"/>
     <w:rsid w:val="006765FA"/>
+    <w:rsid w:val="00677730"/>
     <w:rsid w:val="00680F7D"/>
+    <w:rsid w:val="00686F2F"/>
     <w:rsid w:val="006923EF"/>
     <w:rsid w:val="00695192"/>
+    <w:rsid w:val="0069628A"/>
+    <w:rsid w:val="006A07FA"/>
     <w:rsid w:val="006A08EF"/>
     <w:rsid w:val="006A1F15"/>
+    <w:rsid w:val="006A3858"/>
+    <w:rsid w:val="006A6436"/>
     <w:rsid w:val="006A713C"/>
+    <w:rsid w:val="006B013E"/>
     <w:rsid w:val="006B13A7"/>
+    <w:rsid w:val="006B1733"/>
+    <w:rsid w:val="006B1826"/>
+    <w:rsid w:val="006B19A5"/>
     <w:rsid w:val="006B2882"/>
+    <w:rsid w:val="006B3A48"/>
+    <w:rsid w:val="006C5225"/>
     <w:rsid w:val="006C7A9C"/>
     <w:rsid w:val="006C7E16"/>
     <w:rsid w:val="006D01F3"/>
+    <w:rsid w:val="006D0D87"/>
     <w:rsid w:val="006D1AF6"/>
+    <w:rsid w:val="006D4095"/>
     <w:rsid w:val="006D48CF"/>
     <w:rsid w:val="006D4E74"/>
+    <w:rsid w:val="006E1A98"/>
     <w:rsid w:val="006E75A6"/>
     <w:rsid w:val="006E7751"/>
+    <w:rsid w:val="006F1E0D"/>
     <w:rsid w:val="006F393E"/>
     <w:rsid w:val="006F3AC2"/>
     <w:rsid w:val="006F47A9"/>
     <w:rsid w:val="006F5E67"/>
     <w:rsid w:val="006F67D9"/>
     <w:rsid w:val="00702E64"/>
     <w:rsid w:val="00706CFF"/>
     <w:rsid w:val="00707E3E"/>
+    <w:rsid w:val="007107D4"/>
     <w:rsid w:val="0071129E"/>
+    <w:rsid w:val="00723F4C"/>
     <w:rsid w:val="00727970"/>
     <w:rsid w:val="0073203D"/>
     <w:rsid w:val="007340BA"/>
     <w:rsid w:val="00737212"/>
+    <w:rsid w:val="00742856"/>
+    <w:rsid w:val="0074424A"/>
     <w:rsid w:val="00744958"/>
+    <w:rsid w:val="007464D2"/>
     <w:rsid w:val="00753EC2"/>
+    <w:rsid w:val="0075638F"/>
+    <w:rsid w:val="0076237B"/>
     <w:rsid w:val="00763738"/>
     <w:rsid w:val="00766CD2"/>
     <w:rsid w:val="007674F1"/>
+    <w:rsid w:val="00776CA1"/>
     <w:rsid w:val="00776FEC"/>
+    <w:rsid w:val="00781C5D"/>
     <w:rsid w:val="00783A93"/>
     <w:rsid w:val="00785EB0"/>
     <w:rsid w:val="00793C92"/>
+    <w:rsid w:val="0079512A"/>
     <w:rsid w:val="007A13AF"/>
     <w:rsid w:val="007A2408"/>
     <w:rsid w:val="007B11DD"/>
     <w:rsid w:val="007B48B6"/>
     <w:rsid w:val="007C2FC3"/>
     <w:rsid w:val="007C5C96"/>
     <w:rsid w:val="007C73DE"/>
     <w:rsid w:val="007D05F2"/>
+    <w:rsid w:val="007D0C79"/>
     <w:rsid w:val="007D6E7D"/>
+    <w:rsid w:val="007E01C7"/>
+    <w:rsid w:val="007E1851"/>
     <w:rsid w:val="007E3AC2"/>
     <w:rsid w:val="007E3E30"/>
     <w:rsid w:val="007E3FAF"/>
     <w:rsid w:val="007E5646"/>
     <w:rsid w:val="007F0260"/>
     <w:rsid w:val="007F41E1"/>
     <w:rsid w:val="007F4AC7"/>
     <w:rsid w:val="007F51B6"/>
     <w:rsid w:val="007F6297"/>
     <w:rsid w:val="007F648C"/>
     <w:rsid w:val="00805519"/>
+    <w:rsid w:val="008055FA"/>
     <w:rsid w:val="00806E79"/>
     <w:rsid w:val="00811C53"/>
     <w:rsid w:val="008144CB"/>
     <w:rsid w:val="00823E38"/>
+    <w:rsid w:val="00825C61"/>
     <w:rsid w:val="00831418"/>
     <w:rsid w:val="008353E8"/>
     <w:rsid w:val="008364F3"/>
     <w:rsid w:val="00836E02"/>
     <w:rsid w:val="00841E7F"/>
     <w:rsid w:val="00844492"/>
     <w:rsid w:val="00852B47"/>
+    <w:rsid w:val="00852BA6"/>
+    <w:rsid w:val="00853EFA"/>
     <w:rsid w:val="0085606E"/>
     <w:rsid w:val="00856DFD"/>
+    <w:rsid w:val="00861416"/>
     <w:rsid w:val="00862932"/>
     <w:rsid w:val="00862B9D"/>
     <w:rsid w:val="00865107"/>
     <w:rsid w:val="008672CF"/>
     <w:rsid w:val="00870546"/>
     <w:rsid w:val="008734F6"/>
     <w:rsid w:val="00874482"/>
     <w:rsid w:val="008751EE"/>
     <w:rsid w:val="0087584C"/>
     <w:rsid w:val="00883845"/>
     <w:rsid w:val="008842DF"/>
     <w:rsid w:val="008843FC"/>
+    <w:rsid w:val="00885A13"/>
     <w:rsid w:val="00885E3F"/>
     <w:rsid w:val="0088650B"/>
     <w:rsid w:val="008900DB"/>
+    <w:rsid w:val="0089235B"/>
     <w:rsid w:val="008978A8"/>
+    <w:rsid w:val="00897C87"/>
+    <w:rsid w:val="008A177E"/>
     <w:rsid w:val="008A3DE1"/>
     <w:rsid w:val="008A6AE0"/>
+    <w:rsid w:val="008B116D"/>
     <w:rsid w:val="008B11D3"/>
     <w:rsid w:val="008C16D1"/>
     <w:rsid w:val="008C209E"/>
     <w:rsid w:val="008C257A"/>
+    <w:rsid w:val="008C2B23"/>
     <w:rsid w:val="008C5886"/>
     <w:rsid w:val="008C6FE4"/>
     <w:rsid w:val="008C789F"/>
     <w:rsid w:val="008D32B9"/>
     <w:rsid w:val="008D359C"/>
+    <w:rsid w:val="008D5587"/>
+    <w:rsid w:val="008D5D8E"/>
     <w:rsid w:val="008E1A7A"/>
     <w:rsid w:val="008E6357"/>
     <w:rsid w:val="008E6510"/>
+    <w:rsid w:val="008F15AE"/>
+    <w:rsid w:val="008F2AE2"/>
     <w:rsid w:val="008F3615"/>
+    <w:rsid w:val="008F4605"/>
     <w:rsid w:val="008F4B85"/>
     <w:rsid w:val="0090185E"/>
+    <w:rsid w:val="00903E8B"/>
     <w:rsid w:val="00905235"/>
+    <w:rsid w:val="00912343"/>
+    <w:rsid w:val="00912901"/>
     <w:rsid w:val="00915E2C"/>
     <w:rsid w:val="00916675"/>
+    <w:rsid w:val="00923D55"/>
     <w:rsid w:val="0092758D"/>
     <w:rsid w:val="009277C4"/>
     <w:rsid w:val="00930F2D"/>
     <w:rsid w:val="00932875"/>
     <w:rsid w:val="00932C8E"/>
     <w:rsid w:val="00936057"/>
     <w:rsid w:val="00937AAE"/>
+    <w:rsid w:val="00942EE1"/>
     <w:rsid w:val="009465E6"/>
     <w:rsid w:val="00953FB7"/>
     <w:rsid w:val="009546C5"/>
     <w:rsid w:val="009665CB"/>
     <w:rsid w:val="00970F42"/>
     <w:rsid w:val="009713B5"/>
     <w:rsid w:val="00971B21"/>
     <w:rsid w:val="00974EE0"/>
     <w:rsid w:val="00986F49"/>
     <w:rsid w:val="009910F6"/>
-    <w:rsid w:val="00992FB4"/>
     <w:rsid w:val="00994284"/>
     <w:rsid w:val="0099563E"/>
+    <w:rsid w:val="00997BA8"/>
+    <w:rsid w:val="009A48D7"/>
     <w:rsid w:val="009A5A24"/>
     <w:rsid w:val="009A7C37"/>
     <w:rsid w:val="009A7DC1"/>
     <w:rsid w:val="009B2B21"/>
     <w:rsid w:val="009C15F7"/>
     <w:rsid w:val="009C4E4F"/>
     <w:rsid w:val="009C7FA9"/>
     <w:rsid w:val="009D28A4"/>
     <w:rsid w:val="009D2E96"/>
     <w:rsid w:val="009D50CB"/>
     <w:rsid w:val="009E2ECE"/>
+    <w:rsid w:val="009F00A5"/>
     <w:rsid w:val="009F0D2B"/>
     <w:rsid w:val="009F1837"/>
     <w:rsid w:val="009F25D7"/>
     <w:rsid w:val="009F64CD"/>
     <w:rsid w:val="009F6634"/>
+    <w:rsid w:val="009F69BA"/>
     <w:rsid w:val="009F7F2C"/>
     <w:rsid w:val="00A00EA9"/>
+    <w:rsid w:val="00A03A49"/>
     <w:rsid w:val="00A03D5B"/>
     <w:rsid w:val="00A051BB"/>
     <w:rsid w:val="00A054ED"/>
+    <w:rsid w:val="00A07AF9"/>
     <w:rsid w:val="00A13F35"/>
     <w:rsid w:val="00A20AC7"/>
     <w:rsid w:val="00A21BD4"/>
     <w:rsid w:val="00A25934"/>
+    <w:rsid w:val="00A270EC"/>
     <w:rsid w:val="00A31640"/>
     <w:rsid w:val="00A372D1"/>
+    <w:rsid w:val="00A41C4A"/>
+    <w:rsid w:val="00A430B3"/>
     <w:rsid w:val="00A44221"/>
+    <w:rsid w:val="00A527AE"/>
     <w:rsid w:val="00A719ED"/>
     <w:rsid w:val="00A729D0"/>
+    <w:rsid w:val="00A72AA7"/>
     <w:rsid w:val="00A737F4"/>
+    <w:rsid w:val="00A739F7"/>
     <w:rsid w:val="00A73F4C"/>
     <w:rsid w:val="00A764CF"/>
     <w:rsid w:val="00A77226"/>
     <w:rsid w:val="00A77E54"/>
     <w:rsid w:val="00A8029F"/>
     <w:rsid w:val="00A8580D"/>
     <w:rsid w:val="00A9185F"/>
     <w:rsid w:val="00A93911"/>
     <w:rsid w:val="00A93992"/>
+    <w:rsid w:val="00A93E66"/>
     <w:rsid w:val="00A9669E"/>
+    <w:rsid w:val="00AA32C8"/>
     <w:rsid w:val="00AA593C"/>
     <w:rsid w:val="00AB0AD4"/>
-    <w:rsid w:val="00AB0EE4"/>
     <w:rsid w:val="00AB1A39"/>
     <w:rsid w:val="00AB3893"/>
     <w:rsid w:val="00AC2AA7"/>
     <w:rsid w:val="00AC3B3C"/>
+    <w:rsid w:val="00AC478D"/>
+    <w:rsid w:val="00AC7C32"/>
     <w:rsid w:val="00AD06F8"/>
+    <w:rsid w:val="00AD083C"/>
     <w:rsid w:val="00AD1292"/>
     <w:rsid w:val="00AD58EE"/>
     <w:rsid w:val="00AE09C2"/>
     <w:rsid w:val="00AE133D"/>
     <w:rsid w:val="00AE2F05"/>
     <w:rsid w:val="00AE4E36"/>
     <w:rsid w:val="00AE60BC"/>
     <w:rsid w:val="00AE6977"/>
+    <w:rsid w:val="00AE73AC"/>
     <w:rsid w:val="00AF0650"/>
     <w:rsid w:val="00AF5C66"/>
     <w:rsid w:val="00AF6547"/>
     <w:rsid w:val="00AF6AE8"/>
     <w:rsid w:val="00B0004D"/>
+    <w:rsid w:val="00B0438E"/>
     <w:rsid w:val="00B07567"/>
     <w:rsid w:val="00B14761"/>
     <w:rsid w:val="00B16126"/>
     <w:rsid w:val="00B17933"/>
     <w:rsid w:val="00B238A4"/>
     <w:rsid w:val="00B23B28"/>
     <w:rsid w:val="00B2701E"/>
+    <w:rsid w:val="00B32B6D"/>
     <w:rsid w:val="00B42A4F"/>
     <w:rsid w:val="00B443A4"/>
     <w:rsid w:val="00B50AEE"/>
+    <w:rsid w:val="00B557BC"/>
     <w:rsid w:val="00B57AB9"/>
+    <w:rsid w:val="00B60021"/>
+    <w:rsid w:val="00B6037C"/>
     <w:rsid w:val="00B63686"/>
+    <w:rsid w:val="00B6645A"/>
     <w:rsid w:val="00B70C79"/>
     <w:rsid w:val="00B745B5"/>
     <w:rsid w:val="00B7740E"/>
     <w:rsid w:val="00B834D9"/>
+    <w:rsid w:val="00B862B2"/>
     <w:rsid w:val="00BA1356"/>
     <w:rsid w:val="00BA77D5"/>
     <w:rsid w:val="00BA78FE"/>
     <w:rsid w:val="00BB2218"/>
     <w:rsid w:val="00BB322B"/>
     <w:rsid w:val="00BB37E3"/>
     <w:rsid w:val="00BB7799"/>
     <w:rsid w:val="00BC1D20"/>
     <w:rsid w:val="00BC65E2"/>
     <w:rsid w:val="00BD4238"/>
     <w:rsid w:val="00BD5522"/>
     <w:rsid w:val="00BE0988"/>
     <w:rsid w:val="00BE4222"/>
     <w:rsid w:val="00BE7385"/>
     <w:rsid w:val="00BF1D97"/>
+    <w:rsid w:val="00BF589E"/>
     <w:rsid w:val="00BF71B7"/>
     <w:rsid w:val="00C008C3"/>
+    <w:rsid w:val="00C04BF8"/>
     <w:rsid w:val="00C05C6F"/>
     <w:rsid w:val="00C06294"/>
     <w:rsid w:val="00C06AAF"/>
+    <w:rsid w:val="00C12E71"/>
     <w:rsid w:val="00C150F2"/>
+    <w:rsid w:val="00C1549C"/>
     <w:rsid w:val="00C157E5"/>
     <w:rsid w:val="00C15F5E"/>
     <w:rsid w:val="00C16D87"/>
+    <w:rsid w:val="00C20DE2"/>
     <w:rsid w:val="00C22407"/>
     <w:rsid w:val="00C2385C"/>
+    <w:rsid w:val="00C23F41"/>
     <w:rsid w:val="00C24356"/>
     <w:rsid w:val="00C24A65"/>
     <w:rsid w:val="00C2667A"/>
     <w:rsid w:val="00C27CD4"/>
     <w:rsid w:val="00C32048"/>
+    <w:rsid w:val="00C327EE"/>
     <w:rsid w:val="00C3567E"/>
     <w:rsid w:val="00C37204"/>
     <w:rsid w:val="00C4439F"/>
     <w:rsid w:val="00C45A7A"/>
     <w:rsid w:val="00C47C02"/>
     <w:rsid w:val="00C5068B"/>
     <w:rsid w:val="00C55AE3"/>
+    <w:rsid w:val="00C57C8E"/>
+    <w:rsid w:val="00C57FED"/>
     <w:rsid w:val="00C609D8"/>
     <w:rsid w:val="00C61956"/>
+    <w:rsid w:val="00C63167"/>
     <w:rsid w:val="00C632F2"/>
+    <w:rsid w:val="00C64134"/>
     <w:rsid w:val="00C64EFE"/>
     <w:rsid w:val="00C66E76"/>
     <w:rsid w:val="00C706F2"/>
     <w:rsid w:val="00C714E2"/>
     <w:rsid w:val="00C72F8B"/>
     <w:rsid w:val="00C75EAE"/>
     <w:rsid w:val="00C77EC2"/>
     <w:rsid w:val="00C822AA"/>
+    <w:rsid w:val="00C85453"/>
+    <w:rsid w:val="00C95ADD"/>
+    <w:rsid w:val="00CA6377"/>
     <w:rsid w:val="00CB2540"/>
+    <w:rsid w:val="00CB7B27"/>
     <w:rsid w:val="00CC31BE"/>
+    <w:rsid w:val="00CC34C6"/>
     <w:rsid w:val="00CC3BC8"/>
     <w:rsid w:val="00CC5B96"/>
     <w:rsid w:val="00CC6E97"/>
     <w:rsid w:val="00CD0729"/>
     <w:rsid w:val="00CD1BA9"/>
     <w:rsid w:val="00CD7A42"/>
     <w:rsid w:val="00CE0B28"/>
     <w:rsid w:val="00CE0D8A"/>
     <w:rsid w:val="00CE2338"/>
     <w:rsid w:val="00CF01AF"/>
+    <w:rsid w:val="00CF131B"/>
     <w:rsid w:val="00CF3356"/>
     <w:rsid w:val="00CF36B8"/>
+    <w:rsid w:val="00CF69B5"/>
     <w:rsid w:val="00D066F5"/>
     <w:rsid w:val="00D10247"/>
     <w:rsid w:val="00D113DE"/>
     <w:rsid w:val="00D2299F"/>
     <w:rsid w:val="00D26200"/>
     <w:rsid w:val="00D2720A"/>
     <w:rsid w:val="00D32A95"/>
     <w:rsid w:val="00D334C6"/>
     <w:rsid w:val="00D40FC0"/>
+    <w:rsid w:val="00D44509"/>
     <w:rsid w:val="00D45C79"/>
     <w:rsid w:val="00D462B9"/>
     <w:rsid w:val="00D519EB"/>
     <w:rsid w:val="00D51C40"/>
     <w:rsid w:val="00D52D2C"/>
     <w:rsid w:val="00D52EA5"/>
     <w:rsid w:val="00D5330C"/>
     <w:rsid w:val="00D61AA3"/>
+    <w:rsid w:val="00D66EC1"/>
+    <w:rsid w:val="00D70753"/>
     <w:rsid w:val="00D72614"/>
     <w:rsid w:val="00D729AF"/>
     <w:rsid w:val="00D74A33"/>
     <w:rsid w:val="00D75714"/>
     <w:rsid w:val="00D76845"/>
     <w:rsid w:val="00D76B79"/>
     <w:rsid w:val="00D77449"/>
     <w:rsid w:val="00D801E3"/>
     <w:rsid w:val="00D806FF"/>
     <w:rsid w:val="00D81BC5"/>
     <w:rsid w:val="00D81D5E"/>
+    <w:rsid w:val="00D85096"/>
+    <w:rsid w:val="00D86A9B"/>
     <w:rsid w:val="00D9263F"/>
+    <w:rsid w:val="00D9283E"/>
     <w:rsid w:val="00D92DF1"/>
     <w:rsid w:val="00D95AE0"/>
     <w:rsid w:val="00D974E7"/>
+    <w:rsid w:val="00DA10EC"/>
     <w:rsid w:val="00DA3214"/>
+    <w:rsid w:val="00DA5687"/>
     <w:rsid w:val="00DB0B05"/>
+    <w:rsid w:val="00DB0DB5"/>
+    <w:rsid w:val="00DB401F"/>
     <w:rsid w:val="00DC0997"/>
     <w:rsid w:val="00DC1AFF"/>
     <w:rsid w:val="00DC6562"/>
     <w:rsid w:val="00DC77E7"/>
     <w:rsid w:val="00DD1ED4"/>
     <w:rsid w:val="00DD6386"/>
     <w:rsid w:val="00DD72E0"/>
     <w:rsid w:val="00DE127C"/>
+    <w:rsid w:val="00DE648F"/>
     <w:rsid w:val="00DE664F"/>
     <w:rsid w:val="00DE7F05"/>
     <w:rsid w:val="00DF324B"/>
+    <w:rsid w:val="00DF602E"/>
     <w:rsid w:val="00DF7193"/>
+    <w:rsid w:val="00DF743B"/>
     <w:rsid w:val="00E00F69"/>
     <w:rsid w:val="00E01635"/>
     <w:rsid w:val="00E02533"/>
     <w:rsid w:val="00E0345A"/>
     <w:rsid w:val="00E03674"/>
     <w:rsid w:val="00E05114"/>
     <w:rsid w:val="00E06256"/>
     <w:rsid w:val="00E06DD1"/>
     <w:rsid w:val="00E10B3C"/>
     <w:rsid w:val="00E111C9"/>
+    <w:rsid w:val="00E1352B"/>
     <w:rsid w:val="00E13786"/>
     <w:rsid w:val="00E13D98"/>
     <w:rsid w:val="00E13F9E"/>
+    <w:rsid w:val="00E15648"/>
     <w:rsid w:val="00E15DD1"/>
     <w:rsid w:val="00E2028D"/>
+    <w:rsid w:val="00E208B1"/>
+    <w:rsid w:val="00E24A0B"/>
     <w:rsid w:val="00E31410"/>
     <w:rsid w:val="00E318C2"/>
+    <w:rsid w:val="00E3214C"/>
     <w:rsid w:val="00E3491B"/>
     <w:rsid w:val="00E35235"/>
     <w:rsid w:val="00E3700C"/>
     <w:rsid w:val="00E4030A"/>
     <w:rsid w:val="00E40613"/>
+    <w:rsid w:val="00E412A1"/>
     <w:rsid w:val="00E419CE"/>
     <w:rsid w:val="00E44244"/>
     <w:rsid w:val="00E45A38"/>
     <w:rsid w:val="00E501F9"/>
+    <w:rsid w:val="00E53C7B"/>
     <w:rsid w:val="00E53DAF"/>
     <w:rsid w:val="00E60ACD"/>
     <w:rsid w:val="00E60D6C"/>
     <w:rsid w:val="00E61CD5"/>
+    <w:rsid w:val="00E631A7"/>
     <w:rsid w:val="00E74110"/>
     <w:rsid w:val="00E76FB4"/>
     <w:rsid w:val="00E7769E"/>
+    <w:rsid w:val="00E77CDF"/>
     <w:rsid w:val="00E84983"/>
     <w:rsid w:val="00E90F1D"/>
     <w:rsid w:val="00E91A5B"/>
     <w:rsid w:val="00E950EA"/>
     <w:rsid w:val="00E970E8"/>
     <w:rsid w:val="00E978C2"/>
     <w:rsid w:val="00EA083A"/>
     <w:rsid w:val="00EA0F19"/>
     <w:rsid w:val="00EA13A3"/>
     <w:rsid w:val="00EA6034"/>
     <w:rsid w:val="00EB3D47"/>
     <w:rsid w:val="00EB44C9"/>
     <w:rsid w:val="00EB598B"/>
     <w:rsid w:val="00EC0059"/>
     <w:rsid w:val="00EC07F9"/>
     <w:rsid w:val="00EC37BC"/>
     <w:rsid w:val="00EC4AA4"/>
     <w:rsid w:val="00EC4AFF"/>
+    <w:rsid w:val="00ED0B4C"/>
+    <w:rsid w:val="00ED1A6E"/>
     <w:rsid w:val="00ED1B58"/>
+    <w:rsid w:val="00ED22B1"/>
     <w:rsid w:val="00ED374D"/>
+    <w:rsid w:val="00ED556D"/>
     <w:rsid w:val="00ED5C95"/>
+    <w:rsid w:val="00EE0D64"/>
+    <w:rsid w:val="00EE454E"/>
     <w:rsid w:val="00EE4C73"/>
     <w:rsid w:val="00EF018E"/>
     <w:rsid w:val="00EF03C5"/>
     <w:rsid w:val="00EF1BC9"/>
+    <w:rsid w:val="00EF27A4"/>
     <w:rsid w:val="00EF29E9"/>
     <w:rsid w:val="00F01FE4"/>
     <w:rsid w:val="00F04406"/>
+    <w:rsid w:val="00F0544F"/>
     <w:rsid w:val="00F1363D"/>
+    <w:rsid w:val="00F14085"/>
+    <w:rsid w:val="00F21D50"/>
     <w:rsid w:val="00F23801"/>
+    <w:rsid w:val="00F23C47"/>
     <w:rsid w:val="00F27B98"/>
     <w:rsid w:val="00F27EB4"/>
     <w:rsid w:val="00F33DF6"/>
     <w:rsid w:val="00F3648B"/>
     <w:rsid w:val="00F36780"/>
     <w:rsid w:val="00F40189"/>
+    <w:rsid w:val="00F4051D"/>
     <w:rsid w:val="00F42A6F"/>
     <w:rsid w:val="00F42B37"/>
+    <w:rsid w:val="00F46FE1"/>
+    <w:rsid w:val="00F47220"/>
+    <w:rsid w:val="00F50896"/>
     <w:rsid w:val="00F516DE"/>
+    <w:rsid w:val="00F51FBA"/>
+    <w:rsid w:val="00F53009"/>
     <w:rsid w:val="00F54152"/>
     <w:rsid w:val="00F55D69"/>
     <w:rsid w:val="00F62316"/>
     <w:rsid w:val="00F63901"/>
     <w:rsid w:val="00F7096D"/>
     <w:rsid w:val="00F77FD7"/>
     <w:rsid w:val="00F804A4"/>
     <w:rsid w:val="00F87B75"/>
     <w:rsid w:val="00F87B78"/>
     <w:rsid w:val="00F932EE"/>
     <w:rsid w:val="00F95C0F"/>
     <w:rsid w:val="00F96630"/>
+    <w:rsid w:val="00FA1D5B"/>
     <w:rsid w:val="00FA4944"/>
+    <w:rsid w:val="00FC0620"/>
     <w:rsid w:val="00FC4B85"/>
     <w:rsid w:val="00FC59CA"/>
     <w:rsid w:val="00FC6F10"/>
     <w:rsid w:val="00FC797D"/>
+    <w:rsid w:val="00FE1C29"/>
     <w:rsid w:val="00FE67BD"/>
+    <w:rsid w:val="00FF4311"/>
     <w:rsid w:val="00FF61F2"/>
+    <w:rsid w:val="00FF713C"/>
     <w:rsid w:val="00FF741C"/>
+    <w:rsid w:val="00FF7BAE"/>
     <w:rsid w:val="01915BB9"/>
     <w:rsid w:val="037B926F"/>
+    <w:rsid w:val="04F9D620"/>
     <w:rsid w:val="05832DBA"/>
     <w:rsid w:val="05B4D1E8"/>
     <w:rsid w:val="067DF539"/>
     <w:rsid w:val="06AFE82F"/>
     <w:rsid w:val="07ED5D74"/>
     <w:rsid w:val="08B0C993"/>
     <w:rsid w:val="09B595FB"/>
     <w:rsid w:val="0AA1F0D9"/>
     <w:rsid w:val="0D9A7633"/>
     <w:rsid w:val="0F5261F8"/>
     <w:rsid w:val="105C6B85"/>
     <w:rsid w:val="1243A3EA"/>
     <w:rsid w:val="133BDC64"/>
+    <w:rsid w:val="180484F2"/>
     <w:rsid w:val="19E4EF11"/>
     <w:rsid w:val="1C4224BC"/>
     <w:rsid w:val="1C4DCCE2"/>
     <w:rsid w:val="1F24C6B7"/>
     <w:rsid w:val="1FDE2498"/>
     <w:rsid w:val="20569A02"/>
     <w:rsid w:val="22A65FBC"/>
     <w:rsid w:val="29C7E498"/>
     <w:rsid w:val="2B9712BB"/>
     <w:rsid w:val="2C96CC76"/>
     <w:rsid w:val="2D46B50B"/>
     <w:rsid w:val="2FD3C26E"/>
     <w:rsid w:val="3094BA49"/>
     <w:rsid w:val="311A7ED2"/>
     <w:rsid w:val="3147A78D"/>
     <w:rsid w:val="3180AC59"/>
     <w:rsid w:val="31B7C9E9"/>
     <w:rsid w:val="34421318"/>
     <w:rsid w:val="34DA0F77"/>
     <w:rsid w:val="36FEE340"/>
     <w:rsid w:val="375B6113"/>
     <w:rsid w:val="3789C056"/>
     <w:rsid w:val="3864FC9C"/>
     <w:rsid w:val="3A116624"/>
     <w:rsid w:val="3A9D785A"/>
@@ -32376,65 +45624,66 @@
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2089695159">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
+  <w:encoding w:val="windows-1252"/>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/LV/TXT/PDF/?uri=CELEX:32014R0651&amp;from=LV" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kadastrs.lv/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Flikumi.lv%2Fta%2Fid%2F291867-prasibas-zalajam-publiskajam-iepirkumam-un-to-piemerosanas-kartiba&amp;data=05%7C02%7Cliene.rubina%40cfla.gov.lv%7Cb74e073e4a924e979bf808de72b13d9b%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639074302735746933%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=%2BR77h%2FyXH32ZoWwAs8M6o4Xnpu3Ov0GJHPm2MlPbpnA%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.varam.gov.lv/lv/nacionalas-un-regionalas-nozimes-attistibas-centri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://m.likumi.lv/ta/id/349214" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.zemesgramata.lv/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Flikumi.lv%2Fta%2Fid%2F291867-prasibas-zalajam-publiskajam-iepirkumam-un-to-piemerosanas-kartiba&amp;data=05%7C02%7Cliene.rubina%40cfla.gov.lv%7Cc2727269126e4f1d13f508de6e1726e7%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639069242895076005%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=MAlmlO1gsvc2k2597heAsxc3o%2FEWziCXnYaiqJr0Ywc%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cflagovlv.sharepoint.com/sites/PAN/Shared%20Documents/21-27/5.1.1.1%20Infrastrukt&#363;ra%20uz&#326;&#275;m&#275;jdarb&#299;bas%20atbalstam/3.k&#257;rta/3.Komunik&#257;cija/Q&amp;A/Publiskas%20personas%20finan&#353;u%20l&#299;dzek&#316;u%20un%20mantas%20iz&#353;&#311;&#275;rd&#275;&#353;anas%20nov&#275;r&#353;anas%20likums,%206.&#8309;%20pants.%20https:/likumi.lv/ta/id/36190" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kadastrs.lv/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kadastrs.lv/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Fm.likumi.lv%2Fta%2Fid%2F351807-grozijumi-ministru-kabineta-2024-gada-16-janvara-noteikumos-nr-55-eiropas-savienibas-kohezijas-politikas-programmas-2021-2027-g...&amp;data=05%7C02%7Cliene.rubina%40cfla.gov.lv%7Cf544b3ec888a4edc558708de7b5ed087%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639083844319237864%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=NUkxBRLwxW1i4MQq6YgVL9jnldnc1BjdQ%2Fzyrrd%2BVdg%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/5-1-1-1-k-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Feur-lex.europa.eu%2Flegal-content%2FLV%2FTXT%2F%3Furi%3DCELEX%3A02014R0651-20230701%23M1-9&amp;data=05%7C02%7Cilze.blumberga%40cfla.gov.lv%7Ccbc2e53fdcdd42328d4a08de62413e9f%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639056229568344590%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=Atji2zen8TbafYwefi3BUIcsuKMrqLzcPTUleCdlNXY%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Flikumi.lv%2Fta%2Fid%2F299999-publiskas-personas-zemes-nomas-un-apbuves-tiesibas-noteikumi&amp;data=05%7C02%7Cliene.rubina%40cfla.gov.lv%7Cf544b3ec888a4edc558708de7b5ed087%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639083844319309392%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=C9A82fAZ6R2w1hE0W6%2F5PVkHIVhC4rRbd7%2BW4crOc9c%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Flikumi.lv%2Fta%2Fid%2F269164-eku-buvnoteikumi&amp;data=05%7C02%7Cilze.blumberga%40cfla.gov.lv%7Cde735d7217af4b26887908de62586d29%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639056329151694547%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=UCAR%2FSpW5MbLeCLDnWPN%2BnaDFA3v2esDtRpPbhhh5ug%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur04.safelinks.protection.outlook.com/?url=http%3A%2F%2Feur-lex.europa.eu%2Feli%2Freg%2F2014%2F651%2Foj%2F%3Flocale%3DLV&amp;data=05%7C02%7Cliene.rubina%40cfla.gov.lv%7Cf544b3ec888a4edc558708de7b5ed087%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639083844319217736%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=U8a2D3tH1ZAdgXg4Ko1vtUJs1310o32ex8SY17R%2FRu0%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kadastrs.lv/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.tm.gov.lv%2Flv%2Fskaidrojums-apbuves-tiesiba-un-brivpratiga-dalita-ipasuma-pastavesana-pec-01012017%3Futm_source%3Dhttps%253A%252F%252Fwww.google.com%252F&amp;data=05%7C02%7Cliene.rubina%40cfla.gov.lv%7Cf544b3ec888a4edc558708de7b5ed087%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639083844319281917%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=oTCdRfrY%2BOP6HTydbY7O32mz7%2FyB7qXKxMORfK0g2jc%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Flikumi.lv%2Fta%2Fid%2F269069-visparigie-buvnoteikumi&amp;data=05%7C02%7Cilze.blumberga%40cfla.gov.lv%7Cde735d7217af4b26887908de62586d29%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639056329151681161%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=dAGKLdIKoSyHHfaA%2FfHxhaexe%2FVKu%2Fs0KE%2BBl41XkzI%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Fop.europa.eu%2Fen%2Fpublication-detail%2F-%2Fpublication%2F120c6fcc-3841-4596-9256-4fd709c49ae4&amp;data=05%7C02%7Cilze.blumberga%40cfla.gov.lv%7Ccbc2e53fdcdd42328d4a08de62413e9f%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639056229568320585%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=qKeUsr84GXw2ouEo9AY%2F6FI37O9haDDZqV%2BE2w%2BTB3E%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Flikumi.lv%2Fta%2Fid%2F291867-prasibas-zalajam-publiskajam-iepirkumam-un-to-piemerosanas-kartiba&amp;data=05%7C02%7Cliene.rubina%40cfla.gov.lv%7Cb74e073e4a924e979bf808de72b13d9b%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639074302735746933%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=%2BR77h%2FyXH32ZoWwAs8M6o4Xnpu3Ov0GJHPm2MlPbpnA%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Ftapportals.mk.gov.lv%2Fannotation%2F8a8191db-fee4-404a-a047-6d93a594acb5&amp;data=05%7C02%7Cliene.rubina%40cfla.gov.lv%7Cf544b3ec888a4edc558708de7b5ed087%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639083844319257851%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=eRuW8u5%2FvfmUecdP%2BnuZ5ncPSHUURgkq2ygY33cJtYs%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/LV/TXT/PDF/?uri=CELEX:32014R0651&amp;from=LV" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kadastrs.lv/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Flikumi.lv%2Fta%2Fid%2F291867-prasibas-zalajam-publiskajam-iepirkumam-un-to-piemerosanas-kartiba&amp;data=05%7C02%7Cliene.rubina%40cfla.gov.lv%7Cb74e073e4a924e979bf808de72b13d9b%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639074302735746933%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=%2BR77h%2FyXH32ZoWwAs8M6o4Xnpu3Ov0GJHPm2MlPbpnA%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur04.safelinks.protection.outlook.com/?url=http%3A%2F%2Feur-lex.europa.eu%2Feli%2Freg%2F2014%2F651%2Foj%2F%3Flocale%3DLV&amp;data=05%7C02%7Cliene.rubina%40cfla.gov.lv%7Ce70ccc91258b43140b7f08de90935603%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639107159664602796%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=heRT88%2BkzxZQwBdc8UMv%2BCxHE2%2FsZJE64i3myKlR4vw%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.varam.gov.lv/lv/nacionalas-un-regionalas-nozimes-attistibas-centri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lursoft.lv" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01DCC695.D066D860" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Fm.likumi.lv%2Fta%2Fid%2F349214%23p21_1&amp;data=05%7C02%7Cliene.rubina%40cfla.gov.lv%7C5ab6609525c04ffc2df908de95719e25%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639112512377161353%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=4zdCY68DXgfAvmYPSQzP6cZl6letPkY87axs%2FJAyHLk%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur04.safelinks.protection.outlook.com/?url=http%3A%2F%2Ft.sk%2F&amp;data=05%7C02%7Cliene.rubina%40cfla.gov.lv%7Cc280c7ecb183475d5ea908de99403c5e%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639116698377632087%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=NV4VkE7JXYCzfGai1iMFBA7vYSSgwOnl9P7lFIHosm4%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kadastrs.lv/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Fm.likumi.lv%2Fta%2Fid%2F351807-grozijumi-ministru-kabineta-2024-gada-16-janvara-noteikumos-nr-55-eiropas-savienibas-kohezijas-politikas-programmas-2021-2027-g...&amp;data=05%7C02%7Cliene.rubina%40cfla.gov.lv%7Cf544b3ec888a4edc558708de7b5ed087%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639083844319237864%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=NUkxBRLwxW1i4MQq6YgVL9jnldnc1BjdQ%2Fzyrrd%2BVdg%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/5-1-1-1-k-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Feur-lex.europa.eu%2Flegal-content%2FLV%2FTXT%2F%3Furi%3DCELEX%3A02014R0651-20230701%23M1-9&amp;data=05%7C02%7Cilze.blumberga%40cfla.gov.lv%7Ccbc2e53fdcdd42328d4a08de62413e9f%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639056229568344590%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=Atji2zen8TbafYwefi3BUIcsuKMrqLzcPTUleCdlNXY%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Flikumi.lv%2Fta%2Fid%2F299999-publiskas-personas-zemes-nomas-un-apbuves-tiesibas-noteikumi&amp;data=05%7C02%7Cliene.rubina%40cfla.gov.lv%7Cf544b3ec888a4edc558708de7b5ed087%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639083844319309392%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=C9A82fAZ6R2w1hE0W6%2F5PVkHIVhC4rRbd7%2BW4crOc9c%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur04.safelinks.protection.outlook.com/?url=http%3A%2F%2Feur-lex.europa.eu%2Feli%2Freg%2F2014%2F651%2Foj%2F%3Flocale%3DLV&amp;data=05%7C02%7Cliene.rubina%40cfla.gov.lv%7C4d250794bc8a43fcf81e08de8b16100e%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639101124031633086%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=SDQ7ApHwSh8L4umJN1KXnYSN6cGYCMABVt6%2FDfFGip8%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.cfla.gov.lv%2Flv%2F5-1-1-1-k-3&amp;data=05%7C02%7Cliene.rubina%40cfla.gov.lv%7C46db7b3cba8c4d788d4a08de90a63cbb%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639107240817699341%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=v0mVK173cTHwCjhux%2BCwH%2By%2B%2FKD8ntU1WuFjF8WTKUM%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Fm.likumi.lv%2Fta%2Fid%2F349214%23p27.1&amp;data=05%7C02%7Cliene.rubina%40cfla.gov.lv%7C5ab6609525c04ffc2df908de95719e25%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639112512377051854%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=0d8%2BFCvHbxV8%2FZrMFCsA0QNKvAabwK9KDUaqrlUFrWc%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kadastrs.lv/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Flikumi.lv%2Fta%2Fid%2F269069-visparigie-buvnoteikumi&amp;data=05%7C02%7Cilze.blumberga%40cfla.gov.lv%7Cde735d7217af4b26887908de62586d29%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639056329151681161%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=dAGKLdIKoSyHHfaA%2FfHxhaexe%2FVKu%2Fs0KE%2BBl41XkzI%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Fop.europa.eu%2Fen%2Fpublication-detail%2F-%2Fpublication%2F120c6fcc-3841-4596-9256-4fd709c49ae4&amp;data=05%7C02%7Cilze.blumberga%40cfla.gov.lv%7Ccbc2e53fdcdd42328d4a08de62413e9f%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639056229568320585%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=qKeUsr84GXw2ouEo9AY%2F6FI37O9haDDZqV%2BE2w%2BTB3E%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Flikumi.lv%2Fta%2Fid%2F291867-prasibas-zalajam-publiskajam-iepirkumam-un-to-piemerosanas-kartiba&amp;data=05%7C02%7Cliene.rubina%40cfla.gov.lv%7Cb74e073e4a924e979bf808de72b13d9b%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639074302735746933%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=%2BR77h%2FyXH32ZoWwAs8M6o4Xnpu3Ov0GJHPm2MlPbpnA%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Ftapportals.mk.gov.lv%2Fannotation%2F8a8191db-fee4-404a-a047-6d93a594acb5&amp;data=05%7C02%7Cliene.rubina%40cfla.gov.lv%7Cf544b3ec888a4edc558708de7b5ed087%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639083844319257851%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=eRuW8u5%2FvfmUecdP%2BnuZ5ncPSHUURgkq2ygY33cJtYs%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur04.safelinks.protection.outlook.com/?url=http%3A%2F%2Feur-lex.europa.eu%2Feli%2Freg%2F2014%2F651%2Foj%2F%3Flocale%3DLV&amp;data=05%7C02%7Cliene.rubina%40cfla.gov.lv%7C4d250794bc8a43fcf81e08de8b16100e%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639101124031605238%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=BtNXeyAS4xTsTvTMxsArq3XfpOGXqOhScoscyOaT%2BMQ%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur04.safelinks.protection.outlook.com/?url=http%3A%2F%2Feur-lex.europa.eu%2Feli%2Freg%2F2014%2F651%2Foj%2F%3Flocale%3DLV&amp;data=05%7C02%7Cliene.rubina%40cfla.gov.lv%7Cbc76e2b6fc0d44ad233008de956e31e1%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639112497683976088%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=F%2F7M%2BezPwmkoF9yOINnKSn0NEkRBGrbF2OwniiyRNSw%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Fm.likumi.lv%2Fta%2Fid%2F349214%23p27.1&amp;data=05%7C02%7Cliene.rubina%40cfla.gov.lv%7C5ab6609525c04ffc2df908de95719e25%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639112512377212335%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=YOBbzNVvHOapTRgmfA%2FW0TRGzGDkfEGKyr8h1QP0kzM%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://m.likumi.lv/ta/id/349214" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.zemesgramata.lv/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Flikumi.lv%2Fta%2Fid%2F291867-prasibas-zalajam-publiskajam-iepirkumam-un-to-piemerosanas-kartiba&amp;data=05%7C02%7Cliene.rubina%40cfla.gov.lv%7Cc2727269126e4f1d13f508de6e1726e7%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639069242895076005%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=MAlmlO1gsvc2k2597heAsxc3o%2FEWziCXnYaiqJr0Ywc%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cflagovlv.sharepoint.com/sites/PAN/Shared%20Documents/21-27/5.1.1.1%20Infrastrukt&#363;ra%20uz&#326;&#275;m&#275;jdarb&#299;bas%20atbalstam/3.k&#257;rta/3.Komunik&#257;cija/Q&amp;A/Publiskas%20personas%20finan&#353;u%20l&#299;dzek&#316;u%20un%20mantas%20iz&#353;&#311;&#275;rd&#275;&#353;anas%20nov&#275;r&#353;anas%20likums,%206.&#8309;%20pants.%20https:/likumi.lv/ta/id/36190" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.cfla.gov.lv%2Flv%2F5-1-1-1-k-3&amp;data=05%7C02%7Cliene.rubina%40cfla.gov.lv%7C34300dad22624f2c319c08de8fde8617%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639106383082362168%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=j33r0Y%2BWUYn%2FCosu7iVLYgykFxhZOeXNF6SM53JixWU%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Fm.likumi.lv%2Fta%2Fid%2F349214%23p21&amp;data=05%7C02%7Cliene.rubina%40cfla.gov.lv%7C5ab6609525c04ffc2df908de95719e25%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639112512377111540%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=l29SMA3bGVvFD0pKh3KAyJFAwKtHXDQFIwoE4I47VuA%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kadastrs.lv/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Flikumi.lv%2Fta%2Fid%2F63545-valsts-parvaldes-iekartas-likums&amp;data=05%7C02%7Cliene.rubina%40cfla.gov.lv%7Cc4def73553224f8478b508de9a1a4899%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639117634854746373%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=a3sGwcopKusCb7slHEjfWIkACKGNTO1sEGfXj%2BbIwnk%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Flikumi.lv%2Fta%2Fid%2F269164-eku-buvnoteikumi&amp;data=05%7C02%7Cilze.blumberga%40cfla.gov.lv%7Cde735d7217af4b26887908de62586d29%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639056329151694547%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=UCAR%2FSpW5MbLeCLDnWPN%2BnaDFA3v2esDtRpPbhhh5ug%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur04.safelinks.protection.outlook.com/?url=http%3A%2F%2Feur-lex.europa.eu%2Feli%2Freg%2F2014%2F651%2Foj%2F%3Flocale%3DLV&amp;data=05%7C02%7Cliene.rubina%40cfla.gov.lv%7Cf544b3ec888a4edc558708de7b5ed087%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639083844319217736%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=U8a2D3tH1ZAdgXg4Ko1vtUJs1310o32ex8SY17R%2FRu0%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur04.safelinks.protection.outlook.com/?url=http%3A%2F%2Feur-lex.europa.eu%2Feli%2Freg%2F2014%2F651%2Foj%2F%3Flocale%3DLV&amp;data=05%7C02%7Cliene.rubina%40cfla.gov.lv%7C4d250794bc8a43fcf81e08de8b16100e%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639101124031605238%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=BtNXeyAS4xTsTvTMxsArq3XfpOGXqOhScoscyOaT%2BMQ%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Fm.likumi.lv%2Fta%2Fid%2F349214%23p48_1&amp;data=05%7C02%7Cliene.rubina%40cfla.gov.lv%7C5ab6609525c04ffc2df908de95719e25%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639112512377256204%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=r8AlxtvNXeJ%2Fc0mooMcbVZFfQ8jMVm9PA4%2BTqZm5KCI%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.tm.gov.lv%2Flv%2Fskaidrojums-apbuves-tiesiba-un-brivpratiga-dalita-ipasuma-pastavesana-pec-01012017%3Futm_source%3Dhttps%253A%252F%252Fwww.google.com%252F&amp;data=05%7C02%7Cliene.rubina%40cfla.gov.lv%7Cf544b3ec888a4edc558708de7b5ed087%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639083844319281917%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=oTCdRfrY%2BOP6HTydbY7O32mz7%2FyB7qXKxMORfK0g2jc%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/media/23030/download?attachment" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image002.png@01DCCB42.3F2EE430" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/5-1-1-1-k-3" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.cfla.gov.lv%2Flv%2F5-1-1-1-k-3&amp;data=05%7C02%7Cliene.rubina%40cfla.gov.lv%7Ce079570afc52499be8e708de791decc1%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639081366583696805%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=bGa5QfCVmP9oyqfWTFXpP5KOGhxmHYjm09sEPGa4Y98%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/5-1-1-1-k-3" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.fm.gov.lv%2Flv%2Fmedia%2F505%2Fdownload&amp;data=05%7C02%7Cilze.blumberga%40cfla.gov.lv%7Cde735d7217af4b26887908de62586d29%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639056329151732560%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=NMEth3KyzvlewpDe3tQsptxei4LCGK4FjSwerKIUEuY%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Fm.likumi.lv%2Fta%2Fid%2F349214%23p27.1&amp;data=05%7C02%7Cliene.rubina%40cfla.gov.lv%7C029b1a4211884a2f1e3008de78672742%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639080581584015235%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=d6uwfhqKefr%2B0bbXL6pHnYtOC2rtYh2uxQ5Bs4%2F99Oo%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/5-1-1-1-k-3" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.esfondi.lv%2Fnormativie-akti-un-dokumenti%2F2021-2027-planosanas-periods&amp;data=05%7C02%7Cilze.blumberga%40cfla.gov.lv%7Ccbc2e53fdcdd42328d4a08de62413e9f%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639056229568376831%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=pZrKxPQEEIfR7f%2FyxaHRr6IRN5f3JZK2GtTE%2Fx7cjMc%3D&amp;reserved=0" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.csp.gov.lv%2Flv%2Fsaimnieciskas-darbibas-veida-nace-kods&amp;data=05%7C02%7Cliene.rubina%40cfla.gov.lv%7Cb0170b2f99034a817cbd08de88a61e09%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639098444207361373%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=L%2BJcjNStIX3D%2FsfMayb0nlc4%2BnjdD%2FZUennPzveDnVI%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/5-1-1-1-k-3" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.cfla.gov.lv%2Flv%2F5-1-1-1-k-3&amp;data=05%7C02%7Cliene.rubina%40cfla.gov.lv%7Ce079570afc52499be8e708de791decc1%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639081366583696805%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=bGa5QfCVmP9oyqfWTFXpP5KOGhxmHYjm09sEPGa4Y98%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/5-1-1-1-k-3" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.fm.gov.lv%2Flv%2Fmedia%2F505%2Fdownload&amp;data=05%7C02%7Cilze.blumberga%40cfla.gov.lv%7Cde735d7217af4b26887908de62586d29%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639056329151732560%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=NMEth3KyzvlewpDe3tQsptxei4LCGK4FjSwerKIUEuY%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Fm.likumi.lv%2Fta%2Fid%2F349214%23p27.1&amp;data=05%7C02%7Cliene.rubina%40cfla.gov.lv%7C029b1a4211884a2f1e3008de78672742%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639080581584015235%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=d6uwfhqKefr%2B0bbXL6pHnYtOC2rtYh2uxQ5Bs4%2F99Oo%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/5-1-1-1-k-3" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Fview.officeapps.live.com%2Fop%2Fview.aspx%3Fsrc%3Dhttps%253A%252F%252Fwww.cfla.gov.lv%252Flv%252Fmedia%252F16782%252Fdownload%253Fattachment%26wdOrigin%3DBROWSELINK&amp;data=05%7C02%7Cliene.rubina%40cfla.gov.lv%7Cbc76e2b6fc0d44ad233008de956e31e1%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639112497684036975%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=%2BhBQVZ5qA7sJEsXdmj3gH2JRaOBmKxRI6T3QiTwrGcQ%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.esfondi.lv%2Fnormativie-akti-un-dokumenti%2F2021-2027-planosanas-periods&amp;data=05%7C02%7Cilze.blumberga%40cfla.gov.lv%7Ccbc2e53fdcdd42328d4a08de62413e9f%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639056229568376831%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=pZrKxPQEEIfR7f%2FyxaHRr6IRN5f3JZK2GtTE%2Fx7cjMc%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.cfla.gov.lv%2Flv%2F5-1-1-1-k-3&amp;data=05%7C02%7Cliene.rubina%40cfla.gov.lv%7Cb0170b2f99034a817cbd08de88a61e09%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639098444207475505%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=%2FYcGyYLJCH6A0XQJRkFVguVlrRJ8nx783OupMzNRebo%3D&amp;reserved=0" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -32671,75 +45920,95 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CCAE56773E04C54A8AAEC798B999D08D" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ca66fe658f6e7c48fa3a82a2102fbdd4">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="25a75a1d-8b78-49a6-8e4b-dbe94589a28d" xmlns:ns3="42144e59-5907-413f-b624-803f3a022d9b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f677f4bdca950af14c1d8dea0a88e849" ns2:_="" ns3:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="42144e59-5907-413f-b624-803f3a022d9b" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="25a75a1d-8b78-49a6-8e4b-dbe94589a28d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <SharedWithUsers xmlns="42144e59-5907-413f-b624-803f3a022d9b">
+      <UserInfo>
+        <DisplayName>Ilze Paidere</DisplayName>
+        <AccountId>23</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <Datums xmlns="25a75a1d-8b78-49a6-8e4b-dbe94589a28d">2026-04-10T08:38:01+00:00</Datums>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CCAE56773E04C54A8AAEC798B999D08D" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="bf267960a91417ae79e7f9f258c2b903">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="25a75a1d-8b78-49a6-8e4b-dbe94589a28d" xmlns:ns3="42144e59-5907-413f-b624-803f3a022d9b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="93913b422861a4d28d340a0e706388e1" ns2:_="" ns3:_="">
     <xsd:import namespace="25a75a1d-8b78-49a6-8e4b-dbe94589a28d"/>
     <xsd:import namespace="42144e59-5907-413f-b624-803f3a022d9b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:Datums" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="25a75a1d-8b78-49a6-8e4b-dbe94589a28d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -32768,50 +46037,55 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceBillingMetadata" ma:index="23" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Datums" ma:index="24" nillable="true" ma:displayName="Datums" ma:default="[today]" ma:format="DateTime" ma:internalName="Datums">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="42144e59-5907-413f-b624-803f3a022d9b" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -32911,492 +46185,906 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...16 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FEECED86-742E-4E9F-B401-CB58EB1A93A6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0B973892-BB2A-480D-8930-4BBD9B57C6F4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="42144e59-5907-413f-b624-803f3a022d9b"/>
+    <ds:schemaRef ds:uri="25a75a1d-8b78-49a6-8e4b-dbe94589a28d"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E85AD198-8D05-480B-9BEE-966A9D900186}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="25a75a1d-8b78-49a6-8e4b-dbe94589a28d"/>
     <ds:schemaRef ds:uri="42144e59-5907-413f-b624-803f3a022d9b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C134231C-B56B-408D-8755-09D6C987BCC2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-  </ds:schemaRefs>
-[...9 lines deleted...]
-    <ds:schemaRef ds:uri="25a75a1d-8b78-49a6-8e4b-dbe94589a28d"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B06DB028-7368-44C1-B946-8FDBEE6BD110}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>36</Pages>
-[...1 lines deleted...]
-  <Characters>36478</Characters>
+  <Pages>59</Pages>
+  <Words>105914</Words>
+  <Characters>60372</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>303</Lines>
-  <Paragraphs>200</Paragraphs>
+  <Lines>503</Lines>
+  <Paragraphs>331</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>100272</CharactersWithSpaces>
+  <CharactersWithSpaces>165955</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
-    <vt:vector size="144" baseType="variant">
+    <vt:vector size="288" baseType="variant">
+      <vt:variant>
+        <vt:i4>7602287</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>114</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Flikumi.lv%2Fta%2Fid%2F63545-valsts-parvaldes-iekartas-likums&amp;data=05%7C02%7Cliene.rubina%40cfla.gov.lv%7Cc4def73553224f8478b508de9a1a4899%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639117634854746373%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=a3sGwcopKusCb7slHEjfWIkACKGNTO1sEGfXj%2BbIwnk%3D&amp;reserved=0</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7733365</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>111</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://eur04.safelinks.protection.outlook.com/?url=http%3A%2F%2Ft.sk%2F&amp;data=05%7C02%7Cliene.rubina%40cfla.gov.lv%7Cc280c7ecb183475d5ea908de99403c5e%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639116698377632087%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=NV4VkE7JXYCzfGai1iMFBA7vYSSgwOnl9P7lFIHosm4%3D&amp;reserved=0</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7929934</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>108</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Fm.likumi.lv%2Fta%2Fid%2F349214%23p48_1&amp;data=05%7C02%7Cliene.rubina%40cfla.gov.lv%7C5ab6609525c04ffc2df908de95719e25%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639112512377256204%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=r8AlxtvNXeJ%2Fc0mooMcbVZFfQ8jMVm9PA4%2BTqZm5KCI%3D&amp;reserved=0</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7405629</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>105</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Fm.likumi.lv%2Fta%2Fid%2F349214%23p27.1&amp;data=05%7C02%7Cliene.rubina%40cfla.gov.lv%7C5ab6609525c04ffc2df908de95719e25%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639112512377212335%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=YOBbzNVvHOapTRgmfA%2FW0TRGzGDkfEGKyr8h1QP0kzM%3D&amp;reserved=0</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7405645</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>102</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Fm.likumi.lv%2Fta%2Fid%2F349214%23p21_1&amp;data=05%7C02%7Cliene.rubina%40cfla.gov.lv%7C5ab6609525c04ffc2df908de95719e25%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639112512377161353%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=4zdCY68DXgfAvmYPSQzP6cZl6letPkY87axs%2FJAyHLk%3D&amp;reserved=0</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6553726</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>99</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Fm.likumi.lv%2Fta%2Fid%2F349214%23p21&amp;data=05%7C02%7Cliene.rubina%40cfla.gov.lv%7C5ab6609525c04ffc2df908de95719e25%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639112512377111540%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=l29SMA3bGVvFD0pKh3KAyJFAwKtHXDQFIwoE4I47VuA%3D&amp;reserved=0</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7733299</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>96</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Fm.likumi.lv%2Fta%2Fid%2F349214%23p27.1&amp;data=05%7C02%7Cliene.rubina%40cfla.gov.lv%7C5ab6609525c04ffc2df908de95719e25%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639112512377051854%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=0d8%2BFCvHbxV8%2FZrMFCsA0QNKvAabwK9KDUaqrlUFrWc%3D&amp;reserved=0</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8126566</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>93</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.cfla.gov.lv/lv/media/23030/download?attachment</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3604540</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>90</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://eur04.safelinks.protection.outlook.com/?url=http%3A%2F%2Feur-lex.europa.eu%2Feli%2Freg%2F2014%2F651%2Foj%2F%3Flocale%3DLV&amp;data=05%7C02%7Cliene.rubina%40cfla.gov.lv%7Cbc76e2b6fc0d44ad233008de956e31e1%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639112497683976088%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=F%2F7M%2BezPwmkoF9yOINnKSn0NEkRBGrbF2OwniiyRNSw%3D&amp;reserved=0</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3932202</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>84</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.cfla.gov.lv%2Flv%2F5-1-1-1-k-3&amp;data=05%7C02%7Cliene.rubina%40cfla.gov.lv%7C46db7b3cba8c4d788d4a08de90a63cbb%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639107240817699341%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=v0mVK173cTHwCjhux%2BCwH%2By%2B%2FKD8ntU1WuFjF8WTKUM%3D&amp;reserved=0</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3538999</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>81</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://eur04.safelinks.protection.outlook.com/?url=http%3A%2F%2Feur-lex.europa.eu%2Feli%2Freg%2F2014%2F651%2Foj%2F%3Flocale%3DLV&amp;data=05%7C02%7Cliene.rubina%40cfla.gov.lv%7Ce70ccc91258b43140b7f08de90935603%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639107159664602796%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=heRT88%2BkzxZQwBdc8UMv%2BCxHE2%2FsZJE64i3myKlR4vw%3D&amp;reserved=0</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4128886</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>78</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.cfla.gov.lv%2Flv%2F5-1-1-1-k-3&amp;data=05%7C02%7Cliene.rubina%40cfla.gov.lv%7C34300dad22624f2c319c08de8fde8617%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639106383082362168%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=j33r0Y%2BWUYn%2FCosu7iVLYgykFxhZOeXNF6SM53JixWU%3D&amp;reserved=0</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4063341</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>75</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://eur04.safelinks.protection.outlook.com/?url=http%3A%2F%2Feur-lex.europa.eu%2Feli%2Freg%2F2014%2F651%2Foj%2F%3Flocale%3DLV&amp;data=05%7C02%7Cliene.rubina%40cfla.gov.lv%7C4d250794bc8a43fcf81e08de8b16100e%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639101124031633086%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=SDQ7ApHwSh8L4umJN1KXnYSN6cGYCMABVt6%2FDfFGip8%3D&amp;reserved=0</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4063341</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>72</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://eur04.safelinks.protection.outlook.com/?url=http%3A%2F%2Feur-lex.europa.eu%2Feli%2Freg%2F2014%2F651%2Foj%2F%3Flocale%3DLV&amp;data=05%7C02%7Cliene.rubina%40cfla.gov.lv%7C4d250794bc8a43fcf81e08de8b16100e%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639101124031605238%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=BtNXeyAS4xTsTvTMxsArq3XfpOGXqOhScoscyOaT%2BMQ%3D&amp;reserved=0</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4063341</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>69</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://eur04.safelinks.protection.outlook.com/?url=http%3A%2F%2Feur-lex.europa.eu%2Feli%2Freg%2F2014%2F651%2Foj%2F%3Flocale%3DLV&amp;data=05%7C02%7Cliene.rubina%40cfla.gov.lv%7C4d250794bc8a43fcf81e08de8b16100e%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639101124031605238%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=BtNXeyAS4xTsTvTMxsArq3XfpOGXqOhScoscyOaT%2BMQ%3D&amp;reserved=0</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7143528</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>66</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.lursoft.lv/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>556269880</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>63</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>Publiskas personas finanšu līdzekļu un mantas izšķērdēšanas novēršanas likums, 6.⁵ pants. https:/likumi.lv/ta/id/36190</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>p6_5</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3145789</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>60</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Flikumi.lv%2Fta%2Fid%2F299999-publiskas-personas-zemes-nomas-un-apbuves-tiesibas-noteikumi&amp;data=05%7C02%7Cliene.rubina%40cfla.gov.lv%7Cf544b3ec888a4edc558708de7b5ed087%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639083844319309392%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=C9A82fAZ6R2w1hE0W6%2F5PVkHIVhC4rRbd7%2BW4crOc9c%3D&amp;reserved=0</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>852080</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>57</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.tm.gov.lv%2Flv%2Fskaidrojums-apbuves-tiesiba-un-brivpratiga-dalita-ipasuma-pastavesana-pec-01012017%3Futm_source%3Dhttps%253A%252F%252Fwww.google.com%252F&amp;data=05%7C02%7Cliene.rubina%40cfla.gov.lv%7Cf544b3ec888a4edc558708de7b5ed087%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639083844319281917%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=oTCdRfrY%2BOP6HTydbY7O32mz7%2FyB7qXKxMORfK0g2jc%3D&amp;reserved=0</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7995425</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>54</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Ftapportals.mk.gov.lv%2Fannotation%2F8a8191db-fee4-404a-a047-6d93a594acb5&amp;data=05%7C02%7Cliene.rubina%40cfla.gov.lv%7Cf544b3ec888a4edc558708de7b5ed087%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639083844319257851%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=eRuW8u5%2FvfmUecdP%2BnuZ5ncPSHUURgkq2ygY33cJtYs%3D&amp;reserved=0</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6946941</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>51</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Fm.likumi.lv%2Fta%2Fid%2F351807-grozijumi-ministru-kabineta-2024-gada-16-janvara-noteikumos-nr-55-eiropas-savienibas-kohezijas-politikas-programmas-2021-2027-g...&amp;data=05%7C02%7Cliene.rubina%40cfla.gov.lv%7Cf544b3ec888a4edc558708de7b5ed087%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639083844319237864%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=NUkxBRLwxW1i4MQq6YgVL9jnldnc1BjdQ%2Fzyrrd%2BVdg%3D&amp;reserved=0</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7209059</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>48</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://eur04.safelinks.protection.outlook.com/?url=http%3A%2F%2Feur-lex.europa.eu%2Feli%2Freg%2F2014%2F651%2Foj%2F%3Flocale%3DLV&amp;data=05%7C02%7Cliene.rubina%40cfla.gov.lv%7Cf544b3ec888a4edc558708de7b5ed087%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639083844319217736%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=U8a2D3tH1ZAdgXg4Ko1vtUJs1310o32ex8SY17R%2FRu0%3D&amp;reserved=0</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6357051</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>45</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Flikumi.lv%2Fta%2Fid%2F291867-prasibas-zalajam-publiskajam-iepirkumam-un-to-piemerosanas-kartiba&amp;data=05%7C02%7Cliene.rubina%40cfla.gov.lv%7Cb74e073e4a924e979bf808de72b13d9b%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639074302735746933%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=%2BR77h%2FyXH32ZoWwAs8M6o4Xnpu3Ov0GJHPm2MlPbpnA%3D&amp;reserved=0</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6357051</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>42</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Flikumi.lv%2Fta%2Fid%2F291867-prasibas-zalajam-publiskajam-iepirkumam-un-to-piemerosanas-kartiba&amp;data=05%7C02%7Cliene.rubina%40cfla.gov.lv%7Cb74e073e4a924e979bf808de72b13d9b%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639074302735746933%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=%2BR77h%2FyXH32ZoWwAs8M6o4Xnpu3Ov0GJHPm2MlPbpnA%3D&amp;reserved=0</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3407934</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>39</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Flikumi.lv%2Fta%2Fid%2F291867-prasibas-zalajam-publiskajam-iepirkumam-un-to-piemerosanas-kartiba&amp;data=05%7C02%7Cliene.rubina%40cfla.gov.lv%7Cc2727269126e4f1d13f508de6e1726e7%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639069242895076005%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=MAlmlO1gsvc2k2597heAsxc3o%2FEWziCXnYaiqJr0Ywc%3D&amp;reserved=0</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7995518</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>36</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Feur-lex.europa.eu%2Flegal-content%2FLV%2FTXT%2F%3Furi%3DCELEX%3A02014R0651-20230701%23M1-9&amp;data=05%7C02%7Cilze.blumberga%40cfla.gov.lv%7Ccbc2e53fdcdd42328d4a08de62413e9f%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639056229568344590%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=Atji2zen8TbafYwefi3BUIcsuKMrqLzcPTUleCdlNXY%3D&amp;reserved=0</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
       <vt:variant>
         <vt:i4>7077988</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>81</vt:i4>
+        <vt:i4>33</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Fop.europa.eu%2Fen%2Fpublication-detail%2F-%2Fpublication%2F120c6fcc-3841-4596-9256-4fd709c49ae4&amp;data=05%7C02%7Cilze.blumberga%40cfla.gov.lv%7Ccbc2e53fdcdd42328d4a08de62413e9f%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639056229568320585%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=qKeUsr84GXw2ouEo9AY%2F6FI37O9haDDZqV%2BE2w%2BTB3E%3D&amp;reserved=0</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>8323122</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>78</vt:i4>
+        <vt:i4>30</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.varam.gov.lv/lv/nacionalas-un-regionalas-nozimes-attistibas-centri</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>8192059</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>75</vt:i4>
+        <vt:i4>27</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.kadastrs.lv/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>8192059</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>72</vt:i4>
+        <vt:i4>24</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.kadastrs.lv/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>8192059</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>69</vt:i4>
+        <vt:i4>21</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.kadastrs.lv/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>8126522</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>66</vt:i4>
+        <vt:i4>18</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.zemesgramata.lv/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>8192059</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>63</vt:i4>
+        <vt:i4>15</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.kadastrs.lv/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>7340066</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>60</vt:i4>
+        <vt:i4>12</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Flikumi.lv%2Fta%2Fid%2F269164-eku-buvnoteikumi&amp;data=05%7C02%7Cilze.blumberga%40cfla.gov.lv%7Cde735d7217af4b26887908de62586d29%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639056329151694547%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=UCAR%2FSpW5MbLeCLDnWPN%2BnaDFA3v2esDtRpPbhhh5ug%3D&amp;reserved=0</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>7471206</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>57</vt:i4>
+        <vt:i4>9</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Flikumi.lv%2Fta%2Fid%2F269069-visparigie-buvnoteikumi&amp;data=05%7C02%7Cilze.blumberga%40cfla.gov.lv%7Cde735d7217af4b26887908de62586d29%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639056329151681161%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=dAGKLdIKoSyHHfaA%2FfHxhaexe%2FVKu%2Fs0KE%2BBl41XkzI%3D&amp;reserved=0</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
-      </vt:variant>
-[...142 lines deleted...]
-        <vt:lpwstr>_Toc163573318</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6160471</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://eur-lex.europa.eu/legal-content/LV/TXT/PDF/?uri=CELEX:32014R0651&amp;from=LV</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>1835035</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://m.likumi.lv/ta/id/349214</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>3604536</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.cfla.gov.lv/lv/5-1-1-1-k-3</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3932204</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>27</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Fview.officeapps.live.com%2Fop%2Fview.aspx%3Fsrc%3Dhttps%253A%252F%252Fwww.cfla.gov.lv%252Flv%252Fmedia%252F16782%252Fdownload%253Fattachment%26wdOrigin%3DBROWSELINK&amp;data=05%7C02%7Cliene.rubina%40cfla.gov.lv%7Cbc76e2b6fc0d44ad233008de956e31e1%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639112497684036975%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=%2BhBQVZ5qA7sJEsXdmj3gH2JRaOBmKxRI6T3QiTwrGcQ%3D&amp;reserved=0</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7143463</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>24</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.cfla.gov.lv%2Flv%2F5-1-1-1-k-3&amp;data=05%7C02%7Cliene.rubina%40cfla.gov.lv%7Cb0170b2f99034a817cbd08de88a61e09%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639098444207475505%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=%2FYcGyYLJCH6A0XQJRkFVguVlrRJ8nx783OupMzNRebo%3D&amp;reserved=0</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2359357</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>21</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.csp.gov.lv%2Flv%2Fsaimnieciskas-darbibas-veida-nace-kods&amp;data=05%7C02%7Cliene.rubina%40cfla.gov.lv%7Cb0170b2f99034a817cbd08de88a61e09%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639098444207361373%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=L%2BJcjNStIX3D%2FsfMayb0nlc4%2BnjdD%2FZUennPzveDnVI%3D&amp;reserved=0</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3145845</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>18</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.cfla.gov.lv%2Flv%2F5-1-1-1-k-3&amp;data=05%7C02%7Cliene.rubina%40cfla.gov.lv%7Ce079570afc52499be8e708de791decc1%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639081366583696805%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=bGa5QfCVmP9oyqfWTFXpP5KOGhxmHYjm09sEPGa4Y98%3D&amp;reserved=0</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8192058</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>15</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Fm.likumi.lv%2Fta%2Fid%2F349214%23p27.1&amp;data=05%7C02%7Cliene.rubina%40cfla.gov.lv%7C029b1a4211884a2f1e3008de78672742%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C639080581584015235%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=d6uwfhqKefr%2B0bbXL6pHnYtOC2rtYh2uxQ5Bs4%2F99Oo%3D&amp;reserved=0</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3604536</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>12</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.cfla.gov.lv/lv/5-1-1-1-k-3</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>6488099</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>