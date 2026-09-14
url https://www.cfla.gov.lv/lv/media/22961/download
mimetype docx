--- v0 (2026-03-17)
+++ v1 (2026-09-14)
@@ -10,65 +10,67 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0E335A27" w14:textId="1C4377E9" w:rsidR="00B63D4C" w:rsidRPr="00B63D4C" w:rsidRDefault="00B63D4C" w:rsidP="00B63D4C">
+    <w:p w14:paraId="0E335A27" w14:textId="1C4377E9" w:rsidR="00B63D4C" w:rsidRPr="008A4E95" w:rsidRDefault="00B63D4C" w:rsidP="00B63D4C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B63D4C">
+      <w:r w:rsidRPr="008A4E95">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="651FC0C6" wp14:editId="177B0060">
             <wp:extent cx="3101644" cy="1321857"/>
             <wp:effectExtent l="0" t="0" r="3810" b="0"/>
             <wp:docPr id="398742153" name="Attēls 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 6"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
@@ -76,12038 +78,11965 @@
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3128890" cy="1333469"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B676BBD" w14:textId="1C516522" w:rsidR="00B70181" w:rsidRPr="00A724C0" w:rsidRDefault="00B70181" w:rsidP="003B0C55">
+    <w:p w14:paraId="4B676BBD" w14:textId="1C516522" w:rsidR="00B70181" w:rsidRPr="008A4E95" w:rsidRDefault="00B70181" w:rsidP="003B0C55">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9486"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C1570A" w:rsidRPr="00A724C0" w14:paraId="7B921F5B" w14:textId="77777777" w:rsidTr="007C1ECC">
+      <w:tr w:rsidR="00C1570A" w:rsidRPr="008A4E95" w14:paraId="7B921F5B" w14:textId="77777777" w:rsidTr="007C1ECC">
         <w:trPr>
           <w:trHeight w:val="547"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9486" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53A3E0A0" w14:textId="6B8EBEC5" w:rsidR="0019780C" w:rsidRPr="00AF2A69" w:rsidRDefault="00EF41AC" w:rsidP="00EB769C">
+          <w:p w14:paraId="53A3E0A0" w14:textId="6B8EBEC5" w:rsidR="0019780C" w:rsidRPr="008A4E95" w:rsidRDefault="00EF41AC" w:rsidP="00EB769C">
             <w:pPr>
               <w:pStyle w:val="Virsraksts1"/>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Toc452033778"/>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007741CD">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Report on Project Implementation Progress for Mid-Term Scientific Quality Evaluation</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="599D1DEE" w14:textId="20C650D8" w:rsidR="00A06D22" w:rsidRPr="00A724C0" w:rsidRDefault="0019780C" w:rsidP="007741CD">
+          <w:p w14:paraId="599D1DEE" w14:textId="20C650D8" w:rsidR="00A06D22" w:rsidRPr="008A4E95" w:rsidRDefault="0019780C" w:rsidP="007741CD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007741CD">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>To be drawn up in English only</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2FC9D57A" w14:textId="77777777" w:rsidR="00B70181" w:rsidRPr="00A724C0" w:rsidRDefault="00B70181" w:rsidP="003C5410">
+    <w:p w14:paraId="2FC9D57A" w14:textId="77777777" w:rsidR="00B70181" w:rsidRPr="008A4E95" w:rsidRDefault="00B70181" w:rsidP="003C5410">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="9486" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3823"/>
         <w:gridCol w:w="5663"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0019780C" w:rsidRPr="00A724C0" w14:paraId="79BC4F87" w14:textId="77777777" w:rsidTr="00E05F0F">
+      <w:tr w:rsidR="0019780C" w:rsidRPr="008A4E95" w14:paraId="79BC4F87" w14:textId="77777777" w:rsidTr="00E05F0F">
         <w:trPr>
           <w:trHeight w:val="613"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D0F870E" w14:textId="7C29ABD2" w:rsidR="0019780C" w:rsidRPr="00A724C0" w:rsidRDefault="0019780C" w:rsidP="00E05F0F">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00A724C0">
+          <w:p w14:paraId="6D0F870E" w14:textId="7C29ABD2" w:rsidR="0019780C" w:rsidRPr="008A4E95" w:rsidRDefault="0019780C" w:rsidP="00E05F0F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Project </w:t>
             </w:r>
-            <w:r w:rsidR="0061177B" w:rsidRPr="00A724C0">
+            <w:r w:rsidR="0061177B" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5663" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07BD06D8" w14:textId="64E05005" w:rsidR="0019780C" w:rsidRPr="00A724C0" w:rsidRDefault="00D00DA3" w:rsidP="00290F10">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00A724C0">
+          <w:p w14:paraId="07BD06D8" w14:textId="64E05005" w:rsidR="0019780C" w:rsidRPr="008A4E95" w:rsidRDefault="00D00DA3" w:rsidP="00290F10">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Project title according to the project application in English</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B30597" w:rsidRPr="00A724C0" w14:paraId="09950CDC" w14:textId="77777777" w:rsidTr="00E05F0F">
+      <w:tr w:rsidR="00B30597" w:rsidRPr="008A4E95" w14:paraId="09950CDC" w14:textId="77777777" w:rsidTr="00E05F0F">
         <w:trPr>
           <w:trHeight w:val="613"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="166700B6" w14:textId="0C6AB3ED" w:rsidR="00B30597" w:rsidRPr="00A724C0" w:rsidRDefault="006C2077" w:rsidP="00E05F0F">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00A724C0">
+          <w:p w14:paraId="166700B6" w14:textId="0C6AB3ED" w:rsidR="00B30597" w:rsidRPr="008A4E95" w:rsidRDefault="006C2077" w:rsidP="00E05F0F">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Contract</w:t>
             </w:r>
-            <w:r w:rsidR="00E92941" w:rsidRPr="00A724C0">
+            <w:r w:rsidR="00E92941" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>/Agreement</w:t>
             </w:r>
-            <w:r w:rsidR="007263BC" w:rsidRPr="00A724C0">
+            <w:r w:rsidR="007263BC" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> No.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5663" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0892FA32" w14:textId="34DB74CD" w:rsidR="00B30597" w:rsidRPr="00A724C0" w:rsidRDefault="007263BC" w:rsidP="00290F10">
+          <w:p w14:paraId="0892FA32" w14:textId="34DB74CD" w:rsidR="00B30597" w:rsidRPr="008A4E95" w:rsidRDefault="007263BC" w:rsidP="00290F10">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
-            <w:r w:rsidR="002F1DF6" w:rsidRPr="00A724C0">
+            <w:r w:rsidR="002F1DF6" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ontract</w:t>
             </w:r>
-            <w:r w:rsidR="00B91383" w:rsidRPr="00A724C0">
+            <w:r w:rsidR="00B91383" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidR="00C6784A">
+            <w:r w:rsidR="00C6784A" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
-            <w:r w:rsidR="00B91383" w:rsidRPr="00A724C0">
+            <w:r w:rsidR="00B91383" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>greement</w:t>
             </w:r>
-            <w:r w:rsidR="002F1DF6" w:rsidRPr="00A724C0">
+            <w:r w:rsidR="002F1DF6" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> number </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E0E4B" w:rsidRPr="00A724C0" w14:paraId="1674F18E" w14:textId="77777777" w:rsidTr="00E05F0F">
+      <w:tr w:rsidR="001E0E4B" w:rsidRPr="008A4E95" w14:paraId="1674F18E" w14:textId="77777777" w:rsidTr="00E05F0F">
         <w:trPr>
           <w:trHeight w:val="613"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67B08FBF" w14:textId="18829057" w:rsidR="001E0E4B" w:rsidRPr="00A724C0" w:rsidRDefault="004A201D" w:rsidP="00E05F0F">
-[...18 lines deleted...]
-              <w:t>eneficiary</w:t>
+          <w:p w14:paraId="67B08FBF" w14:textId="18829057" w:rsidR="001E0E4B" w:rsidRPr="008A4E95" w:rsidRDefault="004A201D" w:rsidP="00E05F0F">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4E95">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Beneficiary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5663" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B8773DD" w14:textId="42D14E35" w:rsidR="001E0E4B" w:rsidRPr="00A724C0" w:rsidRDefault="001E0E4B" w:rsidP="00290F10">
+          <w:p w14:paraId="7B8773DD" w14:textId="42D14E35" w:rsidR="001E0E4B" w:rsidRPr="008A4E95" w:rsidRDefault="001E0E4B" w:rsidP="00290F10">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Legal name of the </w:t>
             </w:r>
-            <w:r w:rsidR="004A201D" w:rsidRPr="004A201D">
+            <w:r w:rsidR="004A201D" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>beneficiary</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>, without abbreviations</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E0E4B" w:rsidRPr="00A724C0" w14:paraId="6CF52F50" w14:textId="77777777" w:rsidTr="00E05F0F">
+      <w:tr w:rsidR="001E0E4B" w:rsidRPr="008A4E95" w14:paraId="6CF52F50" w14:textId="77777777" w:rsidTr="00E05F0F">
         <w:trPr>
           <w:trHeight w:val="613"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67EDA7AF" w14:textId="43319F90" w:rsidR="001E0E4B" w:rsidRPr="00A724C0" w:rsidRDefault="001E0E4B" w:rsidP="00E05F0F">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00A724C0">
+          <w:p w14:paraId="67EDA7AF" w14:textId="43319F90" w:rsidR="001E0E4B" w:rsidRPr="008A4E95" w:rsidRDefault="001E0E4B" w:rsidP="00E05F0F">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Classification of the </w:t>
             </w:r>
-            <w:r w:rsidR="004A201D" w:rsidRPr="004A201D">
+            <w:r w:rsidR="004A201D" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>beneficiary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5663" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2346C4B6" w14:textId="0E10F7D6" w:rsidR="001E0E4B" w:rsidRPr="00A724C0" w:rsidRDefault="001E0E4B" w:rsidP="00290F10">
+          <w:p w14:paraId="2346C4B6" w14:textId="0E10F7D6" w:rsidR="001E0E4B" w:rsidRPr="008A4E95" w:rsidRDefault="001E0E4B" w:rsidP="00290F10">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Classification of </w:t>
             </w:r>
-            <w:r w:rsidR="004A201D" w:rsidRPr="004A201D">
+            <w:r w:rsidR="004A201D" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>beneficiary</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>, according to the signed Contract/Agreement on project implementation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E0E4B" w:rsidRPr="00A724C0" w14:paraId="6C12EE83" w14:textId="77777777" w:rsidTr="00E05F0F">
+      <w:tr w:rsidR="001E0E4B" w:rsidRPr="008A4E95" w14:paraId="6C12EE83" w14:textId="77777777" w:rsidTr="00E05F0F">
         <w:trPr>
           <w:trHeight w:val="417"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F1A027F" w14:textId="591D1963" w:rsidR="001E0E4B" w:rsidRPr="00A724C0" w:rsidRDefault="001E0E4B" w:rsidP="00E05F0F">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00A724C0">
+          <w:p w14:paraId="3F1A027F" w14:textId="591D1963" w:rsidR="001E0E4B" w:rsidRPr="008A4E95" w:rsidRDefault="001E0E4B" w:rsidP="00E05F0F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Project type</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5663" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63DE8EA3" w14:textId="2D94F151" w:rsidR="001E0E4B" w:rsidRPr="00A724C0" w:rsidRDefault="001E0E4B" w:rsidP="00290F10">
+          <w:p w14:paraId="63DE8EA3" w14:textId="2D94F151" w:rsidR="001E0E4B" w:rsidRPr="008A4E95" w:rsidRDefault="001E0E4B" w:rsidP="00290F10">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="317"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Indicate whether the project is related to economic activity or not related to economic activity</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E0E4B" w:rsidRPr="00A724C0" w14:paraId="5CDA8953" w14:textId="77777777" w:rsidTr="00E05F0F">
+      <w:tr w:rsidR="001E0E4B" w:rsidRPr="008A4E95" w14:paraId="5CDA8953" w14:textId="77777777" w:rsidTr="00E05F0F">
         <w:trPr>
           <w:trHeight w:val="417"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02BCBD02" w14:textId="586DBD32" w:rsidR="001E0E4B" w:rsidRPr="00A724C0" w:rsidRDefault="001E0E4B" w:rsidP="00E05F0F">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00A724C0">
+          <w:p w14:paraId="02BCBD02" w14:textId="586DBD32" w:rsidR="001E0E4B" w:rsidRPr="008A4E95" w:rsidRDefault="001E0E4B" w:rsidP="00E05F0F">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Project implementation period </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5663" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1DABA4B6" w14:textId="069694B0" w:rsidR="001E0E4B" w:rsidRPr="00A724C0" w:rsidRDefault="00B26485" w:rsidP="00290F10">
+          <w:p w14:paraId="1DABA4B6" w14:textId="069694B0" w:rsidR="001E0E4B" w:rsidRPr="008A4E95" w:rsidRDefault="00B26485" w:rsidP="00290F10">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="317"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B26485">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Project start and end date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E0E4B" w:rsidRPr="00A724C0" w14:paraId="0BCA6384" w14:textId="77777777" w:rsidTr="00E05F0F">
+      <w:tr w:rsidR="001E0E4B" w:rsidRPr="008A4E95" w14:paraId="0BCA6384" w14:textId="77777777" w:rsidTr="00E05F0F">
         <w:trPr>
           <w:trHeight w:val="417"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="082C2D48" w14:textId="02C46A27" w:rsidR="001E0E4B" w:rsidRPr="00A724C0" w:rsidRDefault="001E0E4B" w:rsidP="00E05F0F">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00A724C0">
+          <w:p w14:paraId="082C2D48" w14:textId="02C46A27" w:rsidR="001E0E4B" w:rsidRPr="008A4E95" w:rsidRDefault="001E0E4B" w:rsidP="00E05F0F">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Mid</w:t>
             </w:r>
-            <w:r w:rsidR="00EB5BB0">
+            <w:r w:rsidR="00EB5BB0" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>term date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5663" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21D1E1A6" w14:textId="2009BB26" w:rsidR="001E0E4B" w:rsidRPr="00A724C0" w:rsidRDefault="00B26485" w:rsidP="00290F10">
+          <w:p w14:paraId="21D1E1A6" w14:textId="2009BB26" w:rsidR="001E0E4B" w:rsidRPr="008A4E95" w:rsidRDefault="00B26485" w:rsidP="00290F10">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="317"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B26485">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Mid-term date of the project, in accordance with Clause 6 of the Contract/Agreement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="68679552" w14:textId="77777777" w:rsidR="00957419" w:rsidRDefault="00957419" w:rsidP="00957419">
+    <w:p w14:paraId="68679552" w14:textId="77777777" w:rsidR="00957419" w:rsidRPr="008A4E95" w:rsidRDefault="00957419" w:rsidP="00957419">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="288"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="0000FF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3ECCACFB" w14:textId="2DA32FA5" w:rsidR="004D632C" w:rsidRPr="00957419" w:rsidRDefault="003D145F" w:rsidP="00957419">
+    <w:p w14:paraId="3ECCACFB" w14:textId="2DA32FA5" w:rsidR="004D632C" w:rsidRPr="008A4E95" w:rsidRDefault="003D145F" w:rsidP="00957419">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="288"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00957419">
+      <w:r w:rsidRPr="008A4E95">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="0000FF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">For information: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7304A3DB" w14:textId="4519ACA8" w:rsidR="003D145F" w:rsidRPr="007537FC" w:rsidRDefault="003D145F" w:rsidP="00924F69">
+    <w:p w14:paraId="7304A3DB" w14:textId="4519ACA8" w:rsidR="003D145F" w:rsidRPr="008A4E95" w:rsidRDefault="003D145F" w:rsidP="00924F69">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="288"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="0000FF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A724C0">
+      <w:r w:rsidRPr="008A4E95">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="0000FF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Required number of characters in sections of the report has not been defined</w:t>
       </w:r>
-      <w:r w:rsidR="00C4467C">
+      <w:r w:rsidR="00C4467C" w:rsidRPr="008A4E95">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="0000FF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A724C0">
+      <w:r w:rsidRPr="008A4E95">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="0000FF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> however, the overall amount cannot exceed 20 pages. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="140EF7AE" w14:textId="44290780" w:rsidR="003D145F" w:rsidRPr="00957419" w:rsidRDefault="003D145F" w:rsidP="00924F69">
+    <w:p w14:paraId="140EF7AE" w14:textId="44290780" w:rsidR="003D145F" w:rsidRPr="008A4E95" w:rsidRDefault="003D145F" w:rsidP="00924F69">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="288"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="0000FF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00957419">
+      <w:r w:rsidRPr="008A4E95">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="0000FF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The report includes information about progress of project implementation, incl. achievement of the aim and planned results, as well as progress of project activity implementation at the mid-term. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D409013" w14:textId="75118F38" w:rsidR="003D145F" w:rsidRPr="00957419" w:rsidRDefault="00E85F62" w:rsidP="00924F69">
+    <w:p w14:paraId="1D409013" w14:textId="75118F38" w:rsidR="003D145F" w:rsidRPr="008A4E95" w:rsidRDefault="00E85F62" w:rsidP="00924F69">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="288"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="0000FF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0052758F">
+      <w:r w:rsidRPr="008A4E95">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="0000FF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> If, in any section of the report, it is not possible to indicate and describe the progress of the project activities, the results of the project activities, or other information on the work carried out and achievements in the implementation of the project in accordance with the project application, the report must include an explanation with a specific work plan, including a timeline, for achieving the planned project objective, project results, and </w:t>
       </w:r>
-      <w:r w:rsidR="005A15C1">
+      <w:r w:rsidR="005A15C1" w:rsidRPr="008A4E95">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="0000FF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>project</w:t>
       </w:r>
-      <w:r w:rsidRPr="0052758F">
+      <w:r w:rsidRPr="008A4E95">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="0000FF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> indicators</w:t>
       </w:r>
-      <w:r w:rsidR="003D145F" w:rsidRPr="00957419">
+      <w:r w:rsidR="003D145F" w:rsidRPr="008A4E95">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="0000FF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50E3F5C7" w14:textId="77777777" w:rsidR="003D145F" w:rsidRPr="00957419" w:rsidRDefault="003D145F" w:rsidP="00924F69">
+    <w:p w14:paraId="50E3F5C7" w14:textId="77777777" w:rsidR="003D145F" w:rsidRPr="008A4E95" w:rsidRDefault="003D145F" w:rsidP="00924F69">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="288"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="0000FF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00957419">
+      <w:r w:rsidRPr="008A4E95">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="0000FF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Information about progress of project implementation shall be based on scientific results of the project, for example, publications that are attached as results of the report. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06DE6584" w14:textId="3DB04065" w:rsidR="00933255" w:rsidRDefault="007D685E" w:rsidP="00924F69">
+    <w:p w14:paraId="06DE6584" w14:textId="3DB04065" w:rsidR="00933255" w:rsidRPr="008A4E95" w:rsidRDefault="007D685E" w:rsidP="00924F69">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="288"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="0000FF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00957419">
+      <w:r w:rsidRPr="008A4E95">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="0000FF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">All </w:t>
       </w:r>
-      <w:r w:rsidR="00E85F62" w:rsidRPr="0052758F">
+      <w:r w:rsidR="00E85F62" w:rsidRPr="008A4E95">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="0000FF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">annexes attached to the report </w:t>
       </w:r>
-      <w:r w:rsidRPr="00957419">
+      <w:r w:rsidRPr="008A4E95">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="0000FF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>must be in English.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BBF87C8" w14:textId="75DE4739" w:rsidR="00146600" w:rsidRPr="00957419" w:rsidRDefault="00933255" w:rsidP="00933255">
+    <w:p w14:paraId="4BBF87C8" w14:textId="75DE4739" w:rsidR="00146600" w:rsidRPr="008A4E95" w:rsidRDefault="00933255" w:rsidP="00933255">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="0000FF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="008A4E95">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="0000FF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FA30E00" w14:textId="77777777" w:rsidR="00393BAA" w:rsidRPr="00A724C0" w:rsidRDefault="00393BAA" w:rsidP="00A07AA9">
+    <w:p w14:paraId="2FA30E00" w14:textId="77777777" w:rsidR="00393BAA" w:rsidRPr="008A4E95" w:rsidRDefault="00393BAA" w:rsidP="00A07AA9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9486"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C1570A" w:rsidRPr="00A724C0" w14:paraId="5D74D5F6" w14:textId="77777777" w:rsidTr="00C1570A">
+      <w:tr w:rsidR="00C1570A" w:rsidRPr="008A4E95" w14:paraId="5D74D5F6" w14:textId="77777777" w:rsidTr="00C1570A">
         <w:trPr>
           <w:trHeight w:val="547"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9486" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D1A1A6F" w14:textId="1230D903" w:rsidR="004166E1" w:rsidRPr="00B23CF6" w:rsidRDefault="00FA21B2" w:rsidP="00B23CF6">
+          <w:p w14:paraId="2D1A1A6F" w14:textId="54E6314A" w:rsidR="004166E1" w:rsidRPr="008A4E95" w:rsidRDefault="00FA21B2" w:rsidP="00B23CF6">
             <w:pPr>
               <w:pStyle w:val="Virsraksts1"/>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="003D6139">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
-            <w:r w:rsidR="00DF1965" w:rsidRPr="00A724C0">
+            <w:r w:rsidR="003D6139" w:rsidRPr="003D6139">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>OJECT PROGRESS REPORT</w:t>
+              <w:t>R</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF1965" w:rsidRPr="003D6139">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>OJECT PR</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF1965" w:rsidRPr="008A4E95">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>OGRESS REPORT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="66411CB3" w14:textId="77777777" w:rsidR="00C1570A" w:rsidRPr="00A724C0" w:rsidRDefault="00C1570A" w:rsidP="003C5410">
+    <w:p w14:paraId="66411CB3" w14:textId="77777777" w:rsidR="00C1570A" w:rsidRPr="008A4E95" w:rsidRDefault="00C1570A" w:rsidP="003C5410">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9486"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B5771B" w:rsidRPr="00A724C0" w14:paraId="65EDE8E0" w14:textId="77777777" w:rsidTr="00B5771B">
+      <w:tr w:rsidR="00B5771B" w:rsidRPr="008A4E95" w14:paraId="65EDE8E0" w14:textId="77777777" w:rsidTr="00B5771B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9486" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1EDB80EE" w14:textId="03226FBF" w:rsidR="004166E1" w:rsidRPr="00957419" w:rsidRDefault="007F54C2" w:rsidP="00957419">
+          <w:p w14:paraId="1EDB80EE" w14:textId="03226FBF" w:rsidR="004166E1" w:rsidRPr="008A4E95" w:rsidRDefault="007F54C2" w:rsidP="00957419">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00957419">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Summary of Project Implementation Progress: progress of key activities, achieved project results, and progress toward project objectives</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D4157" w:rsidRPr="00A724C0" w14:paraId="0C1AD55A" w14:textId="77777777" w:rsidTr="00715992">
+      <w:tr w:rsidR="003D4157" w:rsidRPr="008A4E95" w14:paraId="0C1AD55A" w14:textId="77777777" w:rsidTr="00715992">
         <w:trPr>
           <w:trHeight w:val="1139"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9486" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C227CA4" w14:textId="77777777" w:rsidR="00F57271" w:rsidRPr="00A724C0" w:rsidRDefault="00F57271" w:rsidP="005A5884">
+          <w:p w14:paraId="2C227CA4" w14:textId="77777777" w:rsidR="00F57271" w:rsidRPr="008A4E95" w:rsidRDefault="00F57271" w:rsidP="005A5884">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4359BB4B" w14:textId="14A9D6F6" w:rsidR="00C63D07" w:rsidRPr="00A724C0" w:rsidRDefault="00B26485" w:rsidP="00C63D07">
+          <w:p w14:paraId="4359BB4B" w14:textId="14A9D6F6" w:rsidR="00C63D07" w:rsidRPr="008A4E95" w:rsidRDefault="00B26485" w:rsidP="00C63D07">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>B</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00B26485">
+              <w:t xml:space="preserve">Beneficiary of financing </w:t>
+            </w:r>
+            <w:r w:rsidR="00C63D07" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">eneficiary of financing </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00C63D07" w:rsidRPr="00A724C0">
+              <w:t xml:space="preserve">provides a short but comprehensive and structured summary of the project implementation progress that gives an insight into achievements of the project. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64730C4D" w14:textId="417D0372" w:rsidR="00C63D07" w:rsidRPr="008A4E95" w:rsidRDefault="00C63D07" w:rsidP="00C63D07">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">provides a short but comprehensive and structured summary of the project implementation progress that gives an insight into achievements of the project. </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="64730C4D" w14:textId="417D0372" w:rsidR="00C63D07" w:rsidRPr="00A724C0" w:rsidRDefault="00C63D07" w:rsidP="00C63D07">
+            </w:pPr>
+            <w:r w:rsidRPr="008A4E95">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="0000FF"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In this section of the report the </w:t>
+            </w:r>
+            <w:r w:rsidR="00B26485" w:rsidRPr="008A4E95">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="0000FF"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">beneficiary of financing </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A4E95">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="0000FF"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>provides concise information about the period until mid-term in the following subsections</w:t>
+            </w:r>
+            <w:r w:rsidR="007F54C2" w:rsidRPr="008A4E95">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="0000FF"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (retaining the subsection titles/headings)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A4E95">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="0000FF"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04B809B3" w14:textId="77777777" w:rsidR="00F002C0" w:rsidRPr="008A4E95" w:rsidRDefault="00F002C0" w:rsidP="005A5884">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="411883EB" w14:textId="77777777" w:rsidR="006C2CD2" w:rsidRPr="008A4E95" w:rsidRDefault="006C2CD2" w:rsidP="006C2CD2">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4E95">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Implementation progress</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EF74F15" w14:textId="62D7A4B3" w:rsidR="003D2480" w:rsidRPr="008A4E95" w:rsidRDefault="00F547FF" w:rsidP="003D2480">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">In this section of the report the </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00B26485" w:rsidRPr="00B26485">
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidR="003D2480" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">beneficiary of financing </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00A724C0">
+              <w:t>escribes</w:t>
+            </w:r>
+            <w:r w:rsidR="008D7CEE" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>provides concise information about the period until mid-term in the following subsections</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="007F54C2" w:rsidRPr="00A724C0">
+              <w:t xml:space="preserve"> the</w:t>
+            </w:r>
+            <w:r w:rsidR="003D2480" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (retaining the subsection titles/headings)</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00A724C0">
+              <w:t xml:space="preserve"> progress of the project implementation, including division by research categories. Lists the achieved indicators, results and completed knowledge and technology transfer activities. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E2E77FD" w14:textId="77777777" w:rsidR="00774347" w:rsidRPr="008A4E95" w:rsidRDefault="00774347" w:rsidP="006C2CD2">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>:</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="04B809B3" w14:textId="77777777" w:rsidR="00F002C0" w:rsidRPr="00A724C0" w:rsidRDefault="00F002C0" w:rsidP="005A5884">
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="03ACA294" w14:textId="77777777" w:rsidR="006C2CD2" w:rsidRPr="008A4E95" w:rsidRDefault="006C2CD2" w:rsidP="006C2CD2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4E95">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Further activities</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10E5BE51" w14:textId="6902254A" w:rsidR="006C2CD2" w:rsidRPr="008A4E95" w:rsidRDefault="003A75E4" w:rsidP="006C2CD2">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="0000FF"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4E95">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="0000FF"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Briefly </w:t>
+            </w:r>
+            <w:r w:rsidR="006C2CD2" w:rsidRPr="008A4E95">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="0000FF"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">describes further activities for achievement of the aims and results, and information on the identified risks of achievement of the project results and indicators and measures for prevention of such risks. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="248A7C4D" w14:textId="77777777" w:rsidR="005C1E9B" w:rsidRPr="008A4E95" w:rsidRDefault="005C1E9B" w:rsidP="005A5884">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="411883EB" w14:textId="77777777" w:rsidR="006C2CD2" w:rsidRPr="00A724C0" w:rsidRDefault="006C2CD2" w:rsidP="006C2CD2">
+          <w:p w14:paraId="614AA2D0" w14:textId="77777777" w:rsidR="005C1E9B" w:rsidRPr="008A4E95" w:rsidRDefault="005C1E9B" w:rsidP="005C1E9B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
-[...8 lines deleted...]
-          <w:p w14:paraId="0EF74F15" w14:textId="62D7A4B3" w:rsidR="003D2480" w:rsidRPr="00A724C0" w:rsidRDefault="00F547FF" w:rsidP="003D2480">
+            <w:r w:rsidRPr="008A4E95">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Scientific staff</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DA4B5CA" w14:textId="37DC5D20" w:rsidR="00E86E64" w:rsidRPr="008A4E95" w:rsidRDefault="00E86E64" w:rsidP="00E86E64">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:t>Describes the scientific staff involved in the implementation of the project. Provides information on</w:t>
+            </w:r>
+            <w:r w:rsidR="005E2CAE" w:rsidRPr="008A4E95">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="0000FF"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A4E95">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="0000FF"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="005E2CAE" w:rsidRPr="008A4E95">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="0000FF"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">involvement of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A4E95">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="0000FF"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>students, scientific degree applicants or young scientists who have obtained a doctoral degree in the last 10 years, involvement in the implementation of the project.</w:t>
+            </w:r>
+            <w:r w:rsidR="00980931" w:rsidRPr="008A4E95">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="0000FF"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Additionally provides information on any changes in the composition of the scientific personnel</w:t>
+            </w:r>
+            <w:r w:rsidR="00E86F1B" w:rsidRPr="008A4E95">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="0000FF"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>, if applicable</w:t>
+            </w:r>
+            <w:r w:rsidR="00980931" w:rsidRPr="008A4E95">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="0000FF"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62903866" w14:textId="77777777" w:rsidR="00E86E64" w:rsidRPr="008A4E95" w:rsidRDefault="00E86E64" w:rsidP="00C011E7">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="0000FF"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="61E257DC" w14:textId="77777777" w:rsidR="005C1E9B" w:rsidRPr="008A4E95" w:rsidRDefault="005C1E9B" w:rsidP="005C1E9B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4E95">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cooperation, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A4E95">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">if applicable </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7EA4F448" w14:textId="740DB5FA" w:rsidR="00A878FF" w:rsidRPr="008A4E95" w:rsidRDefault="00F547FF" w:rsidP="00A878FF">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="0000FF"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4E95">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="0000FF"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t>D</w:t>
             </w:r>
-            <w:r w:rsidR="003D2480" w:rsidRPr="00A724C0">
+            <w:r w:rsidR="00A878FF" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>escribes</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="008D7CEE" w:rsidRPr="00A724C0">
+              <w:t>escribes distribution of cooperation partner</w:t>
+            </w:r>
+            <w:r w:rsidR="00417206" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> the</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="003D2480" w:rsidRPr="00A724C0">
+              <w:t>’</w:t>
+            </w:r>
+            <w:r w:rsidR="00A878FF" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> progress of the project implementation, including division by research categories. Lists the achieved indicators, results and completed knowledge and technology transfer activities. </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="5E2E77FD" w14:textId="77777777" w:rsidR="00774347" w:rsidRPr="00A724C0" w:rsidRDefault="00774347" w:rsidP="006C2CD2">
+              <w:t>s liabilities and responsibilities</w:t>
+            </w:r>
+            <w:r w:rsidR="00C303FC" w:rsidRPr="008A4E95">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="0000FF"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AC8E55D" w14:textId="77777777" w:rsidR="00C303FC" w:rsidRPr="008A4E95" w:rsidRDefault="00C303FC" w:rsidP="00C303FC">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-          <w:p w14:paraId="03ACA294" w14:textId="77777777" w:rsidR="006C2CD2" w:rsidRPr="00A724C0" w:rsidRDefault="006C2CD2" w:rsidP="006C2CD2">
+            <w:r w:rsidRPr="008A4E95">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="0000FF"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>If the project has subcontracts with service providers for the performance of individual tasks, information on the contractual tasks and the contract amount must be provided.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="207FFD3C" w14:textId="5BD94E1C" w:rsidR="00F57271" w:rsidRPr="008A4E95" w:rsidRDefault="00F57271" w:rsidP="005A5884">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
-                <w:b/>
-[...12 lines deleted...]
-          <w:p w14:paraId="10E5BE51" w14:textId="6902254A" w:rsidR="006C2CD2" w:rsidRPr="00A724C0" w:rsidRDefault="003A75E4" w:rsidP="006C2CD2">
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="14053185" w14:textId="77777777" w:rsidR="004B6817" w:rsidRPr="008A4E95" w:rsidRDefault="004B6817" w:rsidP="004B6817">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4E95">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The main amendments, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A4E95">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>if applicable</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F1E2CE8" w14:textId="717F0857" w:rsidR="0052519D" w:rsidRPr="008A4E95" w:rsidRDefault="0052519D" w:rsidP="0052519D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+          </w:p>
+          <w:p w14:paraId="1A5CF783" w14:textId="7F49C2AF" w:rsidR="0095141C" w:rsidRPr="008A4E95" w:rsidRDefault="00223352" w:rsidP="00223352">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Briefly </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="006C2CD2" w:rsidRPr="00A724C0">
+            </w:pPr>
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">describes further activities for achievement of the aims and results, and information on the identified risks of achievement of the project results and indicators and measures for prevention of such risks. </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="248A7C4D" w14:textId="77777777" w:rsidR="005C1E9B" w:rsidRPr="00A724C0" w:rsidRDefault="005C1E9B" w:rsidP="005A5884">
+              <w:t>Describe the most significant project amendments that have been made by the mid-term (</w:t>
+            </w:r>
+            <w:r w:rsidR="004C2E22" w:rsidRPr="008A4E95">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="0000FF"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e.g. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A4E95">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="0000FF"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>amendments to the project budget over 3,000 EUR, changes to the timeline). If amendments have been made to the project budget, update</w:t>
+            </w:r>
+            <w:r w:rsidR="00F130BA" w:rsidRPr="008A4E95">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="0000FF"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>d</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A4E95">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="0000FF"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Project Budget Summary in English (</w:t>
+            </w:r>
+            <w:r w:rsidR="00F130BA" w:rsidRPr="008A4E95">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="0000FF"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>available in the “Attachments” section of the Project Application</w:t>
+            </w:r>
+            <w:r w:rsidR="00F97D0F" w:rsidRPr="008A4E95">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="0000FF"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A4E95">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="0000FF"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F130BA" w:rsidRPr="008A4E95">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="0000FF"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">must be </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A4E95">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="0000FF"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>submitted together with the report as an appendix.</w:t>
+            </w:r>
+            <w:r w:rsidR="0095141C" w:rsidRPr="008A4E95">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="0000FF"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46A51460" w14:textId="17CBFFA2" w:rsidR="0095141C" w:rsidRPr="008A4E95" w:rsidRDefault="0095141C" w:rsidP="00223352">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="0000FF"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4E95">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="0000FF"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Also, if applicable, indicate any planned changes in the project implementation of the project and the impact of the changes on the achievement of the originally planned goals and results. In case the methodology has changed, describe the reason for the change in approach, including whether all possible solutions for maintaining the original methodology have been evaluated.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="265D29ED" w14:textId="77777777" w:rsidR="0052519D" w:rsidRPr="008A4E95" w:rsidRDefault="0052519D" w:rsidP="004B6817">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:highlight w:val="cyan"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="722838E0" w14:textId="081ABAC7" w:rsidR="00F57271" w:rsidRPr="008A4E95" w:rsidRDefault="00DA3D25" w:rsidP="005A5884">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...20 lines deleted...]
-              <w:jc w:val="both"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+              <w:t>All</w:t>
+            </w:r>
+            <w:r w:rsidR="00E436C4" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Describes the scientific staff involved in the implementation of the project. </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00957419">
+              <w:t xml:space="preserve"> of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Provides information on</w:t>
-[...493 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> the above information shall be coordinated with the data provided in further sections of the report and based on </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>substantive acknowledgements of achievements</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>arising from information provided in the project payment requests and other project implementation documents.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="106BDE56" w14:textId="77777777" w:rsidR="00D227CA" w:rsidRPr="00A724C0" w:rsidRDefault="00D227CA" w:rsidP="003C5410">
+    <w:p w14:paraId="106BDE56" w14:textId="77777777" w:rsidR="00D227CA" w:rsidRPr="008A4E95" w:rsidRDefault="00D227CA" w:rsidP="003C5410">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="153D3142" w14:textId="77777777" w:rsidR="00D227CA" w:rsidRPr="00A724C0" w:rsidRDefault="00D227CA" w:rsidP="003C5410">
+    <w:p w14:paraId="153D3142" w14:textId="77777777" w:rsidR="00D227CA" w:rsidRPr="008A4E95" w:rsidRDefault="00D227CA" w:rsidP="003C5410">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00D227CA" w:rsidRPr="00A724C0" w:rsidSect="00A07AA9">
+        <w:sectPr w:rsidR="00D227CA" w:rsidRPr="008A4E95" w:rsidSect="00A07AA9">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:headerReference w:type="first" r:id="rId13"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="851" w:right="1276" w:bottom="1135" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="761249C7" w14:textId="77777777" w:rsidR="00B82028" w:rsidRPr="00A724C0" w:rsidRDefault="00B82028" w:rsidP="000C467D">
+    <w:p w14:paraId="761249C7" w14:textId="77777777" w:rsidR="00B82028" w:rsidRPr="008A4E95" w:rsidRDefault="00B82028" w:rsidP="000C467D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="4966" w:type="pct"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1700"/>
         <w:gridCol w:w="1419"/>
         <w:gridCol w:w="11482"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00662086" w:rsidRPr="00A724C0" w14:paraId="31BEF88D" w14:textId="77777777" w:rsidTr="00EA5AFC">
+      <w:tr w:rsidR="00662086" w:rsidRPr="008A4E95" w14:paraId="31BEF88D" w14:textId="77777777" w:rsidTr="00EA5AFC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66B46621" w14:textId="555069C6" w:rsidR="00662086" w:rsidRPr="00A724C0" w:rsidRDefault="00662086" w:rsidP="00EA5AFC">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00A724C0">
+          <w:p w14:paraId="66B46621" w14:textId="555069C6" w:rsidR="00662086" w:rsidRPr="008A4E95" w:rsidRDefault="00662086" w:rsidP="00EA5AFC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rStyle w:val="Virsraksts2Rakstz"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">1.2. </w:t>
             </w:r>
-            <w:r w:rsidR="00CF2A0F" w:rsidRPr="00A724C0">
+            <w:r w:rsidR="00CF2A0F" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rStyle w:val="Virsraksts2Rakstz"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Project activities and results achievable/achieved:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00662086" w:rsidRPr="00A724C0" w14:paraId="1170AF81" w14:textId="77777777" w:rsidTr="00EA5AFC">
+      <w:tr w:rsidR="00662086" w:rsidRPr="008A4E95" w14:paraId="1170AF81" w14:textId="77777777" w:rsidTr="00EA5AFC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0651F6AB" w14:textId="08E8B643" w:rsidR="00662086" w:rsidRPr="00A724C0" w:rsidRDefault="00CF2A0F" w:rsidP="00EA5AFC">
+          <w:p w14:paraId="0651F6AB" w14:textId="08E8B643" w:rsidR="00662086" w:rsidRPr="008A4E95" w:rsidRDefault="00CF2A0F" w:rsidP="00EA5AFC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Activities</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00662086" w:rsidRPr="00A724C0" w14:paraId="68E275E9" w14:textId="77777777" w:rsidTr="00EA5AFC">
+      <w:tr w:rsidR="00662086" w:rsidRPr="008A4E95" w14:paraId="68E275E9" w14:textId="77777777" w:rsidTr="00EA5AFC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1068" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2B098FE0" w14:textId="414F2838" w:rsidR="00662086" w:rsidRPr="00A724C0" w:rsidRDefault="00CF2A0F" w:rsidP="00EA5AFC">
+          <w:p w14:paraId="2B098FE0" w14:textId="414F2838" w:rsidR="00662086" w:rsidRPr="008A4E95" w:rsidRDefault="00CF2A0F" w:rsidP="00EA5AFC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Project activity</w:t>
             </w:r>
-            <w:r w:rsidR="00662086" w:rsidRPr="00A724C0">
+            <w:r w:rsidR="00662086" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00510794" w:rsidRPr="00A724C0">
+            <w:r w:rsidR="00510794" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3932" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0F74A50C" w14:textId="09627FC0" w:rsidR="00662086" w:rsidRPr="00A724C0" w:rsidRDefault="004F4C08" w:rsidP="00EA5AFC">
+          <w:p w14:paraId="0F74A50C" w14:textId="09627FC0" w:rsidR="00662086" w:rsidRPr="008A4E95" w:rsidRDefault="004F4C08" w:rsidP="00EA5AFC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Project </w:t>
             </w:r>
-            <w:r w:rsidR="00CA4588">
+            <w:r w:rsidR="00CA4588" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">ctivity No. and </w:t>
             </w:r>
-            <w:r w:rsidR="00CA4588">
+            <w:r w:rsidR="00CA4588" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">itle </w:t>
             </w:r>
-            <w:r w:rsidR="00CA4588">
+            <w:r w:rsidR="00CA4588" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">ccording to the </w:t>
             </w:r>
-            <w:r w:rsidR="00CA4588">
+            <w:r w:rsidR="00CA4588" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">roject </w:t>
             </w:r>
-            <w:r w:rsidR="00CA4588">
+            <w:r w:rsidR="00CA4588" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">pplication </w:t>
             </w:r>
-            <w:r w:rsidR="00CA4588">
+            <w:r w:rsidR="00CA4588" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ection</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28E15E11" w14:textId="26CDD460" w:rsidR="00D21245" w:rsidRPr="00A724C0" w:rsidRDefault="00D21245" w:rsidP="00EA5AFC">
+          <w:p w14:paraId="28E15E11" w14:textId="26CDD460" w:rsidR="00D21245" w:rsidRPr="008A4E95" w:rsidRDefault="00D21245" w:rsidP="00EA5AFC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00662086" w:rsidRPr="00A724C0" w14:paraId="2A58ABDD" w14:textId="77777777" w:rsidTr="00EA5AFC">
+      <w:tr w:rsidR="00662086" w:rsidRPr="008A4E95" w14:paraId="2A58ABDD" w14:textId="77777777" w:rsidTr="00EA5AFC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1068" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="52D24D46" w14:textId="4597640A" w:rsidR="00662086" w:rsidRPr="00A724C0" w:rsidRDefault="00CF2A0F" w:rsidP="00EA5AFC">
+          <w:p w14:paraId="52D24D46" w14:textId="4597640A" w:rsidR="00662086" w:rsidRPr="008A4E95" w:rsidRDefault="00CF2A0F" w:rsidP="00EA5AFC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Subactivity</w:t>
             </w:r>
-            <w:r w:rsidR="00510794" w:rsidRPr="00A724C0">
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00510794" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3932" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="59A6A8BE" w14:textId="648A5BF2" w:rsidR="00662086" w:rsidRPr="00A724C0" w:rsidRDefault="004F4C08" w:rsidP="00EA5AFC">
+          <w:p w14:paraId="59A6A8BE" w14:textId="648A5BF2" w:rsidR="00662086" w:rsidRPr="008A4E95" w:rsidRDefault="004F4C08" w:rsidP="00EA5AFC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Sub</w:t>
             </w:r>
-            <w:r w:rsidR="00417206" w:rsidRPr="00A724C0">
+            <w:r w:rsidR="00417206" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">ctivity No. and </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="008B5C4B">
+              <w:t>ctivity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:t xml:space="preserve"> No. and </w:t>
+            </w:r>
+            <w:r w:rsidR="008B5C4B" w:rsidRPr="008A4E95">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="0000FF"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t>t</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">itle </w:t>
             </w:r>
-            <w:r w:rsidR="008B5C4B">
+            <w:r w:rsidR="008B5C4B" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">ccording to the </w:t>
             </w:r>
-            <w:r w:rsidR="008B5C4B">
+            <w:r w:rsidR="008B5C4B" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">roject </w:t>
             </w:r>
-            <w:r w:rsidR="008B5C4B">
+            <w:r w:rsidR="008B5C4B" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">pplication </w:t>
             </w:r>
-            <w:r w:rsidR="008B5C4B">
+            <w:r w:rsidR="008B5C4B" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ection – if applicable</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68EB6A44" w14:textId="6AD8F714" w:rsidR="00D21245" w:rsidRPr="00A724C0" w:rsidRDefault="00D21245" w:rsidP="00EA5AFC">
+          <w:p w14:paraId="68EB6A44" w14:textId="6AD8F714" w:rsidR="00D21245" w:rsidRPr="008A4E95" w:rsidRDefault="00D21245" w:rsidP="00EA5AFC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00662086" w:rsidRPr="00A724C0" w14:paraId="14E08713" w14:textId="77777777" w:rsidTr="00EA5AFC">
+      <w:tr w:rsidR="00662086" w:rsidRPr="008A4E95" w14:paraId="14E08713" w14:textId="77777777" w:rsidTr="00EA5AFC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1068" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="26C60C1D" w14:textId="3B267670" w:rsidR="00662086" w:rsidRPr="00A724C0" w:rsidRDefault="00CF2A0F" w:rsidP="00EA5AFC">
+          <w:p w14:paraId="26C60C1D" w14:textId="3B267670" w:rsidR="00662086" w:rsidRPr="008A4E95" w:rsidRDefault="00CF2A0F" w:rsidP="00EA5AFC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Activity/</w:t>
             </w:r>
-            <w:r w:rsidR="000040AB">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="000040AB" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">ubactivity </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00203405">
+              <w:t>ubactivity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>i</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00193EE7" w:rsidRPr="00A724C0">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00203405" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">mplementation </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="0024757E" w:rsidRPr="00A724C0">
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidR="00193EE7" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:t xml:space="preserve">mplementation </w:t>
+            </w:r>
+            <w:r w:rsidR="0024757E" w:rsidRPr="008A4E95">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t>period</w:t>
             </w:r>
-            <w:r w:rsidR="009F2DD0" w:rsidRPr="00A724C0">
+            <w:r w:rsidR="009F2DD0" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3932" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0608532D" w14:textId="430EE6AE" w:rsidR="00662086" w:rsidRPr="00A724C0" w:rsidRDefault="002F1DF6" w:rsidP="00193EE7">
+          <w:p w14:paraId="0608532D" w14:textId="430EE6AE" w:rsidR="00662086" w:rsidRPr="008A4E95" w:rsidRDefault="002F1DF6" w:rsidP="00193EE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Provides information on when the activity/sub</w:t>
             </w:r>
-            <w:r w:rsidR="00F20373" w:rsidRPr="00A724C0">
+            <w:r w:rsidR="00F20373" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">activity was started and when </w:t>
             </w:r>
-            <w:r w:rsidR="00193EE7" w:rsidRPr="00A724C0">
+            <w:r w:rsidR="00193EE7" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>it is planned to be completed</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>, if the activity is still ongoing</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16CB6B50" w14:textId="4299ADCB" w:rsidR="00D21245" w:rsidRPr="00A724C0" w:rsidRDefault="00D21245" w:rsidP="00193EE7">
+          <w:p w14:paraId="16CB6B50" w14:textId="4299ADCB" w:rsidR="00D21245" w:rsidRPr="008A4E95" w:rsidRDefault="00D21245" w:rsidP="00193EE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00662086" w:rsidRPr="00A724C0" w14:paraId="3F52A756" w14:textId="77777777" w:rsidTr="00EA5AFC">
+      <w:tr w:rsidR="00662086" w:rsidRPr="008A4E95" w14:paraId="3F52A756" w14:textId="77777777" w:rsidTr="00EA5AFC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1068" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="04AAA16C" w14:textId="134F8E8D" w:rsidR="00662086" w:rsidRPr="00A724C0" w:rsidRDefault="00F20373" w:rsidP="00EA5AFC">
+          <w:p w14:paraId="04AAA16C" w14:textId="134F8E8D" w:rsidR="00662086" w:rsidRPr="008A4E95" w:rsidRDefault="00F20373" w:rsidP="00EA5AFC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Description of the </w:t>
             </w:r>
-            <w:r w:rsidR="002E7EB7">
+            <w:r w:rsidR="002E7EB7" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">mplementation </w:t>
             </w:r>
-            <w:r w:rsidR="002E7EB7">
+            <w:r w:rsidR="002E7EB7" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">rogress of the </w:t>
             </w:r>
-            <w:r w:rsidR="002E7EB7">
+            <w:r w:rsidR="002E7EB7" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">roject </w:t>
             </w:r>
-            <w:r w:rsidR="002E7EB7">
+            <w:r w:rsidR="002E7EB7" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ctivity/</w:t>
             </w:r>
-            <w:r w:rsidR="002E7EB7">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="002E7EB7" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ub</w:t>
             </w:r>
-            <w:r w:rsidR="00417206" w:rsidRPr="00A724C0">
+            <w:r w:rsidR="00417206" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ctivity</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3932" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="175B7210" w14:textId="4A553AE7" w:rsidR="007644EA" w:rsidRPr="00A724C0" w:rsidRDefault="00C568F9" w:rsidP="007644EA">
+          <w:p w14:paraId="175B7210" w14:textId="4A553AE7" w:rsidR="007644EA" w:rsidRPr="008A4E95" w:rsidRDefault="00C568F9" w:rsidP="007644EA">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Completed work</w:t>
             </w:r>
-            <w:r w:rsidR="007644EA" w:rsidRPr="00A724C0">
+            <w:r w:rsidR="007644EA" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidR="007644EA" w:rsidRPr="00A724C0">
+            <w:r w:rsidR="007644EA" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Reflects the progress of the implementation of the activity, as well as describes the impact of approved project amendments on changes to project activities, if applicable</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A3397F8" w14:textId="6AE4981E" w:rsidR="007644EA" w:rsidRPr="00A724C0" w:rsidRDefault="00C568F9" w:rsidP="007644EA">
+          <w:p w14:paraId="2A3397F8" w14:textId="6AE4981E" w:rsidR="007644EA" w:rsidRPr="008A4E95" w:rsidRDefault="00C568F9" w:rsidP="007644EA">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Further work</w:t>
             </w:r>
-            <w:r w:rsidR="007644EA" w:rsidRPr="00A724C0">
+            <w:r w:rsidR="007644EA" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidR="007644EA" w:rsidRPr="00A724C0">
+            <w:r w:rsidR="007644EA" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Describes the remaining tasks to be completed </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>until</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> the end of the project activity implementation, if the activity has not yet been completed</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3EAAF3AA" w14:textId="77777777" w:rsidR="00662086" w:rsidRPr="00A724C0" w:rsidRDefault="00662086" w:rsidP="00C568F9">
+          <w:p w14:paraId="3EAAF3AA" w14:textId="77777777" w:rsidR="00662086" w:rsidRPr="008A4E95" w:rsidRDefault="00662086" w:rsidP="00C568F9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71016" w:rsidRPr="00A724C0" w14:paraId="43AF0983" w14:textId="77777777" w:rsidTr="00EA5AFC">
+      <w:tr w:rsidR="00E71016" w:rsidRPr="008A4E95" w14:paraId="43AF0983" w14:textId="77777777" w:rsidTr="00EA5AFC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="582" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="60EA66BB" w14:textId="3BB4878B" w:rsidR="00662086" w:rsidRPr="00A724C0" w:rsidRDefault="00E71016" w:rsidP="00EA5AFC">
+          <w:p w14:paraId="60EA66BB" w14:textId="3BB4878B" w:rsidR="00662086" w:rsidRPr="008A4E95" w:rsidRDefault="00E71016" w:rsidP="00EA5AFC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Activities/ </w:t>
             </w:r>
-            <w:r w:rsidR="000040AB">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="000040AB" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">ubactivities numerical result </w:t>
+              <w:t>ubactivities</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008A4E95">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> numerical result </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="486" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1B7401A2" w14:textId="78D90B53" w:rsidR="00662086" w:rsidRPr="00A724C0" w:rsidRDefault="00E71016" w:rsidP="00EA5AFC">
+          <w:p w14:paraId="1B7401A2" w14:textId="78D90B53" w:rsidR="00662086" w:rsidRPr="008A4E95" w:rsidRDefault="00E71016" w:rsidP="00EA5AFC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Amount</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3932" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6EABF961" w14:textId="214CA8D2" w:rsidR="00E00B82" w:rsidRPr="00A724C0" w:rsidRDefault="00E00B82" w:rsidP="00E00B82">
+          <w:p w14:paraId="6EABF961" w14:textId="214CA8D2" w:rsidR="00E00B82" w:rsidRPr="008A4E95" w:rsidRDefault="00E00B82" w:rsidP="00E00B82">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Achieved and planned number of project results – achieved/planned according to the project application</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1555786B" w14:textId="77777777" w:rsidR="00E00B82" w:rsidRPr="00A724C0" w:rsidRDefault="00E00B82" w:rsidP="00E00B82">
+          <w:p w14:paraId="1555786B" w14:textId="77777777" w:rsidR="00E00B82" w:rsidRPr="008A4E95" w:rsidRDefault="00E00B82" w:rsidP="00E00B82">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3EBBBF84" w14:textId="363F05B6" w:rsidR="00662086" w:rsidRPr="00A724C0" w:rsidRDefault="00E00B82" w:rsidP="00E00B82">
+          <w:p w14:paraId="3EBBBF84" w14:textId="363F05B6" w:rsidR="00662086" w:rsidRPr="008A4E95" w:rsidRDefault="00E00B82" w:rsidP="00E00B82">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">For example, if 3 datasets are planned </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>as a result of</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> a project activity and 2 have currently been prepared and submitted, this section should indicate: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2/3</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> or </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2 out of 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E71016" w:rsidRPr="00A724C0" w14:paraId="7599E5AC" w14:textId="77777777" w:rsidTr="00EA5AFC">
+      <w:tr w:rsidR="00E71016" w:rsidRPr="008A4E95" w14:paraId="7599E5AC" w14:textId="77777777" w:rsidTr="00EA5AFC">
         <w:trPr>
           <w:trHeight w:val="387"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="582" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2D0CC946" w14:textId="77777777" w:rsidR="00662086" w:rsidRPr="00A724C0" w:rsidRDefault="00662086" w:rsidP="00EA5AFC">
+          <w:p w14:paraId="2D0CC946" w14:textId="77777777" w:rsidR="00662086" w:rsidRPr="008A4E95" w:rsidRDefault="00662086" w:rsidP="00EA5AFC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="486" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E923E5F" w14:textId="5E0D0EA2" w:rsidR="00662086" w:rsidRPr="00A724C0" w:rsidRDefault="00E71016" w:rsidP="00EA5AFC">
+          <w:p w14:paraId="5E923E5F" w14:textId="5E0D0EA2" w:rsidR="00662086" w:rsidRPr="008A4E95" w:rsidRDefault="00E71016" w:rsidP="00EA5AFC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Unit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3932" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2B6FA857" w14:textId="099B003C" w:rsidR="00662086" w:rsidRPr="00A724C0" w:rsidRDefault="00580656" w:rsidP="00EA5AFC">
+          <w:p w14:paraId="2B6FA857" w14:textId="099B003C" w:rsidR="00662086" w:rsidRPr="008A4E95" w:rsidRDefault="00580656" w:rsidP="00EA5AFC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Indicator unit of measurement – report, </w:t>
             </w:r>
-            <w:r w:rsidR="00AD7A66">
+            <w:r w:rsidR="00AD7A66" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>dataset</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>, etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00662086" w:rsidRPr="00A724C0" w14:paraId="4B24A516" w14:textId="77777777" w:rsidTr="00EA5AFC">
+      <w:tr w:rsidR="00662086" w:rsidRPr="008A4E95" w14:paraId="4B24A516" w14:textId="77777777" w:rsidTr="00EA5AFC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1068" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C0CF00C" w14:textId="5F78067D" w:rsidR="00662086" w:rsidRPr="00A724C0" w:rsidRDefault="00090B77" w:rsidP="00EA5AFC">
+          <w:p w14:paraId="2C0CF00C" w14:textId="5F78067D" w:rsidR="00662086" w:rsidRPr="008A4E95" w:rsidRDefault="00090B77" w:rsidP="00EA5AFC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Lin</w:t>
             </w:r>
-            <w:r w:rsidR="007A20B8" w:rsidRPr="00A724C0">
+            <w:r w:rsidR="007A20B8" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>k</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">ed indicators (ID) </w:t>
             </w:r>
-            <w:r w:rsidR="00510794" w:rsidRPr="00A724C0">
+            <w:r w:rsidR="00510794" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3932" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4DA6ECBA" w14:textId="0B497D10" w:rsidR="00662086" w:rsidRPr="00A724C0" w:rsidRDefault="0041619F" w:rsidP="0086669C">
+          <w:p w14:paraId="4DA6ECBA" w14:textId="0B497D10" w:rsidR="00662086" w:rsidRPr="008A4E95" w:rsidRDefault="0041619F" w:rsidP="0086669C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Reference to indicator ID </w:t>
             </w:r>
-            <w:r w:rsidR="00904FFB" w:rsidRPr="00A724C0">
+            <w:r w:rsidR="00904FFB" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">from </w:t>
             </w:r>
-            <w:r w:rsidR="00EE773F">
+            <w:r w:rsidR="00EE773F" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidR="00904FFB" w:rsidRPr="00A724C0">
+            <w:r w:rsidR="00904FFB" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ection</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1.3</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0761B9E1" w14:textId="290E67AD" w:rsidR="00904FFB" w:rsidRPr="00A724C0" w:rsidRDefault="00904FFB" w:rsidP="00EA5AFC">
+          <w:p w14:paraId="0761B9E1" w14:textId="290E67AD" w:rsidR="00904FFB" w:rsidRPr="008A4E95" w:rsidRDefault="00904FFB" w:rsidP="00EA5AFC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5773"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00662086" w:rsidRPr="00A724C0" w14:paraId="62C4B1DA" w14:textId="77777777" w:rsidTr="00EA5AFC">
+      <w:tr w:rsidR="00662086" w:rsidRPr="008A4E95" w14:paraId="62C4B1DA" w14:textId="77777777" w:rsidTr="00EA5AFC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1068" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="57DE073F" w14:textId="0B221560" w:rsidR="00662086" w:rsidRPr="00A724C0" w:rsidRDefault="00DC5D4A" w:rsidP="00EA5AFC">
+          <w:p w14:paraId="57DE073F" w14:textId="0B221560" w:rsidR="00662086" w:rsidRPr="008A4E95" w:rsidRDefault="00DC5D4A" w:rsidP="00EA5AFC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Reference to Annex No. from the section “List of submitted documents”</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3932" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6FFEBC99" w14:textId="1331CC0C" w:rsidR="008000B7" w:rsidRPr="00A724C0" w:rsidRDefault="00FE236A" w:rsidP="00FE236A">
+          <w:p w14:paraId="6FFEBC99" w14:textId="1331CC0C" w:rsidR="008000B7" w:rsidRPr="008A4E95" w:rsidRDefault="00FE236A" w:rsidP="00FE236A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Indicate the same title as in the </w:t>
             </w:r>
-            <w:r w:rsidR="00EE773F">
+            <w:r w:rsidR="00EE773F" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">section </w:t>
             </w:r>
-            <w:r w:rsidR="005F65F5">
+            <w:r w:rsidR="005F65F5" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>“</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="005F65F5" w:rsidRPr="00A724C0">
+              <w:t xml:space="preserve">“List of submitted documents” </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">List of </w:t>
-[...52 lines deleted...]
-              </w:rPr>
               <w:t>and in the file names attached in the Annex – to ensure easier identification</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7BC8D5F2" w14:textId="21806D25" w:rsidR="00662086" w:rsidRPr="00A724C0" w:rsidRDefault="00662086" w:rsidP="00EA5AFC">
+          <w:p w14:paraId="7BC8D5F2" w14:textId="21806D25" w:rsidR="00662086" w:rsidRPr="008A4E95" w:rsidRDefault="00662086" w:rsidP="00EA5AFC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00662086" w:rsidRPr="00A724C0" w14:paraId="03B1918D" w14:textId="77777777" w:rsidTr="00EA5AFC">
+      <w:tr w:rsidR="00662086" w:rsidRPr="008A4E95" w14:paraId="03B1918D" w14:textId="77777777" w:rsidTr="00EA5AFC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1068" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2EE7EBA9" w14:textId="32AAB10C" w:rsidR="00662086" w:rsidRPr="00A724C0" w:rsidRDefault="00090B77" w:rsidP="00EA5AFC">
+          <w:p w14:paraId="2EE7EBA9" w14:textId="32AAB10C" w:rsidR="00662086" w:rsidRPr="008A4E95" w:rsidRDefault="00090B77" w:rsidP="00EA5AFC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Partners involved</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3932" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="10886CCE" w14:textId="435670F5" w:rsidR="005556BF" w:rsidRPr="00A724C0" w:rsidRDefault="005556BF" w:rsidP="005556BF">
+          <w:p w14:paraId="10886CCE" w14:textId="435670F5" w:rsidR="005556BF" w:rsidRPr="008A4E95" w:rsidRDefault="005556BF" w:rsidP="005556BF">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Information on the tasks performed by the collaboration partner (or external service provider), if applicable </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="124888B7" w14:textId="364D4DBD" w:rsidR="00662086" w:rsidRPr="00A724C0" w:rsidRDefault="00662086" w:rsidP="00EA5AFC">
+          <w:p w14:paraId="124888B7" w14:textId="364D4DBD" w:rsidR="00662086" w:rsidRPr="008A4E95" w:rsidRDefault="00662086" w:rsidP="00EA5AFC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00662086" w:rsidRPr="00A724C0" w14:paraId="4BF36557" w14:textId="77777777" w:rsidTr="00EA5AFC">
+      <w:tr w:rsidR="00662086" w:rsidRPr="008A4E95" w14:paraId="4BF36557" w14:textId="77777777" w:rsidTr="00EA5AFC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1068" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4E29831F" w14:textId="3F261188" w:rsidR="00662086" w:rsidRPr="00A724C0" w:rsidRDefault="007B2F04" w:rsidP="00EA5AFC">
+          <w:p w14:paraId="4E29831F" w14:textId="3F261188" w:rsidR="00662086" w:rsidRPr="008A4E95" w:rsidRDefault="007B2F04" w:rsidP="00EA5AFC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Research</w:t>
             </w:r>
-            <w:r w:rsidR="009261B8" w:rsidRPr="00A724C0">
+            <w:r w:rsidR="009261B8" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> category</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3932" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="305F3768" w14:textId="52E68633" w:rsidR="000649CA" w:rsidRPr="00A724C0" w:rsidRDefault="000649CA" w:rsidP="00510794">
+          <w:p w14:paraId="305F3768" w14:textId="52E68633" w:rsidR="000649CA" w:rsidRPr="008A4E95" w:rsidRDefault="000649CA" w:rsidP="00510794">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Indicate the appropriate category:</w:t>
             </w:r>
-            <w:r w:rsidR="00510794" w:rsidRPr="00A724C0">
+            <w:r w:rsidR="00510794" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> feasibility study,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00510794" w:rsidRPr="00A724C0">
+            <w:r w:rsidR="00510794" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>f</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>undamental research, industrial research or experimental development</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="29981F3E" w14:textId="6D89023E" w:rsidR="00662086" w:rsidRPr="00A724C0" w:rsidRDefault="00662086" w:rsidP="00510794">
+          <w:p w14:paraId="29981F3E" w14:textId="6D89023E" w:rsidR="00662086" w:rsidRPr="008A4E95" w:rsidRDefault="00662086" w:rsidP="00510794">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00662086" w:rsidRPr="00A724C0" w14:paraId="2F4972F1" w14:textId="77777777" w:rsidTr="00EA5AFC">
+      <w:tr w:rsidR="00662086" w:rsidRPr="008A4E95" w14:paraId="2F4972F1" w14:textId="77777777" w:rsidTr="00EA5AFC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1068" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="53838FF3" w14:textId="77777777" w:rsidR="00662086" w:rsidRPr="00A724C0" w:rsidRDefault="00662086" w:rsidP="00EA5AFC">
+          <w:p w14:paraId="53838FF3" w14:textId="77777777" w:rsidR="00662086" w:rsidRPr="008A4E95" w:rsidRDefault="00662086" w:rsidP="00EA5AFC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3932" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="793632D8" w14:textId="77777777" w:rsidR="00662086" w:rsidRPr="00A724C0" w:rsidRDefault="00662086" w:rsidP="00EA5AFC">
+          <w:p w14:paraId="793632D8" w14:textId="77777777" w:rsidR="00662086" w:rsidRPr="008A4E95" w:rsidRDefault="00662086" w:rsidP="00EA5AFC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="009EAEF0" w14:textId="77777777" w:rsidR="00B82028" w:rsidRPr="00A724C0" w:rsidRDefault="00B82028" w:rsidP="000C467D">
+    <w:p w14:paraId="009EAEF0" w14:textId="77777777" w:rsidR="00B82028" w:rsidRPr="008A4E95" w:rsidRDefault="00B82028" w:rsidP="000C467D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B6CFC4D" w14:textId="77777777" w:rsidR="00B82028" w:rsidRPr="00A724C0" w:rsidRDefault="00B82028" w:rsidP="000C467D">
+    <w:p w14:paraId="2B6CFC4D" w14:textId="77777777" w:rsidR="00B82028" w:rsidRPr="008A4E95" w:rsidRDefault="00B82028" w:rsidP="000C467D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03C36986" w14:textId="1C7318AC" w:rsidR="000C467D" w:rsidRPr="00A724C0" w:rsidRDefault="000C467D" w:rsidP="000C467D">
+    <w:p w14:paraId="03C36986" w14:textId="1C7318AC" w:rsidR="000C467D" w:rsidRPr="008A4E95" w:rsidRDefault="000C467D" w:rsidP="000C467D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A724C0">
+      <w:r w:rsidRPr="008A4E95">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">* </w:t>
       </w:r>
-      <w:r w:rsidR="00A310E4" w:rsidRPr="00A724C0">
+      <w:r w:rsidR="00A310E4" w:rsidRPr="008A4E95">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>According to the “Activities” section of the project application</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64B1D1B4" w14:textId="7835B7AF" w:rsidR="000C467D" w:rsidRPr="00A724C0" w:rsidRDefault="000C467D" w:rsidP="000C467D">
+    <w:p w14:paraId="64B1D1B4" w14:textId="7835B7AF" w:rsidR="000C467D" w:rsidRPr="008A4E95" w:rsidRDefault="000C467D" w:rsidP="000C467D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A724C0">
+      <w:r w:rsidRPr="008A4E95">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">** </w:t>
       </w:r>
-      <w:r w:rsidR="00A310E4" w:rsidRPr="00A724C0">
+      <w:r w:rsidR="00A310E4" w:rsidRPr="008A4E95">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The information must be aligned with the values indicated in </w:t>
       </w:r>
-      <w:r w:rsidR="00A37906">
+      <w:r w:rsidR="00A37906" w:rsidRPr="008A4E95">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00A310E4" w:rsidRPr="00A724C0">
+      <w:r w:rsidR="00A310E4" w:rsidRPr="008A4E95">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ection 1.3 “</w:t>
       </w:r>
-      <w:r w:rsidR="00007505" w:rsidRPr="00A724C0">
+      <w:r w:rsidR="00007505" w:rsidRPr="008A4E95">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Project indicators achieved</w:t>
       </w:r>
-      <w:r w:rsidR="00007505" w:rsidRPr="00A724C0">
+      <w:r w:rsidR="00007505" w:rsidRPr="008A4E95">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A310E4" w:rsidRPr="00A724C0">
+      <w:r w:rsidR="00A310E4" w:rsidRPr="008A4E95">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>[…]”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A70BCC7" w14:textId="77777777" w:rsidR="000C467D" w:rsidRPr="00A724C0" w:rsidRDefault="000C467D" w:rsidP="000C467D">
+    <w:p w14:paraId="4A70BCC7" w14:textId="77777777" w:rsidR="000C467D" w:rsidRPr="008A4E95" w:rsidRDefault="000C467D" w:rsidP="000C467D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5CBC5585" w14:textId="77777777" w:rsidR="00081C1F" w:rsidRPr="00A724C0" w:rsidRDefault="00081C1F" w:rsidP="000C467D">
+    <w:p w14:paraId="5CBC5585" w14:textId="77777777" w:rsidR="00081C1F" w:rsidRPr="008A4E95" w:rsidRDefault="00081C1F" w:rsidP="000C467D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="339A2084" w14:textId="77777777" w:rsidR="00E7070A" w:rsidRPr="00A724C0" w:rsidRDefault="00E7070A" w:rsidP="000C467D">
+    <w:p w14:paraId="339A2084" w14:textId="77777777" w:rsidR="00E7070A" w:rsidRPr="008A4E95" w:rsidRDefault="00E7070A" w:rsidP="000C467D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="712130BB" w14:textId="6F38DFD6" w:rsidR="00E7070A" w:rsidRPr="00A724C0" w:rsidRDefault="00E7070A" w:rsidP="000C467D">
+    <w:p w14:paraId="712130BB" w14:textId="6F38DFD6" w:rsidR="00E7070A" w:rsidRPr="008A4E95" w:rsidRDefault="00E7070A" w:rsidP="000C467D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00E7070A" w:rsidRPr="00A724C0" w:rsidSect="00D227CA">
+        <w:sectPr w:rsidR="00E7070A" w:rsidRPr="008A4E95" w:rsidSect="00D227CA">
           <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
           <w:pgMar w:top="1134" w:right="851" w:bottom="1276" w:left="1276" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="9924" w:type="dxa"/>
         <w:tblInd w:w="-431" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9924"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005E20A6" w:rsidRPr="00A724C0" w14:paraId="0E40929C" w14:textId="77777777" w:rsidTr="005C1E9B">
+      <w:tr w:rsidR="005E20A6" w:rsidRPr="008A4E95" w14:paraId="0E40929C" w14:textId="77777777" w:rsidTr="005C1E9B">
         <w:trPr>
           <w:trHeight w:val="748"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9924" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B9B4204" w14:textId="66DC4F7F" w:rsidR="005E20A6" w:rsidRPr="00A724C0" w:rsidRDefault="004D7E69" w:rsidP="00F07F50">
+          <w:p w14:paraId="7B9B4204" w14:textId="66DC4F7F" w:rsidR="005E20A6" w:rsidRPr="008A4E95" w:rsidRDefault="004D7E69" w:rsidP="00F07F50">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="_Toc452033785"/>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rStyle w:val="Virsraksts2Rakstz"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>1.</w:t>
             </w:r>
-            <w:r w:rsidR="001023E9" w:rsidRPr="00A724C0">
+            <w:r w:rsidR="001023E9" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rStyle w:val="Virsraksts2Rakstz"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rStyle w:val="Virsraksts2Rakstz"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r w:rsidR="000A394D" w:rsidRPr="00A724C0">
+            <w:r w:rsidR="000A394D" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Project indicators achieved </w:t>
             </w:r>
-            <w:r w:rsidR="00F07F50" w:rsidRPr="00A724C0">
+            <w:r w:rsidR="00F07F50" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>in accordance with provisions of the laws and regulations on implementation of the respective specific support objective or measure of the European Union funding</w:t>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidR="00EE71C0" w:rsidRPr="00A724C0">
+            <w:r w:rsidR="00EE71C0" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2ED30915" w14:textId="77777777" w:rsidR="00AE7317" w:rsidRPr="00A724C0" w:rsidRDefault="00AE7317" w:rsidP="00B84840">
+    <w:p w14:paraId="2ED30915" w14:textId="77777777" w:rsidR="00AE7317" w:rsidRPr="008A4E95" w:rsidRDefault="00AE7317" w:rsidP="00B84840">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid4"/>
         <w:tblW w:w="5476" w:type="pct"/>
         <w:tblInd w:w="-431" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="523"/>
         <w:gridCol w:w="5213"/>
         <w:gridCol w:w="1005"/>
         <w:gridCol w:w="1097"/>
         <w:gridCol w:w="2086"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E834AF" w:rsidRPr="00A724C0" w14:paraId="136A7BAC" w14:textId="1702BCF2" w:rsidTr="00E834AF">
+      <w:tr w:rsidR="00E834AF" w:rsidRPr="008A4E95" w14:paraId="136A7BAC" w14:textId="1702BCF2" w:rsidTr="00E834AF">
         <w:trPr>
           <w:trHeight w:val="559"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E29F7DC" w14:textId="3B43335A" w:rsidR="00E834AF" w:rsidRPr="00A724C0" w:rsidRDefault="00E834AF" w:rsidP="00C32440">
+          <w:p w14:paraId="2E29F7DC" w14:textId="3B43335A" w:rsidR="00E834AF" w:rsidRPr="008A4E95" w:rsidRDefault="00E834AF" w:rsidP="00C32440">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>ID</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B166FD7" w14:textId="348C6771" w:rsidR="00E834AF" w:rsidRPr="00A724C0" w:rsidRDefault="00E834AF" w:rsidP="00C32440">
+          <w:p w14:paraId="1B166FD7" w14:textId="348C6771" w:rsidR="00E834AF" w:rsidRPr="008A4E95" w:rsidRDefault="00E834AF" w:rsidP="00C32440">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>Title of indicator</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5EDACA04" w14:textId="5A6EAB37" w:rsidR="00E834AF" w:rsidRPr="00A724C0" w:rsidRDefault="00E834AF" w:rsidP="00C32440">
+          <w:p w14:paraId="5EDACA04" w14:textId="5A6EAB37" w:rsidR="00E834AF" w:rsidRPr="008A4E95" w:rsidRDefault="00E834AF" w:rsidP="00C32440">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>Achieved value</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4EC65F2F" w14:textId="40BE34D3" w:rsidR="00E834AF" w:rsidRPr="00A724C0" w:rsidRDefault="00E834AF" w:rsidP="00C32440">
+          <w:p w14:paraId="4EC65F2F" w14:textId="40BE34D3" w:rsidR="00E834AF" w:rsidRPr="008A4E95" w:rsidRDefault="00E834AF" w:rsidP="00C32440">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>Planned final value</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F174E67" w14:textId="1A949EC8" w:rsidR="00E834AF" w:rsidRPr="00A724C0" w:rsidRDefault="00E834AF" w:rsidP="00C32440">
+          <w:p w14:paraId="5F174E67" w14:textId="1A949EC8" w:rsidR="00E834AF" w:rsidRPr="008A4E95" w:rsidRDefault="00E834AF" w:rsidP="00C32440">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Linked activities </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>(No)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E834AF" w:rsidRPr="00A724C0" w14:paraId="380B5CB3" w14:textId="7E85BA5B" w:rsidTr="00E834AF">
+      <w:tr w:rsidR="00E834AF" w:rsidRPr="008A4E95" w14:paraId="380B5CB3" w14:textId="7E85BA5B" w:rsidTr="00E834AF">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A9E511D" w14:textId="10200124" w:rsidR="00E834AF" w:rsidRPr="00A724C0" w:rsidRDefault="00E834AF" w:rsidP="00C07F7C">
+          <w:p w14:paraId="0A9E511D" w14:textId="10200124" w:rsidR="00E834AF" w:rsidRPr="008A4E95" w:rsidRDefault="00E834AF" w:rsidP="00C07F7C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="769A7C9B" w14:textId="44A48606" w:rsidR="00E834AF" w:rsidRPr="00A724C0" w:rsidDel="005D6C07" w:rsidRDefault="00E834AF" w:rsidP="000327E6">
+          <w:p w14:paraId="769A7C9B" w14:textId="44A48606" w:rsidR="00E834AF" w:rsidRPr="008A4E95" w:rsidDel="005D6C07" w:rsidRDefault="00E834AF" w:rsidP="000327E6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="-82"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:i/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Original scientific articles published in</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> magazines or conference proceedings included in the Web of Science, SCOPUS or ERIH+ database</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5F7B95DE" w14:textId="77777777" w:rsidR="00E834AF" w:rsidRPr="00A724C0" w:rsidRDefault="00E834AF" w:rsidP="00C07F7C">
+          <w:p w14:paraId="5F7B95DE" w14:textId="77777777" w:rsidR="00E834AF" w:rsidRPr="008A4E95" w:rsidRDefault="00E834AF" w:rsidP="00C07F7C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5589BA22" w14:textId="081D1A03" w:rsidR="00E834AF" w:rsidRPr="00A724C0" w:rsidRDefault="00E834AF" w:rsidP="00C07F7C">
+          <w:p w14:paraId="5589BA22" w14:textId="081D1A03" w:rsidR="00E834AF" w:rsidRPr="008A4E95" w:rsidRDefault="00E834AF" w:rsidP="00C07F7C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6B4B3A94" w14:textId="77777777" w:rsidR="00E834AF" w:rsidRPr="00A724C0" w:rsidRDefault="00E834AF" w:rsidP="00C07F7C">
+          <w:p w14:paraId="6B4B3A94" w14:textId="77777777" w:rsidR="00E834AF" w:rsidRPr="008A4E95" w:rsidRDefault="00E834AF" w:rsidP="00C07F7C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="-102" w:right="-107"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E834AF" w:rsidRPr="00A724C0" w14:paraId="46E3748F" w14:textId="01348FF6" w:rsidTr="00E834AF">
+      <w:tr w:rsidR="00E834AF" w:rsidRPr="008A4E95" w14:paraId="46E3748F" w14:textId="01348FF6" w:rsidTr="00E834AF">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37A72E04" w14:textId="36D87EEC" w:rsidR="00E834AF" w:rsidRPr="00A724C0" w:rsidRDefault="00E834AF" w:rsidP="00C07F7C">
+          <w:p w14:paraId="37A72E04" w14:textId="36D87EEC" w:rsidR="00E834AF" w:rsidRPr="008A4E95" w:rsidRDefault="00E834AF" w:rsidP="00C07F7C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="239D32CF" w14:textId="50DDF985" w:rsidR="00E834AF" w:rsidRPr="00A724C0" w:rsidRDefault="00E834AF" w:rsidP="000327E6">
+          <w:p w14:paraId="239D32CF" w14:textId="50DDF985" w:rsidR="00E834AF" w:rsidRPr="008A4E95" w:rsidRDefault="00E834AF" w:rsidP="000327E6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="-82"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Technology rights – patents</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="529FEACB" w14:textId="77777777" w:rsidR="00E834AF" w:rsidRPr="00A724C0" w:rsidRDefault="00E834AF" w:rsidP="00C07F7C">
+          <w:p w14:paraId="529FEACB" w14:textId="77777777" w:rsidR="00E834AF" w:rsidRPr="008A4E95" w:rsidRDefault="00E834AF" w:rsidP="00C07F7C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="002E6BD2" w14:textId="57903722" w:rsidR="00E834AF" w:rsidRPr="00A724C0" w:rsidRDefault="00E834AF" w:rsidP="00C07F7C">
+          <w:p w14:paraId="002E6BD2" w14:textId="57903722" w:rsidR="00E834AF" w:rsidRPr="008A4E95" w:rsidRDefault="00E834AF" w:rsidP="00C07F7C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="588384E4" w14:textId="77777777" w:rsidR="00E834AF" w:rsidRPr="00A724C0" w:rsidRDefault="00E834AF" w:rsidP="00C07F7C">
+          <w:p w14:paraId="588384E4" w14:textId="77777777" w:rsidR="00E834AF" w:rsidRPr="008A4E95" w:rsidRDefault="00E834AF" w:rsidP="00C07F7C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="-102" w:right="-107"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E834AF" w:rsidRPr="00A724C0" w14:paraId="4029ABB3" w14:textId="4AABBDDF" w:rsidTr="00E834AF">
+      <w:tr w:rsidR="00E834AF" w:rsidRPr="008A4E95" w14:paraId="4029ABB3" w14:textId="4AABBDDF" w:rsidTr="00E834AF">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F427CBA" w14:textId="2A89EA18" w:rsidR="00E834AF" w:rsidRPr="00A724C0" w:rsidRDefault="00E834AF" w:rsidP="00C07F7C">
+          <w:p w14:paraId="6F427CBA" w14:textId="2A89EA18" w:rsidR="00E834AF" w:rsidRPr="008A4E95" w:rsidRDefault="00E834AF" w:rsidP="00C07F7C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64B7E793" w14:textId="7C07DF56" w:rsidR="00E834AF" w:rsidRPr="00A724C0" w:rsidRDefault="00E834AF" w:rsidP="000327E6">
+          <w:p w14:paraId="64B7E793" w14:textId="7C07DF56" w:rsidR="00E834AF" w:rsidRPr="008A4E95" w:rsidRDefault="00E834AF" w:rsidP="000327E6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="-82"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Technology rights – other non-material actives</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6FD8BEE4" w14:textId="77777777" w:rsidR="00E834AF" w:rsidRPr="00A724C0" w:rsidRDefault="00E834AF" w:rsidP="00C07F7C">
+          <w:p w14:paraId="6FD8BEE4" w14:textId="77777777" w:rsidR="00E834AF" w:rsidRPr="008A4E95" w:rsidRDefault="00E834AF" w:rsidP="00C07F7C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FBE6527" w14:textId="46741F12" w:rsidR="00E834AF" w:rsidRPr="00A724C0" w:rsidRDefault="00E834AF" w:rsidP="00C07F7C">
+          <w:p w14:paraId="4FBE6527" w14:textId="46741F12" w:rsidR="00E834AF" w:rsidRPr="008A4E95" w:rsidRDefault="00E834AF" w:rsidP="00C07F7C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="399FEA7B" w14:textId="77777777" w:rsidR="00E834AF" w:rsidRPr="00A724C0" w:rsidRDefault="00E834AF" w:rsidP="00C07F7C">
+          <w:p w14:paraId="399FEA7B" w14:textId="77777777" w:rsidR="00E834AF" w:rsidRPr="008A4E95" w:rsidRDefault="00E834AF" w:rsidP="00C07F7C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="-102" w:right="-107"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E834AF" w:rsidRPr="00A724C0" w14:paraId="6DDF476F" w14:textId="166317BD" w:rsidTr="00E834AF">
+      <w:tr w:rsidR="00E834AF" w:rsidRPr="008A4E95" w14:paraId="6DDF476F" w14:textId="166317BD" w:rsidTr="00E834AF">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F759CD9" w14:textId="07E663B4" w:rsidR="00E834AF" w:rsidRPr="00A724C0" w:rsidRDefault="00E834AF" w:rsidP="00C07F7C">
+          <w:p w14:paraId="0F759CD9" w14:textId="07E663B4" w:rsidR="00E834AF" w:rsidRPr="008A4E95" w:rsidRDefault="00E834AF" w:rsidP="00C07F7C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E0EE8E1" w14:textId="5B3415C0" w:rsidR="00E834AF" w:rsidRPr="00A724C0" w:rsidRDefault="00E834AF" w:rsidP="000327E6">
+          <w:p w14:paraId="2E0EE8E1" w14:textId="5B3415C0" w:rsidR="00E834AF" w:rsidRPr="008A4E95" w:rsidRDefault="00E834AF" w:rsidP="000327E6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="-82"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Intellectual property license agreements and (specific outcome indicator)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0AB9627F" w14:textId="77777777" w:rsidR="00E834AF" w:rsidRPr="00A724C0" w:rsidRDefault="00E834AF" w:rsidP="00C07F7C">
+          <w:p w14:paraId="0AB9627F" w14:textId="77777777" w:rsidR="00E834AF" w:rsidRPr="008A4E95" w:rsidRDefault="00E834AF" w:rsidP="00C07F7C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09218584" w14:textId="0AD0E3A2" w:rsidR="00E834AF" w:rsidRPr="00A724C0" w:rsidRDefault="00E834AF" w:rsidP="00C07F7C">
+          <w:p w14:paraId="09218584" w14:textId="0AD0E3A2" w:rsidR="00E834AF" w:rsidRPr="008A4E95" w:rsidRDefault="00E834AF" w:rsidP="00C07F7C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="72925824" w14:textId="77777777" w:rsidR="00E834AF" w:rsidRPr="00A724C0" w:rsidRDefault="00E834AF" w:rsidP="00C07F7C">
+          <w:p w14:paraId="72925824" w14:textId="77777777" w:rsidR="00E834AF" w:rsidRPr="008A4E95" w:rsidRDefault="00E834AF" w:rsidP="00C07F7C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="-102" w:right="-107"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E834AF" w:rsidRPr="00A724C0" w14:paraId="5AC61952" w14:textId="1705A0C5" w:rsidTr="00E834AF">
+      <w:tr w:rsidR="00E834AF" w:rsidRPr="008A4E95" w14:paraId="5AC61952" w14:textId="1705A0C5" w:rsidTr="00E834AF">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29927183" w14:textId="2C8BA0B9" w:rsidR="00E834AF" w:rsidRPr="00A724C0" w:rsidRDefault="00E834AF" w:rsidP="00C07F7C">
+          <w:p w14:paraId="29927183" w14:textId="2C8BA0B9" w:rsidR="00E834AF" w:rsidRPr="008A4E95" w:rsidRDefault="00E834AF" w:rsidP="00C07F7C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72197E46" w14:textId="62A3429E" w:rsidR="00E834AF" w:rsidRPr="00A724C0" w:rsidRDefault="00E834AF" w:rsidP="000327E6">
+          <w:p w14:paraId="72197E46" w14:textId="62A3429E" w:rsidR="00E834AF" w:rsidRPr="008A4E95" w:rsidRDefault="00E834AF" w:rsidP="000327E6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="-82"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">A new product or new technology prototype including method prototype </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="126C0D38" w14:textId="77777777" w:rsidR="00E834AF" w:rsidRPr="00A724C0" w:rsidRDefault="00E834AF" w:rsidP="00C07F7C">
+          <w:p w14:paraId="126C0D38" w14:textId="77777777" w:rsidR="00E834AF" w:rsidRPr="008A4E95" w:rsidRDefault="00E834AF" w:rsidP="00C07F7C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F0CB215" w14:textId="378C0A18" w:rsidR="00E834AF" w:rsidRPr="00A724C0" w:rsidRDefault="00E834AF" w:rsidP="00C07F7C">
+          <w:p w14:paraId="1F0CB215" w14:textId="378C0A18" w:rsidR="00E834AF" w:rsidRPr="008A4E95" w:rsidRDefault="00E834AF" w:rsidP="00C07F7C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4DF570A5" w14:textId="77777777" w:rsidR="00E834AF" w:rsidRPr="00A724C0" w:rsidRDefault="00E834AF" w:rsidP="00C07F7C">
+          <w:p w14:paraId="4DF570A5" w14:textId="77777777" w:rsidR="00E834AF" w:rsidRPr="008A4E95" w:rsidRDefault="00E834AF" w:rsidP="00C07F7C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="-102" w:right="-107"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E834AF" w:rsidRPr="00A724C0" w14:paraId="496D377E" w14:textId="008040B1" w:rsidTr="00E834AF">
+      <w:tr w:rsidR="00E834AF" w:rsidRPr="008A4E95" w14:paraId="496D377E" w14:textId="008040B1" w:rsidTr="00E834AF">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F6F4836" w14:textId="03A192C2" w:rsidR="00E834AF" w:rsidRPr="00A724C0" w:rsidRDefault="00E834AF" w:rsidP="00C07F7C">
+          <w:p w14:paraId="5F6F4836" w14:textId="03A192C2" w:rsidR="00E834AF" w:rsidRPr="008A4E95" w:rsidRDefault="00E834AF" w:rsidP="00C07F7C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B322BBD" w14:textId="1FC5DF5D" w:rsidR="00E834AF" w:rsidRPr="00A724C0" w:rsidRDefault="00E834AF" w:rsidP="000327E6">
+          <w:p w14:paraId="4B322BBD" w14:textId="1FC5DF5D" w:rsidR="00E834AF" w:rsidRPr="008A4E95" w:rsidRDefault="00E834AF" w:rsidP="000327E6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="-82"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>New non-commercial treatment and diagnostic methods (specific outcome indicator)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5EA42E48" w14:textId="77777777" w:rsidR="00E834AF" w:rsidRPr="00A724C0" w:rsidRDefault="00E834AF" w:rsidP="00C07F7C">
+          <w:p w14:paraId="5EA42E48" w14:textId="77777777" w:rsidR="00E834AF" w:rsidRPr="008A4E95" w:rsidRDefault="00E834AF" w:rsidP="00C07F7C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="572" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E36945D" w14:textId="04FFA687" w:rsidR="00E834AF" w:rsidRPr="00A724C0" w:rsidRDefault="00E834AF" w:rsidP="00C07F7C">
+          <w:p w14:paraId="0E36945D" w14:textId="04FFA687" w:rsidR="00E834AF" w:rsidRPr="008A4E95" w:rsidRDefault="00E834AF" w:rsidP="00C07F7C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1070" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="533E6EE9" w14:textId="77777777" w:rsidR="00E834AF" w:rsidRPr="00A724C0" w:rsidRDefault="00E834AF" w:rsidP="00C07F7C">
+          <w:p w14:paraId="533E6EE9" w14:textId="77777777" w:rsidR="00E834AF" w:rsidRPr="008A4E95" w:rsidRDefault="00E834AF" w:rsidP="00C07F7C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="-102" w:right="-107"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="34A0F445" w14:textId="77777777" w:rsidR="0070583C" w:rsidRPr="00A724C0" w:rsidRDefault="0070583C">
+    <w:p w14:paraId="34A0F445" w14:textId="77777777" w:rsidR="0070583C" w:rsidRPr="008A4E95" w:rsidRDefault="0070583C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1DC7BF1B" w14:textId="5A55DB6D" w:rsidR="0070583C" w:rsidRPr="00A724C0" w:rsidRDefault="0070583C" w:rsidP="0070583C">
+    <w:p w14:paraId="1DC7BF1B" w14:textId="5A55DB6D" w:rsidR="0070583C" w:rsidRPr="008A4E95" w:rsidRDefault="0070583C" w:rsidP="0070583C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A724C0">
+      <w:r w:rsidRPr="008A4E95">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">This section provides the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00A724C0">
+      <w:r w:rsidRPr="008A4E95">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>actually achieved</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00A724C0">
+      <w:r w:rsidRPr="008A4E95">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> project indicators until the scientific quality mid-term evaluation stipulated in the contract</w:t>
       </w:r>
-      <w:r w:rsidR="005A00B6">
+      <w:r w:rsidR="005A00B6" w:rsidRPr="008A4E95">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>/</w:t>
+        <w:t>/agreement</w:t>
       </w:r>
-      <w:r w:rsidR="005A00B6" w:rsidRPr="00A724C0">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00A724C0">
+      <w:r w:rsidRPr="008A4E95">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> pursuant to Sections 7.4 of the</w:t>
       </w:r>
-      <w:r w:rsidR="00F10273" w:rsidRPr="00A724C0">
+      <w:r w:rsidR="00F10273" w:rsidRPr="008A4E95">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Regulations of the Cabinet of Ministers No 407</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A724C0">
+      <w:r w:rsidRPr="008A4E95">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, as well as indicators defined in the valid </w:t>
       </w:r>
-      <w:r w:rsidR="005A00B6" w:rsidRPr="00A724C0">
+      <w:r w:rsidR="005A00B6" w:rsidRPr="008A4E95">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>contract</w:t>
+        <w:t>contract/agreement</w:t>
       </w:r>
-      <w:r w:rsidR="005A00B6">
-[...21 lines deleted...]
-      <w:r w:rsidRPr="00A724C0">
+      <w:r w:rsidRPr="008A4E95">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A1DCFFA" w14:textId="3A6AF760" w:rsidR="00FB627E" w:rsidRPr="00A724C0" w:rsidRDefault="00FB627E">
+    <w:p w14:paraId="0A1DCFFA" w14:textId="3A6AF760" w:rsidR="00FB627E" w:rsidRPr="008A4E95" w:rsidRDefault="00FB627E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A724C0">
+      <w:r w:rsidRPr="008A4E95">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9061"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00213BAA" w:rsidRPr="00A724C0" w14:paraId="4BA37430" w14:textId="77777777" w:rsidTr="00FA5AF1">
+      <w:tr w:rsidR="00213BAA" w:rsidRPr="008A4E95" w14:paraId="4BA37430" w14:textId="77777777" w:rsidTr="00FA5AF1">
         <w:trPr>
           <w:trHeight w:val="547"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9486" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38DB2EE9" w14:textId="1ED8B2BB" w:rsidR="00213BAA" w:rsidRPr="00A724C0" w:rsidRDefault="00213BAA" w:rsidP="004E75E4">
+          <w:p w14:paraId="38DB2EE9" w14:textId="1ED8B2BB" w:rsidR="00213BAA" w:rsidRPr="008A4E95" w:rsidRDefault="00213BAA" w:rsidP="004E75E4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">2. </w:t>
             </w:r>
-            <w:r w:rsidR="004E75E4" w:rsidRPr="00A724C0">
+            <w:r w:rsidR="004E75E4" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:caps/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>SCIENTIFIC QUALITY</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:r w:rsidR="004E75E4" w:rsidRPr="00A724C0">
+            <w:r w:rsidR="004E75E4" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">level </w:t>
             </w:r>
-            <w:r w:rsidR="00793BE0" w:rsidRPr="00A724C0">
+            <w:r w:rsidR="00793BE0" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">of novelty </w:t>
             </w:r>
-            <w:r w:rsidR="004E75E4" w:rsidRPr="00A724C0">
+            <w:r w:rsidR="004E75E4" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">of results, compliance with the aim and content of the project) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6ACFE7E3" w14:textId="77777777" w:rsidR="001A6BC4" w:rsidRPr="00A724C0" w:rsidRDefault="001A6BC4" w:rsidP="001A6BC4">
+    <w:p w14:paraId="6ACFE7E3" w14:textId="77777777" w:rsidR="001A6BC4" w:rsidRPr="008A4E95" w:rsidRDefault="001A6BC4" w:rsidP="001A6BC4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9061"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001A6BC4" w:rsidRPr="00A724C0" w14:paraId="6E1454E6" w14:textId="77777777" w:rsidTr="00F57271">
+      <w:tr w:rsidR="001A6BC4" w:rsidRPr="008A4E95" w14:paraId="6E1454E6" w14:textId="77777777" w:rsidTr="00F57271">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9061" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A558676" w14:textId="3A7FC4DA" w:rsidR="001A6BC4" w:rsidRPr="00A724C0" w:rsidRDefault="004D7E69" w:rsidP="009C5E30">
+          <w:p w14:paraId="6A558676" w14:textId="3A7FC4DA" w:rsidR="001A6BC4" w:rsidRPr="008A4E95" w:rsidRDefault="004D7E69" w:rsidP="009C5E30">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
-            <w:r w:rsidR="004B6817" w:rsidRPr="00A724C0">
+            <w:r w:rsidR="004B6817" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>. </w:t>
             </w:r>
-            <w:r w:rsidR="001251EE" w:rsidRPr="00A724C0">
+            <w:r w:rsidR="001251EE" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="en-US" w:bidi="en-GB"/>
               </w:rPr>
               <w:t>Scientific value of</w:t>
             </w:r>
-            <w:r w:rsidR="00793BE0" w:rsidRPr="00A724C0">
+            <w:r w:rsidR="00793BE0" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="en-US" w:bidi="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> the achieved</w:t>
             </w:r>
-            <w:r w:rsidR="001251EE" w:rsidRPr="00A724C0">
+            <w:r w:rsidR="001251EE" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="en-US" w:bidi="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> project </w:t>
             </w:r>
-            <w:r w:rsidR="00224884" w:rsidRPr="00A724C0">
+            <w:r w:rsidR="00224884" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="en-US" w:bidi="en-GB"/>
               </w:rPr>
               <w:t>results, achieved</w:t>
             </w:r>
-            <w:r w:rsidR="00793BE0" w:rsidRPr="00A724C0">
+            <w:r w:rsidR="00793BE0" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="en-US" w:bidi="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> level of novelty </w:t>
             </w:r>
-            <w:r w:rsidR="00731B39" w:rsidRPr="00A724C0">
+            <w:r w:rsidR="00731B39" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>and their relevance to meet the needs of a particular sector of the economy</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F57271" w:rsidRPr="00A724C0" w14:paraId="25B328C8" w14:textId="77777777" w:rsidTr="00F57271">
+      <w:tr w:rsidR="00F57271" w:rsidRPr="008A4E95" w14:paraId="25B328C8" w14:textId="77777777" w:rsidTr="00F57271">
         <w:trPr>
           <w:trHeight w:val="1081"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9061" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="33432CD9" w14:textId="77777777" w:rsidR="000B5F0D" w:rsidRPr="003F66C0" w:rsidRDefault="000B5F0D" w:rsidP="00FB3F9C">
+          <w:p w14:paraId="33432CD9" w14:textId="77777777" w:rsidR="000B5F0D" w:rsidRPr="008A4E95" w:rsidRDefault="000B5F0D" w:rsidP="00FB3F9C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4196B7FD" w14:textId="495C739C" w:rsidR="00FB3F9C" w:rsidRPr="003F66C0" w:rsidRDefault="00FB3F9C" w:rsidP="00FB3F9C">
+          <w:p w14:paraId="4196B7FD" w14:textId="495C739C" w:rsidR="00FB3F9C" w:rsidRPr="008A4E95" w:rsidRDefault="00FB3F9C" w:rsidP="00FB3F9C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003F66C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Describes the scientific value</w:t>
             </w:r>
-            <w:r w:rsidR="00D17DBC" w:rsidRPr="003F66C0">
+            <w:r w:rsidR="00D17DBC" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="000B5F0D" w:rsidRPr="003F66C0">
+            <w:r w:rsidR="000B5F0D" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">and novelty level </w:t>
             </w:r>
-            <w:r w:rsidRPr="003F66C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>of the achieved results</w:t>
             </w:r>
-            <w:r w:rsidR="000B5F0D" w:rsidRPr="003F66C0">
+            <w:r w:rsidR="000B5F0D" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> as well as relevance to meet the needs of a particular sector of the economy</w:t>
             </w:r>
-            <w:r w:rsidRPr="003F66C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="003F66C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>taking into account</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="003F66C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> the level of analogues and best practices of </w:t>
             </w:r>
-            <w:r w:rsidR="000B5F0D" w:rsidRPr="003F66C0">
+            <w:r w:rsidR="000B5F0D" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">existing </w:t>
             </w:r>
-            <w:r w:rsidRPr="003F66C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>products, processes and services on the market</w:t>
             </w:r>
-            <w:r w:rsidR="000B5F0D" w:rsidRPr="003F66C0">
+            <w:r w:rsidR="000B5F0D" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> at the mid-point of the project</w:t>
             </w:r>
-            <w:r w:rsidRPr="003F66C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0FCEF2C8" w14:textId="77777777" w:rsidR="00F57271" w:rsidRPr="00A724C0" w:rsidRDefault="00F57271" w:rsidP="00F57271">
+          <w:p w14:paraId="0FCEF2C8" w14:textId="77777777" w:rsidR="00F57271" w:rsidRPr="008A4E95" w:rsidRDefault="00F57271" w:rsidP="00F57271">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="114490E4" w14:textId="77777777" w:rsidR="00F57271" w:rsidRPr="00A724C0" w:rsidRDefault="00F57271" w:rsidP="00F57271">
+          <w:p w14:paraId="114490E4" w14:textId="77777777" w:rsidR="00F57271" w:rsidRPr="008A4E95" w:rsidRDefault="00F57271" w:rsidP="00F57271">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0E773114" w14:textId="77777777" w:rsidR="00F57271" w:rsidRPr="00A724C0" w:rsidRDefault="00F57271" w:rsidP="00F57271">
+          <w:p w14:paraId="0E773114" w14:textId="77777777" w:rsidR="00F57271" w:rsidRPr="008A4E95" w:rsidRDefault="00F57271" w:rsidP="00F57271">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0DA2933A" w14:textId="77777777" w:rsidR="00F57271" w:rsidRPr="00A724C0" w:rsidRDefault="00F57271" w:rsidP="00F57271">
+          <w:p w14:paraId="0DA2933A" w14:textId="77777777" w:rsidR="00F57271" w:rsidRPr="008A4E95" w:rsidRDefault="00F57271" w:rsidP="00F57271">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="333F7D35" w14:textId="40CF1671" w:rsidR="00F57271" w:rsidRPr="00A724C0" w:rsidRDefault="00F57271" w:rsidP="00F57271">
+          <w:p w14:paraId="333F7D35" w14:textId="40CF1671" w:rsidR="00F57271" w:rsidRPr="008A4E95" w:rsidRDefault="00F57271" w:rsidP="00F57271">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="00FA54C6" w14:textId="77777777" w:rsidR="00EC0FFC" w:rsidRPr="00A724C0" w:rsidRDefault="00EC0FFC" w:rsidP="001B0878">
+    <w:p w14:paraId="00FA54C6" w14:textId="77777777" w:rsidR="00EC0FFC" w:rsidRPr="008A4E95" w:rsidRDefault="00EC0FFC" w:rsidP="001B0878">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="753F83C7" w14:textId="77777777" w:rsidR="001A6BC4" w:rsidRPr="00A724C0" w:rsidRDefault="001A6BC4" w:rsidP="001B0878">
+    <w:p w14:paraId="753F83C7" w14:textId="77777777" w:rsidR="001A6BC4" w:rsidRPr="008A4E95" w:rsidRDefault="001A6BC4" w:rsidP="001B0878">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="18CE065F" w14:textId="77777777" w:rsidR="00AC2527" w:rsidRPr="00A724C0" w:rsidRDefault="00AC2527" w:rsidP="00465398">
+    <w:p w14:paraId="18CE065F" w14:textId="77777777" w:rsidR="00AC2527" w:rsidRPr="008A4E95" w:rsidRDefault="00AC2527" w:rsidP="00465398">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32D73212" w14:textId="77777777" w:rsidR="00AC2527" w:rsidRPr="00A724C0" w:rsidRDefault="00AC2527" w:rsidP="00347EAA">
+    <w:p w14:paraId="32D73212" w14:textId="77777777" w:rsidR="00AC2527" w:rsidRPr="008A4E95" w:rsidRDefault="00AC2527" w:rsidP="00347EAA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00AC2527" w:rsidRPr="00A724C0" w:rsidSect="00837CC5">
+        <w:sectPr w:rsidR="00AC2527" w:rsidRPr="008A4E95" w:rsidSect="00837CC5">
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00390D0B" w:rsidRPr="00A724C0" w14:paraId="598260A3" w14:textId="77777777" w:rsidTr="00390D0B">
+      <w:tr w:rsidR="00390D0B" w:rsidRPr="008A4E95" w14:paraId="598260A3" w14:textId="77777777" w:rsidTr="00390D0B">
         <w:trPr>
           <w:trHeight w:val="547"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27E00DE9" w14:textId="7F946B78" w:rsidR="00D11E97" w:rsidRPr="00034FF3" w:rsidRDefault="009C6870" w:rsidP="00034FF3">
+          <w:p w14:paraId="27E00DE9" w14:textId="7F946B78" w:rsidR="00D11E97" w:rsidRPr="008A4E95" w:rsidRDefault="009C6870" w:rsidP="00034FF3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:caps/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:caps/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="00D11E97" w:rsidRPr="00A724C0">
+            <w:r w:rsidR="00D11E97" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:caps/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r w:rsidR="00034FF3" w:rsidRPr="00034FF3">
+            <w:r w:rsidR="00034FF3" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:caps/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Implementation Quality and Efficiency</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="21AC9B55" w14:textId="77777777" w:rsidR="00D11E97" w:rsidRPr="00A724C0" w:rsidRDefault="00D11E97" w:rsidP="00D11E97">
+    <w:p w14:paraId="21AC9B55" w14:textId="77777777" w:rsidR="00D11E97" w:rsidRPr="008A4E95" w:rsidRDefault="00D11E97" w:rsidP="00D11E97">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E494D32" w14:textId="7CC8136C" w:rsidR="00671813" w:rsidRPr="00A724C0" w:rsidRDefault="00D11E97" w:rsidP="00A57330">
+    <w:p w14:paraId="7E494D32" w14:textId="7CC8136C" w:rsidR="00671813" w:rsidRPr="008A4E95" w:rsidRDefault="00D11E97" w:rsidP="00A57330">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A724C0" w:rsidDel="00D11E97">
+      <w:r w:rsidRPr="008A4E95" w:rsidDel="00D11E97">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004D7E69" w:rsidRPr="00A724C0">
+      <w:r w:rsidR="004D7E69" w:rsidRPr="008A4E95">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>3.1. </w:t>
       </w:r>
-      <w:r w:rsidR="00FE6F45" w:rsidRPr="00DA267F">
+      <w:r w:rsidR="00FE6F45" w:rsidRPr="008A4E95">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Project budget summary at mid-term</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Project budget summary at mid-term </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FF43A9D" w14:textId="77777777" w:rsidR="00B771AE" w:rsidRPr="00A724C0" w:rsidRDefault="00B771AE" w:rsidP="00B52B1A">
+    <w:p w14:paraId="4FF43A9D" w14:textId="77777777" w:rsidR="00B771AE" w:rsidRPr="008A4E95" w:rsidRDefault="00B771AE" w:rsidP="00B52B1A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="0000FF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="778"/>
         <w:gridCol w:w="4663"/>
         <w:gridCol w:w="1017"/>
         <w:gridCol w:w="2083"/>
         <w:gridCol w:w="945"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B771AE" w:rsidRPr="00A724C0" w14:paraId="22585F62" w14:textId="77777777" w:rsidTr="004C7DD2">
+      <w:tr w:rsidR="00B771AE" w:rsidRPr="008A4E95" w14:paraId="22585F62" w14:textId="77777777" w:rsidTr="004C7DD2">
         <w:trPr>
           <w:trHeight w:val="556"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="410" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1A9784AD" w14:textId="3BFAA514" w:rsidR="00B771AE" w:rsidRPr="00A724C0" w:rsidRDefault="00330E23" w:rsidP="00105D29">
+          <w:p w14:paraId="1A9784AD" w14:textId="3BFAA514" w:rsidR="00B771AE" w:rsidRPr="008A4E95" w:rsidRDefault="00330E23" w:rsidP="00105D29">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2458" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="41C99692" w14:textId="3EEE45AD" w:rsidR="00B771AE" w:rsidRPr="00A724C0" w:rsidRDefault="00330E23" w:rsidP="00105D29">
+          <w:p w14:paraId="41C99692" w14:textId="3EEE45AD" w:rsidR="00B771AE" w:rsidRPr="008A4E95" w:rsidRDefault="00330E23" w:rsidP="00105D29">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Cost positions name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="536" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6DA241F1" w14:textId="509E736B" w:rsidR="00B771AE" w:rsidRPr="00A724C0" w:rsidRDefault="00330E23" w:rsidP="00105D29">
+          <w:p w14:paraId="6DA241F1" w14:textId="509E736B" w:rsidR="00B771AE" w:rsidRPr="008A4E95" w:rsidRDefault="00330E23" w:rsidP="00105D29">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Type of costs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1596" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04C8B1C4" w14:textId="7C2FF12B" w:rsidR="00B771AE" w:rsidRPr="00A724C0" w:rsidRDefault="00330E23" w:rsidP="00F90149">
+          <w:p w14:paraId="04C8B1C4" w14:textId="7C2FF12B" w:rsidR="00B771AE" w:rsidRPr="008A4E95" w:rsidRDefault="00330E23" w:rsidP="00F90149">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Eligible Costs</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B771AE" w:rsidRPr="00A724C0" w14:paraId="4544BF9F" w14:textId="77777777" w:rsidTr="004C7DD2">
+      <w:tr w:rsidR="00B771AE" w:rsidRPr="008A4E95" w14:paraId="4544BF9F" w14:textId="77777777" w:rsidTr="004C7DD2">
         <w:trPr>
           <w:trHeight w:val="123"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="410" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="334FE867" w14:textId="77777777" w:rsidR="00B771AE" w:rsidRPr="00A724C0" w:rsidRDefault="00B771AE" w:rsidP="00105D29">
+          <w:p w14:paraId="334FE867" w14:textId="77777777" w:rsidR="00B771AE" w:rsidRPr="008A4E95" w:rsidRDefault="00B771AE" w:rsidP="00105D29">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2458" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1B937AEE" w14:textId="77777777" w:rsidR="00B771AE" w:rsidRPr="00A724C0" w:rsidRDefault="00B771AE" w:rsidP="00105D29">
+          <w:p w14:paraId="1B937AEE" w14:textId="77777777" w:rsidR="00B771AE" w:rsidRPr="008A4E95" w:rsidRDefault="00B771AE" w:rsidP="00105D29">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="536" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="03DFC931" w14:textId="77777777" w:rsidR="00B771AE" w:rsidRPr="00A724C0" w:rsidRDefault="00B771AE" w:rsidP="00105D29">
+          <w:p w14:paraId="03DFC931" w14:textId="77777777" w:rsidR="00B771AE" w:rsidRPr="008A4E95" w:rsidRDefault="00B771AE" w:rsidP="00105D29">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1098" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B361047" w14:textId="77777777" w:rsidR="00B771AE" w:rsidRPr="00A724C0" w:rsidRDefault="00B771AE" w:rsidP="00105D29">
+          <w:p w14:paraId="3B361047" w14:textId="77777777" w:rsidR="00B771AE" w:rsidRPr="008A4E95" w:rsidRDefault="00B771AE" w:rsidP="00105D29">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>EUR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="241B4578" w14:textId="77777777" w:rsidR="00B771AE" w:rsidRPr="00A724C0" w:rsidRDefault="00B771AE" w:rsidP="00105D29">
+          <w:p w14:paraId="241B4578" w14:textId="77777777" w:rsidR="00B771AE" w:rsidRPr="008A4E95" w:rsidRDefault="00B771AE" w:rsidP="00105D29">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B771AE" w:rsidRPr="00A724C0" w14:paraId="4BA91A7E" w14:textId="77777777" w:rsidTr="004C7DD2">
+      <w:tr w:rsidR="00B771AE" w:rsidRPr="008A4E95" w14:paraId="4BA91A7E" w14:textId="77777777" w:rsidTr="004C7DD2">
         <w:trPr>
           <w:trHeight w:val="630"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="410" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="797804FC" w14:textId="77777777" w:rsidR="00B771AE" w:rsidRPr="00A724C0" w:rsidRDefault="00B771AE" w:rsidP="00105D29">
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00A724C0">
+          <w:p w14:paraId="797804FC" w14:textId="77777777" w:rsidR="00B771AE" w:rsidRPr="008A4E95" w:rsidRDefault="00B771AE" w:rsidP="00105D29">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2458" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="799F2ACF" w14:textId="676CF296" w:rsidR="00B771AE" w:rsidRPr="00A724C0" w:rsidRDefault="00330E23" w:rsidP="00105D29">
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00A724C0">
+          <w:p w14:paraId="799F2ACF" w14:textId="676CF296" w:rsidR="00B771AE" w:rsidRPr="008A4E95" w:rsidRDefault="00330E23" w:rsidP="00105D29">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Project costs according to the flat rate </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Indirect costs (non-business project), which </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>is</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> equal to 25% of the direct eligible costs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="536" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6A3A2F0C" w14:textId="71273BAD" w:rsidR="00B771AE" w:rsidRPr="00A724C0" w:rsidRDefault="00330E23" w:rsidP="00330E23">
+          <w:p w14:paraId="6A3A2F0C" w14:textId="71273BAD" w:rsidR="00B771AE" w:rsidRPr="008A4E95" w:rsidRDefault="00330E23" w:rsidP="00330E23">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>indirect</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1098" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="552BD645" w14:textId="77777777" w:rsidR="00B771AE" w:rsidRPr="00A724C0" w:rsidRDefault="00B771AE" w:rsidP="00105D29">
+          <w:p w14:paraId="552BD645" w14:textId="77777777" w:rsidR="00B771AE" w:rsidRPr="008A4E95" w:rsidRDefault="00B771AE" w:rsidP="00105D29">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>0.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0DC7F906" w14:textId="77777777" w:rsidR="00B771AE" w:rsidRPr="00A724C0" w:rsidRDefault="00B771AE" w:rsidP="00105D29">
+          <w:p w14:paraId="0DC7F906" w14:textId="77777777" w:rsidR="00B771AE" w:rsidRPr="008A4E95" w:rsidRDefault="00B771AE" w:rsidP="00105D29">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B771AE" w:rsidRPr="00A724C0" w14:paraId="5F548F0E" w14:textId="77777777" w:rsidTr="004C7DD2">
+      <w:tr w:rsidR="00B771AE" w:rsidRPr="008A4E95" w14:paraId="5F548F0E" w14:textId="77777777" w:rsidTr="004C7DD2">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="410" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="316A4045" w14:textId="77777777" w:rsidR="00B771AE" w:rsidRPr="00A724C0" w:rsidRDefault="00B771AE" w:rsidP="00105D29">
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00A724C0">
+          <w:p w14:paraId="316A4045" w14:textId="77777777" w:rsidR="00B771AE" w:rsidRPr="008A4E95" w:rsidRDefault="00B771AE" w:rsidP="00105D29">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2458" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="54307181" w14:textId="7BA97963" w:rsidR="00B771AE" w:rsidRPr="00A724C0" w:rsidRDefault="00D95A20" w:rsidP="00105D29">
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00A724C0">
+          <w:p w14:paraId="54307181" w14:textId="7BA97963" w:rsidR="00B771AE" w:rsidRPr="008A4E95" w:rsidRDefault="00D95A20" w:rsidP="00105D29">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Project </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>implementation</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> staff costs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="536" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="617F44EB" w14:textId="20198270" w:rsidR="00B771AE" w:rsidRPr="00A724C0" w:rsidRDefault="00330E23" w:rsidP="00330E23">
+          <w:p w14:paraId="617F44EB" w14:textId="20198270" w:rsidR="00B771AE" w:rsidRPr="008A4E95" w:rsidRDefault="00330E23" w:rsidP="00330E23">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>direct</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1098" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A83CA27" w14:textId="77777777" w:rsidR="00B771AE" w:rsidRPr="00A724C0" w:rsidRDefault="00B771AE" w:rsidP="00105D29">
+          <w:p w14:paraId="6A83CA27" w14:textId="77777777" w:rsidR="00B771AE" w:rsidRPr="008A4E95" w:rsidRDefault="00B771AE" w:rsidP="00105D29">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>0.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5CEF31C1" w14:textId="77777777" w:rsidR="00B771AE" w:rsidRPr="00A724C0" w:rsidRDefault="00B771AE" w:rsidP="00105D29">
+          <w:p w14:paraId="5CEF31C1" w14:textId="77777777" w:rsidR="00B771AE" w:rsidRPr="008A4E95" w:rsidRDefault="00B771AE" w:rsidP="00105D29">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B771AE" w:rsidRPr="00A724C0" w14:paraId="7B089A0A" w14:textId="77777777" w:rsidTr="004C7DD2">
+      <w:tr w:rsidR="00B771AE" w:rsidRPr="008A4E95" w14:paraId="7B089A0A" w14:textId="77777777" w:rsidTr="004C7DD2">
         <w:trPr>
           <w:trHeight w:val="630"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="410" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4A00F30A" w14:textId="77777777" w:rsidR="00B771AE" w:rsidRPr="00A724C0" w:rsidRDefault="00B771AE" w:rsidP="00105D29">
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00A724C0">
+          <w:p w14:paraId="4A00F30A" w14:textId="77777777" w:rsidR="00B771AE" w:rsidRPr="008A4E95" w:rsidRDefault="00B771AE" w:rsidP="00105D29">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>3.1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2458" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="21789024" w14:textId="0FF03B18" w:rsidR="00B771AE" w:rsidRPr="00A724C0" w:rsidRDefault="00D95A20" w:rsidP="00105D29">
-[...22 lines deleted...]
-              <w:t>Remuneration costs of the project implementation staff (supported within the framework of):</w:t>
+          <w:p w14:paraId="21789024" w14:textId="0FF03B18" w:rsidR="00B771AE" w:rsidRPr="008A4E95" w:rsidRDefault="00D95A20" w:rsidP="00105D29">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4E95">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Remuneration costs </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="008A4E95">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="008A4E95">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the project implementation staff (supported within the framework of):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="536" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="293E6FD3" w14:textId="4A5D60C3" w:rsidR="00B771AE" w:rsidRPr="00A724C0" w:rsidRDefault="00330E23" w:rsidP="00105D29">
+          <w:p w14:paraId="293E6FD3" w14:textId="4A5D60C3" w:rsidR="00B771AE" w:rsidRPr="008A4E95" w:rsidRDefault="00330E23" w:rsidP="00105D29">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>direct</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1098" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B54B4B6" w14:textId="77777777" w:rsidR="00B771AE" w:rsidRPr="00A724C0" w:rsidRDefault="00B771AE" w:rsidP="00105D29">
+          <w:p w14:paraId="5B54B4B6" w14:textId="77777777" w:rsidR="00B771AE" w:rsidRPr="008A4E95" w:rsidRDefault="00B771AE" w:rsidP="00105D29">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>0.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5BA599C2" w14:textId="77777777" w:rsidR="00B771AE" w:rsidRPr="00A724C0" w:rsidRDefault="00B771AE" w:rsidP="00105D29">
+          <w:p w14:paraId="5BA599C2" w14:textId="77777777" w:rsidR="00B771AE" w:rsidRPr="008A4E95" w:rsidRDefault="00B771AE" w:rsidP="00105D29">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B771AE" w:rsidRPr="00A724C0" w14:paraId="591B000E" w14:textId="77777777" w:rsidTr="004C7DD2">
+      <w:tr w:rsidR="00B771AE" w:rsidRPr="008A4E95" w14:paraId="591B000E" w14:textId="77777777" w:rsidTr="004C7DD2">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="410" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="140A676C" w14:textId="77777777" w:rsidR="00B771AE" w:rsidRPr="00A724C0" w:rsidRDefault="00B771AE" w:rsidP="00105D29">
+          <w:p w14:paraId="140A676C" w14:textId="77777777" w:rsidR="00B771AE" w:rsidRPr="008A4E95" w:rsidRDefault="00B771AE" w:rsidP="00105D29">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>3.1.1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2458" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E2E6263" w14:textId="685E2271" w:rsidR="00B771AE" w:rsidRPr="00A724C0" w:rsidRDefault="00D95A20" w:rsidP="00105D29">
+          <w:p w14:paraId="6E2E6263" w14:textId="685E2271" w:rsidR="00B771AE" w:rsidRPr="008A4E95" w:rsidRDefault="00D95A20" w:rsidP="00105D29">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Feasibility study</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="536" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04816D19" w14:textId="649E73B7" w:rsidR="00B771AE" w:rsidRPr="00A724C0" w:rsidRDefault="00D95A20" w:rsidP="00105D29">
+          <w:p w14:paraId="04816D19" w14:textId="649E73B7" w:rsidR="00B771AE" w:rsidRPr="008A4E95" w:rsidRDefault="00D95A20" w:rsidP="00105D29">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>direct</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1098" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="744318BE" w14:textId="77777777" w:rsidR="00B771AE" w:rsidRPr="00A724C0" w:rsidRDefault="00B771AE" w:rsidP="00105D29">
+          <w:p w14:paraId="744318BE" w14:textId="77777777" w:rsidR="00B771AE" w:rsidRPr="008A4E95" w:rsidRDefault="00B771AE" w:rsidP="00105D29">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>0.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D1927DC" w14:textId="77777777" w:rsidR="00B771AE" w:rsidRPr="00A724C0" w:rsidRDefault="00B771AE" w:rsidP="00105D29">
+          <w:p w14:paraId="4D1927DC" w14:textId="77777777" w:rsidR="00B771AE" w:rsidRPr="008A4E95" w:rsidRDefault="00B771AE" w:rsidP="00105D29">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B771AE" w:rsidRPr="00A724C0" w14:paraId="2D007E4A" w14:textId="77777777" w:rsidTr="004C7DD2">
+      <w:tr w:rsidR="00B771AE" w:rsidRPr="008A4E95" w14:paraId="2D007E4A" w14:textId="77777777" w:rsidTr="004C7DD2">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="410" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7BDE10D1" w14:textId="77777777" w:rsidR="00B771AE" w:rsidRPr="00A724C0" w:rsidRDefault="00B771AE" w:rsidP="00105D29">
+          <w:p w14:paraId="7BDE10D1" w14:textId="77777777" w:rsidR="00B771AE" w:rsidRPr="008A4E95" w:rsidRDefault="00B771AE" w:rsidP="00105D29">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>3.1.2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2458" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11382C2C" w14:textId="38F3D4B9" w:rsidR="00B771AE" w:rsidRPr="00A724C0" w:rsidRDefault="00D95A20" w:rsidP="00105D29">
+          <w:p w14:paraId="11382C2C" w14:textId="38F3D4B9" w:rsidR="00B771AE" w:rsidRPr="008A4E95" w:rsidRDefault="00D95A20" w:rsidP="00105D29">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Fundamental research</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="536" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33034C68" w14:textId="5600074E" w:rsidR="00B771AE" w:rsidRPr="00A724C0" w:rsidRDefault="00D95A20" w:rsidP="00105D29">
+          <w:p w14:paraId="33034C68" w14:textId="5600074E" w:rsidR="00B771AE" w:rsidRPr="008A4E95" w:rsidRDefault="00D95A20" w:rsidP="00105D29">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>direct</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1098" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20970301" w14:textId="77777777" w:rsidR="00B771AE" w:rsidRPr="00A724C0" w:rsidRDefault="00B771AE" w:rsidP="00105D29">
+          <w:p w14:paraId="20970301" w14:textId="77777777" w:rsidR="00B771AE" w:rsidRPr="008A4E95" w:rsidRDefault="00B771AE" w:rsidP="00105D29">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>0.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C5B134E" w14:textId="77777777" w:rsidR="00B771AE" w:rsidRPr="00A724C0" w:rsidRDefault="00B771AE" w:rsidP="00105D29">
+          <w:p w14:paraId="5C5B134E" w14:textId="77777777" w:rsidR="00B771AE" w:rsidRPr="008A4E95" w:rsidRDefault="00B771AE" w:rsidP="00105D29">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B771AE" w:rsidRPr="00A724C0" w14:paraId="386300AC" w14:textId="77777777" w:rsidTr="004C7DD2">
+      <w:tr w:rsidR="00B771AE" w:rsidRPr="008A4E95" w14:paraId="386300AC" w14:textId="77777777" w:rsidTr="004C7DD2">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="410" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06F9A664" w14:textId="77777777" w:rsidR="00B771AE" w:rsidRPr="00A724C0" w:rsidRDefault="00B771AE" w:rsidP="00105D29">
+          <w:p w14:paraId="06F9A664" w14:textId="77777777" w:rsidR="00B771AE" w:rsidRPr="008A4E95" w:rsidRDefault="00B771AE" w:rsidP="00105D29">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>3.1.3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2458" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32710513" w14:textId="7F3163BA" w:rsidR="00B771AE" w:rsidRPr="00A724C0" w:rsidRDefault="00D95A20" w:rsidP="00105D29">
+          <w:p w14:paraId="32710513" w14:textId="7F3163BA" w:rsidR="00B771AE" w:rsidRPr="008A4E95" w:rsidRDefault="00D95A20" w:rsidP="00105D29">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Industrial research</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="536" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34DC6CF7" w14:textId="5FC641AF" w:rsidR="00B771AE" w:rsidRPr="00A724C0" w:rsidRDefault="00D95A20" w:rsidP="00105D29">
+          <w:p w14:paraId="34DC6CF7" w14:textId="5FC641AF" w:rsidR="00B771AE" w:rsidRPr="008A4E95" w:rsidRDefault="00D95A20" w:rsidP="00105D29">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>direct</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1098" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="074D0904" w14:textId="77777777" w:rsidR="00B771AE" w:rsidRPr="00A724C0" w:rsidRDefault="00B771AE" w:rsidP="00105D29">
+          <w:p w14:paraId="074D0904" w14:textId="77777777" w:rsidR="00B771AE" w:rsidRPr="008A4E95" w:rsidRDefault="00B771AE" w:rsidP="00105D29">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>0.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="315F844B" w14:textId="77777777" w:rsidR="00B771AE" w:rsidRPr="00A724C0" w:rsidRDefault="00B771AE" w:rsidP="00105D29">
+          <w:p w14:paraId="315F844B" w14:textId="77777777" w:rsidR="00B771AE" w:rsidRPr="008A4E95" w:rsidRDefault="00B771AE" w:rsidP="00105D29">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B771AE" w:rsidRPr="00A724C0" w14:paraId="1CAAA7ED" w14:textId="77777777" w:rsidTr="004C7DD2">
+      <w:tr w:rsidR="00B771AE" w:rsidRPr="008A4E95" w14:paraId="1CAAA7ED" w14:textId="77777777" w:rsidTr="004C7DD2">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="410" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="491D8EA4" w14:textId="77777777" w:rsidR="00B771AE" w:rsidRPr="00A724C0" w:rsidRDefault="00B771AE" w:rsidP="00105D29">
+          <w:p w14:paraId="491D8EA4" w14:textId="77777777" w:rsidR="00B771AE" w:rsidRPr="008A4E95" w:rsidRDefault="00B771AE" w:rsidP="00105D29">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>3.1.4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2458" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0DF60059" w14:textId="5A65F5BD" w:rsidR="00B771AE" w:rsidRPr="00A724C0" w:rsidRDefault="00D95A20" w:rsidP="00D95A20">
+          <w:p w14:paraId="0DF60059" w14:textId="5A65F5BD" w:rsidR="00B771AE" w:rsidRPr="008A4E95" w:rsidRDefault="00D95A20" w:rsidP="00D95A20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Experimental development</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="536" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="317816D9" w14:textId="58A377B1" w:rsidR="00B771AE" w:rsidRPr="00A724C0" w:rsidRDefault="00D95A20" w:rsidP="00105D29">
+          <w:p w14:paraId="317816D9" w14:textId="58A377B1" w:rsidR="00B771AE" w:rsidRPr="008A4E95" w:rsidRDefault="00D95A20" w:rsidP="00105D29">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>direct</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1098" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6711455E" w14:textId="77777777" w:rsidR="00B771AE" w:rsidRPr="00A724C0" w:rsidRDefault="00B771AE" w:rsidP="00105D29">
+          <w:p w14:paraId="6711455E" w14:textId="77777777" w:rsidR="00B771AE" w:rsidRPr="008A4E95" w:rsidRDefault="00B771AE" w:rsidP="00105D29">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>0.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C9F0C61" w14:textId="77777777" w:rsidR="00B771AE" w:rsidRPr="00A724C0" w:rsidRDefault="00B771AE" w:rsidP="00105D29">
+          <w:p w14:paraId="1C9F0C61" w14:textId="77777777" w:rsidR="00B771AE" w:rsidRPr="008A4E95" w:rsidRDefault="00B771AE" w:rsidP="00105D29">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B771AE" w:rsidRPr="00A724C0" w14:paraId="59180178" w14:textId="77777777" w:rsidTr="004C7DD2">
+      <w:tr w:rsidR="00B771AE" w:rsidRPr="008A4E95" w14:paraId="59180178" w14:textId="77777777" w:rsidTr="004C7DD2">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="410" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59F8FBE6" w14:textId="77777777" w:rsidR="00B771AE" w:rsidRPr="00A724C0" w:rsidRDefault="00B771AE" w:rsidP="00105D29">
+          <w:p w14:paraId="59F8FBE6" w14:textId="77777777" w:rsidR="00B771AE" w:rsidRPr="008A4E95" w:rsidRDefault="00B771AE" w:rsidP="00105D29">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>3.1.5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2458" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FE4875D" w14:textId="69DEDCCE" w:rsidR="00B771AE" w:rsidRPr="00A724C0" w:rsidRDefault="00D95A20" w:rsidP="00105D29">
+          <w:p w14:paraId="3FE4875D" w14:textId="69DEDCCE" w:rsidR="00B771AE" w:rsidRPr="008A4E95" w:rsidRDefault="00D95A20" w:rsidP="00105D29">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>Obtaining, validation and defence of the technology rights</w:t>
+              <w:t xml:space="preserve">Obtaining, validation and </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008A4E95">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>defence</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008A4E95">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of the technology rights</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="536" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D29C856" w14:textId="6107436C" w:rsidR="00B771AE" w:rsidRPr="00A724C0" w:rsidRDefault="00D95A20" w:rsidP="00105D29">
+          <w:p w14:paraId="3D29C856" w14:textId="6107436C" w:rsidR="00B771AE" w:rsidRPr="008A4E95" w:rsidRDefault="00D95A20" w:rsidP="00105D29">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>direct</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1098" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06F76503" w14:textId="77777777" w:rsidR="00B771AE" w:rsidRPr="00A724C0" w:rsidRDefault="00B771AE" w:rsidP="00105D29">
+          <w:p w14:paraId="06F76503" w14:textId="77777777" w:rsidR="00B771AE" w:rsidRPr="008A4E95" w:rsidRDefault="00B771AE" w:rsidP="00105D29">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>0.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5BEAC86E" w14:textId="77777777" w:rsidR="00B771AE" w:rsidRPr="00A724C0" w:rsidRDefault="00B771AE" w:rsidP="00105D29">
+          <w:p w14:paraId="5BEAC86E" w14:textId="77777777" w:rsidR="00B771AE" w:rsidRPr="008A4E95" w:rsidRDefault="00B771AE" w:rsidP="00105D29">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B771AE" w:rsidRPr="00A724C0" w14:paraId="122192BA" w14:textId="77777777" w:rsidTr="004C7DD2">
+      <w:tr w:rsidR="00B771AE" w:rsidRPr="008A4E95" w14:paraId="122192BA" w14:textId="77777777" w:rsidTr="004C7DD2">
         <w:trPr>
           <w:trHeight w:val="630"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="410" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="08FD4CD0" w14:textId="77777777" w:rsidR="00B771AE" w:rsidRPr="00A724C0" w:rsidRDefault="00B771AE" w:rsidP="00105D29">
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00A724C0">
+          <w:p w14:paraId="08FD4CD0" w14:textId="77777777" w:rsidR="00B771AE" w:rsidRPr="008A4E95" w:rsidRDefault="00B771AE" w:rsidP="00105D29">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>3.2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2458" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="78787078" w14:textId="5E751D9C" w:rsidR="00B771AE" w:rsidRPr="00A724C0" w:rsidRDefault="00627081" w:rsidP="00105D29">
-[...48 lines deleted...]
-              <w:t xml:space="preserve"> staff costs (costs of business and work trips)</w:t>
+          <w:p w14:paraId="78787078" w14:textId="5E751D9C" w:rsidR="00B771AE" w:rsidRPr="008A4E95" w:rsidRDefault="00627081" w:rsidP="00105D29">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4E95">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Other project implementation staff costs (costs of business and work trips)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="536" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3F7FB28A" w14:textId="0C2B172F" w:rsidR="00B771AE" w:rsidRPr="00A724C0" w:rsidRDefault="00D95A20" w:rsidP="00105D29">
+          <w:p w14:paraId="3F7FB28A" w14:textId="0C2B172F" w:rsidR="00B771AE" w:rsidRPr="008A4E95" w:rsidRDefault="00D95A20" w:rsidP="00105D29">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>direct</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1098" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20F13738" w14:textId="77777777" w:rsidR="00B771AE" w:rsidRPr="00A724C0" w:rsidRDefault="00B771AE" w:rsidP="00105D29">
+          <w:p w14:paraId="20F13738" w14:textId="77777777" w:rsidR="00B771AE" w:rsidRPr="008A4E95" w:rsidRDefault="00B771AE" w:rsidP="00105D29">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>0.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60E02613" w14:textId="77777777" w:rsidR="00B771AE" w:rsidRPr="00A724C0" w:rsidRDefault="00B771AE" w:rsidP="00105D29">
+          <w:p w14:paraId="60E02613" w14:textId="77777777" w:rsidR="00B771AE" w:rsidRPr="008A4E95" w:rsidRDefault="00B771AE" w:rsidP="00105D29">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C7DD2" w:rsidRPr="00A724C0" w14:paraId="57DFFFBD" w14:textId="77777777" w:rsidTr="004C7DD2">
+      <w:tr w:rsidR="004C7DD2" w:rsidRPr="008A4E95" w14:paraId="57DFFFBD" w14:textId="77777777" w:rsidTr="004C7DD2">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="410" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D06ABA9" w14:textId="77777777" w:rsidR="004C7DD2" w:rsidRPr="00A724C0" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
+          <w:p w14:paraId="2D06ABA9" w14:textId="77777777" w:rsidR="004C7DD2" w:rsidRPr="008A4E95" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>3.2.1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2458" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73F42DCF" w14:textId="709A9DBA" w:rsidR="004C7DD2" w:rsidRPr="00A724C0" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00A724C0">
+          <w:p w14:paraId="73F42DCF" w14:textId="709A9DBA" w:rsidR="004C7DD2" w:rsidRPr="008A4E95" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Feasibility study</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="536" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="798E5FF9" w14:textId="2D9D4380" w:rsidR="004C7DD2" w:rsidRPr="00A724C0" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
+          <w:p w14:paraId="798E5FF9" w14:textId="2D9D4380" w:rsidR="004C7DD2" w:rsidRPr="008A4E95" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>direct</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1098" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6604C45F" w14:textId="77777777" w:rsidR="004C7DD2" w:rsidRPr="00A724C0" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
+          <w:p w14:paraId="6604C45F" w14:textId="77777777" w:rsidR="004C7DD2" w:rsidRPr="008A4E95" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>0.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5FEE6686" w14:textId="77777777" w:rsidR="004C7DD2" w:rsidRPr="00A724C0" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
+          <w:p w14:paraId="5FEE6686" w14:textId="77777777" w:rsidR="004C7DD2" w:rsidRPr="008A4E95" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C7DD2" w:rsidRPr="00A724C0" w14:paraId="1779C79F" w14:textId="77777777" w:rsidTr="004C7DD2">
+      <w:tr w:rsidR="004C7DD2" w:rsidRPr="008A4E95" w14:paraId="1779C79F" w14:textId="77777777" w:rsidTr="004C7DD2">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="410" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4762E66D" w14:textId="77777777" w:rsidR="004C7DD2" w:rsidRPr="00A724C0" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
+          <w:p w14:paraId="4762E66D" w14:textId="77777777" w:rsidR="004C7DD2" w:rsidRPr="008A4E95" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>3.2.2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2458" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="382ECB99" w14:textId="395F58C0" w:rsidR="004C7DD2" w:rsidRPr="00A724C0" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00A724C0">
+          <w:p w14:paraId="382ECB99" w14:textId="395F58C0" w:rsidR="004C7DD2" w:rsidRPr="008A4E95" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Fundamental research</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="536" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76458AEA" w14:textId="1CEC14A7" w:rsidR="004C7DD2" w:rsidRPr="00A724C0" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
+          <w:p w14:paraId="76458AEA" w14:textId="1CEC14A7" w:rsidR="004C7DD2" w:rsidRPr="008A4E95" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>direct</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1098" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64EF2725" w14:textId="77777777" w:rsidR="004C7DD2" w:rsidRPr="00A724C0" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
+          <w:p w14:paraId="64EF2725" w14:textId="77777777" w:rsidR="004C7DD2" w:rsidRPr="008A4E95" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>0.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45BDA543" w14:textId="77777777" w:rsidR="004C7DD2" w:rsidRPr="00A724C0" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
+          <w:p w14:paraId="45BDA543" w14:textId="77777777" w:rsidR="004C7DD2" w:rsidRPr="008A4E95" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C7DD2" w:rsidRPr="00A724C0" w14:paraId="572874C8" w14:textId="77777777" w:rsidTr="004C7DD2">
+      <w:tr w:rsidR="004C7DD2" w:rsidRPr="008A4E95" w14:paraId="572874C8" w14:textId="77777777" w:rsidTr="004C7DD2">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="410" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35EBCECB" w14:textId="77777777" w:rsidR="004C7DD2" w:rsidRPr="00A724C0" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
+          <w:p w14:paraId="35EBCECB" w14:textId="77777777" w:rsidR="004C7DD2" w:rsidRPr="008A4E95" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>3.2.3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2458" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="326905C8" w14:textId="401A7D3C" w:rsidR="004C7DD2" w:rsidRPr="00A724C0" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00A724C0">
+          <w:p w14:paraId="326905C8" w14:textId="401A7D3C" w:rsidR="004C7DD2" w:rsidRPr="008A4E95" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Industrial research</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="536" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="020FA0CD" w14:textId="00CCDD3A" w:rsidR="004C7DD2" w:rsidRPr="00A724C0" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
+          <w:p w14:paraId="020FA0CD" w14:textId="00CCDD3A" w:rsidR="004C7DD2" w:rsidRPr="008A4E95" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>direct</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1098" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C989577" w14:textId="77777777" w:rsidR="004C7DD2" w:rsidRPr="00A724C0" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
+          <w:p w14:paraId="2C989577" w14:textId="77777777" w:rsidR="004C7DD2" w:rsidRPr="008A4E95" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>0.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74AACA86" w14:textId="77777777" w:rsidR="004C7DD2" w:rsidRPr="00A724C0" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
+          <w:p w14:paraId="74AACA86" w14:textId="77777777" w:rsidR="004C7DD2" w:rsidRPr="008A4E95" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C7DD2" w:rsidRPr="00A724C0" w14:paraId="3CE982E6" w14:textId="77777777" w:rsidTr="004C7DD2">
+      <w:tr w:rsidR="004C7DD2" w:rsidRPr="008A4E95" w14:paraId="3CE982E6" w14:textId="77777777" w:rsidTr="004C7DD2">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="410" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46151178" w14:textId="77777777" w:rsidR="004C7DD2" w:rsidRPr="00A724C0" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
+          <w:p w14:paraId="46151178" w14:textId="77777777" w:rsidR="004C7DD2" w:rsidRPr="008A4E95" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>3.2.4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2458" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="314C0941" w14:textId="52EEA319" w:rsidR="004C7DD2" w:rsidRPr="00A724C0" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00A724C0">
+          <w:p w14:paraId="314C0941" w14:textId="52EEA319" w:rsidR="004C7DD2" w:rsidRPr="008A4E95" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Experimental development</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="536" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D0BC23A" w14:textId="5EF5E5BC" w:rsidR="004C7DD2" w:rsidRPr="00A724C0" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
+          <w:p w14:paraId="4D0BC23A" w14:textId="5EF5E5BC" w:rsidR="004C7DD2" w:rsidRPr="008A4E95" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>direct</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1098" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57270D13" w14:textId="77777777" w:rsidR="004C7DD2" w:rsidRPr="00A724C0" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
+          <w:p w14:paraId="57270D13" w14:textId="77777777" w:rsidR="004C7DD2" w:rsidRPr="008A4E95" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>0.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="102D8239" w14:textId="77777777" w:rsidR="004C7DD2" w:rsidRPr="00A724C0" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
+          <w:p w14:paraId="102D8239" w14:textId="77777777" w:rsidR="004C7DD2" w:rsidRPr="008A4E95" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C7DD2" w:rsidRPr="00A724C0" w14:paraId="75484AEB" w14:textId="77777777" w:rsidTr="004C7DD2">
+      <w:tr w:rsidR="004C7DD2" w:rsidRPr="008A4E95" w14:paraId="75484AEB" w14:textId="77777777" w:rsidTr="004C7DD2">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="410" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="654F8240" w14:textId="77777777" w:rsidR="004C7DD2" w:rsidRPr="00A724C0" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
+          <w:p w14:paraId="654F8240" w14:textId="77777777" w:rsidR="004C7DD2" w:rsidRPr="008A4E95" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>3.2.5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2458" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3644C324" w14:textId="4FDE1E02" w:rsidR="004C7DD2" w:rsidRPr="00A724C0" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00A724C0">
+          <w:p w14:paraId="3644C324" w14:textId="4FDE1E02" w:rsidR="004C7DD2" w:rsidRPr="008A4E95" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>Obtaining, validation and defence of the technology rights</w:t>
+              <w:t xml:space="preserve">Obtaining, validation and </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008A4E95">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>defence</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008A4E95">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of the technology rights</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="536" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06FF1984" w14:textId="0432C910" w:rsidR="004C7DD2" w:rsidRPr="00A724C0" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
+          <w:p w14:paraId="06FF1984" w14:textId="0432C910" w:rsidR="004C7DD2" w:rsidRPr="008A4E95" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>direct</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1098" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0382A3D7" w14:textId="77777777" w:rsidR="004C7DD2" w:rsidRPr="00A724C0" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
+          <w:p w14:paraId="0382A3D7" w14:textId="77777777" w:rsidR="004C7DD2" w:rsidRPr="008A4E95" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>0.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45D41C23" w14:textId="77777777" w:rsidR="004C7DD2" w:rsidRPr="00A724C0" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
+          <w:p w14:paraId="45D41C23" w14:textId="77777777" w:rsidR="004C7DD2" w:rsidRPr="008A4E95" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B771AE" w:rsidRPr="00A724C0" w14:paraId="052C0ED1" w14:textId="77777777" w:rsidTr="004C7DD2">
+      <w:tr w:rsidR="00B771AE" w:rsidRPr="008A4E95" w14:paraId="052C0ED1" w14:textId="77777777" w:rsidTr="004C7DD2">
         <w:trPr>
           <w:trHeight w:val="630"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="410" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="716F2243" w14:textId="77777777" w:rsidR="00B771AE" w:rsidRPr="00A724C0" w:rsidRDefault="00B771AE" w:rsidP="00105D29">
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00A724C0">
+          <w:p w14:paraId="716F2243" w14:textId="77777777" w:rsidR="00B771AE" w:rsidRPr="008A4E95" w:rsidRDefault="00B771AE" w:rsidP="00105D29">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2458" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4F825F26" w14:textId="0AAE760B" w:rsidR="00B771AE" w:rsidRPr="00A724C0" w:rsidRDefault="004C7DD2" w:rsidP="00105D29">
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00A724C0">
+          <w:p w14:paraId="4F825F26" w14:textId="0AAE760B" w:rsidR="00B771AE" w:rsidRPr="008A4E95" w:rsidRDefault="004C7DD2" w:rsidP="00105D29">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Costs of materials, equipment and devices</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="536" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5789038E" w14:textId="45BDFEC3" w:rsidR="00B771AE" w:rsidRPr="00A724C0" w:rsidRDefault="00D95A20" w:rsidP="00105D29">
+          <w:p w14:paraId="5789038E" w14:textId="45BDFEC3" w:rsidR="00B771AE" w:rsidRPr="008A4E95" w:rsidRDefault="00D95A20" w:rsidP="00105D29">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>direct</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1098" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E5A34C1" w14:textId="77777777" w:rsidR="00B771AE" w:rsidRPr="00A724C0" w:rsidRDefault="00B771AE" w:rsidP="00105D29">
+          <w:p w14:paraId="3E5A34C1" w14:textId="77777777" w:rsidR="00B771AE" w:rsidRPr="008A4E95" w:rsidRDefault="00B771AE" w:rsidP="00105D29">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>0.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25A6A59C" w14:textId="77777777" w:rsidR="00B771AE" w:rsidRPr="00A724C0" w:rsidRDefault="00B771AE" w:rsidP="00105D29">
+          <w:p w14:paraId="25A6A59C" w14:textId="77777777" w:rsidR="00B771AE" w:rsidRPr="008A4E95" w:rsidRDefault="00B771AE" w:rsidP="00105D29">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C7DD2" w:rsidRPr="00A724C0" w14:paraId="6B813CE1" w14:textId="77777777" w:rsidTr="004C7DD2">
+      <w:tr w:rsidR="004C7DD2" w:rsidRPr="008A4E95" w14:paraId="6B813CE1" w14:textId="77777777" w:rsidTr="004C7DD2">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="410" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="064123CC" w14:textId="77777777" w:rsidR="004C7DD2" w:rsidRPr="00A724C0" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
+          <w:p w14:paraId="064123CC" w14:textId="77777777" w:rsidR="004C7DD2" w:rsidRPr="008A4E95" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>6.1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2458" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C07019C" w14:textId="5328C249" w:rsidR="004C7DD2" w:rsidRPr="00A724C0" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00A724C0">
+          <w:p w14:paraId="0C07019C" w14:textId="5328C249" w:rsidR="004C7DD2" w:rsidRPr="008A4E95" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Feasibility study</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="536" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03D56F81" w14:textId="65630C28" w:rsidR="004C7DD2" w:rsidRPr="00A724C0" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
+          <w:p w14:paraId="03D56F81" w14:textId="65630C28" w:rsidR="004C7DD2" w:rsidRPr="008A4E95" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>direct</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1098" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E235353" w14:textId="77777777" w:rsidR="004C7DD2" w:rsidRPr="00A724C0" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
+          <w:p w14:paraId="2E235353" w14:textId="77777777" w:rsidR="004C7DD2" w:rsidRPr="008A4E95" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>0.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C40581E" w14:textId="77777777" w:rsidR="004C7DD2" w:rsidRPr="00A724C0" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
+          <w:p w14:paraId="1C40581E" w14:textId="77777777" w:rsidR="004C7DD2" w:rsidRPr="008A4E95" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C7DD2" w:rsidRPr="00A724C0" w14:paraId="69674902" w14:textId="77777777" w:rsidTr="004C7DD2">
+      <w:tr w:rsidR="004C7DD2" w:rsidRPr="008A4E95" w14:paraId="69674902" w14:textId="77777777" w:rsidTr="004C7DD2">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="410" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5809769A" w14:textId="77777777" w:rsidR="004C7DD2" w:rsidRPr="00A724C0" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
+          <w:p w14:paraId="5809769A" w14:textId="77777777" w:rsidR="004C7DD2" w:rsidRPr="008A4E95" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>6.2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2458" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E17DD50" w14:textId="1B8DA83E" w:rsidR="004C7DD2" w:rsidRPr="00A724C0" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00A724C0">
+          <w:p w14:paraId="7E17DD50" w14:textId="1B8DA83E" w:rsidR="004C7DD2" w:rsidRPr="008A4E95" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Fundamental research</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="536" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7492516D" w14:textId="6C700900" w:rsidR="004C7DD2" w:rsidRPr="00A724C0" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
+          <w:p w14:paraId="7492516D" w14:textId="6C700900" w:rsidR="004C7DD2" w:rsidRPr="008A4E95" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>direct</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1098" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C4ABD1B" w14:textId="77777777" w:rsidR="004C7DD2" w:rsidRPr="00A724C0" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
+          <w:p w14:paraId="2C4ABD1B" w14:textId="77777777" w:rsidR="004C7DD2" w:rsidRPr="008A4E95" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>0.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A458E0C" w14:textId="77777777" w:rsidR="004C7DD2" w:rsidRPr="00A724C0" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
+          <w:p w14:paraId="4A458E0C" w14:textId="77777777" w:rsidR="004C7DD2" w:rsidRPr="008A4E95" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C7DD2" w:rsidRPr="00A724C0" w14:paraId="792CB3A3" w14:textId="77777777" w:rsidTr="004C7DD2">
+      <w:tr w:rsidR="004C7DD2" w:rsidRPr="008A4E95" w14:paraId="792CB3A3" w14:textId="77777777" w:rsidTr="004C7DD2">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="410" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A68CC16" w14:textId="77777777" w:rsidR="004C7DD2" w:rsidRPr="00A724C0" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
+          <w:p w14:paraId="3A68CC16" w14:textId="77777777" w:rsidR="004C7DD2" w:rsidRPr="008A4E95" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>6.3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2458" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="616A3338" w14:textId="46B10C25" w:rsidR="004C7DD2" w:rsidRPr="00A724C0" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00A724C0">
+          <w:p w14:paraId="616A3338" w14:textId="46B10C25" w:rsidR="004C7DD2" w:rsidRPr="008A4E95" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Industrial research</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="536" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="423BD345" w14:textId="6ABDB7DA" w:rsidR="004C7DD2" w:rsidRPr="00A724C0" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
+          <w:p w14:paraId="423BD345" w14:textId="6ABDB7DA" w:rsidR="004C7DD2" w:rsidRPr="008A4E95" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>direct</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1098" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C24D570" w14:textId="77777777" w:rsidR="004C7DD2" w:rsidRPr="00A724C0" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
+          <w:p w14:paraId="0C24D570" w14:textId="77777777" w:rsidR="004C7DD2" w:rsidRPr="008A4E95" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>0.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C1CD538" w14:textId="77777777" w:rsidR="004C7DD2" w:rsidRPr="00A724C0" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
+          <w:p w14:paraId="7C1CD538" w14:textId="77777777" w:rsidR="004C7DD2" w:rsidRPr="008A4E95" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C7DD2" w:rsidRPr="00A724C0" w14:paraId="31B4653E" w14:textId="77777777" w:rsidTr="004C7DD2">
+      <w:tr w:rsidR="004C7DD2" w:rsidRPr="008A4E95" w14:paraId="31B4653E" w14:textId="77777777" w:rsidTr="004C7DD2">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="410" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42F45C71" w14:textId="77777777" w:rsidR="004C7DD2" w:rsidRPr="00A724C0" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
+          <w:p w14:paraId="42F45C71" w14:textId="77777777" w:rsidR="004C7DD2" w:rsidRPr="008A4E95" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>6.4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2458" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="338B2801" w14:textId="554CA838" w:rsidR="004C7DD2" w:rsidRPr="00A724C0" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00A724C0">
+          <w:p w14:paraId="338B2801" w14:textId="554CA838" w:rsidR="004C7DD2" w:rsidRPr="008A4E95" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Experimental development</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="536" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C8A76BE" w14:textId="250EC350" w:rsidR="004C7DD2" w:rsidRPr="00A724C0" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
+          <w:p w14:paraId="7C8A76BE" w14:textId="250EC350" w:rsidR="004C7DD2" w:rsidRPr="008A4E95" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>direct</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1098" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66FA42B1" w14:textId="77777777" w:rsidR="004C7DD2" w:rsidRPr="00A724C0" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
+          <w:p w14:paraId="66FA42B1" w14:textId="77777777" w:rsidR="004C7DD2" w:rsidRPr="008A4E95" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>0.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29DD8141" w14:textId="77777777" w:rsidR="004C7DD2" w:rsidRPr="00A724C0" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
+          <w:p w14:paraId="29DD8141" w14:textId="77777777" w:rsidR="004C7DD2" w:rsidRPr="008A4E95" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C7DD2" w:rsidRPr="00A724C0" w14:paraId="0278E8A1" w14:textId="77777777" w:rsidTr="004C7DD2">
+      <w:tr w:rsidR="004C7DD2" w:rsidRPr="008A4E95" w14:paraId="0278E8A1" w14:textId="77777777" w:rsidTr="004C7DD2">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="410" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="709CD210" w14:textId="77777777" w:rsidR="004C7DD2" w:rsidRPr="00A724C0" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
+          <w:p w14:paraId="709CD210" w14:textId="77777777" w:rsidR="004C7DD2" w:rsidRPr="008A4E95" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>6.5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2458" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B33A826" w14:textId="00E6F9E2" w:rsidR="004C7DD2" w:rsidRPr="00A724C0" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00A724C0">
+          <w:p w14:paraId="4B33A826" w14:textId="00E6F9E2" w:rsidR="004C7DD2" w:rsidRPr="008A4E95" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>Obtaining, validation and defence of the technology rights</w:t>
+              <w:t xml:space="preserve">Obtaining, validation and </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008A4E95">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>defence</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008A4E95">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of the technology rights</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="536" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17C688DB" w14:textId="1C84BFBE" w:rsidR="004C7DD2" w:rsidRPr="00A724C0" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
+          <w:p w14:paraId="17C688DB" w14:textId="1C84BFBE" w:rsidR="004C7DD2" w:rsidRPr="008A4E95" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>direct</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1098" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="367D053D" w14:textId="77777777" w:rsidR="004C7DD2" w:rsidRPr="00A724C0" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
+          <w:p w14:paraId="367D053D" w14:textId="77777777" w:rsidR="004C7DD2" w:rsidRPr="008A4E95" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>0.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="753EBA2B" w14:textId="77777777" w:rsidR="004C7DD2" w:rsidRPr="00A724C0" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
+          <w:p w14:paraId="753EBA2B" w14:textId="77777777" w:rsidR="004C7DD2" w:rsidRPr="008A4E95" w:rsidRDefault="004C7DD2" w:rsidP="004C7DD2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B771AE" w:rsidRPr="00A724C0" w14:paraId="4EC2DE3C" w14:textId="77777777" w:rsidTr="004C7DD2">
+      <w:tr w:rsidR="00B771AE" w:rsidRPr="008A4E95" w14:paraId="4EC2DE3C" w14:textId="77777777" w:rsidTr="004C7DD2">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="410" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73811644" w14:textId="77777777" w:rsidR="00B771AE" w:rsidRPr="00A724C0" w:rsidRDefault="00B771AE" w:rsidP="00105D29">
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00A724C0">
+          <w:p w14:paraId="73811644" w14:textId="77777777" w:rsidR="00B771AE" w:rsidRPr="008A4E95" w:rsidRDefault="00B771AE" w:rsidP="00105D29">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2458" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A402E3C" w14:textId="2A95537A" w:rsidR="00B771AE" w:rsidRPr="00A724C0" w:rsidRDefault="00DC3B02" w:rsidP="00105D29">
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00A724C0">
+          <w:p w14:paraId="3A402E3C" w14:textId="2A95537A" w:rsidR="00B771AE" w:rsidRPr="008A4E95" w:rsidRDefault="00DC3B02" w:rsidP="00105D29">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Costs for patents and </w:t>
             </w:r>
-            <w:r w:rsidR="003C5BC5" w:rsidRPr="00A724C0">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="003C5BC5" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>licen</w:t>
             </w:r>
-            <w:r w:rsidR="00DF4165">
+            <w:r w:rsidR="00DF4165" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>c</w:t>
             </w:r>
-            <w:r w:rsidR="003C5BC5" w:rsidRPr="00A724C0">
+            <w:r w:rsidR="003C5BC5" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>es</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="536" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B3A8432" w14:textId="25767782" w:rsidR="00B771AE" w:rsidRPr="00A724C0" w:rsidRDefault="00D95A20" w:rsidP="00105D29">
+          <w:p w14:paraId="4B3A8432" w14:textId="25767782" w:rsidR="00B771AE" w:rsidRPr="008A4E95" w:rsidRDefault="00D95A20" w:rsidP="00105D29">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>direct</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1098" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1EEE482F" w14:textId="77777777" w:rsidR="00B771AE" w:rsidRPr="00A724C0" w:rsidRDefault="00B771AE" w:rsidP="00105D29">
+          <w:p w14:paraId="1EEE482F" w14:textId="77777777" w:rsidR="00B771AE" w:rsidRPr="008A4E95" w:rsidRDefault="00B771AE" w:rsidP="00105D29">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>0.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3653FAA2" w14:textId="77777777" w:rsidR="00B771AE" w:rsidRPr="00A724C0" w:rsidRDefault="00B771AE" w:rsidP="00105D29">
+          <w:p w14:paraId="3653FAA2" w14:textId="77777777" w:rsidR="00B771AE" w:rsidRPr="008A4E95" w:rsidRDefault="00B771AE" w:rsidP="00105D29">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC3B02" w:rsidRPr="00A724C0" w14:paraId="22E6611B" w14:textId="77777777" w:rsidTr="004C7DD2">
+      <w:tr w:rsidR="00DC3B02" w:rsidRPr="008A4E95" w14:paraId="22E6611B" w14:textId="77777777" w:rsidTr="004C7DD2">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="410" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24D48548" w14:textId="77777777" w:rsidR="00DC3B02" w:rsidRPr="00A724C0" w:rsidRDefault="00DC3B02" w:rsidP="00DC3B02">
+          <w:p w14:paraId="24D48548" w14:textId="77777777" w:rsidR="00DC3B02" w:rsidRPr="008A4E95" w:rsidRDefault="00DC3B02" w:rsidP="00DC3B02">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>8.1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2458" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0809DAB3" w14:textId="79B673A1" w:rsidR="00DC3B02" w:rsidRPr="00A724C0" w:rsidRDefault="00DC3B02" w:rsidP="00DC3B02">
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00A724C0">
+          <w:p w14:paraId="0809DAB3" w14:textId="79B673A1" w:rsidR="00DC3B02" w:rsidRPr="008A4E95" w:rsidRDefault="00DC3B02" w:rsidP="00DC3B02">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Feasibility study</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="536" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D17B9B3" w14:textId="0B950D59" w:rsidR="00DC3B02" w:rsidRPr="00A724C0" w:rsidRDefault="00DC3B02" w:rsidP="00DC3B02">
+          <w:p w14:paraId="7D17B9B3" w14:textId="0B950D59" w:rsidR="00DC3B02" w:rsidRPr="008A4E95" w:rsidRDefault="00DC3B02" w:rsidP="00DC3B02">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>direct</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1098" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="123BFC78" w14:textId="77777777" w:rsidR="00DC3B02" w:rsidRPr="00A724C0" w:rsidRDefault="00DC3B02" w:rsidP="00DC3B02">
+          <w:p w14:paraId="123BFC78" w14:textId="77777777" w:rsidR="00DC3B02" w:rsidRPr="008A4E95" w:rsidRDefault="00DC3B02" w:rsidP="00DC3B02">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>0.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22514590" w14:textId="77777777" w:rsidR="00DC3B02" w:rsidRPr="00A724C0" w:rsidRDefault="00DC3B02" w:rsidP="00DC3B02">
+          <w:p w14:paraId="22514590" w14:textId="77777777" w:rsidR="00DC3B02" w:rsidRPr="008A4E95" w:rsidRDefault="00DC3B02" w:rsidP="00DC3B02">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC3B02" w:rsidRPr="00A724C0" w14:paraId="3367251E" w14:textId="77777777" w:rsidTr="004C7DD2">
+      <w:tr w:rsidR="00DC3B02" w:rsidRPr="008A4E95" w14:paraId="3367251E" w14:textId="77777777" w:rsidTr="004C7DD2">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="410" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B2820B2" w14:textId="77777777" w:rsidR="00DC3B02" w:rsidRPr="00A724C0" w:rsidRDefault="00DC3B02" w:rsidP="00DC3B02">
+          <w:p w14:paraId="7B2820B2" w14:textId="77777777" w:rsidR="00DC3B02" w:rsidRPr="008A4E95" w:rsidRDefault="00DC3B02" w:rsidP="00DC3B02">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>8.2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2458" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D7B4F57" w14:textId="0A772F6C" w:rsidR="00DC3B02" w:rsidRPr="00A724C0" w:rsidRDefault="00DC3B02" w:rsidP="00DC3B02">
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00A724C0">
+          <w:p w14:paraId="4D7B4F57" w14:textId="0A772F6C" w:rsidR="00DC3B02" w:rsidRPr="008A4E95" w:rsidRDefault="00DC3B02" w:rsidP="00DC3B02">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Fundamental research</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="536" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E9F8E0E" w14:textId="2774A6EA" w:rsidR="00DC3B02" w:rsidRPr="00A724C0" w:rsidRDefault="00DC3B02" w:rsidP="00DC3B02">
+          <w:p w14:paraId="0E9F8E0E" w14:textId="2774A6EA" w:rsidR="00DC3B02" w:rsidRPr="008A4E95" w:rsidRDefault="00DC3B02" w:rsidP="00DC3B02">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>direct</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1098" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A197393" w14:textId="77777777" w:rsidR="00DC3B02" w:rsidRPr="00A724C0" w:rsidRDefault="00DC3B02" w:rsidP="00DC3B02">
+          <w:p w14:paraId="1A197393" w14:textId="77777777" w:rsidR="00DC3B02" w:rsidRPr="008A4E95" w:rsidRDefault="00DC3B02" w:rsidP="00DC3B02">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>0.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D7382A0" w14:textId="77777777" w:rsidR="00DC3B02" w:rsidRPr="00A724C0" w:rsidRDefault="00DC3B02" w:rsidP="00DC3B02">
+          <w:p w14:paraId="5D7382A0" w14:textId="77777777" w:rsidR="00DC3B02" w:rsidRPr="008A4E95" w:rsidRDefault="00DC3B02" w:rsidP="00DC3B02">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC3B02" w:rsidRPr="00A724C0" w14:paraId="119B052C" w14:textId="77777777" w:rsidTr="004C7DD2">
+      <w:tr w:rsidR="00DC3B02" w:rsidRPr="008A4E95" w14:paraId="119B052C" w14:textId="77777777" w:rsidTr="004C7DD2">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="410" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1707C672" w14:textId="77777777" w:rsidR="00DC3B02" w:rsidRPr="00A724C0" w:rsidRDefault="00DC3B02" w:rsidP="00DC3B02">
+          <w:p w14:paraId="1707C672" w14:textId="77777777" w:rsidR="00DC3B02" w:rsidRPr="008A4E95" w:rsidRDefault="00DC3B02" w:rsidP="00DC3B02">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>8.3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2458" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2054AF06" w14:textId="02D28BCE" w:rsidR="00DC3B02" w:rsidRPr="00A724C0" w:rsidRDefault="00DC3B02" w:rsidP="00DC3B02">
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00A724C0">
+          <w:p w14:paraId="2054AF06" w14:textId="02D28BCE" w:rsidR="00DC3B02" w:rsidRPr="008A4E95" w:rsidRDefault="00DC3B02" w:rsidP="00DC3B02">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Industrial research</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="536" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6BCB4814" w14:textId="09D7C121" w:rsidR="00DC3B02" w:rsidRPr="00A724C0" w:rsidRDefault="00DC3B02" w:rsidP="00DC3B02">
+          <w:p w14:paraId="6BCB4814" w14:textId="09D7C121" w:rsidR="00DC3B02" w:rsidRPr="008A4E95" w:rsidRDefault="00DC3B02" w:rsidP="00DC3B02">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>direct</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1098" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70990B5E" w14:textId="77777777" w:rsidR="00DC3B02" w:rsidRPr="00A724C0" w:rsidRDefault="00DC3B02" w:rsidP="00DC3B02">
+          <w:p w14:paraId="70990B5E" w14:textId="77777777" w:rsidR="00DC3B02" w:rsidRPr="008A4E95" w:rsidRDefault="00DC3B02" w:rsidP="00DC3B02">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>0.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A5608C3" w14:textId="77777777" w:rsidR="00DC3B02" w:rsidRPr="00A724C0" w:rsidRDefault="00DC3B02" w:rsidP="00DC3B02">
+          <w:p w14:paraId="3A5608C3" w14:textId="77777777" w:rsidR="00DC3B02" w:rsidRPr="008A4E95" w:rsidRDefault="00DC3B02" w:rsidP="00DC3B02">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC3B02" w:rsidRPr="00A724C0" w14:paraId="41D2F55F" w14:textId="77777777" w:rsidTr="004C7DD2">
+      <w:tr w:rsidR="00DC3B02" w:rsidRPr="008A4E95" w14:paraId="41D2F55F" w14:textId="77777777" w:rsidTr="004C7DD2">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="410" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="032224C8" w14:textId="77777777" w:rsidR="00DC3B02" w:rsidRPr="00A724C0" w:rsidRDefault="00DC3B02" w:rsidP="00DC3B02">
+          <w:p w14:paraId="032224C8" w14:textId="77777777" w:rsidR="00DC3B02" w:rsidRPr="008A4E95" w:rsidRDefault="00DC3B02" w:rsidP="00DC3B02">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>8.4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2458" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FE9BE2F" w14:textId="4D422A5A" w:rsidR="00DC3B02" w:rsidRPr="00A724C0" w:rsidRDefault="00DC3B02" w:rsidP="00DC3B02">
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00A724C0">
+          <w:p w14:paraId="4FE9BE2F" w14:textId="4D422A5A" w:rsidR="00DC3B02" w:rsidRPr="008A4E95" w:rsidRDefault="00DC3B02" w:rsidP="00DC3B02">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Experimental development</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="536" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5531ED63" w14:textId="1489C2A5" w:rsidR="00DC3B02" w:rsidRPr="00A724C0" w:rsidRDefault="00DC3B02" w:rsidP="00DC3B02">
+          <w:p w14:paraId="5531ED63" w14:textId="1489C2A5" w:rsidR="00DC3B02" w:rsidRPr="008A4E95" w:rsidRDefault="00DC3B02" w:rsidP="00DC3B02">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>direct</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1098" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="776CD769" w14:textId="77777777" w:rsidR="00DC3B02" w:rsidRPr="00A724C0" w:rsidRDefault="00DC3B02" w:rsidP="00DC3B02">
+          <w:p w14:paraId="776CD769" w14:textId="77777777" w:rsidR="00DC3B02" w:rsidRPr="008A4E95" w:rsidRDefault="00DC3B02" w:rsidP="00DC3B02">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>0.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2590DF4B" w14:textId="77777777" w:rsidR="00DC3B02" w:rsidRPr="00A724C0" w:rsidRDefault="00DC3B02" w:rsidP="00DC3B02">
+          <w:p w14:paraId="2590DF4B" w14:textId="77777777" w:rsidR="00DC3B02" w:rsidRPr="008A4E95" w:rsidRDefault="00DC3B02" w:rsidP="00DC3B02">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B771AE" w:rsidRPr="00A724C0" w14:paraId="1E58A8B6" w14:textId="77777777" w:rsidTr="004C7DD2">
+      <w:tr w:rsidR="00B771AE" w:rsidRPr="008A4E95" w14:paraId="1E58A8B6" w14:textId="77777777" w:rsidTr="004C7DD2">
         <w:trPr>
           <w:trHeight w:val="630"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="410" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="551C0F08" w14:textId="77777777" w:rsidR="00B771AE" w:rsidRPr="00A724C0" w:rsidRDefault="00B771AE" w:rsidP="00105D29">
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00A724C0">
+          <w:p w14:paraId="551C0F08" w14:textId="77777777" w:rsidR="00B771AE" w:rsidRPr="008A4E95" w:rsidRDefault="00B771AE" w:rsidP="00105D29">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>12.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2458" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="307997B9" w14:textId="611FA2D0" w:rsidR="00B771AE" w:rsidRPr="00A724C0" w:rsidRDefault="001B463B" w:rsidP="00105D29">
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00A724C0">
+          <w:p w14:paraId="307997B9" w14:textId="611FA2D0" w:rsidR="00B771AE" w:rsidRPr="008A4E95" w:rsidRDefault="001B463B" w:rsidP="00105D29">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>In-kind contributions (non-business project)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="536" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="43BE6AAD" w14:textId="025D6E52" w:rsidR="00B771AE" w:rsidRPr="00A724C0" w:rsidRDefault="00D95A20" w:rsidP="00105D29">
+          <w:p w14:paraId="43BE6AAD" w14:textId="025D6E52" w:rsidR="00B771AE" w:rsidRPr="008A4E95" w:rsidRDefault="00D95A20" w:rsidP="00105D29">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>direct</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1098" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7B0F39D9" w14:textId="77777777" w:rsidR="00B771AE" w:rsidRPr="00A724C0" w:rsidRDefault="00B771AE" w:rsidP="00105D29">
+          <w:p w14:paraId="7B0F39D9" w14:textId="77777777" w:rsidR="00B771AE" w:rsidRPr="008A4E95" w:rsidRDefault="00B771AE" w:rsidP="00105D29">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>0.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="122B3338" w14:textId="77777777" w:rsidR="00B771AE" w:rsidRPr="00A724C0" w:rsidRDefault="00B771AE" w:rsidP="00105D29">
+          <w:p w14:paraId="122B3338" w14:textId="77777777" w:rsidR="00B771AE" w:rsidRPr="008A4E95" w:rsidRDefault="00B771AE" w:rsidP="00105D29">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B463B" w:rsidRPr="00A724C0" w14:paraId="75523F4A" w14:textId="77777777" w:rsidTr="004C7DD2">
+      <w:tr w:rsidR="001B463B" w:rsidRPr="008A4E95" w14:paraId="75523F4A" w14:textId="77777777" w:rsidTr="004C7DD2">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="410" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A4D1EE4" w14:textId="77777777" w:rsidR="001B463B" w:rsidRPr="00A724C0" w:rsidRDefault="001B463B" w:rsidP="001B463B">
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00A724C0">
+          <w:p w14:paraId="4A4D1EE4" w14:textId="77777777" w:rsidR="001B463B" w:rsidRPr="008A4E95" w:rsidRDefault="001B463B" w:rsidP="001B463B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>12.1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2458" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0BA6E354" w14:textId="59161730" w:rsidR="001B463B" w:rsidRPr="00A724C0" w:rsidRDefault="001B463B" w:rsidP="001B463B">
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00A724C0">
+          <w:p w14:paraId="0BA6E354" w14:textId="59161730" w:rsidR="001B463B" w:rsidRPr="008A4E95" w:rsidRDefault="001B463B" w:rsidP="001B463B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Feasibility study</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="536" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C6BC078" w14:textId="14A885A2" w:rsidR="001B463B" w:rsidRPr="00A724C0" w:rsidRDefault="001B463B" w:rsidP="001B463B">
+          <w:p w14:paraId="1C6BC078" w14:textId="14A885A2" w:rsidR="001B463B" w:rsidRPr="008A4E95" w:rsidRDefault="001B463B" w:rsidP="001B463B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>direct</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1098" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6CC382D9" w14:textId="77777777" w:rsidR="001B463B" w:rsidRPr="00A724C0" w:rsidRDefault="001B463B" w:rsidP="001B463B">
+          <w:p w14:paraId="6CC382D9" w14:textId="77777777" w:rsidR="001B463B" w:rsidRPr="008A4E95" w:rsidRDefault="001B463B" w:rsidP="001B463B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>0.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="237FB512" w14:textId="77777777" w:rsidR="001B463B" w:rsidRPr="00A724C0" w:rsidRDefault="001B463B" w:rsidP="001B463B">
+          <w:p w14:paraId="237FB512" w14:textId="77777777" w:rsidR="001B463B" w:rsidRPr="008A4E95" w:rsidRDefault="001B463B" w:rsidP="001B463B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B463B" w:rsidRPr="00A724C0" w14:paraId="2C7148B3" w14:textId="77777777" w:rsidTr="004C7DD2">
+      <w:tr w:rsidR="001B463B" w:rsidRPr="008A4E95" w14:paraId="2C7148B3" w14:textId="77777777" w:rsidTr="004C7DD2">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="410" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F52EC39" w14:textId="77777777" w:rsidR="001B463B" w:rsidRPr="00A724C0" w:rsidRDefault="001B463B" w:rsidP="001B463B">
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00A724C0">
+          <w:p w14:paraId="6F52EC39" w14:textId="77777777" w:rsidR="001B463B" w:rsidRPr="008A4E95" w:rsidRDefault="001B463B" w:rsidP="001B463B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>12.2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2458" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B3D27BD" w14:textId="58E3BA78" w:rsidR="001B463B" w:rsidRPr="00A724C0" w:rsidRDefault="001B463B" w:rsidP="001B463B">
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00A724C0">
+          <w:p w14:paraId="5B3D27BD" w14:textId="58E3BA78" w:rsidR="001B463B" w:rsidRPr="008A4E95" w:rsidRDefault="001B463B" w:rsidP="001B463B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Fundamental research</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="536" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="542A6031" w14:textId="537BB7CC" w:rsidR="001B463B" w:rsidRPr="00A724C0" w:rsidRDefault="001B463B" w:rsidP="001B463B">
+          <w:p w14:paraId="542A6031" w14:textId="537BB7CC" w:rsidR="001B463B" w:rsidRPr="008A4E95" w:rsidRDefault="001B463B" w:rsidP="001B463B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>direct</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1098" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="78B90C2B" w14:textId="77777777" w:rsidR="001B463B" w:rsidRPr="00A724C0" w:rsidRDefault="001B463B" w:rsidP="001B463B">
+          <w:p w14:paraId="78B90C2B" w14:textId="77777777" w:rsidR="001B463B" w:rsidRPr="008A4E95" w:rsidRDefault="001B463B" w:rsidP="001B463B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>0.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E14BBB0" w14:textId="77777777" w:rsidR="001B463B" w:rsidRPr="00A724C0" w:rsidRDefault="001B463B" w:rsidP="001B463B">
+          <w:p w14:paraId="6E14BBB0" w14:textId="77777777" w:rsidR="001B463B" w:rsidRPr="008A4E95" w:rsidRDefault="001B463B" w:rsidP="001B463B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B463B" w:rsidRPr="00A724C0" w14:paraId="50587820" w14:textId="77777777" w:rsidTr="004C7DD2">
+      <w:tr w:rsidR="001B463B" w:rsidRPr="008A4E95" w14:paraId="50587820" w14:textId="77777777" w:rsidTr="004C7DD2">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="410" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10FEB4F3" w14:textId="77777777" w:rsidR="001B463B" w:rsidRPr="00A724C0" w:rsidRDefault="001B463B" w:rsidP="001B463B">
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00A724C0">
+          <w:p w14:paraId="10FEB4F3" w14:textId="77777777" w:rsidR="001B463B" w:rsidRPr="008A4E95" w:rsidRDefault="001B463B" w:rsidP="001B463B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>12.3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2458" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1670916A" w14:textId="39AF0344" w:rsidR="001B463B" w:rsidRPr="00A724C0" w:rsidRDefault="001B463B" w:rsidP="001B463B">
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00A724C0">
+          <w:p w14:paraId="1670916A" w14:textId="39AF0344" w:rsidR="001B463B" w:rsidRPr="008A4E95" w:rsidRDefault="001B463B" w:rsidP="001B463B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Industrial research</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="536" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77875FC1" w14:textId="58449C5E" w:rsidR="001B463B" w:rsidRPr="00A724C0" w:rsidRDefault="001B463B" w:rsidP="001B463B">
+          <w:p w14:paraId="77875FC1" w14:textId="58449C5E" w:rsidR="001B463B" w:rsidRPr="008A4E95" w:rsidRDefault="001B463B" w:rsidP="001B463B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>direct</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1098" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F715D8F" w14:textId="77777777" w:rsidR="001B463B" w:rsidRPr="00A724C0" w:rsidRDefault="001B463B" w:rsidP="001B463B">
+          <w:p w14:paraId="1F715D8F" w14:textId="77777777" w:rsidR="001B463B" w:rsidRPr="008A4E95" w:rsidRDefault="001B463B" w:rsidP="001B463B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>0.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B1F06E5" w14:textId="77777777" w:rsidR="001B463B" w:rsidRPr="00A724C0" w:rsidRDefault="001B463B" w:rsidP="001B463B">
+          <w:p w14:paraId="5B1F06E5" w14:textId="77777777" w:rsidR="001B463B" w:rsidRPr="008A4E95" w:rsidRDefault="001B463B" w:rsidP="001B463B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B463B" w:rsidRPr="00A724C0" w14:paraId="62DC2404" w14:textId="77777777" w:rsidTr="004C7DD2">
+      <w:tr w:rsidR="001B463B" w:rsidRPr="008A4E95" w14:paraId="62DC2404" w14:textId="77777777" w:rsidTr="004C7DD2">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="410" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D0543E8" w14:textId="77777777" w:rsidR="001B463B" w:rsidRPr="00A724C0" w:rsidRDefault="001B463B" w:rsidP="001B463B">
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00A724C0">
+          <w:p w14:paraId="6D0543E8" w14:textId="77777777" w:rsidR="001B463B" w:rsidRPr="008A4E95" w:rsidRDefault="001B463B" w:rsidP="001B463B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>12.4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2458" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E0B04C7" w14:textId="17EDA214" w:rsidR="001B463B" w:rsidRPr="00A724C0" w:rsidRDefault="001B463B" w:rsidP="001B463B">
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00A724C0">
+          <w:p w14:paraId="7E0B04C7" w14:textId="17EDA214" w:rsidR="001B463B" w:rsidRPr="008A4E95" w:rsidRDefault="001B463B" w:rsidP="001B463B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Experimental development</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="536" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07C33CE9" w14:textId="50937BA3" w:rsidR="001B463B" w:rsidRPr="00A724C0" w:rsidRDefault="001B463B" w:rsidP="001B463B">
+          <w:p w14:paraId="07C33CE9" w14:textId="50937BA3" w:rsidR="001B463B" w:rsidRPr="008A4E95" w:rsidRDefault="001B463B" w:rsidP="001B463B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>direct</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1098" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6804586F" w14:textId="77777777" w:rsidR="001B463B" w:rsidRPr="00A724C0" w:rsidRDefault="001B463B" w:rsidP="001B463B">
+          <w:p w14:paraId="6804586F" w14:textId="77777777" w:rsidR="001B463B" w:rsidRPr="008A4E95" w:rsidRDefault="001B463B" w:rsidP="001B463B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>0.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09C19775" w14:textId="77777777" w:rsidR="001B463B" w:rsidRPr="00A724C0" w:rsidRDefault="001B463B" w:rsidP="001B463B">
+          <w:p w14:paraId="09C19775" w14:textId="77777777" w:rsidR="001B463B" w:rsidRPr="008A4E95" w:rsidRDefault="001B463B" w:rsidP="001B463B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B771AE" w:rsidRPr="00A724C0" w14:paraId="1F0BA56B" w14:textId="77777777" w:rsidTr="004C7DD2">
+      <w:tr w:rsidR="00B771AE" w:rsidRPr="008A4E95" w14:paraId="1F0BA56B" w14:textId="77777777" w:rsidTr="004C7DD2">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="410" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="325E965B" w14:textId="77777777" w:rsidR="00B771AE" w:rsidRPr="00A724C0" w:rsidRDefault="00B771AE" w:rsidP="00105D29">
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00A724C0">
+          <w:p w14:paraId="325E965B" w14:textId="77777777" w:rsidR="00B771AE" w:rsidRPr="008A4E95" w:rsidRDefault="00B771AE" w:rsidP="00105D29">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>13.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2458" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="71BADFEC" w14:textId="3C913A13" w:rsidR="00B771AE" w:rsidRPr="00A724C0" w:rsidRDefault="001B463B" w:rsidP="00105D29">
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00A724C0">
+          <w:p w14:paraId="71BADFEC" w14:textId="3C913A13" w:rsidR="00B771AE" w:rsidRPr="008A4E95" w:rsidRDefault="001B463B" w:rsidP="00105D29">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Other project implementation costs </w:t>
             </w:r>
-            <w:r w:rsidR="00B771AE" w:rsidRPr="00A724C0">
+            <w:r w:rsidR="00B771AE" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="00F26DA1" w:rsidRPr="00A724C0">
+            <w:r w:rsidR="00F26DA1" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>outsourcing costs</w:t>
             </w:r>
-            <w:r w:rsidR="00B771AE" w:rsidRPr="00A724C0">
+            <w:r w:rsidR="00B771AE" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidR="00F26DA1" w:rsidRPr="00A724C0">
+            <w:r w:rsidR="00F26DA1" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>publication costs for scientific articles</w:t>
             </w:r>
-            <w:r w:rsidR="00B771AE" w:rsidRPr="00A724C0">
+            <w:r w:rsidR="00B771AE" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidR="00F26DA1" w:rsidRPr="00A724C0">
+            <w:r w:rsidR="00F26DA1" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">additional costs </w:t>
             </w:r>
-            <w:r w:rsidR="00B771AE" w:rsidRPr="00A724C0">
+            <w:r w:rsidR="00B771AE" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="00D10E57" w:rsidRPr="00A724C0">
+            <w:r w:rsidR="00D10E57" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>for project related to economic activity)</w:t>
             </w:r>
-            <w:r w:rsidR="00B771AE" w:rsidRPr="00A724C0">
+            <w:r w:rsidR="00B771AE" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="536" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="292D49C9" w14:textId="4ACFD391" w:rsidR="00B771AE" w:rsidRPr="00A724C0" w:rsidRDefault="00D95A20" w:rsidP="00105D29">
+          <w:p w14:paraId="292D49C9" w14:textId="4ACFD391" w:rsidR="00B771AE" w:rsidRPr="008A4E95" w:rsidRDefault="00D95A20" w:rsidP="00105D29">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>direct</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1098" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="497470F8" w14:textId="77777777" w:rsidR="00B771AE" w:rsidRPr="00A724C0" w:rsidRDefault="00B771AE" w:rsidP="00105D29">
+          <w:p w14:paraId="497470F8" w14:textId="77777777" w:rsidR="00B771AE" w:rsidRPr="008A4E95" w:rsidRDefault="00B771AE" w:rsidP="00105D29">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>0.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="131EC8D7" w14:textId="77777777" w:rsidR="00B771AE" w:rsidRPr="00A724C0" w:rsidRDefault="00B771AE" w:rsidP="00105D29">
+          <w:p w14:paraId="131EC8D7" w14:textId="77777777" w:rsidR="00B771AE" w:rsidRPr="008A4E95" w:rsidRDefault="00B771AE" w:rsidP="00105D29">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B463B" w:rsidRPr="00A724C0" w14:paraId="7191268E" w14:textId="77777777" w:rsidTr="004C7DD2">
+      <w:tr w:rsidR="001B463B" w:rsidRPr="008A4E95" w14:paraId="7191268E" w14:textId="77777777" w:rsidTr="004C7DD2">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="410" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1CD5AE06" w14:textId="77777777" w:rsidR="001B463B" w:rsidRPr="00A724C0" w:rsidRDefault="001B463B" w:rsidP="001B463B">
+          <w:p w14:paraId="1CD5AE06" w14:textId="77777777" w:rsidR="001B463B" w:rsidRPr="008A4E95" w:rsidRDefault="001B463B" w:rsidP="001B463B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>13.1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2458" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C81DFD7" w14:textId="73068F5F" w:rsidR="001B463B" w:rsidRPr="00A724C0" w:rsidRDefault="001B463B" w:rsidP="001B463B">
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00A724C0">
+          <w:p w14:paraId="4C81DFD7" w14:textId="73068F5F" w:rsidR="001B463B" w:rsidRPr="008A4E95" w:rsidRDefault="001B463B" w:rsidP="001B463B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Feasibility study</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="536" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D7515C5" w14:textId="02A0EEA7" w:rsidR="001B463B" w:rsidRPr="00A724C0" w:rsidRDefault="001B463B" w:rsidP="001B463B">
+          <w:p w14:paraId="2D7515C5" w14:textId="02A0EEA7" w:rsidR="001B463B" w:rsidRPr="008A4E95" w:rsidRDefault="001B463B" w:rsidP="001B463B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>direct</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1098" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7FD0F829" w14:textId="77777777" w:rsidR="001B463B" w:rsidRPr="00A724C0" w:rsidRDefault="001B463B" w:rsidP="001B463B">
+          <w:p w14:paraId="7FD0F829" w14:textId="77777777" w:rsidR="001B463B" w:rsidRPr="008A4E95" w:rsidRDefault="001B463B" w:rsidP="001B463B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>0.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0ECD35AF" w14:textId="77777777" w:rsidR="001B463B" w:rsidRPr="00A724C0" w:rsidRDefault="001B463B" w:rsidP="001B463B">
+          <w:p w14:paraId="0ECD35AF" w14:textId="77777777" w:rsidR="001B463B" w:rsidRPr="008A4E95" w:rsidRDefault="001B463B" w:rsidP="001B463B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B463B" w:rsidRPr="00A724C0" w14:paraId="7A52B6CE" w14:textId="77777777" w:rsidTr="004C7DD2">
+      <w:tr w:rsidR="001B463B" w:rsidRPr="008A4E95" w14:paraId="7A52B6CE" w14:textId="77777777" w:rsidTr="004C7DD2">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="410" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68810753" w14:textId="77777777" w:rsidR="001B463B" w:rsidRPr="00A724C0" w:rsidRDefault="001B463B" w:rsidP="001B463B">
+          <w:p w14:paraId="68810753" w14:textId="77777777" w:rsidR="001B463B" w:rsidRPr="008A4E95" w:rsidRDefault="001B463B" w:rsidP="001B463B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>13.2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2458" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3902F12A" w14:textId="5341C42E" w:rsidR="001B463B" w:rsidRPr="00A724C0" w:rsidRDefault="001B463B" w:rsidP="001B463B">
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00A724C0">
+          <w:p w14:paraId="3902F12A" w14:textId="5341C42E" w:rsidR="001B463B" w:rsidRPr="008A4E95" w:rsidRDefault="001B463B" w:rsidP="001B463B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Fundamental research</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="536" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40EAB552" w14:textId="05091AE2" w:rsidR="001B463B" w:rsidRPr="00A724C0" w:rsidRDefault="001B463B" w:rsidP="001B463B">
+          <w:p w14:paraId="40EAB552" w14:textId="05091AE2" w:rsidR="001B463B" w:rsidRPr="008A4E95" w:rsidRDefault="001B463B" w:rsidP="001B463B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>direct</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1098" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="073AD532" w14:textId="77777777" w:rsidR="001B463B" w:rsidRPr="00A724C0" w:rsidRDefault="001B463B" w:rsidP="001B463B">
+          <w:p w14:paraId="073AD532" w14:textId="77777777" w:rsidR="001B463B" w:rsidRPr="008A4E95" w:rsidRDefault="001B463B" w:rsidP="001B463B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>0.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7711A0CC" w14:textId="77777777" w:rsidR="001B463B" w:rsidRPr="00A724C0" w:rsidRDefault="001B463B" w:rsidP="001B463B">
+          <w:p w14:paraId="7711A0CC" w14:textId="77777777" w:rsidR="001B463B" w:rsidRPr="008A4E95" w:rsidRDefault="001B463B" w:rsidP="001B463B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B463B" w:rsidRPr="00A724C0" w14:paraId="5A3B959A" w14:textId="77777777" w:rsidTr="004C7DD2">
+      <w:tr w:rsidR="001B463B" w:rsidRPr="008A4E95" w14:paraId="5A3B959A" w14:textId="77777777" w:rsidTr="004C7DD2">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="410" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="523BF10D" w14:textId="77777777" w:rsidR="001B463B" w:rsidRPr="00A724C0" w:rsidRDefault="001B463B" w:rsidP="001B463B">
+          <w:p w14:paraId="523BF10D" w14:textId="77777777" w:rsidR="001B463B" w:rsidRPr="008A4E95" w:rsidRDefault="001B463B" w:rsidP="001B463B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>13.3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2458" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="609B4F12" w14:textId="0AB01C2E" w:rsidR="001B463B" w:rsidRPr="00A724C0" w:rsidRDefault="001B463B" w:rsidP="001B463B">
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00A724C0">
+          <w:p w14:paraId="609B4F12" w14:textId="0AB01C2E" w:rsidR="001B463B" w:rsidRPr="008A4E95" w:rsidRDefault="001B463B" w:rsidP="001B463B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Industrial research</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="536" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41354D17" w14:textId="7974B935" w:rsidR="001B463B" w:rsidRPr="00A724C0" w:rsidRDefault="001B463B" w:rsidP="001B463B">
+          <w:p w14:paraId="41354D17" w14:textId="7974B935" w:rsidR="001B463B" w:rsidRPr="008A4E95" w:rsidRDefault="001B463B" w:rsidP="001B463B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>direct</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1098" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34DB463F" w14:textId="77777777" w:rsidR="001B463B" w:rsidRPr="00A724C0" w:rsidRDefault="001B463B" w:rsidP="001B463B">
+          <w:p w14:paraId="34DB463F" w14:textId="77777777" w:rsidR="001B463B" w:rsidRPr="008A4E95" w:rsidRDefault="001B463B" w:rsidP="001B463B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>0.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B229F06" w14:textId="77777777" w:rsidR="001B463B" w:rsidRPr="00A724C0" w:rsidRDefault="001B463B" w:rsidP="001B463B">
+          <w:p w14:paraId="5B229F06" w14:textId="77777777" w:rsidR="001B463B" w:rsidRPr="008A4E95" w:rsidRDefault="001B463B" w:rsidP="001B463B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B463B" w:rsidRPr="00A724C0" w14:paraId="1FCA2109" w14:textId="77777777" w:rsidTr="004C7DD2">
+      <w:tr w:rsidR="001B463B" w:rsidRPr="008A4E95" w14:paraId="1FCA2109" w14:textId="77777777" w:rsidTr="004C7DD2">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="410" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3AE7086B" w14:textId="77777777" w:rsidR="001B463B" w:rsidRPr="00A724C0" w:rsidRDefault="001B463B" w:rsidP="001B463B">
+          <w:p w14:paraId="3AE7086B" w14:textId="77777777" w:rsidR="001B463B" w:rsidRPr="008A4E95" w:rsidRDefault="001B463B" w:rsidP="001B463B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>13.4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2458" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C3AB1AF" w14:textId="259D63A8" w:rsidR="001B463B" w:rsidRPr="00A724C0" w:rsidRDefault="001B463B" w:rsidP="001B463B">
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00A724C0">
+          <w:p w14:paraId="4C3AB1AF" w14:textId="259D63A8" w:rsidR="001B463B" w:rsidRPr="008A4E95" w:rsidRDefault="001B463B" w:rsidP="001B463B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Experimental development</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="536" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02BF64FD" w14:textId="1C10BB65" w:rsidR="001B463B" w:rsidRPr="00A724C0" w:rsidRDefault="001B463B" w:rsidP="001B463B">
+          <w:p w14:paraId="02BF64FD" w14:textId="1C10BB65" w:rsidR="001B463B" w:rsidRPr="008A4E95" w:rsidRDefault="001B463B" w:rsidP="001B463B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>direct</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1098" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0391EC4B" w14:textId="77777777" w:rsidR="001B463B" w:rsidRPr="00A724C0" w:rsidRDefault="001B463B" w:rsidP="001B463B">
+          <w:p w14:paraId="0391EC4B" w14:textId="77777777" w:rsidR="001B463B" w:rsidRPr="008A4E95" w:rsidRDefault="001B463B" w:rsidP="001B463B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>0.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1022BD70" w14:textId="77777777" w:rsidR="001B463B" w:rsidRPr="00A724C0" w:rsidRDefault="001B463B" w:rsidP="001B463B">
+          <w:p w14:paraId="1022BD70" w14:textId="77777777" w:rsidR="001B463B" w:rsidRPr="008A4E95" w:rsidRDefault="001B463B" w:rsidP="001B463B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B463B" w:rsidRPr="00A724C0" w14:paraId="7CA67C3F" w14:textId="77777777" w:rsidTr="004C7DD2">
+      <w:tr w:rsidR="001B463B" w:rsidRPr="008A4E95" w14:paraId="7CA67C3F" w14:textId="77777777" w:rsidTr="004C7DD2">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="410" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28621912" w14:textId="77777777" w:rsidR="001B463B" w:rsidRPr="00A724C0" w:rsidRDefault="001B463B" w:rsidP="001B463B">
+          <w:p w14:paraId="28621912" w14:textId="77777777" w:rsidR="001B463B" w:rsidRPr="008A4E95" w:rsidRDefault="001B463B" w:rsidP="001B463B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>13.5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2458" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56688B9C" w14:textId="31252CDF" w:rsidR="001B463B" w:rsidRPr="00A724C0" w:rsidRDefault="001B463B" w:rsidP="001B463B">
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00A724C0">
+          <w:p w14:paraId="56688B9C" w14:textId="31252CDF" w:rsidR="001B463B" w:rsidRPr="008A4E95" w:rsidRDefault="001B463B" w:rsidP="001B463B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>Obtaining, validation and defence of the technology rights</w:t>
+              <w:t xml:space="preserve">Obtaining, validation and </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008A4E95">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>defence</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008A4E95">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of the technology rights</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="536" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03C0CD7C" w14:textId="7E8A6FC3" w:rsidR="001B463B" w:rsidRPr="00A724C0" w:rsidRDefault="001B463B" w:rsidP="001B463B">
+          <w:p w14:paraId="03C0CD7C" w14:textId="7E8A6FC3" w:rsidR="001B463B" w:rsidRPr="008A4E95" w:rsidRDefault="001B463B" w:rsidP="001B463B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>direct</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1098" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1697B5C3" w14:textId="77777777" w:rsidR="001B463B" w:rsidRPr="00A724C0" w:rsidRDefault="001B463B" w:rsidP="001B463B">
+          <w:p w14:paraId="1697B5C3" w14:textId="77777777" w:rsidR="001B463B" w:rsidRPr="008A4E95" w:rsidRDefault="001B463B" w:rsidP="001B463B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>0.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5524B7A8" w14:textId="77777777" w:rsidR="001B463B" w:rsidRPr="00A724C0" w:rsidRDefault="001B463B" w:rsidP="001B463B">
+          <w:p w14:paraId="5524B7A8" w14:textId="77777777" w:rsidR="001B463B" w:rsidRPr="008A4E95" w:rsidRDefault="001B463B" w:rsidP="001B463B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B771AE" w:rsidRPr="00A724C0" w14:paraId="730C5FF8" w14:textId="77777777" w:rsidTr="004C7DD2">
+      <w:tr w:rsidR="00B771AE" w:rsidRPr="008A4E95" w14:paraId="730C5FF8" w14:textId="77777777" w:rsidTr="004C7DD2">
         <w:trPr>
           <w:trHeight w:val="529"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2868" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="19F98363" w14:textId="4EE6AEF4" w:rsidR="00B771AE" w:rsidRPr="00A724C0" w:rsidRDefault="001B463B" w:rsidP="00105D29">
+          <w:p w14:paraId="19F98363" w14:textId="4EE6AEF4" w:rsidR="00B771AE" w:rsidRPr="008A4E95" w:rsidRDefault="001B463B" w:rsidP="00105D29">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>TOTAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1634" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1432223E" w14:textId="77777777" w:rsidR="00B771AE" w:rsidRPr="00A724C0" w:rsidRDefault="00B771AE" w:rsidP="00105D29">
+          <w:p w14:paraId="1432223E" w14:textId="77777777" w:rsidR="00B771AE" w:rsidRPr="008A4E95" w:rsidRDefault="00B771AE" w:rsidP="00105D29">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>0.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="498" w:type="pct"/>
             <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62585D9E" w14:textId="77777777" w:rsidR="00B771AE" w:rsidRPr="00A724C0" w:rsidRDefault="00B771AE" w:rsidP="00105D29">
+          <w:p w14:paraId="62585D9E" w14:textId="77777777" w:rsidR="00B771AE" w:rsidRPr="008A4E95" w:rsidRDefault="00B771AE" w:rsidP="00105D29">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B771AE" w:rsidRPr="00A724C0" w14:paraId="5507EBD4" w14:textId="77777777" w:rsidTr="004C7DD2">
+      <w:tr w:rsidR="00B771AE" w:rsidRPr="008A4E95" w14:paraId="5507EBD4" w14:textId="77777777" w:rsidTr="004C7DD2">
         <w:trPr>
           <w:trHeight w:val="676"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2868" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3CCAAAAD" w14:textId="3FF29DA7" w:rsidR="00B771AE" w:rsidRPr="00A724C0" w:rsidRDefault="008903AF" w:rsidP="00105D29">
+          <w:p w14:paraId="3CCAAAAD" w14:textId="3FF29DA7" w:rsidR="00B771AE" w:rsidRPr="008A4E95" w:rsidRDefault="008903AF" w:rsidP="00105D29">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Public funding</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66FB3F5F" w14:textId="78DF9FF2" w:rsidR="00B771AE" w:rsidRPr="00A724C0" w:rsidRDefault="00F90149" w:rsidP="00105D29">
+          <w:p w14:paraId="66FB3F5F" w14:textId="78DF9FF2" w:rsidR="00B771AE" w:rsidRPr="008A4E95" w:rsidRDefault="00F90149" w:rsidP="00105D29">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Amount of public funding from the indicated total</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4FBB06FD" w14:textId="590BEE13" w:rsidR="00B771AE" w:rsidRPr="00A724C0" w:rsidRDefault="00B771AE" w:rsidP="00105D29">
+          <w:p w14:paraId="4FBB06FD" w14:textId="590BEE13" w:rsidR="00B771AE" w:rsidRPr="008A4E95" w:rsidRDefault="00B771AE" w:rsidP="00105D29">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ER</w:t>
             </w:r>
-            <w:r w:rsidR="00F90149" w:rsidRPr="00A724C0">
+            <w:r w:rsidR="00F90149" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>DF</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">+ </w:t>
             </w:r>
-            <w:r w:rsidR="00F90149" w:rsidRPr="00A724C0">
+            <w:r w:rsidR="00F90149" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>State budget or</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> ER</w:t>
             </w:r>
-            <w:r w:rsidR="00F90149" w:rsidRPr="00A724C0">
+            <w:r w:rsidR="00F90149" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>DF</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:r w:rsidR="00F90149" w:rsidRPr="00A724C0">
+            <w:r w:rsidR="00F90149" w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>for project related to economic activity</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A724C0">
+            <w:r w:rsidRPr="008A4E95">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="0000FF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="090A6B37" w14:textId="77777777" w:rsidR="00363C47" w:rsidRPr="00A724C0" w:rsidRDefault="00363C47" w:rsidP="00A57330">
+    <w:p w14:paraId="090A6B37" w14:textId="77777777" w:rsidR="00363C47" w:rsidRPr="008A4E95" w:rsidRDefault="00363C47" w:rsidP="00A57330">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="652F871F" w14:textId="03C65A2F" w:rsidR="00BD0425" w:rsidRPr="00A724C0" w:rsidRDefault="00BD0425" w:rsidP="00B9302C">
+    <w:p w14:paraId="652F871F" w14:textId="03C65A2F" w:rsidR="00BD0425" w:rsidRPr="008A4E95" w:rsidRDefault="00BD0425" w:rsidP="00B9302C">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="0000FF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00BD0425" w:rsidRPr="00A724C0" w:rsidSect="00B771AE">
+        <w:sectPr w:rsidR="00BD0425" w:rsidRPr="008A4E95" w:rsidSect="00B771AE">
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1276" w:right="1134" w:bottom="1106" w:left="1276" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A724C0">
+      <w:r w:rsidRPr="008A4E95">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="0000FF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>In accordance with the applicable version of Annex No.2 “Project application “[….]” form and its Annexes (Project implementation schedule, Financing plan, Project Budget Summary), the Project Budget Summary shows the actual use of project funding in the mid-term</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26E453DB" w14:textId="77777777" w:rsidR="00A5585E" w:rsidRPr="00A724C0" w:rsidRDefault="00A5585E" w:rsidP="00A5585E">
+    <w:p w14:paraId="26E453DB" w14:textId="77777777" w:rsidR="00A5585E" w:rsidRPr="008A4E95" w:rsidRDefault="00A5585E" w:rsidP="00A5585E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A724C0">
+      <w:r w:rsidRPr="008A4E95">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">List of submitted documents </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3547BF29" w14:textId="77777777" w:rsidR="00CF3617" w:rsidRPr="00A724C0" w:rsidRDefault="00CF3617" w:rsidP="00A5585E">
+    <w:p w14:paraId="3547BF29" w14:textId="77777777" w:rsidR="00CF3617" w:rsidRPr="008A4E95" w:rsidRDefault="00CF3617" w:rsidP="00A5585E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0CF0CAF4" w14:textId="77777777" w:rsidR="00CF3617" w:rsidRPr="00A724C0" w:rsidRDefault="00CF3617" w:rsidP="00A5585E">
+    <w:p w14:paraId="0CF0CAF4" w14:textId="77777777" w:rsidR="00CF3617" w:rsidRPr="008A4E95" w:rsidRDefault="00CF3617" w:rsidP="00A5585E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F56C90B" w14:textId="77777777" w:rsidR="00CF3617" w:rsidRPr="00A724C0" w:rsidRDefault="00CF3617" w:rsidP="00A5585E">
+    <w:p w14:paraId="6F56C90B" w14:textId="77777777" w:rsidR="00CF3617" w:rsidRPr="008A4E95" w:rsidRDefault="00CF3617" w:rsidP="00A5585E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2071B69A" w14:textId="77777777" w:rsidR="00A5585E" w:rsidRPr="00A724C0" w:rsidRDefault="00A5585E" w:rsidP="00A5585E">
+    <w:p w14:paraId="2071B69A" w14:textId="77777777" w:rsidR="00A5585E" w:rsidRPr="008A4E95" w:rsidRDefault="00A5585E" w:rsidP="00A5585E">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A724C0">
+      <w:r w:rsidRPr="008A4E95">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4576F4B5" w14:textId="77777777" w:rsidR="00A5585E" w:rsidRPr="00A724C0" w:rsidRDefault="00A5585E" w:rsidP="00A5585E">
+    <w:p w14:paraId="4576F4B5" w14:textId="77777777" w:rsidR="00A5585E" w:rsidRPr="008A4E95" w:rsidRDefault="00A5585E" w:rsidP="00A5585E">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A724C0">
+      <w:r w:rsidRPr="008A4E95">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F969785" w14:textId="77777777" w:rsidR="00A5585E" w:rsidRPr="00A724C0" w:rsidRDefault="00A5585E" w:rsidP="00A5585E">
+    <w:p w14:paraId="7F969785" w14:textId="77777777" w:rsidR="00A5585E" w:rsidRPr="008A4E95" w:rsidRDefault="00A5585E" w:rsidP="00A5585E">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A724C0">
+      <w:r w:rsidRPr="008A4E95">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36B96E96" w14:textId="77777777" w:rsidR="00A724C0" w:rsidRDefault="00A724C0" w:rsidP="0041056D">
+    <w:p w14:paraId="36B96E96" w14:textId="77777777" w:rsidR="00A724C0" w:rsidRPr="008A4E95" w:rsidRDefault="00A724C0" w:rsidP="0041056D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="0000FF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14D008E2" w14:textId="77777777" w:rsidR="00A724C0" w:rsidRPr="0019780C" w:rsidRDefault="00A724C0" w:rsidP="00A724C0">
+    <w:p w14:paraId="14D008E2" w14:textId="77777777" w:rsidR="00A724C0" w:rsidRPr="008A4E95" w:rsidRDefault="00A724C0" w:rsidP="00A724C0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00522277">
+      <w:r w:rsidRPr="008A4E95">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="0000FF"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Consecutively provide all documents certifying the progress and achieved results of the project that are submitted as attachments to the present report and confirm authenticity of the included information.</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Consecutively provide all documents certifying the progress and achieved results of the project that are submitted as attachments to the present report and confirm authenticity of the included information. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78C2BE36" w14:textId="77777777" w:rsidR="00A724C0" w:rsidRPr="00A724C0" w:rsidRDefault="00A724C0" w:rsidP="0041056D">
+    <w:p w14:paraId="78C2BE36" w14:textId="77777777" w:rsidR="00A724C0" w:rsidRPr="008A4E95" w:rsidRDefault="00A724C0" w:rsidP="0041056D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="0000FF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00A724C0" w:rsidRPr="00A724C0" w:rsidSect="00AF2A8B">
+    <w:sectPr w:rsidR="00A724C0" w:rsidRPr="008A4E95" w:rsidSect="00AF2A8B">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1276" w:right="1134" w:bottom="1106" w:left="1276" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7FC5F391" w14:textId="77777777" w:rsidR="001B255C" w:rsidRDefault="001B255C" w:rsidP="003C5410">
+    <w:p w14:paraId="35443844" w14:textId="77777777" w:rsidR="00F166BA" w:rsidRDefault="00F166BA" w:rsidP="003C5410">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6001C017" w14:textId="77777777" w:rsidR="001B255C" w:rsidRDefault="001B255C" w:rsidP="003C5410">
+    <w:p w14:paraId="5257E909" w14:textId="77777777" w:rsidR="00F166BA" w:rsidRDefault="00F166BA" w:rsidP="003C5410">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -12152,61 +12081,61 @@
     <w:altName w:val="Klee One"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="NewsGoth Cn TL">
     <w:altName w:val="Arial Narrow"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002AF" w:usb1="5000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="05018820" w14:textId="77777777" w:rsidR="001B255C" w:rsidRDefault="001B255C" w:rsidP="003C5410">
+    <w:p w14:paraId="32C33C7B" w14:textId="77777777" w:rsidR="00F166BA" w:rsidRDefault="00F166BA" w:rsidP="003C5410">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1120DF46" w14:textId="77777777" w:rsidR="001B255C" w:rsidRDefault="001B255C" w:rsidP="003C5410">
+    <w:p w14:paraId="5B543AE7" w14:textId="77777777" w:rsidR="00F166BA" w:rsidRDefault="00F166BA" w:rsidP="003C5410">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="476958238"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
@@ -13304,51 +13233,51 @@
   </w:num>
   <w:num w:numId="4" w16cid:durableId="307823263">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="669791065">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1403334614">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1830368541">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1704090316">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="990794488">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="7"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
@@ -13580,50 +13509,51 @@
     <w:rsid w:val="00377F2A"/>
     <w:rsid w:val="00382866"/>
     <w:rsid w:val="003830FE"/>
     <w:rsid w:val="003904F5"/>
     <w:rsid w:val="00390D0B"/>
     <w:rsid w:val="00392C48"/>
     <w:rsid w:val="00393BAA"/>
     <w:rsid w:val="00394F6A"/>
     <w:rsid w:val="0039606F"/>
     <w:rsid w:val="003A2C81"/>
     <w:rsid w:val="003A5738"/>
     <w:rsid w:val="003A75E4"/>
     <w:rsid w:val="003B0C55"/>
     <w:rsid w:val="003B5C6D"/>
     <w:rsid w:val="003B65AC"/>
     <w:rsid w:val="003B79B5"/>
     <w:rsid w:val="003B7A08"/>
     <w:rsid w:val="003C473C"/>
     <w:rsid w:val="003C5410"/>
     <w:rsid w:val="003C5BC5"/>
     <w:rsid w:val="003D0215"/>
     <w:rsid w:val="003D145F"/>
     <w:rsid w:val="003D2480"/>
     <w:rsid w:val="003D4157"/>
     <w:rsid w:val="003D4FC1"/>
+    <w:rsid w:val="003D6139"/>
     <w:rsid w:val="003D7DA9"/>
     <w:rsid w:val="003E04D4"/>
     <w:rsid w:val="003E2DAB"/>
     <w:rsid w:val="003F16CE"/>
     <w:rsid w:val="003F32DE"/>
     <w:rsid w:val="003F4843"/>
     <w:rsid w:val="003F4DB2"/>
     <w:rsid w:val="003F63C5"/>
     <w:rsid w:val="003F66C0"/>
     <w:rsid w:val="0040060E"/>
     <w:rsid w:val="00407AB5"/>
     <w:rsid w:val="00410479"/>
     <w:rsid w:val="0041056D"/>
     <w:rsid w:val="00410DD1"/>
     <w:rsid w:val="00415023"/>
     <w:rsid w:val="004158C6"/>
     <w:rsid w:val="0041619F"/>
     <w:rsid w:val="004166E1"/>
     <w:rsid w:val="00417206"/>
     <w:rsid w:val="0042113D"/>
     <w:rsid w:val="00421F09"/>
     <w:rsid w:val="004221A1"/>
     <w:rsid w:val="0042341F"/>
     <w:rsid w:val="00425462"/>
     <w:rsid w:val="00426B98"/>
@@ -13898,91 +13828,94 @@
     <w:rsid w:val="00850F5B"/>
     <w:rsid w:val="008516E2"/>
     <w:rsid w:val="00855815"/>
     <w:rsid w:val="00860767"/>
     <w:rsid w:val="00860A48"/>
     <w:rsid w:val="00862CEA"/>
     <w:rsid w:val="00864453"/>
     <w:rsid w:val="0086669C"/>
     <w:rsid w:val="00872ED1"/>
     <w:rsid w:val="00875376"/>
     <w:rsid w:val="00876FF5"/>
     <w:rsid w:val="00880128"/>
     <w:rsid w:val="00880301"/>
     <w:rsid w:val="0088261F"/>
     <w:rsid w:val="00884F76"/>
     <w:rsid w:val="00886E3F"/>
     <w:rsid w:val="008872AB"/>
     <w:rsid w:val="00887FCF"/>
     <w:rsid w:val="0089010D"/>
     <w:rsid w:val="008903AF"/>
     <w:rsid w:val="00892E26"/>
     <w:rsid w:val="00896C8F"/>
     <w:rsid w:val="008A2522"/>
     <w:rsid w:val="008A2C55"/>
     <w:rsid w:val="008A4D07"/>
+    <w:rsid w:val="008A4E95"/>
     <w:rsid w:val="008B4A16"/>
     <w:rsid w:val="008B4D22"/>
     <w:rsid w:val="008B5C4B"/>
     <w:rsid w:val="008C0E48"/>
     <w:rsid w:val="008C129B"/>
     <w:rsid w:val="008C2535"/>
     <w:rsid w:val="008C2A6E"/>
     <w:rsid w:val="008C37F6"/>
     <w:rsid w:val="008C5D96"/>
     <w:rsid w:val="008C79F6"/>
     <w:rsid w:val="008D065D"/>
     <w:rsid w:val="008D1F99"/>
     <w:rsid w:val="008D332E"/>
     <w:rsid w:val="008D4532"/>
     <w:rsid w:val="008D5A42"/>
     <w:rsid w:val="008D6534"/>
     <w:rsid w:val="008D69FA"/>
     <w:rsid w:val="008D7CEE"/>
     <w:rsid w:val="008E14D3"/>
     <w:rsid w:val="008E43E7"/>
     <w:rsid w:val="008E5424"/>
     <w:rsid w:val="008E6BB9"/>
     <w:rsid w:val="008E7325"/>
     <w:rsid w:val="008F55A4"/>
     <w:rsid w:val="008F79F5"/>
     <w:rsid w:val="008F7F31"/>
     <w:rsid w:val="00904FFB"/>
     <w:rsid w:val="00907929"/>
     <w:rsid w:val="009160FE"/>
     <w:rsid w:val="00917F34"/>
     <w:rsid w:val="009217F9"/>
     <w:rsid w:val="00921A95"/>
     <w:rsid w:val="00922E2A"/>
     <w:rsid w:val="00923AB5"/>
     <w:rsid w:val="00924F69"/>
     <w:rsid w:val="00925789"/>
     <w:rsid w:val="009261B8"/>
+    <w:rsid w:val="00926CF3"/>
     <w:rsid w:val="00930361"/>
     <w:rsid w:val="00932A6B"/>
     <w:rsid w:val="00933255"/>
     <w:rsid w:val="00946D1A"/>
+    <w:rsid w:val="00947FC6"/>
     <w:rsid w:val="00950CA0"/>
     <w:rsid w:val="0095141C"/>
     <w:rsid w:val="0095222D"/>
     <w:rsid w:val="009546D1"/>
     <w:rsid w:val="00954C1C"/>
     <w:rsid w:val="00956617"/>
     <w:rsid w:val="00957419"/>
     <w:rsid w:val="00957D2C"/>
     <w:rsid w:val="00960B41"/>
     <w:rsid w:val="009640E5"/>
     <w:rsid w:val="009659DC"/>
     <w:rsid w:val="00965DC3"/>
     <w:rsid w:val="00972E75"/>
     <w:rsid w:val="00974528"/>
     <w:rsid w:val="0097582F"/>
     <w:rsid w:val="00977D8B"/>
     <w:rsid w:val="00980931"/>
     <w:rsid w:val="00980FEB"/>
     <w:rsid w:val="00981538"/>
     <w:rsid w:val="00981A05"/>
     <w:rsid w:val="00981E32"/>
     <w:rsid w:val="00987F7D"/>
     <w:rsid w:val="009939CB"/>
     <w:rsid w:val="009947E7"/>
     <w:rsid w:val="009968FD"/>
@@ -14346,50 +14279,51 @@
     <w:rsid w:val="00ED570B"/>
     <w:rsid w:val="00EE032E"/>
     <w:rsid w:val="00EE30E8"/>
     <w:rsid w:val="00EE493C"/>
     <w:rsid w:val="00EE6201"/>
     <w:rsid w:val="00EE6804"/>
     <w:rsid w:val="00EE69BD"/>
     <w:rsid w:val="00EE70A8"/>
     <w:rsid w:val="00EE71C0"/>
     <w:rsid w:val="00EE773F"/>
     <w:rsid w:val="00EF40F5"/>
     <w:rsid w:val="00EF41AC"/>
     <w:rsid w:val="00EF69E1"/>
     <w:rsid w:val="00EF7CE1"/>
     <w:rsid w:val="00F002C0"/>
     <w:rsid w:val="00F041C4"/>
     <w:rsid w:val="00F045F4"/>
     <w:rsid w:val="00F0505B"/>
     <w:rsid w:val="00F072E5"/>
     <w:rsid w:val="00F07F50"/>
     <w:rsid w:val="00F10273"/>
     <w:rsid w:val="00F105BB"/>
     <w:rsid w:val="00F130BA"/>
     <w:rsid w:val="00F150D8"/>
     <w:rsid w:val="00F15692"/>
+    <w:rsid w:val="00F166BA"/>
     <w:rsid w:val="00F17A5E"/>
     <w:rsid w:val="00F17B32"/>
     <w:rsid w:val="00F20373"/>
     <w:rsid w:val="00F2050B"/>
     <w:rsid w:val="00F20A4D"/>
     <w:rsid w:val="00F20E10"/>
     <w:rsid w:val="00F2514B"/>
     <w:rsid w:val="00F25F6B"/>
     <w:rsid w:val="00F26DA1"/>
     <w:rsid w:val="00F270F5"/>
     <w:rsid w:val="00F31E8D"/>
     <w:rsid w:val="00F32350"/>
     <w:rsid w:val="00F32B37"/>
     <w:rsid w:val="00F32E73"/>
     <w:rsid w:val="00F33FB8"/>
     <w:rsid w:val="00F340FB"/>
     <w:rsid w:val="00F42F57"/>
     <w:rsid w:val="00F435E3"/>
     <w:rsid w:val="00F50851"/>
     <w:rsid w:val="00F51D26"/>
     <w:rsid w:val="00F52D6F"/>
     <w:rsid w:val="00F547FF"/>
     <w:rsid w:val="00F550DB"/>
     <w:rsid w:val="00F56D45"/>
     <w:rsid w:val="00F57271"/>
@@ -18630,61 +18564,63 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A3E4018BECFA2041A654C630CBF3D616" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="35bd180e5a3a791fa4ccf3fbc4977d9d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="bd659194-de00-4ccd-bb95-b10d17529a5f" xmlns:ns3="027db945-d6b9-442b-b2c1-2b991705272a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e8a86a4c84e27c8b1541e71fc143b5f1" ns2:_="" ns3:_="">
     <xsd:import namespace="bd659194-de00-4ccd-bb95-b10d17529a5f"/>
     <xsd:import namespace="027db945-d6b9-442b-b2c1-2b991705272a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
@@ -18859,131 +18795,144 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="bd659194-de00-4ccd-bb95-b10d17529a5f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="027db945-d6b9-442b-b2c1-2b991705272a" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EBBF9445-4B65-4750-89FC-C514626674C6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{687B8618-F3CE-4407-847E-5410878B4447}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9A968F02-743B-4CF5-99E5-58795D9C5690}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="bd659194-de00-4ccd-bb95-b10d17529a5f"/>
+    <ds:schemaRef ds:uri="027db945-d6b9-442b-b2c1-2b991705272a"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{421518E4-9F5F-47DC-AA61-E81B8FC5D264}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="bd659194-de00-4ccd-bb95-b10d17529a5f"/>
     <ds:schemaRef ds:uri="027db945-d6b9-442b-b2c1-2b991705272a"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>7054</Words>
+  <Words>7055</Words>
   <Characters>4022</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>33</Lines>
   <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Org</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11054</CharactersWithSpaces>
+  <CharactersWithSpaces>11055</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Anita Čāčus</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100A3E4018BECFA2041A654C630CBF3D616</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>