--- v0 (2026-01-23)
+++ v1 (2026-04-28)
@@ -1,46 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="629CE577" w14:textId="55BDBC73" w:rsidR="00422E4D" w:rsidRPr="00986B3E" w:rsidRDefault="00CD49EF" w:rsidP="008C3F1F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
@@ -139,77 +140,77 @@
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="1600199" y="28575"/>
                             <a:ext cx="1078173" cy="1390650"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict>
-              <v:group w14:anchorId="1BFC5439" id="Group 1618416861" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:26.75pt;width:210.85pt;height:116.25pt;z-index:251658240;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-width-relative:margin" coordsize="26783,14763" o:gfxdata="UEsDBBQABgAIAAAAIQCm5lH7DAEAABUCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRTU7DMBBG&#10;90jcwfIWJQ5dIITidEHKEhAqB7DsSWIR/8hjQnp77LSVoKJIXdoz75s3dr2ezUgmCKid5fS2rCgB&#10;K53Stuf0fftU3FOCUVglRmeB0x0gXTfXV/V25wFJoi1yOsToHxhDOYARWDoPNlU6F4yI6Rh65oX8&#10;ED2wVVXdMelsBBuLmDNoU7fQic8xks2crvcmYDpKHvd9eRSn2mR+LnKF/ckEGPEEEt6PWoqYtmOT&#10;VSdmxcGqTOTSg4P2eJPUz0zIld9WPwccuJf0nEErIK8ixGdhkjtTARmsXOtk+X9GljRYuK7TEso2&#10;4Gahjk7nspX7sgGmS8PbhL3BdExny6c23wAAAP//AwBQSwMEFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAABfcmVscy8ucmVsc6SQwWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vYzg8Ey&#10;ettRv9D3iX9/+EyLWpElUjaw63pQmB35mIOB98vx6QWUVJu9XSijgRsKHMbHh/0ZF1vbkcyxiGqU&#10;LAbmWsur1uJmTFY6KpjbZiJOtraRgy7WXW1APfT9s+bfDBg3THXyBvjkB1CXW2nmP+wUHZPQVDtH&#10;SdM0RXePqj195DOujWI5YDXgWb5DxrVrz4G+79390xvYljm6I9uEb+S2fhyoZT96vely/AIAAP//&#10;AwBQSwMEFAAGAAgAAAAhAL9D52q1AgAA1wcAAA4AAABkcnMvZTJvRG9jLnhtbNRVW2vbMBR+H+w/&#10;CL23vqS2E9OkjHUtg24L68aeFVm2Ra0LkhKn/35HspM2yWClsMIe4uhyztF3vvMd6fJqKzq0YcZy&#10;Jec4OY8xYpKqistmjn/+uDmbYmQdkRXplGRz/Mgsvlq8f3fZ65KlqlVdxQyCINKWvZ7j1jldRpGl&#10;LRPEnivNJGzWygjiYGqaqDKkh+iii9I4zqNemUobRZm1sHo9bOJFiF/XjLpvdW2ZQ90cAzYXviZ8&#10;V/4bLS5J2RiiW05HGOQVKAThEg7dh7omjqC14SehBKdGWVW7c6pEpOqaUxZygGyS+CibW6PWOuTS&#10;lH2j9zQBtUc8vTos/bq5NfpeLw0w0esGuAgzn8u2NsL/A0q0DZQ97iljW4coLKZ5URSzDCMKe8lF&#10;kU+KbCCVtsD8iR9tPz15TidFeuIZ7Q6ODuBoTkv4jRzA6ISDv2sFvNzaMDwGES+KIYh5WOszKJcm&#10;jq94x91jkB4UxoOSmyWnSzNMgM6lQbya4zzL4yzNZhhJIkD4YOTPRqlnx/t508GR+MTuFH2wSKqP&#10;LZEN+2A1SBcY9dbRoXmYHpy66ri+4V2HjHK/uGvvW6LhyCQo0m+OCYPuj3TzB84GTV4ruhZMuqHJ&#10;DOsgdyVty7XFyJRMrBgkaT5XASEpraHfAbFvs2KSQtMD+KLICoygzfJJdjGIwjrDHG13Se2AD4xY&#10;UCFa9V9UBeDJ2qmA/yUqTLI8myXQ30cq3GsJKDbW3TIlkB8AcgAbwpPNnXUez5OJ17xUnlBYJ2Un&#10;DxbA0K+EKnjE4xBqNGQBg/9GpJO3VKdn8R+LMTTXXoyheqPi/OE1VNSLdKj2fiNU8hVKTPI4TmbQ&#10;4HDzpdNsd+/tbsYkLqZJAQwHTU5mcZ6F5+atNRmuUXg9gsTHl84/T8/nMH7+Hi9+AwAA//8DAFBL&#10;AwQUAAYACAAAACEAXjHPDfRnAAB4jQIAFAAAAGRycy9tZWRpYS9pbWFnZTEuZW1mrHllWFRRt/Ag&#10;AhLSICilICAxxNAgQ4rSJZ1KiHR3CNJS0i0hITB0N9IztAJDSs0IQwgjMeQd3ve+7733z/d9z/fc&#10;8zxr733OWWevdfbaeyUOAABwwMK/LjwcAIAQC6c3Nze3oEYJABRggUVR7QUAgAPwibsDoMIiY1H+&#10;xxVCAACI3QUADLAv+v7HGwCgB4wHmDy+A8BOAODBAgsWsNNx48jgABiwY3Is3CHvWbyd0+c/4RZX&#10;UwEAUMDCLS6/zJ1/4GFJYK8Q8BOZuwCSf4wBAC4ZAIANO6b7x30I+D8fY7v/GgvKAHD+Reu/3ofJ&#10;AwDh8v8v3z+V+Sef/6QPADDL4P6bPpMM4b/HbP+Nr8cyBP9+/t9p9GQTiv+Lh/8+vicDwDuTAwB2&#10;sfCv9fgX3r/62zWK1lRXuk/0kAg7vP/qpYI2Vhr4WCC6h20Bf04vlLAdjru2khwAMs6wjb25ayur&#10;JgsA1CYQX1riYe8JXV4augMAlB63gLNiw+wDAMi9eaUgq+tjtmdKkEGtuMBEPp9bE1uYMZ6Dzpxw&#10;YcLv2y9+GkaEr0kS5fflurQwioJcwFJmPnc7c/kpYajhhKT61AyIor+S8wsdeTRX6/XpVZutl40t&#10;bZpi4jJmBembD9/b2YFAIH6oiupvFSZE4XIFmpzU/ztdTETI/Uciu+1BV+daFgyfuFJHqwaVfzQb&#10;53xrDnw7liXMQR8uV6sGsMzY0O3ce1ShXy3NFG26VmxcoOmg+AXSuXX7lIuEaKBJvpMmQhg1m133&#10;AAySHxoTOVW7lCnXnU061YUJOQf+LdKpd/hhbGnQ+r5K/Hdo9KDnOeeGhP8n7fJKbg2ffpL4MZf3&#10;aXF+3CTdMnTx7QEx8ALT/jM5ga/ahkptRnG0UEkaLhJl63idcNlyXRvN/422Vc0QIMINEcqzkLJv&#10;cbv4QhTmll1nOGXgDnv6HQbJVaoQcxjStdR0Avk9vksdMT1im/knTjRj0HHI9rkGZgjLSOvYPHVh&#10;jf6p0tg08xJivI500HN2sxL57MbnGz9nM71pFUfWePMl41OY9crZ6uMSFqvMgGDFWffUYJ7XdCnd&#10;ktsWHgSjcRVjd6NkQ6niUA1IGFXy+GC2W6b5A2GQkolUX8u1iPBeDnsNV52pTqtjed8X2KhUw6an&#10;J6ngflLnPiiddO/teHtR/rbI74cz22nXiFDJi6zW/IP3MGfg2yDPzLrScWpz+eZFiMByr5k8n+hT&#10;UVNbou9pZ6x1pv46xSzlOu7Q2zlZuJ8G4kh681To4I2R6Wak5b7IVuJooMDht+/d+qUcqdJr/YuP&#10;JQH9QK+fI3/PMsb5LFKMs97UW+dvaPhamd1UgeqAJTF2HlVWbmrj5bXDEPHrusfDUFfDiUU6eOqX&#10;nz37sqeLEBFi2gby7lBDHG1y7VYikz3B1Il8p5MIutqLpL2sRsu3/Yxi3yrsgtGeJQJtT+HjWrPx&#10;XCSjQiK8TPYnks7Fhm2Tjn5krarnV/DxivvPBCH1+UKRJn9CfBHgIX3De4RaIcd/Nk7xEHX+fAKS&#10;DYz6HBTKiafrwjZjC0NSgl1Vrrloq9x2VmUafGvhtvE8qzbSttmMYyB6U4UDegMfX2RoG/dZaHjk&#10;Uu/IqElHuV4zbm0WdEz3USN1itDoIXx9LiLOgjcnYMDU5niU3WZ2N7BfI4kMyrHYOqqmE/44cgSI&#10;q4RDaRW7J2H/mR6E4dksgQZgMBCExjJT+qzocUfH+mjlXEV0g0SEkeXbWRmS3z7FMmImYs5K7mcD&#10;rCJQoy+ePeIU5Xbrvwe3aqQy9n+CRQVKzTwjXXMxugviOTG5e36jqt/4Nzmfk4d3tj23ie/0yBAv&#10;Q8ojepjIsgPHA38w/PRvwezEmu4SfeoKrvYHgto9H7KubWp1HoAizT2Cq8Y8JJ5480RnaIAXcJ2H&#10;rRETjpZ+S66p9M8xDq3SCaZ9QOJ+DuPLnWLO3QW7huKLRGKmFKG94OuX9RO+CRmiq+LzXex3371s&#10;6N9dcf0k3vNKdAaW9JmX/nD46S1T2xjwtzkX9BNVjDDUm587CCaqQusHqztYfl0iHRSMqaWP9x+r&#10;O1iy2TsaRNhHDWKaT+VjTZ8VAeCQXGUj4gHRJU6aE/gNgzNp55+gbSMhJ8lxE8GGBMNWngnVYBR/&#10;R32t9na9KWuqx/vr8sWikr/loLGdp2owPrAwSCVp/+uq77e2Z78W8h9B0X/Odr6qwSgvzUSPAlqV&#10;HPeTUbqWw5bTAbaoi8mzJ4tyBmRuYgJrDGzin2XqmXkvsg+Y2K584hl+vKD2UddZ2miayh37E8PS&#10;xkJD2cyyqxoiYV8njs6Stdnh5oh6WeufuCdRXsxc+Kzt7r7M0uVqETLLPE0oucFaTCTTSZqqr+vM&#10;TXRmDYFTIjC9TvhttUDklvZCKskV2n23fDRHiYWmMouf52LEMWKwT2x1oVKLKFNfkzJVK5q9LMVh&#10;r0KSzrdzuf2T4EUht0zty/sV0R34uanUaSBI11jH8fUHQzxHGp7wI+R1DHCadV3hJ1BhD3veqGey&#10;EM9tH0PMpzgDu3DOUbWlE4nKw7SdQFaC7CzFEWUzY62XX0U/euSLDzB4b2vW55h+0dUKSwW9RQSJ&#10;kb1pwnNndUvFatQN4qKjHEwKvdZ+s+2zutCqeu4HmMNI/yxTiXg4EOxT+HQStc8NOzd//E5VdEaD&#10;gO3a7DCwS/wslOArNIUXUmeD1XRfFZ21KAUOurrBbhQ0O5FSILbplQ7JDUAKfjocQByqk2ov6VZT&#10;9ZL7o7rKeDM5GHda3C3A+NAwqubD3POlDe/M2CR7rJpVBt/kXOMmhQFBqO+BY5lzK+9NgrOfVPCk&#10;qtk9HVJ6Dl8Q6vNtdJVw4p4m9JVJiIR9y8/KCif2FlomMOdF88/zthY1FBmQzayI9Qk5gcyuiLNf&#10;0UQwcFxsm7yyU/DtUfXZpq73R3LsbvffK/peQ8H1U5jMxKqk27MMXo/aeGNq1T7OLEu08JoVKFh9&#10;c0DurlrtPyD4haY3WjUgQh33Ilvc/USw9KRTXj924fYwisE/i/BFZ4ng4j80n2TqU72fbqmo20MF&#10;bFdiJ/458Kql8XfES9czj1MgOahYQFiV4Rs5AWkYk9fUlcRzP9Ct8NxG+bkDm7QIapnIu2qTwsGh&#10;qtxVYQ7fvxC6sYUXaqZPpZiUEMnjsnH3nehFo6hEhTuyiHUt31lYzYXEFu8uFegOFJAWT4Tn5zbv&#10;CrGXojXCCz4kSYf6v5XV8biKq3N51eSeAn+l9bWRf2fEHWanv5w3Q6pCE4GvsKhkkVkt7WwXofB9&#10;cbkjbC/3r/4usb3lABkGkUXAB3N5h6B8TfeQ/NldR0i74eDBzcXJY/KYFleUknwje6TkBOOShjS7&#10;P6axSJFuvnHYy0m+lEj+Odvz3QbSh70/tqRwr0e192ylHJ3of9KI9058RcNcAyNG77C75eVIyrY9&#10;bDWap7K6roX2xOSzKaQmt42W5DzDnF6FIhA9eWRr8zN2yK3Rv+9pIvxexvR1IaXfjJ9fVCFSuA8E&#10;OUyDEniW/Ka3vLM1wPDv14OWjdAlRjvn+JY/OIQcEy3nXn9zD/glmxI2/6rKjAf/EqUuyL6eyFm+&#10;0XNHNIYlioapGRsYo7uW4GZwvzgoCdPMSM6nAGsxw78J2TBzV6bqqcnbFWT6zAw61FkfRaqDUPoi&#10;gqg0YZFu3vc2elc/it+r3bl0MtjpOyw5OTQ3sTkUlXaH16hole0RymAVGfHmtEekHH9+ppeUctyV&#10;WngUTua59TPw6LqArWkkcxcvP3I1KNUA6yMtCri1cvdGSzYwQIJ+PTH0ZkE94aYmLNXsBvuD3Y1W&#10;JYuhSajvGXiWKiX+otzfhHCZduz0LlNsY+V35PgIBW/IB8nqSfc/QPDaqBZnTp8Yx3KRHGdEDyir&#10;d+94oVdPSUUeBdmlmJVNnV/VtWRW5v0olC+P19Ytyg1OhplDWqAdh/uPbXArqxsuwyaB5109JHRw&#10;eYWP0lkOc3ZR2L0FKA47rL7Cz34dm11ifL/CFHHcTJq6DfOQ3mn4tWt1jXfjGmbYHkDQzp1UwzDb&#10;BmtBaghDQBxQTRvgVj52q7JEwt9RctByJlkvYETPh2Jpz6yOkQuVpRkVKYrvuWIqAu7DJCVcpuLO&#10;bJyI4RC+ubQ8fcsypAfBrvXU9fFg0jBOOua4tMTmD5UpTOdGaupE8svPdjcfPtPKYvxpilaVIW2Q&#10;+6z052DwOB//1f6eY8k16i4m/07vfR833htduh1xcUgQ7Oup8oN1NJ83aA/SrYUAbT7QH37zFDUn&#10;LDhxeSE285vBPy7cYW7Yepp+0S+k8+VY94oEpa+46lGCZZjSIkb0cKA7g9ENZlfRpzkx8jrVya+y&#10;3Zc2NTh/P4GN8ZPgB4Iqk6EPV2OSBwfO8SiQgtThzw2kBOZ5f2dtou+baXidjogSYws+Oy+hhJfk&#10;6vRqh9TVu/rghEhRfwLIuSp2U6s3vcnpaNC5EJxpMT1XAjPYl2oyeE3dc7dIiMTK/WEeqhhvYGvv&#10;WdYSurAtTOuITM7VZYLAeuWe94Fy3Gpied8kgDM2qUdumPYFO0Lqd5mCl5tzXNxrP6IXkOhvRGHa&#10;5TCs//p/bOWf2wDVWjBFIwVm6g+hqZbmWKZUge55UG4BRxW3vOEgZIKQv2cwDwdCqIz/h7xbE+uD&#10;R63dhQb9lm+Ts1OM1ccTN0VpmuP2rfpEzZw1siFe6vJFt8e/21fscp0CgTzoKBnau/qEcjANsbb/&#10;bK9wJEkEhIKlmHQt51eSKvpkHv9+vikoVaviVe70w09uvPqyQ3iErOrabcuU0wKIlW4X+4S509L9&#10;DuLSvprc5OWP7IobVjTsbgTU2kS4YLwS/gAMHHL0OLFirH9TvC6vQIJdNNuDazpY5vFLzTTEDQqE&#10;0LM1vKYBb8mz7ae8zteeeJsnyhacQPTdS/WcknQHkyh+WOcPW3uwzLfYyjy/YemuvCoJO0VnQZXV&#10;KoKc3rStejVWTve7fL54hXWofGbtuezZFT+Ya7kZXidXdxgfXflsPk1HBF8FRy5USDyeiByQQ9zb&#10;REenr7Iic1YOSP94zRTKG4YZ1suGW0qyGwfqHQV3BhUb1nKuXvJ3t2JOKnJhGqtn32Y9TT7o7V4E&#10;GIbutvtKZlnHLiG+k91Y3bnxDrP7pvfdJmkWnmfKLFrEkesYZDoNqzRJsU0LQAmrdKN1t07d0g3r&#10;fQjQoHg+w9/CFWlCAqswZ0sI3cqizx1Xmog9nNbJVIs5i240kwCVmRSeRlToiCdhK+Rt4ZfPJoA0&#10;lNSTgPPFyEydi5VoqUlFw52+/qVElNIJPypNtAmdg8lta5B68OnrcUjNhPTqWEPnPvu2uhC1Fstr&#10;uib3ulWo8krxsoH7yKQ0IttX8qtzzDr1D2tw21jn4ZfDwp+jeNWY2Td9Ez2pBRoHovOqF6sUdeUa&#10;nthQj23iU15AGrwITVVHpy5vLHKrZvkNDTT8x01EdinbG9/IqlHPHgNBbiaShhU151wKo20zP9/H&#10;iJec8hta6FfWKQSx3pgHovhdVae130Vhqvo0NV4mnJJWcWREDtKOjE68WTlKl3xa9eLBHbxUPCEw&#10;gc2WI7fbGKzruz/cN6etUur62u7DHAMcJU0fN0zb3KUTXpCXmNYDZBzKqAav4mnsCKp0oYetsFZl&#10;Rf7a/Mqdyv2IxnvExabpbHSsiMPA6Sh2MOuZSQQzpt3L7i2onyj7FV+u1YWvxVfToIOndRYOTWfH&#10;uVgl/HF3yKvtK3glHgo7d2GGp40fz5WOXSPBDiXq9acyLdzTsiIaI7Tmrb4OJCq/aogP0oH9l9Xe&#10;IoxObepHacY/lw1npyqNZ4Y7zhFrgtx1j4MkC/o0yYadFJJnqazpHPu4SzNMJeLUgVQT0k5MRKhE&#10;g2hf63MtG30DmkuimnPhlOyhF46D2fbMLT0df87zrVPfGeF78C9Aj+SLCa6XO8Bvwe6bA6fCw6Zd&#10;WD2JI07SpFIqUPJTOMyqMkc+gzDyQfDXmqY8i/G2E71aFl26phwY2v2cLGUs5FlXuWVdpdRHDDYi&#10;4FeSoXtYaK50u353Eg3wpY1bxDgsr0WKa/+Cszx4nHahPyM6Kjv+Lxron/oJ69ZE8jyafi+3mLWE&#10;kZi7Nb04n9+iTBQljDPcZhzMKIXxCpbGwVh3ZdBG8e3Y1umJSKmJr23Y1ZGzfZLeHQ4hV66/temk&#10;yfQl8HEo3jd+IZY64l54Qr3tgSNWZ/sf+RNZ773Umm99W555OjCOCABC878Tr5Rh8UScQL0506fq&#10;9X6KVOi+4PjU1/keMR578HtyCydt2dbL4Yd8OVkzfd+wuyyT319n+/1xSutRl9kwYbrhZZWG9NEa&#10;qXI5UuhH61U2dAfDwVyYKwwnqVVmu5G+siLDuMTRGuz4tn4Oxm6IRJ4f7T2by/WLGzalJxT1rAZ0&#10;Tf1rZwvGkQvE3yFumdLfgcJqLCQkq7VsT2yO8skjkTbtTpBEzBxlalACpOgzZmgDlk9ff9Ko//4O&#10;1ufi473hpIZ178zZY+10WeSmfiBB70M6AvdTNJ+XaL30/FAH2B0Msj+Rtrn6PHiy8JHbFBGJCUcs&#10;n5Lxg2z27aXPzzQQyQmn5ENZou8usMG/5IPhat2E/cBq33NzjoyJxGCQ7QE3RvQirHPs/Ot4X/Vw&#10;t6/5vgOSuX99Q+NEyF16ScULUOQ5Nel9rW1ZVlo8lJMNVQ3aYpMSJzrCT7SnYqfledoKZDMGf7w5&#10;cgeBfq3lUeq3UzWJMfiP8KOPUFjT2swESwser7tc4vg7XRBYLNnrSwqHwBPLsOs8ckw/f+O4ZNOx&#10;7W/OV//O8kOnhV2hZrI69HQBq6ySgd3G55OCQwULjW6pJlvi3S19S3+GfW2mvIe7dy48+W9cdlv1&#10;E4Qjzc5CeEizudPSsPaIg1viVIvkagMfvUhpm4lW6DXbEnTucq9RnZ8qgKpqs9jhuMCvbl36Rqj3&#10;y9V63Nm+H/rqCnP3kQ2ZiccP72NjovshDiO3EXKnAFH4B0R1/SZmacIoRicuKNrB1T2XmgB45Pd9&#10;GL3rpP/k5l2grMFqdm23mKe7o2HQrZU/8YabBx19TU7C5YSRf0w3kxwMOD/c9+qmL3Fplp3LeNEm&#10;+Vpvev2o54nP9uuhOYClz8nqUDaeu3HUasT4Sye3xZe8+DQR5wq3HnCcUPdlhq1e1bvQ6yPMur9Y&#10;2ZA8Am439FjfZDDLLwLIbY67bSvWNKFZS5sG9IIiGnI4vTwO1rB+G1nS5SOttfTUgkcLIh6Pbo00&#10;RyDBnLTPh8wLX5WZppux6apfLg+Nxa5JgSirrus3tu7DeGQxUVbtL4DJM3nOj5YNI57cuGFMPwev&#10;e/cc9rn8kBKDzMNyGqvhjejfOUaBxlg1kNwOinTuWLl1YZ79iNaLC7TNHPMeV5ixtAi+zZ/96T6n&#10;1x6JVoeVEh+09e2SVXD/lIVuqCU1L5kXbvBeja0Nm9Ngf9RPXmLwt0GxcE+fyfOc8HyE4GnRMG0e&#10;yur6MJsSYdmk8ZOKueQ1eGXyNk+lLLHFyQXva7LdecLdTYbNoNFbDayTql6++LLyWrDhvHWTbckI&#10;G0eWJMnJ1J+3RU6IDh3TG1XT+heMgH+tMSF+VOxPKr5vSrzNK033NtmXTtmsICWzYw9aO1Z49OTM&#10;AYy1JsU2k1S5AxTZe1LWe2W3Ka1wGVpuww1BKvNLlc5yi5wez4XXzdnHFQ9Hngg3+LmtvS2tUsRG&#10;meyMny6Vk1kfso0561c8s4mieeHUBlviM8oCe/qrRhx+RoYE//27s7PNnrlvz9SiOd3pUTDE0F+F&#10;qi82viJrxMon/nPVtjRS+n38jmf+p7UDgv2fVwLuf/DIsjLrT5MO7r4T/ivnXWgdKUjIQR/UP8C6&#10;+b2yTYLd7mSuMVQQOPNsW3pVnSr/7cF+Qpb36ioYkzu8yrxrZ9Sk8cp7IhKWFKXDx/gtGPCazi3F&#10;QTGh06PM97g7Mjs/+E+Wc/fCK1r2NecjVN8WsP5u1UEHn5cAcZeDJW2gsUVXdnfRtmRHui6kLSBU&#10;VZYFRZlezLxWQ6yU8aCE0T7ommL72o8DxLx9beMU+01RT68FNsp89HkbKzk59DI2pisZassMZTAv&#10;Lmm6TYaMitLwt3LcoNk6PHXLPFnm2F6aVn40fzTtFxItHWxG7L7/q2KAp1Q8fy8r+81G04bagT8w&#10;mSZlZ+GpZdup+AEFVebCaEbjy0dg2o25ROHi7D4lKEd1S1/L1Y532X3sn+VUluVg5k67YsdOV0Wa&#10;uXUL3ZLKHFD6QljJSQ8wzG889l/wNDX2Dw7PODJ5H6+nZMqYndP77Dpxlgqm6G3uhAjsdJ/1cJZp&#10;yw8+NvCQjIB2/qA39MemNvYSIozUBG4Tp7O8keJ5bQYj79MzjyaoFKWaPGo/D5bBhsxFFIyOYmw1&#10;RCV/+RlPr5b+7FN8H+PcMnXZ1GLYJlbpmhnc7coGSZAz04gwaea4zZZg05TOzZ92sloNRpyBmY8m&#10;O9ie3PnMGyRS54nAvKqjlA9wCiwkXkmBBoC8Oer907VOjt7/HId6dWYNe7h/mL1fwSDrnpOgKjmn&#10;O18FpToS0G1qGc3Cno+UNFHmVKT5TIICsFC7IDQu+FoXPVDaPnIjNBIL6a6d5eWrClnWeowpF0z/&#10;xjEgeK9/TKWaMddEpgTNG5wOUV1nAE512c5pnUQppaH0OAYi1X+UWky9bHt8byMfPBDwp3elaeLu&#10;+qTrr5Ac47S909tgw2gvGdKiUhl+0M1NrcR4sWkSft66PfTE1hRRUKt4ROjtqHpjo5iKmEgnBW2w&#10;AJ0nxCZVLw4oEKnbStmiK9L9lWZL/U5wy1SejHbQx/WJN0cawRf86HP/yKwgVuBnrbCFTwyThH7Y&#10;U/ArSzKDRuUI1khmwmm3VHFRZDMNPYnRoxJ7hYKNGG5w25fcMvNj8YW34MG4RM9ttisDaXKfvgQc&#10;3z41ShYXPnYBOgG1FwlX72XdVXtMWmru2e57cYX7x4blrkMvXO0Vo7iFfngREUmk5pJISX2lhuEi&#10;BZm6xc6NJpmh1danoLDkCouZdFnXNl9db5DtuFkd6wPeWIc5TZtSLN35rdlulXzwz92Sgw9ofJ/K&#10;3+fZsMcPpC2OcBtPQfxMxteSoxIZW7HomdysZ+t/VmBXY6sGtZZfJycS94zgwwVDXr/Xh98RtomX&#10;L5OZRc69FQPjXxTZ2s+KYndKeM4jGYph2sF93EAcz8z2HqLt80VqDw1gPZKm2IjE3gTRfcAUiuZp&#10;fzNXeJE4GlqznFtWPq3DmeEU8xGoXe97W7rwrNva9x167aUfqoeLF0pV/ufG+ICBjZWitUnq4kSd&#10;Bn9L72k7ZQ7uIYN+pdclibMcSZCJJst1uGe3kIii6I+gfvlWR6weXPpWXB48iVVHNLFH/dot9ZVh&#10;h2fQMXNIB7QDNOOlSppAgI0SQFiOmx/Ch5DDvZ5kp/xo5IGDxJKUzPWDbtyPX6yHBEocRjPrjGkZ&#10;89tijk/kb0kXBSjSc4oi7+/bXgeM8NOrq3ryT2d9ca9B5gZa+/qTupYM6l+73v7Fa7dXXuqvSu5Z&#10;EZe6aDKcqck3uWwx/2MKW8cSUe5mPizp1FGS/91WhNPSgNBS7M9tpWphA1vZocOWovSZwNP/Vamq&#10;mKsE4bIeZBJHdtoAGQ/bsKUsVv8V4TGpC0RAqQ28rLnviyZnE5MuHTWRIv5OHH+lYT1Cgc2rKtkJ&#10;W1Gj+dAm8r3cb1HUQoAhrj+IFKjLlWqcuvphQuK18wW+QiUh5SLlklq5rtPzQshe/Cqt+k+d/++K&#10;XxNTQG+M6VFY0ckI37PFxZn9w+cmwJlhwoUdznu6DLu89MFC26QKN5sMK4INMZv+l7VPNPi9cjmo&#10;O0eoeA7gMGfGLp10wrHOp9Yt+q01vq+slDgi5ArKSL05RcaNtVuHqSBnvY8abFokVpFeoe8VZIcf&#10;ak5aXtLl5PeGkiYPtoQdJufoiBI5859ryUZGl3yZsdq4r5jvQjpHPxaTL9ZP1WB2mvoJ1EVK9cmk&#10;Ha27cX9w5e/dIsfANbcNbnr7gL2hNQOMr3pDDu4jHGfOkyhRk0zM9ULCd+ddoH6FrFrODE3rPe/h&#10;LL357WcbqDM2LluHJG6x0Y27P+/prmtknwYsU+ddTJCIdP9S2yB+weeqvszJQsLMHv64ZasPoFXG&#10;8/uy4TB8veyyCaBJ5xJQVzosEX9zsZDwYOpPxFuk5JQb6b7MwAhebr5AOFIDGhD8vGTjamB28shN&#10;XX/zyZIsauuOLnX5y9755kYK/Fq6he9v7g280EciDEjIE8lcGHVYCq2e7zNAHvW9JXK50bAYiXr9&#10;i9Aw3/fOlLRvgcFBh4yhpMdr9ZNw7k81xZSnsfmofpj4ZrOaAQnNuGTDtxVm3gjNXfVGOjcGT4qI&#10;VeLuUv7dJXtlHNVf1Zo1lk9VBVZChHsI6z4guUgGSJUT5dY/clLH7MxTWlpAk811z+cCguF2+29Q&#10;CvpY2eV8EWqJfVLa8j013V/uMHvpw/Q4pKnI2tr83vddEst3wlWERudUR7GspUiCKh17tn3U/f74&#10;z+jFVMaDk/TULwkdNYAJrUnXwsMz1gRE8yN3rgNeG4Hcz44qNzx/wa4OaL1n40OFSLRP3hLVxPpD&#10;ITUjFY/M+L8pKacnd9ebfeS2HtBEvGBmQ86FBNxkBC4HVfQ/ijLfIBzEX8+EHOOt52bjjZJiT7i8&#10;bK1nFJ+mV0R1WQMNWju+sdkrwnOmlypm+TdvucJlHcil5UVkTftxxnNLRjxLnGP03Upjlqi5c7mt&#10;p3jCSyAa6pde5VI4S9wGQcJX/FwZRL1p93C51k3/UkTZMTWkIfC4SF1C7+Z5HT6XWjs65CxDGWBe&#10;nQtqjkgrPD4petPNyhsQw++S0v+ghjYmmZ+uIpOcGrtlSyrKGr7ykWfzIUv342Hucls1DIWoo5hC&#10;AjnO+Kpy7ikp6sXVSHQxMeUniOOCiN8drnnGsgwokYR6XW6G6tuReebOD/d4knZYRcMe+l/Ogslv&#10;jF39JCa4DmX6jT82kHrSPM9AKpDL+OTx/O5x53gUtabmi1PRKKp7HT3RymyHdAyIaf8d3Znz7pVP&#10;mPVV55qrOWZhIy+XPUzjgyrfjFHrvQkXZ73aFxJLH87I8+QpGmdC/KcIsMeRZdU8q36ZJzyMlzJC&#10;8y+THsMilNk4j4uEgVTBMjjMplP3BQUgByq3eixONFLN2cIdsNZCPVrMTx3nHO1Ryfn7yKPO7R7F&#10;BGR+Sw4Dps7dJopbuY+8MZrcMpTksVoT5/lYVPeHbh9Owlt/D3cgLOWvXpxyFP/HyvsMYzJts3IM&#10;0l9m6r4QD6OGOx0E1m/2C+sSqV6HoKtVNsM2v+oK5sSOviemqKTbxB1/9FuBwkc+aUS7gGKCKuY/&#10;AGUgmt98hHuvLOz2gj2iwmsknhV5gfuPQyXfwYnK93Y5n03O5T1D1lrk4SKmU/6n5UTHa6BsJIXL&#10;iQZQxKJjCzrhvfAcvo8keV8K/dgNSOvFTgRFLuL3sxhiS1KFgS0gW7BEQUWh/djrt/p5/LHeEIQI&#10;4/hKUGkYjkqQEAZXUbwQZnglLI1XvKHYSw6fx72eRSv/m135EQfX9gStcqa3IBjvj2s9iGss5TVZ&#10;0VBRpuEaA5Gu210QqcKNOB8dYVgrYXJtDp/G3vMGI305wuIOxp5jZbHTOoniMdmJajvygtaqQoid&#10;+DaC8bfcgdgVSFtPCNStuM5iSRPyCel729VnVFMnqm0xUAAgZvIOgrH1qLTDWSmZt4i7Sp5X8tf6&#10;tVkwcphEbDXBB4vrEzvvYeUEouN86Aahu7anJxjnsOy/Cro+m/C1/OItih4j8QCfP3pZQnQKYGkg&#10;H57HM17mC0Yux9+2BSfWWGxJISwtJ5oi17BVhAH9VFxrTuK6KHDzC1qn93khEqPsSlFNGGzAVGcr&#10;V2Wyo6I9gBZ9XdLCCMbfYVfFCXa5etzrRRq+lIIN0UDa+jshAvT1z6iVMLBShMs/Z9/dCXa5TuOI&#10;R/w7u4VlZYr91wmx/QpB625cs9wbrnipabvokU6QAJX8fskjpAtp+sLVaqTPCUoRBlRSVHA3Kq0T&#10;JIBl8oRYIo7l4PaX/oXHPV0iuzO/+RysxPmh2A0SwYEvOGoXX6hipCcU/b/8YMVfKSROkAtCMcN+&#10;L3hOPkeKULG7guvOt607WDJ+63onSJFr2BrCkFcS2Q8VbZW0lGxh/WUZcxTcxWNO9NECkHMyhCEN&#10;aBFvZEEWUbAr5oKCdmMOdYIFTmWxRyXQ4tNicYIEaL3/WhthkLQEojEnKAkce1McpR3Gcyj0Xedw&#10;jaBgFARjIdzneTpERSAD0QUtYBE5p1QJQ5j5F11O/4oTJPAEyy5hJWW6IFbGHbaFgd00uwIjTzhn&#10;A/kCK2uWL2CNpKVSPW8SoOVAy0MEpQPeSyDS3QlKAvlm+z1o4QSsF1K7L4ocwtYQBk8g9mdaAqz0&#10;LNjoP/eWCNWAivLJpoYrvf7SHnId3ENa3VD5svzi0ac7wUl4OsT32GJhoEghPZ5g5B9OUBI4Vsln&#10;rUkYPP6Ru8Ni6I48GYN7zfaFY99Lq0s/Q9ByhMGan00YbNM9+r4r+HRa3vtCZSWs9JLeFGEAGsG6&#10;uD3hJxDBdPJRKnQovhR58T93KN6PXTMnDtIY6WkLDcWkgj6Pd/D+n3WHrOeF6DJ5QrF5IpCS17HP&#10;dJQiR7E1hCFfzHaav06FDkc7S4RqQAs3a2PC4C0ua4P4KyVtcp2Kdc3ajQk7wWn4fYSB4sMKnDkr&#10;0huKWDUJA9J5nrf9uK+kYqJfX9D1eUkDKvvnpOSFLQxZLQbbCrJedfV5N2nWExCGjhKX6U0XBhlZ&#10;8BZHh3lLxi2S0YjEO+QzgPxfulSh+HRfUWlLRqHvImF54XklXNJK/0iCTD+svMLOTyP91lJXZ3to&#10;WZFj2BrCUBCoOBgFb4NUQlyb4+sSIRUs2MGo7RPIIgycmwDrYImkDZVCKk81v0Eqfk9h8AXiHZyg&#10;JFCJY9mEgVOtcd/VNL/lG41AdJ4nWHE9fjvgGQvx7JdKJWULHEQL3CbmdaJWE4bo9OpDixsVBgcy&#10;JFwytjeuPRXPtgB5tDrpl6D/pvNU4w5Yt/FchJ1nWwy8Jn0/0UdgITBu3wSR3l485guN7SMCWW2I&#10;VZEjSBOGUOwbHKr115U1CQM99ejrLivAcRZStFSTJEIKmrUpLUZFWiOVvpow5PvL98X1PpWhM/ah&#10;SyrXo789yAnOit9VGIKxTk5QEjUJA7pDd0rLi3j0fezoH7OvEyRARRsh8Vghg7E5rs7jkx+p1VkY&#10;eF6ryI5o+Y/wFEeL5RjAL0jz8ZzI70HIi+V8Vrl2ICrOUp9/9OFI4y+8Hu/r8Vs9JWIKxOma4qxU&#10;5CiSwsBKEbR+QAE9hjPiOCsvg+ExhzYPlB7A2YaMW5MwcCYhhGEaCx8LpzdcuQwVxC9hBExbTzD2&#10;qsStNipBsxct1XRp9einYP87YL2Q1y6yX0a62o05dGenD/yHCQO/SERaxSIIWV+mtrA7tR7SHPnw&#10;IbtL4h/5nSyG/EDkfE+ofBEsqt9okeUHrAslQgqQLsd/gzwOWC87h3E89j9bqDiZy/qcQ5xOkCuv&#10;zRP7I1/meUMVy2GFfACBuc4JUuQaksLAShi0NqBA0XG1JCvDlUtRmD5JrJ1QozAAMKU7S3824TiU&#10;CU3RxzzByM24xmy2sklzN0UY+NGTD+avpEcYR1hsMfhjWlroYAtXLHUH4uK/+KOEAc9zPfvl8hxS&#10;+aNTkD+dcbwn0vyaiKNYPbAogtZ3LbukDB3WURgoikj/cj6nc92fIaaDC4Kxi0n8b+E519gjPhTY&#10;Kucv8uUCSROux/TiXXyAfPu7Lxi/Es/9vrxPPKPtn4gm80iRY3Cj5S5ERZQKJS0MCipbQPmtRjqk&#10;AtYv+R1tcxkFZxidVAxDJViVVzQ2bUKMJxB5RAovChoLsH2Nqaaw67MszN94A5GFLIiFXZ5BfKuM&#10;cfJCVj/OWLTT45AVsnqaaL7jWvmhuLSW9uQe6/tC3I+TjTz+aFrXAxXhb3bF5rWY3ngPJ8jVHIJW&#10;IJWI153EsK5OUBKeUHQcn7UQIgAxneMcdnESENK+wBY623SXKcqcNYn0oSJ+y4rtzCiE6JS2cqJC&#10;WCPP8NmZ/xCUdzKEIRzpwutJemkZtB9zqhPkovjgeivtKdB4Jjy3TU6Lxi+PcYKTPzIx7bpdJuyA&#10;e9lWDq+dGlfyx7mfv2yoE0ORi3CjJYSZ+xUq9pebZEnlXFTot9g6My4qxABYBV95Syp4fCb6t/vI&#10;RRNoNagJzNGB3pKxc0UYUPh8MFNheUzih0UooKUQja9gDuP+0TsZJR+tlLfDxE2nJxyfC4thrjtY&#10;IdOTvR1iuyINr6HFn+vr+ORXbr91JY8nUFhsnYhWF3FApBeCmJzWvJMsXGJ9Js/RvnIuV4BygpKA&#10;yN3HZ2VewWKY6hwW8AMspOV1X6h8rTwjxaGkcgGueW9e0eMHohv1iq99Jb9p+NobiF7jRKOwPsJn&#10;5zVh0YxPnWxEeErK2slzIl0e/HpKIsc6QQLOdsQ9X4QgLRRRYuVmpQ7GViGPP3KHYoNdp2RZeAfv&#10;hd98QCznIC/XcAo3hQJ/r/XgmNsfT8s7RQ5CJsvwewN+jLQJsvLx6z/XIGPPvUd/mXF5XCbn1DAZ&#10;hnE9/kgAAtGNcxycw2ypd5L4YMJXwBWkapee8S29bWK70p8h8VyDGhd2Ht9CBALxM0ZXThjVVL7D&#10;YDyck+ZtR7p5TYlbPcwB05dIK9PtHK4CKhsrKp8RrXk40d0SJPIpVLlb2pJyRfHCxDU5bRtH0h2/&#10;SEcivfzlMzghaeCEMghwW96bXTh3UfyU1BmWNaLzeDe/JoUYd4WoduPXpanOUYVCoVAoFAqFQqFQ&#10;KBQKhUKhUCgUCoVCoVAoFAqFQqFQKBQKhUKx/aNVZEduluMtGXsmv8DM4y5VCsXWBhcF9QatF3zh&#10;8mm+YOzfm2Qo/m9fuGIalwF3LuHKKxm7X+I4f7lqkBOkqCO8/uhZ3lD8SV84PgfvZz2/LORXkB7u&#10;zdC+cponXDlwu9gqf9Cgxt5A7PGC8LhpBe3HT8Pf9zgh2xwUTXeniSe6w1YGPe0rTuD3JL5ArE9B&#10;x0mJtD7mRFVUhzdUeaR8+db5Kfn0Vj7tlU+Ia2DnybLBCJcEcy7Baxwjn9d2nmrkO/niyjZOkKIO&#10;4LLqeCfr7E+N7WXXuJBK8jNvvCMfwrzB+MxmbZ29HP4oyGfSsU8Luzwrn5NDxF51QrY5PFy7g5v4&#10;OPmVJL8mRZ7xi1WIwZ2F3V+UT+s9odjHTlRFdfj8lrOcVoUs5iGLdnDxjcSiIdUpi4WMNx5/7CLn&#10;Ei5vSfnRPn7Pz096+VltoKK1E6TYTOQVRdvKugik5LesrLTcK2s1xn6U/Ce58ApE2OOPTP9D1z2E&#10;MCBdH0mjwAYDVqUTss3hDVlP+jpOWukLWekMl69Enq1EY9bOF7BuSQgu8vUdJ6qiOqqEgRV+HCyB&#10;2H9wrCM3O4XZ1SUb0Sp047qHziVko1O8lGu50g5/3R3iGfsYKmoBqWTRSbJmAkQBXYnF3oB1bX7J&#10;2L3ZbWA+5/vjXdGN+54bwIiAQ6TzA7GM/Re2GdiV4BoVIWsAROE6VMQSJ2Sbg2tKejtMkk/sC9uO&#10;blHYdnwLfuqe/JS9y4Rm6A4PV2GoBVKFQTYbDVhjnKDfCaYRC7yrS5cd7N2bgBNGNZVFQVPWPsgA&#10;XmLTQOwob6C0tZxXw7f+SaCAVt3HQatBTdyhyCn5XJWotsuMByp2cgeiJ/O+7mDZSegm7eaEbBSs&#10;vPmBsjPoG2gaih5ZtQ5D7SHrLQStxYl3wT0cnaA0eIqjl/g6Pw0TGV2/ri/gncWHOEEZ4CrN3H3b&#10;Gypr4wmWHe8KT8nch4EWR1XepewjmQU8z4Xz5Lf2C/MK2sS8fB++oNXKXbSpxoNlJfM+7taVe4r/&#10;pbjs6GR52gzAYhhRJQwpS+Ahn7zFsbNluzz7npsEG0eWLeTt2U2Zns1YwXy7R7owyO4+ESeo1igs&#10;GnsguiAz0crN9IXKZ+Kln+QEcd3FbjCLZ6JfPBN/D+EL9YbK30BruI6LeqK1+Q8XIXFOd+WdU3qA&#10;J1QxAnG41t9S7jFAU9oXHjsbLcH9nnaPV2375oDOTrRUMwtKKnmPN7iCE9c0hBk+C/+vRmu2Ac/3&#10;Ba47suCch3d2oqWBqxz5wpXPe0sqPsf9frPva/2GtH6FtE73FJcGnVOrgALk9pddCbP+PTz/Nzh/&#10;PU18xF+Ce8/BPcuypbcmMB/QT5buAn0JXuYn3o8TnEReAHkUjD+Kc2/1th97DfIwufdjAr5AaQek&#10;+y1vOD4P6ZLVrpEPMKkrPsHfz3kCo09wTuUybB3w7ubw3SGfZ3DRGicoDT5/9P6C9hOQz+ORz9Fn&#10;EhUTlkKlD8d8CEO6HpaTU8DNbjyh+EhveBw3xl2Nd8WVshYgba9z4RbntCqcMt6N8ybyeiQXlpGd&#10;s8IVUxBvvuRxyFqG50NaSzM2C0JYP3RrpTyiC/bf1O0HYfHel2IxvMoFa7zBigjK2zx2o1EXlnnC&#10;8VmeUKwPTs8UPnt1qWvxbt6D9bEQ6ZQ9Q/G7lKtS4Xgkv6Rsb+fs+otMYYjFpPVFBmQlW26Gp4A+&#10;BnFcMsOr+Rjwkq6VTUK4I3LQmsG1A6U/yvUbcQwZ+gYqmKz5l19ktRIzWV5cwhHqkP/TsRmKfeZp&#10;W1WoCbSIrcRJh3h42Ws8geiTstAo12bktXgvkvGDFKV0KyCvKHIOXuqKRPrlV/6ehPtynclJ7POv&#10;cxdVLbdGQHwekPMkbXhGPifJdQ2dY75g/IOMJeVqAvIV/eBKicfKI0u+x3/Csbg7GGsvQ5W1aM3w&#10;/H3YxbAdxnweZ51F/i35II7LJZ5AheQjV7jGe1rF8+hARGWdIBdKgazkFIgtYdpkTcyAvQampDkY&#10;+4jrQhZm8TEUBMoORh7I4rr2O0WakulBviI97mDkbud0G61G+lAuvuD1mGZ3IPIM/p9b2O15KTO8&#10;jl1enxTHoicQSTrCCU8oel9htxflHsxHT6A0aZkmhEF8akFrPvLqYyknci+kjfnD69NiC0Tuc6Il&#10;4QmUPejL+ixO3iIf0B38SFa9qs+oEgY6F8u5Ku/3HJbEsf/gZbxanciQ6VD/tBWOvTKyIfsryDW8&#10;/vKznCAuB95XPMOyuxC3KpvAVY7X4/hPUkADkQE8j8t/4Z7fMYPtvrOsaPwp7vks+JlsloLjHP3A&#10;y/yKG5zKDQB2S6jaEo8KjpeGlp7xn8N9oqhY30sa6LBDxUXBr3Ciyga3uO+XXPTUvqe1HHFK0Qrf&#10;g1/GXyfp7siVna1XEl2a/HbWqWiR1sm+jzgHhWg8zr0a17oKeVguaUU6Cs/7F9OL+1VtgLsxcPky&#10;WC6/ST7xmVgBmCclEImAtRx5/x93IHan2x/L2NyFKAhUHAwxkUouzxyMfcO1G/FcQ8E35B3xebgQ&#10;ayDyiBPN5Q7GR0lFxX2Q/sXVWz3urG2HSzlZm7w/hArP/a5doaQVfk6OE+zT+8umSVr4bmwrbCpa&#10;8WH4fVdWvKavBPHcqb4JdDnwHmdTlEUgeQ6uj/f5AuINgYi9LXH5PpEmHHsztavpDVt3yz3xrAhb&#10;YXc7bCSFwSkvPA/POxuVeTjuORb3s1fjpuOX6eLGPA5oSXFrf2mERJCsORDC4Yj/AN7NJ5JOPCMF&#10;C0Le14lWP5EmDPISWBDZ0mQnlRiZkbZBi7eWwiDDbrAImhWV+dk/w707JjZKReWxV2zmqAjOY4bv&#10;1HpUc7lIUbwQ/W2YsazcdqGGqZcs1GnCYI+e/IrWLbmNGxd2RQWZw8JrF5bY6kQrImZ5yHoFlsQC&#10;dG2W5vtL05Yk9wRicWlBGA/mK3dq5nE+l11heRzmZ+rO1oDHH7sfFXw20jwGFbVHbVr6BDxFZb28&#10;JZXLEoU7UanECpKWClZZKL4efKqw7ei0CU/5/ujf8BzvIH0LYX0tThMQVFTk2yv2NZDXwSrLwI5X&#10;vp75R+uPVocThBZ8WhMU/mkSTyq/9WryeTYiDLAEOnFFailbIjixgU6Qy4V3i3x7iXE4ooVrvpsc&#10;XUkVBqdcIW7VHhKMK/tP8NryPpdwTw8ntNbCIO81FHvRxXVCHeD882A9/iKiwXwO4FmddEEIeuFZ&#10;ZiHdS5CeOa4UyzO/7di9ca2FbCgYj+XXCaqfSBeGxHBlgiyQ6XQUttyJLqi1MNgqm7EdHJR4d7wQ&#10;ZCqXYpdzXnGCqiAFMCKbwEj/O2gtYDwGpQoDw6HyGX4StLJdYHWsly3dUTAgNE5BQ0vODWpoObR5&#10;dFf7mAMeg8ksBdQugCsSK1C7g9HLaL3Y+VWxAab5q75A/Ca0wmfWxfFYHU2Kyk7CvUfj3Sy2KyuF&#10;mdYU35Pc0271g7FP8trE9neiEY1cRwxqxsrjamWLWBJc3DYYm5qYr4LKl9zohd1EtORv2qLBihp9&#10;zQmhOHIT4A0JYYLFVSUaGxEGpP0x5jXDcPwL53ASTYqtEyGe6+29MqxV+Wc5u2SlCgPiojX/QLqx&#10;KYCoDbLzA+WSlTFoJZeur5UwMB9Lxv4mC8xWA97tC/KcjB+wlnB0ww5hWRmUL41Dq0i+fYwwjQrb&#10;Rw+khStlGO8KjexIJ7B+ItXHIC11wHqZhRuV8BwU9kyGxreBaXqkE11QO2HAC0SrQW+/E5QEMr+1&#10;XbFR8PBCC2rYYQiCdL2PrQSvhULDNPJ4lTDgZVM0QtHkngwJ0HmFwvYD0yCtZcga4QQlQetBhgP9&#10;seuQ7v+B3ybF0haG5e7wGNkZqZnkW/lKKUA4R3wRLIwwRb3h+NewWJ7PL7a6Fba9b4s2XaVzzBOo&#10;aEeB8obLX8IzrGFXSfKA96U4cM8LZ/etVNApCUvgXC7Tjvf6Ia01W1hoglcTBgD5eTVFQZ4Vzwbh&#10;leXgUVGGSmHne0SeyNBfAjULQyNUytckX2hiB625SE9X5Ev3KkYG4JxV3CoQ6drgDlR0kZgpwmC3&#10;vplbCMJaulb2A6mjMIjo4B7VBYdAft1ZZY1Yv+aF0oRXkF8SO41WKfJ1JAT1c7Em+RyStw1MGFjI&#10;oXqlTlCtsTnCkF2hYyG0HHIOXygK0FVOUBrQcl2QuIctYmWyrVxSGGj14Hhaf9WBLAWPwslweXEB&#10;60EnyJUHcxx993Go0D+LMHFXZXFG0dy21tnXThcGwutHQS8Zu1i2k3cKkpD3YOXFcW9JxScJAas1&#10;2De3R2oy/BIUZXeofDBEQsxdSVcgtjxhPRH57cq4m/fLqDy/iaPXeR7xvcioQEIYov90ogjEcuOU&#10;axFP7ukZ/wdHHiDIso2dVNKULpygJmHoM6opzOmP7O6f00VlOlLpOBLFgunynEFZvFXiVheGUIpP&#10;yAEq41XJclUnYUBeOHtmVgfe67l8HilPeP8csXKCuP1ed4jm22gsNhR0eQbPYTsuJS0haxUbkQYq&#10;DJblBNUatReGSsN5605QEqjg7WzzOCEMVj8nKA0oyJclr4VCCLVux+MZFkMgkmWb+Mrd0NrNZ7i8&#10;uKD1AI+7A4/9CZbQR+KUZCsSiq9G2L/doeiduL4fYvSQFG4pZKiATlciAbYmntDYmxD2P+TjMqZL&#10;Kh3zQiogui2wVGozhOX2W/18HZ9EhS5/B5XqE3r0naAMeALRCSI+TFfA+pUb9crxYPx4CMLSRKsI&#10;AVmGd/qsJxwbSEsQ140zfbYwWC/IxVKA530sIXQ4dxrzmN0vydtwxXrmtXOqjZqEAS0x8nuW5B3e&#10;F66zGO/1JbT+/0wQ577I85H+l7zhsdOR9kskbpowiHMxY26Nl3mVKAt1EgYIeTA6M9tcCLy3KxJC&#10;j/irmhVbh/C4OxBBd7RyveQfw0Px7+inQR5f7SuJn4FzYSHx/TdEYajDPAbvFgoDWryjkJGctpoo&#10;sBlj4QSsGdm6jOehdf/F287u0qQKA58hm+MHFekEu5W1uysomLJFHM1ZEQW0Dt5wxUpcq5tEcID8&#10;uC1ZAWkupsy5EJzQh95wezwffXEvug8eFAoUkm/tyoR8QaVJiNjGAAG5WVpSFjy09G5/2e1OUAZQ&#10;IMttsx/pRuFNjNIgvWWJSoEK/R03bJEIDpBPD8jQKvvZQavSOZyETNIKV64RP07I+hH59Bbfnfgd&#10;2MKmeP8FG/MxBKNTmHdyPBB93zm8aWwDYXDe969NUS6coCSQ1kjynQetZfTN0I/A52d67LyJv1XN&#10;t4O8td62hQF5FYoOcw7XT1QXBhTOuHhhN0ZuK5Y6PLSFwsBr4b6yy7G8sFB8efWWSWa7hSvQj2PF&#10;liFL9I9tta8SBhRg9meh5OweSEQHNIHlew4nHXnONm8UEeky8GUHovPk5BSgcD+XKgwF59gebDcE&#10;w1cyLu4NVXyIPniaSU6w+2DnB8QBafL441knDaWClRsF8TfGY78bQraEVkv6UKdp5CkuDyIvxCkp&#10;6Ua/n1N/GQpheN22CETkn5coCUiFi82ROQ6oHLjXRCckBagAEAOnRZTn5i/zgBaNc1IVNiIMHnQN&#10;7ArKPKhcWb0b6Q5aV3pLxk3Hc47C+7wvOfa/LYTB6U5JeU8BR3noR5HulDyPNYP+G3vaf+wbigLj&#10;e4oidrfHAe+B94F6hPLJxs3fYEYl7EqNivITMutd9NPfq4me9mNnewLxpPPOu6XCAHDrdNupZlck&#10;xGM6buawGX5vxf+LedzXHi+bFS0YLXaipgmDvHBcB+d/hEp1Kb8jQCV9FBaGXcBpcQSisxNeZbz4&#10;u2RCkYSXr8N1B4oZzC3hAta9Cd+HXchiy/GsUnjxd7Tw3H9K4bErfnRkXlH0QPatfcHIYbh33K4Q&#10;nKRUbmTKbC1AH49YMHweyc+K9bjWK55A5AZhMPZPpHO9hPFZO0+lYN3hRKcwPC/PKHlR/qvXX9qD&#10;z8MhW08wMl7y2KkUqHxpzscEOOVarkFhkHTYcxtS/StJbEQY7F2vYyv4/u1WtvxT7v4tsw39peei&#10;AfiRlUyGwAOxn5KfkW8jYZCyRgH1Ryz6Djz+yEV4ztlOl1IsS5St/ozXkpOuQtbH9vuWMvFNflFp&#10;K+at7A0KC0LCJG+R5lA03RdT3yDCEIz9mihoonh8IRuhPfMt9pJzCUcYWHk4wQMtfoYw0HtsV5Ka&#10;hIFAy1sqL43n41wpnMhsKcS8NjO+/QSTX1x2oxNFkCYMslV+9FcpGE5LLy0+wuyXOu43VP7kWhKI&#10;24pDZnwuic/0B6Ofo0AtlEpHYQjazjMc+00qP8B5C7jnjEQBZNpQcH6GOfk1LQsZv2eBRTgq9ohs&#10;3u9s4JAp8uwdESu7AEq6eR0hn8HJSwoIKtSrrrZV34Hwq1c7vxCXwoR8QWH/DGlfSmdZorKzIuPY&#10;V4l5JKmQ7wZC8W+k4vFc3BfWwignOB0UhkDsPU7IEkGuZqXg/wGSHhEHuxzgvj/az4DryzsdtypV&#10;6B1h+ECemw7cLA5xWxiccsVrpwpDKHqPnX9sYKyV6cLAbyXwzpCvaHSW4T5ruEu65BeuZ/tEIAqS&#10;tzKHodCJimeJ3MsyIeVErh39Fen+DO98rX2c+W03PigDT6dbevUM9HJL4ZPtyvlyN035lj0YT7Y2&#10;tZoSjeMMd4ezz9gTSCGzBqBl4Q7TiON4rEH+D/P5C6h6xtz4pDCwIoTjG3hPvNTxbA34kiQ+0xUq&#10;n+8OjLGHxFLgLo70hRWynDPWJJ3cOh+FB4XqzXy/1ROt9PeyFT8Iy+D/nGj2VOJgfApM4XX286Hi&#10;8jypwKgk4colbn90aEa/fFPwj9wdXZRSFLQVvE51yuhCqGKJJ1z5uK/6XAXkISyLERC7Dfbz4Pll&#10;RALPH4xNRv71tCs7BBhhiS5VdSD/Hk+OzLDS+KN/c4LSwfttZEo0gRb5auTvt0y3pIf5w1++01D8&#10;y4zvJWRKdOyLwi64ZtfnKGxp82YIvJv+yXLVGRU9peuZPiUawpg2JdoaWdjtBckTXPc1iFp3X6hi&#10;YaLsSlmhaIbjz2RYSK1HNYcQTJJ6IO8bcZi3yB9OwMvzR2+XmZFSdmJrmgUqanQeb/fYDersDcTP&#10;9JZkmbNQEztNPIeONucS9jUYv2QsGD8ndbdlfkWXOM7fFkXxpALXBLZYnIrKfide3lgUtvs5i052&#10;j86CNGGA4nuCpWh9TCNewx2MPQGhsDzBiktSp1FXBx2ZnlD5/+G5KvjBD1rIjokdmWnleEsm4rmf&#10;PgdCmvHBknyFGSzviz7zKElvwHrQEyzvyS6Fc0qd4A2MOYrXQZoekXRJ2qwRqEznbura+e3GnMph&#10;TVSScTDnh+UVx852glA54mfIOwmPa82p6M7hNPCzZfu9jT0nv3h0xhBzFSSfT7bPRblw5j5UB+eR&#10;5AfLz8O7fAisxDPc6wuUdvaeneWbAohNARoQuSbKGq1aJyQJjsLY97TLVXKWLCCTjTo9Jcc5EsNu&#10;gBNkTxmXsKq0UuBRfq6gAOHdj8DxohotPByndYP3cr8n7H1vcFTZlV8/2EajSYRGOzRjZREY14gd&#10;CKi2lG5FIVjDMgwuw5jMQiPXmt3IhUjhGnkLQTOIXY23hVS7M4O3zCIq2cS1tYXYL8x8mEJT+VOx&#10;q+zWOllwvgBxJa6UU3YTpczUVmUE5WQsl10o53fPO+/e99Td6G93033UPN5795577rm/e8655713&#10;330bfuNB4180/+9f/sXN3x77Bz/4D/8pOXH/qz/a8/ArP/1g+tIfvP13f5M/cDEzSvO1PvjMK5/6&#10;8u93//azf/KZL05NDrUe+8o/+838hX9HU7nif7L1j/+0+3b3h3cffX56/ec6N/0Z0fzw9V//H1de&#10;+fNzs7cbPpfq3p5YmaUZAi7XPxj8j4+3/ODfvPvfvvHj//5zWoIi9vlXD+//YN+XR+nwmb3eM7J+&#10;h6x7IetsgBR/v7E3FqN/sSRtWANjDW30913eeB2PtSYpNkK7kdy//dnnsce29w9+/vmtdPAMbSdo&#10;w7oh4CFpm+n4U7TJ3zrKfJa2BCWAFrK4x1ibZANt4Jc+/PrroP8dOv6onf7z/2QdFTmXvfB+nRJ+&#10;i7YR2r7il/vT2McxyX+J0uXYM9JSQpE/WqalSI4mKwKKwIIR6F4A5Z4F0CyET2maHe+/9Ok117qv&#10;7fj0jljsW2uux0Y+/eya0dHR7rWXgvqzv+oebHj42YfZwWzMm2v4uZcb7JuauvX2Ww0/DmjmHnfP&#10;Ns++PDv3i7mR5rnLc2P5C3PT33twea75cUDzZrp7cMtbn33rzKOpXMMPb21Zmx88c3/qVsMPN2PB&#10;JP67EOt+2EN/D3/2vXzz2ExzQ/5C/q/Hpi+//Vc9QhIbjHUP7tm8Z9PgYDy3xbvV0PDwTM4jeRr+&#10;0vKZjXXPdq/v3vx49ru59WvvzDTP/oLkmb48dvk7IT7dm7s3bTmTjcUapuYaBs/MPZq61bC24VcB&#10;zR/dMHx6/t7PqB0vj3x3ffcf/t00ybN21LYL+GzatGdT7MxdwmekYdOeM7n7kGfEyjP3q+7Z71C7&#10;Zn/5vZG1c5cv9+y5cH96+nuXL39jc1AX4ZPd8tbLb7356Ie5hv/b0Ldp0+CbUz+/9fZPmt8KaAif&#10;ucuz/3T25TzhfG3t4+6eC9mxubHLj5utzIOxT30xfrfl7pbc12LNnver39v0epv3k/jbvxd/GPCZ&#10;jcVGaUwYeXbkmdj6tbkblPFM7FKs+ZnYtYBm0CyExacNDSN08BxOaAEu+5d9bPWreW6EMi7QtmXG&#10;UsRihE9w2mBGkEHQPAgS6YD0Jzhda6AFn2c/CBL1oPoQeOedkZfeeeedZ/A3MvJS7EYBEb/4O3vf&#10;/NwXN2x4bsOWM3u//DVvsADN3Gx+bmbur3q692R/kZ+eG7OmZYmzvyBT+AnM7M1Huelbt35ss4Kj&#10;2Xemp2f+y2bi85D4jN35RpBjDwa96amp3KZN3ZsGz+TyDbdsjj16GJu+OJ3vIT5/9Ciff/kb79us&#10;4Ah8cg8hT9+j3H3yeEGOPQCf/CzkaSZ5Hl829mGzzZHhs4fdx/3puw0h6/JpiQ+Js7mnZ89vPbo/&#10;Pdq8PsIDp4Pe/Vv/ue/3N332ra89+n/3b739zwvQzMbuE85z33l59uX7c9Nzbz8uQDPo5b92ay77&#10;l//k4ZapW1NZ72EBmoexa9v/1/WekZeuPTtyfWSH4zIs8SCFvrmYdYA2xx7NrvnIy8c2f8dPWfOR&#10;zQqOBhtmic+W/+knrLVuLiCJPVx7g/gEI83aQnrI1HFbSI8UgZVDgNxgsb8Rv5aGoeJ/IkgDXWIV&#10;+wv4FCOgdKFpXgBNqbpWSh7hUy3yKD4Uvy1AN6qlv1R/SveX4qP4FDNn8XWl7F31R/VH9Wc+AmIX&#10;pWxH7au07Sg+is98y+IUta/SuqH4KD7FbGcxflXHr8Ioqn2pfRXWDHsPrZTtqP4sTH/Wfrv4n/gx&#10;wVL3ioAiIAhgntfDT/uzz+h4IfO8XiK6C9j8cn8beyeY24U8O8/rOTor/DeX1Z8ioAgoAoqAIqAI&#10;KAKKgCKgCCgCioAioAgoAoqAIqAIKAKKgCKgCCgCioAioAgoAoqAIqAIKAKKgCKgCCgCioAioAgo&#10;AoqAIqAIKAKKgCKgCKwUAscaj8XPN64UN+XzNCOQjEMbkvGnuQ0q+8ogAE04pn5B32IiBNgvrIxe&#10;KZfVRQA2W2xDzZInUhSz8TSNAsjD3v0da0wHfiHKC3RJv34p1xvxIVKmWL3huiADtI/kiPDBKIW0&#10;lC9fIX6LSYvS4tyNi1CfS4M8VyZpp8jrtgPHbjrKubyitCtzzh4cXjy8DVHt/EPkdyzoXxy7LbZU&#10;x+K9AQ9JxR49k4yjpwvlU64pd76xN44Wp+O9If4kFZ33+rxdvvOPpQ1cDzhbmiRFLEg/T5uph/bS&#10;G0KFvCjiUXnQw+CDDe1KBjhBE6gNTp3gJ1il40N0jNL8G/JpITPzkhzeIx38IA9jZMuGKVfqLG1s&#10;KE01GpQa7Z7a4bcSaeFjQjNoE0uCVh9r7KUf9mGU4RdQD9OY/IA31UzpqJ/ai9Jmj34D37Qpg3yU&#10;B29BNtr+f+TwJwTpB57gx5TcBtSNekgSww/HlhPTMPo21dTbCO3BL83t8+XkXpQ8Kk+cbY/ZOlGS&#10;2y+0adPLZCFmD7nQVltWMEG7h3xMXVmtfCt5xNoA3MObtSkgZqVkNMMScBrbfpr60R0VxC/ABsEF&#10;9QFRQQUISCuhA+AFWfBjFGxdjK49d4+YD5dFPYYPbM/vxV6nnjRpoCsD80Ea1+/y5d63KUYGXz7w&#10;GaIykos8qQ9pLlZRPiwvXV/5uIBW/BT44tzytXmSthp7qtfoXXHebj4fWz1BKW5lOujBtG+Tggpr&#10;BnSE6xAe4CK+QGonXsbmDN8IIlwPUBJqu2eeaIubhvNk/E1KA1egL7mgd8+hp6wt6aBHmDYZwoc8&#10;SqQOtJ8pIZ/rt0ReyXfLcrtdXm49OCZpfL5JgydaINKv1h59KPpYuA5I5qKIc5eSWyEtRg6jIGX8&#10;/KAf2F6kTvaGlh+PKPZcjtJGc6J1cy61gNrQG2iblEHvohx+PGpIDo/5rszUL75fCNt22mgkl+N2&#10;WR7RI2iY1Ic84CZYQUYXx6g8RBnkR+uJnkfrXZlz9oqEf6h3w7zRQmkRH0dbjLEuWsamueWZCggx&#10;z6PUf2wv1GvEg9Mtguw7oK2gD4+pbo2wcZFR0gnBwMegF6gecw461IMyQkt2aM59PIIePe8lUTf9&#10;QIk60mbjkQ7ntl5QhXlCZosd2ik4S33PxUQCRJ5uPuQjOzWyGhmIl6VdnSNufSne3GKhcFvPacjv&#10;DVBFGqwRKNh8OeYUyg35ItgM4mr4CoNyUFKuPZif+BLmUvp/3OmM+hipB22ArUnPgBPkhU3Pk43S&#10;pReQB/kgKzb0nvFHfi8JD5HMxSpq2yhrddFIENTD8kB7uQ7UuZi2S/2L3TPKaC3rIFBBD1g+rm7z&#10;cRRF2Kulx5Hr+dmWbD5Hl+QjnTJs/9x7QBDUoGM+8K6Q0/IodcTxCnoQ5cOUprcpHfxcG0bPCH/3&#10;mH2B5IEflSSeoOWNEPHrQG+79UWxcvkiHpB2ioSUEsiANMGEtSiMl5RZ2T35IaPr7B+AEja2Ea6J&#10;06RWzpcz3oPe1fGwDTA/Nx88XG1zuaGXREvE8wvaLl2hY24DbBV2j55zaw2XMG10etHW4csreSXj&#10;hSg2Lm6wKORzvfBJbu+7eaBIO/FCWFJYadiPRvNX5pzRIzmoNvJIuPI2++iVkrQIdLQFtoB0ukZG&#10;im21ybfX6WzTqINl5vLoLbZ9lIW94sd80vGjlCd00lLOk7P5e7Y1bgvbGHkWv072RUnCm8uBl2gK&#10;6Z5pv2gg6kVPMSW0Fil8RtYZtAPScz0BT1AG+Sjl9v55tNPng1GV87ksWw/7HKSELY7lExm4xGr8&#10;z9qAHkXb7F5QYy8pyLCUkBzlxLZJVkbTlE8Fxyxvks5BS72PfKLFHRZBhe+2SL2gtT4Gx4FcZvwf&#10;CrQmigXToneSxkehLveHfNZcyEBSkAzSKvSoS+/2eNjHYfTztZjwEp5SD/cg88JIxThxLvORGpkP&#10;ZEC93Adoe8ApwEG0WLAWitXYAxWry4Vq4AiGc2Ax8BnsC1zbpxiK+JDu096mo5Sco+XIx962Gogi&#10;3fokNw/0lGfyhU8hGVGr9JrV4jAl2in1EC/izPnQRnvHnXvmPNXK2oqRxtLCMkgmh4+tA5iwpgwR&#10;Rmgn6Gw+ok2pE/JCc9JUAnfUcOb2NmSitKAe109bjit9RNpLtZbmCqmFAq0BShynSyrOGUXoubRY&#10;cuXctB75ATem4HQgQ1skz6T56cJH+No9+5NofpSXW4/QomVIx15+SeoFyQcPOZZ8wwcYRHBD7ws/&#10;tnUpQdj49UgKeppx5PqR7/7AR9oercelW7ljltiOU0/ivMW5Ho72KMqyLRXnEm2xUB7zuGyxVj+R&#10;r7Eh4cZ72FvUnlK+JvdSfcv5FWvHeZ9vyvRk8Rpg9/AhQpGMaJWko55idQnNyu2j+luIc/mkKVT7&#10;wtKMdw6wJVsjC4WdLqx0aarVaP95+IUVka607IvJRbwA1LDHBu8oe+ZD42Vo3FsM93LRUgt8uXmk&#10;4XbYCHXpcph4gXgvnQPHGDQWBzhjVEDEkqwyXSCpTJSC8cvdbNSDCGZl7Gs5eD6pLOJtyMlawG1Z&#10;Xg9yjRRNhSLLJ8lRKB88RC7sQYNIsrr8glyxsG8g6zK6iz18A7eLW1GojdWVxvcbWSPkmmL5EgIL&#10;/JbH6Tz1P3ig97EHpk+K2JdXo5ZWBBQBRUARUAQUAUVAEVAEFAFFQBFQBBQBRUARUAQUAUVAEVAE&#10;ahcBmWcgz+NlL+mydxFAmtzvl/yz/jyApP8cQPb/2E8XeuGT8unkPJovfJ+UH6WL8kV50ETphK88&#10;b3hzmfMjhN/TvUcvABEzJ8fsqadpj58g5bYQT8PwlEbKSS/iiS7zsfxcPu6THaRLOfAWOqlHeNtz&#10;PM/0+VMtUraYfFLO8Dby8pwk0Ls/8MGz3mi6S1M/xzyPz87To6fIZr6ioM3zAC0e8pR5yMwvxDNG&#10;nmdonpPzE2hK4TPMo+BeBt1Q8H4FnvmhHqmDz20dMg+RU9JEi83ISHMKTFkz2wzzDOhJcsAX9OAr&#10;Wkc6Y+rh+RyYfxCeH+HzDOQt5jusZLV+ZOzN2BzPKpGn4mh39EmyPCE3Xtd/f0CQN/OUxHZ9ftLb&#10;4CN04Mt8BFk8ZcbMETkP2yr4gk/S+CzYN9t4IflABd7MCRrIvsTQ+vOmpB74MdN2ny/mhVgJ6vEo&#10;beYXQQt8/Py9nPcS8tKjsGTYcKHzJCEL+5WeSBIfoeMesjbJPEJ8Ap6m10w93KOsjdaH83kynjLj&#10;O/sLkRVlw/KFZwlDemiHpSNt8Ps/rJ2MRf39H7VJFwHRFE4j5GCTjvUAweL2bjmBz3lfy5AaRp75&#10;WmruUakHGibHoIF2Su+zfG5J8OLedlNxzP7OlkVbClNGS9bLOWylGHrAAGOq2DfmIbk9yvZOuhT4&#10;FPYNrnaAB/e8Hdft+5OMMtu6RRzn0ABOgbZxD6KesLyoz9bPdVl5hSO0neMixBecymngF96kTH3u&#10;YR/Sm1EExCNzOtucS4v8cM+DBsiHOUXp5vsFWK0tY3o/0AV+ewcz5nk2qpWX5bPlwvECnTWmjCZx&#10;fdAwqYV5IarEPEZs0cjS5Vofx9Rv1HOC0Pw2o1ekZ6E1csyU6PlwWtTmLd3S4gWRiLWA33OCvKkm&#10;5JSOF3A9As3E/xwp0ppwwf0OaCwiS7QBG85pNKrr+wwGgYgdBz0Q0hQgRmOsQ4ueD/sFlITNWdvl&#10;PntyvOD6G+OrHD8h8hjuVKfoLvWf6UnJD59DXmzwD0Jh96YtTh3QeuFrqerpiBChX3EMzjt2D/Sg&#10;OYIse2hKiSAt6daHoEdsvAAezIuRZo2yPYw8Gy9gPE8HfUa8HXk5PnHrQTk5Bx9XUyUdtYKL227Q&#10;no+0o570gNsKFKK9KShwr1pNwXgriMK/Ak1BG/0FPtgjHW+dBWl+ucJXcODJfLi871f8/ifPY8Z5&#10;SFEoXoCMUi/ng5J/GBnkDPcPbLyAGITbgrLAwNUMKV9fe+pPg8LRIuOk6xcQmbHd4R7eeVOOUaRx&#10;mJDFPUrQcxmM5Rh/kU57ysc9Stie7zeoPGPN2gg6iuVMr4TtGfyQjlpBa+0XdUATTN2mPvS45ctv&#10;FVk/1Ov4MMjDfGlv5IZW1PcPSBVDQTTFRQi9QX1COmSidusXqEfQK3ajXvJtWdLE9rCXHjNc6Bx1&#10;gKvwLlgn6nV6DPKJX0I56utIPts851kfIbyD+hyekld/e+pZ+okfnd9+5ERzoQWsPfDspEs+kqAz&#10;eaZfbTlEAqgFdMkCqKNc2i+DnnZ7WySS9Gie4emUFVmkHPZStlSeS1+/x7DzQigtBBF4e7HLUvSg&#10;s569FKXmVQ4BeFn4hULxAnpZvHnhHjf2HvLKhVsCz83enX0Kjvm8MH15UtlfoA2FfVF5pKimWs5T&#10;r4iHduVKN16gaG4ofoG2ocY/LODb4dkXZu+4FuAIjq8tqkET6ErCtI3bdyEY6VwM6uuYewUj9vyf&#10;+ASMIIU9PGJxNzafz0NSUA8iOF47yvoJya/EXjQS7YvGIZWQp37qdCPE+mm1tlQRUAQUAUVAEVAE&#10;FAFFQBFQBBQBRUARUAQUAUVAEVAEFAFFQBFQBBQBRUARUAQUAUVAEVAEFAFFQBFQBBQBRUARUAQU&#10;AUVAEVAEgMA393V3/G5Xd6du1YtBd+ee4+XQ1n/Z8rz3vJekbYPuqxSH/xr71oEy6MLwv29NevLe&#10;su7d97qr53iDVxZdyJIu+Ktg8FtpeB8Q7yHpvnpweN77dpn8wvPqF0jzq9knPl9Gv6A+oHp8QCGf&#10;TH7hoMYL1W2v5fIlGi9Ut62W05dqvKA+QfyOxgt6LSO+R+MF9QviFzRe0HhBrik0XlC/IH5B4wWN&#10;FzReUH8g/kD2Gi9ovKDxgvoF8Qey13hhkfECff8n5VlfQt+KMetGi209zXu9v7A4/5CKN3VMtiY8&#10;rBxO9uSlPJzXxtwMjResjS/EphPeV3tGM807Et6xeMI713T7yFgm04Tv/CyOTzXS6/2FxfqFsy0T&#10;w/nspQPJ+GTb/lP57LsHUvTlERlzn+a9xguLixcQH6w7ns/ms6+eujiE/Uw7+YiamKOl8cJibTrh&#10;dXTmsznSAvzaT5G359jhqfcNGi8ca0x54WsBuk4oOv6n4hu9Xb4uQB/aTx1rhF8oNv6DV9qZ12nO&#10;zTdxqs+XaLyQjK/vONokY36KIsKZ9vGWwrZOvR5/Y9/UcI78Av/y2f2n7m5NGG0qFCvMtJ9tCfO+&#10;0grNK0Rb6TSNF7q8N/b9i4HJ1o0UAXbR9v6B/QPnmlKOLYvNp7x7WxEt4ieawMdf34fvEQmd3Xd5&#10;h3afPH2zDXzpvkT86/teGRhPkG+oyvhC44WEN9mWz14f2tW50buSWNeXz753MLh/4NqvN9l6q3f/&#10;qXj/tv4X+6dMxHAis64v3td+6sX+13aTBsy3d288cS07lT20O+GdbXrwpXz2QS/xrtL50BovULwQ&#10;39YP+37Q25/JZ+/TlQHseL7tZprONZH9m9ggTjqTz67vMDZOX/rJUE66oC9pMFcdD3pPnkaJj7d3&#10;0X2q4vFFoXrLRa/xQpKiwTd64PV5e2WgmN1inOdtozewL58dHeI4A2kFfILxKRu9nU6keYLuS1Xv&#10;PUqNF46RLjTvEE3IZxuOp7wn2W4qPtmaz9460mVihFK2vJEi0QmjZahhWz/HJPN9Trlsv1Q99R4v&#10;0PWk99pu3DXiaBD/P/jS2RZEksX8A6XTmL9/4DWKAkrQkA9J0PXnKI07lve6viuJJ/AuVe+q5tV3&#10;vJCKn23h8Zz9AvosT7+xIYoEStp8ytvVxVeHxWw8Fc+03D4Cbvjl/C2f/ZvhXZ3Mu5SNlvI1q1Wu&#10;nuOFVPxKa3v/xNDo0InM6BDb7sQwHWcuUtrOLv9ZZHFbJG0p5hdS8TN0TRLhnUU94D3QU6xcJdPr&#10;O1642jKeuNpytiVD+5MDsN9dnemmsy1IH2/FNcNSbTBJXuFK4moCvDNNrxreh3Yz77MtHxrelbD9&#10;Uu2p+3iBZqZgXN/ovXsgnz1xOtNk7iHiPmLJWGAh9gsemPmy0TvUlc9eHB5PgDfqI94lfMpCeK8G&#10;TX3HC/Y6P+E9bKc7DF+iu8xL9gXFbC5B9yvz2XV9he5lVpNvqOd4wbWtVPxo44nMrk7cZXLTV+SY&#10;fMD+gTd6qvX6QdpY3/GC9QG4i3Ro94dtuI+48rYK3vcM72K+oxrS6z1eEJvg/VEaH1bBL1Tp84dw&#10;25NxjRdc37AaPsHyrwbbL+Xz6iBeQNwexACYeZJ0zqO2Uf7zDWH56Jqm/DIwPrUeL6TiM9vHE8Hz&#10;BUK6eceV1vBco1K2suq23Lir82yLlS/lNXeMJyojX63HC3Rtv3ssc2crYniaX+Rd2nciM55Y/r2D&#10;lbLdFM2kodkuwUya9w5iJk1l5Kv1eCHlXW2ZoDkJh3rw7AEzVT7q3bgq1wpLiwtS3of0xHNqeGdX&#10;F90Rf5VmTb1/EPc4KuGraj1eOEb3+DCfKJ+N9/Wfxv7/bJf5hytl28vhQ/LFoaH57E+/xE8072yt&#10;lHy1Hi+kaQ5jU8d9//ljPtuf4bmMqx4HLHTuUiONYj38HBMasd/MpFmaj1muL6n1eCEV/yQ2s/3a&#10;MNDOEdbtp9KNq3JvcYn3ECDf+g5+Rgr5Go7jHU173bMcn7PYsjUdL9BMxoT3hd3XzUwVtr0cve80&#10;2YZIsjK2F64Xvf7VnrB82/pw3ROmK0/8UMvxQio+nuCZKuwV2DNQpEbzkhdrM6tBj/kT2/owMoTl&#10;mxjeaWa7rEadpXjWbrxAmtDyUW//6ZMD+wdOnob/zWWvD+8/tX+A0k6/trs8tpYuGjeQJiQaKJ51&#10;5RsbEvl2dSKqLK/vqul4oekoZqrTLxlvN7PeYW84P0pz2CszJrt2eS6Q7yjNnoR3aKKZdZWTr5bj&#10;BbIr2BY9gaSZ6TSbZMLMJsF5+W2ukI278l2imTT9p+kah97Sq5R8tRwvWBuk2SRtOcwmIaQr7w+s&#10;XCKLP5Omwu9U1W68EI4HUt7J0wM9wX3/FZ+7lC4aF4TlKEJHI8NYpqmjsvLVdLzgXPOn4ju7Jtsq&#10;9wxwvi8Qn8B7zHap9LpPtRwvzLPBKl33gOVEzLggH7JqPq0+4gXfBqsyVnD8Q4Xlq5d4YZ6PWN74&#10;vmq2WUk56yVeeNJ4rfk63zFZ5nt71VxfXcULznWF+gEnTvFx0XihsrF7JeODqI/SeGG+fdSrz6jJ&#10;+ws0b8HVeV5Zp7zP/Nz6F277YbnT9GRiaXyW5utqMl5ouruVnjvIewY0T+jO1qstwXnwrkTV2X/8&#10;ztY0vb8hcm30ztK7/+XzW7UYLyS87x950HuO3p7nNV0vHdjWf/QpWMs9QasFraNZTZinnaJ5mh9v&#10;34/VIMvmG2oxXgCK+ewrA3e3fhKjefDH89k39mFWm9hbte5T3pkErQ6XmdmOdRreoJXi4v3QhHLJ&#10;W4vxQip+rukErZg1Mfz+QcyDz2Unq/4dZ8QFiGt+SvP3c/RFgp/2Ym7LF7rgIxYebywtThD+NRkv&#10;0IzX9w4CS/6100p6FD+Uzb6WbscYJXK+1DlayeWKGSGWzm9xba7FeCEZf8HMYwKq2N47+AL53OXZ&#10;jNjO6u5pFeJWXl0Ycrf3d9F7f+WTu/biBayHtLNT1mXLkTZMDL9LX4Gx8Xm57Gyx9Wz0bra190Ni&#10;/k1lbxzG+lGL5bNU+lqLF/D+5AMz1uZ9RPPG57b336N308pnYzQqLWqch9861HPfyMqawHL3n37Y&#10;Xi65ayxeoLXc430Tw6O0huLFIWCKCBJnU8OvDMy0V+89hkzTjcNTJOv14YvDrAvX6Ozi8BRdV7zW&#10;VZ54p9bihfGWyTZam5HWVbzXNmrel1rfgdUbxxOTrVcSi7PVxdr2cugzLXe3TrbRr3WSxgn4hPcP&#10;ksx0fm/rzTZ6C78M8U6txQuyfmLKS5j3q/szeLuW11ks57X6YsdsvO0HmVPeJzGsQT81fJPe9PPT&#10;ynQNVGvxgrXNLvNdqHcPdoW+92Tzq9VHdNG3DvG+Na6Cyxvf1Fi84NxDSHjjiYmh9Z3li8MX6wuK&#10;05/IYEWO4vmLu2+wUD61Fi+kHVtKx98/eLaF7ctNr3bfkPC+vm+Gvj9TbjlrLV4I28DZlqdxvUas&#10;JpRpWR3bD+MTrqN24wXEA4gWqzUuKCFXwW/alaB3fOFy2lu78UJY50vZg+YxVrUcLyzHRtIrZGtP&#10;E5/ajhfUNyzG59V2vFDe6/OnyQcU8pkaL6jvEN+h8YL6DvERtR8vYD6Da/v0BDh07uZV4niePBWT&#10;r/bjhcm2tPO+BO5MV9O9yHQjzcV07oMkvKuJTEtlfFWtxwtdtMLuur6zTbiji2eB63e8eGqyNVX2&#10;e/0yJkf3Kfr+3e3D/GVjI19HvG+8AvccIVetxwtYhz2XHcvMtL9A2vB1Wi1tXV+ijHOLn3RtkTLf&#10;v9vWP9kq8q3Ot/CeJAfyaz1eQKywjeaGTNE7ErwG7E6aZ16JuKBwnfj+HdZ2xHdyWb71OyolX+3H&#10;C100zxxzH3n+4MWhqy3VNSd6Y2j+/mgmUzH5aj1eSDd+Eru79RppAs9+bD9VuXXYo7ECn2Mde2gq&#10;y/eA1ngMX/cU9ieFeS2PtsbjBVrx9d7WF0/h+xGM9RTNIzxKXw1YyPiZXP1nnCQf5jda+a4PfZW+&#10;gFOZuVi1HC/Avvg9JNYE1gbMH7tJ79Qtz4ZWwi5JPhq/JobzvqaKfA3Hz7ZUQr4ajhfoS/Mf9ebo&#10;W1MTFDmKF75Gx3laL35nF1/Dl8H2i70ngS8a9HEUA23gjc+vDzV1HCNNLu99hlqOFzItd2ie+c3W&#10;ydabrfytqUv7xhN03naz7V5b5b9RO56Yab+79c5WbGMZaMMb+ybbcI508ltlvj9a2/EC3kfETPMX&#10;PMwznxj+kOaZI6W87ykW9z1dJBu2jd7tI7iuvEprL3Baud6VSju+p5bjBTumJ7yZdnxrinqlzLZm&#10;ZSgVn9D90A6+C1ZuX+DKV8PxgjtOkwaMZS4dKP/c4uI+wZ2/iNmuU9nXdldWvlqOF1ydT8XfPTDT&#10;Xv53DlwZSh2n4jcO363wOva1HS9Y20vSWi1HaR12d3xcmM2WK5a/2lJp+eojXuCxujpjBRtHVFq+&#10;OokX6IlscZ/As0ls/krG8Ph2lPtdCNTlnpeSq9w+rF7ihWJjNUaAu+2Y2yC+I0FrOPBsl2JlFpM+&#10;2XaUvifm2z7NnxinN/+lrsXwKQdtvcQLxW2MosqDDceP+rNdUnRXuL1/pZ4V0jPSrvZTV1pxfYCZ&#10;Ks0drwzcq9o15eopXihsWwnvLt17ODlwZ+tG72gj7vl8/zBdb6zMfQhvvOVaFneUMScB3x1s70+Y&#10;lYIKy2Jjh0rka7yA8RuzSaZoVcVXaZ/PzrSv3HV+yuMZKu8d5GcPh+geQnEfVa5rlsL11Hu8APvb&#10;SHMO7ZOhVwbSK/hN241eU6flzV9LrYTNL6ROjReO0WyX5h32OeFHvfTMolSsT6OHveYgG4+eh65Z&#10;aH5CqzyVxtNys2JQuHyIvpI+o97jBZ57zCsF58w8gonhS7QaZBD7U0+FbYrmFtg16InuaFOxtRLA&#10;+y7NpIFfwA/7j3rPNiF2CPOsjvP6jhdo5mnT9w8jRuCe4h7LZ189dbOt8LieojVT3juAXsaYu5H6&#10;uqGPrxJDvgK2Tv5ioGeKZqpY/jgay3y8HVeV8+grfk+0nuOFVPxKYl0f1oW9ODzhr6o4kb04hGN8&#10;URg9FrXfLu8OXXWsOz6e+CSW8nZ2TtGVQSEfkoofabp9JEcRqeWNFZ7Be2L40G5oSpR3pc/rO17I&#10;tEy2XqX3qK62XEmMZWC1uzrPNdE5rQeJr3jMt11EEhhRRjMdnbeNR9nVBR8RHefx/OOKz/tsy6s0&#10;TuTpOkV4f9hajfceNV7A+5aYTXKDevbEaay/TP4AWxG7TXi4TyC/0aHi9xGZT4p47+zKZ69l79Fz&#10;SFl/stI+oFD99R0v2Otsnk2ykHeWXjCjRI60Adu6vievQZ+iuc657MnT5AtIw+b7kKhPqdR5PccL&#10;rm1gNsnE8K5O3GVy06PH+AbUuuOIMfl3fWhnJ2bNRelC5+R39g/cOFit1w8ia33HC9ZGyV5ptgt/&#10;f6a47XbRXLS/plWm4RPww1E++6CXnl+Y6wrLL2zbXXRF0byjUFwRpitWvjzp9R4viE1gn6HZJKWe&#10;Q5xrunFQ9EC0gTWi//QMrezv8pp/TDNVisYgpX3RfF6rQ6/xgrW5J7xnSe8z7Opq6ljfsX5HR2e/&#10;ueq4fWRmO5137Or6eDvHHsV9iq2nmnyBK6/GCwu3MVxvyFruuJ6cyF6hOex+WpXb/EJ8i8YL9lrC&#10;tZHStktxww48f8Z3JJdSvjp9hMYLC/cLjm15GbrquHSgeudVO7KWvC5y6TReWJqNpuLfp1gBd6SW&#10;Vr4ay2m8sCS/QDPWriQyKzjPwbXPSh1rvLDE8Z4ihWq07dJxTmkfpvHC0vxCpWx3NevVeKG0rdSa&#10;7Zdqj8YL6hfE12i8sMR4oYbuK4iv0HhB/YL4BY0XNF6Qaw+NF9QviF/QeEHjBY0X1B+IP5C9xgsa&#10;L2i8oH5B/IHsNV7QeEHjBfUL4g9kr/GCxgvljhf+VeJnsQ3e855u1YvBD2Lf3DeXXf3fL498+8C3&#10;Dvzo4LcO0qb7qsThmwf++NTqa4LWoAgoAoqAIqAIKAKKgCKgCCgCioAioAgoAoqAIqAIKAKKgCKg&#10;CCgCioAioAgoAoqAIqAIKAKKgCKgCCgCioAioAgoAoqAIqAIKAKKgCKgCCgCioAioAgoAopAtSNw&#10;IBaLbaDtGdrSh19/vcGLxT5Dx3+ftjn6Q/6/pu3PaHv1Cwf+4Yt7OY9OYzvo+EXafwonsZGXzS5y&#10;vBCabXtjseeo3K+ZsiTL3jW/Bp6QYc1zuR8heS2RJPeuMWk4f422kzjw/+IkdyNt8reOjp+lbXvs&#10;fUmifWEZHYLQYRSHTZT7HG3AYc1ei8N6SttAG/6eow3H/x8AAP//AwBQSwMEFAAGAAgAAAAhAEq9&#10;P2S1XwAAAG0BABQAAABkcnMvbWVkaWEvaW1hZ2UyLmVtZux49VccXbPuDC7Bg3twC+4JDAQbLDC4&#10;OwR3DxYgCcEHBncGCB48OMESHAaHBIJbwgR35pLznfec79xf7vkD7l7r6Xp2V3VV7d1VvdZuIAAA&#10;cHnAPwP+QBAPuEChUH8RiQ8ADBACAEyKGkoAABAAcAUCyB70D+x/jHBsAEACAwAwfFD0/g8NANAj&#10;iwmYPEMDPDgA8D6A6QEP7niAICCA7oETPwCNuGf5r8+A/8RfW3UFAAD0gL+2AiC0/7B7CPEwwmWf&#10;gDAAj/6DAwDcIACA9YFT/cc8XPY/bz+I/+ZCIADwn1j/rWd7AQDovPjfPM8G+lee/4oPADCC0P8r&#10;PgMI978467/lxQzC/q/7/x6jJxtX8p8c/p3jgACYp/IAwO4D/tmPf+z+kX/3KEZLU5kAjwbvgRKA&#10;VRQgD7LkAdM4WA/Xn1rTfwXQG6IsD6gZp9t7mGA4yGnIAQB1ifi3VpgPc1wPFSNvAIDU5y+AK/aM&#10;AQCAvDlYQU43wPx3LnZO6sDV18SwoKKI5Ysf0hUKkR43Xe1MdFSi0RnWcWzsSjaxMZ1sgyukBK9+&#10;8ekTf2539U/VAdbxkPQndNooE2PWMSOWURe5F2am5+fhG4SGvnkTDjLtN4fSwhOjt9uBeZmB9qWj&#10;iMHitqez6Qm/rov1FmuWaysOEN0DzLN2PRXaP0IbK2q8UcrObWfLWzH7++5RYJP6RitbOcfyzW9v&#10;EJChZMySEigLvqoamzJFappqAi8nH4zOSMuYW7K+oFHX638a+iI+1e+7x+219fm/9a24P8TAlDEh&#10;fe9tZIdEsrUT3Z7D6yMsDKC/36TGpjy4bYLYGC3OC8HuNppysW6tFOZDsee4ZvyqZQrYIiSGau4I&#10;Vf3oPh283yV8DgjMeK39EK9RX76NTVqP0WK59ZpE9NgZHL1EgbUOb98NTt/HFc29QVpMO5fx9W3G&#10;Qv+6J903iA/Wdi3bj7aZmYz/4WcoapzPh9vf6lhJrz/rUxNaXOp8djR0GCIVNUTJ9rBCZzYXsOgh&#10;E3hYkks0wJggb8ZBDc2z3gwbMOyg7FMuE7QgNvv7H98QBk4HdAGaDiriOYr3Kbigq7iHiPp/V/W/&#10;3qz/b/h/1dKpIpad6859opFWKK7jSXg9SnSjZclxdszk92enxp5ZxOSC6zu9Fp9VXPDVG0BXNuZW&#10;epwYNqeO2XX+7KTvTQv5jutA/gqi4LY0Ufd26end13nfg4tpPXTs0OfqS4j0iAfb6R/X5xN+K/ef&#10;dHfu37FLX0jDS+ScbibV538T1e4h3C+y3EKkibh5broFHNUssJboCjralBPdZyWkXY02TpfqBfdd&#10;pxAeub2zyb+7iZDxdnYW+ClNp3aFY0BVtbQ51f93f/z7K//bIDWgQPDDitXcfzX3VWS3/37V4WFM&#10;+l7YrZLeYNavPM98ugSF+68CNamf8VL1Y7z8bVu2v8HGxQj2O0QZV5yEz2MgKDAfOuBRQHWp2ll1&#10;30NzaP2rB/iMnCTXrCLLNFzTf9/M+NBNhr140bYcft9E33LyuCje7saYA1ctjddo6WNjRVXVj7+N&#10;K5IWuPqI0ai+8Qj3JwE37aVvePqvlbvlR59xiofv3JqSFxL36ZCU5e+7R94THq34G5zfM6AEdTyU&#10;ExlW0T59cKcP5muij/+40Ca0dSnt8CTmBaIGVZt6YJbv1TFFjXnXxfY76GIPhX36q7Bx40e1wFvU&#10;KS/M625k2u12s001bOKasO7QCprG25SzL3XzA2CNOCOaaLuPRluRuAsV+n2JtDcNmx2bWqkc5P4O&#10;9yiWtxGxQlsN1KSqXg0KS17vLL+8EJG4h12HuiDAt8dYLRU6GTA2tTGy4j/qW2LkUBd08nGSgsN0&#10;1lvdAtOnMS2QVQPgtypaCz1GrC7Kt6Io/HXiFpl9fkoJypLcy0i0nfLyDwHuM68zOtnUNLjIj5on&#10;FDpReEk6mB+NINMjSX42j5WUZLGNCW0PyALSAwjw4DbwMlCNjz3O7oZdLMPCJ72iZ7ZfoCXhELOW&#10;39CqP4SkOO5Q2xsmrYFOggw8uTkKYHjRNmweDzyuvP+kLqxUBIS3WHeqx6400EQyoabcKdxQcxE3&#10;Uwl8xN1ClbEkxCQ35AyXV/JzMmMN3fujUsRTfJv0XK1EXUTXanJjTsy8nabMAAU/IEhuDFLeD1SM&#10;1D29BpCCSALEP9Ge9O2gKGOzGb16FEocvl+qCTHe55X/MiM5diif2W3b7eET2tLzxKIn0EaJc4mf&#10;mywGtx87dhkEdf8MO9d7pz2XvRCcy514pXojBC6/qDtTwmxekULvQe/oyG8Q92ZB5oxJcDfKzmNn&#10;YPzSi94KQsXoNjqlJ2molYBYupCKiK0j+hRt91Vd1tA0pe4+SIJ/Q7h3e9dq8s3MtzPNxbCNKwvQ&#10;88rxPV/L+u+oOsCSoLpT9Yzhtmtho6aBFNJ6mblaZJcTjwoNgO5RSP+tnZHz0Nnxa7DS62e8DBwH&#10;F7adNxl5zzm6ViCGAI+YFpnmvfigxAnj+XYX+HSl97eKkjFFiNFqO/M+SsDskD7T51nEeHa1ktmT&#10;pjZ1wKRlQetPvukdUqCNpoRjiGppPXdXjWPa4PH+uaO4X+FxwEuEo52lshhmQvKHNe/y+ZeBslv9&#10;DElR9EUTOnax93rIX+Y7g6HGIyIQRRf+kmBD7vX8av+vH+n4uQ6fRcMGEBNEKhaslb0b1ByhWt+c&#10;yHoJx5WCXq/6/OSrzBG85p0lrr8dYIFn9/jCexeq4ImsC0U5UWvCuq6KL+6DjTi6DOOlzdYoItb5&#10;+5oXS42+mtGI6axI5yVcooY/r5CFo8Gya92uZFRBNNU70De1nKbMfxi1dk7pkiDYNNoktRjfeSWt&#10;CT9hgB1UmpHTzAf6vpAlwTR6YRLUk5KLJyc5AGHZxNseb9b9V+JfbG9Ex3yrSLRr39U9N+Lyuq0k&#10;r/lXckVthDFRNEFJrH3TIt/iwz34COZNf94lu1nOY8YfyKZBjV/qn1/LZehpt6216+VCE8I+SfVr&#10;fDgBnjO9Jo479blthcxvvNGcbnegqlbUNUleULJ7prr9bQbr6LNYDDjPpjhEH3d0420LstM3o58m&#10;SjcNo8vsWSf/ioz2EiPMCcfo3nqSFQyDk9VCPqtCj57T4DOJYCvl7ST6zJ/lZRak4SbFDWIR1f4y&#10;avT07ufWFFo6+VrRf0Bu/xbx4dS+vMUiO6Y/FD5vLIoQ16SrtwLr2Iez2nveD9EO8cuwz6oMU5xI&#10;DUvQ/JSswz67V5WyrtFUFYzidRdo6gsUe1bkVjyRIiiOw1SCsC98m41uC6g3ZY5clfx5xHvRLkDo&#10;iBVJuZiljZStsnlnRMkmBXYdaF7mvO9GaN76+qa2ok3BqIFt1XThDR9DxPVrn6XFwacf/9EoMP3z&#10;tCs/HU+2eUGVaEXFMQJi/xWvUVWLsoRaPm1eo1If1kTLFazi91KWDn3/yZGFWgXd+7WaN3nwCVkO&#10;u44ylhgLUd2gZaLfba7pAk7ZxM4j4HlZwb0gJNOUwJ9Yca1nPh4C3gFB2yFwAR3EwfOQp8pFmzOu&#10;dZdK63thot99RNd/vj0/MB9OeX6JjkWNNqBdpfYucTmK3Wf/9IdPv7R5xYWwfuyHI/UXaKow9yyp&#10;r1wEuUFtVqezrJ8Oq86zivzTRA3OIbjMIwO4xc+owb+Y9k5vfGZka1ZicisHq1PgNLW9GpMXX0+v&#10;EnofiX7bQBv9ofo4vcqFnaYb1J04itPx8btSrW9C1dB7lDLwsDBITwY99Vb+PSPLWkANcmQWbC52&#10;23pPADHZaTguWt1RWTdNjwtq2b8RibaTjEnOpwCWB3oruhPodhiI/lnIPmF7ISaG7xhenzgsmlhe&#10;Im+OK6lVQWCOCOaASxtIWs3MnkZjsTl9Vaf3eX+hz/wSMtGuE88C3uCzjKqU5ytZ6/skVIZ3lRc8&#10;Lg2lo5kNUn/3jCPGt5P11+EeH7ZEnFhf1VysAAEkWcZMt5wL6KUoCNMo3pW8Csvy2kjZn4mgqsrQ&#10;rlZqlRjdpnMRNutkQNs7+uCfGJCt/N26x1a3GkX58Zf4mgdJfYORyrNbTTsTDk69Vf5sMWdMzvLl&#10;nL2+4FZkNW7076bmnnbmEWBmhIKiNXYE0lSvt9MpVZycgiXCi4fodRkajj2cGqtrJ++EEEmKVrru&#10;rcf8knvMmbU6dA6q4+jcsksCa7zJ5j6bFSSHzzcSbxZPGEG3DeqhLH9EtS2u+kv5RcIDaApFPAQj&#10;v7LvYUHTSQrDFKh8G7Ryp50nzoAlAYroOc+qyPezvU5kt7VNMAW0eGt7QStRSXbkHd+RaR/6iWCP&#10;qYuxsqLNMImBtPwUarYhaORpamp7ozpbCbW+leeW4/yjQdVRlHHcXtBLQ6ge8GT6LT/C3YP0REfz&#10;9eORd1aNZ0WpJnq5c0zyexmS47eNuBG/92uh1NA0rulg7xzJGgonA55gs9vXbWLZpENPtTQHSqoX&#10;SPfbQGAz0tRBjuvnGogr6oFA7kuXwCSB4KzLYfcKGU99c2B+9BVFFHmQf6bV5/F4V55POXywG7S4&#10;rXAVTlJPUSoviFDS24PQfJ8+vNYU3HVfINlQdcIxtt62y7Nm/Omxo/I36tudIeI/TT3A86ucz8ob&#10;08j1jQu6+rvhIpFVY3UlaeSES+x7AfhTOFe3Wycxj8mp3CodV9uRBfVyGlKJ+6+qC0abEntO4cfX&#10;iT0hPrkiUSsOEUUDEUcYNEqO+ZwFI10Xacyi+Cdsm3+YGXY4UcqjrNVxV7F6BZJo86ozIEHP7Fiq&#10;cIHL8YaJ/LB7xgm8DbLL1Y/+4l0qVz/Ml78gyeaMtFX9j5shEVhcr4dfScnyHTPxhaT/2M8dgto8&#10;fEBTP7gsK5J7FmIpCyelXXVg26Xged3ZIZhYskz4FjNmerK6NhK1i58SjCyzAtiLl1hC/RYoBjTS&#10;fSOgIvKunrHD1ym2N4f0VCaN7HHzAO2zlvZj28nWIsn7tXcojHXsGYqvsD0rfdkVpU6xFm75vh4B&#10;TMYXiT6dW9yb2Ko/zaIvkmzRFh36HZC4TkQeFKUp+OKC9aKRpO5akVKKhu4aODdayLjp9lijtpGX&#10;kdoBc4/aOr5Ob92793LylVpqZFC/XUBXsRnOyifawilNv41h+WG4apV9+YYNhmT1zcgc7t7dlGz2&#10;6JTBrChByBgUmPV+dJ68fiNEfkZjtP+ouCkL6vaLsWJ6D49nrUFg1XTFUilwvn6G236jpWLKoVeL&#10;mdOxYAK43VmMYphqR4sR18XsABVctXDbEaOzRJyoBlVgsaVE+qOfUhIy4QAL1kfIkZKlpvL32UkI&#10;WfXArkIR3QLRaUGx1I2QquSjSRdbaf64erkoglIRd6rf7BTQiSxf4kdw3ZUdIRIUv0q4wJISm8uQ&#10;bbC7dCZBi9acNejJ5qWeWUeUjjJVJ261OKcZ0r6EhazA97xhTXbf97FFcXn39mVZKLDqz4nMyQ92&#10;ocEuqi75iB9+9sOYAlj8PEUu1CzxRSuYix8W+J1zzHMd+3Ehdh8bTEEhCMtyzRgn5vvXdpdPoHGN&#10;eNTMAL+tpjd2jdbklqVv6FAdyVP9H7SqqwhF0KBmqJcGbIyLxhOkpeWIqcujigwDsHQ32pUrzcjR&#10;qr75jtb9Q9olPq3q6e/9ywN6kgPiE6CMH5VDnpIkuX2s3YXhFIszH3WD5Ya+17hMRyI0f+1951W3&#10;ysOgM+ifh8zexe+9QuZHTQ14zKAKFVC4UPXEvQFYZbKraU3GIPi2qsumKti7ojDJ6dSNc+vQzq0h&#10;I0INyThgXLdhke17I7ooZrxcp6yLIoikFHbIoEzHojGZetf7bLlAc3YpNvEVgMDvXB+71SKrZ2H2&#10;KnDKErqbr2rtoNRY6OScQNOyWBrCvk//JFxdZ9FABFslj7bJYZQTCdq27mPNmizFKvmSuiFuT48S&#10;RrjVPBqk8OvAXD/YZI99/GKJYziFFwbO5UkmIrdKo1lfJ2ji/wZSp6+UHxfZrw3PnNipXRdfK+Dx&#10;7FZiozLgmR8BJL1OIuZkmmaBEKTYEfkRFDe+XSrf0Kv0QqCVsJ5kFSjY7HpHB+Sm+q3f9UnQRntY&#10;2QyJ0Z4hOSa0SCkI7LPGjiiHq77VjNA66rwhfZcUN+38Ehcm7nizDQB3OlV90iU9o270oArRkF+H&#10;85B2Q/pMy3AoHZZqf+jYm+nusF+XP2HgnVsujwKkroQ4ctQZdDngAzBZ0X5oAIQsEDVA0rtVpQJe&#10;mxM9xNnT4im8CFDowrLTws4fXaLiRkmgim5euFj0NfPmSTJ+q5RWZ33QuSWieilEfb5mFTeFS/WS&#10;1fb7wsaMg5tAFiPVZnzKefKerzS7mTNoMTxFtb9doWOchz0JJzXi9exgg12p6ZtWUiV3Vd6hKZD9&#10;4xlV6/KXPdQlDNO2gGT0kowglYmLCYPnOWzlbxfJeo7NQycIafoBtl0r1CsUr+VFNVfHVVHr1gWs&#10;UZVcyJ+uZEqOOr1H6UECuQsavI5u7FGgEAGoXbzsXr+m84JTpa9UfNWIL4EOd44RtcGO/pkzASds&#10;AgmbKMbjyTow3HTc1jdzd9J4OEqciRKYaPjmhi3EXz23u3U8KThl/KZAdrMdCZXTCXnMsXQ5UwD8&#10;EI44k9EuNp3A4Y+b4xZi8fgq4cbLN9eezLoPQs4rWXfjFTdSE/CsloZUPLl3gOft2yl6I6ItAf2o&#10;hG5Dmt/HZ7P29gPj8XdgT03L1MprE5YZHpwqDq7E5725ybSbHySqdMqQqoY5lZon1DQ1hl+Hmwql&#10;GOxU1i7JlFYv+zdbuN3hvUXboHKUWx/50+4yj2BndhpZ3fAQL76CnLJh+iX9gqjU87UKONuCU+ut&#10;FxD2riLZltvtxoWJwMY5SrdZam3TmkHr6gtAiIpu3OAziWy0QCaUSdgydYxe3QZThnRgWC7YOvSj&#10;jMWw1MpUtrqqvBHHlFrntrmgFXvoiRxunwDHTzbnU3OqAS2AqjdkkSybNJVm8y7woRZpoU37k4fm&#10;SspjtcW3oLvMoCQuVhn3wUJ4CYMBbTZnIiiwVD163gA/940XMYB3ayb8qWj9iwkN/15sHjaJO7xn&#10;01RclPpifrTL1BC3W9Jxm0fF1EumBaNtK8BsvNTRvSfMop+DAlIP+EtksrBtJXatytjVEh4OfCbS&#10;BM2CnCPlzDX+E1SL/T5F1naFcUq0CrcvRXuuguurrhyrxMqWzmNcdfcMgHnytLiDHr/ny6hOXuIU&#10;V5WqjWY5ruOcSTUIuuiEk0pTBFdKZgthbOU0A9juC9fvOJUWU+NvU/1TnuGmin5i7pxgZVYeGWeg&#10;YteBPJ7J9w/XvVimczCs4sUQDu/jnz86TBuqn7IXyiKGQCxvYjMCtAuHSAv3zmgywb6yRRPPe19V&#10;DlURt3ZeGLx4Xk+h1bwHcuBM6H86TTWgvOrKzGUUVLlHfJCXcF3GNbbDZeDNLc3JEY/DhE4LiYTl&#10;9sJVE/Z5SHFnX8YHoD4b3m29MYrx7swsf3WLdPHELXY3LVo/KLrXPHXSq6pLwaPGZ02+iOG+Hq6a&#10;diYIJpUXtXvSGca6/ZU8v+wRawmCqrerUMC4cjcoXhNmPhWoeiyCGL3E1Hf9BO/1GzTVlqp11Grw&#10;cp2WiSBwPDaPG97m3D87k/tBBz+XAL3uZstLr9XwxS5NFhf9FGPS4tS4ost41lz89Zt5jtnowlYL&#10;NUxyJQXq1V7/lkHJLFIp7eIINv5RXouUMye8wZBcEDjfIKBaiZOPaKRt10cEBspwDuHnlbuUj7+D&#10;wGibRd8Iv4dWJbXeS8cVZNNmkn4UB/CcRNutLMVLWq1S2KZFFa9gVrTD7PnaVTI9RgtTuEankM4p&#10;q67tdaAGW/3I74YWQrovxkuUJwuu4qYi0W6GsktWvDTrOlmJEWLTXRdzcaNAFSt0aI1RiEeHg4Qb&#10;W1zzF4VQI/FznZIQFvLsbhisQ6th3Y6ZW7dZJ/aE9iikFrtSUdWZPZxHxAHvBO8kWK3DtCah3SxD&#10;fQiSa7T7/keZ5rJC+CbaVunvlARUuNTVobNJmbtwBQmTXvk8jku+ZYY4LAloU4+ezgw2WiYspmDb&#10;rmHV4Gfis9ndKVHcEMysjpjhgXq0N/mxflAO5IZEE7gkWA9hEwROcelmMr5qDAixp39NCZ0JmdBl&#10;9WuFrzxC4Ood02wNbaWgw3tQb0GBDNh/3IXIWyKi7mrb1j7DohsD6+pJONulboZTyWhDzWjHM0TU&#10;Mj+uKlvSPYGdMEDjV4rMu7B0VDQzlNgc6MNAVL7VrEz5BX8ECfR206lpRoUXyMxcinXVcLR4quUq&#10;FhKHOFbZ19u1d+rRZ3E1W1sxd0Dro09ojyGzY+o0JZJc8gLhelo/OsqVGL5/P+IpUcAh7GjsRymU&#10;3h0f8MlqPY3wVRT74Fzgn1rk1hHJM/qoixVOc3qNNR+W3zQqjwsGuSR6bUCT7tGbyA+61TnAgQWg&#10;2xyEQGjelSPi/bUtTz8VnWwvJ63CF+ZrcxrpmowocRbkx4vP8M2aofqIA13pGXz6lx1mJYMB2AI1&#10;+EkYEXk/iiNNuOPFKUV9KvyEt18puEvRt0hqYbFnd2MQGJVpB1F1/o75IG4OqmeeLWBM8SzcfQum&#10;MR5EQjpPiCspnaVnq5IQ5Ef0yVVoJ+uv/etNl7A+koRRTL8MoIieMlY49RMeQl4mbsOvsq481pWQ&#10;MLSt6uK2s0srqmqj3uWhhTIaQTXu12iJY6IUZ9FgG8BBQG1x/ZEiQQp3YNEdW9IhqUA6xlJVgGR8&#10;duHBmKZSx4uaw6kNE6vTZo5HHqLbxIsq3tQakNboUQAraJH4DLnTcz14fIbN2p8pwT0KdvpJ9II/&#10;l31PWGBK+kVKbpD+34wWXNEmtCJQLAFjtYaAIfeIfZZOby7xN9FTWWym/alz1euBMt5x0aQyspsE&#10;QSvqaV+xvPGNHgp3uiDCjk7ML0kK0Y4D760nedMmnOuVGYUIoSGuTl+csxYabyc/ksXBobYTo92T&#10;H9heThJAL74OYybQpT07/yLKo16kyHqzvwN9MvHJs+oThxcgVGLsjzG3sa+S2sXEp3qoj3VZOa87&#10;xcGeigC36NZg6X73HXXJO+1YyFzMHeRMwBxgrvqOK7XtKuJaMFzkprhTuIuTW1q5V67WljX0uVOr&#10;pBYkdCYI2pBjilyltauno6yUml99ST60pTiCr+eUQJKHL5CvkpVQ7luJ1WzvEzcCO95ImiBK/nbV&#10;syZdMQVg2n9eKDdhQdts2C1HdAipmCRLHT+B64xus5gB/aibrdq89Rryfvinnl3qD+81NCQnQfHG&#10;4j/h/olVYCDXeF1xUfZJ9ho/IMhVWrduKavN5AuoNMAosm8w4ynCMqCMo2Jkye+Y0aS8Bh2dKEyI&#10;ABOExwYkZ/jomeB+juhjrTE5SBN5/5pnvVu/i+hxwxWOCl0mzkj//Aka0lPiV/21tkRur3tew9Pa&#10;C80XaLE7RTtkR3HHu52UkrsFkok5llpkNyW/uMf1LKJSwN7hrFF7T+c5UYc+jU7IQVcx9UgXTet6&#10;01zH91K/pQiptDql7hGpZO2lC+X01UUjhi78F4RayM8vYW1RydbMEpZPHm9UNdoaUuAXt2SNigHF&#10;QzMB7qXvPgCnVRxCPhDNLTdkvvensBSa1iORHcQKDjnkY8rjwhU1BgRpIDO9R/DLsjnVXvWF8p6F&#10;MjvJ2NoRyKNjkH1dwch5lPGST51HFgM965K0BKWQe5A7asrnJ3zBl/WiY4npEc9Fs/VQ4xB7lVhR&#10;ZQm5BJbQXkAKLU9WSyYXj29hW6gE2RGKSsmdVkjGC7II1dXRzRx59ZqGLx/IqmrJ4uniWSXTRKLJ&#10;Na2CLFsv1Laq84Rw/mTOTyw4uvN/+GMvo6daPXNNHOEVl3wcNI4a07ACBAjb/GSn4LrHiDuRj8Ff&#10;w+nFqg2ab1cuMF0xdRgi2uShzcQH5GlN/hyWFd/DO63xB5tg+taPYLxVg52PM1e6qg7tAmDL3fK+&#10;4jwZYbzm9ksRch+7LL6XtugLmNS+YWDiYqIVkhCDEyeJYMVzslPu+j+n7XrcNMahTG2b8cIIPdjP&#10;jgk2txkNmIxbmuSAPblPJztlFH+RUYx/1S3BVHehjrSQyzzSlVeL4q1i/96YOn5fkeKgx6FBlzFP&#10;jpYHKGsdeqMjI/B8ibUAYjfR4OSn9M0tm8Q1vIdkIhFRns0jPKHHz9M/UaWr+GvC6nSOjGMBD0An&#10;FpYfFCm59FmLNCkQQOheHsqh/H5NT5HQwIln3YUGXNunu+AYEWJE9+hZpAEr2S3JrtbtOLBZgBDI&#10;Zzn8yo9vMEFOLcqoVs5+b5Lu50++nzhZ2wjnp5PJQ7FvXQ/CXwKeDc1c+/9NYz73Y3UiKfsKl5ii&#10;8re+qMbS1Z51VapO3/7vZsMx+YXqDCMS0KTBAAuypAV3FZWQ8ccqb+dcNu8mJa11yFhky7l80yxb&#10;BX+6jw07gntqNjfNI+xiXMbbdbbuSZx1JL8weMqWC+RjcaZtb+MBUsY5Yvz0/wbdwNjyjG38hiYV&#10;aLWCsQTksPBdarETumvSSGi1GqkI6pV0yrF/bvzNMG4tCyXPvY5qqG5ubY5KReXtPyKbYXHYvYHY&#10;owNUEnas9xf/VCelFEnuFYmkqZGNqijeKd213LSZnhpJaC2+A5OO3lSEI1zcPa2/fhxl1P46hgvM&#10;E2/DtbdgL+FeskQRePtX/Pqievm7p8sp68rpbOcSCR+5+0Kz5TtOgPFJ8rKr8ItAXV7UAVmwvMiC&#10;BAyPWJYxlt97Fwi8XyMP30brPtHr6tq4GydBEDmnhu7/Gc7olnmqZ6GoxZ6bp1dRuTZj5g0RMlgN&#10;cpCSMM5XezSnKkp/7fey1fOZ3UpRUV9/rD0vbnShDB/9Ua1OJAOfYEhHuOfxWwxwq46otSwz+dk5&#10;8Cez9IGGvVQ0C3h44ys8d0HgSFZxTa/kjoQF5FJVBxlbMDr1OIq12PQ5CnMPmbmpPb4LNoPvz8PJ&#10;2Fs1rysioOW1ceql8I3nsYtYYh+2NLpmlHM3fry18aocpKTLTBZJxwkU/kDw6viFpYkTnDJH7eot&#10;jX1bz835WyxwpT/GsfjMNxbJp6y2jpHvg/0kFpjIYu5YDgJQJPmLVRvieJfx3KtUR9JP/rievnxx&#10;5/3KgKpJ0dZFdb62LM+t+vv4pV+a6meN2++QReWe97mU9ctO1vc6Z3rLTNWkr7LW2ekLZlAueDcv&#10;K3fARyskAnGRPNztAn32vftcaXMYcEqm/wNIILffV1r/YykqZGmDCYddVp84fiZ3RGEusJUX9cz/&#10;rVn6TEnNq2GYC3xVgyx1TjpoaQTZ1u9Jkr2Hn2nIbquIJVS1zR5qoycYcdNmYfuvEYwWYgou6j2F&#10;1gujbzipMMcpcNpqCJLiGecHmOP91gZGzhRGhZ60SbdctoJYMuOgBW66GG3WvP2SCfBTr092TYbs&#10;torwXBI2LpTZMxtzqDlQYjYo//mSkleNcpv3E1hvki12DKcakHhz9sLGCkF+Zp5zYltISkttSzJ/&#10;fq62eUzCanE2Ggij/PYj8Mw4XmCrR+J/aJP9N2mn6jjZDG9jE+QM5U0VyE9gpED3f1Ek5VeFOKmE&#10;LSBqmwU46haCMRcY/Ai8i6Txxqe33LBbe5sQI2gkJYhHffO5qUJb25SW2o7Y4y7blCuimxzxnQuY&#10;YAgWfX8+61Yd0WZnwgeeLpwG6/8vzWm15nPTBA0YlB9ODfHLRpbH/JAlS5uZmHOW9jxdNiL3g6/1&#10;Wme8hYyUlC2peG2zzMwe60xF/NcZJ/574+6lz00VAney2F6o7i+gs+uXksy8ZGXPrQW0hsAlsPg4&#10;A6AGA1b/Aw1yzmWkHibRegpWVAZ+HYfczRWYyqF3hixZ2oyECsbxRVLymTEhKIuZXrnTMGT+3cre&#10;pDC6JUttTzjkaHAzRoMXs4sUux+JCDhzgd9sPRYoV8j8+rdG3EU9qixZajVxo5qkJAMcNsstV/iU&#10;IPCtDuF85IJRwS7Px+vd2G/D6JYstT1xCULKTfxMwLtC0nKkwFdTGKSua/WZzkS869NO/Jgv0tZg&#10;S19AYnyBTcl6N6tC7CYtFoIb0bbtgiN0a5ZsLVmyZMmSJUuWLFmyZMmSJUuWNiOxW2/E9+KVTIOs&#10;60bYLyLh48jGQHaeXue18bk+XxZirZ05rkFb9HRZRQgfr0FsaeCsnXTnAc6gtnAcbYbIP1Ue/9No&#10;t3cq5fjDa934wEkDN/4Vc42e981hnbytuGPRXH3seL/gltx01P9N2on3v6IsuIkt8HT3B2Sd+J+z&#10;bvxP2Y6eR1yTyHpQ4777fi3lxn6bcf3USNdLpyub3l1kScTNEOlI7LCx0d5nJp3Y79lPE/61mnBl&#10;UwMdpwY6Rb18o93hhxQRGK8ZH9w4sSzlxI9urqO0JWUj23+/zo3vZs5FD1ZP0mmBBjewjJM4b8j3&#10;gvPVORhB/50iUD2Wxt2vwjuoJX6Lg9TB2N2Id/i4CnOq7qDwL0v5xE3+AsDDd1ZuN08VPoWbbAv3&#10;fte7sf0yrveSGuz9ZNQ/OHzc5oTqzrjxf6jR3xIoXlBef9wUHksAi12VAslQ5Xu36uE243HjepMk&#10;ES/jNBDeMyeWuP5Fqoe5+p+dn8c1d6RMM9SOI7hNXNebkXTix4TPLeUT22HVCK9P7NgPLxQOJr0t&#10;PBxrNWUi3qEC5cd4qSC9wseriW2cLHdxMdP6NBLv4IjKJfv7lu27emkMALKXu86tOiIV9Q5lU1ix&#10;PcvkxfF9/y2SFx0KTxnl8YMcmNg1yR062KnNHeDPhn02oNVFvb+qHIclHe8gVK2AU4VLH+8k2/f6&#10;gcB0iQD8cdLx35bU+3theWs7bhelHgrLlqMR5qYK/4g6hUx507uATNnEK7x/ZZcNqXQB8RlzIFM0&#10;vO7C8Ydlyj+/rCntxDhga6aeL05F44fybERXL2LOmnRix2TVULKzaiRpMg1u4mLZZAc1KF3AYBIQ&#10;YXtxfIjSODgbiV8ikHMs9lCFf+Jxz5F+NH6yomoHpXumuTfR3BIbpEEj1USqdgnvU7xBDSu7rLfU&#10;bfyYZKRqh9wNvMPKyr6hQQS39l6SdP0LFQ4XwM5UvklJ4BuSEe+cmg5Vu3NtXyiF26Wi/g+VJttX&#10;OZjhEkmy/yqcr3A0W0OS3QPgNbLOnCcp6aAc100Ho8yqxzMF2GuS7HN340NUJ2cOi8R+lX+kN/cc&#10;Ka9/KZ0T2CLMM7Yd4xGkvE5X/OHpiF8vjXG96mgQpyKv666jLx3lQHljRW9c7ZeFoPxEz67KhLZU&#10;Wuo7BOUiKolndV1i2zIY0XuzVXkfaQDwnip0bn2wCX62Gum/uW0VOA7XCsANxrPF/0AVvgTJW+/G&#10;54U+gS8BnoYtql1OylBeHwtUc2i4q3vs+i2kkd4/Smljy61Q+p/pHQ7sX6j0Fuj3WAYoeFwzYhcf&#10;5yruXL2zPATQHAFyXsaJs6lqudJ5WJ9HABYkq2zJPwncz+jdhYr7rvKYBX/65D7GKbXRxD4M9nCO&#10;kIS8MExTKjh+WOA0YS6kmqZnn6k8H5CftMo81eUKfU7Eq586oC64qpr3VL632JdNR2RgJX7uUd6L&#10;sqo78T1D9ck1dRx9/WSdE9uLuF8ZMndDO96zAFKV8bIa+W1VBnuHjc3EIIBtElSUfi/OSK0Sz5xV&#10;juuU678g0NbXO7Fzlc5Veuc5dkcqPmDlAqEyc2OsG7thVDT+idJZqXee1P/DBZLRNH5wnJ2XpYPI&#10;VDhJaXLyxwKFU9nJxyhcjTh1rDqOpB4NOkHvD1Ej3q+0AKmA6Y9kZAzQMuJF7yxgfzQ86/8HlSbS&#10;Z5KeL7wxmliu+IAlJvbaZZzeewqUL8K7pP5lKSd2ngAzQb8XCCyLxddI7nQcI9WsMp+v56tBOUz5&#10;Kc0D9GyKnk1GGitcpP8mCGxLb4n24d6am0d+p685Ckf5Hik+KO9cwMrUEB1Y/HGI6wfKf0gysKsv&#10;VzzZtbEbuDKGuF8ZorJVIc+psTnUNKMwSLbUixw9okp5qMbxfidJhku+1JW3EIlGvODKOm97jiwe&#10;Ean6dV2HXonaqN9HkmSw3vsIoKlBL+LkNKW/h9KdJqnB4aRjZXPthy3L6bwc7zw6Gr9S6R+IJJJN&#10;JRVqJMQcTpcw/Jk0/YWNbnyO0r+W83Fkx/biemWuc9P7SOePUOXYdIrL8YnzFeapXBpJ+3sko322&#10;y0b9XcTHBM40Eh/v5BobVZ6KJPZR2fZPO736m5M3nNjvxf+9bFtV3k9xkUF6yypH389bDUrlRyfA&#10;fkRS1wlkxgdS8ZnaUr4TOdpQ776qcv2EvNA0ir9I+c9Qve6ekf0oc+WOYL+2qeMz0Co1FVU7qp5+&#10;in3a5ueUlzrR6Kp8bhdYqcr5D5UgKXFWo5uYq+eo9PGq3HpV2LuqsM8yoU2J2mOjG9NIquTT9O7Z&#10;kiin6J0aVA+gxKar3UIg0X9KH0/pVwWKA/IvFuI7h/zzndG38sH+m690ZpuBRHnvXfV7jHj4FEAV&#10;nuGeVuOpgV8fFzXTSFdzOBcSVs/YLvyWyrNb+KohVLvKxMnCM3Kg5LaNbCSxg+l8sveSbkw2nzdI&#10;7z6g30zdPF4MlCrvMQCGjXYMkpg2y0QSZ1MfChcq/mSBmpN0X0bbkJeeH6xgQAnwTYeISvq6vjqV&#10;ORvqUUnHOvH4T2mlfRkYYXMS9ytDOVCqElalo/ELGEnT8zHU9Xz5SDch6eZ/qEpcrobgpDQzJcQo&#10;UUBjCmWGVPA7+v6WKvV1/X5HEnGxOWtbDTjS6dtZ/11jQM85mpK8GmYXnebBvmoKSm9XpdOodD/R&#10;wKJmqEbA4euGuM5N7796T2U/JHODwNVV7yJtOV7wFTXw6hNsVw3iukD/X/p/qdJ/iwGSGfFL2iuN&#10;+2V2mMO+9N+bCm+oTj7Su0rHkw0q0BVKSoE42b57B85c17MnFXeW6u1tlQHT5y3qbXQ0wXnjL6Bx&#10;4EHPDSgF1JkC7H7K//9GaAAoANdK8nIO0Vyp89n1XOdseImPRvoq6ldnM18+KFVRlw7r1MlMnptG&#10;cPzbVMnmhobQPluEikN1Z2WkU/lqCI67uzXjJo5SZR4kgA5SWm/yPpKS+3QykfhZeu9DNaSA5p+d&#10;f14i3tOocgYM3HggiYKUAZRzDCiDi5pS4u1Tpfdwbd4+FAYf3KCm/2eZzVOyabkmRcCRpDQHf02r&#10;jW7bJ3zdvK93z1ZYIrX+OlLXnAVKB3T8JeL7OYHw3wLCn8Xv/jJNxusTqfp4PigV5opHSf3EUdil&#10;+n8oJ1cIWOzNZiB0sOIdLn7G1Du+bOD4S4WgVD4zqS+eDasu+4YZcEb93yjPv2Sd2GCl8xgqXWku&#10;RANt1GvrSo3WkJQy8nMrFGaawknsJXA8JMm3fKxRjxjjsT8FoPSPU2PMzWpEK0lzBdMqirO1pMax&#10;qsi3ApsydjmrNNkO5g7vx9gKqoZ4Vg15Yk1w5w3XjFymUXQDU0vDK3turYY8Re9yAen7SXOUYK9e&#10;TJUo7/nhIaE3Kuyh3zsr7pH10fjErJ5rhPoa+9eZquKaFL1jJGWdW7X6ElNAqTjn6D8NPvzXsIlv&#10;EN8qPyYKqnOyeP4tKjU8+3IMnU5xnigEJWljU5KG6uGmWyr6wNs0eONMcv3XX/9lRjlxBksvFwMl&#10;o2/SDGxZAVmdhLlLzunEFmbAaC5JlcnRkuXMLzwxQFGlvRZIQu+q/Dk1vqcj8eP1/PnxAqW50UqV&#10;x3+SeAwaHhegNPpFLUv9mNM9vJc5xjBspOtMOpyF4/oXIy01ulyq9GYrDuruBX3/TGCVavZqNRLt&#10;p99nKh4j1s+U5qlS6d9OVZqbECbqvXAnn/eyJPLj+uRmWqZ4mL65eBi3uaozKe75nO+pcr0tc2T1&#10;GfBGUgpUlEP/zcpKfev9iow6j55/IJ4WqJPdpbRu0O/byYt0ZNs9lXR6/XyYpL7KfRG8KW9mI47L&#10;djanvl0+xhX4zHN/nN65QuW9RXl8MMHUg/d6blpHNuch4ej7/ayAyoBNgx+N9OMfqrM+KTCONSrb&#10;8Z9WWov13kwktynAV4WYJJfaeJXN7oCyyQoFAxUakjlMDsByY4fxnB6uijwTYAmcrAQtCBtquiTg&#10;Inq4/htqEhHVKB81lAYR/mNqrJWoJiSB4s1pcP0kkqihU08XUApw2HwLNNI+jbX4K7p2/Q4OEg2O&#10;f7V4YbC0AuAj3RVezka8SyTdzJq8ud5FwDFpu/70QlCKt3Mph9J5L1Pu72SWNnG+cCSBzXZVVrUw&#10;NfynFP890pFEWw1K/Yd61shedrTjHwvPde62P9V7kvbMMfqLFRdJKhvbf9VcW+IyKIr9Hh4Apd4x&#10;oMxNCenzYj2bpnqZp+fMFS/Ub3hgmukMbmYzBfiqUO0WPQDdsdiCGamNYkd+YDcJIKer0s7OHzig&#10;slXhBzANpIq8WI10utI5Ss9OkjRgammNfcjXyt5DjbFiI6l3vvI9T/GOQFqHr6iT9NoJ9ZuUymYg&#10;wlbT8C+zRFcrqaF0/ykgnQ8/skn3Y1kut0YOyJTuzklsQ9mk+cdVs2wH+ImncAL2rHmOJDdH7Xkn&#10;j3ETAp33HzPJHVwLco4k6eHGla6s63ey5uJU/zRMC5ZjyQ97z3gYSXIq3YvUWS8gfXWOv8hMwUY+&#10;DolIXqkO8d4ydzTY8k+kXlmxquuQkLaKMYF/iurjwpGkoToSIH/HNFmhL4IlS5YsWbJkyZIlS5Za&#10;QWa1o3v3b7PKw/wlAQeEcO/MBq8whD6P386lSWAqh9Exo2fWrxmVMgD5Ihr5xgWvfZ8OqrfOTDnh&#10;Vpdzk6OM3G2ZX3YC5SZekIKlZomRb7aiagfc/pOuf7hGlEdohHhM2o0PbO4y+PWhRk+jXfwmzVqz&#10;d2TaTRxppkccf4CZ/zQ+iczzeQdc0tp7YDYDBc7A8ZM16r5DoY5VKSa/Bw0s+3q2oz+AkT3lxjc1&#10;o3rFnyBd7v+GO8K/UiNtJBxgwgmADU+Fe1+YqjD3+Dj+zjgo8IwlxyxTFcbx1b8m7SSuFYDqcF/L&#10;OVGsjZB0DVzAFKnaGy8apB/Pa3o5W5rVDMe/ViAcSkhH4udwerEBqOM/m3K4hjn+74vzJvO/KMQU&#10;T8aNZ8J52BnJqHcIc62DvLJvpisSe2WcxBWmPt34ZerkuPtdnXG8vxHvywTKdqg/NoGhCnJzdjlS&#10;Qb/Ospl6bF3G8R9Qhf0Dp4vwb6NOUyzNRbyXBYzMiPbBjWOo2Ppozx8DwiRuZJH437Ouf0Km0vuF&#10;iSjat6zsa4CYvPF9DB8bwvs8E8WBwXsE30nxsCvbEcy8XtT/cdaJH21WjBRwtMVTB+mohnpQcd7P&#10;uN5JQ9onyikbnjiF6RcSKhA+UJ14oIePi1E7TJJhnXq6fIbP1kbtKCch/G28m0IV3ST+8HIuncJZ&#10;xbjgPZ90vINQ2/yn+ujDpLvKeGY6Gj/TzP+qHrJO4pes2+dAyWfOMRiiTRtVz2O6epF17Chtadna&#10;lLgU9OtqqI5M4kr87yeVd6LAdWid03NAbmVmkNSGGqon6leV9LRU8CeqkLQAsm8NFyN13bYL1zGr&#10;196EF7gq7FlV4t9qJU31TkcKxvo468q1rr8H+2YmqPFJm4IHrmMxqeH4yclyf/9UeR+ftV8qD3ct&#10;VfitkgRm/VedYjAOu0xom3vM3d49kaDJitgvh3fp0dXYWuaC+wCUAuggwJuJePtmIvF/qAz717nb&#10;bZu/d4XGM65nlEWSlol7AeHoBrfK5KPGXEPyjOvep0O6Y6/+4u1gw7PjH1znJvqxiEB9hq/lkxp5&#10;py1NfVQkdshUVsX5jvME+ZAOQBuUd+Ou2ffkxoeovvHgf7beSRwIKOG7pmOsO3UJnywwCJjHpyti&#10;RoswER8mUYbQqKmI74gwYftvumO8v7TWYQgUtfdva7r16lwofNZWtk2y3wfQCQy7SQ0MH+XG75OK&#10;fVkNP0tq4JWRbvxe/b6soVPPKrOfmdUB15sq0LF8JeDF32tw48/o/etYWcB+U5y5ema8UuoFIAFp&#10;JI2MxNGzPW+K9rlV74/HAYH8aQjyGBNV3jg3OP67yvulTMSfqMaqpbKV5/V6/iHp6nOx8sAlbEoq&#10;6v9FUs2tK/d3knQeknFj19R1quqHZDBLfhFPaXoCsjdVad8pHl9UwD3uOX2ORYLiomb4EEjgY6Sb&#10;uEvv8v8s5fHm6Gh8Cg7A2WjVLkhQvdqOFRTZrYNHRxP3KI1pAc/+KyOjiclKI1sX7dXkqpZBZYP+&#10;Lx3py4rWhcrjbkn3W9Vp79D7T6g+puvzZfF8VzJSdQ53WtIJGvBJVdnFiwElrnF0bgSHeBslYE3U&#10;c7ZfvCrN84TSGIuzc/6+KFaqlM/dev9WmTp46E9S4OKv6eL/YbX9DQLpTyepIwFm4zcQ9S5Ys2zx&#10;V1S+ycrn6nqBO0x645HZfVehnipGBcr3xexjKuiDVHJ9NI4X+Typ3bNwTlXlnU0lChSf6ftynHAb&#10;ov40SaQRZjnP9e5WhX+gRseLZ4FAyQWk4yQN9makrUINvquyr7nNSu/sj2RSPufp+6ejonGOPX5M&#10;lfCA3ntaFfIGvKgRBycDn8wP1Rnw2FmoPGYYoDHAUWepi8QPU6XPVnwuO90fNa33dlY6ADG80i2G&#10;B/mLyo+16HncgqvP6XrvWCQy3tmkSacS708pvYfgQ7/nq8Gx6cbQ2HRi2dOnZh1vjv5brPTYkjFF&#10;/z8pvl5XHTyrZ3sGtfs50VFqy72fKN3Jt1ZstwpnYtJVufC7fEblnaH0VqnOPhJIrmUbbn2Hvt31&#10;juzvAJQ4Y2CGqFP8S7zNMT6X3MHpePc3uP400lMbzmRpFJOJfFmKpL5vVMCBRPXzocr5nHhWh+O+&#10;HLP/aBi3R7D+nq3A+8nsWzJl039T1M5PKY/X9fsOlkdNgTYmobbSnWN9JXWuUGP8VxJsn5ST+F3G&#10;xfPZY6CAK9YDZk3V+Pxp5Eyh8LKJxEcirdi+QKFoWFXgLUg0FeZFgfWUVKeqagqLilA659EggXrX&#10;QEnqSY1xH40RANI7us7pvSe+jZKgxyqt/eoqeiX0/HeKe6fSZIPXq5KiF2FXYjvRqaSWDxE/M1Vp&#10;r8BnDpSKd4/SWKn/FqeisVGMzINRucrpemyoWiHQP4BURc1pFHuGnl+arcDZVgMJRrSud5caGsn/&#10;AZKqtiKxjZ7dHPAsiS5pyy5KOgNueOqAByv/rcPqXU2AEokuvu5hx6fyBhB3q0zHpcoTv9XvE/V7&#10;qgDEQfgzMFnqtoxtq/8FSu9j0xbRBNdVb8l1MPp/sJ6fg51Jmfiu8A5pIxxoD/JVZzwVzy3juiZ+&#10;lcZ58Cs+jlW9PBxqtbfUwXeT8Omhd8bnl03/mbKl3aojzdaOSJ8upkAbm+hVZj8HNl1E9kY0fqgY&#10;/qcab4qYZHPUWyr4XwJHhES1nktN+R+qwi5Mfd//Yc4mMUe3qBKNv6IkDXafHq+2V1QR53FqhWkQ&#10;7ETZmKqMSfgxKp9ZKryM+sSRZkQtfpBKBswa0StuUmG+gnqvd6BUjbFHzcAs4v1V/EpKUunePp9L&#10;So8NYfP1/GYB7ZfM86GiGiq23UYNIGAaL/ZFAIPOmazs9YOaitjvlfdf09EEaR6hskrlrb5J7UhA&#10;qcHUzUbKGTc1L018OgN5Yj8X2mgQoGSrr9K8B8mlOC8SBymNM4XxbIr4JyqfN5UmG9jM1mC9j2mk&#10;uhYo3cQBtBXTQtn2Vf1UZwdgh2fNoM4fLDX7ktnLI3BnKoPtHop/Ao7DBHWqi81OSqVBvmghpOVo&#10;aSAznSTbXB30jqD9zC5OUzZc41KRbbfHu4l6MgXamATQ6CHqcaeoQsar8Kju28XMbarkV1Qhq0HJ&#10;+8PZzGRuFvM/0KBgcG56JkeKdyWFUtwpzKWFjw3pmQEljSxA/smMcAGhG5+qNFcqX3YevqL/J0pN&#10;cAE9UqciE+3bQ8+H6515Co9LUuwdJrlWUCo8rDA3K1uY2YQwiiENitjQtcR4mkvKDFE+ycqq/dVA&#10;Sf2WbR2fYPwRXbYweCuR7nr/hGDXYfxPatD79Rv3NLbPvqG8J410/TrFPZn922E2q8lIyqhsX5Ut&#10;0CTeHYX7sNE0sgm5se1jdYbzGbwpj89BGUnsAyADbyA25nk3692J+v8W/Y/UfSPoPP6jAjxbH8qQ&#10;dlx5p+dG0puMQtLvwwElm/vUEY83e/CZHcEkUN0omLIJlHcpnes1NjiUI2fC6BuPOHxdvQ0b5V2p&#10;KfYaG+dUFZJbAxjEsKdGvTdwymUUJ6bZYvqRQHQufpImoZAU72ruatHng0jV8LEhPfsPoAykTMw4&#10;nBpgVsSPUR6jVMGTlM/TDKAAgfh4Wc9/V1+RSCivWvEyT88eU2cw3tcQvb55UDL69lF9VzERHUYx&#10;VBP1DtF/iwXCZZIO5xvp7PpP6zd+jE8pvaH6vELPZDZ4S2XrrRIQTyeuWS1SJ61z4xm99z/x/YTy&#10;nqnOuEJgmE8DsyXDZBRSDpR6/97RXD+tTitVvNpHE6KjqJzYs58hxbDf9L4BJW2RjPT+I25yAsel&#10;em+x/vtAvN8udc024VqV9xm2nej5owCcNFXG0xACSuMFRtsmo5Ckxo8DlHj3M0DimbTTD2SOodpT&#10;iiPAe08ozVm0merhdaRyYdnanNhmChhCO+JuMf4zNerWbD2QrZZRZbCPmwMEAk/xCqlSQIl3tBob&#10;X0g9Rl0ZlcWzQD15z4ZGcbucOlNDnIcnOQWkcKhSfCBRNahy9pcwraNKTBnJROPI1jK2quONUL7z&#10;xMeTqqz9ctMeOUmp9zD6X15DfRuJ5wt0/lNqvINC1dNOaorTJZKAUnlpoObLPuMObDza/XfEx5mo&#10;aXMpEqdsRPz51I94OMUs/YlPvM1xOGYKycyVakCi8i4yzryufzlTbPCXI0BZgzpWpw8O3vLZ5XlE&#10;OCBpx7SYAH25OsUivcMephPxA9U71yEAKLeAejBnNKlcdxsP/6jMk3L/N9iPkuwDlebtSEq9PzUH&#10;SjpSDpQcvsWzHDFll7M39f+JlI0NdLLnd8qVje8aG9TQHiHgLyosW5sT+zlUmDuDDJkCiJ8hI/9A&#10;STIOBchtBJvJvCXvMz+m33fRu1SQaXp+vRr99GyH+O6oSBp4DP8Zu8hL6/9L9P5JqHkV6J+5gQ6D&#10;Dubh9H9GI8cb1RBSVxpNR6uOo9KDvTneQmxMpIMa/jQ9/1jSCGl5iyr6bDMoo5OIN6X9tvh4FTsN&#10;UDJ40XsTAUkAFG+qynmFzJCL9O44SasPaSzlW6vR+68Bn97hpI35aqwRAp4GW4m/Kc3bNapeiXTT&#10;92NHSZIo/lA9G6f3L1U4Sr+PkLQaCyCwjxn9Xl1gLuRAKZDcwX5xIwSCznIVgxbVd0rqfyYdWjw9&#10;SefEDFCZh+g3Wzqeo12SkQTH0dxhgB31X2EzmGkv4xTsv2X22bve4zlQKv0z4Et5vcIAxzATEgsZ&#10;1PNY4kg6MtpXGteOdOI3SXtezKKETLu/M6WETYoGVKc/q7BsbU6NQr16gtSn7BCAFMzPSW17z+s7&#10;DbdIny8ijXjfSCHZM2NkkOu/lUGFec9nIvFB7Oirl4pQBT2q/z6V5P0YKaNgTpGggAbMklBUEL2R&#10;DiFQIgEx7pUme5v92TIl3lY+N7O8SL5G9UW8iQIl+2vYczJDcVOpCu93SBA9e0FxnxWo9zbS00gO&#10;T7axx9QUE+hMqyyGH31fJpDN0eddSTe+O+oYaaf3b8WE0XuzqQOlyUkfc8gTKagyHc6WAmxNgQrp&#10;ZfZdK/Ae5s8spXkPk9jwnE/5khKbu96Jzxdg2GrMgHEuHYR89P8UAe0Ys6DAmUNR72r9D/+PM1mu&#10;slUoPw5ewN7/VHXNXOJTeme6vn/IHh+B6H7qi3x5V/8tUXhaHXYN9a3OcIw67HKBbQXr5w3udtvq&#10;/QkCMcfScODDTIXpivsh03DqDLexyBFG33hkpoTKq7dS5kcqZFVR96pRbhMDV6mirlGPuUUVVZuK&#10;Vu0SRjFHtNQ7sdP1nEafongapSUOZBBgpFQ0sa8KJZvEm6j07lalnceor74itpcalymY2+nJxoXf&#10;je0maX25Kjg01mN3qtEx4M/B2SJ3Ci8jccAnnlLKd7J6/h1qpAtSlf7OjKz13zClcUM62vMnqEQk&#10;qH5LJXs3qVKv5D9TtmBS/i7xdxEVnDs97bpodAtUIWpYZf4fZRPIsRlZ5qvXswkC216YDcrr5+rI&#10;F4jHsSYtQsQfxzOVdediy3KAMhxN3wsAVdbnFI+RfYP4Y+pqor7fwEIDdUicbJdE1zQHEzheo/6/&#10;jjoLlyV/YFZwOFwhmItlc1lKKl8mRFDe4ZV9zPnsXX+QXXdVv7ubuDtpzQ9MTIFNF2pbQjoamdYh&#10;Y4G3cfI2LcS6lY2mMxlTJG8zqExbbUxtwX1D0ZYKQWDQMjpOgIJxy6T/SSaO7VbSRgFprePIj8Ks&#10;xZFYZpKMAq5Jm+f5nPM99/vj/n7vJZu19725+/11fn7Ouef+eO/dfcdX17zzJ9/z6de/atlvXv6W&#10;az70P5Ov/uTm6Vt+680LT3/h41++8sg9s3s+svnPv/7t2evfNdf44pF3PzPw/e8++uz03mtv+dSb&#10;9973+cHZoftu/eqPWs89/BevfXx2xc+ce8077njpgfcujx5e8Q+/99LDO4f/44af+s6PfuPw+a/v&#10;m7r2b0dv/NDOoc9ffc/6Z9808q7ok1/51uWfvyG6bvdzVx382NF7t89f2X7vvqsfuu3Rfc988Xtv&#10;uuPm7de/5fDlX/30Vd/+8Ka1m4+/O3r61z71d//5479zeN31a1742Ft+ecO9K74+O3z9/nXf/8qf&#10;3PadLz174pHbP/Hq1r+//6/nPz796fvffvC3hzbM7dtxzf6V+7/w1m+s+LNH//Lfvnzd8E0jv3/0&#10;41/7wr1/9fz/nnv+rq9cPzS+sPe+I/fsveGZ83e/eM0XHx+7cuu3V73zjd973Sc++82Db/1M9MmF&#10;95340RtWLdx+28e+98gvfeONd1zxj8/96R/819YPfeQN7/nd4fv+6UtP/PRt3/zB1Mjbp972mte/&#10;dO4dO1qtzqpr33X8j+84eCWewRHd3Lxl25FfuP0D1B0ZHxjRZ3foMy/0GRsgxeu14/QcEGpvoA3P&#10;vxikjV5PyCbP8BjiqahNTfvQvZ+6GS2227cdv/n11Bmh7ddpwzNDIEPnrqT+FbTpix+kQYN1tIEW&#10;trh9PJdkLW2QN3XL5OSPkbBbqX8TJs3rEWqf04HTquxJmvtZ2tq0/f1P0B96/WF0Sh7iQf2NtCnt&#10;AFsLivQXPaLFX5j3h/FoPO5R5/DIxg+0Dz/Ynl3RfvGhFQ+NHJbFgam1a5tbb103PrUu2rls3bZl&#10;UzI/dP5t50//97knzp1vtDsHG6dWGp3Du+/ef/yupzbcemLn3P7j+49fvl3oVx05Of/iuT96/MaD&#10;17VPnjp3auVH27wwvPvOrU/eNbR2w7+upwe77D8+ul7l3z5/+rv3H91C8udP3Xhq5VmZj4j+qa1P&#10;jY7+yt3R1uPLT4zeLfODjy+cPPXo9x9fOHK2fe7Uo888/mKbF4Z27r/rxIF3jt019XPRgW1v3r77&#10;gNAPnT238NlzLzReONtoP3Gw8dGFt8l8NH7neNScGx0fXxYtW7Ysosa8Tr5w6P6HjrZHRqKRlZva&#10;HG1ZGZiMlnMOR8NIi/g1eCgaPMqjFUS/+K/2Zw5v2rhpZOPs4dnDJrowauDJJ1/as/r9o6sPrD6w&#10;xqCJ+aH7Tx/tHO0c3NI5dvpvzmNGXgNPnRj9lw1PPf/qExtOjA7rLNE/c/ro/LHvfm3L6aOnjx5p&#10;xwsDJ7a/f3zN1udJ+oHVrvzHXjg2f+NnD27ZfPSxYxpd4hp4fm70yQ1PPn/F9tHtG+ZiMdHQwqkF&#10;suejC5B/ys4PnNl+J5m+/s6719ztyT/zwqFNG39+xaHZLcc2HnPo50joahqvHeVGVwbm5+l5RTQ6&#10;v4WbeB6dK2ibWs2PJtJ5bkG/aaNH760vlcGgKaChvQM7wxkZX9Zppy4MdOZS54c68zy/bNu2beMO&#10;hdI3qGgJhVk0ozGan3Poo5lneZSkP8PzexL0Mh/TD87S6zAdKRaYfkzpBw7Qi7JzzKW/7Fg0RAQd&#10;yv6GoX95587xaP3L4wOYf4noaaPXqvPtdhSRD0q/WfaYYZTFgZnOGaVfL/RDnUO0x3Q6Z5V+ldnD&#10;ZuaiaJgkKz0LIBmdk6SELInpTQBg7/rOr3YGZn64c+cUeImYXg3aoxpnr+u0O+evuup10NXGdDRM&#10;+veQNXN7xBANwCpaJx2d+YYQasAGSB7ZNDNnBA/AQHphnXxozF9GHbxMI8TR2NxA51meN/RRZyEi&#10;yY2Tg9TBCw7hNXZmYAZ/o5kf8HjmDDfR5rNMfyZqCDImAOQATCL6sZeZcI+wIQIkf/NCtFkcaIh/&#10;0UDH0A93xsFgAkYO3E+CVy2wJzRvAmbpBzpnQL/KyImIvg16eIJ5E7Boxsg3DmgAQM/yjQMagGjm&#10;SbE/GutEyycjl17kUygaMKtNWpYR+iqfKMntAXZjJZlxP8lpnEEoDjH9PNGPWfupN8f0czT/xEna&#10;Yxl/GlCQ4cY8dWd+iNQhvjMYnEEzgy4nPejnMRB6zM8g6Smke+YwsPQN7CQkkYU+sdA4OzvLMK3v&#10;dM6YlICxY5SkMwvEelmH4t84KU42Foi9w/S0q8xFYz9YTq4xvc5HjxH4jfOPMSgOPZ8Fru/MdFDK&#10;SX5MD/5VMGoL9vWGN78cTryP7ffmad9aGCI9nYCejBoniygh1u2k1yRk86vRObSq8+Jmdlrn0C6f&#10;orC+vIdc8V8rDsOmToKeqHh/96l5NAj6dsrCTKcjO0Cw1uByFUzScJiKUHKWzpw7tBunvXZmlH49&#10;M0zj6XVuFQUs7TVGAUt79Yt+/RKSPzKSRAL2r1mTnAc+afElPCnh5hIMQj+fmCf5lehr+QJhFp41&#10;Pq8kfOh+gHll5UO9f+Xnw4XBZ+3n+DSDVF8Y+Rr1S11+cX5m1ys6S085naHLvNTjxQgdvNLoCalU&#10;eiD4iqbHfcTRV9kAPULjovuIG4nmHtoeWSN8T0cPxvcOsWbvI66mUfqLzqj/X72bk9NTzcnF8IkS&#10;+P8VkvBmcZDs0HVqEZawTDeX1rXYXffmdyQ9U9q9tOZ63gzGqkvptfXmiedpw2fnJS+VvmVytDnl&#10;26Lr21QvtWoD26Xz8B9rRo7qSbZFWKpGbVVC3li1Ko2O2cIgMrrm0upcqMudd+mVTlt3LeTJo3Fp&#10;QafjVmCzygjbfCybk63JJr+n6S/6wt+cwhhvaMQ8NjOmaiVxbFHP0E3BHsQXNC3aMK+82oIea7QR&#10;vZFBY7xBb+ugjInGmVPPZA5rzBfXThmH9pPc2F5QqBTYpPmNtmXkiR+Wyu3lYWmlWcngpfldgoRI&#10;mphSrby2Wy2yrdAbXsc70IsMX1dynnk9PUJDUY3liaTOzPQux54pV3esa1eLI8n2si8s30ESUiZ2&#10;GXqqDrI+vatl+jLj/83GMs6RWCtiA+3axho8bybUE1NjCCUTU8sLTvZmh8pCK7mKtSZz2FbmJli/&#10;9LHmr2Ne1gS9Dxpk/BwHD+lC3sf81GdbrX6WY6KANSPXs1Fm3b/ZWEIrSTcV2/fU1+rGiujiOIsF&#10;LCdGGx7Yt5UjntkVksM8tk3K4bWUPJkI5lSnbVV2UqZaANnTjhyxL7kPKD3aPCxVE7IEXksskVFq&#10;FSSotyq1SfsPa94BHpePaQNeQ+vkpJHJUeQ+51CanCbkx1GK9QdzTS/3hUp9ce0LZVH1MJUMNkI/&#10;7FctaW0+lqrZRyGp1UqmtTgvVbtrgVoFDl2XvlirktLooNfQmpxVar/FvqRv8Kh+be0a+xXbS3U/&#10;7jOfkaM1OeRXOdrmY6neIgPUO4npBMcJUtTalolZXC+NF1KLiI5rEuQQb1xLMYaMUH7LkY91q0fy&#10;TNbVPvXG2EOI6Dq1cW00c7FuyGxNTvBxyMj3aDUX3YrQmZnIzM18LEkaxUYtbrFHNOYzIjuvaIon&#10;+3ZrndF5p2WEUM8gk46VDmKoT4qAmx+uHsWMvFO7TO7oCkvdpXunpcO86GQK1mvtEm6ygPOS/XXO&#10;DyydtVc4/L/5WIoUeCixaXFM0Y9jZtZkHbLVS+mDDu8YJfAm9jpLA3qhBb9Ez/DHEQAqkIG3laV+&#10;Sc5DhtnIZrbFkSv2g59odD0+9wWfL1dye4LmVUtam4+lWuFziiV2Ll+DzQeOd3CUUSmuzFBeOLY8&#10;2ktvQ76isUoJ6Yrmdb0MlkorreZNHE+KlmrfplXAiV/L6YNSadHazcb8mpS9Fpojkz9qjerXcdh+&#10;8CZ/JowW6+b9zKfLGun9g6z1onOibL6sFViI6oy26K1Igs71tIiv2/WWqfOiz0ayW3khX/W8DCW4&#10;46qxVjQZySDvXLn96KsuyGp5+0Q/pENGf7Hsl1VLU06NZf/iVmNZY9k/BPonqc7LSwlLHB/dt3u8&#10;1L62SsfXJs51jJ6Xeus41jrHdlePK4/7Rhb3zTmj0ittvJazrvq7a3vNSzqbie+twAIa01W1tQVj&#10;PuNx6MQ73KPGFaPQassyeF6u4nRe5Lhy3b7S2is/5WN59oo35erVntu6PFZ6+V5vWDZxj9K5TuFr&#10;Ir2vzte/ghYjoXf8+X4irnmxxSg4qGLOXxdEaM7kqfLJfBNyjLzWJD5X1GuzFnKbr9ypJb24J8T7&#10;hKLL1+Auf3nkkpS9Yckx9WJN95DiPPU91nlBHznAm4mEoIGzaBsdrLcYVdYToy0ITnNGK5+Zc2yJ&#10;o5hljyfP8Me0SaSKZ3rDUvPHWIL8oLth5EWcG4g5kKB8iFGjPuMg1kmtNHTMJ/wsEzlsagZQiz/L&#10;NggbvYwg3xeNkRd5vG4qidiqtjnrbJ/NivA6Xqws87c3LMWClkGGkTSWGS8NksgR596gg6TaqOgK&#10;8joL+ftulzlbC0W2paG6a9CEHpl3W2uXlaHrIkv43DkrvXyvNyyRK7CA85Dv5GKcEXPKy2s57+y6&#10;2hnLceSJly0/n4lf5i0qMgbqeBO95raDKtuo67BX9XDf8Bk/REM3f3vD0rXKqYfGC9cest7UIps7&#10;WG/Fe77mBrVmDuvWa5+PPgOPtWg+EW2iXooMscTaYOW2YruEppe/vWEZ54JfvygDyFrv8z/PS/IY&#10;b6Aj81LLHI+ZF+t4x/MJPqyIHG0nmN7na5k5aime18I2k5fC76zH8RGd1f72hiVbRfZZpMQ6sUEt&#10;TqzHRwPLp4gJv+QgH8ViJC0CKlc9Vfm+DLWB+Uw9VQ7MuX2NqJ3rptcblnJ8xt7r7nHICrEFrW6u&#10;dToX0imNoqXrmHd5iuaV3/KZ3NN6yzVVtIlczWe1oJu2NyzhoRxnrW6ba3auuOeiU0ydpFCkdcVF&#10;U+fctld9rizt947l9G6KuYk3pLIXzlg15bVuvcyjS1sTXuwLknugwSgPraL1ND3Fc71jWayjDIV7&#10;XC5D79JoTrrouX2XVvvu9ZnO9dr2imWv+oWfcjk+m+lGIqOZqIHZkooqQDZn3sqlgWWehUtnrcay&#10;f7Gqsayx7B8C/ZNU52WNZf8Q6J+kOi9rLPuHgCtpwrnjgfmiM36Xt/4+kY+GoMdn/hl3ZUJ6d1zv&#10;44oGflcp1/S444dre24rXI/VWCqW0vLVLH9+hKva6Sn6bUVpNGssXSw5HwVJzU1CMv+ek+V3sdRK&#10;221rpS7dHucl32nBHi65qXgUeSVYOvVB60SFFrWlSM/SWRcE43ppEC1jv+aljYHGokpbRtPSoXGw&#10;YCTxe6Uy2aJ5Scg5FdeRxhU4d2x+4bR0sMq3lH/jzp/uxbkJDErsecASmDtomayO60XRuPRxLt+H&#10;S2cVWLTiWsk4mM/2822M8xKI0RbHwoxLIUq0+Vq6XYVc/cWfRFwjX72FnDJvfNPBZJbFg4/mRdxB&#10;vQSCnNFBi7mcrUhL9+tmn+FokQ09tuXtkPPKOJPI92JezUvNxzA3Ma9reW2xJkEFMhB3bfP5EEH6&#10;3e8u/qQL30bsYWM5JT8fdTJJ/S+BppOX9D0eLyeZWzwv3qPyMVF+/BaXPnEUdBjVFiObze3sD0Tv&#10;2Vd1XAINa0eot8XY2PW0nmLJNcKxTnOQ5oNYRuNpcrLnJAdVXrzXQBdtmJccTZPAa/4x1eFT/pJt&#10;CTTUBvluMSLn2U26lSKttViGaGp9TOMqPyd5TbIk58k6L7ec+XSZAT2QhIyuWv1OXbomf5bttjaz&#10;vqKjl4tliCbHhPeMMDd9vdkj9losIms0xmGrSEO/L0tQC+m7HFfIS1jRJIt9/fqtR99GO/KxlHmS&#10;4Mae0bQc5Xskx3wHzsrjukNeSf0J5gMkocmRwbkh3lk+VGDkfImWfpNQ3nZHt+o1+1C2jCSWvrWc&#10;A5KbKZ5my9Uc93KI5GCsGxAJ132JZj2kc2SorBItUK/gA+uOv+vs2unbaEdJLGWNECXNcV2qZAUk&#10;wOoJPmrEcuLf83AtovUwN5FfobdCyzJcewhN0VG1tZ4X9wwGrt6Efa6UdCybZKtFk2PCUsrWTctr&#10;jrEGJUXKIsDRgi7aSA/QD84b5PvFQJPtEDqONI0NrX5OU9S6npfpix+eXtKfxZmOpVA7iCA2uTFx&#10;5bdIG9cvL7ddCts3OiAfiJrWrqMnyCdys7Q9vrRqo8S+k4NDNpb8m7LYO44NWW9zIcumdL7OzNUZ&#10;8RQUNfaSf4iG+24SzoK00nFL9uDtUva3b31RvRTxzPti2ViKVeQBf4Pa5EypXLC0mmv5HpalT9KV&#10;31fyLcheRaRoHzOR1DadPh9Lst6RormA51SmS8Ms54q9VmHavTn0wiP5KGhBT1I+5uw67IrtSaVP&#10;SuhuxkRQ9Zk2TVY+lsJB0vzcLDhPs9q5xpXy1Kmv9NlfmqWxLRQdlcstRysN/Wwp1VYCfZNZ9hVj&#10;aePv5gJlX3C8VftIc4kYKrW01lrONb7zOlIpN8meFHpfS3cj9t8/z5ToJfwvxtJ4S2c1dEwjizkX&#10;2Ns02+yemE8X8lo0kaHQE1LYsaFFfqo9FzQ3SQ/2y1hfi/vWHu2VwxI5aKVpnaK5RGwCOsQzhUa1&#10;a0uyFRXT5mGpOtgOold7mtRXif1txfdQX6ijHJbCRRL9upliOWvlM3NGJzN/QzsYTeEz8Q8p/LF4&#10;Z3NFxkDZp+vHCDJDfbi2D3WVx9LGHyhpLuAZxb69otXEkPISvw8vetu8V7nTpCGby3oX5srEBclN&#10;qZmx3/CfI+5bWB5L4TPxIWnpdQ3zTl0t7ZmVx7nG9c+3NDliW+w+AO+YL8yXJGf1GZHN+xqjSOPE&#10;PlcNS5LAKPqttcyfB61dK+oRr7GScq18nSWeMDeblfQW2YV1ux84ucnHdpe7GpZcN4LPhVxpXl0x&#10;yPjrWSOOgs2xRMxz+HBfERHWKBfeZ8ySlT8/TU8+0Win7ztVsVS0TC6w99YGW0d5ndCUmFqK7J7k&#10;pcotn1vMxzkS5wzpLc+fbZG/4tnnHC8sVXUsFc302IjGOEdK723EhwqsuVU6L+GJ0Wn2A2tXlQpj&#10;EcnuhXpwxHB1VMdSYu7mgNUORIxGtKWRdBAhnlbpeqmaRSfxsU5uL0xuMnqqB0iir1ZUxzLOA1hu&#10;ckGlxWuYT6xZqmSPUeiiXqok1mf5RX+QN0qrrVYgtFnX2EqLFjoS9zOdewfVsWSv42Onn3v9q5cU&#10;7xLXS6GnRr/kNkfTzRtL3SQKRt/uR4S+Xc/qBfKNDKV2sSwjDXxObBIWmNippYl11Ru24HPqZWk+&#10;V45Bh3jjSkPHdJfC9o0+PuaTXvomiV3L6xEf1XJfvuJmsYR0nS2QZqxFzH0e+9kMtNE6HV/zZOma&#10;zWfDR9bqWpWWvUwc07F3+lJS9JX1XWo5o6n+I8chX7EUK3xkfP0yEvS0FuJ3Bj4Vr9u6Vfp4bPWz&#10;7FKe+ZrT7RN7k5SsjzNBcgzX12XeIs/6T+PYxygCpjZOwBobzQX1qmXpDA1ZkVLdRRvHjNY1Zvl2&#10;gsrhYyRD/fkS7KojR+xMuYMX6DO6rYy8XlJ+i/jBgbzkVZtL5AliJXuG31I8HLpWsIdDntBrbqHN&#10;s8uuuXKlbtq1qj2nnhuUxB9XjiAiOSn+u6v5fVT2gJ/xQl4SrrwKfFk6xvRdRx03xaIYRZ232e3q&#10;NvKIB3T5nw0pH+mlPSWWWzoCyu+2Rg7JUHlJGywN/GW60jpTPpukDGtRzpi8FLSc+mFwV/zd1tJm&#10;1BhBRmJOOUL0rq/JPtadWJf2KilJZmC76OX8gb1xTVMemlM/uC1bL8GfIp9tlmOPPDsSmuNYQoNu&#10;afM0l44Sy4hzWr1RH5KtyFG9hj6o1Umu7JlrKMKUO8Y+k3M0cusvjRhB6y/owadVKqPldSOT/ec+&#10;S2tO2uM4uElivCerNckW52N5ucZynBwPj/UhDh496w8pqo7pno7vByPlSjE6DaIGSaBZavNzmmRB&#10;TowlSWHMDZVYgthisxpjC0Wra53bFz6NmbXUpUFf8kLpNN4hVfUx6XfqL+Ris3JMPhrfVD/7qj7n&#10;tYyczWnl17xUPRKXGEFF0XDrvFJnty2JghOJJPqOLo8uW2rZFe+ek/HB53UyRH3MQy9tTfm0nQqx&#10;FI+Nl0SFN3DXLYmIb6OMUo91JjdEtuakRgfyKf/JZqz3+iZZJjosl/porVRoERpep34/2iSWVqP2&#10;XCt0rqgFj3NsZsu1zpqcoLvU7LHxGiOM0yVnzadTV66XBtm4mnU1LoNlur1Fs/ba3Iu5yRGgljaf&#10;LpXRL3lsl+dih/Khy8q2tsV0ak8P7YXDUqrBRJB7Zu8ji/0coJz0vLV+Qw4/XyBz3aVF3+hwcytx&#10;3sH6rW2wp+ftQmIJrybgUXBMBWqJnCRPQkyIX54b7HgJmUk6d0ZQCeSTBO/8kp/3rzkJ2n5sFxZL&#10;8Zy9wz1C5AFtdE3CrYyz0QFqJl8kxziPXNySfaIX2vjoo/nm04psta8/7YXGUjywcQ9zEvmA/5Tg&#10;e4oRZZJBBTSMkGkxb70X2pie1pTebZPy+z9zcbAUu10EtJ/nESGIX5MCQezl2ppns2BsEeV1vh6L&#10;6ZQ+USvzdPaydvGwvIn+X6PrfSslF11PYvQYTTfHDFqmUvBVL+/9mE+h4yi4ki9U/+Jh2Z0HyEmu&#10;r35uas45RyUvd+16xr2s7qzJ57q0sZR7BLj/CKTCnCsaG3RLnpfm41Rm9dLGUjwAkvSmupeae5qD&#10;fmvuZaGqXKz3UsASddbUQqmLOTnKaPN9bua5aDmJeC0NLOP8pNxjZMM66Y1bF+1o42f8UsJSzwOa&#10;2JvNZ1J81oQzf5w9AVGDtu/lxRktLSw1PxXV9PbiIJfUshSxFC+mTS3kYz31dZz08WLNLF0sLxZC&#10;5fXUWJbHqoiyxrIIofLri4fl9I59dNSlDW3aNvkAzZf3ZPEpFwvLaULqgakHdu2jLb190PlPe4uP&#10;UxkLFgtLHHeRl8g95GVKS6t1XpaJIaMIJDO2fZS1SwvJxbyG5FzkepmSk5yzyNcycblUaBZrH8d3&#10;qLNy0szXeVn6DlddL/u1PxXkJO37db0sj3VdL8tjlU9Z18t8fKqt1vWyGl7Z1HW9zMam+kqv9TL8&#10;dV44rm5RrxxL9fxSf+OXaBfx7H6xsOz+epyrQ9r1u17X4ypgURBdLCy7rZfTkw/ivhK/6R5TSrt4&#10;95cWC0vkDu5s4Jq72vW4nMVn8+2bwlqvta8b/sXCstvzS8pnworQz97ou1zdINE7z2JheSHr5Ssv&#10;L3NzK/N6vCgvuQK8AvMSaCKHqNVjsNvyWnLPq+tliEldL0NEehl3ez3OR52sXI7PDXqxrFvexTr2&#10;5ByH+Rgte3LSq7peJjGpzy/TMOlurq6X3eGWzlXXy3Rcqs/W9bI6Ztkc9fV4NjbVVup6WQ2vfOq6&#10;XubjU361rpflsSqmrOtlMUblKOp6WQ6nclR1vSyHUzFVXS+LMSpPUdfL8ljlU9b1Mh+faqt1vayG&#10;VzZ1XS+zsam+UtfL6pilc9T1Mh2X7mbretkdbkmuul4mMel+pq6X3WPnc9b10sejt1FdL3vDz3LX&#10;9dJi0Xuvrpe9YygS6nrZLyQhp66X/UKzrpf9QlLysv7+ZX/wrOtlf3AUKXW97Beadb3sF5KQU59f&#10;9gvNul72C0nJS/oNBX7x5P52wv0eOq2m/X5MePL4SO4r7HdnhEb2b8fq3/eUfgZMXS/7uod3+Xwi&#10;yuX695CJnK3PL/uVm3m1Emv173uqIF2fX1ZBK4+2Pr/MQ6fqWl0vqyKWRV/Xyyxkupmv62U3qKXx&#10;1PUyDZVu5+p62S1yIV9dL0NEehnX9bIX9Fzeul66aPTar+tlrwgqf10vFYl+tHW97AeKkFHXy34h&#10;yWjic576857Efd3qGNf1sjpm2RxxvdTcTLTpnyfWz3MLMUVe0lNV8f97Up6tSp/p0FraJ7PEV3/e&#10;k6gLcn6J3MvYMp77KzX2gZzP1dPzOYxm/8eL9Tw3eKJ5l9mmPMeyKC+5AqTw9R+5pMTFw3Jf8N+s&#10;FVG1sbVNe35b10sfj+5HRXmJdZy7LsZ78fKyW2/retktciFfUV6+MutliFLZcV0vyyJVRFeUl3W9&#10;LELQXa/rpYtGL/2ivKzrZRV063pZBa082qK8rOtlHnrhWl0vQ0S6HRflZV0vqyB7KdfLiSiK1tI2&#10;QtvULZOTwwNRdBX1L6etQy+sP0zbh2lr/uLEdVePyxoNo03Uv5raKzCI2g1ugn4ZmmvHo2g18S1j&#10;XrJlfHAZZMKGwdVz38L0EJHcMD7IcxjvoG0vOub1CLXP6YDaz9H2z7S9MZp1ZtNtdAi8bojDKK2u&#10;pg04DI5bHFbS3Fra8FpNG/r/BwAA//8DAFBLAwQUAAYACAAAACEAO0YG3N8AAAAHAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmCN7tJamqJeSmlqKci2Aqlt9fsaxKa3Q3ZbZL+e9eT&#10;HocZZr7JV5NuxcC9a6xBiGcRCDalVY2pEL73709LEM6TUdRawwg3drAq7u9yypQdzRcPO1+JUGJc&#10;Rgi1910mpStr1uRmtmMTvLPtNfkg+0qqnsZQrluZRNFCampMWKip403N5WV31QgfI43refw2bC/n&#10;ze24Tz8P25gRHx+m9SsIz5P/C8MvfkCHIjCd7NUoJ1qEcMQjpPMURHCfk/gFxAkhWS4ikEUu//MX&#10;PwAAAP//AwBQSwMEFAAGAAgAAAAhAH9CMuLDAAAApQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnht&#10;bC5yZWxzvJDLCsIwEEX3gv8QZm/TdiEipt2I4FbqBwzJtA02D5Io+vcGRLAguHM5M9xzD7Nr72Zi&#10;NwpROyugKkpgZKVT2g4Czt1htQEWE1qFk7Mk4EER2ma52J1owpRDcdQ+skyxUcCYkt9yHuVIBmPh&#10;PNl86V0wmPIYBu5RXnAgXpflmodPBjQzJjsqAeGoamDdw+fm32zX91rS3smrIZu+VHBtcncGYhgo&#10;CTCkNL6WdUGmB/7dofqPQ/V24LPnNk8AAAD//wMAUEsBAi0AFAAGAAgAAAAhAKbmUfsMAQAAFQIA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAA9AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAv0Pn&#10;arUCAADXBwAADgAAAAAAAAAAAAAAAAA8AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;XjHPDfRnAAB4jQIAFAAAAAAAAAAAAAAAAAAdBQAAZHJzL21lZGlhL2ltYWdlMS5lbWZQSwECLQAU&#10;AAYACAAAACEASr0/ZLVfAAAAbQEAFAAAAAAAAAAAAAAAAABDbQAAZHJzL21lZGlhL2ltYWdlMi5l&#10;bWZQSwECLQAUAAYACAAAACEAO0YG3N8AAAAHAQAADwAAAAAAAAAAAAAAAAAqzQAAZHJzL2Rvd25y&#10;ZXYueG1sUEsBAi0AFAAGAAgAAAAhAH9CMuLDAAAApQEAABkAAAAAAAAAAAAAAAAANs4AAGRycy9f&#10;cmVscy9lMm9Eb2MueG1sLnJlbHNQSwUGAAAAAAcABwC+AQAAMM8AAAAA&#10;">
-                <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+              <v:group id="Group 1618416861" style="position:absolute;margin-left:0;margin-top:26.75pt;width:210.85pt;height:116.25pt;z-index:251658240;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-width-relative:margin" coordsize="26783,14763" o:spid="_x0000_s1026" w14:anchorId="1BFC5439" o:gfxdata="UEsDBBQABgAIAAAAIQCm5lH7DAEAABUCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRTU7DMBBG&#10;90jcwfIWJQ5dIITidEHKEhAqB7DsSWIR/8hjQnp77LSVoKJIXdoz75s3dr2ezUgmCKid5fS2rCgB&#10;K53Stuf0fftU3FOCUVglRmeB0x0gXTfXV/V25wFJoi1yOsToHxhDOYARWDoPNlU6F4yI6Rh65oX8&#10;ED2wVVXdMelsBBuLmDNoU7fQic8xks2crvcmYDpKHvd9eRSn2mR+LnKF/ckEGPEEEt6PWoqYtmOT&#10;VSdmxcGqTOTSg4P2eJPUz0zIld9WPwccuJf0nEErIK8ixGdhkjtTARmsXOtk+X9GljRYuK7TEso2&#10;4Gahjk7nspX7sgGmS8PbhL3BdExny6c23wAAAP//AwBQSwMEFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAABfcmVscy8ucmVsc6SQwWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vYzg8Ey&#10;ettRv9D3iX9/+EyLWpElUjaw63pQmB35mIOB98vx6QWUVJu9XSijgRsKHMbHh/0ZF1vbkcyxiGqU&#10;LAbmWsur1uJmTFY6KpjbZiJOtraRgy7WXW1APfT9s+bfDBg3THXyBvjkB1CXW2nmP+wUHZPQVDtH&#10;SdM0RXePqj195DOujWI5YDXgWb5DxrVrz4G+79390xvYljm6I9uEb+S2fhyoZT96vely/AIAAP//&#10;AwBQSwMEFAAGAAgAAAAhAL9D52q1AgAA1wcAAA4AAABkcnMvZTJvRG9jLnhtbNRVW2vbMBR+H+w/&#10;CL23vqS2E9OkjHUtg24L68aeFVm2Ra0LkhKn/35HspM2yWClsMIe4uhyztF3vvMd6fJqKzq0YcZy&#10;Jec4OY8xYpKqistmjn/+uDmbYmQdkRXplGRz/Mgsvlq8f3fZ65KlqlVdxQyCINKWvZ7j1jldRpGl&#10;LRPEnivNJGzWygjiYGqaqDKkh+iii9I4zqNemUobRZm1sHo9bOJFiF/XjLpvdW2ZQ90cAzYXviZ8&#10;V/4bLS5J2RiiW05HGOQVKAThEg7dh7omjqC14SehBKdGWVW7c6pEpOqaUxZygGyS+CibW6PWOuTS&#10;lH2j9zQBtUc8vTos/bq5NfpeLw0w0esGuAgzn8u2NsL/A0q0DZQ97iljW4coLKZ5URSzDCMKe8lF&#10;kU+KbCCVtsD8iR9tPz15TidFeuIZ7Q6ODuBoTkv4jRzA6ISDv2sFvNzaMDwGES+KIYh5WOszKJcm&#10;jq94x91jkB4UxoOSmyWnSzNMgM6lQbya4zzL4yzNZhhJIkD4YOTPRqlnx/t508GR+MTuFH2wSKqP&#10;LZEN+2A1SBcY9dbRoXmYHpy66ri+4V2HjHK/uGvvW6LhyCQo0m+OCYPuj3TzB84GTV4ruhZMuqHJ&#10;DOsgdyVty7XFyJRMrBgkaT5XASEpraHfAbFvs2KSQtMD+KLICoygzfJJdjGIwjrDHG13Se2AD4xY&#10;UCFa9V9UBeDJ2qmA/yUqTLI8myXQ30cq3GsJKDbW3TIlkB8AcgAbwpPNnXUez5OJ17xUnlBYJ2Un&#10;DxbA0K+EKnjE4xBqNGQBg/9GpJO3VKdn8R+LMTTXXoyheqPi/OE1VNSLdKj2fiNU8hVKTPI4TmbQ&#10;4HDzpdNsd+/tbsYkLqZJAQwHTU5mcZ6F5+atNRmuUXg9gsTHl84/T8/nMH7+Hi9+AwAA//8DAFBL&#10;AwQUAAYACAAAACEAXjHPDfRnAAB4jQIAFAAAAGRycy9tZWRpYS9pbWFnZTEuZW1mrHllWFRRt/Ag&#10;AhLSICilICAxxNAgQ4rSJZ1KiHR3CNJS0i0hITB0N9IztAJDSs0IQwgjMeQd3ve+7733z/d9z/fc&#10;8zxr733OWWevdfbaeyUOAABwwMK/LjwcAIAQC6c3Nze3oEYJABRggUVR7QUAgAPwibsDoMIiY1H+&#10;xxVCAACI3QUADLAv+v7HGwCgB4wHmDy+A8BOAODBAgsWsNNx48jgABiwY3Is3CHvWbyd0+c/4RZX&#10;UwEAUMDCLS6/zJ1/4GFJYK8Q8BOZuwCSf4wBAC4ZAIANO6b7x30I+D8fY7v/GgvKAHD+Reu/3ofJ&#10;AwDh8v8v3z+V+Sef/6QPADDL4P6bPpMM4b/HbP+Nr8cyBP9+/t9p9GQTiv+Lh/8+vicDwDuTAwB2&#10;sfCv9fgX3r/62zWK1lRXuk/0kAg7vP/qpYI2Vhr4WCC6h20Bf04vlLAdjru2khwAMs6wjb25ayur&#10;JgsA1CYQX1riYe8JXV4augMAlB63gLNiw+wDAMi9eaUgq+tjtmdKkEGtuMBEPp9bE1uYMZ6Dzpxw&#10;YcLv2y9+GkaEr0kS5fflurQwioJcwFJmPnc7c/kpYajhhKT61AyIor+S8wsdeTRX6/XpVZutl40t&#10;bZpi4jJmBembD9/b2YFAIH6oiupvFSZE4XIFmpzU/ztdTETI/Uciu+1BV+daFgyfuFJHqwaVfzQb&#10;53xrDnw7liXMQR8uV6sGsMzY0O3ce1ShXy3NFG26VmxcoOmg+AXSuXX7lIuEaKBJvpMmQhg1m133&#10;AAySHxoTOVW7lCnXnU061YUJOQf+LdKpd/hhbGnQ+r5K/Hdo9KDnOeeGhP8n7fJKbg2ffpL4MZf3&#10;aXF+3CTdMnTx7QEx8ALT/jM5ga/ahkptRnG0UEkaLhJl63idcNlyXRvN/422Vc0QIMINEcqzkLJv&#10;cbv4QhTmll1nOGXgDnv6HQbJVaoQcxjStdR0Avk9vksdMT1im/knTjRj0HHI9rkGZgjLSOvYPHVh&#10;jf6p0tg08xJivI500HN2sxL57MbnGz9nM71pFUfWePMl41OY9crZ6uMSFqvMgGDFWffUYJ7XdCnd&#10;ktsWHgSjcRVjd6NkQ6niUA1IGFXy+GC2W6b5A2GQkolUX8u1iPBeDnsNV52pTqtjed8X2KhUw6an&#10;J6ngflLnPiiddO/teHtR/rbI74cz22nXiFDJi6zW/IP3MGfg2yDPzLrScWpz+eZFiMByr5k8n+hT&#10;UVNbou9pZ6x1pv46xSzlOu7Q2zlZuJ8G4kh681To4I2R6Wak5b7IVuJooMDht+/d+qUcqdJr/YuP&#10;JQH9QK+fI3/PMsb5LFKMs97UW+dvaPhamd1UgeqAJTF2HlVWbmrj5bXDEPHrusfDUFfDiUU6eOqX&#10;nz37sqeLEBFi2gby7lBDHG1y7VYikz3B1Il8p5MIutqLpL2sRsu3/Yxi3yrsgtGeJQJtT+HjWrPx&#10;XCSjQiK8TPYnks7Fhm2Tjn5krarnV/DxivvPBCH1+UKRJn9CfBHgIX3De4RaIcd/Nk7xEHX+fAKS&#10;DYz6HBTKiafrwjZjC0NSgl1Vrrloq9x2VmUafGvhtvE8qzbSttmMYyB6U4UDegMfX2RoG/dZaHjk&#10;Uu/IqElHuV4zbm0WdEz3USN1itDoIXx9LiLOgjcnYMDU5niU3WZ2N7BfI4kMyrHYOqqmE/44cgSI&#10;q4RDaRW7J2H/mR6E4dksgQZgMBCExjJT+qzocUfH+mjlXEV0g0SEkeXbWRmS3z7FMmImYs5K7mcD&#10;rCJQoy+ePeIU5Xbrvwe3aqQy9n+CRQVKzTwjXXMxugviOTG5e36jqt/4Nzmfk4d3tj23ie/0yBAv&#10;Q8ojepjIsgPHA38w/PRvwezEmu4SfeoKrvYHgto9H7KubWp1HoAizT2Cq8Y8JJ5480RnaIAXcJ2H&#10;rRETjpZ+S66p9M8xDq3SCaZ9QOJ+DuPLnWLO3QW7huKLRGKmFKG94OuX9RO+CRmiq+LzXex3371s&#10;6N9dcf0k3vNKdAaW9JmX/nD46S1T2xjwtzkX9BNVjDDUm587CCaqQusHqztYfl0iHRSMqaWP9x+r&#10;O1iy2TsaRNhHDWKaT+VjTZ8VAeCQXGUj4gHRJU6aE/gNgzNp55+gbSMhJ8lxE8GGBMNWngnVYBR/&#10;R32t9na9KWuqx/vr8sWikr/loLGdp2owPrAwSCVp/+uq77e2Z78W8h9B0X/Odr6qwSgvzUSPAlqV&#10;HPeTUbqWw5bTAbaoi8mzJ4tyBmRuYgJrDGzin2XqmXkvsg+Y2K584hl+vKD2UddZ2miayh37E8PS&#10;xkJD2cyyqxoiYV8njs6Stdnh5oh6WeufuCdRXsxc+Kzt7r7M0uVqETLLPE0oucFaTCTTSZqqr+vM&#10;TXRmDYFTIjC9TvhttUDklvZCKskV2n23fDRHiYWmMouf52LEMWKwT2x1oVKLKFNfkzJVK5q9LMVh&#10;r0KSzrdzuf2T4EUht0zty/sV0R34uanUaSBI11jH8fUHQzxHGp7wI+R1DHCadV3hJ1BhD3veqGey&#10;EM9tH0PMpzgDu3DOUbWlE4nKw7SdQFaC7CzFEWUzY62XX0U/euSLDzB4b2vW55h+0dUKSwW9RQSJ&#10;kb1pwnNndUvFatQN4qKjHEwKvdZ+s+2zutCqeu4HmMNI/yxTiXg4EOxT+HQStc8NOzd//E5VdEaD&#10;gO3a7DCwS/wslOArNIUXUmeD1XRfFZ21KAUOurrBbhQ0O5FSILbplQ7JDUAKfjocQByqk2ov6VZT&#10;9ZL7o7rKeDM5GHda3C3A+NAwqubD3POlDe/M2CR7rJpVBt/kXOMmhQFBqO+BY5lzK+9NgrOfVPCk&#10;qtk9HVJ6Dl8Q6vNtdJVw4p4m9JVJiIR9y8/KCif2FlomMOdF88/zthY1FBmQzayI9Qk5gcyuiLNf&#10;0UQwcFxsm7yyU/DtUfXZpq73R3LsbvffK/peQ8H1U5jMxKqk27MMXo/aeGNq1T7OLEu08JoVKFh9&#10;c0DurlrtPyD4haY3WjUgQh33Ilvc/USw9KRTXj924fYwisE/i/BFZ4ng4j80n2TqU72fbqmo20MF&#10;bFdiJ/458Kql8XfES9czj1MgOahYQFiV4Rs5AWkYk9fUlcRzP9Ct8NxG+bkDm7QIapnIu2qTwsGh&#10;qtxVYQ7fvxC6sYUXaqZPpZiUEMnjsnH3nehFo6hEhTuyiHUt31lYzYXEFu8uFegOFJAWT4Tn5zbv&#10;CrGXojXCCz4kSYf6v5XV8biKq3N51eSeAn+l9bWRf2fEHWanv5w3Q6pCE4GvsKhkkVkt7WwXofB9&#10;cbkjbC/3r/4usb3lABkGkUXAB3N5h6B8TfeQ/NldR0i74eDBzcXJY/KYFleUknwje6TkBOOShjS7&#10;P6axSJFuvnHYy0m+lEj+Odvz3QbSh70/tqRwr0e192ylHJ3of9KI9058RcNcAyNG77C75eVIyrY9&#10;bDWap7K6roX2xOSzKaQmt42W5DzDnF6FIhA9eWRr8zN2yK3Rv+9pIvxexvR1IaXfjJ9fVCFSuA8E&#10;OUyDEniW/Ka3vLM1wPDv14OWjdAlRjvn+JY/OIQcEy3nXn9zD/glmxI2/6rKjAf/EqUuyL6eyFm+&#10;0XNHNIYlioapGRsYo7uW4GZwvzgoCdPMSM6nAGsxw78J2TBzV6bqqcnbFWT6zAw61FkfRaqDUPoi&#10;gqg0YZFu3vc2elc/it+r3bl0MtjpOyw5OTQ3sTkUlXaH16hole0RymAVGfHmtEekHH9+ppeUctyV&#10;WngUTua59TPw6LqArWkkcxcvP3I1KNUA6yMtCri1cvdGSzYwQIJ+PTH0ZkE94aYmLNXsBvuD3Y1W&#10;JYuhSajvGXiWKiX+otzfhHCZduz0LlNsY+V35PgIBW/IB8nqSfc/QPDaqBZnTp8Yx3KRHGdEDyir&#10;d+94oVdPSUUeBdmlmJVNnV/VtWRW5v0olC+P19Ytyg1OhplDWqAdh/uPbXArqxsuwyaB5109JHRw&#10;eYWP0lkOc3ZR2L0FKA47rL7Cz34dm11ifL/CFHHcTJq6DfOQ3mn4tWt1jXfjGmbYHkDQzp1UwzDb&#10;BmtBaghDQBxQTRvgVj52q7JEwt9RctByJlkvYETPh2Jpz6yOkQuVpRkVKYrvuWIqAu7DJCVcpuLO&#10;bJyI4RC+ubQ8fcsypAfBrvXU9fFg0jBOOua4tMTmD5UpTOdGaupE8svPdjcfPtPKYvxpilaVIW2Q&#10;+6z052DwOB//1f6eY8k16i4m/07vfR833htduh1xcUgQ7Oup8oN1NJ83aA/SrYUAbT7QH37zFDUn&#10;LDhxeSE285vBPy7cYW7Yepp+0S+k8+VY94oEpa+46lGCZZjSIkb0cKA7g9ENZlfRpzkx8jrVya+y&#10;3Zc2NTh/P4GN8ZPgB4Iqk6EPV2OSBwfO8SiQgtThzw2kBOZ5f2dtou+baXidjogSYws+Oy+hhJfk&#10;6vRqh9TVu/rghEhRfwLIuSp2U6s3vcnpaNC5EJxpMT1XAjPYl2oyeE3dc7dIiMTK/WEeqhhvYGvv&#10;WdYSurAtTOuITM7VZYLAeuWe94Fy3Gpied8kgDM2qUdumPYFO0Lqd5mCl5tzXNxrP6IXkOhvRGHa&#10;5TCs//p/bOWf2wDVWjBFIwVm6g+hqZbmWKZUge55UG4BRxW3vOEgZIKQv2cwDwdCqIz/h7xbE+uD&#10;R63dhQb9lm+Ts1OM1ccTN0VpmuP2rfpEzZw1siFe6vJFt8e/21fscp0CgTzoKBnau/qEcjANsbb/&#10;bK9wJEkEhIKlmHQt51eSKvpkHv9+vikoVaviVe70w09uvPqyQ3iErOrabcuU0wKIlW4X+4S509L9&#10;DuLSvprc5OWP7IobVjTsbgTU2kS4YLwS/gAMHHL0OLFirH9TvC6vQIJdNNuDazpY5vFLzTTEDQqE&#10;0LM1vKYBb8mz7ae8zteeeJsnyhacQPTdS/WcknQHkyh+WOcPW3uwzLfYyjy/YemuvCoJO0VnQZXV&#10;KoKc3rStejVWTve7fL54hXWofGbtuezZFT+Ya7kZXidXdxgfXflsPk1HBF8FRy5USDyeiByQQ9zb&#10;REenr7Iic1YOSP94zRTKG4YZ1suGW0qyGwfqHQV3BhUb1nKuXvJ3t2JOKnJhGqtn32Y9TT7o7V4E&#10;GIbutvtKZlnHLiG+k91Y3bnxDrP7pvfdJmkWnmfKLFrEkesYZDoNqzRJsU0LQAmrdKN1t07d0g3r&#10;fQjQoHg+w9/CFWlCAqswZ0sI3cqizx1Xmog9nNbJVIs5i240kwCVmRSeRlToiCdhK+Rt4ZfPJoA0&#10;lNSTgPPFyEydi5VoqUlFw52+/qVElNIJPypNtAmdg8lta5B68OnrcUjNhPTqWEPnPvu2uhC1Fstr&#10;uib3ulWo8krxsoH7yKQ0IttX8qtzzDr1D2tw21jn4ZfDwp+jeNWY2Td9Ez2pBRoHovOqF6sUdeUa&#10;nthQj23iU15AGrwITVVHpy5vLHKrZvkNDTT8x01EdinbG9/IqlHPHgNBbiaShhU151wKo20zP9/H&#10;iJec8hta6FfWKQSx3pgHovhdVae130Vhqvo0NV4mnJJWcWREDtKOjE68WTlKl3xa9eLBHbxUPCEw&#10;gc2WI7fbGKzruz/cN6etUur62u7DHAMcJU0fN0zb3KUTXpCXmNYDZBzKqAav4mnsCKp0oYetsFZl&#10;Rf7a/Mqdyv2IxnvExabpbHSsiMPA6Sh2MOuZSQQzpt3L7i2onyj7FV+u1YWvxVfToIOndRYOTWfH&#10;uVgl/HF3yKvtK3glHgo7d2GGp40fz5WOXSPBDiXq9acyLdzTsiIaI7Tmrb4OJCq/aogP0oH9l9Xe&#10;IoxObepHacY/lw1npyqNZ4Y7zhFrgtx1j4MkC/o0yYadFJJnqazpHPu4SzNMJeLUgVQT0k5MRKhE&#10;g2hf63MtG30DmkuimnPhlOyhF46D2fbMLT0df87zrVPfGeF78C9Aj+SLCa6XO8Bvwe6bA6fCw6Zd&#10;WD2JI07SpFIqUPJTOMyqMkc+gzDyQfDXmqY8i/G2E71aFl26phwY2v2cLGUs5FlXuWVdpdRHDDYi&#10;4FeSoXtYaK50u353Eg3wpY1bxDgsr0WKa/+Cszx4nHahPyM6Kjv+Lxron/oJ69ZE8jyafi+3mLWE&#10;kZi7Nb04n9+iTBQljDPcZhzMKIXxCpbGwVh3ZdBG8e3Y1umJSKmJr23Y1ZGzfZLeHQ4hV66/temk&#10;yfQl8HEo3jd+IZY64l54Qr3tgSNWZ/sf+RNZ773Umm99W555OjCOCABC878Tr5Rh8UScQL0506fq&#10;9X6KVOi+4PjU1/keMR578HtyCydt2dbL4Yd8OVkzfd+wuyyT319n+/1xSutRl9kwYbrhZZWG9NEa&#10;qXI5UuhH61U2dAfDwVyYKwwnqVVmu5G+siLDuMTRGuz4tn4Oxm6IRJ4f7T2by/WLGzalJxT1rAZ0&#10;Tf1rZwvGkQvE3yFumdLfgcJqLCQkq7VsT2yO8skjkTbtTpBEzBxlalACpOgzZmgDlk9ff9Ko//4O&#10;1ufi473hpIZ178zZY+10WeSmfiBB70M6AvdTNJ+XaL30/FAH2B0Msj+Rtrn6PHiy8JHbFBGJCUcs&#10;n5Lxg2z27aXPzzQQyQmn5ENZou8usMG/5IPhat2E/cBq33NzjoyJxGCQ7QE3RvQirHPs/Ot4X/Vw&#10;t6/5vgOSuX99Q+NEyF16ScULUOQ5Nel9rW1ZVlo8lJMNVQ3aYpMSJzrCT7SnYqfledoKZDMGf7w5&#10;cgeBfq3lUeq3UzWJMfiP8KOPUFjT2swESwser7tc4vg7XRBYLNnrSwqHwBPLsOs8ckw/f+O4ZNOx&#10;7W/OV//O8kOnhV2hZrI69HQBq6ySgd3G55OCQwULjW6pJlvi3S19S3+GfW2mvIe7dy48+W9cdlv1&#10;E4Qjzc5CeEizudPSsPaIg1viVIvkagMfvUhpm4lW6DXbEnTucq9RnZ8qgKpqs9jhuMCvbl36Rqj3&#10;y9V63Nm+H/rqCnP3kQ2ZiccP72NjovshDiO3EXKnAFH4B0R1/SZmacIoRicuKNrB1T2XmgB45Pd9&#10;GL3rpP/k5l2grMFqdm23mKe7o2HQrZU/8YabBx19TU7C5YSRf0w3kxwMOD/c9+qmL3Fplp3LeNEm&#10;+Vpvev2o54nP9uuhOYClz8nqUDaeu3HUasT4Sye3xZe8+DQR5wq3HnCcUPdlhq1e1bvQ6yPMur9Y&#10;2ZA8Am439FjfZDDLLwLIbY67bSvWNKFZS5sG9IIiGnI4vTwO1rB+G1nS5SOttfTUgkcLIh6Pbo00&#10;RyDBnLTPh8wLX5WZppux6apfLg+Nxa5JgSirrus3tu7DeGQxUVbtL4DJM3nOj5YNI57cuGFMPwev&#10;e/cc9rn8kBKDzMNyGqvhjejfOUaBxlg1kNwOinTuWLl1YZ79iNaLC7TNHPMeV5ixtAi+zZ/96T6n&#10;1x6JVoeVEh+09e2SVXD/lIVuqCU1L5kXbvBeja0Nm9Ngf9RPXmLwt0GxcE+fyfOc8HyE4GnRMG0e&#10;yur6MJsSYdmk8ZOKueQ1eGXyNk+lLLHFyQXva7LdecLdTYbNoNFbDayTql6++LLyWrDhvHWTbckI&#10;G0eWJMnJ1J+3RU6IDh3TG1XT+heMgH+tMSF+VOxPKr5vSrzNK033NtmXTtmsICWzYw9aO1Z49OTM&#10;AYy1JsU2k1S5AxTZe1LWe2W3Ka1wGVpuww1BKvNLlc5yi5wez4XXzdnHFQ9Hngg3+LmtvS2tUsRG&#10;meyMny6Vk1kfso0561c8s4mieeHUBlviM8oCe/qrRhx+RoYE//27s7PNnrlvz9SiOd3pUTDE0F+F&#10;qi82viJrxMon/nPVtjRS+n38jmf+p7UDgv2fVwLuf/DIsjLrT5MO7r4T/ivnXWgdKUjIQR/UP8C6&#10;+b2yTYLd7mSuMVQQOPNsW3pVnSr/7cF+Qpb36ioYkzu8yrxrZ9Sk8cp7IhKWFKXDx/gtGPCazi3F&#10;QTGh06PM97g7Mjs/+E+Wc/fCK1r2NecjVN8WsP5u1UEHn5cAcZeDJW2gsUVXdnfRtmRHui6kLSBU&#10;VZYFRZlezLxWQ6yU8aCE0T7ommL72o8DxLx9beMU+01RT68FNsp89HkbKzk59DI2pisZassMZTAv&#10;Lmm6TYaMitLwt3LcoNk6PHXLPFnm2F6aVn40fzTtFxItHWxG7L7/q2KAp1Q8fy8r+81G04bagT8w&#10;mSZlZ+GpZdup+AEFVebCaEbjy0dg2o25ROHi7D4lKEd1S1/L1Y532X3sn+VUluVg5k67YsdOV0Wa&#10;uXUL3ZLKHFD6QljJSQ8wzG889l/wNDX2Dw7PODJ5H6+nZMqYndP77Dpxlgqm6G3uhAjsdJ/1cJZp&#10;yw8+NvCQjIB2/qA39MemNvYSIozUBG4Tp7O8keJ5bQYj79MzjyaoFKWaPGo/D5bBhsxFFIyOYmw1&#10;RCV/+RlPr5b+7FN8H+PcMnXZ1GLYJlbpmhnc7coGSZAz04gwaea4zZZg05TOzZ92sloNRpyBmY8m&#10;O9ie3PnMGyRS54nAvKqjlA9wCiwkXkmBBoC8Oer907VOjt7/HId6dWYNe7h/mL1fwSDrnpOgKjmn&#10;O18FpToS0G1qGc3Cno+UNFHmVKT5TIICsFC7IDQu+FoXPVDaPnIjNBIL6a6d5eWrClnWeowpF0z/&#10;xjEgeK9/TKWaMddEpgTNG5wOUV1nAE512c5pnUQppaH0OAYi1X+UWky9bHt8byMfPBDwp3elaeLu&#10;+qTrr5Ac47S909tgw2gvGdKiUhl+0M1NrcR4sWkSft66PfTE1hRRUKt4ROjtqHpjo5iKmEgnBW2w&#10;AJ0nxCZVLw4oEKnbStmiK9L9lWZL/U5wy1SejHbQx/WJN0cawRf86HP/yKwgVuBnrbCFTwyThH7Y&#10;U/ArSzKDRuUI1khmwmm3VHFRZDMNPYnRoxJ7hYKNGG5w25fcMvNj8YW34MG4RM9ttisDaXKfvgQc&#10;3z41ShYXPnYBOgG1FwlX72XdVXtMWmru2e57cYX7x4blrkMvXO0Vo7iFfngREUmk5pJISX2lhuEi&#10;BZm6xc6NJpmh1danoLDkCouZdFnXNl9db5DtuFkd6wPeWIc5TZtSLN35rdlulXzwz92Sgw9ofJ/K&#10;3+fZsMcPpC2OcBtPQfxMxteSoxIZW7HomdysZ+t/VmBXY6sGtZZfJycS94zgwwVDXr/Xh98RtomX&#10;L5OZRc69FQPjXxTZ2s+KYndKeM4jGYph2sF93EAcz8z2HqLt80VqDw1gPZKm2IjE3gTRfcAUiuZp&#10;fzNXeJE4GlqznFtWPq3DmeEU8xGoXe97W7rwrNva9x167aUfqoeLF0pV/ufG+ICBjZWitUnq4kSd&#10;Bn9L72k7ZQ7uIYN+pdclibMcSZCJJst1uGe3kIii6I+gfvlWR6weXPpWXB48iVVHNLFH/dot9ZVh&#10;h2fQMXNIB7QDNOOlSppAgI0SQFiOmx/Ch5DDvZ5kp/xo5IGDxJKUzPWDbtyPX6yHBEocRjPrjGkZ&#10;89tijk/kb0kXBSjSc4oi7+/bXgeM8NOrq3ryT2d9ca9B5gZa+/qTupYM6l+73v7Fa7dXXuqvSu5Z&#10;EZe6aDKcqck3uWwx/2MKW8cSUe5mPizp1FGS/91WhNPSgNBS7M9tpWphA1vZocOWovSZwNP/Vamq&#10;mKsE4bIeZBJHdtoAGQ/bsKUsVv8V4TGpC0RAqQ28rLnviyZnE5MuHTWRIv5OHH+lYT1Cgc2rKtkJ&#10;W1Gj+dAm8r3cb1HUQoAhrj+IFKjLlWqcuvphQuK18wW+QiUh5SLlklq5rtPzQshe/Cqt+k+d/++K&#10;XxNTQG+M6VFY0ckI37PFxZn9w+cmwJlhwoUdznu6DLu89MFC26QKN5sMK4INMZv+l7VPNPi9cjmo&#10;O0eoeA7gMGfGLp10wrHOp9Yt+q01vq+slDgi5ArKSL05RcaNtVuHqSBnvY8abFokVpFeoe8VZIcf&#10;ak5aXtLl5PeGkiYPtoQdJufoiBI5859ryUZGl3yZsdq4r5jvQjpHPxaTL9ZP1WB2mvoJ1EVK9cmk&#10;Ha27cX9w5e/dIsfANbcNbnr7gL2hNQOMr3pDDu4jHGfOkyhRk0zM9ULCd+ddoH6FrFrODE3rPe/h&#10;LL357WcbqDM2LluHJG6x0Y27P+/prmtknwYsU+ddTJCIdP9S2yB+weeqvszJQsLMHv64ZasPoFXG&#10;8/uy4TB8veyyCaBJ5xJQVzosEX9zsZDwYOpPxFuk5JQb6b7MwAhebr5AOFIDGhD8vGTjamB28shN&#10;XX/zyZIsauuOLnX5y9755kYK/Fq6he9v7g280EciDEjIE8lcGHVYCq2e7zNAHvW9JXK50bAYiXr9&#10;i9Aw3/fOlLRvgcFBh4yhpMdr9ZNw7k81xZSnsfmofpj4ZrOaAQnNuGTDtxVm3gjNXfVGOjcGT4qI&#10;VeLuUv7dJXtlHNVf1Zo1lk9VBVZChHsI6z4guUgGSJUT5dY/clLH7MxTWlpAk811z+cCguF2+29Q&#10;CvpY2eV8EWqJfVLa8j013V/uMHvpw/Q4pKnI2tr83vddEst3wlWERudUR7GspUiCKh17tn3U/f74&#10;z+jFVMaDk/TULwkdNYAJrUnXwsMz1gRE8yN3rgNeG4Hcz44qNzx/wa4OaL1n40OFSLRP3hLVxPpD&#10;ITUjFY/M+L8pKacnd9ebfeS2HtBEvGBmQ86FBNxkBC4HVfQ/ijLfIBzEX8+EHOOt52bjjZJiT7i8&#10;bK1nFJ+mV0R1WQMNWju+sdkrwnOmlypm+TdvucJlHcil5UVkTftxxnNLRjxLnGP03Upjlqi5c7mt&#10;p3jCSyAa6pde5VI4S9wGQcJX/FwZRL1p93C51k3/UkTZMTWkIfC4SF1C7+Z5HT6XWjs65CxDGWBe&#10;nQtqjkgrPD4petPNyhsQw++S0v+ghjYmmZ+uIpOcGrtlSyrKGr7ykWfzIUv342Hucls1DIWoo5hC&#10;AjnO+Kpy7ikp6sXVSHQxMeUniOOCiN8drnnGsgwokYR6XW6G6tuReebOD/d4knZYRcMe+l/Ogslv&#10;jF39JCa4DmX6jT82kHrSPM9AKpDL+OTx/O5x53gUtabmi1PRKKp7HT3RymyHdAyIaf8d3Znz7pVP&#10;mPVV55qrOWZhIy+XPUzjgyrfjFHrvQkXZ73aFxJLH87I8+QpGmdC/KcIsMeRZdU8q36ZJzyMlzJC&#10;8y+THsMilNk4j4uEgVTBMjjMplP3BQUgByq3eixONFLN2cIdsNZCPVrMTx3nHO1Ryfn7yKPO7R7F&#10;BGR+Sw4Dps7dJopbuY+8MZrcMpTksVoT5/lYVPeHbh9Owlt/D3cgLOWvXpxyFP/HyvsMYzJts3IM&#10;0l9m6r4QD6OGOx0E1m/2C+sSqV6HoKtVNsM2v+oK5sSOviemqKTbxB1/9FuBwkc+aUS7gGKCKuY/&#10;AGUgmt98hHuvLOz2gj2iwmsknhV5gfuPQyXfwYnK93Y5n03O5T1D1lrk4SKmU/6n5UTHa6BsJIXL&#10;iQZQxKJjCzrhvfAcvo8keV8K/dgNSOvFTgRFLuL3sxhiS1KFgS0gW7BEQUWh/djrt/p5/LHeEIQI&#10;4/hKUGkYjkqQEAZXUbwQZnglLI1XvKHYSw6fx72eRSv/m135EQfX9gStcqa3IBjvj2s9iGss5TVZ&#10;0VBRpuEaA5Gu210QqcKNOB8dYVgrYXJtDp/G3vMGI305wuIOxp5jZbHTOoniMdmJajvygtaqQoid&#10;+DaC8bfcgdgVSFtPCNStuM5iSRPyCel729VnVFMnqm0xUAAgZvIOgrH1qLTDWSmZt4i7Sp5X8tf6&#10;tVkwcphEbDXBB4vrEzvvYeUEouN86Aahu7anJxjnsOy/Cro+m/C1/OItih4j8QCfP3pZQnQKYGkg&#10;H57HM17mC0Yux9+2BSfWWGxJISwtJ5oi17BVhAH9VFxrTuK6KHDzC1qn93khEqPsSlFNGGzAVGcr&#10;V2Wyo6I9gBZ9XdLCCMbfYVfFCXa5etzrRRq+lIIN0UDa+jshAvT1z6iVMLBShMs/Z9/dCXa5TuOI&#10;R/w7u4VlZYr91wmx/QpB625cs9wbrnipabvokU6QAJX8fskjpAtp+sLVaqTPCUoRBlRSVHA3Kq0T&#10;JIBl8oRYIo7l4PaX/oXHPV0iuzO/+RysxPmh2A0SwYEvOGoXX6hipCcU/b/8YMVfKSROkAtCMcN+&#10;L3hOPkeKULG7guvOt607WDJ+63onSJFr2BrCkFcS2Q8VbZW0lGxh/WUZcxTcxWNO9NECkHMyhCEN&#10;aBFvZEEWUbAr5oKCdmMOdYIFTmWxRyXQ4tNicYIEaL3/WhthkLQEojEnKAkce1McpR3Gcyj0Xedw&#10;jaBgFARjIdzneTpERSAD0QUtYBE5p1QJQ5j5F11O/4oTJPAEyy5hJWW6IFbGHbaFgd00uwIjTzhn&#10;A/kCK2uWL2CNpKVSPW8SoOVAy0MEpQPeSyDS3QlKAvlm+z1o4QSsF1K7L4ocwtYQBk8g9mdaAqz0&#10;LNjoP/eWCNWAivLJpoYrvf7SHnId3ENa3VD5svzi0ac7wUl4OsT32GJhoEghPZ5g5B9OUBI4Vsln&#10;rUkYPP6Ru8Ni6I48GYN7zfaFY99Lq0s/Q9ByhMGan00YbNM9+r4r+HRa3vtCZSWs9JLeFGEAGsG6&#10;uD3hJxDBdPJRKnQovhR58T93KN6PXTMnDtIY6WkLDcWkgj6Pd/D+n3WHrOeF6DJ5QrF5IpCS17HP&#10;dJQiR7E1hCFfzHaav06FDkc7S4RqQAs3a2PC4C0ua4P4KyVtcp2Kdc3ajQk7wWn4fYSB4sMKnDkr&#10;0huKWDUJA9J5nrf9uK+kYqJfX9D1eUkDKvvnpOSFLQxZLQbbCrJedfV5N2nWExCGjhKX6U0XBhlZ&#10;8BZHh3lLxi2S0YjEO+QzgPxfulSh+HRfUWlLRqHvImF54XklXNJK/0iCTD+svMLOTyP91lJXZ3to&#10;WZFj2BrCUBCoOBgFb4NUQlyb4+sSIRUs2MGo7RPIIgycmwDrYImkDZVCKk81v0Eqfk9h8AXiHZyg&#10;JFCJY9mEgVOtcd/VNL/lG41AdJ4nWHE9fjvgGQvx7JdKJWULHEQL3CbmdaJWE4bo9OpDixsVBgcy&#10;JFwytjeuPRXPtgB5tDrpl6D/pvNU4w5Yt/FchJ1nWwy8Jn0/0UdgITBu3wSR3l485guN7SMCWW2I&#10;VZEjSBOGUOwbHKr115U1CQM99ejrLivAcRZStFSTJEIKmrUpLUZFWiOVvpow5PvL98X1PpWhM/ah&#10;SyrXo789yAnOit9VGIKxTk5QEjUJA7pDd0rLi3j0fezoH7OvEyRARRsh8Vghg7E5rs7jkx+p1VkY&#10;eF6ryI5o+Y/wFEeL5RjAL0jz8ZzI70HIi+V8Vrl2ICrOUp9/9OFI4y+8Hu/r8Vs9JWIKxOma4qxU&#10;5CiSwsBKEbR+QAE9hjPiOCsvg+ExhzYPlB7A2YaMW5MwcCYhhGEaCx8LpzdcuQwVxC9hBExbTzD2&#10;qsStNipBsxct1XRp9einYP87YL2Q1y6yX0a62o05dGenD/yHCQO/SERaxSIIWV+mtrA7tR7SHPnw&#10;IbtL4h/5nSyG/EDkfE+ofBEsqt9okeUHrAslQgqQLsd/gzwOWC87h3E89j9bqDiZy/qcQ5xOkCuv&#10;zRP7I1/meUMVy2GFfACBuc4JUuQaksLAShi0NqBA0XG1JCvDlUtRmD5JrJ1QozAAMKU7S3824TiU&#10;CU3RxzzByM24xmy2sklzN0UY+NGTD+avpEcYR1hsMfhjWlroYAtXLHUH4uK/+KOEAc9zPfvl8hxS&#10;+aNTkD+dcbwn0vyaiKNYPbAogtZ3LbukDB3WURgoikj/cj6nc92fIaaDC4Kxi0n8b+E519gjPhTY&#10;Kucv8uUCSROux/TiXXyAfPu7Lxi/Es/9vrxPPKPtn4gm80iRY3Cj5S5ERZQKJS0MCipbQPmtRjqk&#10;AtYv+R1tcxkFZxidVAxDJViVVzQ2bUKMJxB5RAovChoLsH2Nqaaw67MszN94A5GFLIiFXZ5BfKuM&#10;cfJCVj/OWLTT45AVsnqaaL7jWvmhuLSW9uQe6/tC3I+TjTz+aFrXAxXhb3bF5rWY3ngPJ8jVHIJW&#10;IJWI153EsK5OUBKeUHQcn7UQIgAxneMcdnESENK+wBY623SXKcqcNYn0oSJ+y4rtzCiE6JS2cqJC&#10;WCPP8NmZ/xCUdzKEIRzpwutJemkZtB9zqhPkovjgeivtKdB4Jjy3TU6Lxi+PcYKTPzIx7bpdJuyA&#10;e9lWDq+dGlfyx7mfv2yoE0ORi3CjJYSZ+xUq9pebZEnlXFTot9g6My4qxABYBV95Syp4fCb6t/vI&#10;RRNoNagJzNGB3pKxc0UYUPh8MFNheUzih0UooKUQja9gDuP+0TsZJR+tlLfDxE2nJxyfC4thrjtY&#10;IdOTvR1iuyINr6HFn+vr+ORXbr91JY8nUFhsnYhWF3FApBeCmJzWvJMsXGJ9Js/RvnIuV4BygpKA&#10;yN3HZ2VewWKY6hwW8AMspOV1X6h8rTwjxaGkcgGueW9e0eMHohv1iq99Jb9p+NobiF7jRKOwPsJn&#10;5zVh0YxPnWxEeErK2slzIl0e/HpKIsc6QQLOdsQ9X4QgLRRRYuVmpQ7GViGPP3KHYoNdp2RZeAfv&#10;hd98QCznIC/XcAo3hQJ/r/XgmNsfT8s7RQ5CJsvwewN+jLQJsvLx6z/XIGPPvUd/mXF5XCbn1DAZ&#10;hnE9/kgAAtGNcxycw2ypd5L4YMJXwBWkapee8S29bWK70p8h8VyDGhd2Ht9CBALxM0ZXThjVVL7D&#10;YDyck+ZtR7p5TYlbPcwB05dIK9PtHK4CKhsrKp8RrXk40d0SJPIpVLlb2pJyRfHCxDU5bRtH0h2/&#10;SEcivfzlMzghaeCEMghwW96bXTh3UfyU1BmWNaLzeDe/JoUYd4WoduPXpanOUYVCoVAoFAqFQqFQ&#10;KBQKhUKhUCgUCoVCoVAoFAqFQqFQKBQKhUKx/aNVZEduluMtGXsmv8DM4y5VCsXWBhcF9QatF3zh&#10;8mm+YOzfm2Qo/m9fuGIalwF3LuHKKxm7X+I4f7lqkBOkqCO8/uhZ3lD8SV84PgfvZz2/LORXkB7u&#10;zdC+cponXDlwu9gqf9Cgxt5A7PGC8LhpBe3HT8Pf9zgh2xwUTXeniSe6w1YGPe0rTuD3JL5ArE9B&#10;x0mJtD7mRFVUhzdUeaR8+db5Kfn0Vj7tlU+Ia2DnybLBCJcEcy7Baxwjn9d2nmrkO/niyjZOkKIO&#10;4LLqeCfr7E+N7WXXuJBK8jNvvCMfwrzB+MxmbZ29HP4oyGfSsU8Luzwrn5NDxF51QrY5PFy7g5v4&#10;OPmVJL8mRZ7xi1WIwZ2F3V+UT+s9odjHTlRFdfj8lrOcVoUs5iGLdnDxjcSiIdUpi4WMNx5/7CLn&#10;Ei5vSfnRPn7Pz096+VltoKK1E6TYTOQVRdvKugik5LesrLTcK2s1xn6U/Ce58ApE2OOPTP9D1z2E&#10;MCBdH0mjwAYDVqUTss3hDVlP+jpOWukLWekMl69Enq1EY9bOF7BuSQgu8vUdJ6qiOqqEgRV+HCyB&#10;2H9wrCM3O4XZ1SUb0Sp047qHziVko1O8lGu50g5/3R3iGfsYKmoBqWTRSbJmAkQBXYnF3oB1bX7J&#10;2L3ZbWA+5/vjXdGN+54bwIiAQ6TzA7GM/Re2GdiV4BoVIWsAROE6VMQSJ2Sbg2tKejtMkk/sC9uO&#10;blHYdnwLfuqe/JS9y4Rm6A4PV2GoBVKFQTYbDVhjnKDfCaYRC7yrS5cd7N2bgBNGNZVFQVPWPsgA&#10;XmLTQOwob6C0tZxXw7f+SaCAVt3HQatBTdyhyCn5XJWotsuMByp2cgeiJ/O+7mDZSegm7eaEbBSs&#10;vPmBsjPoG2gaih5ZtQ5D7SHrLQStxYl3wT0cnaA0eIqjl/g6Pw0TGV2/ri/gncWHOEEZ4CrN3H3b&#10;Gypr4wmWHe8KT8nch4EWR1XepewjmQU8z4Xz5Lf2C/MK2sS8fB++oNXKXbSpxoNlJfM+7taVe4r/&#10;pbjs6GR52gzAYhhRJQwpS+Ahn7zFsbNluzz7npsEG0eWLeTt2U2Zns1YwXy7R7owyO4+ESeo1igs&#10;GnsguiAz0crN9IXKZ+Kln+QEcd3FbjCLZ6JfPBN/D+EL9YbK30BruI6LeqK1+Q8XIXFOd+WdU3qA&#10;J1QxAnG41t9S7jFAU9oXHjsbLcH9nnaPV2375oDOTrRUMwtKKnmPN7iCE9c0hBk+C/+vRmu2Ac/3&#10;Ba47suCch3d2oqWBqxz5wpXPe0sqPsf9frPva/2GtH6FtE73FJcGnVOrgALk9pddCbP+PTz/Nzh/&#10;PU18xF+Ce8/BPcuypbcmMB/QT5buAn0JXuYn3o8TnEReAHkUjD+Kc2/1th97DfIwufdjAr5AaQek&#10;+y1vOD4P6ZLVrpEPMKkrPsHfz3kCo09wTuUybB3w7ubw3SGfZ3DRGicoDT5/9P6C9hOQz+ORz9Fn&#10;EhUTlkKlD8d8CEO6HpaTU8DNbjyh+EhveBw3xl2Nd8WVshYgba9z4RbntCqcMt6N8ybyeiQXlpGd&#10;s8IVUxBvvuRxyFqG50NaSzM2C0JYP3RrpTyiC/bf1O0HYfHel2IxvMoFa7zBigjK2zx2o1EXlnnC&#10;8VmeUKwPTs8UPnt1qWvxbt6D9bEQ6ZQ9Q/G7lKtS4Xgkv6Rsb+fs+otMYYjFpPVFBmQlW26Gp4A+&#10;BnFcMsOr+Rjwkq6VTUK4I3LQmsG1A6U/yvUbcQwZ+gYqmKz5l19ktRIzWV5cwhHqkP/TsRmKfeZp&#10;W1WoCbSIrcRJh3h42Ws8geiTstAo12bktXgvkvGDFKV0KyCvKHIOXuqKRPrlV/6ehPtynclJ7POv&#10;cxdVLbdGQHwekPMkbXhGPifJdQ2dY75g/IOMJeVqAvIV/eBKicfKI0u+x3/Csbg7GGsvQ5W1aM3w&#10;/H3YxbAdxnweZ51F/i35II7LJZ5AheQjV7jGe1rF8+hARGWdIBdKgazkFIgtYdpkTcyAvQampDkY&#10;+4jrQhZm8TEUBMoORh7I4rr2O0WakulBviI97mDkbud0G61G+lAuvuD1mGZ3IPIM/p9b2O15KTO8&#10;jl1enxTHoicQSTrCCU8oel9htxflHsxHT6A0aZkmhEF8akFrPvLqYyknci+kjfnD69NiC0Tuc6Il&#10;4QmUPejL+ixO3iIf0B38SFa9qs+oEgY6F8u5Ku/3HJbEsf/gZbxanciQ6VD/tBWOvTKyIfsryDW8&#10;/vKznCAuB95XPMOyuxC3KpvAVY7X4/hPUkADkQE8j8t/4Z7fMYPtvrOsaPwp7vks+JlsloLjHP3A&#10;y/yKG5zKDQB2S6jaEo8KjpeGlp7xn8N9oqhY30sa6LBDxUXBr3Ciyga3uO+XXPTUvqe1HHFK0Qrf&#10;g1/GXyfp7siVna1XEl2a/HbWqWiR1sm+jzgHhWg8zr0a17oKeVguaUU6Cs/7F9OL+1VtgLsxcPky&#10;WC6/ST7xmVgBmCclEImAtRx5/x93IHan2x/L2NyFKAhUHAwxkUouzxyMfcO1G/FcQ8E35B3xebgQ&#10;ayDyiBPN5Q7GR0lFxX2Q/sXVWz3urG2HSzlZm7w/hArP/a5doaQVfk6OE+zT+8umSVr4bmwrbCpa&#10;8WH4fVdWvKavBPHcqb4JdDnwHmdTlEUgeQ6uj/f5AuINgYi9LXH5PpEmHHsztavpDVt3yz3xrAhb&#10;YXc7bCSFwSkvPA/POxuVeTjuORb3s1fjpuOX6eLGPA5oSXFrf2mERJCsORDC4Yj/AN7NJ5JOPCMF&#10;C0Le14lWP5EmDPISWBDZ0mQnlRiZkbZBi7eWwiDDbrAImhWV+dk/w707JjZKReWxV2zmqAjOY4bv&#10;1HpUc7lIUbwQ/W2YsazcdqGGqZcs1GnCYI+e/IrWLbmNGxd2RQWZw8JrF5bY6kQrImZ5yHoFlsQC&#10;dG2W5vtL05Yk9wRicWlBGA/mK3dq5nE+l11heRzmZ+rO1oDHH7sfFXw20jwGFbVHbVr6BDxFZb28&#10;JZXLEoU7UanECpKWClZZKL4efKqw7ei0CU/5/ujf8BzvIH0LYX0tThMQVFTk2yv2NZDXwSrLwI5X&#10;vp75R+uPVocThBZ8WhMU/mkSTyq/9WryeTYiDLAEOnFFailbIjixgU6Qy4V3i3x7iXE4ooVrvpsc&#10;XUkVBqdcIW7VHhKMK/tP8NryPpdwTw8ntNbCIO81FHvRxXVCHeD882A9/iKiwXwO4FmddEEIeuFZ&#10;ZiHdS5CeOa4UyzO/7di9ca2FbCgYj+XXCaqfSBeGxHBlgiyQ6XQUttyJLqi1MNgqm7EdHJR4d7wQ&#10;ZCqXYpdzXnGCqiAFMCKbwEj/O2gtYDwGpQoDw6HyGX4StLJdYHWsly3dUTAgNE5BQ0vODWpoObR5&#10;dFf7mAMeg8ksBdQugCsSK1C7g9HLaL3Y+VWxAab5q75A/Ca0wmfWxfFYHU2Kyk7CvUfj3Sy2KyuF&#10;mdYU35Pc0271g7FP8trE9neiEY1cRwxqxsrjamWLWBJc3DYYm5qYr4LKl9zohd1EtORv2qLBihp9&#10;zQmhOHIT4A0JYYLFVSUaGxEGpP0x5jXDcPwL53ASTYqtEyGe6+29MqxV+Wc5u2SlCgPiojX/QLqx&#10;KYCoDbLzA+WSlTFoJZeur5UwMB9Lxv4mC8xWA97tC/KcjB+wlnB0ww5hWRmUL41Dq0i+fYwwjQrb&#10;Rw+khStlGO8KjexIJ7B+ItXHIC11wHqZhRuV8BwU9kyGxreBaXqkE11QO2HAC0SrQW+/E5QEMr+1&#10;XbFR8PBCC2rYYQiCdL2PrQSvhULDNPJ4lTDgZVM0QtHkngwJ0HmFwvYD0yCtZcga4QQlQetBhgP9&#10;seuQ7v+B3ybF0haG5e7wGNkZqZnkW/lKKUA4R3wRLIwwRb3h+NewWJ7PL7a6Fba9b4s2XaVzzBOo&#10;aEeB8obLX8IzrGFXSfKA96U4cM8LZ/etVNApCUvgXC7Tjvf6Ia01W1hoglcTBgD5eTVFQZ4Vzwbh&#10;leXgUVGGSmHne0SeyNBfAjULQyNUytckX2hiB625SE9X5Ev3KkYG4JxV3CoQ6drgDlR0kZgpwmC3&#10;vplbCMJaulb2A6mjMIjo4B7VBYdAft1ZZY1Yv+aF0oRXkF8SO41WKfJ1JAT1c7Em+RyStw1MGFjI&#10;oXqlTlCtsTnCkF2hYyG0HHIOXygK0FVOUBrQcl2QuIctYmWyrVxSGGj14Hhaf9WBLAWPwslweXEB&#10;60EnyJUHcxx993Go0D+LMHFXZXFG0dy21tnXThcGwutHQS8Zu1i2k3cKkpD3YOXFcW9JxScJAas1&#10;2De3R2oy/BIUZXeofDBEQsxdSVcgtjxhPRH57cq4m/fLqDy/iaPXeR7xvcioQEIYov90ogjEcuOU&#10;axFP7ukZ/wdHHiDIso2dVNKULpygJmHoM6opzOmP7O6f00VlOlLpOBLFgunynEFZvFXiVheGUIpP&#10;yAEq41XJclUnYUBeOHtmVgfe67l8HilPeP8csXKCuP1ed4jm22gsNhR0eQbPYTsuJS0haxUbkQYq&#10;DJblBNUatReGSsN5605QEqjg7WzzOCEMVj8nKA0oyJclr4VCCLVux+MZFkMgkmWb+Mrd0NrNZ7i8&#10;uKD1AI+7A4/9CZbQR+KUZCsSiq9G2L/doeiduL4fYvSQFG4pZKiATlciAbYmntDYmxD2P+TjMqZL&#10;Kh3zQiogui2wVGozhOX2W/18HZ9EhS5/B5XqE3r0naAMeALRCSI+TFfA+pUb9crxYPx4CMLSRKsI&#10;AVmGd/qsJxwbSEsQ140zfbYwWC/IxVKA530sIXQ4dxrzmN0vydtwxXrmtXOqjZqEAS0x8nuW5B3e&#10;F66zGO/1JbT+/0wQ577I85H+l7zhsdOR9kskbpowiHMxY26Nl3mVKAt1EgYIeTA6M9tcCLy3KxJC&#10;j/irmhVbh/C4OxBBd7RyveQfw0Px7+inQR5f7SuJn4FzYSHx/TdEYajDPAbvFgoDWryjkJGctpoo&#10;sBlj4QSsGdm6jOehdf/F287u0qQKA58hm+MHFekEu5W1uysomLJFHM1ZEQW0Dt5wxUpcq5tEcID8&#10;uC1ZAWkupsy5EJzQh95wezwffXEvug8eFAoUkm/tyoR8QaVJiNjGAAG5WVpSFjy09G5/2e1OUAZQ&#10;IMttsx/pRuFNjNIgvWWJSoEK/R03bJEIDpBPD8jQKvvZQavSOZyETNIKV64RP07I+hH59Bbfnfgd&#10;2MKmeP8FG/MxBKNTmHdyPBB93zm8aWwDYXDe969NUS6coCSQ1kjynQetZfTN0I/A52d67LyJv1XN&#10;t4O8td62hQF5FYoOcw7XT1QXBhTOuHhhN0ZuK5Y6PLSFwsBr4b6yy7G8sFB8efWWSWa7hSvQj2PF&#10;liFL9I9tta8SBhRg9meh5OweSEQHNIHlew4nHXnONm8UEeky8GUHovPk5BSgcD+XKgwF59gebDcE&#10;w1cyLu4NVXyIPniaSU6w+2DnB8QBafL441knDaWClRsF8TfGY78bQraEVkv6UKdp5CkuDyIvxCkp&#10;6Ua/n1N/GQpheN22CETkn5coCUiFi82ROQ6oHLjXRCckBagAEAOnRZTn5i/zgBaNc1IVNiIMHnQN&#10;7ArKPKhcWb0b6Q5aV3pLxk3Hc47C+7wvOfa/LYTB6U5JeU8BR3noR5HulDyPNYP+G3vaf+wbigLj&#10;e4oidrfHAe+B94F6hPLJxs3fYEYl7EqNivITMutd9NPfq4me9mNnewLxpPPOu6XCAHDrdNupZlck&#10;xGM6buawGX5vxf+LedzXHi+bFS0YLXaipgmDvHBcB+d/hEp1Kb8jQCV9FBaGXcBpcQSisxNeZbz4&#10;u2RCkYSXr8N1B4oZzC3hAta9Cd+HXchiy/GsUnjxd7Tw3H9K4bErfnRkXlH0QPatfcHIYbh33K4Q&#10;nKRUbmTKbC1AH49YMHweyc+K9bjWK55A5AZhMPZPpHO9hPFZO0+lYN3hRKcwPC/PKHlR/qvXX9qD&#10;z8MhW08wMl7y2KkUqHxpzscEOOVarkFhkHTYcxtS/StJbEQY7F2vYyv4/u1WtvxT7v4tsw39peei&#10;AfiRlUyGwAOxn5KfkW8jYZCyRgH1Ryz6Djz+yEV4ztlOl1IsS5St/ozXkpOuQtbH9vuWMvFNflFp&#10;K+at7A0KC0LCJG+R5lA03RdT3yDCEIz9mihoonh8IRuhPfMt9pJzCUcYWHk4wQMtfoYw0HtsV5Ka&#10;hIFAy1sqL43n41wpnMhsKcS8NjO+/QSTX1x2oxNFkCYMslV+9FcpGE5LLy0+wuyXOu43VP7kWhKI&#10;24pDZnwuic/0B6Ofo0AtlEpHYQjazjMc+00qP8B5C7jnjEQBZNpQcH6GOfk1LQsZv2eBRTgq9ohs&#10;3u9s4JAp8uwdESu7AEq6eR0hn8HJSwoIKtSrrrZV34Hwq1c7vxCXwoR8QWH/DGlfSmdZorKzIuPY&#10;V4l5JKmQ7wZC8W+k4vFc3BfWwignOB0UhkDsPU7IEkGuZqXg/wGSHhEHuxzgvj/az4DryzsdtypV&#10;6B1h+ECemw7cLA5xWxiccsVrpwpDKHqPnX9sYKyV6cLAbyXwzpCvaHSW4T5ruEu65BeuZ/tEIAqS&#10;tzKHodCJimeJ3MsyIeVErh39Fen+DO98rX2c+W03PigDT6dbevUM9HJL4ZPtyvlyN035lj0YT7Y2&#10;tZoSjeMMd4ezz9gTSCGzBqBl4Q7TiON4rEH+D/P5C6h6xtz4pDCwIoTjG3hPvNTxbA34kiQ+0xUq&#10;n+8OjLGHxFLgLo70hRWynDPWJJ3cOh+FB4XqzXy/1ROt9PeyFT8Iy+D/nGj2VOJgfApM4XX286Hi&#10;8jypwKgk4colbn90aEa/fFPwj9wdXZRSFLQVvE51yuhCqGKJJ1z5uK/6XAXkISyLERC7Dfbz4Pll&#10;RALPH4xNRv71tCs7BBhhiS5VdSD/Hk+OzLDS+KN/c4LSwfttZEo0gRb5auTvt0y3pIf5w1++01D8&#10;y4zvJWRKdOyLwi64ZtfnKGxp82YIvJv+yXLVGRU9peuZPiUawpg2JdoaWdjtBckTXPc1iFp3X6hi&#10;YaLsSlmhaIbjz2RYSK1HNYcQTJJ6IO8bcZi3yB9OwMvzR2+XmZFSdmJrmgUqanQeb/fYDersDcTP&#10;9JZkmbNQEztNPIeONucS9jUYv2QsGD8ndbdlfkWXOM7fFkXxpALXBLZYnIrKfide3lgUtvs5i052&#10;j86CNGGA4nuCpWh9TCNewx2MPQGhsDzBiktSp1FXBx2ZnlD5/+G5KvjBD1rIjokdmWnleEsm4rmf&#10;PgdCmvHBknyFGSzviz7zKElvwHrQEyzvyS6Fc0qd4A2MOYrXQZoekXRJ2qwRqEznbura+e3GnMph&#10;TVSScTDnh+UVx852glA54mfIOwmPa82p6M7hNPCzZfu9jT0nv3h0xhBzFSSfT7bPRblw5j5UB+eR&#10;5AfLz8O7fAisxDPc6wuUdvaeneWbAohNARoQuSbKGq1aJyQJjsLY97TLVXKWLCCTjTo9Jcc5EsNu&#10;gBNkTxmXsKq0UuBRfq6gAOHdj8DxohotPByndYP3cr8n7H1vcFTZlV8/2EajSYRGOzRjZREY14gd&#10;CKi2lG5FIVjDMgwuw5jMQiPXmt3IhUjhGnkLQTOIXY23hVS7M4O3zCIq2cS1tYXYL8x8mEJT+VOx&#10;q+zWOllwvgBxJa6UU3YTpczUVmUE5WQsl10o53fPO+/e99Td6G93033UPN5795577rm/e8655713&#10;330bfuNB4180/+9f/sXN3x77Bz/4D/8pOXH/qz/a8/ArP/1g+tIfvP13f5M/cDEzSvO1PvjMK5/6&#10;8u93//azf/KZL05NDrUe+8o/+838hX9HU7nif7L1j/+0+3b3h3cffX56/ec6N/0Z0fzw9V//H1de&#10;+fNzs7cbPpfq3p5YmaUZAi7XPxj8j4+3/ODfvPvfvvHj//5zWoIi9vlXD+//YN+XR+nwmb3eM7J+&#10;h6x7IetsgBR/v7E3FqN/sSRtWANjDW30913eeB2PtSYpNkK7kdy//dnnsce29w9+/vmtdPAMbSdo&#10;w7oh4CFpm+n4U7TJ3zrKfJa2BCWAFrK4x1ibZANt4Jc+/PrroP8dOv6onf7z/2QdFTmXvfB+nRJ+&#10;i7YR2r7il/vT2McxyX+J0uXYM9JSQpE/WqalSI4mKwKKwIIR6F4A5Z4F0CyET2maHe+/9Ok117qv&#10;7fj0jljsW2uux0Y+/eya0dHR7rWXgvqzv+oebHj42YfZwWzMm2v4uZcb7JuauvX2Ww0/DmjmHnfP&#10;Ns++PDv3i7mR5rnLc2P5C3PT33twea75cUDzZrp7cMtbn33rzKOpXMMPb21Zmx88c3/qVsMPN2PB&#10;JP67EOt+2EN/D3/2vXzz2ExzQ/5C/q/Hpi+//Vc9QhIbjHUP7tm8Z9PgYDy3xbvV0PDwTM4jeRr+&#10;0vKZjXXPdq/v3vx49ru59WvvzDTP/oLkmb48dvk7IT7dm7s3bTmTjcUapuYaBs/MPZq61bC24VcB&#10;zR/dMHx6/t7PqB0vj3x3ffcf/t00ybN21LYL+GzatGdT7MxdwmekYdOeM7n7kGfEyjP3q+7Z71C7&#10;Zn/5vZG1c5cv9+y5cH96+nuXL39jc1AX4ZPd8tbLb7356Ie5hv/b0Ldp0+CbUz+/9fZPmt8KaAif&#10;ucuz/3T25TzhfG3t4+6eC9mxubHLj5utzIOxT30xfrfl7pbc12LNnver39v0epv3k/jbvxd/GPCZ&#10;jcVGaUwYeXbkmdj6tbkblPFM7FKs+ZnYtYBm0CyExacNDSN08BxOaAEu+5d9bPWreW6EMi7QtmXG&#10;UsRihE9w2mBGkEHQPAgS6YD0Jzhda6AFn2c/CBL1oPoQeOedkZfeeeedZ/A3MvJS7EYBEb/4O3vf&#10;/NwXN2x4bsOWM3u//DVvsADN3Gx+bmbur3q692R/kZ+eG7OmZYmzvyBT+AnM7M1Huelbt35ss4Kj&#10;2Xemp2f+y2bi85D4jN35RpBjDwa96amp3KZN3ZsGz+TyDbdsjj16GJu+OJ3vIT5/9Ciff/kb79us&#10;4Ah8cg8hT9+j3H3yeEGOPQCf/CzkaSZ5Hl829mGzzZHhs4fdx/3puw0h6/JpiQ+Js7mnZ89vPbo/&#10;Pdq8PsIDp4Pe/Vv/ue/3N332ra89+n/3b739zwvQzMbuE85z33l59uX7c9Nzbz8uQDPo5b92ay77&#10;l//k4ZapW1NZ72EBmoexa9v/1/WekZeuPTtyfWSH4zIs8SCFvrmYdYA2xx7NrvnIy8c2f8dPWfOR&#10;zQqOBhtmic+W/+knrLVuLiCJPVx7g/gEI83aQnrI1HFbSI8UgZVDgNxgsb8Rv5aGoeJ/IkgDXWIV&#10;+wv4FCOgdKFpXgBNqbpWSh7hUy3yKD4Uvy1AN6qlv1R/SveX4qP4FDNn8XWl7F31R/VH9Wc+AmIX&#10;pWxH7au07Sg+is98y+IUta/SuqH4KD7FbGcxflXHr8Ioqn2pfRXWDHsPrZTtqP4sTH/Wfrv4n/gx&#10;wVL3ioAiIAhgntfDT/uzz+h4IfO8XiK6C9j8cn8beyeY24U8O8/rOTor/DeX1Z8ioAgoAoqAIqAI&#10;KAKKgCKgCCgCioAioAgoAoqAIqAIKAKKgCKgCCgCioAioAgoAoqAIqAIKAKKgCKgCCgCioAioAgo&#10;AoqAIqAIKAKKgCKgCKwUAscaj8XPN64UN+XzNCOQjEMbkvGnuQ0q+8ogAE04pn5B32IiBNgvrIxe&#10;KZfVRQA2W2xDzZInUhSz8TSNAsjD3v0da0wHfiHKC3RJv34p1xvxIVKmWL3huiADtI/kiPDBKIW0&#10;lC9fIX6LSYvS4tyNi1CfS4M8VyZpp8jrtgPHbjrKubyitCtzzh4cXjy8DVHt/EPkdyzoXxy7LbZU&#10;x+K9AQ9JxR49k4yjpwvlU64pd76xN44Wp+O9If4kFZ33+rxdvvOPpQ1cDzhbmiRFLEg/T5uph/bS&#10;G0KFvCjiUXnQw+CDDe1KBjhBE6gNTp3gJ1il40N0jNL8G/JpITPzkhzeIx38IA9jZMuGKVfqLG1s&#10;KE01GpQa7Z7a4bcSaeFjQjNoE0uCVh9r7KUf9mGU4RdQD9OY/IA31UzpqJ/ai9Jmj34D37Qpg3yU&#10;B29BNtr+f+TwJwTpB57gx5TcBtSNekgSww/HlhPTMPo21dTbCO3BL83t8+XkXpQ8Kk+cbY/ZOlGS&#10;2y+0adPLZCFmD7nQVltWMEG7h3xMXVmtfCt5xNoA3MObtSkgZqVkNMMScBrbfpr60R0VxC/ABsEF&#10;9QFRQQUISCuhA+AFWfBjFGxdjK49d4+YD5dFPYYPbM/vxV6nnjRpoCsD80Ea1+/y5d63KUYGXz7w&#10;GaIykos8qQ9pLlZRPiwvXV/5uIBW/BT44tzytXmSthp7qtfoXXHebj4fWz1BKW5lOujBtG+Tggpr&#10;BnSE6xAe4CK+QGonXsbmDN8IIlwPUBJqu2eeaIubhvNk/E1KA1egL7mgd8+hp6wt6aBHmDYZwoc8&#10;SqQOtJ8pIZ/rt0ReyXfLcrtdXm49OCZpfL5JgydaINKv1h59KPpYuA5I5qKIc5eSWyEtRg6jIGX8&#10;/KAf2F6kTvaGlh+PKPZcjtJGc6J1cy61gNrQG2iblEHvohx+PGpIDo/5rszUL75fCNt22mgkl+N2&#10;WR7RI2iY1Ic84CZYQUYXx6g8RBnkR+uJnkfrXZlz9oqEf6h3w7zRQmkRH0dbjLEuWsamueWZCggx&#10;z6PUf2wv1GvEg9Mtguw7oK2gD4+pbo2wcZFR0gnBwMegF6gecw461IMyQkt2aM59PIIePe8lUTf9&#10;QIk60mbjkQ7ntl5QhXlCZosd2ik4S33PxUQCRJ5uPuQjOzWyGhmIl6VdnSNufSne3GKhcFvPacjv&#10;DVBFGqwRKNh8OeYUyg35ItgM4mr4CoNyUFKuPZif+BLmUvp/3OmM+hipB22ArUnPgBPkhU3Pk43S&#10;pReQB/kgKzb0nvFHfi8JD5HMxSpq2yhrddFIENTD8kB7uQ7UuZi2S/2L3TPKaC3rIFBBD1g+rm7z&#10;cRRF2Kulx5Hr+dmWbD5Hl+QjnTJs/9x7QBDUoGM+8K6Q0/IodcTxCnoQ5cOUprcpHfxcG0bPCH/3&#10;mH2B5IEflSSeoOWNEPHrQG+79UWxcvkiHpB2ioSUEsiANMGEtSiMl5RZ2T35IaPr7B+AEja2Ea6J&#10;06RWzpcz3oPe1fGwDTA/Nx88XG1zuaGXREvE8wvaLl2hY24DbBV2j55zaw2XMG10etHW4csreSXj&#10;hSg2Lm6wKORzvfBJbu+7eaBIO/FCWFJYadiPRvNX5pzRIzmoNvJIuPI2++iVkrQIdLQFtoB0ukZG&#10;im21ybfX6WzTqINl5vLoLbZ9lIW94sd80vGjlCd00lLOk7P5e7Y1bgvbGHkWv072RUnCm8uBl2gK&#10;6Z5pv2gg6kVPMSW0Fil8RtYZtAPScz0BT1AG+Sjl9v55tNPng1GV87ksWw/7HKSELY7lExm4xGr8&#10;z9qAHkXb7F5QYy8pyLCUkBzlxLZJVkbTlE8Fxyxvks5BS72PfKLFHRZBhe+2SL2gtT4Gx4FcZvwf&#10;CrQmigXToneSxkehLveHfNZcyEBSkAzSKvSoS+/2eNjHYfTztZjwEp5SD/cg88JIxThxLvORGpkP&#10;ZEC93Adoe8ApwEG0WLAWitXYAxWry4Vq4AiGc2Ax8BnsC1zbpxiK+JDu096mo5Sco+XIx962Gogi&#10;3fokNw/0lGfyhU8hGVGr9JrV4jAl2in1EC/izPnQRnvHnXvmPNXK2oqRxtLCMkgmh4+tA5iwpgwR&#10;Rmgn6Gw+ok2pE/JCc9JUAnfUcOb2NmSitKAe109bjit9RNpLtZbmCqmFAq0BShynSyrOGUXoubRY&#10;cuXctB75ATem4HQgQ1skz6T56cJH+No9+5NofpSXW4/QomVIx15+SeoFyQcPOZZ8wwcYRHBD7ws/&#10;tnUpQdj49UgKeppx5PqR7/7AR9oercelW7ljltiOU0/ivMW5Ho72KMqyLRXnEm2xUB7zuGyxVj+R&#10;r7Eh4cZ72FvUnlK+JvdSfcv5FWvHeZ9vyvRk8Rpg9/AhQpGMaJWko55idQnNyu2j+luIc/mkKVT7&#10;wtKMdw6wJVsjC4WdLqx0aarVaP95+IUVka607IvJRbwA1LDHBu8oe+ZD42Vo3FsM93LRUgt8uXmk&#10;4XbYCHXpcph4gXgvnQPHGDQWBzhjVEDEkqwyXSCpTJSC8cvdbNSDCGZl7Gs5eD6pLOJtyMlawG1Z&#10;Xg9yjRRNhSLLJ8lRKB88RC7sQYNIsrr8glyxsG8g6zK6iz18A7eLW1GojdWVxvcbWSPkmmL5EgIL&#10;/JbH6Tz1P3ig97EHpk+K2JdXo5ZWBBQBRUARUAQUAUVAEVAEFAFFQBFQBBQBRUARUAQUAUVAEVAE&#10;ahcBmWcgz+NlL+mydxFAmtzvl/yz/jyApP8cQPb/2E8XeuGT8unkPJovfJ+UH6WL8kV50ETphK88&#10;b3hzmfMjhN/TvUcvABEzJ8fsqadpj58g5bYQT8PwlEbKSS/iiS7zsfxcPu6THaRLOfAWOqlHeNtz&#10;PM/0+VMtUraYfFLO8Dby8pwk0Ls/8MGz3mi6S1M/xzyPz87To6fIZr6ioM3zAC0e8pR5yMwvxDNG&#10;nmdonpPzE2hK4TPMo+BeBt1Q8H4FnvmhHqmDz20dMg+RU9JEi83ISHMKTFkz2wzzDOhJcsAX9OAr&#10;Wkc6Y+rh+RyYfxCeH+HzDOQt5jusZLV+ZOzN2BzPKpGn4mh39EmyPCE3Xtd/f0CQN/OUxHZ9ftLb&#10;4CN04Mt8BFk8ZcbMETkP2yr4gk/S+CzYN9t4IflABd7MCRrIvsTQ+vOmpB74MdN2ny/mhVgJ6vEo&#10;beYXQQt8/Py9nPcS8tKjsGTYcKHzJCEL+5WeSBIfoeMesjbJPEJ8Ap6m10w93KOsjdaH83kynjLj&#10;O/sLkRVlw/KFZwlDemiHpSNt8Ps/rJ2MRf39H7VJFwHRFE4j5GCTjvUAweL2bjmBz3lfy5AaRp75&#10;WmruUakHGibHoIF2Su+zfG5J8OLedlNxzP7OlkVbClNGS9bLOWylGHrAAGOq2DfmIbk9yvZOuhT4&#10;FPYNrnaAB/e8Hdft+5OMMtu6RRzn0ABOgbZxD6KesLyoz9bPdVl5hSO0neMixBecymngF96kTH3u&#10;YR/Sm1EExCNzOtucS4v8cM+DBsiHOUXp5vsFWK0tY3o/0AV+ewcz5nk2qpWX5bPlwvECnTWmjCZx&#10;fdAwqYV5IarEPEZs0cjS5Vofx9Rv1HOC0Pw2o1ekZ6E1csyU6PlwWtTmLd3S4gWRiLWA33OCvKkm&#10;5JSOF3A9As3E/xwp0ppwwf0OaCwiS7QBG85pNKrr+wwGgYgdBz0Q0hQgRmOsQ4ueD/sFlITNWdvl&#10;PntyvOD6G+OrHD8h8hjuVKfoLvWf6UnJD59DXmzwD0Jh96YtTh3QeuFrqerpiBChX3EMzjt2D/Sg&#10;OYIse2hKiSAt6daHoEdsvAAezIuRZo2yPYw8Gy9gPE8HfUa8HXk5PnHrQTk5Bx9XUyUdtYKL227Q&#10;no+0o570gNsKFKK9KShwr1pNwXgriMK/Ak1BG/0FPtgjHW+dBWl+ucJXcODJfLi871f8/ifPY8Z5&#10;SFEoXoCMUi/ng5J/GBnkDPcPbLyAGITbgrLAwNUMKV9fe+pPg8LRIuOk6xcQmbHd4R7eeVOOUaRx&#10;mJDFPUrQcxmM5Rh/kU57ysc9Stie7zeoPGPN2gg6iuVMr4TtGfyQjlpBa+0XdUATTN2mPvS45ctv&#10;FVk/1Ov4MMjDfGlv5IZW1PcPSBVDQTTFRQi9QX1COmSidusXqEfQK3ajXvJtWdLE9rCXHjNc6Bx1&#10;gKvwLlgn6nV6DPKJX0I56utIPts851kfIbyD+hyekld/e+pZ+okfnd9+5ERzoQWsPfDspEs+kqAz&#10;eaZfbTlEAqgFdMkCqKNc2i+DnnZ7WySS9Gie4emUFVmkHPZStlSeS1+/x7DzQigtBBF4e7HLUvSg&#10;s569FKXmVQ4BeFn4hULxAnpZvHnhHjf2HvLKhVsCz83enX0Kjvm8MH15UtlfoA2FfVF5pKimWs5T&#10;r4iHduVKN16gaG4ofoG2ocY/LODb4dkXZu+4FuAIjq8tqkET6ErCtI3bdyEY6VwM6uuYewUj9vyf&#10;+ASMIIU9PGJxNzafz0NSUA8iOF47yvoJya/EXjQS7YvGIZWQp37qdCPE+mm1tlQRUAQUAUVAEVAE&#10;FAFFQBFQBBQBRUARUAQUAUVAEVAEFAFFQBFQBBQBRUARUAQUAUVAEVAEFAFFQBFQBBQBRUARUAQU&#10;AUVAEVAEgMA393V3/G5Xd6du1YtBd+ee4+XQ1n/Z8rz3vJekbYPuqxSH/xr71oEy6MLwv29NevLe&#10;su7d97qr53iDVxZdyJIu+Ktg8FtpeB8Q7yHpvnpweN77dpn8wvPqF0jzq9knPl9Gv6A+oHp8QCGf&#10;TH7hoMYL1W2v5fIlGi9Ut62W05dqvKA+QfyOxgt6LSO+R+MF9QviFzRe0HhBrik0XlC/IH5B4wWN&#10;FzReUH8g/kD2Gi9ovKDxgvoF8Qey13hhkfECff8n5VlfQt+KMetGi209zXu9v7A4/5CKN3VMtiY8&#10;rBxO9uSlPJzXxtwMjResjS/EphPeV3tGM807Et6xeMI713T7yFgm04Tv/CyOTzXS6/2FxfqFsy0T&#10;w/nspQPJ+GTb/lP57LsHUvTlERlzn+a9xguLixcQH6w7ns/ms6+eujiE/Uw7+YiamKOl8cJibTrh&#10;dXTmsznSAvzaT5G359jhqfcNGi8ca0x54WsBuk4oOv6n4hu9Xb4uQB/aTx1rhF8oNv6DV9qZ12nO&#10;zTdxqs+XaLyQjK/vONokY36KIsKZ9vGWwrZOvR5/Y9/UcI78Av/y2f2n7m5NGG0qFCvMtJ9tCfO+&#10;0grNK0Rb6TSNF7q8N/b9i4HJ1o0UAXbR9v6B/QPnmlKOLYvNp7x7WxEt4ieawMdf34fvEQmd3Xd5&#10;h3afPH2zDXzpvkT86/teGRhPkG+oyvhC44WEN9mWz14f2tW50buSWNeXz753MLh/4NqvN9l6q3f/&#10;qXj/tv4X+6dMxHAis64v3td+6sX+13aTBsy3d288cS07lT20O+GdbXrwpXz2QS/xrtL50BovULwQ&#10;39YP+37Q25/JZ+/TlQHseL7tZprONZH9m9ggTjqTz67vMDZOX/rJUE66oC9pMFcdD3pPnkaJj7d3&#10;0X2q4vFFoXrLRa/xQpKiwTd64PV5e2WgmN1inOdtozewL58dHeI4A2kFfILxKRu9nU6keYLuS1Xv&#10;PUqNF46RLjTvEE3IZxuOp7wn2W4qPtmaz9460mVihFK2vJEi0QmjZahhWz/HJPN9Trlsv1Q99R4v&#10;0PWk99pu3DXiaBD/P/jS2RZEksX8A6XTmL9/4DWKAkrQkA9J0PXnKI07lve6viuJJ/AuVe+q5tV3&#10;vJCKn23h8Zz9AvosT7+xIYoEStp8ytvVxVeHxWw8Fc+03D4Cbvjl/C2f/ZvhXZ3Mu5SNlvI1q1Wu&#10;nuOFVPxKa3v/xNDo0InM6BDb7sQwHWcuUtrOLv9ZZHFbJG0p5hdS8TN0TRLhnUU94D3QU6xcJdPr&#10;O1642jKeuNpytiVD+5MDsN9dnemmsy1IH2/FNcNSbTBJXuFK4moCvDNNrxreh3Yz77MtHxrelbD9&#10;Uu2p+3iBZqZgXN/ovXsgnz1xOtNk7iHiPmLJWGAh9gsemPmy0TvUlc9eHB5PgDfqI94lfMpCeK8G&#10;TX3HC/Y6P+E9bKc7DF+iu8xL9gXFbC5B9yvz2XV9he5lVpNvqOd4wbWtVPxo44nMrk7cZXLTV+SY&#10;fMD+gTd6qvX6QdpY3/GC9QG4i3Ro94dtuI+48rYK3vcM72K+oxrS6z1eEJvg/VEaH1bBL1Tp84dw&#10;25NxjRdc37AaPsHyrwbbL+Xz6iBeQNwexACYeZJ0zqO2Uf7zDWH56Jqm/DIwPrUeL6TiM9vHE8Hz&#10;BUK6eceV1vBco1K2suq23Lir82yLlS/lNXeMJyojX63HC3Rtv3ssc2crYniaX+Rd2nciM55Y/r2D&#10;lbLdFM2kodkuwUya9w5iJk1l5Kv1eCHlXW2ZoDkJh3rw7AEzVT7q3bgq1wpLiwtS3of0xHNqeGdX&#10;F90Rf5VmTb1/EPc4KuGraj1eOEb3+DCfKJ+N9/Wfxv7/bJf5hytl28vhQ/LFoaH57E+/xE8072yt&#10;lHy1Hi+kaQ5jU8d9//ljPtuf4bmMqx4HLHTuUiONYj38HBMasd/MpFmaj1muL6n1eCEV/yQ2s/3a&#10;MNDOEdbtp9KNq3JvcYn3ECDf+g5+Rgr5Go7jHU173bMcn7PYsjUdL9BMxoT3hd3XzUwVtr0cve80&#10;2YZIsjK2F64Xvf7VnrB82/pw3ROmK0/8UMvxQio+nuCZKuwV2DNQpEbzkhdrM6tBj/kT2/owMoTl&#10;mxjeaWa7rEadpXjWbrxAmtDyUW//6ZMD+wdOnob/zWWvD+8/tX+A0k6/trs8tpYuGjeQJiQaKJ51&#10;5RsbEvl2dSKqLK/vqul4oekoZqrTLxlvN7PeYW84P0pz2CszJrt2eS6Q7yjNnoR3aKKZdZWTr5bj&#10;BbIr2BY9gaSZ6TSbZMLMJsF5+W2ukI278l2imTT9p+kah97Sq5R8tRwvWBuk2SRtOcwmIaQr7w+s&#10;XCKLP5Omwu9U1W68EI4HUt7J0wM9wX3/FZ+7lC4aF4TlKEJHI8NYpqmjsvLVdLzgXPOn4ju7Jtsq&#10;9wxwvi8Qn8B7zHap9LpPtRwvzLPBKl33gOVEzLggH7JqPq0+4gXfBqsyVnD8Q4Xlq5d4YZ6PWN74&#10;vmq2WUk56yVeeNJ4rfk63zFZ5nt71VxfXcULznWF+gEnTvFx0XihsrF7JeODqI/SeGG+fdSrz6jJ&#10;+ws0b8HVeV5Zp7zP/Nz6F277YbnT9GRiaXyW5utqMl5ouruVnjvIewY0T+jO1qstwXnwrkTV2X/8&#10;ztY0vb8hcm30ztK7/+XzW7UYLyS87x950HuO3p7nNV0vHdjWf/QpWMs9QasFraNZTZinnaJ5mh9v&#10;34/VIMvmG2oxXgCK+ewrA3e3fhKjefDH89k39mFWm9hbte5T3pkErQ6XmdmOdRreoJXi4v3QhHLJ&#10;W4vxQip+rukErZg1Mfz+QcyDz2Unq/4dZ8QFiGt+SvP3c/RFgp/2Ym7LF7rgIxYebywtThD+NRkv&#10;0IzX9w4CS/6100p6FD+Uzb6WbscYJXK+1DlayeWKGSGWzm9xba7FeCEZf8HMYwKq2N47+AL53OXZ&#10;jNjO6u5pFeJWXl0Ycrf3d9F7f+WTu/biBayHtLNT1mXLkTZMDL9LX4Gx8Xm57Gyx9Wz0bra190Ni&#10;/k1lbxzG+lGL5bNU+lqLF/D+5AMz1uZ9RPPG57b336N308pnYzQqLWqch9861HPfyMqawHL3n37Y&#10;Xi65ayxeoLXc430Tw6O0huLFIWCKCBJnU8OvDMy0V+89hkzTjcNTJOv14YvDrAvX6Ozi8BRdV7zW&#10;VZ54p9bihfGWyTZam5HWVbzXNmrel1rfgdUbxxOTrVcSi7PVxdr2cugzLXe3TrbRr3WSxgn4hPcP&#10;ksx0fm/rzTZ6C78M8U6txQuyfmLKS5j3q/szeLuW11ks57X6YsdsvO0HmVPeJzGsQT81fJPe9PPT&#10;ynQNVGvxgrXNLvNdqHcPdoW+92Tzq9VHdNG3DvG+Na6Cyxvf1Fi84NxDSHjjiYmh9Z3li8MX6wuK&#10;05/IYEWO4vmLu2+wUD61Fi+kHVtKx98/eLaF7ctNr3bfkPC+vm+Gvj9TbjlrLV4I28DZlqdxvUas&#10;JpRpWR3bD+MTrqN24wXEA4gWqzUuKCFXwW/alaB3fOFy2lu78UJY50vZg+YxVrUcLyzHRtIrZGtP&#10;E5/ajhfUNyzG59V2vFDe6/OnyQcU8pkaL6jvEN+h8YL6DvERtR8vYD6Da/v0BDh07uZV4niePBWT&#10;r/bjhcm2tPO+BO5MV9O9yHQjzcV07oMkvKuJTEtlfFWtxwtdtMLuur6zTbiji2eB63e8eGqyNVX2&#10;e/0yJkf3Kfr+3e3D/GVjI19HvG+8AvccIVetxwtYhz2XHcvMtL9A2vB1Wi1tXV+ijHOLn3RtkTLf&#10;v9vWP9kq8q3Ot/CeJAfyaz1eQKywjeaGTNE7ErwG7E6aZ16JuKBwnfj+HdZ2xHdyWb71OyolX+3H&#10;C100zxxzH3n+4MWhqy3VNSd6Y2j+/mgmUzH5aj1eSDd+Eru79RppAs9+bD9VuXXYo7ECn2Mde2gq&#10;y/eA1ngMX/cU9ieFeS2PtsbjBVrx9d7WF0/h+xGM9RTNIzxKXw1YyPiZXP1nnCQf5jda+a4PfZW+&#10;gFOZuVi1HC/Avvg9JNYE1gbMH7tJ79Qtz4ZWwi5JPhq/JobzvqaKfA3Hz7ZUQr4ajhfoS/Mf9ebo&#10;W1MTFDmKF75Gx3laL35nF1/Dl8H2i70ngS8a9HEUA23gjc+vDzV1HCNNLu99hlqOFzItd2ie+c3W&#10;ydabrfytqUv7xhN03naz7V5b5b9RO56Yab+79c5WbGMZaMMb+ybbcI508ltlvj9a2/EC3kfETPMX&#10;PMwznxj+kOaZI6W87ykW9z1dJBu2jd7tI7iuvEprL3Baud6VSju+p5bjBTumJ7yZdnxrinqlzLZm&#10;ZSgVn9D90A6+C1ZuX+DKV8PxgjtOkwaMZS4dKP/c4uI+wZ2/iNmuU9nXdldWvlqOF1ydT8XfPTDT&#10;Xv53DlwZSh2n4jcO363wOva1HS9Y20vSWi1HaR12d3xcmM2WK5a/2lJp+eojXuCxujpjBRtHVFq+&#10;OokX6IlscZ/As0ls/krG8Ph2lPtdCNTlnpeSq9w+rF7ihWJjNUaAu+2Y2yC+I0FrOPBsl2JlFpM+&#10;2XaUvifm2z7NnxinN/+lrsXwKQdtvcQLxW2MosqDDceP+rNdUnRXuL1/pZ4V0jPSrvZTV1pxfYCZ&#10;Ks0drwzcq9o15eopXihsWwnvLt17ODlwZ+tG72gj7vl8/zBdb6zMfQhvvOVaFneUMScB3x1s70+Y&#10;lYIKy2Jjh0rka7yA8RuzSaZoVcVXaZ/PzrSv3HV+yuMZKu8d5GcPh+geQnEfVa5rlsL11Hu8APvb&#10;SHMO7ZOhVwbSK/hN241eU6flzV9LrYTNL6ROjReO0WyX5h32OeFHvfTMolSsT6OHveYgG4+eh65Z&#10;aH5CqzyVxtNys2JQuHyIvpI+o97jBZ57zCsF58w8gonhS7QaZBD7U0+FbYrmFtg16InuaFOxtRLA&#10;+y7NpIFfwA/7j3rPNiF2CPOsjvP6jhdo5mnT9w8jRuCe4h7LZ189dbOt8LieojVT3juAXsaYu5H6&#10;uqGPrxJDvgK2Tv5ioGeKZqpY/jgay3y8HVeV8+grfk+0nuOFVPxKYl0f1oW9ODzhr6o4kb04hGN8&#10;URg9FrXfLu8OXXWsOz6e+CSW8nZ2TtGVQSEfkoofabp9JEcRqeWNFZ7Be2L40G5oSpR3pc/rO17I&#10;tEy2XqX3qK62XEmMZWC1uzrPNdE5rQeJr3jMt11EEhhRRjMdnbeNR9nVBR8RHefx/OOKz/tsy6s0&#10;TuTpOkV4f9hajfceNV7A+5aYTXKDevbEaay/TP4AWxG7TXi4TyC/0aHi9xGZT4p47+zKZ69l79Fz&#10;SFl/stI+oFD99R0v2Otsnk2ykHeWXjCjRI60Adu6vievQZ+iuc657MnT5AtIw+b7kKhPqdR5PccL&#10;rm1gNsnE8K5O3GVy06PH+AbUuuOIMfl3fWhnJ2bNRelC5+R39g/cOFit1w8ia33HC9ZGyV5ptgt/&#10;f6a47XbRXLS/plWm4RPww1E++6CXnl+Y6wrLL2zbXXRF0byjUFwRpitWvjzp9R4viE1gn6HZJKWe&#10;Q5xrunFQ9EC0gTWi//QMrezv8pp/TDNVisYgpX3RfF6rQ6/xgrW5J7xnSe8z7Opq6ljfsX5HR2e/&#10;ueq4fWRmO5137Or6eDvHHsV9iq2nmnyBK6/GCwu3MVxvyFruuJ6cyF6hOex+WpXb/EJ8i8YL9lrC&#10;tZHStktxww48f8Z3JJdSvjp9hMYLC/cLjm15GbrquHSgeudVO7KWvC5y6TReWJqNpuLfp1gBd6SW&#10;Vr4ay2m8sCS/QDPWriQyKzjPwbXPSh1rvLDE8Z4ihWq07dJxTmkfpvHC0vxCpWx3NevVeKG0rdSa&#10;7Zdqj8YL6hfE12i8sMR4oYbuK4iv0HhB/YL4BY0XNF6Qaw+NF9QviF/QeEHjBY0X1B+IP5C9xgsa&#10;L2i8oH5B/IHsNV7QeEHjBfUL4g9kr/GCxgvljhf+VeJnsQ3e855u1YvBD2Lf3DeXXf3fL498+8C3&#10;Dvzo4LcO0qb7qsThmwf++NTqa4LWoAgoAoqAIqAIKAKKgCKgCCgCioAioAgoAoqAIqAIKAKKgCKg&#10;CCgCioAioAgoAoqAIqAIKAKKgCKgCCgCioAioAgoAoqAIqAIKAKKgCKgCCgCioAioAgoAopAtSNw&#10;IBaLbaDtGdrSh19/vcGLxT5Dx3+ftjn6Q/6/pu3PaHv1Cwf+4Yt7OY9OYzvo+EXafwonsZGXzS5y&#10;vBCabXtjseeo3K+ZsiTL3jW/Bp6QYc1zuR8heS2RJPeuMWk4f422kzjw/+IkdyNt8reOjp+lbXvs&#10;fUmifWEZHYLQYRSHTZT7HG3AYc1ei8N6SttAG/6eow3H/x8AAP//AwBQSwMEFAAGAAgAAAAhAEq9&#10;P2S1XwAAAG0BABQAAABkcnMvbWVkaWEvaW1hZ2UyLmVtZux49VccXbPuDC7Bg3twC+4JDAQbLDC4&#10;OwR3DxYgCcEHBncGCB48OMESHAaHBIJbwgR35pLznfec79xf7vkD7l7r6Xp2V3VV7d1VvdZuIAAA&#10;cHnAPwP+QBAPuEChUH8RiQ8ADBACAEyKGkoAABAAcAUCyB70D+x/jHBsAEACAwAwfFD0/g8NANAj&#10;iwmYPEMDPDgA8D6A6QEP7niAICCA7oETPwCNuGf5r8+A/8RfW3UFAAD0gL+2AiC0/7B7CPEwwmWf&#10;gDAAj/6DAwDcIACA9YFT/cc8XPY/bz+I/+ZCIADwn1j/rWd7AQDovPjfPM8G+lee/4oPADCC0P8r&#10;PgMI978467/lxQzC/q/7/x6jJxtX8p8c/p3jgACYp/IAwO4D/tmPf+z+kX/3KEZLU5kAjwbvgRKA&#10;VRQgD7LkAdM4WA/Xn1rTfwXQG6IsD6gZp9t7mGA4yGnIAQB1ifi3VpgPc1wPFSNvAIDU5y+AK/aM&#10;AQCAvDlYQU43wPx3LnZO6sDV18SwoKKI5Ysf0hUKkR43Xe1MdFSi0RnWcWzsSjaxMZ1sgyukBK9+&#10;8ekTf2539U/VAdbxkPQndNooE2PWMSOWURe5F2am5+fhG4SGvnkTDjLtN4fSwhOjt9uBeZmB9qWj&#10;iMHitqez6Qm/rov1FmuWaysOEN0DzLN2PRXaP0IbK2q8UcrObWfLWzH7++5RYJP6RitbOcfyzW9v&#10;EJChZMySEigLvqoamzJFappqAi8nH4zOSMuYW7K+oFHX638a+iI+1e+7x+219fm/9a24P8TAlDEh&#10;fe9tZIdEsrUT3Z7D6yMsDKC/36TGpjy4bYLYGC3OC8HuNppysW6tFOZDsee4ZvyqZQrYIiSGau4I&#10;Vf3oPh283yV8DgjMeK39EK9RX76NTVqP0WK59ZpE9NgZHL1EgbUOb98NTt/HFc29QVpMO5fx9W3G&#10;Qv+6J903iA/Wdi3bj7aZmYz/4WcoapzPh9vf6lhJrz/rUxNaXOp8djR0GCIVNUTJ9rBCZzYXsOgh&#10;E3hYkks0wJggb8ZBDc2z3gwbMOyg7FMuE7QgNvv7H98QBk4HdAGaDiriOYr3Kbigq7iHiPp/V/W/&#10;3qz/b/h/1dKpIpad6859opFWKK7jSXg9SnSjZclxdszk92enxp5ZxOSC6zu9Fp9VXPDVG0BXNuZW&#10;epwYNqeO2XX+7KTvTQv5jutA/gqi4LY0Ufd26end13nfg4tpPXTs0OfqS4j0iAfb6R/X5xN+K/ef&#10;dHfu37FLX0jDS+ScbibV538T1e4h3C+y3EKkibh5broFHNUssJboCjralBPdZyWkXY02TpfqBfdd&#10;pxAeub2zyb+7iZDxdnYW+ClNp3aFY0BVtbQ51f93f/z7K//bIDWgQPDDitXcfzX3VWS3/37V4WFM&#10;+l7YrZLeYNavPM98ugSF+68CNamf8VL1Y7z8bVu2v8HGxQj2O0QZV5yEz2MgKDAfOuBRQHWp2ll1&#10;30NzaP2rB/iMnCTXrCLLNFzTf9/M+NBNhr140bYcft9E33LyuCje7saYA1ctjddo6WNjRVXVj7+N&#10;K5IWuPqI0ai+8Qj3JwE37aVvePqvlbvlR59xiofv3JqSFxL36ZCU5e+7R94THq34G5zfM6AEdTyU&#10;ExlW0T59cKcP5muij/+40Ca0dSnt8CTmBaIGVZt6YJbv1TFFjXnXxfY76GIPhX36q7Bx40e1wFvU&#10;KS/M625k2u12s001bOKasO7QCprG25SzL3XzA2CNOCOaaLuPRluRuAsV+n2JtDcNmx2bWqkc5P4O&#10;9yiWtxGxQlsN1KSqXg0KS17vLL+8EJG4h12HuiDAt8dYLRU6GTA2tTGy4j/qW2LkUBd08nGSgsN0&#10;1lvdAtOnMS2QVQPgtypaCz1GrC7Kt6Io/HXiFpl9fkoJypLcy0i0nfLyDwHuM68zOtnUNLjIj5on&#10;FDpReEk6mB+NINMjSX42j5WUZLGNCW0PyALSAwjw4DbwMlCNjz3O7oZdLMPCJ72iZ7ZfoCXhELOW&#10;39CqP4SkOO5Q2xsmrYFOggw8uTkKYHjRNmweDzyuvP+kLqxUBIS3WHeqx6400EQyoabcKdxQcxE3&#10;Uwl8xN1ClbEkxCQ35AyXV/JzMmMN3fujUsRTfJv0XK1EXUTXanJjTsy8nabMAAU/IEhuDFLeD1SM&#10;1D29BpCCSALEP9Ge9O2gKGOzGb16FEocvl+qCTHe55X/MiM5diif2W3b7eET2tLzxKIn0EaJc4mf&#10;mywGtx87dhkEdf8MO9d7pz2XvRCcy514pXojBC6/qDtTwmxekULvQe/oyG8Q92ZB5oxJcDfKzmNn&#10;YPzSi94KQsXoNjqlJ2molYBYupCKiK0j+hRt91Vd1tA0pe4+SIJ/Q7h3e9dq8s3MtzPNxbCNKwvQ&#10;88rxPV/L+u+oOsCSoLpT9Yzhtmtho6aBFNJ6mblaZJcTjwoNgO5RSP+tnZHz0Nnxa7DS62e8DBwH&#10;F7adNxl5zzm6ViCGAI+YFpnmvfigxAnj+XYX+HSl97eKkjFFiNFqO/M+SsDskD7T51nEeHa1ktmT&#10;pjZ1wKRlQetPvukdUqCNpoRjiGppPXdXjWPa4PH+uaO4X+FxwEuEo52lshhmQvKHNe/y+ZeBslv9&#10;DElR9EUTOnax93rIX+Y7g6HGIyIQRRf+kmBD7vX8av+vH+n4uQ6fRcMGEBNEKhaslb0b1ByhWt+c&#10;yHoJx5WCXq/6/OSrzBG85p0lrr8dYIFn9/jCexeq4ImsC0U5UWvCuq6KL+6DjTi6DOOlzdYoItb5&#10;+5oXS42+mtGI6axI5yVcooY/r5CFo8Gya92uZFRBNNU70De1nKbMfxi1dk7pkiDYNNoktRjfeSWt&#10;CT9hgB1UmpHTzAf6vpAlwTR6YRLUk5KLJyc5AGHZxNseb9b9V+JfbG9Ex3yrSLRr39U9N+Lyuq0k&#10;r/lXckVthDFRNEFJrH3TIt/iwz34COZNf94lu1nOY8YfyKZBjV/qn1/LZehpt6216+VCE8I+SfVr&#10;fDgBnjO9Jo479blthcxvvNGcbnegqlbUNUleULJ7prr9bQbr6LNYDDjPpjhEH3d0420LstM3o58m&#10;SjcNo8vsWSf/ioz2EiPMCcfo3nqSFQyDk9VCPqtCj57T4DOJYCvl7ST6zJ/lZRak4SbFDWIR1f4y&#10;avT07ufWFFo6+VrRf0Bu/xbx4dS+vMUiO6Y/FD5vLIoQ16SrtwLr2Iez2nveD9EO8cuwz6oMU5xI&#10;DUvQ/JSswz67V5WyrtFUFYzidRdo6gsUe1bkVjyRIiiOw1SCsC98m41uC6g3ZY5clfx5xHvRLkDo&#10;iBVJuZiljZStsnlnRMkmBXYdaF7mvO9GaN76+qa2ok3BqIFt1XThDR9DxPVrn6XFwacf/9EoMP3z&#10;tCs/HU+2eUGVaEXFMQJi/xWvUVWLsoRaPm1eo1If1kTLFazi91KWDn3/yZGFWgXd+7WaN3nwCVkO&#10;u44ylhgLUd2gZaLfba7pAk7ZxM4j4HlZwb0gJNOUwJ9Yca1nPh4C3gFB2yFwAR3EwfOQp8pFmzOu&#10;dZdK63thot99RNd/vj0/MB9OeX6JjkWNNqBdpfYucTmK3Wf/9IdPv7R5xYWwfuyHI/UXaKow9yyp&#10;r1wEuUFtVqezrJ8Oq86zivzTRA3OIbjMIwO4xc+owb+Y9k5vfGZka1ZicisHq1PgNLW9GpMXX0+v&#10;EnofiX7bQBv9ofo4vcqFnaYb1J04itPx8btSrW9C1dB7lDLwsDBITwY99Vb+PSPLWkANcmQWbC52&#10;23pPADHZaTguWt1RWTdNjwtq2b8RibaTjEnOpwCWB3oruhPodhiI/lnIPmF7ISaG7xhenzgsmlhe&#10;Im+OK6lVQWCOCOaASxtIWs3MnkZjsTl9Vaf3eX+hz/wSMtGuE88C3uCzjKqU5ytZ6/skVIZ3lRc8&#10;Lg2lo5kNUn/3jCPGt5P11+EeH7ZEnFhf1VysAAEkWcZMt5wL6KUoCNMo3pW8Csvy2kjZn4mgqsrQ&#10;rlZqlRjdpnMRNutkQNs7+uCfGJCt/N26x1a3GkX58Zf4mgdJfYORyrNbTTsTDk69Vf5sMWdMzvLl&#10;nL2+4FZkNW7076bmnnbmEWBmhIKiNXYE0lSvt9MpVZycgiXCi4fodRkajj2cGqtrJ++EEEmKVrru&#10;rcf8knvMmbU6dA6q4+jcsksCa7zJ5j6bFSSHzzcSbxZPGEG3DeqhLH9EtS2u+kv5RcIDaApFPAQj&#10;v7LvYUHTSQrDFKh8G7Ryp50nzoAlAYroOc+qyPezvU5kt7VNMAW0eGt7QStRSXbkHd+RaR/6iWCP&#10;qYuxsqLNMImBtPwUarYhaORpamp7ozpbCbW+leeW4/yjQdVRlHHcXtBLQ6ge8GT6LT/C3YP0REfz&#10;9eORd1aNZ0WpJnq5c0zyexmS47eNuBG/92uh1NA0rulg7xzJGgonA55gs9vXbWLZpENPtTQHSqoX&#10;SPfbQGAz0tRBjuvnGogr6oFA7kuXwCSB4KzLYfcKGU99c2B+9BVFFHmQf6bV5/F4V55POXywG7S4&#10;rXAVTlJPUSoviFDS24PQfJ8+vNYU3HVfINlQdcIxtt62y7Nm/Omxo/I36tudIeI/TT3A86ucz8ob&#10;08j1jQu6+rvhIpFVY3UlaeSES+x7AfhTOFe3Wycxj8mp3CodV9uRBfVyGlKJ+6+qC0abEntO4cfX&#10;iT0hPrkiUSsOEUUDEUcYNEqO+ZwFI10Xacyi+Cdsm3+YGXY4UcqjrNVxV7F6BZJo86ozIEHP7Fiq&#10;cIHL8YaJ/LB7xgm8DbLL1Y/+4l0qVz/Ml78gyeaMtFX9j5shEVhcr4dfScnyHTPxhaT/2M8dgto8&#10;fEBTP7gsK5J7FmIpCyelXXVg26Xged3ZIZhYskz4FjNmerK6NhK1i58SjCyzAtiLl1hC/RYoBjTS&#10;fSOgIvKunrHD1ym2N4f0VCaN7HHzAO2zlvZj28nWIsn7tXcojHXsGYqvsD0rfdkVpU6xFm75vh4B&#10;TMYXiT6dW9yb2Ko/zaIvkmzRFh36HZC4TkQeFKUp+OKC9aKRpO5akVKKhu4aODdayLjp9lijtpGX&#10;kdoBc4/aOr5Ob92793LylVpqZFC/XUBXsRnOyifawilNv41h+WG4apV9+YYNhmT1zcgc7t7dlGz2&#10;6JTBrChByBgUmPV+dJ68fiNEfkZjtP+ouCkL6vaLsWJ6D49nrUFg1XTFUilwvn6G236jpWLKoVeL&#10;mdOxYAK43VmMYphqR4sR18XsABVctXDbEaOzRJyoBlVgsaVE+qOfUhIy4QAL1kfIkZKlpvL32UkI&#10;WfXArkIR3QLRaUGx1I2QquSjSRdbaf64erkoglIRd6rf7BTQiSxf4kdw3ZUdIRIUv0q4wJISm8uQ&#10;bbC7dCZBi9acNejJ5qWeWUeUjjJVJ261OKcZ0r6EhazA97xhTXbf97FFcXn39mVZKLDqz4nMyQ92&#10;ocEuqi75iB9+9sOYAlj8PEUu1CzxRSuYix8W+J1zzHMd+3Ehdh8bTEEhCMtyzRgn5vvXdpdPoHGN&#10;eNTMAL+tpjd2jdbklqVv6FAdyVP9H7SqqwhF0KBmqJcGbIyLxhOkpeWIqcujigwDsHQ32pUrzcjR&#10;qr75jtb9Q9olPq3q6e/9ywN6kgPiE6CMH5VDnpIkuX2s3YXhFIszH3WD5Ya+17hMRyI0f+1951W3&#10;ysOgM+ifh8zexe+9QuZHTQ14zKAKFVC4UPXEvQFYZbKraU3GIPi2qsumKti7ojDJ6dSNc+vQzq0h&#10;I0INyThgXLdhke17I7ooZrxcp6yLIoikFHbIoEzHojGZetf7bLlAc3YpNvEVgMDvXB+71SKrZ2H2&#10;KnDKErqbr2rtoNRY6OScQNOyWBrCvk//JFxdZ9FABFslj7bJYZQTCdq27mPNmizFKvmSuiFuT48S&#10;RrjVPBqk8OvAXD/YZI99/GKJYziFFwbO5UkmIrdKo1lfJ2ji/wZSp6+UHxfZrw3PnNipXRdfK+Dx&#10;7FZiozLgmR8BJL1OIuZkmmaBEKTYEfkRFDe+XSrf0Kv0QqCVsJ5kFSjY7HpHB+Sm+q3f9UnQRntY&#10;2QyJ0Z4hOSa0SCkI7LPGjiiHq77VjNA66rwhfZcUN+38Ehcm7nizDQB3OlV90iU9o270oArRkF+H&#10;85B2Q/pMy3AoHZZqf+jYm+nusF+XP2HgnVsujwKkroQ4ctQZdDngAzBZ0X5oAIQsEDVA0rtVpQJe&#10;mxM9xNnT4im8CFDowrLTws4fXaLiRkmgim5euFj0NfPmSTJ+q5RWZ33QuSWieilEfb5mFTeFS/WS&#10;1fb7wsaMg5tAFiPVZnzKefKerzS7mTNoMTxFtb9doWOchz0JJzXi9exgg12p6ZtWUiV3Vd6hKZD9&#10;4xlV6/KXPdQlDNO2gGT0kowglYmLCYPnOWzlbxfJeo7NQycIafoBtl0r1CsUr+VFNVfHVVHr1gWs&#10;UZVcyJ+uZEqOOr1H6UECuQsavI5u7FGgEAGoXbzsXr+m84JTpa9UfNWIL4EOd44RtcGO/pkzASds&#10;AgmbKMbjyTow3HTc1jdzd9J4OEqciRKYaPjmhi3EXz23u3U8KThl/KZAdrMdCZXTCXnMsXQ5UwD8&#10;EI44k9EuNp3A4Y+b4xZi8fgq4cbLN9eezLoPQs4rWXfjFTdSE/CsloZUPLl3gOft2yl6I6ItAf2o&#10;hG5Dmt/HZ7P29gPj8XdgT03L1MprE5YZHpwqDq7E5725ybSbHySqdMqQqoY5lZon1DQ1hl+Hmwql&#10;GOxU1i7JlFYv+zdbuN3hvUXboHKUWx/50+4yj2BndhpZ3fAQL76CnLJh+iX9gqjU87UKONuCU+ut&#10;FxD2riLZltvtxoWJwMY5SrdZam3TmkHr6gtAiIpu3OAziWy0QCaUSdgydYxe3QZThnRgWC7YOvSj&#10;jMWw1MpUtrqqvBHHlFrntrmgFXvoiRxunwDHTzbnU3OqAS2AqjdkkSybNJVm8y7woRZpoU37k4fm&#10;SspjtcW3oLvMoCQuVhn3wUJ4CYMBbTZnIiiwVD163gA/940XMYB3ayb8qWj9iwkN/15sHjaJO7xn&#10;01RclPpifrTL1BC3W9Jxm0fF1EumBaNtK8BsvNTRvSfMop+DAlIP+EtksrBtJXatytjVEh4OfCbS&#10;BM2CnCPlzDX+E1SL/T5F1naFcUq0CrcvRXuuguurrhyrxMqWzmNcdfcMgHnytLiDHr/ny6hOXuIU&#10;V5WqjWY5ruOcSTUIuuiEk0pTBFdKZgthbOU0A9juC9fvOJUWU+NvU/1TnuGmin5i7pxgZVYeGWeg&#10;YteBPJ7J9w/XvVimczCs4sUQDu/jnz86TBuqn7IXyiKGQCxvYjMCtAuHSAv3zmgywb6yRRPPe19V&#10;DlURt3ZeGLx4Xk+h1bwHcuBM6H86TTWgvOrKzGUUVLlHfJCXcF3GNbbDZeDNLc3JEY/DhE4LiYTl&#10;9sJVE/Z5SHFnX8YHoD4b3m29MYrx7swsf3WLdPHELXY3LVo/KLrXPHXSq6pLwaPGZ02+iOG+Hq6a&#10;diYIJpUXtXvSGca6/ZU8v+wRawmCqrerUMC4cjcoXhNmPhWoeiyCGL3E1Hf9BO/1GzTVlqp11Grw&#10;cp2WiSBwPDaPG97m3D87k/tBBz+XAL3uZstLr9XwxS5NFhf9FGPS4tS4ost41lz89Zt5jtnowlYL&#10;NUxyJQXq1V7/lkHJLFIp7eIINv5RXouUMye8wZBcEDjfIKBaiZOPaKRt10cEBspwDuHnlbuUj7+D&#10;wGibRd8Iv4dWJbXeS8cVZNNmkn4UB/CcRNutLMVLWq1S2KZFFa9gVrTD7PnaVTI9RgtTuEankM4p&#10;q67tdaAGW/3I74YWQrovxkuUJwuu4qYi0W6GsktWvDTrOlmJEWLTXRdzcaNAFSt0aI1RiEeHg4Qb&#10;W1zzF4VQI/FznZIQFvLsbhisQ6th3Y6ZW7dZJ/aE9iikFrtSUdWZPZxHxAHvBO8kWK3DtCah3SxD&#10;fQiSa7T7/keZ5rJC+CbaVunvlARUuNTVobNJmbtwBQmTXvk8jku+ZYY4LAloU4+ezgw2WiYspmDb&#10;rmHV4Gfis9ndKVHcEMysjpjhgXq0N/mxflAO5IZEE7gkWA9hEwROcelmMr5qDAixp39NCZ0JmdBl&#10;9WuFrzxC4Ood02wNbaWgw3tQb0GBDNh/3IXIWyKi7mrb1j7DohsD6+pJONulboZTyWhDzWjHM0TU&#10;Mj+uKlvSPYGdMEDjV4rMu7B0VDQzlNgc6MNAVL7VrEz5BX8ECfR206lpRoUXyMxcinXVcLR4quUq&#10;FhKHOFbZ19u1d+rRZ3E1W1sxd0Dro09ojyGzY+o0JZJc8gLhelo/OsqVGL5/P+IpUcAh7GjsRymU&#10;3h0f8MlqPY3wVRT74Fzgn1rk1hHJM/qoixVOc3qNNR+W3zQqjwsGuSR6bUCT7tGbyA+61TnAgQWg&#10;2xyEQGjelSPi/bUtTz8VnWwvJ63CF+ZrcxrpmowocRbkx4vP8M2aofqIA13pGXz6lx1mJYMB2AI1&#10;+EkYEXk/iiNNuOPFKUV9KvyEt18puEvRt0hqYbFnd2MQGJVpB1F1/o75IG4OqmeeLWBM8SzcfQum&#10;MR5EQjpPiCspnaVnq5IQ5Ef0yVVoJ+uv/etNl7A+koRRTL8MoIieMlY49RMeQl4mbsOvsq481pWQ&#10;MLSt6uK2s0srqmqj3uWhhTIaQTXu12iJY6IUZ9FgG8BBQG1x/ZEiQQp3YNEdW9IhqUA6xlJVgGR8&#10;duHBmKZSx4uaw6kNE6vTZo5HHqLbxIsq3tQakNboUQAraJH4DLnTcz14fIbN2p8pwT0KdvpJ9II/&#10;l31PWGBK+kVKbpD+34wWXNEmtCJQLAFjtYaAIfeIfZZOby7xN9FTWWym/alz1euBMt5x0aQyspsE&#10;QSvqaV+xvPGNHgp3uiDCjk7ML0kK0Y4D760nedMmnOuVGYUIoSGuTl+csxYabyc/ksXBobYTo92T&#10;H9heThJAL74OYybQpT07/yLKo16kyHqzvwN9MvHJs+oThxcgVGLsjzG3sa+S2sXEp3qoj3VZOa87&#10;xcGeigC36NZg6X73HXXJO+1YyFzMHeRMwBxgrvqOK7XtKuJaMFzkprhTuIuTW1q5V67WljX0uVOr&#10;pBYkdCYI2pBjilyltauno6yUml99ST60pTiCr+eUQJKHL5CvkpVQ7luJ1WzvEzcCO95ImiBK/nbV&#10;syZdMQVg2n9eKDdhQdts2C1HdAipmCRLHT+B64xus5gB/aibrdq89Rryfvinnl3qD+81NCQnQfHG&#10;4j/h/olVYCDXeF1xUfZJ9ho/IMhVWrduKavN5AuoNMAosm8w4ynCMqCMo2Jkye+Y0aS8Bh2dKEyI&#10;ABOExwYkZ/jomeB+juhjrTE5SBN5/5pnvVu/i+hxwxWOCl0mzkj//Aka0lPiV/21tkRur3tew9Pa&#10;C80XaLE7RTtkR3HHu52UkrsFkok5llpkNyW/uMf1LKJSwN7hrFF7T+c5UYc+jU7IQVcx9UgXTet6&#10;01zH91K/pQiptDql7hGpZO2lC+X01UUjhi78F4RayM8vYW1RydbMEpZPHm9UNdoaUuAXt2SNigHF&#10;QzMB7qXvPgCnVRxCPhDNLTdkvvensBSa1iORHcQKDjnkY8rjwhU1BgRpIDO9R/DLsjnVXvWF8p6F&#10;MjvJ2NoRyKNjkH1dwch5lPGST51HFgM965K0BKWQe5A7asrnJ3zBl/WiY4npEc9Fs/VQ4xB7lVhR&#10;ZQm5BJbQXkAKLU9WSyYXj29hW6gE2RGKSsmdVkjGC7II1dXRzRx59ZqGLx/IqmrJ4uniWSXTRKLJ&#10;Na2CLFsv1Laq84Rw/mTOTyw4uvN/+GMvo6daPXNNHOEVl3wcNI4a07ACBAjb/GSn4LrHiDuRj8Ff&#10;w+nFqg2ab1cuMF0xdRgi2uShzcQH5GlN/hyWFd/DO63xB5tg+taPYLxVg52PM1e6qg7tAmDL3fK+&#10;4jwZYbzm9ksRch+7LL6XtugLmNS+YWDiYqIVkhCDEyeJYMVzslPu+j+n7XrcNMahTG2b8cIIPdjP&#10;jgk2txkNmIxbmuSAPblPJztlFH+RUYx/1S3BVHehjrSQyzzSlVeL4q1i/96YOn5fkeKgx6FBlzFP&#10;jpYHKGsdeqMjI/B8ibUAYjfR4OSn9M0tm8Q1vIdkIhFRns0jPKHHz9M/UaWr+GvC6nSOjGMBD0An&#10;FpYfFCm59FmLNCkQQOheHsqh/H5NT5HQwIln3YUGXNunu+AYEWJE9+hZpAEr2S3JrtbtOLBZgBDI&#10;Zzn8yo9vMEFOLcqoVs5+b5Lu50++nzhZ2wjnp5PJQ7FvXQ/CXwKeDc1c+/9NYz73Y3UiKfsKl5ii&#10;8re+qMbS1Z51VapO3/7vZsMx+YXqDCMS0KTBAAuypAV3FZWQ8ccqb+dcNu8mJa11yFhky7l80yxb&#10;BX+6jw07gntqNjfNI+xiXMbbdbbuSZx1JL8weMqWC+RjcaZtb+MBUsY5Yvz0/wbdwNjyjG38hiYV&#10;aLWCsQTksPBdarETumvSSGi1GqkI6pV0yrF/bvzNMG4tCyXPvY5qqG5ubY5KReXtPyKbYXHYvYHY&#10;owNUEnas9xf/VCelFEnuFYmkqZGNqijeKd213LSZnhpJaC2+A5OO3lSEI1zcPa2/fhxl1P46hgvM&#10;E2/DtbdgL+FeskQRePtX/Pqievm7p8sp68rpbOcSCR+5+0Kz5TtOgPFJ8rKr8ItAXV7UAVmwvMiC&#10;BAyPWJYxlt97Fwi8XyMP30brPtHr6tq4GydBEDmnhu7/Gc7olnmqZ6GoxZ6bp1dRuTZj5g0RMlgN&#10;cpCSMM5XezSnKkp/7fey1fOZ3UpRUV9/rD0vbnShDB/9Ua1OJAOfYEhHuOfxWwxwq46otSwz+dk5&#10;8Cez9IGGvVQ0C3h44ys8d0HgSFZxTa/kjoQF5FJVBxlbMDr1OIq12PQ5CnMPmbmpPb4LNoPvz8PJ&#10;2Fs1rysioOW1ceql8I3nsYtYYh+2NLpmlHM3fry18aocpKTLTBZJxwkU/kDw6viFpYkTnDJH7eot&#10;jX1bz835WyxwpT/GsfjMNxbJp6y2jpHvg/0kFpjIYu5YDgJQJPmLVRvieJfx3KtUR9JP/rievnxx&#10;5/3KgKpJ0dZFdb62LM+t+vv4pV+a6meN2++QReWe97mU9ctO1vc6Z3rLTNWkr7LW2ekLZlAueDcv&#10;K3fARyskAnGRPNztAn32vftcaXMYcEqm/wNIILffV1r/YykqZGmDCYddVp84fiZ3RGEusJUX9cz/&#10;rVn6TEnNq2GYC3xVgyx1TjpoaQTZ1u9Jkr2Hn2nIbquIJVS1zR5qoycYcdNmYfuvEYwWYgou6j2F&#10;1gujbzipMMcpcNpqCJLiGecHmOP91gZGzhRGhZ60SbdctoJYMuOgBW66GG3WvP2SCfBTr092TYbs&#10;torwXBI2LpTZMxtzqDlQYjYo//mSkleNcpv3E1hvki12DKcakHhz9sLGCkF+Zp5zYltISkttSzJ/&#10;fq62eUzCanE2Ggij/PYj8Mw4XmCrR+J/aJP9N2mn6jjZDG9jE+QM5U0VyE9gpED3f1Ek5VeFOKmE&#10;LSBqmwU46haCMRcY/Ai8i6Txxqe33LBbe5sQI2gkJYhHffO5qUJb25SW2o7Y4y7blCuimxzxnQuY&#10;YAgWfX8+61Yd0WZnwgeeLpwG6/8vzWm15nPTBA0YlB9ODfHLRpbH/JAlS5uZmHOW9jxdNiL3g6/1&#10;Wme8hYyUlC2peG2zzMwe60xF/NcZJ/574+6lz00VAney2F6o7i+gs+uXksy8ZGXPrQW0hsAlsPg4&#10;A6AGA1b/Aw1yzmWkHibRegpWVAZ+HYfczRWYyqF3hixZ2oyECsbxRVLymTEhKIuZXrnTMGT+3cre&#10;pDC6JUttTzjkaHAzRoMXs4sUux+JCDhzgd9sPRYoV8j8+rdG3EU9qixZajVxo5qkJAMcNsstV/iU&#10;IPCtDuF85IJRwS7Px+vd2G/D6JYstT1xCULKTfxMwLtC0nKkwFdTGKSua/WZzkS869NO/Jgv0tZg&#10;S19AYnyBTcl6N6tC7CYtFoIb0bbtgiN0a5ZsLVmyZMmSJUuWLFmyZMmSJUuWNiOxW2/E9+KVTIOs&#10;60bYLyLh48jGQHaeXue18bk+XxZirZ05rkFb9HRZRQgfr0FsaeCsnXTnAc6gtnAcbYbIP1Ue/9No&#10;t3cq5fjDa934wEkDN/4Vc42e981hnbytuGPRXH3seL/gltx01P9N2on3v6IsuIkt8HT3B2Sd+J+z&#10;bvxP2Y6eR1yTyHpQ4777fi3lxn6bcf3USNdLpyub3l1kScTNEOlI7LCx0d5nJp3Y79lPE/61mnBl&#10;UwMdpwY6Rb18o93hhxQRGK8ZH9w4sSzlxI9urqO0JWUj23+/zo3vZs5FD1ZP0mmBBjewjJM4b8j3&#10;gvPVORhB/50iUD2Wxt2vwjuoJX6Lg9TB2N2Id/i4CnOq7qDwL0v5xE3+AsDDd1ZuN08VPoWbbAv3&#10;fte7sf0yrveSGuz9ZNQ/OHzc5oTqzrjxf6jR3xIoXlBef9wUHksAi12VAslQ5Xu36uE243HjepMk&#10;ES/jNBDeMyeWuP5Fqoe5+p+dn8c1d6RMM9SOI7hNXNebkXTix4TPLeUT22HVCK9P7NgPLxQOJr0t&#10;PBxrNWUi3qEC5cd4qSC9wseriW2cLHdxMdP6NBLv4IjKJfv7lu27emkMALKXu86tOiIV9Q5lU1ix&#10;PcvkxfF9/y2SFx0KTxnl8YMcmNg1yR062KnNHeDPhn02oNVFvb+qHIclHe8gVK2AU4VLH+8k2/f6&#10;gcB0iQD8cdLx35bU+3theWs7bhelHgrLlqMR5qYK/4g6hUx507uATNnEK7x/ZZcNqXQB8RlzIFM0&#10;vO7C8Ydlyj+/rCntxDhga6aeL05F44fybERXL2LOmnRix2TVULKzaiRpMg1u4mLZZAc1KF3AYBIQ&#10;YXtxfIjSODgbiV8ikHMs9lCFf+Jxz5F+NH6yomoHpXumuTfR3BIbpEEj1USqdgnvU7xBDSu7rLfU&#10;bfyYZKRqh9wNvMPKyr6hQQS39l6SdP0LFQ4XwM5UvklJ4BuSEe+cmg5Vu3NtXyiF26Wi/g+VJttX&#10;OZjhEkmy/yqcr3A0W0OS3QPgNbLOnCcp6aAc100Ho8yqxzMF2GuS7HN340NUJ2cOi8R+lX+kN/cc&#10;Ka9/KZ0T2CLMM7Yd4xGkvE5X/OHpiF8vjXG96mgQpyKv666jLx3lQHljRW9c7ZeFoPxEz67KhLZU&#10;Wuo7BOUiKolndV1i2zIY0XuzVXkfaQDwnip0bn2wCX62Gum/uW0VOA7XCsANxrPF/0AVvgTJW+/G&#10;54U+gS8BnoYtql1OylBeHwtUc2i4q3vs+i2kkd4/Smljy61Q+p/pHQ7sX6j0Fuj3WAYoeFwzYhcf&#10;5yruXL2zPATQHAFyXsaJs6lqudJ5WJ9HABYkq2zJPwncz+jdhYr7rvKYBX/65D7GKbXRxD4M9nCO&#10;kIS8MExTKjh+WOA0YS6kmqZnn6k8H5CftMo81eUKfU7Eq586oC64qpr3VL632JdNR2RgJX7uUd6L&#10;sqo78T1D9ck1dRx9/WSdE9uLuF8ZMndDO96zAFKV8bIa+W1VBnuHjc3EIIBtElSUfi/OSK0Sz5xV&#10;juuU678g0NbXO7Fzlc5Veuc5dkcqPmDlAqEyc2OsG7thVDT+idJZqXee1P/DBZLRNH5wnJ2XpYPI&#10;VDhJaXLyxwKFU9nJxyhcjTh1rDqOpB4NOkHvD1Ej3q+0AKmA6Y9kZAzQMuJF7yxgfzQ86/8HlSbS&#10;Z5KeL7wxmliu+IAlJvbaZZzeewqUL8K7pP5lKSd2ngAzQb8XCCyLxddI7nQcI9WsMp+v56tBOUz5&#10;Kc0D9GyKnk1GGitcpP8mCGxLb4n24d6am0d+p685Ckf5Hik+KO9cwMrUEB1Y/HGI6wfKf0gysKsv&#10;VzzZtbEbuDKGuF8ZorJVIc+psTnUNKMwSLbUixw9okp5qMbxfidJhku+1JW3EIlGvODKOm97jiwe&#10;Ean6dV2HXonaqN9HkmSw3vsIoKlBL+LkNKW/h9KdJqnB4aRjZXPthy3L6bwc7zw6Gr9S6R+IJJJN&#10;JRVqJMQcTpcw/Jk0/YWNbnyO0r+W83Fkx/biemWuc9P7SOePUOXYdIrL8YnzFeapXBpJ+3sko322&#10;y0b9XcTHBM40Eh/v5BobVZ6KJPZR2fZPO736m5M3nNjvxf+9bFtV3k9xkUF6yypH389bDUrlRyfA&#10;fkRS1wlkxgdS8ZnaUr4TOdpQ776qcv2EvNA0ir9I+c9Qve6ekf0oc+WOYL+2qeMz0Co1FVU7qp5+&#10;in3a5ueUlzrR6Kp8bhdYqcr5D5UgKXFWo5uYq+eo9PGq3HpV2LuqsM8yoU2J2mOjG9NIquTT9O7Z&#10;kiin6J0aVA+gxKar3UIg0X9KH0/pVwWKA/IvFuI7h/zzndG38sH+m690ZpuBRHnvXfV7jHj4FEAV&#10;nuGeVuOpgV8fFzXTSFdzOBcSVs/YLvyWyrNb+KohVLvKxMnCM3Kg5LaNbCSxg+l8sveSbkw2nzdI&#10;7z6g30zdPF4MlCrvMQCGjXYMkpg2y0QSZ1MfChcq/mSBmpN0X0bbkJeeH6xgQAnwTYeISvq6vjqV&#10;ORvqUUnHOvH4T2mlfRkYYXMS9ytDOVCqElalo/ELGEnT8zHU9Xz5SDch6eZ/qEpcrobgpDQzJcQo&#10;UUBjCmWGVPA7+v6WKvV1/X5HEnGxOWtbDTjS6dtZ/11jQM85mpK8GmYXnebBvmoKSm9XpdOodD/R&#10;wKJmqEbA4euGuM5N7796T2U/JHODwNVV7yJtOV7wFTXw6hNsVw3iukD/X/p/qdJ/iwGSGfFL2iuN&#10;+2V2mMO+9N+bCm+oTj7Su0rHkw0q0BVKSoE42b57B85c17MnFXeW6u1tlQHT5y3qbXQ0wXnjL6Bx&#10;4EHPDSgF1JkC7H7K//9GaAAoANdK8nIO0Vyp89n1XOdseImPRvoq6ldnM18+KFVRlw7r1MlMnptG&#10;cPzbVMnmhobQPluEikN1Z2WkU/lqCI67uzXjJo5SZR4kgA5SWm/yPpKS+3QykfhZeu9DNaSA5p+d&#10;f14i3tOocgYM3HggiYKUAZRzDCiDi5pS4u1Tpfdwbd4+FAYf3KCm/2eZzVOyabkmRcCRpDQHf02r&#10;jW7bJ3zdvK93z1ZYIrX+OlLXnAVKB3T8JeL7OYHw3wLCn8Xv/jJNxusTqfp4PigV5opHSf3EUdil&#10;+n8oJ1cIWOzNZiB0sOIdLn7G1Du+bOD4S4WgVD4zqS+eDasu+4YZcEb93yjPv2Sd2GCl8xgqXWku&#10;RANt1GvrSo3WkJQy8nMrFGaawknsJXA8JMm3fKxRjxjjsT8FoPSPU2PMzWpEK0lzBdMqirO1pMax&#10;qsi3ApsydjmrNNkO5g7vx9gKqoZ4Vg15Yk1w5w3XjFymUXQDU0vDK3turYY8Re9yAen7SXOUYK9e&#10;TJUo7/nhIaE3Kuyh3zsr7pH10fjErJ5rhPoa+9eZquKaFL1jJGWdW7X6ElNAqTjn6D8NPvzXsIlv&#10;EN8qPyYKqnOyeP4tKjU8+3IMnU5xnigEJWljU5KG6uGmWyr6wNs0eONMcv3XX/9lRjlxBksvFwMl&#10;o2/SDGxZAVmdhLlLzunEFmbAaC5JlcnRkuXMLzwxQFGlvRZIQu+q/Dk1vqcj8eP1/PnxAqW50UqV&#10;x3+SeAwaHhegNPpFLUv9mNM9vJc5xjBspOtMOpyF4/oXIy01ulyq9GYrDuruBX3/TGCVavZqNRLt&#10;p99nKh4j1s+U5qlS6d9OVZqbECbqvXAnn/eyJPLj+uRmWqZ4mL65eBi3uaozKe75nO+pcr0tc2T1&#10;GfBGUgpUlEP/zcpKfev9iow6j55/IJ4WqJPdpbRu0O/byYt0ZNs9lXR6/XyYpL7KfRG8KW9mI47L&#10;djanvl0+xhX4zHN/nN65QuW9RXl8MMHUg/d6blpHNuch4ej7/ayAyoBNgx+N9OMfqrM+KTCONSrb&#10;8Z9WWov13kwktynAV4WYJJfaeJXN7oCyyQoFAxUakjlMDsByY4fxnB6uijwTYAmcrAQtCBtquiTg&#10;Inq4/htqEhHVKB81lAYR/mNqrJWoJiSB4s1pcP0kkqihU08XUApw2HwLNNI+jbX4K7p2/Q4OEg2O&#10;f7V4YbC0AuAj3RVezka8SyTdzJq8ud5FwDFpu/70QlCKt3Mph9J5L1Pu72SWNnG+cCSBzXZVVrUw&#10;NfynFP890pFEWw1K/Yd61shedrTjHwvPde62P9V7kvbMMfqLFRdJKhvbf9VcW+IyKIr9Hh4Apd4x&#10;oMxNCenzYj2bpnqZp+fMFS/Ub3hgmukMbmYzBfiqUO0WPQDdsdiCGamNYkd+YDcJIKer0s7OHzig&#10;slXhBzANpIq8WI10utI5Ss9OkjRgammNfcjXyt5DjbFiI6l3vvI9T/GOQFqHr6iT9NoJ9ZuUymYg&#10;wlbT8C+zRFcrqaF0/ykgnQ8/skn3Y1kut0YOyJTuzklsQ9mk+cdVs2wH+ImncAL2rHmOJDdH7Xkn&#10;j3ETAp33HzPJHVwLco4k6eHGla6s63ey5uJU/zRMC5ZjyQ97z3gYSXIq3YvUWS8gfXWOv8hMwUY+&#10;DolIXqkO8d4ydzTY8k+kXlmxquuQkLaKMYF/iurjwpGkoToSIH/HNFmhL4IlS5YsWbJkyZIlS5Za&#10;QWa1o3v3b7PKw/wlAQeEcO/MBq8whD6P386lSWAqh9Exo2fWrxmVMgD5Ihr5xgWvfZ8OqrfOTDnh&#10;Vpdzk6OM3G2ZX3YC5SZekIKlZomRb7aiagfc/pOuf7hGlEdohHhM2o0PbO4y+PWhRk+jXfwmzVqz&#10;d2TaTRxppkccf4CZ/zQ+iczzeQdc0tp7YDYDBc7A8ZM16r5DoY5VKSa/Bw0s+3q2oz+AkT3lxjc1&#10;o3rFnyBd7v+GO8K/UiNtJBxgwgmADU+Fe1+YqjD3+Dj+zjgo8IwlxyxTFcbx1b8m7SSuFYDqcF/L&#10;OVGsjZB0DVzAFKnaGy8apB/Pa3o5W5rVDMe/ViAcSkhH4udwerEBqOM/m3K4hjn+74vzJvO/KMQU&#10;T8aNZ8J52BnJqHcIc62DvLJvpisSe2WcxBWmPt34ZerkuPtdnXG8vxHvywTKdqg/NoGhCnJzdjlS&#10;Qb/Ospl6bF3G8R9Qhf0Dp4vwb6NOUyzNRbyXBYzMiPbBjWOo2Ppozx8DwiRuZJH437Ouf0Km0vuF&#10;iSjat6zsa4CYvPF9DB8bwvs8E8WBwXsE30nxsCvbEcy8XtT/cdaJH21WjBRwtMVTB+mohnpQcd7P&#10;uN5JQ9onyikbnjiF6RcSKhA+UJ14oIePi1E7TJJhnXq6fIbP1kbtKCch/G28m0IV3ST+8HIuncJZ&#10;xbjgPZ90vINQ2/yn+ujDpLvKeGY6Gj/TzP+qHrJO4pes2+dAyWfOMRiiTRtVz2O6epF17Chtadna&#10;lLgU9OtqqI5M4kr87yeVd6LAdWid03NAbmVmkNSGGqon6leV9LRU8CeqkLQAsm8NFyN13bYL1zGr&#10;196EF7gq7FlV4t9qJU31TkcKxvo468q1rr8H+2YmqPFJm4IHrmMxqeH4yclyf/9UeR+ftV8qD3ct&#10;VfitkgRm/VedYjAOu0xom3vM3d49kaDJitgvh3fp0dXYWuaC+wCUAuggwJuJePtmIvF/qAz717nb&#10;bZu/d4XGM65nlEWSlol7AeHoBrfK5KPGXEPyjOvep0O6Y6/+4u1gw7PjH1znJvqxiEB9hq/lkxp5&#10;py1NfVQkdshUVsX5jvME+ZAOQBuUd+Ou2ffkxoeovvHgf7beSRwIKOG7pmOsO3UJnywwCJjHpyti&#10;RoswER8mUYbQqKmI74gwYftvumO8v7TWYQgUtfdva7r16lwofNZWtk2y3wfQCQy7SQ0MH+XG75OK&#10;fVkNP0tq4JWRbvxe/b6soVPPKrOfmdUB15sq0LF8JeDF32tw48/o/etYWcB+U5y5ema8UuoFIAFp&#10;JI2MxNGzPW+K9rlV74/HAYH8aQjyGBNV3jg3OP67yvulTMSfqMaqpbKV5/V6/iHp6nOx8sAlbEoq&#10;6v9FUs2tK/d3knQeknFj19R1quqHZDBLfhFPaXoCsjdVad8pHl9UwD3uOX2ORYLiomb4EEjgY6Sb&#10;uEvv8v8s5fHm6Gh8Cg7A2WjVLkhQvdqOFRTZrYNHRxP3KI1pAc/+KyOjiclKI1sX7dXkqpZBZYP+&#10;Lx3py4rWhcrjbkn3W9Vp79D7T6g+puvzZfF8VzJSdQ53WtIJGvBJVdnFiwElrnF0bgSHeBslYE3U&#10;c7ZfvCrN84TSGIuzc/6+KFaqlM/dev9WmTp46E9S4OKv6eL/YbX9DQLpTyepIwFm4zcQ9S5Ys2zx&#10;V1S+ycrn6nqBO0x645HZfVehnipGBcr3xexjKuiDVHJ9NI4X+Typ3bNwTlXlnU0lChSf6ftynHAb&#10;ov40SaQRZjnP9e5WhX+gRseLZ4FAyQWk4yQN9makrUINvquyr7nNSu/sj2RSPufp+6ejonGOPX5M&#10;lfCA3ntaFfIGvKgRBycDn8wP1Rnw2FmoPGYYoDHAUWepi8QPU6XPVnwuO90fNa33dlY6ADG80i2G&#10;B/mLyo+16HncgqvP6XrvWCQy3tmkSacS708pvYfgQ7/nq8Gx6cbQ2HRi2dOnZh1vjv5brPTYkjFF&#10;/z8pvl5XHTyrZ3sGtfs50VFqy72fKN3Jt1ZstwpnYtJVufC7fEblnaH0VqnOPhJIrmUbbn2Hvt31&#10;juzvAJQ4Y2CGqFP8S7zNMT6X3MHpePc3uP400lMbzmRpFJOJfFmKpL5vVMCBRPXzocr5nHhWh+O+&#10;HLP/aBi3R7D+nq3A+8nsWzJl039T1M5PKY/X9fsOlkdNgTYmobbSnWN9JXWuUGP8VxJsn5ST+F3G&#10;xfPZY6CAK9YDZk3V+Pxp5Eyh8LKJxEcirdi+QKFoWFXgLUg0FeZFgfWUVKeqagqLilA659EggXrX&#10;QEnqSY1xH40RANI7us7pvSe+jZKgxyqt/eoqeiX0/HeKe6fSZIPXq5KiF2FXYjvRqaSWDxE/M1Vp&#10;r8BnDpSKd4/SWKn/FqeisVGMzINRucrpemyoWiHQP4BURc1pFHuGnl+arcDZVgMJRrSud5caGsn/&#10;AZKqtiKxjZ7dHPAsiS5pyy5KOgNueOqAByv/rcPqXU2AEokuvu5hx6fyBhB3q0zHpcoTv9XvE/V7&#10;qgDEQfgzMFnqtoxtq/8FSu9j0xbRBNdVb8l1MPp/sJ6fg51Jmfiu8A5pIxxoD/JVZzwVzy3juiZ+&#10;lcZ58Cs+jlW9PBxqtbfUwXeT8Omhd8bnl03/mbKl3aojzdaOSJ8upkAbm+hVZj8HNl1E9kY0fqgY&#10;/qcab4qYZHPUWyr4XwJHhES1nktN+R+qwi5Mfd//Yc4mMUe3qBKNv6IkDXafHq+2V1QR53FqhWkQ&#10;7ETZmKqMSfgxKp9ZKryM+sSRZkQtfpBKBswa0StuUmG+gnqvd6BUjbFHzcAs4v1V/EpKUunePp9L&#10;So8NYfP1/GYB7ZfM86GiGiq23UYNIGAaL/ZFAIPOmazs9YOaitjvlfdf09EEaR6hskrlrb5J7UhA&#10;qcHUzUbKGTc1L018OgN5Yj8X2mgQoGSrr9K8B8mlOC8SBymNM4XxbIr4JyqfN5UmG9jM1mC9j2mk&#10;uhYo3cQBtBXTQtn2Vf1UZwdgh2fNoM4fLDX7ktnLI3BnKoPtHop/Ao7DBHWqi81OSqVBvmghpOVo&#10;aSAznSTbXB30jqD9zC5OUzZc41KRbbfHu4l6MgXamATQ6CHqcaeoQsar8Kju28XMbarkV1Qhq0HJ&#10;+8PZzGRuFvM/0KBgcG56JkeKdyWFUtwpzKWFjw3pmQEljSxA/smMcAGhG5+qNFcqX3YevqL/J0pN&#10;cAE9UqciE+3bQ8+H6515Co9LUuwdJrlWUCo8rDA3K1uY2YQwiiENitjQtcR4mkvKDFE+ycqq/dVA&#10;Sf2WbR2fYPwRXbYweCuR7nr/hGDXYfxPatD79Rv3NLbPvqG8J410/TrFPZn922E2q8lIyqhsX5Ut&#10;0CTeHYX7sNE0sgm5se1jdYbzGbwpj89BGUnsAyADbyA25nk3692J+v8W/Y/UfSPoPP6jAjxbH8qQ&#10;dlx5p+dG0puMQtLvwwElm/vUEY83e/CZHcEkUN0omLIJlHcpnes1NjiUI2fC6BuPOHxdvQ0b5V2p&#10;KfYaG+dUFZJbAxjEsKdGvTdwymUUJ6bZYvqRQHQufpImoZAU72ruatHng0jV8LEhPfsPoAykTMw4&#10;nBpgVsSPUR6jVMGTlM/TDKAAgfh4Wc9/V1+RSCivWvEyT88eU2cw3tcQvb55UDL69lF9VzERHUYx&#10;VBP1DtF/iwXCZZIO5xvp7PpP6zd+jE8pvaH6vELPZDZ4S2XrrRIQTyeuWS1SJ61z4xm99z/x/YTy&#10;nqnOuEJgmE8DsyXDZBRSDpR6/97RXD+tTitVvNpHE6KjqJzYs58hxbDf9L4BJW2RjPT+I25yAsel&#10;em+x/vtAvN8udc024VqV9xm2nej5owCcNFXG0xACSuMFRtsmo5Ckxo8DlHj3M0DimbTTD2SOodpT&#10;iiPAe08ozVm0merhdaRyYdnanNhmChhCO+JuMf4zNerWbD2QrZZRZbCPmwMEAk/xCqlSQIl3tBob&#10;X0g9Rl0ZlcWzQD15z4ZGcbucOlNDnIcnOQWkcKhSfCBRNahy9pcwraNKTBnJROPI1jK2quONUL7z&#10;xMeTqqz9ctMeOUmp9zD6X15DfRuJ5wt0/lNqvINC1dNOaorTJZKAUnlpoObLPuMObDza/XfEx5mo&#10;aXMpEqdsRPz51I94OMUs/YlPvM1xOGYKycyVakCi8i4yzryufzlTbPCXI0BZgzpWpw8O3vLZ5XlE&#10;OCBpx7SYAH25OsUivcMephPxA9U71yEAKLeAejBnNKlcdxsP/6jMk3L/N9iPkuwDlebtSEq9PzUH&#10;SjpSDpQcvsWzHDFll7M39f+JlI0NdLLnd8qVje8aG9TQHiHgLyosW5sT+zlUmDuDDJkCiJ8hI/9A&#10;STIOBchtBJvJvCXvMz+m33fRu1SQaXp+vRr99GyH+O6oSBp4DP8Zu8hL6/9L9P5JqHkV6J+5gQ6D&#10;Dubh9H9GI8cb1RBSVxpNR6uOo9KDvTneQmxMpIMa/jQ9/1jSCGl5iyr6bDMoo5OIN6X9tvh4FTsN&#10;UDJ40XsTAUkAFG+qynmFzJCL9O44SasPaSzlW6vR+68Bn97hpI35aqwRAp4GW4m/Kc3bNapeiXTT&#10;92NHSZIo/lA9G6f3L1U4Sr+PkLQaCyCwjxn9Xl1gLuRAKZDcwX5xIwSCznIVgxbVd0rqfyYdWjw9&#10;SefEDFCZh+g3Wzqeo12SkQTH0dxhgB31X2EzmGkv4xTsv2X22bve4zlQKv0z4Et5vcIAxzATEgsZ&#10;1PNY4kg6MtpXGteOdOI3SXtezKKETLu/M6WETYoGVKc/q7BsbU6NQr16gtSn7BCAFMzPSW17z+s7&#10;DbdIny8ijXjfSCHZM2NkkOu/lUGFec9nIvFB7Oirl4pQBT2q/z6V5P0YKaNgTpGggAbMklBUEL2R&#10;DiFQIgEx7pUme5v92TIl3lY+N7O8SL5G9UW8iQIl+2vYczJDcVOpCu93SBA9e0FxnxWo9zbS00gO&#10;T7axx9QUE+hMqyyGH31fJpDN0eddSTe+O+oYaaf3b8WE0XuzqQOlyUkfc8gTKagyHc6WAmxNgQrp&#10;ZfZdK/Ae5s8spXkPk9jwnE/5khKbu96Jzxdg2GrMgHEuHYR89P8UAe0Ys6DAmUNR72r9D/+PM1mu&#10;slUoPw5ewN7/VHXNXOJTeme6vn/IHh+B6H7qi3x5V/8tUXhaHXYN9a3OcIw67HKBbQXr5w3udtvq&#10;/QkCMcfScODDTIXpivsh03DqDLexyBFG33hkpoTKq7dS5kcqZFVR96pRbhMDV6mirlGPuUUVVZuK&#10;Vu0SRjFHtNQ7sdP1nEafongapSUOZBBgpFQ0sa8KJZvEm6j07lalnceor74itpcalymY2+nJxoXf&#10;je0maX25Kjg01mN3qtEx4M/B2SJ3Ci8jccAnnlLKd7J6/h1qpAtSlf7OjKz13zClcUM62vMnqEQk&#10;qH5LJXs3qVKv5D9TtmBS/i7xdxEVnDs97bpodAtUIWpYZf4fZRPIsRlZ5qvXswkC216YDcrr5+rI&#10;F4jHsSYtQsQfxzOVdediy3KAMhxN3wsAVdbnFI+RfYP4Y+pqor7fwEIDdUicbJdE1zQHEzheo/6/&#10;jjoLlyV/YFZwOFwhmItlc1lKKl8mRFDe4ZV9zPnsXX+QXXdVv7ubuDtpzQ9MTIFNF2pbQjoamdYh&#10;Y4G3cfI2LcS6lY2mMxlTJG8zqExbbUxtwX1D0ZYKQWDQMjpOgIJxy6T/SSaO7VbSRgFprePIj8Ks&#10;xZFYZpKMAq5Jm+f5nPM99/vj/n7vJZu19725+/11fn7Ouef+eO/dfcdX17zzJ9/z6de/atlvXv6W&#10;az70P5Ov/uTm6Vt+680LT3/h41++8sg9s3s+svnPv/7t2evfNdf44pF3PzPw/e8++uz03mtv+dSb&#10;9973+cHZoftu/eqPWs89/BevfXx2xc+ce8077njpgfcujx5e8Q+/99LDO4f/44af+s6PfuPw+a/v&#10;m7r2b0dv/NDOoc9ffc/6Z9808q7ok1/51uWfvyG6bvdzVx382NF7t89f2X7vvqsfuu3Rfc988Xtv&#10;uuPm7de/5fDlX/30Vd/+8Ka1m4+/O3r61z71d//5479zeN31a1742Ft+ecO9K74+O3z9/nXf/8qf&#10;3PadLz174pHbP/Hq1r+//6/nPz796fvffvC3hzbM7dtxzf6V+7/w1m+s+LNH//Lfvnzd8E0jv3/0&#10;41/7wr1/9fz/nnv+rq9cPzS+sPe+I/fsveGZ83e/eM0XHx+7cuu3V73zjd973Sc++82Db/1M9MmF&#10;95340RtWLdx+28e+98gvfeONd1zxj8/96R/819YPfeQN7/nd4fv+6UtP/PRt3/zB1Mjbp972mte/&#10;dO4dO1qtzqpr33X8j+84eCWewRHd3Lxl25FfuP0D1B0ZHxjRZ3foMy/0GRsgxeu14/QcEGpvoA3P&#10;vxikjV5PyCbP8BjiqahNTfvQvZ+6GS2227cdv/n11Bmh7ddpwzNDIEPnrqT+FbTpix+kQYN1tIEW&#10;trh9PJdkLW2QN3XL5OSPkbBbqX8TJs3rEWqf04HTquxJmvtZ2tq0/f1P0B96/WF0Sh7iQf2NtCnt&#10;AFsLivQXPaLFX5j3h/FoPO5R5/DIxg+0Dz/Ynl3RfvGhFQ+NHJbFgam1a5tbb103PrUu2rls3bZl&#10;UzI/dP5t50//97knzp1vtDsHG6dWGp3Du+/ef/yupzbcemLn3P7j+49fvl3oVx05Of/iuT96/MaD&#10;17VPnjp3auVH27wwvPvOrU/eNbR2w7+upwe77D8+ul7l3z5/+rv3H91C8udP3Xhq5VmZj4j+qa1P&#10;jY7+yt3R1uPLT4zeLfODjy+cPPXo9x9fOHK2fe7Uo888/mKbF4Z27r/rxIF3jt019XPRgW1v3r77&#10;gNAPnT238NlzLzReONtoP3Gw8dGFt8l8NH7neNScGx0fXxYtW7Ysosa8Tr5w6P6HjrZHRqKRlZva&#10;HG1ZGZiMlnMOR8NIi/g1eCgaPMqjFUS/+K/2Zw5v2rhpZOPs4dnDJrowauDJJ1/as/r9o6sPrD6w&#10;xqCJ+aH7Tx/tHO0c3NI5dvpvzmNGXgNPnRj9lw1PPf/qExtOjA7rLNE/c/ro/LHvfm3L6aOnjx5p&#10;xwsDJ7a/f3zN1udJ+oHVrvzHXjg2f+NnD27ZfPSxYxpd4hp4fm70yQ1PPn/F9tHtG+ZiMdHQwqkF&#10;suejC5B/ys4PnNl+J5m+/s6719ztyT/zwqFNG39+xaHZLcc2HnPo50joahqvHeVGVwbm5+l5RTQ6&#10;v4WbeB6dK2ibWs2PJtJ5bkG/aaNH760vlcGgKaChvQM7wxkZX9Zppy4MdOZS54c68zy/bNu2beMO&#10;hdI3qGgJhVk0ozGan3Poo5lneZSkP8PzexL0Mh/TD87S6zAdKRaYfkzpBw7Qi7JzzKW/7Fg0RAQd&#10;yv6GoX95587xaP3L4wOYf4noaaPXqvPtdhSRD0q/WfaYYZTFgZnOGaVfL/RDnUO0x3Q6Z5V+ldnD&#10;ZuaiaJgkKz0LIBmdk6SELInpTQBg7/rOr3YGZn64c+cUeImYXg3aoxpnr+u0O+evuup10NXGdDRM&#10;+veQNXN7xBANwCpaJx2d+YYQasAGSB7ZNDNnBA/AQHphnXxozF9GHbxMI8TR2NxA51meN/RRZyEi&#10;yY2Tg9TBCw7hNXZmYAZ/o5kf8HjmDDfR5rNMfyZqCDImAOQATCL6sZeZcI+wIQIkf/NCtFkcaIh/&#10;0UDH0A93xsFgAkYO3E+CVy2wJzRvAmbpBzpnQL/KyImIvg16eIJ5E7Boxsg3DmgAQM/yjQMagGjm&#10;SbE/GutEyycjl17kUygaMKtNWpYR+iqfKMntAXZjJZlxP8lpnEEoDjH9PNGPWfupN8f0czT/xEna&#10;Yxl/GlCQ4cY8dWd+iNQhvjMYnEEzgy4nPejnMRB6zM8g6Smke+YwsPQN7CQkkYU+sdA4OzvLMK3v&#10;dM6YlICxY5SkMwvEelmH4t84KU42Foi9w/S0q8xFYz9YTq4xvc5HjxH4jfOPMSgOPZ8Fru/MdFDK&#10;SX5MD/5VMGoL9vWGN78cTryP7ffmad9aGCI9nYCejBoniygh1u2k1yRk86vRObSq8+Jmdlrn0C6f&#10;orC+vIdc8V8rDsOmToKeqHh/96l5NAj6dsrCTKcjO0Cw1uByFUzScJiKUHKWzpw7tBunvXZmlH49&#10;M0zj6XVuFQUs7TVGAUt79Yt+/RKSPzKSRAL2r1mTnAc+afElPCnh5hIMQj+fmCf5lehr+QJhFp41&#10;Pq8kfOh+gHll5UO9f+Xnw4XBZ+3n+DSDVF8Y+Rr1S11+cX5m1ys6S085naHLvNTjxQgdvNLoCalU&#10;eiD4iqbHfcTRV9kAPULjovuIG4nmHtoeWSN8T0cPxvcOsWbvI66mUfqLzqj/X72bk9NTzcnF8IkS&#10;+P8VkvBmcZDs0HVqEZawTDeX1rXYXffmdyQ9U9q9tOZ63gzGqkvptfXmiedpw2fnJS+VvmVytDnl&#10;26Lr21QvtWoD26Xz8B9rRo7qSbZFWKpGbVVC3li1Ko2O2cIgMrrm0upcqMudd+mVTlt3LeTJo3Fp&#10;QafjVmCzygjbfCybk63JJr+n6S/6wt+cwhhvaMQ8NjOmaiVxbFHP0E3BHsQXNC3aMK+82oIea7QR&#10;vZFBY7xBb+ugjInGmVPPZA5rzBfXThmH9pPc2F5QqBTYpPmNtmXkiR+Wyu3lYWmlWcngpfldgoRI&#10;mphSrby2Wy2yrdAbXsc70IsMX1dynnk9PUJDUY3liaTOzPQux54pV3esa1eLI8n2si8s30ESUiZ2&#10;GXqqDrI+vatl+jLj/83GMs6RWCtiA+3axho8bybUE1NjCCUTU8sLTvZmh8pCK7mKtSZz2FbmJli/&#10;9LHmr2Ne1gS9Dxpk/BwHD+lC3sf81GdbrX6WY6KANSPXs1Fm3b/ZWEIrSTcV2/fU1+rGiujiOIsF&#10;LCdGGx7Yt5UjntkVksM8tk3K4bWUPJkI5lSnbVV2UqZaANnTjhyxL7kPKD3aPCxVE7IEXksskVFq&#10;FSSotyq1SfsPa94BHpePaQNeQ+vkpJHJUeQ+51CanCbkx1GK9QdzTS/3hUp9ce0LZVH1MJUMNkI/&#10;7FctaW0+lqrZRyGp1UqmtTgvVbtrgVoFDl2XvlirktLooNfQmpxVar/FvqRv8Kh+be0a+xXbS3U/&#10;7jOfkaM1OeRXOdrmY6neIgPUO4npBMcJUtTalolZXC+NF1KLiI5rEuQQb1xLMYaMUH7LkY91q0fy&#10;TNbVPvXG2EOI6Dq1cW00c7FuyGxNTvBxyMj3aDUX3YrQmZnIzM18LEkaxUYtbrFHNOYzIjuvaIon&#10;+3ZrndF5p2WEUM8gk46VDmKoT4qAmx+uHsWMvFO7TO7oCkvdpXunpcO86GQK1mvtEm6ygPOS/XXO&#10;DyydtVc4/L/5WIoUeCixaXFM0Y9jZtZkHbLVS+mDDu8YJfAm9jpLA3qhBb9Ez/DHEQAqkIG3laV+&#10;Sc5DhtnIZrbFkSv2g59odD0+9wWfL1dye4LmVUtam4+lWuFziiV2Ll+DzQeOd3CUUSmuzFBeOLY8&#10;2ktvQ76isUoJ6Yrmdb0MlkorreZNHE+KlmrfplXAiV/L6YNSadHazcb8mpS9Fpojkz9qjerXcdh+&#10;8CZ/JowW6+b9zKfLGun9g6z1onOibL6sFViI6oy26K1Igs71tIiv2/WWqfOiz0ayW3khX/W8DCW4&#10;46qxVjQZySDvXLn96KsuyGp5+0Q/pENGf7Hsl1VLU06NZf/iVmNZY9k/BPonqc7LSwlLHB/dt3u8&#10;1L62SsfXJs51jJ6Xeus41jrHdlePK4/7Rhb3zTmj0ittvJazrvq7a3vNSzqbie+twAIa01W1tQVj&#10;PuNx6MQ73KPGFaPQassyeF6u4nRe5Lhy3b7S2is/5WN59oo35erVntu6PFZ6+V5vWDZxj9K5TuFr&#10;Ir2vzte/ghYjoXf8+X4irnmxxSg4qGLOXxdEaM7kqfLJfBNyjLzWJD5X1GuzFnKbr9ypJb24J8T7&#10;hKLL1+Auf3nkkpS9Yckx9WJN95DiPPU91nlBHznAm4mEoIGzaBsdrLcYVdYToy0ITnNGK5+Zc2yJ&#10;o5hljyfP8Me0SaSKZ3rDUvPHWIL8oLth5EWcG4g5kKB8iFGjPuMg1kmtNHTMJ/wsEzlsagZQiz/L&#10;NggbvYwg3xeNkRd5vG4qidiqtjnrbJ/NivA6Xqws87c3LMWClkGGkTSWGS8NksgR596gg6TaqOgK&#10;8joL+ftulzlbC0W2paG6a9CEHpl3W2uXlaHrIkv43DkrvXyvNyyRK7CA85Dv5GKcEXPKy2s57+y6&#10;2hnLceSJly0/n4lf5i0qMgbqeBO95raDKtuo67BX9XDf8Bk/REM3f3vD0rXKqYfGC9cest7UIps7&#10;WG/Fe77mBrVmDuvWa5+PPgOPtWg+EW2iXooMscTaYOW2YruEppe/vWEZ54JfvygDyFrv8z/PS/IY&#10;b6Aj81LLHI+ZF+t4x/MJPqyIHG0nmN7na5k5aime18I2k5fC76zH8RGd1f72hiVbRfZZpMQ6sUEt&#10;TqzHRwPLp4gJv+QgH8ViJC0CKlc9Vfm+DLWB+Uw9VQ7MuX2NqJ3rptcblnJ8xt7r7nHICrEFrW6u&#10;dToX0imNoqXrmHd5iuaV3/KZ3NN6yzVVtIlczWe1oJu2NyzhoRxnrW6ba3auuOeiU0ydpFCkdcVF&#10;U+fctld9rizt947l9G6KuYk3pLIXzlg15bVuvcyjS1sTXuwLknugwSgPraL1ND3Fc71jWayjDIV7&#10;XC5D79JoTrrouX2XVvvu9ZnO9dr2imWv+oWfcjk+m+lGIqOZqIHZkooqQDZn3sqlgWWehUtnrcay&#10;f7Gqsayx7B8C/ZNU52WNZf8Q6J+kOi9rLPuHgCtpwrnjgfmiM36Xt/4+kY+GoMdn/hl3ZUJ6d1zv&#10;44oGflcp1/S444dre24rXI/VWCqW0vLVLH9+hKva6Sn6bUVpNGssXSw5HwVJzU1CMv+ek+V3sdRK&#10;221rpS7dHucl32nBHi65qXgUeSVYOvVB60SFFrWlSM/SWRcE43ppEC1jv+aljYHGokpbRtPSoXGw&#10;YCTxe6Uy2aJ5Scg5FdeRxhU4d2x+4bR0sMq3lH/jzp/uxbkJDErsecASmDtomayO60XRuPRxLt+H&#10;S2cVWLTiWsk4mM/2822M8xKI0RbHwoxLIUq0+Vq6XYVc/cWfRFwjX72FnDJvfNPBZJbFg4/mRdxB&#10;vQSCnNFBi7mcrUhL9+tmn+FokQ09tuXtkPPKOJPI92JezUvNxzA3Ma9reW2xJkEFMhB3bfP5EEH6&#10;3e8u/qQL30bsYWM5JT8fdTJJ/S+BppOX9D0eLyeZWzwv3qPyMVF+/BaXPnEUdBjVFiObze3sD0Tv&#10;2Vd1XAINa0eot8XY2PW0nmLJNcKxTnOQ5oNYRuNpcrLnJAdVXrzXQBdtmJccTZPAa/4x1eFT/pJt&#10;CTTUBvluMSLn2U26lSKttViGaGp9TOMqPyd5TbIk58k6L7ec+XSZAT2QhIyuWv1OXbomf5bttjaz&#10;vqKjl4tliCbHhPeMMDd9vdkj9losIms0xmGrSEO/L0tQC+m7HFfIS1jRJIt9/fqtR99GO/KxlHmS&#10;4Mae0bQc5Xskx3wHzsrjukNeSf0J5gMkocmRwbkh3lk+VGDkfImWfpNQ3nZHt+o1+1C2jCSWvrWc&#10;A5KbKZ5my9Uc93KI5GCsGxAJ132JZj2kc2SorBItUK/gA+uOv+vs2unbaEdJLGWNECXNcV2qZAUk&#10;wOoJPmrEcuLf83AtovUwN5FfobdCyzJcewhN0VG1tZ4X9wwGrt6Efa6UdCybZKtFk2PCUsrWTctr&#10;jrEGJUXKIsDRgi7aSA/QD84b5PvFQJPtEDqONI0NrX5OU9S6npfpix+eXtKfxZmOpVA7iCA2uTFx&#10;5bdIG9cvL7ddCts3OiAfiJrWrqMnyCdys7Q9vrRqo8S+k4NDNpb8m7LYO44NWW9zIcumdL7OzNUZ&#10;8RQUNfaSf4iG+24SzoK00nFL9uDtUva3b31RvRTxzPti2ViKVeQBf4Pa5EypXLC0mmv5HpalT9KV&#10;31fyLcheRaRoHzOR1DadPh9Lst6RormA51SmS8Ms54q9VmHavTn0wiP5KGhBT1I+5uw67IrtSaVP&#10;SuhuxkRQ9Zk2TVY+lsJB0vzcLDhPs9q5xpXy1Kmv9NlfmqWxLRQdlcstRysN/Wwp1VYCfZNZ9hVj&#10;aePv5gJlX3C8VftIc4kYKrW01lrONb7zOlIpN8meFHpfS3cj9t8/z5ToJfwvxtJ4S2c1dEwjizkX&#10;2Ns02+yemE8X8lo0kaHQE1LYsaFFfqo9FzQ3SQ/2y1hfi/vWHu2VwxI5aKVpnaK5RGwCOsQzhUa1&#10;a0uyFRXT5mGpOtgOold7mtRXif1txfdQX6ijHJbCRRL9upliOWvlM3NGJzN/QzsYTeEz8Q8p/LF4&#10;Z3NFxkDZp+vHCDJDfbi2D3WVx9LGHyhpLuAZxb69otXEkPISvw8vetu8V7nTpCGby3oX5srEBclN&#10;qZmx3/CfI+5bWB5L4TPxIWnpdQ3zTl0t7ZmVx7nG9c+3NDliW+w+AO+YL8yXJGf1GZHN+xqjSOPE&#10;PlcNS5LAKPqttcyfB61dK+oRr7GScq18nSWeMDeblfQW2YV1ux84ucnHdpe7GpZcN4LPhVxpXl0x&#10;yPjrWSOOgs2xRMxz+HBfERHWKBfeZ8ySlT8/TU8+0Win7ztVsVS0TC6w99YGW0d5ndCUmFqK7J7k&#10;pcotn1vMxzkS5wzpLc+fbZG/4tnnHC8sVXUsFc302IjGOEdK723EhwqsuVU6L+GJ0Wn2A2tXlQpj&#10;EcnuhXpwxHB1VMdSYu7mgNUORIxGtKWRdBAhnlbpeqmaRSfxsU5uL0xuMnqqB0iir1ZUxzLOA1hu&#10;ckGlxWuYT6xZqmSPUeiiXqok1mf5RX+QN0qrrVYgtFnX2EqLFjoS9zOdewfVsWSv42Onn3v9q5cU&#10;7xLXS6GnRr/kNkfTzRtL3SQKRt/uR4S+Xc/qBfKNDKV2sSwjDXxObBIWmNippYl11Ru24HPqZWk+&#10;V45Bh3jjSkPHdJfC9o0+PuaTXvomiV3L6xEf1XJfvuJmsYR0nS2QZqxFzH0e+9kMtNE6HV/zZOma&#10;zWfDR9bqWpWWvUwc07F3+lJS9JX1XWo5o6n+I8chX7EUK3xkfP0yEvS0FuJ3Bj4Vr9u6Vfp4bPWz&#10;7FKe+ZrT7RN7k5SsjzNBcgzX12XeIs/6T+PYxygCpjZOwBobzQX1qmXpDA1ZkVLdRRvHjNY1Zvl2&#10;gsrhYyRD/fkS7KojR+xMuYMX6DO6rYy8XlJ+i/jBgbzkVZtL5AliJXuG31I8HLpWsIdDntBrbqHN&#10;s8uuuXKlbtq1qj2nnhuUxB9XjiAiOSn+u6v5fVT2gJ/xQl4SrrwKfFk6xvRdRx03xaIYRZ232e3q&#10;NvKIB3T5nw0pH+mlPSWWWzoCyu+2Rg7JUHlJGywN/GW60jpTPpukDGtRzpi8FLSc+mFwV/zd1tJm&#10;1BhBRmJOOUL0rq/JPtadWJf2KilJZmC76OX8gb1xTVMemlM/uC1bL8GfIp9tlmOPPDsSmuNYQoNu&#10;afM0l44Sy4hzWr1RH5KtyFG9hj6o1Umu7JlrKMKUO8Y+k3M0cusvjRhB6y/owadVKqPldSOT/ec+&#10;S2tO2uM4uElivCerNckW52N5ucZynBwPj/UhDh496w8pqo7pno7vByPlSjE6DaIGSaBZavNzmmRB&#10;TowlSWHMDZVYgthisxpjC0Wra53bFz6NmbXUpUFf8kLpNN4hVfUx6XfqL+Ris3JMPhrfVD/7qj7n&#10;tYyczWnl17xUPRKXGEFF0XDrvFJnty2JghOJJPqOLo8uW2rZFe+ek/HB53UyRH3MQy9tTfm0nQqx&#10;FI+Nl0SFN3DXLYmIb6OMUo91JjdEtuakRgfyKf/JZqz3+iZZJjosl/porVRoERpep34/2iSWVqP2&#10;XCt0rqgFj3NsZsu1zpqcoLvU7LHxGiOM0yVnzadTV66XBtm4mnU1LoNlur1Fs/ba3Iu5yRGgljaf&#10;LpXRL3lsl+dih/Khy8q2tsV0ak8P7YXDUqrBRJB7Zu8ji/0coJz0vLV+Qw4/XyBz3aVF3+hwcytx&#10;3sH6rW2wp+ftQmIJrybgUXBMBWqJnCRPQkyIX54b7HgJmUk6d0ZQCeSTBO/8kp/3rzkJ2n5sFxZL&#10;8Zy9wz1C5AFtdE3CrYyz0QFqJl8kxziPXNySfaIX2vjoo/nm04psta8/7YXGUjywcQ9zEvmA/5Tg&#10;e4oRZZJBBTSMkGkxb70X2pie1pTebZPy+z9zcbAUu10EtJ/nESGIX5MCQezl2ppns2BsEeV1vh6L&#10;6ZQ+USvzdPaydvGwvIn+X6PrfSslF11PYvQYTTfHDFqmUvBVL+/9mE+h4yi4ki9U/+Jh2Z0HyEmu&#10;r35uas45RyUvd+16xr2s7qzJ57q0sZR7BLj/CKTCnCsaG3RLnpfm41Rm9dLGUjwAkvSmupeae5qD&#10;fmvuZaGqXKz3UsASddbUQqmLOTnKaPN9bua5aDmJeC0NLOP8pNxjZMM66Y1bF+1o42f8UsJSzwOa&#10;2JvNZ1J81oQzf5w9AVGDtu/lxRktLSw1PxXV9PbiIJfUshSxFC+mTS3kYz31dZz08WLNLF0sLxZC&#10;5fXUWJbHqoiyxrIIofLri4fl9I59dNSlDW3aNvkAzZf3ZPEpFwvLaULqgakHdu2jLb190PlPe4uP&#10;UxkLFgtLHHeRl8g95GVKS6t1XpaJIaMIJDO2fZS1SwvJxbyG5FzkepmSk5yzyNcycblUaBZrH8d3&#10;qLNy0szXeVn6DlddL/u1PxXkJO37db0sj3VdL8tjlU9Z18t8fKqt1vWyGl7Z1HW9zMam+kqv9TL8&#10;dV44rm5RrxxL9fxSf+OXaBfx7H6xsOz+epyrQ9r1u17X4ypgURBdLCy7rZfTkw/ivhK/6R5TSrt4&#10;95cWC0vkDu5s4Jq72vW4nMVn8+2bwlqvta8b/sXCstvzS8pnworQz97ou1zdINE7z2JheSHr5Ssv&#10;L3NzK/N6vCgvuQK8AvMSaCKHqNVjsNvyWnLPq+tliEldL0NEehl3ez3OR52sXI7PDXqxrFvexTr2&#10;5ByH+Rgte3LSq7peJjGpzy/TMOlurq6X3eGWzlXXy3Rcqs/W9bI6Ztkc9fV4NjbVVup6WQ2vfOq6&#10;XubjU361rpflsSqmrOtlMUblKOp6WQ6nclR1vSyHUzFVXS+LMSpPUdfL8ljlU9b1Mh+faqt1vayG&#10;VzZ1XS+zsam+UtfL6pilc9T1Mh2X7mbretkdbkmuul4mMel+pq6X3WPnc9b10sejt1FdL3vDz3LX&#10;9dJi0Xuvrpe9YygS6nrZLyQhp66X/UKzrpf9QlLysv7+ZX/wrOtlf3AUKXW97Beadb3sF5KQU59f&#10;9gvNul72C0nJS/oNBX7x5P52wv0eOq2m/X5MePL4SO4r7HdnhEb2b8fq3/eUfgZMXS/7uod3+Xwi&#10;yuX695CJnK3PL/uVm3m1Emv173uqIF2fX1ZBK4+2Pr/MQ6fqWl0vqyKWRV/Xyyxkupmv62U3qKXx&#10;1PUyDZVu5+p62S1yIV9dL0NEehnX9bIX9Fzeul66aPTar+tlrwgqf10vFYl+tHW97AeKkFHXy34h&#10;yWjic576857Efd3qGNf1sjpm2RxxvdTcTLTpnyfWz3MLMUVe0lNV8f97Up6tSp/p0FraJ7PEV3/e&#10;k6gLcn6J3MvYMp77KzX2gZzP1dPzOYxm/8eL9Tw3eKJ5l9mmPMeyKC+5AqTw9R+5pMTFw3Jf8N+s&#10;FVG1sbVNe35b10sfj+5HRXmJdZy7LsZ78fKyW2/retktciFfUV6+MutliFLZcV0vyyJVRFeUl3W9&#10;LELQXa/rpYtGL/2ivKzrZRV063pZBa082qK8rOtlHnrhWl0vQ0S6HRflZV0vqyB7KdfLiSiK1tI2&#10;QtvULZOTwwNRdBX1L6etQy+sP0zbh2lr/uLEdVePyxoNo03Uv5raKzCI2g1ugn4ZmmvHo2g18S1j&#10;XrJlfHAZZMKGwdVz38L0EJHcMD7IcxjvoG0vOub1CLXP6YDaz9H2z7S9MZp1ZtNtdAi8bojDKK2u&#10;pg04DI5bHFbS3Fra8FpNG/r/BwAA//8DAFBLAwQUAAYACAAAACEAO0YG3N8AAAAHAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmCN7tJamqJeSmlqKci2Aqlt9fsaxKa3Q3ZbZL+e9eT&#10;HocZZr7JV5NuxcC9a6xBiGcRCDalVY2pEL73709LEM6TUdRawwg3drAq7u9yypQdzRcPO1+JUGJc&#10;Rgi1910mpStr1uRmtmMTvLPtNfkg+0qqnsZQrluZRNFCampMWKip403N5WV31QgfI43refw2bC/n&#10;ze24Tz8P25gRHx+m9SsIz5P/C8MvfkCHIjCd7NUoJ1qEcMQjpPMURHCfk/gFxAkhWS4ikEUu//MX&#10;PwAAAP//AwBQSwMEFAAGAAgAAAAhAH9CMuLDAAAApQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnht&#10;bC5yZWxzvJDLCsIwEEX3gv8QZm/TdiEipt2I4FbqBwzJtA02D5Io+vcGRLAguHM5M9xzD7Nr72Zi&#10;NwpROyugKkpgZKVT2g4Czt1htQEWE1qFk7Mk4EER2ma52J1owpRDcdQ+skyxUcCYkt9yHuVIBmPh&#10;PNl86V0wmPIYBu5RXnAgXpflmodPBjQzJjsqAeGoamDdw+fm32zX91rS3smrIZu+VHBtcncGYhgo&#10;CTCkNL6WdUGmB/7dofqPQ/V24LPnNk8AAAD//wMAUEsBAi0AFAAGAAgAAAAhAKbmUfsMAQAAFQIA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAA9AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAv0Pn&#10;arUCAADXBwAADgAAAAAAAAAAAAAAAAA8AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;XjHPDfRnAAB4jQIAFAAAAAAAAAAAAAAAAAAdBQAAZHJzL21lZGlhL2ltYWdlMS5lbWZQSwECLQAU&#10;AAYACAAAACEASr0/ZLVfAAAAbQEAFAAAAAAAAAAAAAAAAABDbQAAZHJzL21lZGlhL2ltYWdlMi5l&#10;bWZQSwECLQAUAAYACAAAACEAO0YG3N8AAAAHAQAADwAAAAAAAAAAAAAAAAAqzQAAZHJzL2Rvd25y&#10;ZXYueG1sUEsBAi0AFAAGAAgAAAAhAH9CMuLDAAAApQEAABkAAAAAAAAAAAAAAAAANs4AAGRycy9f&#10;cmVscy9lMm9Eb2MueG1sLnJlbHNQSwUGAAAAAAcABwC+AQAAMM8AAAAA&#10;">
+                <v:shapetype id="_x0000_t75" coordsize="21600,21600" filled="f" stroked="f" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
-                  <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+                  <v:path gradientshapeok="t" o:connecttype="rect" o:extrusionok="f"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
-                <v:shape id="Picture 2" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;width:15659;height:14763;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDlxBYOyAAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasMw&#10;EETvgf6D2EJuiVQTG8eNEkohJIdempbS42JtLVNrZSwlsf++CgR6HGbmDbPZja4TFxpC61nD01KB&#10;IK69abnR8PmxX5QgQkQ22HkmDRMF2G0fZhusjL/yO11OsREJwqFCDTbGvpIy1JYchqXviZP34weH&#10;McmhkWbAa4K7TmZKFdJhy2nBYk+vlurf09lpGNu3A3+tCztN5bTafx9sqTKr9fxxfHkGEWmM/+F7&#10;+2g0FHmh8ixfw+1RegNy+wcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlxBYOyAAAAOEA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;">
-                  <v:imagedata r:id="rId13" o:title="" croptop="5084f" cropbottom="4164f" cropleft="4802f"/>
+                <v:shape id="Picture 2" style="position:absolute;width:15659;height:14763;visibility:visible;mso-wrap-style:square" o:spid="_x0000_s1027" type="#_x0000_t75" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDlxBYOyAAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasMw&#10;EETvgf6D2EJuiVQTG8eNEkohJIdempbS42JtLVNrZSwlsf++CgR6HGbmDbPZja4TFxpC61nD01KB&#10;IK69abnR8PmxX5QgQkQ22HkmDRMF2G0fZhusjL/yO11OsREJwqFCDTbGvpIy1JYchqXviZP34weH&#10;McmhkWbAa4K7TmZKFdJhy2nBYk+vlurf09lpGNu3A3+tCztN5bTafx9sqTKr9fxxfHkGEWmM/+F7&#10;+2g0FHmh8ixfw+1RegNy+wcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlxBYOyAAAAOEA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;">
+                  <v:imagedata cropleft="4802f" croptop="5084f" cropbottom="4164f" o:title="" r:id="rId13"/>
                 </v:shape>
-                <v:shape id="Picture 2" o:spid="_x0000_s1028" type="#_x0000_t75" style="position:absolute;left:16001;top:285;width:10782;height:13907;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD8cTwswQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvgv8hPMGbZq0gdTXKWhA9Fbv20ttz87pZunlZNlHjv2+EQo/DzHzDrLfRtuJGvW8cK5hNMxDE&#10;ldMN1wo+z/vJKwgfkDW2jknBgzxsN8PBGnPt7vxBtzLUIkHY56jAhNDlUvrKkEU/dR1x8r5dbzEk&#10;2ddS93hPcNvKlyxbSIsNpwWDHb0Zqn7Kq1WwLLoC3znUp/LwtVvEvakuNio1HsViBSJQDP/hv/ZR&#10;K5jD80q6AXLzCwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPxxPCzBAAAA2gAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
-                  <v:imagedata r:id="rId14" o:title=""/>
+                <v:shape id="Picture 2" style="position:absolute;left:16001;top:285;width:10782;height:13907;visibility:visible;mso-wrap-style:square" o:spid="_x0000_s1028" type="#_x0000_t75" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD8cTwswQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvgv8hPMGbZq0gdTXKWhA9Fbv20ttz87pZunlZNlHjv2+EQo/DzHzDrLfRtuJGvW8cK5hNMxDE&#10;ldMN1wo+z/vJKwgfkDW2jknBgzxsN8PBGnPt7vxBtzLUIkHY56jAhNDlUvrKkEU/dR1x8r5dbzEk&#10;2ddS93hPcNvKlyxbSIsNpwWDHb0Zqn7Kq1WwLLoC3znUp/LwtVvEvakuNio1HsViBSJQDP/hv/ZR&#10;K5jD80q6AXLzCwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPxxPCzBAAAA2gAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
+                  <v:imagedata o:title="" r:id="rId14"/>
                 </v:shape>
                 <w10:wrap type="topAndBottom" anchorx="margin"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="21CD3802" w14:textId="6860A7FB" w:rsidR="00A47B24" w:rsidRPr="00986B3E" w:rsidRDefault="00A47B24" w:rsidP="00CD49EF">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="274D656B" w14:textId="7FEA8FD1" w:rsidR="000A0BC7" w:rsidRPr="00986B3E" w:rsidRDefault="00D667C4" w:rsidP="00782C0C">
@@ -385,51 +386,51 @@
         <w:t>nolikums</w:t>
       </w:r>
       <w:r w:rsidR="003E23F9" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F388C24" w14:textId="77777777" w:rsidR="008E6F2E" w:rsidRPr="00986B3E" w:rsidRDefault="008E6F2E" w:rsidP="00FA4DAC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1920"/>
         <w:gridCol w:w="3607"/>
         <w:gridCol w:w="3534"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C92860" w:rsidRPr="00986B3E" w14:paraId="5F94A9AC" w14:textId="77777777" w:rsidTr="000D4C5B">
         <w:trPr>
           <w:trHeight w:val="549"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="17652BDB" w14:textId="03D8B2DE" w:rsidR="00C92860" w:rsidRPr="00986B3E" w:rsidRDefault="00C92860" w:rsidP="0098459D">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
@@ -710,59 +711,61 @@
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="00E45A50" w:rsidRPr="007512F2">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
             <w:r w:rsidR="00E45A50">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00774A2D" w:rsidRPr="005A6CAE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>euro</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00774A2D" w:rsidRPr="005A6CAE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">, ko veido </w:t>
             </w:r>
             <w:r w:rsidR="00A410EB" w:rsidRPr="005A6CAE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Eiropas Reģionālās attīstības fonda </w:t>
             </w:r>
             <w:r w:rsidR="00A410EB" w:rsidRPr="005A6CAE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(turpmāk – ERAF)</w:t>
             </w:r>
             <w:r w:rsidR="00A410EB" w:rsidRPr="005A6CAE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
@@ -789,130 +792,134 @@
             </w:r>
             <w:r w:rsidR="00570663" w:rsidRPr="00570663">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>280</w:t>
             </w:r>
             <w:r w:rsidR="00570663">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>,00</w:t>
             </w:r>
             <w:r w:rsidR="00A410EB" w:rsidRPr="005A6CAE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00A410EB" w:rsidRPr="005A6CAE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>euro</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00A410EB" w:rsidRPr="005A6CAE" w:rsidDel="00A410EB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00774A2D" w:rsidRPr="005A6CAE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>un nacionālais līdzfinansējums (pašvaldību līdzfinansējums vai privātais līdzfinansējums) - ne mazāk</w:t>
             </w:r>
             <w:r w:rsidR="00DF1837">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidR="00774A2D" w:rsidRPr="005A6CAE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> kā </w:t>
             </w:r>
             <w:r w:rsidR="00215407" w:rsidRPr="00215407">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>9 244 446</w:t>
             </w:r>
             <w:r w:rsidR="00A05707" w:rsidRPr="005A6CAE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>,00 </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00774A2D" w:rsidRPr="005A6CAE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>euro</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00774A2D" w:rsidRPr="005A6CAE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> apmērā</w:t>
             </w:r>
             <w:r w:rsidR="00A05707" w:rsidRPr="005A6CAE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
-              <w:tblStyle w:val="TableGrid"/>
+              <w:tblStyle w:val="Reatabula"/>
               <w:tblW w:w="6974" w:type="dxa"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2389"/>
               <w:gridCol w:w="4585"/>
             </w:tblGrid>
             <w:tr w:rsidR="00FD466B" w14:paraId="29902AE9" w14:textId="77777777" w:rsidTr="00D6460B">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2066" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="3AB59DFA" w14:textId="60C37418" w:rsidR="00082D61" w:rsidRPr="009A3020" w:rsidRDefault="006C425E" w:rsidP="00082D61">
                   <w:pPr>
                     <w:ind w:firstLine="0"/>
                     <w:outlineLvl w:val="3"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
@@ -951,174 +958,180 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t>(SAM MK noteikumu 1</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t>4.3.1</w:t>
                   </w:r>
                   <w:r w:rsidRPr="009A3020">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t>. apakšpunkts)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4908" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="04601DA6" w14:textId="368CAF80" w:rsidR="003F7278" w:rsidRPr="00A5209A" w:rsidRDefault="003F7278" w:rsidP="00D6460B">
                   <w:pPr>
-                    <w:pStyle w:val="ListParagraph"/>
+                    <w:pStyle w:val="Sarakstarindkopa"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="12"/>
                     </w:numPr>
                     <w:ind w:left="276"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00D6460B">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Plānošanas reģioniem </w:t>
                   </w:r>
                   <w:r w:rsidR="003A7FEA">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t>trešās</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00D6460B">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> atlases kārtas sākumā kopējais individuāli plānotais finansējums ir ne mazāks kā 28</w:t>
                   </w:r>
                   <w:r w:rsidR="00E03BFD">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00D6460B">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t xml:space="preserve">491 054,00 </w:t>
                   </w:r>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="00D6460B">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
                     </w:rPr>
                     <w:t>euro</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="00D6460B">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t>, tai skaitā ERAF finansējums 24</w:t>
                   </w:r>
                   <w:r w:rsidR="00E03BFD">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00D6460B">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t xml:space="preserve">794 309,00 </w:t>
                   </w:r>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="00D6460B">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
                     </w:rPr>
                     <w:t>euro</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="00D6460B">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> un nacionālais līdzfinansējums </w:t>
                   </w:r>
                   <w:r w:rsidR="002A1F33">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t xml:space="preserve">- </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00D6460B">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t>ne mazāks kā 3</w:t>
                   </w:r>
                   <w:r w:rsidR="00E03BFD">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00D6460B">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t xml:space="preserve">696 745,00 </w:t>
                   </w:r>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="00D6460B">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
                     </w:rPr>
                     <w:t>euro</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="00D6460B">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t>, tai skaitā:</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="765E0D0B" w14:textId="01302268" w:rsidR="003F7278" w:rsidRPr="005A6CAE" w:rsidRDefault="003F7278" w:rsidP="003F7278">
                   <w:pPr>
-                    <w:pStyle w:val="ListParagraph"/>
+                    <w:pStyle w:val="Sarakstarindkopa"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="7"/>
                     </w:numPr>
                     <w:spacing w:before="0" w:after="60"/>
                     <w:ind w:left="357" w:hanging="357"/>
                     <w:contextualSpacing w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005A6CAE">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Rīgas plānošanas reģionam – </w:t>
                   </w:r>
                   <w:r w:rsidRPr="005A6CAE">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                       <w:szCs w:val="24"/>
@@ -1167,130 +1180,134 @@
                   </w:r>
                   <w:r w:rsidRPr="00C85541">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>824</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>,00</w:t>
                   </w:r>
                   <w:r w:rsidRPr="005A6CAE">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="005A6CAE">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                       <w:i/>
                       <w:iCs/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>euro</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                       <w:i/>
                       <w:iCs/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00710BAF">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>un nacionālais līdzfinansējums</w:t>
                   </w:r>
                   <w:r w:rsidR="00021D28">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">, </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00710BAF">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">ne mazāks kā </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00710BAF">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t>588 322</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00710BAF">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>,00 </w:t>
                   </w:r>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="00A72967">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                       <w:i/>
                       <w:iCs/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>euro</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="005A6CAE">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>;</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="1127517D" w14:textId="729DFB5B" w:rsidR="003F7278" w:rsidRPr="005A6CAE" w:rsidRDefault="003F7278" w:rsidP="003F7278">
                   <w:pPr>
-                    <w:pStyle w:val="ListParagraph"/>
+                    <w:pStyle w:val="Sarakstarindkopa"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="7"/>
                     </w:numPr>
                     <w:spacing w:before="0" w:after="60"/>
                     <w:ind w:left="357" w:hanging="357"/>
                     <w:contextualSpacing w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005A6CAE">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:lastRenderedPageBreak/>
                     <w:t xml:space="preserve">Kurzemes plānošanas reģionam – </w:t>
                   </w:r>
                   <w:r w:rsidRPr="005A6CAE">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
@@ -1340,60 +1357,62 @@
                   </w:r>
                   <w:r w:rsidRPr="00E24533">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>744</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>,00</w:t>
                   </w:r>
                   <w:r w:rsidRPr="005A6CAE">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="005A6CAE">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                       <w:i/>
                       <w:iCs/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>euro</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                       <w:i/>
                       <w:iCs/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00710BAF">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>un nacionālais līdzfinansējums</w:t>
                   </w:r>
                   <w:r w:rsidR="008B14DC">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>,</w:t>
@@ -1418,64 +1437,76 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>485</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                       <w:i/>
                       <w:iCs/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>,00</w:t>
                   </w:r>
                   <w:r w:rsidRPr="001D4C09">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                       <w:i/>
                       <w:iCs/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
-                    <w:t> euro</w:t>
+                    <w:t> </w:t>
                   </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="001D4C09">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>euro</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="005A6CAE">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>;</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="2C6DF0DE" w14:textId="0DAA3E23" w:rsidR="003F7278" w:rsidRPr="005A6CAE" w:rsidRDefault="003F7278" w:rsidP="003F7278">
                   <w:pPr>
-                    <w:pStyle w:val="ListParagraph"/>
+                    <w:pStyle w:val="Sarakstarindkopa"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="7"/>
                     </w:numPr>
                     <w:spacing w:before="0" w:after="60"/>
                     <w:ind w:left="357" w:hanging="357"/>
                     <w:contextualSpacing w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005A6CAE">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Zemgales plānošanas reģionam – </w:t>
                   </w:r>
                   <w:r w:rsidRPr="005A6CAE">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                       <w:szCs w:val="24"/>
@@ -1524,116 +1555,130 @@
                   </w:r>
                   <w:r w:rsidR="005826BD">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00D7748B">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>147</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">,00 </w:t>
                   </w:r>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="005A6CAE">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                       <w:i/>
                       <w:iCs/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>euro</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                       <w:i/>
                       <w:iCs/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00710BAF">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>un nacionālais līdzfinansējums</w:t>
                   </w:r>
                   <w:r w:rsidR="008B14DC">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>,</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00710BAF">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> ne mazāks kā 1 200 909,00</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00267C5A">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                       <w:i/>
                       <w:iCs/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
-                    <w:t> euro</w:t>
+                    <w:t> </w:t>
                   </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00267C5A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>euro</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="005A6CAE">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>;</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="10BE40EE" w14:textId="4E90D2CB" w:rsidR="003F7278" w:rsidRPr="005A6CAE" w:rsidRDefault="003F7278" w:rsidP="003F7278">
                   <w:pPr>
-                    <w:pStyle w:val="ListParagraph"/>
+                    <w:pStyle w:val="Sarakstarindkopa"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="7"/>
                     </w:numPr>
                     <w:spacing w:before="0" w:after="60"/>
                     <w:ind w:left="357" w:hanging="357"/>
                     <w:contextualSpacing w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005A6CAE">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Vidzemes plānošanas reģionam – </w:t>
                   </w:r>
                   <w:r w:rsidRPr="005A6CAE">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                       <w:szCs w:val="24"/>
@@ -1682,116 +1727,120 @@
                   </w:r>
                   <w:r w:rsidRPr="00CB43B2">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>126</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>,00</w:t>
                   </w:r>
                   <w:r w:rsidRPr="005A6CAE">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="005A6CAE">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                       <w:i/>
                       <w:iCs/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>euro</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                       <w:i/>
                       <w:iCs/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00710BAF">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>un nacionālais līdzfinansējums</w:t>
                   </w:r>
                   <w:r w:rsidR="00790C44">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>,</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00710BAF">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> ne mazāks kā 354 199,00 </w:t>
                   </w:r>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="000A4145">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                       <w:i/>
                       <w:iCs/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>euro</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="005A6CAE">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>;</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="2FFA1F51" w14:textId="57EB6BAB" w:rsidR="00FD466B" w:rsidRPr="00D6460B" w:rsidRDefault="003F7278" w:rsidP="00D6460B">
                   <w:pPr>
-                    <w:pStyle w:val="ListParagraph"/>
+                    <w:pStyle w:val="Sarakstarindkopa"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="7"/>
                     </w:numPr>
                     <w:spacing w:before="0" w:after="60"/>
                     <w:ind w:left="357" w:hanging="357"/>
                     <w:contextualSpacing w:val="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005A6CAE">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Latgales plānošanas reģionam – </w:t>
                   </w:r>
                   <w:r w:rsidRPr="005A6CAE">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>ERAF</w:t>
@@ -1830,60 +1879,62 @@
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00B17562">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>468</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">,00 </w:t>
                   </w:r>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="005A6CAE">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                       <w:i/>
                       <w:iCs/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>euro</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                       <w:i/>
                       <w:iCs/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00710BAF">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>un nacionālais līdzfinansējums</w:t>
                   </w:r>
                   <w:r w:rsidR="006C425E">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>,</w:t>
@@ -1898,52 +1949,64 @@
                   </w:r>
                   <w:r w:rsidR="005826BD">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00710BAF">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>153 830,00</w:t>
                   </w:r>
                   <w:r w:rsidRPr="000814B7">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                       <w:i/>
                       <w:iCs/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
-                    <w:t> euro</w:t>
+                    <w:t> </w:t>
                   </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="000814B7">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="lv-LV"/>
+                    </w:rPr>
+                    <w:t>euro</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="005A6CAE">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                       <w:i/>
                       <w:iCs/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="lv-LV"/>
                     </w:rPr>
                     <w:t>.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00FD466B" w14:paraId="544A5324" w14:textId="77777777" w:rsidTr="00D6460B">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2066" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="37DF7E41" w14:textId="260F0E16" w:rsidR="00383F8E" w:rsidRPr="009A3020" w:rsidRDefault="006C425E" w:rsidP="00383F8E">
                   <w:pPr>
                     <w:ind w:firstLine="0"/>
                     <w:outlineLvl w:val="3"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:b/>
@@ -2075,58 +2138,60 @@
                   </w:r>
                   <w:r w:rsidR="00617888">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00303823">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t>672</w:t>
                   </w:r>
                   <w:r w:rsidR="00617888">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t>,00</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00303823">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="00495876">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
                     </w:rPr>
                     <w:t>euro</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="00303823">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t xml:space="preserve">, tai skaitā </w:t>
                   </w:r>
                   <w:r w:rsidR="00D17CDF">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t>ERAF</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00303823">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> finansējums </w:t>
                   </w:r>
                   <w:r w:rsidR="00CE3574">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> - </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00303823">
@@ -2149,58 +2214,60 @@
                   </w:r>
                   <w:r w:rsidR="00617888">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00303823">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t>971</w:t>
                   </w:r>
                   <w:r w:rsidR="00617888">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t>,00</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00303823">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="00275378">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
                     </w:rPr>
                     <w:t>euro</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="00303823">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> un nacionālais līdzfinansējums</w:t>
                   </w:r>
                   <w:r w:rsidR="00CE3574">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> -</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00303823">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> ne mazāks kā 5</w:t>
                   </w:r>
                   <w:r w:rsidR="00BC6F97">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00303823">
@@ -2211,58 +2278,60 @@
                   </w:r>
                   <w:r w:rsidR="00617888">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00303823">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t>701</w:t>
                   </w:r>
                   <w:r w:rsidR="00617888">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t>,00</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00303823">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="00495876">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                       <w:i/>
                       <w:iCs/>
                     </w:rPr>
                     <w:t>euro</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="00303823">
                     <w:rPr>
                       <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     </w:rPr>
                     <w:t>.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="0C78D9BE" w14:textId="77777777" w:rsidR="00774A2D" w:rsidRDefault="00774A2D" w:rsidP="00774A2D">
             <w:pPr>
               <w:pStyle w:val="tv213"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="55DDF008" w14:textId="3D4FE383" w:rsidR="005B1D04" w:rsidRDefault="00B81614" w:rsidP="005B1D04">
             <w:pPr>
               <w:pStyle w:val="tv213"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -2529,70 +2598,81 @@
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00601F23">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>Projekta iesnieguma minimālais kopējo attiecināmo izmaksu apmērs nav mazāks par 200</w:t>
             </w:r>
             <w:r w:rsidR="00BC6F97">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00601F23">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve">000 </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00601F23">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
               </w:rPr>
-              <w:t>euro </w:t>
-[...6 lines deleted...]
-            </w:r>
+              <w:t>euro</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00601F23">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
               </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00601F23">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(ieskaitot), un projekta iesnieguma maksimālais ERAF finansējums ir 5 000 000 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00601F23">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+              </w:rPr>
               <w:t>euro</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00601F23">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="67D1DCB3" w14:textId="77777777" w:rsidR="00720E80" w:rsidRPr="00601F23" w:rsidRDefault="00720E80" w:rsidP="00774A2D">
             <w:pPr>
               <w:pStyle w:val="tv213"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="168FE249" w14:textId="65133A0B" w:rsidR="00955414" w:rsidRDefault="00462271" w:rsidP="00774A2D">
             <w:pPr>
               <w:pStyle w:val="tv213"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -2652,51 +2732,51 @@
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>un sadarbības partnerim,</w:t>
             </w:r>
             <w:r w:rsidR="00451D47">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000346C2">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve">uz kuriem nav attiecināms </w:t>
             </w:r>
             <w:r w:rsidR="000346C2">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Austrumu pierobežas plāns</w:t>
             </w:r>
             <w:r w:rsidR="000346C2" w:rsidRPr="00452A63">
               <w:rPr>
-                <w:rStyle w:val="FootnoteReference"/>
+                <w:rStyle w:val="Vresatsauce"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:footnoteReference w:id="2"/>
             </w:r>
             <w:r w:rsidR="000346C2">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="002F48E0" w:rsidRPr="002F48E0">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BA2E70">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>ir līdz</w:t>
             </w:r>
             <w:r w:rsidR="002F48E0" w:rsidRPr="002F48E0">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
@@ -2803,51 +2883,51 @@
               </w:rPr>
               <w:t>ERAF</w:t>
             </w:r>
             <w:r w:rsidRPr="002F48E0">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve"> finansējuma</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve"> atbalsta intensitāte projekta iesniedzējam un sadarbības partnerim, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>uz kuriem ir attiecināms Austrumu pierobežas plāns</w:t>
             </w:r>
             <w:r w:rsidRPr="00452A63">
               <w:rPr>
-                <w:rStyle w:val="FootnoteReference"/>
+                <w:rStyle w:val="Vresatsauce"/>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:footnoteReference w:id="3"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="002F48E0">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>ir līdz</w:t>
             </w:r>
             <w:r w:rsidRPr="002F48E0">
@@ -3071,51 +3151,51 @@
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>jumu,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00481BEE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>ja:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0084E8E7" w14:textId="551BE824" w:rsidR="006D5BB0" w:rsidRDefault="00481BEE" w:rsidP="009B2E45">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D00765">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">iestājas </w:t>
             </w:r>
             <w:r w:rsidR="0034535B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">SAM MK noteikumu </w:t>
@@ -3126,95 +3206,129 @@
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>21.</w:t>
             </w:r>
             <w:r w:rsidRPr="00D00765">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00D00765">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> punktā minētais gadījums;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="49DDA86D" w14:textId="194ED04B" w:rsidR="00546D77" w:rsidRPr="00B37D58" w:rsidRDefault="009049D9" w:rsidP="00B37D58">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B37D58">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>tiek pie</w:t>
             </w:r>
             <w:r w:rsidRPr="00B37D58">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>šķ</w:t>
             </w:r>
             <w:r w:rsidRPr="00B37D58">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>irts</w:t>
             </w:r>
             <w:r w:rsidRPr="00B37D58">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t> de minimis</w:t>
-            </w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B37D58">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B37D58">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B37D58">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>minimis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B37D58">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> atbalsts SAM MK noteikumu </w:t>
             </w:r>
             <w:r w:rsidR="00481BEE" w:rsidRPr="00B37D58">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>36.9.1.</w:t>
             </w:r>
             <w:r w:rsidR="00481BEE" w:rsidRPr="00B37D58">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00481BEE" w:rsidRPr="00B37D58">
@@ -3246,136 +3360,154 @@
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>ā</w:t>
             </w:r>
             <w:r w:rsidR="00481BEE" w:rsidRPr="00B37D58">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00B37D58" w:rsidRPr="00B37D58">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>noteikto projekta iesniegumu pamatojošās dokumentācijas sagatavošanas izmaksu finansēšanai;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6BA7F71C" w14:textId="06BF7333" w:rsidR="00516176" w:rsidRDefault="009B2E45" w:rsidP="009B2E45">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB4AE0">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>tiek piešķirts 54. punktā minētais atbalsts</w:t>
             </w:r>
             <w:r w:rsidR="00084C5C">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00084C5C" w:rsidRPr="00084C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>par remediācijas vai sanācijas darbiem</w:t>
+              <w:t xml:space="preserve">par </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00084C5C" w:rsidRPr="00084C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>remediācijas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00084C5C" w:rsidRPr="00084C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vai sanācijas darbiem</w:t>
             </w:r>
             <w:r w:rsidRPr="00DB4AE0">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5378DD18" w14:textId="77777777" w:rsidR="00774A2D" w:rsidRPr="00986B3E" w:rsidRDefault="00774A2D" w:rsidP="00D6460B">
             <w:pPr>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5EC6BACF" w14:textId="085F7B56" w:rsidR="00774A2D" w:rsidRPr="00986B3E" w:rsidRDefault="00774A2D" w:rsidP="00774A2D">
             <w:pPr>
               <w:pStyle w:val="tv213"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00986B3E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve">Izmaksas ir attiecināmas, ja tās ir radušās no projekta iesnieguma iesniegšanas brīža </w:t>
             </w:r>
             <w:r w:rsidR="006676CC" w:rsidRPr="00CE6160">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>sadarbības iestādē</w:t>
             </w:r>
             <w:r w:rsidR="006676CC" w:rsidRPr="00CE6160">
               <w:rPr>
-                <w:rStyle w:val="FootnoteReference"/>
+                <w:rStyle w:val="Vresatsauce"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:footnoteReference w:id="4"/>
             </w:r>
             <w:r w:rsidRPr="00986B3E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>, izņemot šādas izmaksas, kas ir attiecināmas no 2021. gada 1. janvāra: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="08F96FEB" w14:textId="0DA49FFA" w:rsidR="00774A2D" w:rsidRPr="00986B3E" w:rsidRDefault="0076147D" w:rsidP="00944425">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="60"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">SAM </w:t>
             </w:r>
             <w:r w:rsidR="00774A2D" w:rsidRPr="00986B3E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
@@ -3420,150 +3552,150 @@
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>netiešās izmaksas</w:t>
             </w:r>
             <w:r w:rsidR="009D0197">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="00774A2D" w:rsidRPr="00986B3E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">; </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6447403E" w14:textId="14A96D82" w:rsidR="00774A2D" w:rsidRPr="00986B3E" w:rsidRDefault="0076147D" w:rsidP="00944425">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="60"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">SAM </w:t>
             </w:r>
             <w:r w:rsidR="00774A2D" w:rsidRPr="00986B3E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>MK noteikumu 36.3.6. apakšpunktā minētās zemes iegādes izmaksas;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1C787B5E" w14:textId="0D6128AD" w:rsidR="00774A2D" w:rsidRPr="00986B3E" w:rsidRDefault="0076147D" w:rsidP="00944425">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="60"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">SAM </w:t>
             </w:r>
             <w:r w:rsidR="00774A2D" w:rsidRPr="00986B3E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>MK noteikumu 36.9.1. apakšpunktā minētās projekta iesniegumu pamatojošās dokumentācijas sagatavošanas izmaksas;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="55218DC1" w14:textId="60FF7F7B" w:rsidR="00774A2D" w:rsidRPr="00986B3E" w:rsidRDefault="0076147D" w:rsidP="00944425">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="60"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">SAM </w:t>
             </w:r>
             <w:r w:rsidR="00774A2D" w:rsidRPr="00986B3E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>MK noteikumu 36.10. apakšpunktā minētās projekta vadības personāla izmaksas, kas radušās uz darba līguma pamata;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0347FF55" w14:textId="12990DE4" w:rsidR="00774A2D" w:rsidRPr="00986B3E" w:rsidRDefault="0076147D" w:rsidP="00661647">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="60"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">SAM </w:t>
             </w:r>
             <w:r w:rsidR="00774A2D" w:rsidRPr="00986B3E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
@@ -3644,51 +3776,51 @@
                   <w:vertAlign w:val="superscript"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:t>1</w:t>
               </w:r>
               <w:r w:rsidR="00235C49" w:rsidRPr="00235C49">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:t> punktu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00774A2D" w:rsidRPr="00986B3E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>);</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="75DB9BDD" w14:textId="26E3A52A" w:rsidR="00774A2D" w:rsidRPr="00986B3E" w:rsidRDefault="0076147D" w:rsidP="00DC05FC">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="60"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">SAM </w:t>
             </w:r>
             <w:r w:rsidR="00774A2D" w:rsidRPr="00986B3E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
@@ -3714,180 +3846,190 @@
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00986B3E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Komercdarbības atbalsta veidi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6939" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="782771ED" w14:textId="5AC0641E" w:rsidR="00774A2D" w:rsidRPr="00986B3E" w:rsidRDefault="00774A2D" w:rsidP="00944425">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="350"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00986B3E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Eiropas Komisijas 2014. gada 17. jūnija regulas (ES) Nr. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidRPr="00986B3E">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rStyle w:val="Hipersaite"/>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:color w:val="3333FF"/>
                   <w:szCs w:val="24"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>651/2014</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00986B3E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t> , ar ko noteiktas atbalsta kategorijas atzīst par saderīgām ar iekšējo tirgu, piemērojot Līguma 107. un 108. pantu 14., 41., 4</w:t>
             </w:r>
             <w:r w:rsidR="002100AE" w:rsidRPr="00986B3E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00986B3E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>. un 56. pants</w:t>
             </w:r>
             <w:r w:rsidR="001E4E3B" w:rsidRPr="00986B3E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C4A86F6" w14:textId="361BD5D5" w:rsidR="00774A2D" w:rsidRPr="00986B3E" w:rsidRDefault="00774A2D" w:rsidP="00944425">
+          <w:p w14:paraId="1C4A86F6" w14:textId="439BD137" w:rsidR="00774A2D" w:rsidRPr="00986B3E" w:rsidRDefault="00774A2D" w:rsidP="00944425">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="350"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00986B3E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Eiropas Komisijas 2011. gada 20. decembra lēmumu Nr</w:t>
             </w:r>
             <w:r w:rsidRPr="00986B3E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="3333FF"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidRPr="00986B3E">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rStyle w:val="Hipersaite"/>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:color w:val="3333FF"/>
                   <w:szCs w:val="24"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>2012/21/ES</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00986B3E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t> par Līguma par ES darbību 106. panta 2. punkta piemērošanu komercdarbības atbalstam attiecībā uz kompensāciju par sabiedriskajiem pakalpojumiem dažiem uzņēmumiem, kuriem uzticēts sniegt pakalpojumus ar vispārēju tautsaimniecisku nozīmi</w:t>
             </w:r>
-            <w:r w:rsidR="001E4E3B" w:rsidRPr="00986B3E">
+            <w:ins w:id="2" w:author="Liene Rubīna" w:date="2026-03-09T17:14:00Z" w16du:dateUtc="2026-03-09T15:14:00Z">
+              <w:r w:rsidR="00CE604C" w:rsidRPr="00B311B8">
+                <w:rPr>
+                  <w:rStyle w:val="Vresatsauce"/>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:footnoteReference w:id="5"/>
+              </w:r>
+            </w:ins>
+            <w:r w:rsidR="001E4E3B" w:rsidRPr="00CE604C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="46AEE9E4" w14:textId="0A20C6E7" w:rsidR="00774A2D" w:rsidRPr="00986B3E" w:rsidRDefault="00774A2D" w:rsidP="00944425">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="350"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00986B3E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Eiropas Komisijas 20</w:t>
             </w:r>
             <w:r w:rsidR="00D26DB9" w:rsidRPr="00986B3E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -3899,76 +4041,98 @@
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">3. gada </w:t>
             </w:r>
             <w:r w:rsidR="00D26DB9" w:rsidRPr="00986B3E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
             <w:r w:rsidRPr="00986B3E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>. decembra Komisijas regulu (ES) Nr. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidR="00101363" w:rsidRPr="00986B3E">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rStyle w:val="Hipersaite"/>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:color w:val="3333FF"/>
                   <w:szCs w:val="24"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>2023/2831</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00986B3E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t> par Līguma par ES darbību 107. un 108. panta piemērošanu </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00986B3E">
               <w:rPr>
-                <w:rStyle w:val="Emphasis"/>
+                <w:rStyle w:val="Izclums"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>de minimis</w:t>
-            </w:r>
+              <w:t>de</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00986B3E">
+              <w:rPr>
+                <w:rStyle w:val="Izclums"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00986B3E">
+              <w:rPr>
+                <w:rStyle w:val="Izclums"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>minimis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00986B3E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t> atbalstam</w:t>
             </w:r>
             <w:r w:rsidR="001E4E3B" w:rsidRPr="00986B3E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DF26AF" w:rsidRPr="00986B3E" w14:paraId="29F1B946" w14:textId="77777777" w:rsidTr="000D4C5B">
         <w:trPr>
           <w:trHeight w:val="549"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4366,312 +4530,312 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>Prasības projekta iesniedzējam</w:t>
       </w:r>
       <w:r w:rsidR="007C2284" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BF2018" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>un sadarbības partnerim</w:t>
       </w:r>
       <w:r w:rsidR="00FC15DF" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ja to pieaicina)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AADD5F6" w14:textId="58320AD7" w:rsidR="00812947" w:rsidRPr="00986B3E" w:rsidRDefault="00812947" w:rsidP="00812947">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="60"/>
         <w:ind w:hanging="437"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
+          <w:rStyle w:val="Hipersaite"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="00986B3E">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hipersaite"/>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t>Projekta iesniedzējs ir</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
+          <w:rStyle w:val="Hipersaite"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0076147D" w:rsidRPr="00D6460B">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
+          <w:rStyle w:val="Hipersaite"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>SAM</w:t>
       </w:r>
       <w:r w:rsidR="0076147D">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
+          <w:rStyle w:val="Hipersaite"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
+          <w:rStyle w:val="Hipersaite"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>MK noteikumu 26. punkta apakšpunktos minētās iestādes:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19F5F9DD" w14:textId="77777777" w:rsidR="00812947" w:rsidRPr="00986B3E" w:rsidRDefault="00812947" w:rsidP="00812947">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="60"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
+          <w:rStyle w:val="Hipersaite"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
+          <w:rStyle w:val="Hipersaite"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>pašvaldība vai tās izveidota iestāde;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C7F4F4E" w14:textId="77777777" w:rsidR="00812947" w:rsidRPr="00986B3E" w:rsidRDefault="00812947" w:rsidP="00812947">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="60"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
+          <w:rStyle w:val="Hipersaite"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
+          <w:rStyle w:val="Hipersaite"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>speciālās ekonomiskās zonas pārvalde;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B1229C6" w14:textId="77777777" w:rsidR="00812947" w:rsidRPr="00986B3E" w:rsidRDefault="00812947" w:rsidP="00812947">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="60"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
+          <w:rStyle w:val="Hipersaite"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
+          <w:rStyle w:val="Hipersaite"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>pašvaldības kapitālsabiedrība, kas veic pašvaldības deleģētos pārvaldes uzdevumus;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52D93A84" w14:textId="77777777" w:rsidR="00812947" w:rsidRPr="00986B3E" w:rsidRDefault="00812947" w:rsidP="00812947">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="60"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
+          <w:rStyle w:val="Hipersaite"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
+          <w:rStyle w:val="Hipersaite"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">publiski privātā kapitālsabiedrība, kurā kapitāla daļas vai balsstiesīgās akcijas </w:t>
       </w:r>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>pieder vismaz vienai pašvaldībai un kura veic pašvaldības deleģētos pārvaldes uzdevumus (turpmāk – publiski privātā kapitālsabiedrība).</w:t>
       </w:r>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
+          <w:rStyle w:val="Hipersaite"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F8425D1" w14:textId="430CB74E" w:rsidR="00812947" w:rsidRPr="00986B3E" w:rsidRDefault="00FD2197" w:rsidP="00812947">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="60"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
+          <w:rStyle w:val="Hipersaite"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD2197">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
+          <w:rStyle w:val="Hipersaite"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Projekta iesniedzējs par sadarbības partneri, slēdzot rakstisku sadarbības līgumu, var piesaistīt</w:t>
       </w:r>
       <w:r w:rsidR="00812947" w:rsidRPr="00986B3E">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
+          <w:rStyle w:val="Hipersaite"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BABA0CF" w14:textId="1D768C63" w:rsidR="00812947" w:rsidRPr="00986B3E" w:rsidRDefault="00663277" w:rsidP="00812947">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="60"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>komersant</w:t>
       </w:r>
       <w:r w:rsidR="007E2957">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
@@ -4692,51 +4856,51 @@
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">saskaņā ar </w:t>
       </w:r>
       <w:r w:rsidR="00310C24">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">SAM </w:t>
       </w:r>
       <w:r w:rsidR="00812947" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>MK noteikumu 8. punktu, kas nodrošina projekta rezultāta rādītājus;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="324515E4" w14:textId="757F2F32" w:rsidR="00812947" w:rsidRPr="00986B3E" w:rsidRDefault="00812947" w:rsidP="00812947">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="60"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>pašvaldīb</w:t>
       </w:r>
       <w:r w:rsidR="007E2957">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
@@ -4765,92 +4929,92 @@
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> iestād</w:t>
       </w:r>
       <w:r w:rsidR="007E2957">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F65ACDD" w14:textId="452BEDA0" w:rsidR="00812947" w:rsidRPr="00986B3E" w:rsidRDefault="00812947" w:rsidP="00812947">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="60"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>speciālās ekonomiskās zonas pārvald</w:t>
       </w:r>
       <w:r w:rsidR="007E2957">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AA55661" w14:textId="319B0000" w:rsidR="00812947" w:rsidRPr="00986B3E" w:rsidRDefault="00812947" w:rsidP="00812947">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="60"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>publiski privāt</w:t>
       </w:r>
       <w:r w:rsidR="00714C81">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
@@ -4871,51 +5035,51 @@
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>kapitālsabiedrīb</w:t>
       </w:r>
       <w:r w:rsidR="0047295C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53EF94A3" w14:textId="1BB91A38" w:rsidR="00812947" w:rsidRPr="00986B3E" w:rsidRDefault="00812947" w:rsidP="00812947">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="60"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">pašvaldības </w:t>
       </w:r>
       <w:r w:rsidR="0047295C" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
@@ -4946,51 +5110,51 @@
         <w:ind w:left="1077" w:hanging="567"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3C8BD493" w14:textId="77777777" w:rsidR="00761286" w:rsidRPr="00986B3E" w:rsidRDefault="00761286" w:rsidP="00761286">
       <w:pPr>
         <w:pStyle w:val="Headinggg1"/>
         <w:spacing w:before="0" w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>Projektu iesniegumu noformēšanas un iesniegšanas kārtība</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CB1A018" w14:textId="58F6A3C7" w:rsidR="001C5742" w:rsidRPr="00986B3E" w:rsidRDefault="00264C06" w:rsidP="00944425">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Projekta iesniegum</w:t>
       </w:r>
       <w:r w:rsidR="008945CD" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -5011,171 +5175,171 @@
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Projektu portāls</w:t>
       </w:r>
       <w:r w:rsidR="003E7D44" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00405898" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId20">
         <w:r w:rsidR="00067BB2" w:rsidRPr="00986B3E">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hipersaite"/>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t>https://projekti.cfla.gov.lv/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="001C5742" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E477B38" w14:textId="72946CBE" w:rsidR="00761286" w:rsidRPr="00986B3E" w:rsidRDefault="00761286" w:rsidP="00761286">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="60"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">juridiska persona, kura nav </w:t>
       </w:r>
       <w:r w:rsidR="00021E79" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Projektu portāla </w:t>
       </w:r>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">e-vides lietotāja, iesniedz līguma un lietotāju tiesību veidlapas atbilstoši tīmekļvietnē </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="00986B3E">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hipersaite"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>https://www.cfla.gov.lv/lv/par-e-vidi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> norādītajam;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68A3918C" w14:textId="6B7A474F" w:rsidR="00761286" w:rsidRPr="00986B3E" w:rsidRDefault="00761286" w:rsidP="00761286">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="60"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">ja juridiskai personai, kura ir </w:t>
       </w:r>
       <w:r w:rsidR="003B08AD" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Projektu portāla </w:t>
       </w:r>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">e-vides lietotāja, nepieciešams labot, anulēt vai piešķirt lietotāju tiesības, tā iesniedz lietotāju tiesību veidlapu atbilstoši tīmekļvietnē </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="00986B3E">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hipersaite"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>https://www.cfla.gov.lv/lv/par-e-vidi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> norādītajam.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="328DD99E" w14:textId="0B0E5351" w:rsidR="00A770A1" w:rsidRPr="00F2159F" w:rsidRDefault="00A770A1" w:rsidP="00A770A1">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Projektu portālā aizpilda projekta iesnieguma datu laukus un pievieno šādus </w:t>
       </w:r>
       <w:r w:rsidR="00C956B8" w:rsidRPr="00D6460B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -5218,51 +5382,51 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">norāda </w:t>
       </w:r>
       <w:r w:rsidRPr="0066279D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>projekta numuru</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43E2B83B" w14:textId="6989E605" w:rsidR="00D635F6" w:rsidRDefault="002666E2" w:rsidP="00A770A1">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="00D635F6" w:rsidRPr="00D635F6">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>rojekta budžeta kopsavilkuma pielikums</w:t>
       </w:r>
       <w:r w:rsidR="00D63529">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
@@ -5280,51 +5444,51 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">nolikuma </w:t>
       </w:r>
       <w:r w:rsidR="00A03B10" w:rsidRPr="00F70B96">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00D63529" w:rsidRPr="00F70B96">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>. pielikums)</w:t>
       </w:r>
       <w:r w:rsidR="00822672" w:rsidRPr="00F70B96">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EB85F81" w14:textId="1AAC3BC0" w:rsidR="006F4790" w:rsidRPr="006F4790" w:rsidRDefault="002666E2" w:rsidP="006F4790">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>kartogrāfiskais materiāls</w:t>
       </w:r>
       <w:r w:rsidR="0084718D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="006F4790" w:rsidRPr="006F4790">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">kurā </w:t>
@@ -5346,286 +5510,391 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> šādu</w:t>
       </w:r>
       <w:r w:rsidR="006F4790" w:rsidRPr="006F4790">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> informācij</w:t>
       </w:r>
       <w:r w:rsidR="00AA232A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="006F4790" w:rsidRPr="006F4790">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76FC0CA2" w14:textId="64563384" w:rsidR="00A91457" w:rsidRDefault="006F4790" w:rsidP="00A91457">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="1701" w:hanging="681"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D6460B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>projekta galvenās darbības (piemēram, ceļu satiksmei paredzētā infrastruktūra</w:t>
       </w:r>
       <w:r w:rsidR="00C56C01">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> (t.sk. pārbūvējamās vai izbūvējamās ielas v</w:t>
       </w:r>
       <w:r w:rsidR="000D43BF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>ai ceļa garums metros, ielas vai ceļa nosaukums, transportlīdzekļu stāvlaukumu novietojums</w:t>
       </w:r>
       <w:r w:rsidRPr="00D6460B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>, uzņēmējdarbības mērķiem paredzētā ēku un to saistītā infrastruktūra, industriālie pieslēgumi)</w:t>
+        <w:t xml:space="preserve">, uzņēmējdarbības mērķiem paredzētā ēku un to saistītā infrastruktūra, industriālie </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D6460B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>pieslēgumi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D6460B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="004C0DF5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="004C0DF5" w:rsidRPr="004C0DF5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ja projekta ietvaros plānota ūdenssaimniecības vai siltumapgādes infrastruktūras būvniecība vai pārbūve (jaudas palielināšana), kartogrāfiskajā materiālā norāda projekta iesniegumā attiecināmo ūdenssaimniecības vai siltumapgādes infrastruktūras izvietojumu un pieslēgumus komersantiem (uzņēmējdarbības teritorijām), kuri nodrošina vienu vai vairākus projekta rādītājus (komersantu skaits, </w:t>
+        <w:t xml:space="preserve">Ja projekta ietvaros plānota ūdenssaimniecības vai siltumapgādes infrastruktūras būvniecība vai pārbūve (jaudas palielināšana), kartogrāfiskajā materiālā norāda projekta iesniegumā attiecināmo ūdenssaimniecības vai siltumapgādes infrastruktūras izvietojumu un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004C0DF5" w:rsidRPr="004C0DF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>pieslēgumus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004C0DF5" w:rsidRPr="004C0DF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> komersantiem (uzņēmējdarbības teritorijām), kuri nodrošina vienu vai vairākus projekta </w:t>
+      </w:r>
+      <w:r w:rsidR="004C0DF5" w:rsidRPr="004C0DF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">rādītājus (komersantu skaits, </w:t>
       </w:r>
       <w:r w:rsidR="001C097A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>darba algu fonda pieaugums</w:t>
       </w:r>
       <w:r w:rsidR="004C0DF5" w:rsidRPr="004C0DF5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>, nefinanšu investīcijas)</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004C0DF5" w:rsidRPr="004C0DF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>nefinanšu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004C0DF5" w:rsidRPr="004C0DF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> investīcijas)</w:t>
       </w:r>
       <w:r w:rsidRPr="00D6460B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B51C018" w14:textId="59103191" w:rsidR="00A91457" w:rsidRDefault="006F4790" w:rsidP="00A91457">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2B51C018" w14:textId="61730749" w:rsidR="00A91457" w:rsidRDefault="006F4790" w:rsidP="00A91457">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="1701" w:hanging="681"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D6460B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">attālums metros un kustības virziens starp funkcionālo savienojumu un komersantu, kas atrodas uzņēmējdarbības teritorijā un nodrošinās projekta rādītājus (komersantu skaitu, </w:t>
+        <w:t>attālums metros un kustības virziens starp funkcionālo savienojumu</w:t>
+      </w:r>
+      <w:ins w:id="5" w:author="Liene Dorbe" w:date="2026-03-30T10:42:00Z" w16du:dateUtc="2026-03-30T07:42:00Z">
+        <w:r w:rsidR="00E66B8C">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="00E66B8C" w:rsidRPr="009B6203">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:lang w:eastAsia="lv-LV"/>
+          </w:rPr>
+          <w:t>(projekta ietvaros  izbūvējamo vai pārbūvējamo ceļu vai ielu)</w:t>
+        </w:r>
+      </w:ins>
+      <w:r w:rsidRPr="00D6460B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un komersantu, kas atrodas uzņēmējdarbības teritorijā un nodrošinās projekta rādītājus (komersantu skaitu, </w:t>
       </w:r>
       <w:r w:rsidR="005F40C1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>darba algu</w:t>
       </w:r>
       <w:r w:rsidR="00E66E4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> fonda pieaugum</w:t>
       </w:r>
       <w:r w:rsidR="00D419D6">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="00D6460B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>, nefinanšu investīcijas);</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D6460B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>nefinanšu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D6460B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> investīcijas);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="317B2EED" w14:textId="0D204DB5" w:rsidR="006F4790" w:rsidRPr="00D6460B" w:rsidRDefault="006F4790" w:rsidP="00D6460B">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="1701" w:hanging="681"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D6460B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>projekta iesniedzēja noteiktā uzņēmējdarbības teritorija, tai skaitā:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66CCCEC4" w14:textId="49BD04BE" w:rsidR="00B05923" w:rsidRDefault="006F4790" w:rsidP="00D74647">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="1843" w:hanging="850"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F4790">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>informācija par rūpnieciskās apbūves teritorijas</w:t>
       </w:r>
       <w:r w:rsidR="004414A8">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">, kurā pēdējo 30 gadu laikā un vismaz 5 gadus pirms projekta iesnieguma iesniegšanas ir </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">notikušas rūpnieciskas aktivitātes, </w:t>
+        <w:t xml:space="preserve">, kurā pēdējo 30 gadu laikā un vismaz 5 gadus pirms projekta iesnieguma iesniegšanas ir notikušas rūpnieciskas aktivitātes, </w:t>
       </w:r>
       <w:r w:rsidRPr="006F4790">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> statusu pašvaldības teritorijas plānojumā, lokālplānojumā vai detālplānojumā (attiecināms, ja projektā plānots attīstīt esošās rūpnieciskās apbūves teritorijas, mazinot ar turpmāku vides degradāciju un projekta iesniegums pretendē uz papildu punktiem projektu iesniegumu vērtēšanas </w:t>
+        <w:t xml:space="preserve"> statusu pašvaldības teritorijas plānojumā, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F4790">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>lokālplānojumā</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F4790">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vai detālplānojumā (attiecināms, ja projektā plānots attīstīt esošās rūpnieciskās apbūves teritorijas, mazinot ar turpmāku vides degradāciju un projekta iesniegums pretendē uz papildu punktiem projektu iesniegumu vērtēšanas </w:t>
       </w:r>
       <w:r w:rsidRPr="000540DC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>kvalitātes kritērijā Nr.4.</w:t>
       </w:r>
       <w:r w:rsidR="00833D32">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="000540DC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>. “Degradētas vides uzlabošana”);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EECED53" w14:textId="77777777" w:rsidR="00B05923" w:rsidRDefault="006F4790" w:rsidP="00D74647">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="1843" w:hanging="850"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000540DC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>kā uzņēmējdarbības teritoriju nenorāda lauksaimniecības zemes, mežu, ūdenstilpņu teritorijas (izņemot, ja šādā teritorijā atrodas komersanta būve, kurā komersants veic saimniecisko darbību);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B0DD134" w14:textId="77777777" w:rsidR="00B05923" w:rsidRDefault="006F4790" w:rsidP="00D74647">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="1843" w:hanging="850"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000540DC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>uzņēmējdarbības teritorijā var iekļaut gan privātu, gan publisku īpašumu. Nodrošinot demarkāciju (darbību un izmaksu nepārklāšanos), projekta iesniegumā norādītā uzņēmējdarbības teritorija, kurās veiktas projekta darbības, nevar pārklāties ar specifiskā atbalsta mērķa 6.1.1.3. pasākuma “Atbalsts uzņēmējdarbībai nepieciešamās publiskās infrastruktūras attīstībai, veicinot pāreju uz klimatneitrālu ekonomiku” un Atveseļošanas un noturības mehānisma plāna 3.1.1.3.i. investīcijas</w:t>
+        <w:t xml:space="preserve">uzņēmējdarbības teritorijā var iekļaut gan privātu, gan publisku īpašumu. Nodrošinot demarkāciju (darbību un izmaksu nepārklāšanos), projekta iesniegumā norādītā uzņēmējdarbības teritorija, kurās veiktas projekta darbības, nevar pārklāties ar specifiskā atbalsta mērķa 6.1.1.3. pasākuma “Atbalsts uzņēmējdarbībai nepieciešamās publiskās infrastruktūras attīstībai, veicinot pāreju uz </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000540DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>klimatneitrālu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000540DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ekonomiku” un Atveseļošanas un noturības mehānisma plāna 3.1.1.3.i. investīcijas</w:t>
       </w:r>
       <w:r w:rsidR="00B05923">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000540DC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>“Investīcijas uzņēmējdarbības publiskajā infrastruktūrā industriālo parku un teritoriju attīstīšanai reģionos” projektu teritorijām, kurās veiktas investīcijas infrastruktūrā;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44943DB5" w14:textId="72276857" w:rsidR="00B05923" w:rsidRDefault="006F4790" w:rsidP="00D74647">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="44943DB5" w14:textId="0F7AE6C9" w:rsidR="00B05923" w:rsidRDefault="006F4790" w:rsidP="00D74647">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="1843" w:hanging="850"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000540DC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>komersanta, kurš rada projekta rezultāta rādītāju vērtības, atrašanās vieta projekta iesniedzēja noteiktajā uzņēmējdarbības teritorijā, komersanta nosaukums, komersanta reģistrācijas numurs, NACE klasifikācijas 2.redakcijas vai 2.1.redakcijas kods pēc 2025.</w:t>
       </w:r>
       <w:r w:rsidR="00477F60">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000540DC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
@@ -5643,276 +5912,353 @@
         </w:rPr>
         <w:t>janvāra projekta īstenošanas vietā un informācija, vai komersants ir eksportējošs komersants, izņemot, ja projekta iesniegumā plānota infrastruktūra, kuras lietotājs – komersants nav zināms un tiks iesaistīts pēc nomas izsoles saskaņā ar</w:t>
       </w:r>
       <w:r w:rsidR="00C9407E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> SAM</w:t>
       </w:r>
       <w:r w:rsidRPr="000540DC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> MK noteikumu 55.4.</w:t>
       </w:r>
       <w:r w:rsidR="00477F60">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000540DC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>apakšpunktā noteikto. Gadījumā, ja komersanta pamatdarbības veids (NACE kods projekta īstenošanas vietā) projekta sagatavošanas laikā nav atbilstošs, bet komersants plāno mainīt pamatdarbības veidu uz atbilstošu, nepieciešams norādīt informāciju par šādām plānotām izmaiņām;</w:t>
+        <w:t>apakšpunktā noteikto</w:t>
+      </w:r>
+      <w:ins w:id="6" w:author="Liene Dorbe" w:date="2026-03-30T10:43:00Z" w16du:dateUtc="2026-03-30T07:43:00Z">
+        <w:r w:rsidR="00431ED7">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="006772C0" w:rsidRPr="009B6203">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:lang w:eastAsia="lv-LV"/>
+          </w:rPr>
+          <w:t>vai, ja uzņēmējdarbības teritorijā komersants nav zināms, projekta iesniedzējs ir apliecinājis, ka uzņēmējdarbības teritorijā komersants tiks iesaistīts līdz rādītāju ziņošanas brīdim</w:t>
+        </w:r>
+      </w:ins>
+      <w:r w:rsidRPr="000540DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>. Gadījumā, ja komersanta pamatdarbības veids (NACE kods projekta īstenošanas vietā) projekta sagatavošanas laikā nav atbilstošs, bet komersants plāno mainīt pamatdarbības veidu uz atbilstošu, nepieciešams norādīt informāciju par šādām plānotām izmaiņām;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="776CB321" w14:textId="77777777" w:rsidR="00B05923" w:rsidRDefault="006F4790" w:rsidP="00D74647">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="1843" w:hanging="850"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000540DC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>kadastra numuru uzņēmējdarbības teritorijā esošajam (-iem) īpašumam (-iem);</w:t>
+        <w:t>kadastra numuru uzņēmējdarbības teritorijā esošajam (-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000540DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>iem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000540DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>) īpašumam (-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000540DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>iem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000540DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E545232" w14:textId="397F8BAF" w:rsidR="00822672" w:rsidRPr="000540DC" w:rsidRDefault="006F4790" w:rsidP="00D74647">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="1843" w:hanging="850"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000540DC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>projekta rādītāju rašanās vieta līdz 1500 metriem ārpus projekta iesniedzēja noteiktās uzņēmējdarbības teritorijas, ja komersants pamato ārpus uzņēmējdarbības teritorijas radīto rādītāju sasaisti ar saimniecisko darbību, ko tas veic uzņēmējdarbības teritorijā. Piemēram, ražošanas cikla (t.sk. izejvielu loģistikas) vai pakalpojumu sniegšanas nodrošināšanai nepieciešamā infrastruktūra ārpus uzņēmējdarbības teritorijas;</w:t>
+        <w:t xml:space="preserve">projekta rādītāju rašanās vieta līdz 1500 metriem ārpus projekta iesniedzēja noteiktās uzņēmējdarbības teritorijas, ja komersants </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000540DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>pamato ārpus uzņēmējdarbības teritorijas radīto rādītāju sasaisti ar saimniecisko darbību, ko tas veic uzņēmējdarbības teritorijā. Piemēram, ražošanas cikla (t.sk. izejvielu loģistikas) vai pakalpojumu sniegšanas nodrošināšanai nepieciešamā infrastruktūra ārpus uzņēmējdarbības teritorijas;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="110F5C2F" w14:textId="235BFE85" w:rsidR="00F87643" w:rsidRDefault="00F87643" w:rsidP="00A770A1">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F87643">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Finansējuma pieejamību apliecinoši dokumenti</w:t>
       </w:r>
       <w:r w:rsidR="001C2C18">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001C2C18" w:rsidRPr="001C2C18">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>(vienu no zemāk minētajiem dokumentiem vai dokumentu kombināciju):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="046E512A" w14:textId="77777777" w:rsidR="001C2C18" w:rsidRPr="001C2C18" w:rsidRDefault="001C2C18" w:rsidP="000540DC">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="1560"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C2C18">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">ja projekta iesniedzējs vai sadarbības partneris ir pašvaldība vai pašvaldības izveidota iestāde: pašvaldības lēmumu par projekta finansēšanu, kurā ir norādītas kopējās izmaksas, t.sk. projektā iekļautās </w:t>
-      </w:r>
+        <w:t xml:space="preserve">ja projekta iesniedzējs vai sadarbības partneris ir pašvaldība vai pašvaldības izveidota iestāde: pašvaldības lēmumu par projekta finansēšanu, kurā ir norādītas kopējās izmaksas, t.sk. projektā iekļautās un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001C2C18">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>un ārpusprojekta (t.sk. privātās izmaksas) (ja attiecināms) izmaksas, to finansēšanas avoti;</w:t>
+        <w:t>ārpusprojekta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001C2C18">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (t.sk. privātās izmaksas) (ja attiecināms) izmaksas, to finansēšanas avoti;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="200DE760" w14:textId="51E7AF2B" w:rsidR="001C2C18" w:rsidRPr="000540DC" w:rsidRDefault="001C2C18" w:rsidP="000540DC">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="1560"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000540DC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>ja projekta iesniedzējs vai sadarbības partneris ir speciālās ekonomiskās zonas pārvalde: valdes lēmumu par projekta īstenošanai nepieciešamā finansējuma nodrošināšanu no pašu līdzekļiem;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40F28822" w14:textId="428887DE" w:rsidR="001C2C18" w:rsidRPr="000540DC" w:rsidRDefault="001C2C18" w:rsidP="000540DC">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="1560"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000540DC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>ja projekta iesniedzējs vai sadarbības partneris ir pašvaldības kapitālsabiedrība, kas veic pašvaldības deleģētos pārvaldes uzdevumu: valdes lēmumu par projekta īstenošanai nepieciešamā finansējuma nodrošināšanu no pašu līdzekļiem, vai, ja projekta finansējumu plānots nodrošināt ar aizņēmumu ar pašvaldības galvojumu, pašvaldības lēmumu par galvojuma nodrošināšanu;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2117676E" w14:textId="096D4E73" w:rsidR="001C2C18" w:rsidRPr="000540DC" w:rsidRDefault="001C2C18" w:rsidP="001C2C18">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000540DC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>ja projekta iesniedzējs vai sadarbības partneris ir publiski privātā kapitālsabiedrība: valdes lēmumu par projekta īstenošanai nepieciešamā finansējuma nodrošināšanu no pašu līdzekļiem;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C67A31B" w14:textId="5F767EA0" w:rsidR="001C2C18" w:rsidRPr="000540DC" w:rsidRDefault="001C2C18" w:rsidP="000540DC">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000540DC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>ja sadarbības partneris ir komersants: valdes lēmumu par projekta īstenošanai nepieciešamā finansējuma nodrošināšanu no pašu līdzekļiem, ja komersanta pēdējā noslēgtajā gada pārskatā norādītais pašu kapitāls veido vismaz 100% no sadarbības partnera kopējām izmaksām projektā, vai aizdevuma līgumu ar Eiropas Savienības vai Eiropas Ekonomiskajā zonā reģistrētu kredītiestādi par projekta īstenošanai sadarbības partnera daļai nepieciešamā finansējuma piesaisti, vai lēmumu par aizdevuma piešķiršanu projekta īstenošanai, ko izsniegusi Eiropas Savienības vai Eiropas</w:t>
       </w:r>
       <w:r w:rsidR="00BC7F45">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000540DC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Ekonomiskajā zonā reģistrētas kredītiestādes valde, kredītkomiteja vai kompetentās atbildīgās amatpersonas;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58A9389C" w14:textId="6ABD1EE6" w:rsidR="00BC7F45" w:rsidRDefault="00357858" w:rsidP="00A770A1">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357858">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>izmaksas pamatojošus dokumentus:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="466DCDD2" w14:textId="0C5DAD60" w:rsidR="00357858" w:rsidRPr="00357858" w:rsidRDefault="00357858" w:rsidP="00357858">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357858">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>sertificēta būvspeciālista sagatavotu un parakstītu indikatīvu detalizētu būvdarbu izmaksu tāmi (attiecināms, ja nav pieejama būvniecības dokumentācijā) vai būvdarbu līguma tāmi;</w:t>
+        <w:t xml:space="preserve">sertificēta </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00357858">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>būvspeciālista</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00357858">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sagatavotu un parakstītu indikatīvu detalizētu būvdarbu izmaksu tāmi (attiecināms, ja nav pieejama būvniecības dokumentācijā) vai būvdarbu līguma tāmi;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F7610AF" w14:textId="793E59E8" w:rsidR="00357858" w:rsidRPr="000540DC" w:rsidRDefault="00357858" w:rsidP="00357858">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000540DC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>projekta budžetā (projekta iesnieguma sadaļā “Budžeta kopsavilkums”) norādīto pārējo projekta izmaksu apmēru pamatojošus dokumentus (piemēram, līgumus,  izmaksu aprēķina atšifrējumu</w:t>
       </w:r>
       <w:r w:rsidR="00574B64">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00041AD4">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>(</w:t>
@@ -5965,162 +6311,168 @@
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F33241" w:rsidRPr="00F33241">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>vai skaidrojumu, vai potenciālo piegādātāju un pakalpojumu sniedzēju izpētes dokumentāciju</w:t>
       </w:r>
       <w:r w:rsidR="00BD60D6">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="000540DC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52F9674D" w14:textId="7F50D812" w:rsidR="00357858" w:rsidRPr="000540DC" w:rsidRDefault="00357858" w:rsidP="00357858">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000540DC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">inženiertehnisko sistēmu un iekārtu, kas uzkrāj vai ražo enerģiju no atjaunojamiem energoresursiem, tehniskās specifikācijas (attiecināms, ja projekta iesniegumā plānotas </w:t>
+        <w:t xml:space="preserve">inženiertehnisko sistēmu un iekārtu, kas uzkrāj vai ražo enerģiju no atjaunojamiem energoresursiem, tehniskās specifikācijas (attiecināms, ja </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000540DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">projekta iesniegumā plānotas </w:t>
       </w:r>
       <w:r w:rsidR="007E6873">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">SAM </w:t>
       </w:r>
       <w:r w:rsidRPr="000540DC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">MK noteikumu 36.1.8., 36.2.3., 36.3.5., 36.4.3. </w:t>
       </w:r>
       <w:r w:rsidR="00B467DB">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>apakš</w:t>
       </w:r>
       <w:r w:rsidRPr="000540DC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>punkta izmaksas);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="303DE2C1" w14:textId="709CEB00" w:rsidR="00357858" w:rsidRPr="000540DC" w:rsidRDefault="00357858" w:rsidP="00357858">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000540DC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>nekustamā īpašuma iegādes izmaksas pamatojošos dokumentus (attiecināms, ja projekta iesniegumā plānotas</w:t>
       </w:r>
       <w:r w:rsidR="007E6873">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> SAM</w:t>
       </w:r>
       <w:r w:rsidRPr="000540DC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> MK noteikumu 36.3.6. apakšpunkta izmaksas). Ja nekustamā īpašuma iegāde ir veikta pirms projekta iesnieguma iesniegšanas vai to plānots veikt līdz projekta ietvaros plānoto būvniecības darbību uzsākšanai nekustamajā īpašumā:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B0DD0EE" w14:textId="77777777" w:rsidR="00357858" w:rsidRDefault="00357858" w:rsidP="00A074E3">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="2127" w:hanging="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000540DC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>vienošanos ar nekustamā īpašuma īpašnieku par nodomu pārdot īpašumu līdz projekta ietvaros plānoto būvniecības darbību uzsākšanai nekustamajā īpašumā;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="611992E2" w14:textId="606A4B98" w:rsidR="00357858" w:rsidRPr="000540DC" w:rsidRDefault="00357858" w:rsidP="00A074E3">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="2127" w:hanging="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000540DC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>apliecinājumu, ka līdz būvdarbu uzsākšanai nekustamais īpašums, kurā paredzēts veikt investīcijas, nonāks projekta iesniedzēja īpašumā;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30F81CF2" w14:textId="77777777" w:rsidR="001977D4" w:rsidRPr="009B6203" w:rsidRDefault="001977D4" w:rsidP="001977D4">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B6203">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Projektu portālā, </w:t>
       </w:r>
       <w:r w:rsidRPr="009B6203">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ja attiecināms</w:t>
       </w:r>
@@ -6140,99 +6492,99 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">šādus </w:t>
       </w:r>
       <w:r w:rsidRPr="009B6203">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">pielikumus </w:t>
       </w:r>
       <w:r w:rsidRPr="009B6203">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(ja kāds no zemāk minētajiem dokumentiem pieejams publiski pieejamā tīmekļvietnē, attiecīgajā projekta iesnieguma datu laukā norāda tīmekļvietnes adresi vai, ja kāds no iesniedzamiem dokumentiem Projektu portālā ir iesniegts cita projekta ietvaros, norāda projekta numuru):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CE990EE" w14:textId="1BE09540" w:rsidR="005D6B40" w:rsidRPr="00BB527B" w:rsidRDefault="00696FA6" w:rsidP="00696FA6">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00696FA6">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">apliecinājums par informētību </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB527B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>attiecībā uz interešu konflikta jautājumu regulējumu un to integrāciju iekšējās kontroles sistēmā (atlases nolikum</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC2CF9">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidR="004F434B" w:rsidRPr="00F70B96">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00F70B96">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>. pielikums</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB527B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>, attiecināms, ja projekta īstenošanā tiek iesaistīts sadarbības partneris, kas ir publiska persona, t.sk. tās iestāde, struktūrvienība, orgāns, kapitālsabiedrība);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="588E5183" w14:textId="02A3D206" w:rsidR="00696FA6" w:rsidRPr="00BB527B" w:rsidRDefault="00696FA6" w:rsidP="00696FA6">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB527B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">apliecinājums, ka saimnieciskās darbības veicējs neatbilst grūtībās nonākuša saimnieciskās darbības veicēja pazīmēm (atlases nolikuma </w:t>
       </w:r>
       <w:r w:rsidR="000B3D81" w:rsidRPr="00F70B96">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00F70B96">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>. pielikums</w:t>
@@ -6431,99 +6783,99 @@
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00B636F4">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> punkt</w:t>
       </w:r>
       <w:r w:rsidR="00AA6C3F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>a nosacījumus</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB527B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33FA7ECB" w14:textId="65E34FDB" w:rsidR="00696FA6" w:rsidRPr="00BB527B" w:rsidRDefault="00AB1BC4" w:rsidP="00696FA6">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB527B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">sadarbības partnera apliecinājums par komercdarbības atbalsta nosacījumu ievērošanu (atlases nolikuma </w:t>
       </w:r>
       <w:r w:rsidR="00443EDD" w:rsidRPr="00D2686A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00D2686A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>. pielikums</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB527B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, attiecināms, ja projekta iesniegumā plānotas darbības, kurām piemērojami </w:t>
       </w:r>
       <w:r w:rsidR="00FB5FF8">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">SAM </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB527B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>MK noteikumu 52., 53., 54.,55. un 67. punkta nosacījumi);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="425FE306" w14:textId="00C3819A" w:rsidR="00AB1BC4" w:rsidRPr="00BB527B" w:rsidRDefault="00AB1BC4" w:rsidP="00696FA6">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB527B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">apliecinājums par projekta iesniedzēja un sadarbības partnera saņemto un plānoto komercdarbības atbalstu (atlases </w:t>
       </w:r>
       <w:r w:rsidRPr="00B66310">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">nolikuma </w:t>
       </w:r>
       <w:r w:rsidR="000819BA" w:rsidRPr="00B66310">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>6</w:t>
@@ -6533,243 +6885,251 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>. pielikums</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB527B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, attiecināms uz projekta iesniedzēju un projekta sadarbības partneri, ja projekta ietvaros plānotas darbības, kurām piemērojami </w:t>
       </w:r>
       <w:r w:rsidR="00FB5FF8">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">SAM </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB527B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>MK noteikumu 52., 53., 54., 55., 66. un 67. punkta nosacījumi);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40A15220" w14:textId="214FF526" w:rsidR="00AB1BC4" w:rsidRDefault="00AB1BC4" w:rsidP="00696FA6">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB527B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">projekta īstenošanas rezultātā sagaidāmo izmaiņu būtiskuma novērtējums (atlases nolikuma </w:t>
       </w:r>
       <w:r w:rsidRPr="00B66310">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00A54391" w:rsidRPr="00B66310">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00B66310">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>. pielikums</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB527B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>, attiecināms, ja regulas Nr. 651/2014 14. panta komercdarbības atbalstu piešķir lielajam</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB1BC4">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> komersantam, lai veiktu būtiskas pārmaiņas ražošanas procesā, vai lielajam, vidējam vai mazajam komersantam esošas uzņēmējdarbības vietas darbības dažādošanai);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5407018E" w14:textId="40B59946" w:rsidR="00AB1BC4" w:rsidRDefault="00501DAB" w:rsidP="00696FA6">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00501DAB">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>būvdarbu gatavības pakāpi apliecinoši dokumenti:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="010B1BBF" w14:textId="0406DE99" w:rsidR="00501DAB" w:rsidRDefault="000C6FB7" w:rsidP="00501DAB">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">līdz 2026. gada </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE1274">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>15. maijam</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> izdota </w:t>
       </w:r>
       <w:r w:rsidR="00501DAB" w:rsidRPr="00501DAB">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>būvatļauja vai apliecinājuma karte, vai paskaidrojuma raksts ar būvvaldes atzīmi par projektēšanas nosacījumu izpildi vai BIS izdruku par paziņojumu par būvniecību (obligāti iesniedzami, ja nav pieejami BIS);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DB4E548" w14:textId="7E8A7598" w:rsidR="00501DAB" w:rsidRPr="00F229D3" w:rsidRDefault="006A491D" w:rsidP="00F229D3">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">līdz 2026. gada </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE1274">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>15. maijam</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> izdota </w:t>
       </w:r>
       <w:r w:rsidR="00501DAB" w:rsidRPr="00501DAB">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>būvvaldes izziņa, kas apliecina, ka būvdarbiem būvatļauja, paskaidrojuma raksts, apliecinājuma karte vai paziņojums par būvniecību nav nepieciešams (ja attiecināms);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C3167CE" w14:textId="1021C8A6" w:rsidR="00501DAB" w:rsidRDefault="0028741B" w:rsidP="00A770A1">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028741B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">atbilstoši normatīvajiem aktiem būvniecības jomā izstrādātu un apstiprinātu būvprojektu par dzelzceļa infrastruktūras savienojuma posma no publiskās dzelzceļa infrastruktūras līdz projekta iesniedzēja noteiktajai uzņēmējdarbības teritorijai izveidošanu, kas sagatavots ievērojot Ministru </w:t>
-[...6 lines deleted...]
-        <w:t>kabineta 2014. gada 2. septembra noteikumus Nr. 530 “Dzelzceļa būvnoteikumi” (attiecināms, ja dokumentācija nav pieejama BIS un ja projekta iesniegumā ir plānotas</w:t>
+        <w:t>atbilstoši normatīvajiem aktiem būvniecības jomā izstrādātu un apstiprinātu būvprojektu par dzelzceļa infrastruktūras savienojuma posma no publiskās dzelzceļa infrastruktūras līdz projekta iesniedzēja noteiktajai uzņēmējdarbības teritorijai izveidošanu, kas sagatavots ievērojot Ministru kabineta 2014. gada 2. septembra noteikumus Nr. 530 “Dzelzceļa būvnoteikumi” (attiecināms, ja dokumentācija nav pieejama BIS un ja projekta iesniegumā ir plānotas</w:t>
       </w:r>
       <w:r w:rsidR="007D5AA8">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> SAM</w:t>
       </w:r>
       <w:r w:rsidRPr="0028741B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> MK noteikumu 38.5. punktā minētās uzņēmējdarbības teritorijas privātās lietošanas dzelzceļa infrastruktūras iekšējā tīkla izbūves, pārbūves vai atjaunošanas izmaksas);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60A83F04" w14:textId="24AFF607" w:rsidR="0028741B" w:rsidRDefault="0028741B" w:rsidP="00A770A1">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028741B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">dokumenti, kas apliecina tiesības veikt ieguldījumus īpašumā, kur plānotas projekta darbības/apakšdarbības, atbilstoši </w:t>
+        <w:t>dokumenti, kas apliecina tiesības veikt ieguldījumus īpašumā, kur plānotas projekta darbības/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0028741B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>apakšdarbības</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0028741B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, atbilstoši </w:t>
       </w:r>
       <w:r w:rsidR="008C5151">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">SAM </w:t>
       </w:r>
       <w:r w:rsidRPr="0028741B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>MK noteikumu 39., 40.,</w:t>
       </w:r>
       <w:r w:rsidR="000C1311">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000C1311" w:rsidRPr="008F5C47">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>48.</w:t>
       </w:r>
@@ -6779,1498 +7139,1596 @@
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="009E17A5" w:rsidRPr="008F5C47">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="009E17A5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0028741B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">52., 53., 54., 55.punktam (attiecināms, ja dokumenti nav pieejami Valsts vienotajā datorizētajā zemesgrāmatā </w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="00811732">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hipersaite"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>www.zemesgramata.lv</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0028741B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5969A593" w14:textId="5F0F5DC5" w:rsidR="00AF14F0" w:rsidRDefault="00190CFE" w:rsidP="00A770A1">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00190CFE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>sadarbības līgums, kas noslēgts ar sadarbības partneri (attiecināms, ja projekta iesniegumā ir paredzēts sadarbības partneris), kurā ir iekļauta vismaz šāda informācija:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3ABBD48F" w14:textId="52499784" w:rsidR="00190CFE" w:rsidRDefault="00190CFE" w:rsidP="00190CFE">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00190CFE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Ministru kabineta 2023.gada 13.jūnija noteikumu Nr.408 “Kārtība, kādā Eiropas Savienības fondu vadībā iesaistītās institūcijas nodrošina šo fondu ieviešanu 2021.–2027. gada plānošanas periodā” 6.punktā minētais par nosacījumiem, ko iekļauj sadarbības līgumā</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0633C73A" w14:textId="2ED889EE" w:rsidR="00190CFE" w:rsidRDefault="00190CFE" w:rsidP="00190CFE">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00190CFE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>ja sadarbības līgums tiek slēgts ar komersantu kā sadarbības partneri:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="482281F4" w14:textId="423BF6CE" w:rsidR="00190CFE" w:rsidRDefault="001E2C23" w:rsidP="00A074E3">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:ind w:hanging="708"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E2C23">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>par to, ka komersanta attīstībai ir nepieciešama infrastruktūra, kuru plānots attīstīt projekta ietvaros;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DB31549" w14:textId="7590F663" w:rsidR="001E2C23" w:rsidRDefault="001E2C23" w:rsidP="00A074E3">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:ind w:hanging="708"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E2C23">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">par komersanta apņemšanos nodrošināt viena vai vairāku </w:t>
       </w:r>
       <w:r w:rsidR="00EB7FCE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">SAM MK </w:t>
       </w:r>
       <w:r w:rsidRPr="001E2C23">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>noteikumu 9. punktā minēto rādītāju sasniegšanu tādā apmērā, kas nepieciešams projekta īstenošanai;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="045ACE2D" w14:textId="237A6B1D" w:rsidR="001E2C23" w:rsidRPr="00F229D3" w:rsidRDefault="001E2C23" w:rsidP="00A074E3">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:ind w:hanging="708"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E2C23">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>par kārtību, kādā komersants kā sadarbības partneris atmaksā projekta ietvaros saņemto finansējumu vai tā daļu, ja komersanta kā sadarbības partnera vainas dēļ ir pārkāpti projekta īstenošanas nosacījumi;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66CAD734" w14:textId="0C82FCAB" w:rsidR="001E2C23" w:rsidRDefault="0009724E" w:rsidP="00A770A1">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0009724E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">ar pašvaldību noslēgts pakalpojums līgums par sabiedrisko pakalpojumu sniegšanu vai pieņemts lēmums par sabiedrisko pakalpojumu sniegšanu (pašvaldībai vai pašvaldības iestādei, kas sniedz sabiedrisko pakalpojumu), vai pašvaldības saistošie noteikumi par sabiedrisko pakalpojumu sniegšanu (pašvaldības iestādei, kas sniedz sabiedrisko pakalpojumu) (attiecināms, ja projekta ietvaros ir plānotas </w:t>
       </w:r>
       <w:r w:rsidR="006E1B86">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">SAM </w:t>
       </w:r>
       <w:r w:rsidRPr="0009724E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>MK noteikumu 36.2.1. un 36.2.3. apakšpunktā minētās ūdenssaimniecības un siltumapgādes izmaksas);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51ED0DA2" w14:textId="619333B2" w:rsidR="0009724E" w:rsidRDefault="0009724E" w:rsidP="00A770A1">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0009724E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>deklarācija par komercsabiedrības atbilstību mazajai (sīkajai) vai vidējai komercsabiedrībai, kas sagatavota atbilstoši Ministru kabineta 2014.gada 16.decembrī noteikumu Nr.776 “Kārtība, kādā komercsabiedrības deklarē savu atbilstību mazās (sīkās) un vidējās komercsabiedrības statusam” 1. pielikumam (attiecināms, ja projektā plānots komersants kā sadarbības partneris);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="523BAA0B" w14:textId="72626FC4" w:rsidR="0009724E" w:rsidRDefault="0009724E" w:rsidP="00A770A1">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0009724E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">veidlapas “Veidlapa par sniedzamo informāciju </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F229D3">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>de minimis</w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F229D3">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>De minimis</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F229D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>minimis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0009724E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atbalsta uzskaitei un piešķiršanai” izdruka no </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F229D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F229D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F229D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>minimis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0009724E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> atbalsta uzskaites sistēmas (ja attiecināms un projekta iesniegumā netiek norādīts veidlapas identifikācijas numurs);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2964D80E" w14:textId="23745E73" w:rsidR="0009724E" w:rsidRDefault="0009724E" w:rsidP="00A770A1">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0009724E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>sertificēta būvinženiera ekspertīzes atzinums virszemes un pazemes komunikāciju infrastruktūras pārbūvei, nepalielinot tās apkalpes jaudu raksturojošos tehniskos parametrus, kurā norādīts, ka, veicot projektā plānotās satiksmes pārvadu, ielu, ceļu vai dzelzceļa pieslēgumu infrastruktūras būvniecības, teritorijas labiekārtošanas, remediācijas vai sanācijas darbības, pastāv sabiedriskā pakalpojuma sniegšanai nepieciešamās infrastruktūras bojāšanas risks vai nav iespējams izvairīties no virszemes vai pazemes komunikāciju infrastruktūras pārbūves vietās, kurās nav papildu pieprasījuma pēc sabiedriskajiem pakalpojumiem, elektroapgādes pakalpojumiem, kā arī nodrošinot, ka investīcijas nerada priekšrocības inženiertīklu īpašniekam un atbilst komercdarbības atbalsta sniegšanas nosacījumiem (attiecināms, ja projekta iesniegumā plānotas</w:t>
+        <w:t xml:space="preserve">sertificēta būvinženiera ekspertīzes atzinums virszemes un pazemes komunikāciju infrastruktūras pārbūvei, nepalielinot tās apkalpes jaudu raksturojošos tehniskos parametrus, kurā norādīts, ka, veicot projektā plānotās satiksmes pārvadu, ielu, ceļu vai dzelzceļa </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0009724E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>pieslēgumu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0009724E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> infrastruktūras būvniecības, teritorijas labiekārtošanas, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0009724E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>remediācijas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0009724E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vai sanācijas darbības, pastāv sabiedriskā pakalpojuma sniegšanai nepieciešamās infrastruktūras bojāšanas risks vai nav iespējams izvairīties no virszemes vai pazemes komunikāciju infrastruktūras pārbūves vietās, kurās nav papildu pieprasījuma pēc sabiedriskajiem pakalpojumiem, elektroapgādes pakalpojumiem, kā arī nodrošinot, ka investīcijas nerada priekšrocības inženiertīklu īpašniekam un atbilst komercdarbības atbalsta sniegšanas nosacījumiem (attiecināms, ja projekta iesniegumā plānotas</w:t>
       </w:r>
       <w:r w:rsidR="00F14962">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> SAM</w:t>
       </w:r>
       <w:r w:rsidRPr="0009724E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> MK noteikumu 36.5. apakšpunkta izmaksas);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76BD81C6" w14:textId="25F05DDE" w:rsidR="00425F47" w:rsidRDefault="00A72030" w:rsidP="00A770A1">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A72030">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>sertificēta būvinženiera ekspertīzes atzinum</w:t>
       </w:r>
       <w:r w:rsidR="00794900">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00A72030">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> elektronisko sakaru tīklu aizsardzībai nepalielinot apkalpes jaudu raksturojošos tehniskos parametrus, un kurā norādīts, ka, veicot projektā plānotās satiksmes pārvadu, ielu, ceļu vai dzelzceļa pieslēgumu infrastruktūras būvniecības, teritorijas labiekārtošanas, remediācijas vai sanācijas darbības, pastāv elektronisko sakaru tīklu bojāšanas risks, kā arī nodrošinot, ka investīcijas nerada priekšrocības inženiertīklu īpašniekam un atbilst komercdarbības atbalsta sniegšanas nosacījumiem (attiecināms, ja projekta iesniegumā plānotas SAM MK noteikumu 3</w:t>
+        <w:t xml:space="preserve"> elektronisko sakaru tīklu aizsardzībai nepalielinot apkalpes jaudu raksturojošos tehniskos parametrus, un kurā norādīts, ka, veicot projektā plānotās satiksmes pārvadu, ielu, ceļu vai dzelzceļa </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A72030">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>pieslēgumu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A72030">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> infrastruktūras būvniecības, teritorijas labiekārtošanas, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A72030">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>remediācijas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A72030">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vai sanācijas darbības, pastāv elektronisko sakaru tīklu bojāšanas risks, kā arī nodrošinot, ka investīcijas nerada priekšrocības inženiertīklu īpašniekam un atbilst komercdarbības atbalsta sniegšanas nosacījumiem (attiecināms, ja projekta iesniegumā plānotas SAM MK noteikumu 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00A72030">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.5.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A72030">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00A72030">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> apakšpunkta izmaksas);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17231D68" w14:textId="6F3D926C" w:rsidR="0009724E" w:rsidRDefault="003C4747" w:rsidP="00A770A1">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C4747">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>ūdenssaimniecības sabiedrisko pakalpojumu infrastruktūras nepieciešamību (</w:t>
       </w:r>
       <w:r w:rsidR="005C376C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">SAM </w:t>
       </w:r>
       <w:r w:rsidRPr="003C4747">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>MK noteikumu 36.2.1.un 36.2.3. apakšpunktā minētās, ar notekūdeņu savākšanas, attīrīšanas un novadīšanas un dzeramā ūdens ieguves, sagatavošanas un piegādes infrastruktūru saistītās, izmaksas) pamatojošie dokumenti:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E8D304D" w14:textId="11FDD5A6" w:rsidR="003C4747" w:rsidRDefault="003C4747" w:rsidP="00A074E3">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:ind w:hanging="623"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C4747">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>alternatīvu analīze attiecībā uz notekūdeņu attīrīšanu un dzeramā ūdens ieguves un sagatavošanas infrastruktūru, kas pamato, ka projekta ietvaros tiek īstenots tehniski un ekonomiski efektīvākais risinājums ūdenssaimniecības sabiedrisko pakalpojumu infrastruktūrai. Ja projekta iesniegumā plānoti ieguldījumi tikai ūdenssaimniecības sabiedrisko pakalpojumu tīklu infrastruktūrai, alternatīvu analīze nav jāiesniedz;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F7DDE0B" w14:textId="428895BB" w:rsidR="003C4747" w:rsidRPr="00F229D3" w:rsidRDefault="003C4747" w:rsidP="00A074E3">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:hanging="623"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C4747">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>priekšlīgums ar komersantu kā potenciālo ūdenssaimniecības sabiedrisko pakalpojumu saņēmēju par notekūdeņu novadīšanu plānotajā infrastruktūrā un dzeramā ūdens lietošanu un piegādi, kur norādīta gan informācija par aptuveno pakalpojumu izmantošanas apjomu (kubikmetri diennaktī), gan informācija par prognozēto ūdenssaimniecības pakalpojumu tarifu plānu, izņemot, par ūdenssaimniecības sabiedrisko pakalpojumu tīklu infrastruktūru, ja tā paredzēta komersantam, kas būs rādītāju devējs, bet nav projekta sadarbības partneris (t.i. tāds komersants, kas atrodas pie ielas un ir labuma guvējs) vai tīkli tiek pievilki teritorijai vai ēkai, kuru iznomās un komersants šobrīd nav zināms, jo tiks iesaistīts pēc izsoles - šajā gadījumā priekšlīgums nav nepieciešams (nomas infrastruktūras gadījumā priekšlīgums pirms notikusi izsoles nedrīkst būt), bet sadaļā “Darbības” aprakstošā veidā ir nepieciešams sniegt pamatojumu par aptuveno pakalpojumu</w:t>
+        <w:t xml:space="preserve">priekšlīgums ar komersantu kā potenciālo ūdenssaimniecības sabiedrisko pakalpojumu saņēmēju par notekūdeņu novadīšanu plānotajā infrastruktūrā un dzeramā ūdens lietošanu un piegādi, kur norādīta gan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C4747">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>informācija par aptuveno pakalpojumu izmantošanas apjomu (kubikmetri diennaktī), gan informācija par prognozēto ūdenssaimniecības pakalpojumu tarifu plānu, izņemot, par ūdenssaimniecības sabiedrisko pakalpojumu tīklu infrastruktūru, ja tā paredzēta komersantam, kas būs rādītāju devējs, bet nav projekta sadarbības partneris (t.i. tāds komersants, kas atrodas pie ielas un ir labuma guvējs) vai tīkli tiek pievilki teritorijai vai ēkai, kuru iznomās un komersants šobrīd nav zināms, jo tiks iesaistīts pēc izsoles - šajā gadījumā priekšlīgums nav nepieciešams (nomas infrastruktūras gadījumā priekšlīgums pirms notikusi izsoles nedrīkst būt), bet sadaļā “Darbības” aprakstošā veidā ir nepieciešams sniegt pamatojumu par aptuveno pakalpojumu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F229D3">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">izmantošanas apjomu </w:t>
-[...6 lines deleted...]
-        <w:t>(kubikmetri diennaktī) un nepieciešamību un prognozēto ūdenssaimniecības pakalpojumu tarifu plānu;</w:t>
+        <w:t>izmantošanas apjomu (kubikmetri diennaktī) un nepieciešamību un prognozēto ūdenssaimniecības pakalpojumu tarifu plānu;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26676F0E" w14:textId="0AFC0072" w:rsidR="003C4747" w:rsidRDefault="00EF1C11" w:rsidP="00A770A1">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF1C11">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>sanācijas uzdevums un sanācijas programma</w:t>
       </w:r>
       <w:r w:rsidR="009142D5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, kas </w:t>
       </w:r>
       <w:r w:rsidR="00813D40">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>saskaņota ar Valsts vides dienestu</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF1C11">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>, ja projekta iesniegumā plānotas</w:t>
       </w:r>
       <w:r w:rsidR="00FF5777">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> SAM</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF1C11">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> MK noteikumu 36.6. apakšpunkta izmaksas (attiecināms, ja dokumentācija nav pieejama publiskos resursos);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2364AC9C" w14:textId="7D35DC9A" w:rsidR="00EF1C11" w:rsidRDefault="00EF1C11" w:rsidP="00A770A1">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF1C11">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">neatkarīga eksperta veikts zemes vai īpašuma vērtības pieauguma novērtējums (attiecināms, ja projekta iesniegumā plānotas </w:t>
       </w:r>
       <w:r w:rsidR="00FF5777">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">SAM </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF1C11">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>MK noteikumu 36.6. apakšpunkta izmaksas);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5851E08D" w14:textId="4C726BCF" w:rsidR="00EF1C11" w:rsidRDefault="00EF1C11" w:rsidP="00A770A1">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF1C11">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>tirgus analīzes dokumentācija komersantu vajadzību apzināšanai – atklāta, pārredzama, dokumentēta, veikta pakalpojuma līguma ietvaros, kas ietver tirgus izpēti, īpaši komercdarbības atbalsta gadījumos, kurā, piemēram, pamatota nomas infrastruktūras atbilstība, analizēti mērķorientētas infrastruktūras riski un veikti secinājumi, ka projekts īstenojams noteiktā nozarē;</w:t>
+        <w:t xml:space="preserve">tirgus analīzes dokumentācija komersantu vajadzību apzināšanai – atklāta, pārredzama, dokumentēta, veikta pakalpojuma līguma ietvaros, kas ietver tirgus izpēti, īpaši komercdarbības atbalsta gadījumos, kurā, piemēram, pamatota nomas infrastruktūras atbilstība, analizēti </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF1C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>mērķorientētas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF1C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> infrastruktūras riski un veikti secinājumi, ka projekts īstenojams noteiktā nozarē;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F3D4CFD" w14:textId="58A1D8CC" w:rsidR="0048047C" w:rsidRDefault="00EF1C11" w:rsidP="00E8350B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3EC0DAEA" w14:textId="77777777" w:rsidR="003D3FF2" w:rsidRPr="003D3FF2" w:rsidRDefault="00EF1C11" w:rsidP="003D3FF2">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:ins w:id="7" w:author="Liene Rubīna" w:date="2026-03-09T17:24:00Z" w16du:dateUtc="2026-03-09T15:24:00Z"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3FF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>zvērināta revidenta apstiprināts operatīvais finanšu pārskats, kas apstiprināts ne agrāk kā vienu mēnesi pirms projekta iesnieguma iesniegšanas dienas</w:t>
+      </w:r>
+      <w:ins w:id="8" w:author="Liene Rubīna" w:date="2026-03-09T17:24:00Z" w16du:dateUtc="2026-03-09T15:24:00Z">
+        <w:r w:rsidR="003D3FF2" w:rsidRPr="003D3FF2">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:t xml:space="preserve">, ja projekta iesniedzējam vai sadarbības partnerim pēc pēdējā gada pārskata datiem ir konstatējamas grūtībās nonākuša uzņēmuma pazīmes, taču laika periodā līdz projekta iesniegšanai ir uzlabojusies finanšu situācija; </w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="5F3D4CFD" w14:textId="079B1DAD" w:rsidR="0048047C" w:rsidRPr="00DF36BC" w:rsidDel="006D5820" w:rsidRDefault="00650496" w:rsidP="0083133D">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:del w:id="9" w:author="Liene Rubīna" w:date="2026-03-09T17:23:00Z" w16du:dateUtc="2026-03-09T15:23:00Z"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:del w:id="10" w:author="Liene Rubīna" w:date="2026-03-09T17:24:00Z" w16du:dateUtc="2026-03-09T15:24:00Z">
+        <w:r w:rsidRPr="00DF36BC" w:rsidDel="003D3FF2">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:delText>. A</w:delText>
+        </w:r>
+        <w:r w:rsidR="00EF1C11" w:rsidRPr="00DF36BC" w:rsidDel="003D3FF2">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:delText xml:space="preserve">ttiecināms, ja </w:delText>
+        </w:r>
+        <w:r w:rsidR="00015293" w:rsidRPr="00DF36BC" w:rsidDel="003D3FF2">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:delText>iestājusies vismaz viena no</w:delText>
+        </w:r>
+        <w:r w:rsidR="00B9123F" w:rsidRPr="00DF36BC" w:rsidDel="003D3FF2">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:delText xml:space="preserve"> zemāk</w:delText>
+        </w:r>
+        <w:r w:rsidR="00015293" w:rsidRPr="00DF36BC" w:rsidDel="003D3FF2">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:delText xml:space="preserve"> minētajām situācijām</w:delText>
+        </w:r>
+      </w:del>
+      <w:del w:id="11" w:author="Liene Rubīna" w:date="2026-03-09T17:23:00Z" w16du:dateUtc="2026-03-09T15:23:00Z">
+        <w:r w:rsidR="00015293" w:rsidRPr="00DF36BC" w:rsidDel="006D5820">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:delText>:</w:delText>
+        </w:r>
+      </w:del>
+    </w:p>
+    <w:p w14:paraId="7C6DF6C0" w14:textId="360AF1BF" w:rsidR="003402BF" w:rsidRPr="00DF36BC" w:rsidDel="006D5820" w:rsidRDefault="006D6BD9" w:rsidP="0083133D">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:del w:id="12" w:author="Liene Rubīna" w:date="2026-03-09T17:22:00Z" w16du:dateUtc="2026-03-09T15:22:00Z"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:del w:id="13" w:author="Liene Rubīna" w:date="2026-03-09T17:22:00Z" w16du:dateUtc="2026-03-09T15:22:00Z">
+        <w:r w:rsidRPr="00DF36BC" w:rsidDel="006D5820">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          </w:rPr>
+          <w:delText xml:space="preserve">5.19.1. </w:delText>
+        </w:r>
+        <w:r w:rsidR="00EF1C11" w:rsidRPr="00DF36BC" w:rsidDel="006D5820">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          </w:rPr>
+          <w:delText>sadarbības partneris ir jaunizveidots komersants, kura pārskats vēl nav apstiprināts un/vai nav pieejams Uzņēmumu Reģistra interneta vietnē vai kādā no tā informācijas atkalizmantotāju datu bāzēm, piem., “Lursoft”</w:delText>
+        </w:r>
+        <w:r w:rsidR="003402BF" w:rsidRPr="00DF36BC" w:rsidDel="006D5820">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          </w:rPr>
+          <w:delText>;</w:delText>
+        </w:r>
+        <w:r w:rsidR="00EF1C11" w:rsidRPr="00DF36BC" w:rsidDel="006D5820">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          </w:rPr>
+          <w:delText xml:space="preserve"> </w:delText>
+        </w:r>
+      </w:del>
+    </w:p>
+    <w:p w14:paraId="754C0ACB" w14:textId="77777777" w:rsidR="00EF1C11" w:rsidRPr="00DF36BC" w:rsidDel="006D5820" w:rsidRDefault="00EF1C11" w:rsidP="0083133D">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:del w:id="14" w:author="Liene Rubīna" w:date="2026-03-09T17:22:00Z" w16du:dateUtc="2026-03-09T15:22:00Z"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:del w:id="15" w:author="Liene Rubīna" w:date="2026-03-09T17:22:00Z" w16du:dateUtc="2026-03-09T15:22:00Z">
+        <w:r w:rsidRPr="00DF36BC" w:rsidDel="006D5820">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          </w:rPr>
+          <w:delText>ja pret pēdējo noslēgto gada pārskatu ir radušās būtiskas izmaiņas sadarbības partnera un tā saistīto uzņēmumu (ja attiecināms) finanšu situācijā);</w:delText>
+        </w:r>
+      </w:del>
+    </w:p>
+    <w:p w14:paraId="6FD56C1C" w14:textId="51EC618F" w:rsidR="00650496" w:rsidRPr="00DF36BC" w:rsidDel="006D5820" w:rsidRDefault="00650496" w:rsidP="0083133D">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:del w:id="16" w:author="Liene Rubīna" w:date="2026-03-09T17:23:00Z" w16du:dateUtc="2026-03-09T15:23:00Z"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:del w:id="17" w:author="Liene Rubīna" w:date="2026-03-09T17:22:00Z" w16du:dateUtc="2026-03-09T15:22:00Z">
+        <w:r w:rsidRPr="00DF36BC" w:rsidDel="006D5820">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          </w:rPr>
+          <w:delText>ja projekta iesniedzējam vai sadarbības partnerim pēc pēdējā gada pārskata datiem ir konstatējamas grūtībās nonākuša uzņēmuma pazīmes, taču laika periodā līdz projekta iesniegšanai ir uzlabojusies finanšu situācija;</w:delText>
+        </w:r>
+      </w:del>
+    </w:p>
+    <w:p w14:paraId="15D4E397" w14:textId="79118571" w:rsidR="007650C5" w:rsidRDefault="00A412D8" w:rsidP="007650C5">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF1C11">
-[...33 lines deleted...]
-        <w:t xml:space="preserve"> minētajām situācijām:</w:t>
+      <w:r w:rsidRPr="00A412D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">informāciju par esošas būves enerģijas patēriņu (megavatstundas) pirms projekta īstenošanas (attiecināms, ja projekta iesniegumā paredzētas </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA1F59">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SAM </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A412D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>MK noteikumu 36.1.4. apakšpunktā, 36.3.2. apakšpunktā minētās esošās apgaismojuma sistēmas renovācijas izmaksas un 36.4.1. apakšpunktā minētās ēku pārbūves vai atjaunošanas izmaksas);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C6DF6C0" w14:textId="360AF1BF" w:rsidR="003402BF" w:rsidRDefault="006D6BD9" w:rsidP="00E8350B">
-[...18 lines deleted...]
-      <w:r w:rsidR="003402BF">
+    <w:p w14:paraId="500EA7FC" w14:textId="6F91FFCE" w:rsidR="007650C5" w:rsidRPr="00E1440C" w:rsidRDefault="00A412D8" w:rsidP="00E1440C">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E1440C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>informāciju par komersanta/-tu eksporta apmēru (attiecināms, ja projekta iesniegumā plānoti papildu punkti projektu iesniegumu vērtēšanas kvalitātes kritērijā Nr. 4.</w:t>
+      </w:r>
+      <w:r w:rsidR="008E1712" w:rsidRPr="00E1440C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E1440C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. “Projekta eksportspēja” un minētā informācija nav pieejama Latvijas Republikas Uzņēmumu Reģistra informācijas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E1440C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>atkalizmantotāja</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E1440C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lursoft datu bāzē). Ja projektā vai tā daļā ir plānots veidot nomas infrastruktūru (regulas Nr.651/2014 56.panta atbalsts), šādā gadījumā informācija par komersanta/-tu eksporta apmēru projektā vai tā daļā, uz kuru attiecas nomas infrastruktūra nav jāsniedz;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="183F4A81" w14:textId="628CF4CF" w:rsidR="007650C5" w:rsidRPr="00E1440C" w:rsidRDefault="00A412D8" w:rsidP="00E1440C">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E1440C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>kompetentās iestādes atbilstoši normatīvajos aktos noteiktajai kārtībai un nosacījumiem izsniegts saskaņojums (attiecināms, ja darbības plānotas aizsargājamās teritorijās)</w:t>
+      </w:r>
+      <w:r w:rsidR="00505EA7" w:rsidRPr="00E1440C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:r w:rsidR="00EF1C11" w:rsidRPr="00EF1C11">
-[...4 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="754C0ACB" w14:textId="77777777" w:rsidR="00EF1C11" w:rsidRDefault="00EF1C11" w:rsidP="00E8350B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7A950D9C" w14:textId="1053EF20" w:rsidR="007650C5" w:rsidRPr="00E1440C" w:rsidRDefault="00987A48" w:rsidP="00E1440C">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E1440C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>izmaksu un ieguvumu analīzi (finanšu analīzi) (ietver veidlapu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B6203">
+        <w:rPr>
+          <w:rStyle w:val="Vresatsauce"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="00E1440C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “Projekta izmaksu un ieguvumu analīzes galvenie pieņēmumi un rezultāti”) atbilstoši SAM MK noteikumu </w:t>
+      </w:r>
+      <w:r w:rsidR="00D17371" w:rsidRPr="00E1440C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>32</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E1440C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E1440C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E1440C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> punktam (atlases nolikuma </w:t>
+      </w:r>
+      <w:r w:rsidR="00641213" w:rsidRPr="00E1440C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E1440C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.,  </w:t>
+      </w:r>
+      <w:r w:rsidR="00641213" w:rsidRPr="00E1440C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E1440C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>. pielikums) (attiecināms, ja projektā plānots piemērot Komisijas Regulas Nr. 651/2014 56. pantā paredzēto atbalstu);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D5417D1" w14:textId="02DD0CD9" w:rsidR="007650C5" w:rsidRPr="002F44D2" w:rsidRDefault="00987A48" w:rsidP="002F44D2">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E1440C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">izmaksu un ieguvumu analīzi (ietver veidlapu “Projekta izmaksu un ieguvumu analīzes galvenie pieņēmumi un rezultāti” (atlases nolikuma </w:t>
+      </w:r>
+      <w:r w:rsidR="00641213" w:rsidRPr="00E1440C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E1440C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., </w:t>
+      </w:r>
+      <w:r w:rsidR="00641213" w:rsidRPr="00E1440C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E1440C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. pielikums) (attiecināms, ja projekta iesniedzējs ir izvēlējies veikt izmaksu un ieguvumu analīzi arī tādos projektos, kur nav plānots piemērot regulas Nr. 651/2014 56. pantā paredzēto atbalstu). Ja projekta iesniedzējs iesniedz izmaksu un ieguvumu analīzi par visām projekta darbībām, tad projekta budžeta kopsavilkuma pielikumā, kas ir atlases nolikuma </w:t>
+      </w:r>
+      <w:r w:rsidR="005318D8" w:rsidRPr="00E1440C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E1440C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E1440C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E1440C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pielikums, kolonnas “F” līdz “AB” nav jāaizpilda;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31E2C63C" w14:textId="7F929CB6" w:rsidR="00DE0158" w:rsidRPr="002F44D2" w:rsidRDefault="00DE0158" w:rsidP="002F44D2">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F44D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Aizsardzības ministrijas atzinumu par trešās atlases kārtas projekta atbilstību Latvijas valsts drošības un aizsardzības interesēm saistībā ar ieroču, munīcijas un militārā aprīkojuma ražošanu vai tirdzniecību, ja:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F8A8346" w14:textId="51A37BF7" w:rsidR="007650C5" w:rsidRPr="00DE1747" w:rsidRDefault="00DE0158" w:rsidP="002F44D2">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="16"/>
-[...43 lines deleted...]
-          <w:numId w:val="16"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
-        <w:ind w:left="1134" w:hanging="708"/>
+        <w:ind w:left="1985"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-[...329 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE1747">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Aizsardzības ministrijas atzinumu par trešās atlases kārtas projekta atbilstību Latvijas valsts drošības un aizsardzības interesēm saistībā ar ieroču, munīcijas un militārā aprīkojuma ražošanu vai tirdzniecību, ja:</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> projekta iesniedzējs sadarbībā ar </w:t>
+        <w:t xml:space="preserve">projekta iesniedzējs sadarbībā ar </w:t>
       </w:r>
       <w:r w:rsidR="00F205A4" w:rsidRPr="00DE1747">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SAM MK</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE1747">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> noteikumu </w:t>
       </w:r>
       <w:hyperlink r:id="rId24" w:anchor="p27.1" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00DE1747">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hipersaite"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>27.1.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DE1747">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> apakšpunktā minēto projekta sadarbības partneri īstenos </w:t>
       </w:r>
       <w:r w:rsidR="00F205A4" w:rsidRPr="00DE1747">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">SAM MK </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE1747">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>noteikumu </w:t>
       </w:r>
       <w:hyperlink r:id="rId25" w:anchor="p48_1" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00DE1747">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hipersaite"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>48.</w:t>
         </w:r>
         <w:r w:rsidRPr="00DE1747">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hipersaite"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:szCs w:val="24"/>
             <w:vertAlign w:val="superscript"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DE1747">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> punktā minēto projektu;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="490CF949" w14:textId="74229022" w:rsidR="00DE0158" w:rsidRPr="00DE1747" w:rsidRDefault="00DE0158" w:rsidP="00C659BB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="490CF949" w14:textId="74229022" w:rsidR="00DE0158" w:rsidRPr="007650C5" w:rsidRDefault="00DE0158" w:rsidP="002F44D2">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
-        <w:ind w:hanging="890"/>
+        <w:ind w:left="1985"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE1747">
+      <w:r w:rsidRPr="007650C5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00C20A51" w:rsidRPr="00DE1747">
+      <w:r w:rsidR="00C20A51" w:rsidRPr="007650C5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SAM MK</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE1747">
+      <w:r w:rsidRPr="007650C5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> noteikumu </w:t>
       </w:r>
       <w:hyperlink r:id="rId26" w:anchor="p9" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidRPr="00DE1747">
+        <w:r w:rsidRPr="007650C5">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hipersaite"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>9.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00DE1747">
+      <w:r w:rsidRPr="007650C5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> punktā minēto rezultāta rādītāju devējs ir militārās jomas komersants, kas ir vai projekta īstenošanas rezultātā būs labuma guvējs no projekta ietvaros veiktajām investīcijām infrastruktūrā (piemēram, no publiski pieejamas satiksmes infrastruktūras būvniecības, pārbūves vai atjaunošanas pie uzņēmējdarbības teritorijas)</w:t>
       </w:r>
-      <w:r w:rsidR="00C20A51" w:rsidRPr="00DE1747">
+      <w:r w:rsidR="00C20A51" w:rsidRPr="007650C5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> un </w:t>
       </w:r>
-      <w:r w:rsidR="00C20A51" w:rsidRPr="00DE1747">
+      <w:r w:rsidR="00C20A51" w:rsidRPr="007650C5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ja projekta iesniegumā plānoti papildu </w:t>
       </w:r>
-      <w:r w:rsidR="00E25D9A" w:rsidRPr="00DE1747">
+      <w:r w:rsidR="00E25D9A" w:rsidRPr="007650C5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6 </w:t>
       </w:r>
-      <w:r w:rsidR="00C20A51" w:rsidRPr="00DE1747">
+      <w:r w:rsidR="00C20A51" w:rsidRPr="007650C5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>punkti projektu iesniegumu vērtēšanas kvalitātes kritērijā Nr. 4.</w:t>
       </w:r>
-      <w:r w:rsidR="00C32B6A" w:rsidRPr="00DE1747">
+      <w:r w:rsidR="00C32B6A" w:rsidRPr="007650C5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="00C20A51" w:rsidRPr="00DE1747">
+      <w:r w:rsidR="00C20A51" w:rsidRPr="007650C5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. “</w:t>
       </w:r>
-      <w:r w:rsidR="00C32B6A" w:rsidRPr="00DE1747">
+      <w:r w:rsidR="00C32B6A" w:rsidRPr="007650C5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Militārā nozare</w:t>
       </w:r>
-      <w:r w:rsidR="00C20A51" w:rsidRPr="00DE1747">
+      <w:r w:rsidR="00C20A51" w:rsidRPr="007650C5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidR="00505EA7" w:rsidRPr="00DE1747">
+      <w:r w:rsidR="00505EA7" w:rsidRPr="007650C5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B85CA6F" w14:textId="708EA2E2" w:rsidR="00F773FB" w:rsidRPr="00D1780C" w:rsidRDefault="00D8423B" w:rsidP="00C659BB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7B85CA6F" w14:textId="46B6B26C" w:rsidR="00F773FB" w:rsidRPr="00D1780C" w:rsidRDefault="00D8423B" w:rsidP="002F44D2">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:before="0"/>
-        <w:ind w:left="1276" w:hanging="1022"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB527B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>sadarbības partnera apliecinājums</w:t>
       </w:r>
       <w:r w:rsidR="004B6D5A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, ka </w:t>
       </w:r>
       <w:r w:rsidR="004B6D5A" w:rsidRPr="004B6D5A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>projekts atbilst ar komercdarbības atbalstu nesaistītam militārās jomas projektam</w:t>
       </w:r>
       <w:r w:rsidR="008C1D8E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008C1D8E" w:rsidRPr="00190CFE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">partneri (attiecināms, ja </w:t>
       </w:r>
       <w:r w:rsidR="00506B05">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>SAM MK n</w:t>
       </w:r>
       <w:r w:rsidR="004A55A2">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>oteikumu 27.1. apakšpunktā minētais projekta sadarbība partneris (komersants) sadarbībā ar projekta iesniedzēju plāno īstenot SAM MK noteikumu 48.</w:t>
+        <w:t xml:space="preserve">oteikumu 27.1. apakšpunktā minētais projekta </w:t>
+      </w:r>
+      <w:r w:rsidR="004A55A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>sadarbība partneris (komersants) sadarbībā ar projekta iesniedzēju plāno īstenot SAM MK noteikumu 48.</w:t>
       </w:r>
       <w:r w:rsidR="004A55A2" w:rsidRPr="00D1780C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="004A55A2">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> punktā minēto projektu)</w:t>
       </w:r>
       <w:r w:rsidR="00A41062">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> (atlases nolikuma </w:t>
       </w:r>
       <w:r w:rsidR="00A41062" w:rsidRPr="00DE1747">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>15. pielikums</w:t>
       </w:r>
       <w:r w:rsidR="00A41062">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="004A55A2">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F83CBE4" w14:textId="6D01DCF0" w:rsidR="000A393B" w:rsidRPr="003736E4" w:rsidRDefault="000A393B" w:rsidP="00C659BB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6F83CBE4" w14:textId="6D01DCF0" w:rsidR="000A393B" w:rsidRPr="003736E4" w:rsidRDefault="000A393B" w:rsidP="002F44D2">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:before="0"/>
-        <w:ind w:left="1276" w:hanging="1022"/>
+        <w:ind w:left="1134" w:hanging="596"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003736E4">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>papildu informācija, kas</w:t>
       </w:r>
       <w:r w:rsidRPr="003736E4">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> nepieciešama projekta iesnieguma vērtēšanai, ja to nav iespējams integrēt projekta iesniegumā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A81AF97" w14:textId="737B7890" w:rsidR="00CF6E17" w:rsidRPr="00986B3E" w:rsidRDefault="1E477A8E" w:rsidP="00E8350B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7A81AF97" w14:textId="737B7890" w:rsidR="00CF6E17" w:rsidRPr="00986B3E" w:rsidRDefault="1E477A8E" w:rsidP="002F44D2">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Projekta iesniegum</w:t>
       </w:r>
       <w:r w:rsidR="445D3849" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ā atsauces uz</w:t>
       </w:r>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> pielikum</w:t>
       </w:r>
       <w:r w:rsidR="445D3849" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>iem</w:t>
       </w:r>
       <w:r w:rsidR="7F828B8C" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> norāda precīzi, nodrošinot to identificējam</w:t>
+        <w:t xml:space="preserve"> norāda precīzi, nodrošinot to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="7F828B8C" w:rsidRPr="00986B3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>identificējam</w:t>
       </w:r>
       <w:r w:rsidR="281F401B" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>ību.</w:t>
+        <w:t>ību</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="281F401B" w:rsidRPr="00986B3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="08EF4D21" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Papildus minētajiem pielikumiem projekta iesniedzējs var pievienot citus dokumentus, kurus uzskata par nepieciešamiem projekta iesnieguma kvalitatīvai izvērtēšanai.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F70D922" w14:textId="3A3C8794" w:rsidR="00537784" w:rsidRPr="00D33DB0" w:rsidRDefault="00537784" w:rsidP="00E8350B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6F70D922" w14:textId="3A3C8794" w:rsidR="00537784" w:rsidRPr="00D33DB0" w:rsidRDefault="00537784" w:rsidP="002F44D2">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Lai </w:t>
       </w:r>
       <w:r w:rsidR="00EB338E" w:rsidRPr="00CE6160">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">kvalitatīvi aizpildītu projekta iesniegumu, izmanto </w:t>
       </w:r>
       <w:r w:rsidR="00EB338E" w:rsidRPr="00764F31">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
@@ -8331,143 +8789,142 @@
                       <a:off x="0" y="0"/>
                       <a:ext cx="219075" cy="200025"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00EB338E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> un atlases </w:t>
       </w:r>
       <w:r w:rsidR="00EB338E" w:rsidRPr="00293892">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">nolikuma </w:t>
       </w:r>
       <w:r w:rsidR="00992687" w:rsidRPr="00992687">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
       <w:r w:rsidR="00EB338E" w:rsidRPr="00992687">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>. pielikumu</w:t>
       </w:r>
       <w:r w:rsidR="00EB338E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> - metodisko materiālu par </w:t>
       </w:r>
       <w:r w:rsidR="00EB338E" w:rsidRPr="00A86721">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>projekta iesnieguma sadaļā “Darbības” norādāmo informāciju</w:t>
       </w:r>
       <w:r w:rsidR="00EB338E" w:rsidRPr="00CE6160">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00EB338E" w:rsidRPr="00CE6160">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75B167D2" w14:textId="77777777" w:rsidR="00111E5F" w:rsidRDefault="006B54DC" w:rsidP="00E8350B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="75B167D2" w14:textId="77777777" w:rsidR="00111E5F" w:rsidRDefault="006B54DC" w:rsidP="002F44D2">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Izmaksu plānošanā ņem vērā</w:t>
       </w:r>
       <w:r w:rsidR="00111E5F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01DB346C" w14:textId="00BDB9E4" w:rsidR="006B54DC" w:rsidRDefault="006B54DC" w:rsidP="00E8350B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="01DB346C" w14:textId="00BDB9E4" w:rsidR="006B54DC" w:rsidRDefault="006B54DC" w:rsidP="002F44D2">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Finanšu ministrijas 202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
@@ -8508,197 +8965,211 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> vadlīnijas Nr.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1.2 “Vadlīnijas attiecināmo izmaksu noteikšanai Eiropas Savienības kohēzijas politikas programmas 2021.-2027.gada plānošanas periodā”, kas pieejamas tīmekļa vietnē –</w:t>
       </w:r>
       <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidRPr="009F5567">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hipersaite"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://www.esfondi.lv/normativie-akti-un-dokumenti/2021-2027-planosanas-periods/vadlinijas-attiecinamo-izmaksu-noteiksanai-eiropas-savienibas-kohezijas-politikas-programmas-2021-2027-gada-planosanas-perioda</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="004E610E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A90BCD1" w14:textId="135BE28A" w:rsidR="00640FB5" w:rsidRPr="00A0574E" w:rsidRDefault="00640FB5" w:rsidP="00E8350B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6A90BCD1" w14:textId="135BE28A" w:rsidR="00640FB5" w:rsidRPr="00A0574E" w:rsidRDefault="00640FB5" w:rsidP="002F44D2">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3EFF4B73">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>principa “Nenodarīt būtisku kaitējumu” novērtējumu pasākumam, kas pievienots Eiropas Savienības kohēzijas politikas programmas 2021.– 2027. gadam pielikumā un ir pieejams https://www.esfondi.lv/normativie-akti-un-dokumenti/2021-2027-planosanas-periods sadaļā “</w:t>
       </w:r>
       <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidRPr="3EFF4B73">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hipersaite"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>Programmā iekļauto specifisko atbalsta mērķu novērtējumi atbilstoši horizontālā principa “Nenodarīt būtisku kaitējumu” nosacījumiem</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="3EFF4B73">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>” (dokumentu mapē “NBK novertejumi” ar nosaukumu “</w:t>
+        <w:t xml:space="preserve">” (dokumentu mapē “NBK </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="3EFF4B73">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>novertejumi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="3EFF4B73">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>” ar nosaukumu “</w:t>
       </w:r>
       <w:r w:rsidR="00417E2C" w:rsidRPr="00417E2C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>5.1.1.SAM_KM_VARAM_17.09.2025</w:t>
       </w:r>
       <w:r w:rsidR="00280A0F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00A0574E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18C9283E" w14:textId="4F03BE3F" w:rsidR="004E610E" w:rsidRPr="00D33DB0" w:rsidRDefault="00640FB5" w:rsidP="00E8350B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="18C9283E" w14:textId="4F03BE3F" w:rsidR="004E610E" w:rsidRPr="00D33DB0" w:rsidRDefault="00640FB5" w:rsidP="002F44D2">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE6160">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sadarbības iestādes “Vadlīnijas pašvaldībām par Komisijas Regulas Nr.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE6160">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>651/2014</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE6160">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">56. panta piemērošanas risku vadībai Eiropas Savienības fondu projektos”, pieejamas </w:t>
       </w:r>
       <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidRPr="00CE6160">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hipersaite"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>www.cfla.gov.lv</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00CE6160">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56AFB4A6" w14:textId="77777777" w:rsidR="00CA46AA" w:rsidRPr="00CE6160" w:rsidRDefault="00636A89" w:rsidP="00E8350B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="56AFB4A6" w14:textId="77777777" w:rsidR="00CA46AA" w:rsidRPr="00CE6160" w:rsidRDefault="00636A89" w:rsidP="002F44D2">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA46AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Informācija par aktuālajiem makroekonomiskajiem pieņēmumiem un prognozēm,</w:t>
       </w:r>
       <w:r w:rsidR="004469DA" w:rsidRPr="00CA46AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -8782,56 +9253,56 @@
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00CA46AA" w:rsidRPr="00CE6160">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.)</w:t>
       </w:r>
       <w:r w:rsidR="00CA46AA">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EE335CF" w14:textId="277A54BE" w:rsidR="00446CC4" w:rsidRPr="00CA46AA" w:rsidRDefault="3AEC74B1" w:rsidP="00E8350B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1EE335CF" w14:textId="277A54BE" w:rsidR="00446CC4" w:rsidRPr="00CA46AA" w:rsidRDefault="3AEC74B1" w:rsidP="002F44D2">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA46AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Projekta iesniegum</w:t>
       </w:r>
       <w:r w:rsidR="1B389443" w:rsidRPr="00CA46AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA46AA">
         <w:rPr>
@@ -8924,144 +9395,147 @@
         </w:rPr>
         <w:t>noteiktajā kārtībā</w:t>
       </w:r>
       <w:r w:rsidR="1EE2A303" w:rsidRPr="00CA46AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai notariāli apliecinātu tulkojumu valsts valodā</w:t>
       </w:r>
       <w:r w:rsidR="6DE0719E" w:rsidRPr="00CA46AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA46AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68BD4AD8" w14:textId="57496A7C" w:rsidR="00411490" w:rsidRPr="00986B3E" w:rsidRDefault="00030AA6" w:rsidP="00E8350B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="68BD4AD8" w14:textId="57496A7C" w:rsidR="00411490" w:rsidRPr="00986B3E" w:rsidRDefault="00030AA6" w:rsidP="002F44D2">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Projekt</w:t>
       </w:r>
       <w:r w:rsidR="00313F21" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">a iesniegumā summas norāda </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00313F21" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>euro</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00313F21" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> ar precizitāti līdz </w:t>
       </w:r>
       <w:r w:rsidR="00660A2C" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">diviem </w:t>
       </w:r>
       <w:r w:rsidR="00DB7526" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">cipariem </w:t>
       </w:r>
       <w:r w:rsidR="00313F21" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>aiz komata.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40019846" w14:textId="244B93DB" w:rsidR="001306D9" w:rsidRPr="00986B3E" w:rsidRDefault="0042748D" w:rsidP="00E8350B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="40019846" w14:textId="244B93DB" w:rsidR="001306D9" w:rsidRPr="00986B3E" w:rsidRDefault="0042748D" w:rsidP="002F44D2">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00FA3DD6" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>rojekta iesniegum</w:t>
       </w:r>
       <w:r w:rsidR="0072213C" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="00FA3DD6" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> iesniedz līdz projektu iesniegumu iesniegšanas</w:t>
       </w:r>
@@ -9104,110 +9578,110 @@
       </w:r>
       <w:r w:rsidR="00F61029" w:rsidRPr="00992687">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2026. gada</w:t>
       </w:r>
       <w:r w:rsidR="00A174FE" w:rsidRPr="00992687">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 15. maijam</w:t>
       </w:r>
       <w:r w:rsidR="00F61029" w:rsidRPr="00992687">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="183B9305" w14:textId="616CCAB5" w:rsidR="001306D9" w:rsidRPr="00986B3E" w:rsidRDefault="002B6657" w:rsidP="00E8350B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="183B9305" w14:textId="616CCAB5" w:rsidR="001306D9" w:rsidRPr="00986B3E" w:rsidRDefault="002B6657" w:rsidP="002F44D2">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja projekta iesniegums iesniegts pēc projektu iesniegumu iesniegšanas </w:t>
       </w:r>
       <w:r w:rsidR="00404D7C" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">termiņa </w:t>
       </w:r>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">beigu datuma, tas netiek vērtēts. </w:t>
       </w:r>
       <w:r w:rsidR="00E2230D" w:rsidRPr="00E2230D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E2230D" w:rsidRPr="00E2230D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Sadarbības iestāde</w:t>
       </w:r>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> par to informē projekta iesniedzēju</w:t>
       </w:r>
       <w:r w:rsidR="0013188F" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56DBD135" w14:textId="08CCFC74" w:rsidR="008E372B" w:rsidRPr="00986B3E" w:rsidRDefault="68672EE0" w:rsidP="00E8350B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="56DBD135" w14:textId="08CCFC74" w:rsidR="008E372B" w:rsidRPr="00986B3E" w:rsidRDefault="68672EE0" w:rsidP="002F44D2">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Projekta iesniedzējam pēc projekta iesnieguma </w:t>
       </w:r>
       <w:r w:rsidR="2EAD6D44" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>iesniegšanas</w:t>
       </w:r>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
@@ -9314,103 +9788,102 @@
       </w:r>
       <w:r w:rsidR="00B543C6">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="06B31755" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> par projekta iesnieguma iesniegšanu</w:t>
       </w:r>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22452EA0" w14:textId="68A2C329" w:rsidR="008E372B" w:rsidRPr="00986B3E" w:rsidRDefault="008E372B" w:rsidP="00B479C6">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="454" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E23197B" w14:textId="68057499" w:rsidR="00A01D52" w:rsidRPr="00986B3E" w:rsidRDefault="00A01D52" w:rsidP="00DB7526">
       <w:pPr>
         <w:pStyle w:val="Headinggg1"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Ref120491269"/>
+      <w:bookmarkStart w:id="18" w:name="_Ref120491269"/>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>Projektu iesniegumu vērtēšanas kārtība</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="18"/>
     </w:p>
-    <w:p w14:paraId="22DD242F" w14:textId="21B2C912" w:rsidR="00B80EC2" w:rsidRPr="00CE6160" w:rsidRDefault="00D537C1" w:rsidP="00E8350B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="22DD242F" w14:textId="21B2C912" w:rsidR="00B80EC2" w:rsidRPr="00CE6160" w:rsidRDefault="00D537C1" w:rsidP="00AB5CA1">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Ref172292401"/>
-      <w:bookmarkStart w:id="4" w:name="_Ref216784219"/>
+      <w:bookmarkStart w:id="19" w:name="_Ref172292401"/>
+      <w:bookmarkStart w:id="20" w:name="_Ref216784219"/>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Projektu iesniegumu vērtēšanai </w:t>
       </w:r>
       <w:r w:rsidR="005A14ED">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>sadarbības iestāde</w:t>
       </w:r>
       <w:r w:rsidR="00CC10BB" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> ar rīkojumu izveido </w:t>
       </w:r>
       <w:r w:rsidR="00C13EB3" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Eiropas Savienības fondu 2021.</w:t>
@@ -9492,98 +9965,98 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Regulas </w:t>
       </w:r>
       <w:r w:rsidR="00840CF9" w:rsidRPr="00986B3E" w:rsidDel="00840CF9">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002E39CC" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>2024/2509</w:t>
       </w:r>
       <w:r w:rsidR="00FB4B0B" w:rsidRPr="00986B3E">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
-[...4 lines deleted...]
-        <w:footnoteReference w:id="6"/>
+          <w:rStyle w:val="Vresatsauce"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
       </w:r>
       <w:r w:rsidR="00F33938">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FB4B0B" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>61.</w:t>
       </w:r>
       <w:r w:rsidR="00402F7A" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00FB4B0B" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>pantā noteikto</w:t>
       </w:r>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="19"/>
       <w:r w:rsidR="00FB7478" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B80EC2" w:rsidRPr="00CE6160">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Vērtēšanas komisijas sastāvā kā balsstiesīgi locekļi ir sadarbības iestādes pārstāvji</w:t>
       </w:r>
       <w:r w:rsidR="00FB2360">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
@@ -9638,332 +10111,443 @@
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>plānošanas reģiona pārstāvis</w:t>
       </w:r>
       <w:r w:rsidR="00B80EC2" w:rsidRPr="00FB5964">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>, kas vērtēšanā</w:t>
       </w:r>
       <w:r w:rsidR="00B80EC2" w:rsidRPr="00CE6160">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> piedalās šādā apjomā:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="18C1D912" w14:textId="77777777" w:rsidR="00B80EC2" w:rsidRPr="00CE6160" w:rsidRDefault="00B80EC2" w:rsidP="00BE0966">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE6160">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>vienotie un vienotie izvēles  kritēriji - vērtē balsstiesīgie sadarbības iestādes pārstāvji;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FB151A4" w14:textId="77777777" w:rsidR="00B80EC2" w:rsidRPr="00CE6160" w:rsidRDefault="00B80EC2" w:rsidP="00BE0966">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE6160">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>specifiskie atbilstības kritēriji:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3095F312" w14:textId="5D832FF5" w:rsidR="00B80EC2" w:rsidRDefault="00B80EC2" w:rsidP="00BE0966">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="1589"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE6160">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">specifiskais atbilstības kritērijs </w:t>
       </w:r>
       <w:r w:rsidRPr="00F607E2">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Nr. 3.1.</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE6160">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> - sākotnējo vērtējumu veic balsstiesīgais/-ie</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> - sākotnējo vērtējumu veic balsstiesīgais/-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6160">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>ie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A745D8">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006076D2">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>plānošanas reģiona/-u un balssties</w:t>
       </w:r>
       <w:r w:rsidR="00A90FD6">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">īgais/-ie </w:t>
+        <w:t>īgais/-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A90FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>ie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A90FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE6160">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>nozares ministrijas pārstāvis/-ji, vērtē arī balsstiesīgie sadarbības iestādes pārstāvji;</w:t>
+        <w:t>nozares ministrijas pārstāvis/-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6160">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>ji</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6160">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>, vērtē arī balsstiesīgie sadarbības iestādes pārstāvji;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EC6DA45" w14:textId="07E2BF40" w:rsidR="00FC4CDC" w:rsidRPr="00F607E2" w:rsidRDefault="00FC4CDC" w:rsidP="00105875">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:ind w:left="1560"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC4CDC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>specifiskais atbilstības kritērijs Nr. 3.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC4CDC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>. - sākotnējo vērtējumu veic balsstiesīgais/-ie nozares ministrijas pārstāvis/-ji, vērtē arī balsstiesīgie sadarbības iestādes pārstāvji;</w:t>
+        <w:t>. - sākotnējo vērtējumu veic balsstiesīgais/-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FC4CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>ie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FC4CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nozares ministrijas pārstāvis/-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FC4CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>ji</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FC4CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>, vērtē arī balsstiesīgie sadarbības iestādes pārstāvji;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="039AC200" w14:textId="77777777" w:rsidR="00B80EC2" w:rsidRPr="00CE6160" w:rsidRDefault="00B80EC2" w:rsidP="00BE0966">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="1589"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE6160">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>pārējie specifiskie atbilstības kritēriji – vērtē balsstiesīgie sadarbības iestādes pārstāvji;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63111FE9" w14:textId="03322A93" w:rsidR="00B80EC2" w:rsidRPr="00CE6160" w:rsidRDefault="00B80EC2" w:rsidP="00BE0966">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE6160">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>kvalitātes kritēriji - vērtē visi balsstiesīgie vērtēšanas komisijas locekļi</w:t>
       </w:r>
       <w:r w:rsidR="00DC227C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">, izņemot </w:t>
       </w:r>
       <w:r w:rsidR="004B7CAA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>plānošanas reģiona/-u pārstāvi/-jus</w:t>
-      </w:r>
+        <w:t>plānošanas reģiona/-u pārstāvi/-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004B7CAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>jus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CE6160">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12545E31" w14:textId="7C03350F" w:rsidR="00D537C1" w:rsidRPr="00986B3E" w:rsidRDefault="00D537C1" w:rsidP="00BE0966">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Vērtēšanas komisijas locekļi ir atbildīgi par projektu iesniegumu savlaicīgu, objektīvu un rūpīgu izvērtēšanu atbilstoši </w:t>
       </w:r>
@@ -10035,50 +10619,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">konfidencialitātes ievērošanu. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2217835A" w14:textId="15BBB336" w:rsidR="007F263F" w:rsidRDefault="002E5917" w:rsidP="00BE0966">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidR="002A34A9" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vērtēšanas komisijas locekļi projekta iesnieguma vērtēšanas laikā nav tiesīgi komunicēt ar projekta iesnieguma iesniedzēju par projekta iesnieguma vērtēšanu vai ar to saistītiem jautājumiem. Projekta iesniegums pēc tā iesniegšanas līdz</w:t>
       </w:r>
       <w:r w:rsidR="00AF656B" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> sadarbības iestādes</w:t>
       </w:r>
       <w:r w:rsidR="00EF00BF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002A34A9" w:rsidRPr="00986B3E">
         <w:rPr>
@@ -10095,67 +10680,67 @@
         <w:t xml:space="preserve">pieņemšanai </w:t>
       </w:r>
       <w:r w:rsidR="002A34A9" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nav precizējams.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47AF16D1" w14:textId="29E79473" w:rsidR="00042625" w:rsidRPr="00986B3E" w:rsidRDefault="002E5917" w:rsidP="00BE0966">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Ref120520594"/>
+      <w:bookmarkStart w:id="21" w:name="_Ref120520594"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidR="00042625" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Nepieciešamības gadījumā, vērtēšanas komisija kā neatkarīgus ekspertus projektu iesniegumu izvērtēšanai var pieaicināt ekspertus, kas tiek piesaistīti no sadarbības iestādes vai citām iestādēm, vai arī institūcijām. Eksperta vērtējumam ir rekomendējošs raksturs. Pieaicinātais eksperts, veicot darba uzdevuma izpildi, ievēro objektivitātes un konfidencialitātes nosacījumus.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49AE2849" w14:textId="4953105F" w:rsidR="00D537C1" w:rsidRPr="00CE52D7" w:rsidRDefault="00B60437" w:rsidP="00BE0966">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidR="00ED50C7" w:rsidRPr="00986B3E">
         <w:rPr>
@@ -10295,51 +10880,50 @@
       <w:r w:rsidR="00956A5E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">un </w:t>
       </w:r>
       <w:r w:rsidR="00ED50C7" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">projektu iesniegumu vērtēšanas kritēriju piemērošanas metodikā noteikto </w:t>
       </w:r>
       <w:r w:rsidR="0043459A" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>(nolikuma</w:t>
       </w:r>
       <w:r w:rsidR="00FB7478" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002757C9" w:rsidRPr="002757C9">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00FB7478" w:rsidRPr="002757C9">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
@@ -10405,61 +10989,61 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00D537C1" w:rsidRPr="00CE52D7">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> iesniegum</w:t>
       </w:r>
       <w:r w:rsidR="00485091" w:rsidRPr="00CE52D7">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00D537C1" w:rsidRPr="00CE52D7">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> vērtēšanas veidlapu.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="21"/>
       <w:r w:rsidR="00CE52D7" w:rsidRPr="00E5683A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> Projektu iesniegumu vērtēšanu var uzsākt pēc to saņemšanas sadarbības iestādē, bet vērtēšanas komisija nevar pieņemt lēmumu par katru projekta iesniegumu atsevišķi, līdz nav noslēgusies projektu iesniegšana.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CA7016D" w14:textId="7C74DAB5" w:rsidR="00042625" w:rsidRDefault="27F7F099" w:rsidP="00BE0966">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4CA7016D" w14:textId="0C8AF414" w:rsidR="00042625" w:rsidRDefault="27F7F099" w:rsidP="00BE0966">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pirms</w:t>
       </w:r>
       <w:r w:rsidR="16799EEC" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> šī</w:t>
       </w:r>
@@ -10622,54 +11206,54 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00373B45" w:rsidRPr="00976968">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">un </w:t>
       </w:r>
       <w:r w:rsidR="00373B45" w:rsidRPr="00976968">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">ar tiem </w:t>
       </w:r>
       <w:r w:rsidR="00373B45" w:rsidRPr="00976968">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>saistīto fizisko personu</w:t>
       </w:r>
       <w:r w:rsidR="00373B45" w:rsidRPr="00976968">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
-[...2 lines deleted...]
-        <w:footnoteReference w:id="7"/>
+          <w:rStyle w:val="Vresatsauce"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
       </w:r>
       <w:r w:rsidR="00373B45" w:rsidRPr="00976968">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="10C97420" w:rsidRPr="00976968">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>atbilstību</w:t>
       </w:r>
       <w:r w:rsidR="40D4580A" w:rsidRPr="00976968">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Likuma 22.</w:t>
       </w:r>
       <w:r w:rsidR="00041120" w:rsidRPr="00976968">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
@@ -10677,55 +11261,55 @@
         <w:t xml:space="preserve"> un 26.</w:t>
       </w:r>
       <w:r w:rsidR="40D4580A" w:rsidRPr="00976968">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> pantā noteiktajiem izslēgšanas noteikumiem</w:t>
       </w:r>
       <w:r w:rsidR="591ADAEE" w:rsidRPr="00976968">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, ievērojot MK noteikumos Nr. </w:t>
       </w:r>
       <w:r w:rsidR="00516CBE" w:rsidRPr="00976968">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>408</w:t>
       </w:r>
       <w:r w:rsidR="00702951" w:rsidRPr="00976968">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
-[...3 lines deleted...]
-        <w:footnoteReference w:id="8"/>
+          <w:rStyle w:val="Vresatsauce"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
       </w:r>
       <w:r w:rsidR="591ADAEE" w:rsidRPr="00976968">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> noteikto kārtību,</w:t>
       </w:r>
       <w:r w:rsidR="40D4580A" w:rsidRPr="00976968">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="591ADAEE" w:rsidRPr="00976968">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">un veic </w:t>
       </w:r>
       <w:r w:rsidR="6B556D70" w:rsidRPr="00976968">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
@@ -10738,54 +11322,54 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C45708" w:rsidRPr="00976968">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">un </w:t>
       </w:r>
       <w:r w:rsidR="00C45708" w:rsidRPr="00976968">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">ar tiem </w:t>
       </w:r>
       <w:r w:rsidR="00C45708" w:rsidRPr="00976968">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>saistīto fizisko personu</w:t>
       </w:r>
       <w:r w:rsidR="00C45708" w:rsidRPr="00976968">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
-[...2 lines deleted...]
-        <w:footnoteReference w:id="9"/>
+          <w:rStyle w:val="Vresatsauce"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
       </w:r>
       <w:r w:rsidR="00C45708" w:rsidRPr="00976968">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="6B556D70" w:rsidRPr="00976968">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="40D4580A" w:rsidRPr="00976968">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">pārbaudi atbilstoši Starptautisko un Latvijas Republikas </w:t>
       </w:r>
       <w:r w:rsidR="40D4580A" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
@@ -10804,94 +11388,124 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> pantam</w:t>
       </w:r>
       <w:r w:rsidR="1202C425" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="299B8616" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja projekta iesniedzējs atbilst kādam no minētajos normatīvajos aktos noteiktajiem </w:t>
       </w:r>
       <w:r w:rsidR="7FCC9A89" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">nosacījumiem, lai projekta iesniedzēju izslēgtu no dalības projektu iesniegumu atlasē, </w:t>
+        <w:t xml:space="preserve">nosacījumiem, </w:t>
+      </w:r>
+      <w:r w:rsidR="7FCC9A89" w:rsidRPr="0069744B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lai projekta iesniedzēju izslēgtu no dalības projektu iesniegumu atlasē,</w:t>
+      </w:r>
+      <w:r w:rsidR="7FCC9A89" w:rsidRPr="00986B3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="2F4CCA31" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>projekta iesniegums uzskatāms par noraidītu.</w:t>
       </w:r>
       <w:r w:rsidR="006821A5" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D611F2" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ja</w:t>
       </w:r>
       <w:r w:rsidR="00F55825" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> projekta iesniedzējs neatbilst, taču</w:t>
       </w:r>
       <w:r w:rsidR="00D611F2" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> s</w:t>
       </w:r>
       <w:r w:rsidR="004857B6" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">adarbības partneris atbilst kādam no minētajos normatīvajos aktos noteiktajiem nosacījumiem, lai projekta iesniedzēju izslēgtu no dalības projektu iesniegumu atlasē, </w:t>
+        <w:t xml:space="preserve">adarbības partneris atbilst kādam no minētajos normatīvajos aktos noteiktajiem nosacījumiem, </w:t>
+      </w:r>
+      <w:del w:id="22" w:author="Ilze Blumberga" w:date="2026-03-26T11:10:00Z" w16du:dateUtc="2026-03-26T09:10:00Z">
+        <w:r w:rsidR="004857B6" w:rsidRPr="00986B3E" w:rsidDel="000E4E9A">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:delText>lai projekta iesniedzēju izslēgtu no dalības projektu iesniegumu atlasē</w:delText>
+        </w:r>
+      </w:del>
+      <w:r w:rsidR="004857B6" w:rsidRPr="00986B3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="009F6FDD" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>projekta iesniegums nav uzskatāms par noraidītu,</w:t>
       </w:r>
       <w:r w:rsidR="00F61530" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> bet šī </w:t>
       </w:r>
       <w:r w:rsidR="00F61530" w:rsidRPr="005033BF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nolikuma</w:t>
       </w:r>
       <w:r w:rsidR="00F070EE" w:rsidRPr="005033BF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
@@ -10968,55 +11582,55 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">sadarbības </w:t>
       </w:r>
       <w:r w:rsidR="00C54F08" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">partneri no </w:t>
       </w:r>
       <w:r w:rsidR="00FA1D08" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dalības projektā</w:t>
       </w:r>
       <w:r w:rsidR="00042625" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="6" w:name="_Ref120489080"/>
+      <w:bookmarkStart w:id="23" w:name="_Ref120489080"/>
     </w:p>
     <w:p w14:paraId="6E09C6F8" w14:textId="6A550C02" w:rsidR="003D6512" w:rsidRPr="00C92BD9" w:rsidRDefault="003D6512" w:rsidP="00BE0966">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="75C87149">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">Projekta iesniedzēja un/vai sadarbības partnera atbilstību mikro, mazā un vidējā uzņēmuma (MVU), viena vienota uzņēmuma (VVU) un grūtībās nonākuša uzņēmuma (GNU) statusam vērtē atbilstoši </w:t>
       </w:r>
       <w:r w:rsidR="004961B0">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00003CC7">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>adarbības iestādes</w:t>
@@ -11026,88 +11640,89 @@
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="75C87149">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00E43C74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">nformatīvajam materiālam par mikro, mazā un vidējā uzņēmuma, viena vienota uzņēmuma un grūtībās nonākuša uzņēmuma statusa noteikšanu, kas pieejams </w:t>
       </w:r>
       <w:r w:rsidRPr="75C87149">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidRPr="75C87149">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hipersaite"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>https://www.cfla.gov.lv/lv/mvk-gnu-un-vvu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="75C87149">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DD6AB79" w14:textId="3E4882DA" w:rsidR="00042625" w:rsidRPr="001A4539" w:rsidRDefault="34A7FB25" w:rsidP="00BE0966">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="60"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Ref216784591"/>
-      <w:bookmarkStart w:id="8" w:name="_Ref216784377"/>
+      <w:bookmarkStart w:id="24" w:name="_Ref216784591"/>
+      <w:bookmarkStart w:id="25" w:name="_Ref216784377"/>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Projekta iesnieguma atbilstību projektu vērtēšanas kritērijiem vērtē, </w:t>
       </w:r>
       <w:r w:rsidRPr="00841684">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>vispirms</w:t>
       </w:r>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> izvērtējot </w:t>
       </w:r>
       <w:r w:rsidRPr="00E5683A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -11132,69 +11747,69 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(vienotie izvēles kritēriji Nr.: 2.1., 2.4.</w:t>
       </w:r>
       <w:r w:rsidR="00926602">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, specifiskais atbilstības kritērijs Nr. 3.6.</w:t>
       </w:r>
       <w:r w:rsidR="006776AC" w:rsidRPr="006776AC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00325641">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="23"/>
       <w:r w:rsidR="00042625" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Ja projekta iesniegums kādā no secīgi vērtētajiem neprecizējamiem kritērijiem saņem vērtējumu “Nē”, vērtēšanas veidlapā pārējiem kritērijiem norādot “Netiek vērtēts”.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="24"/>
       <w:r w:rsidR="00042625" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p w14:paraId="79F4BEED" w14:textId="6F7BE4FF" w:rsidR="001A4539" w:rsidRDefault="001A4539" w:rsidP="00BE0966">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A4539">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja projekta iesniegums atbilst neprecizējamiem kritērijiem, vērtēšanu turpina ar </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
@@ -11265,85 +11880,85 @@
       </w:r>
       <w:r w:rsidRPr="00F22A92">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. punktā</w:t>
       </w:r>
       <w:r w:rsidRPr="0042344B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> minētos</w:t>
       </w:r>
       <w:r w:rsidRPr="00E5683A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> izņēmumus.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3811CD11" w14:textId="77777777" w:rsidR="00411F96" w:rsidRDefault="00411F96" w:rsidP="00BE0966">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Ref216784634"/>
+      <w:bookmarkStart w:id="26" w:name="_Ref216784634"/>
       <w:r w:rsidRPr="00411F96">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Kvalitātes kritērijus nevērtē:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="26"/>
       <w:r w:rsidRPr="00411F96">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D5E9E4F" w14:textId="1DBC5859" w:rsidR="00411F96" w:rsidRDefault="00411F96" w:rsidP="00BE0966">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00411F96">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">nevienam projekta iesniegumam, ja projektu iesniegumos kopumā pieprasītais </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
@@ -11359,51 +11974,51 @@
       </w:r>
       <w:r w:rsidR="004944BB">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>trešajā</w:t>
       </w:r>
       <w:r w:rsidR="004944BB" w:rsidRPr="00411F96">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00411F96">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">atlases kārtā ir pietiekams visu projektu atbalstīšanai; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="437774BC" w14:textId="317C0CE7" w:rsidR="00076380" w:rsidRPr="00E5683A" w:rsidRDefault="00411F96" w:rsidP="00BE0966">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00411F96">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">attiecīgā </w:t>
       </w:r>
       <w:r w:rsidR="00AC6A78">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
@@ -11470,59 +12085,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00411F96">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">reģionam </w:t>
       </w:r>
       <w:r w:rsidR="00C04F65">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>trešās</w:t>
       </w:r>
       <w:r w:rsidRPr="00411F96">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> atlases </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">kārtas 1. daļā paredzēto </w:t>
+        <w:t xml:space="preserve"> atlases kārtas 1. daļā paredzēto </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ERAF</w:t>
       </w:r>
       <w:r w:rsidRPr="00411F96">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> finansējumu, un nav jāpiemēro šī </w:t>
       </w:r>
       <w:r w:rsidRPr="0097163F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">nolikuma </w:t>
       </w:r>
       <w:r w:rsidR="00737B24" w:rsidRPr="00F22A92">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
@@ -11573,51 +12180,51 @@
       </w:r>
       <w:r w:rsidRPr="00F22A92">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. punkta</w:t>
       </w:r>
       <w:r w:rsidRPr="00411F96">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> nosacījumi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1334A934" w14:textId="1C29B2C1" w:rsidR="00F16391" w:rsidRPr="00E5683A" w:rsidRDefault="00F16391" w:rsidP="00BE0966">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E5683A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">Pēc projektu iesniegumu izvērtēšanas neprecizējamos un kvalitātes kritērijos vērtēšanas komisija vispirms sarindo projektu iesniegumus prioritārā secībā, katrai </w:t>
       </w:r>
       <w:r w:rsidR="007273B4">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>plānošanas</w:t>
       </w:r>
       <w:r w:rsidR="007273B4" w:rsidRPr="00E5683A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
@@ -11659,51 +12266,51 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>14</w:t>
       </w:r>
       <w:r w:rsidRPr="00E5683A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00A75FDF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00E5683A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>.1. apakšpunktā noteiktajam finansējumam.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1435F4C6" w14:textId="3F2C7486" w:rsidR="00A803D3" w:rsidRPr="00E5683A" w:rsidRDefault="005F4827" w:rsidP="00BE0966">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F4827">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Projektu iesniegumu prioritārā secība </w:t>
       </w:r>
       <w:r w:rsidR="00864450">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>trešās</w:t>
@@ -11746,88 +12353,97 @@
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E5683A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>kārtas 2. daļā tiek veidota, ievērojot šādus nosacījumus</w:t>
       </w:r>
       <w:r w:rsidR="00A803D3" w:rsidRPr="00E5683A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="593FDED3" w14:textId="17BDB992" w:rsidR="005D32F7" w:rsidRPr="00986B3E" w:rsidRDefault="005D32F7" w:rsidP="00BE0966">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="60"/>
         <w:ind w:left="1134" w:hanging="624"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00860198">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>priekšroku dod projektam ar kopējā koeficienta lielāko summu</w:t>
       </w:r>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>: K</w:t>
-      </w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986B3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> = K</w:t>
       </w:r>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> + K</w:t>
       </w:r>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
@@ -11894,69 +12510,71 @@
           <w:vertAlign w:val="subscript"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>, kur:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02542CCF" w14:textId="77777777" w:rsidR="005D32F7" w:rsidRPr="00986B3E" w:rsidRDefault="005D32F7" w:rsidP="005D32F7">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="1701" w:firstLine="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>K</w:t>
       </w:r>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> – kopējais koeficients;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7247A0BE" w14:textId="77777777" w:rsidR="005D32F7" w:rsidRPr="00986B3E" w:rsidRDefault="005D32F7" w:rsidP="005D32F7">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="1701" w:firstLine="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
@@ -12256,145 +12874,155 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>rtspējas</w:t>
       </w:r>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> koeficients</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B05FD34" w14:textId="77777777" w:rsidR="009B7197" w:rsidRPr="00CE6160" w:rsidRDefault="009B7197" w:rsidP="00BE0966">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="1134"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE6160">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">rojektu iesniegumi </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">tiek </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CE6160">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>ranžēti no efektīvākā (ar lielāko kopējā koeficienta vērtību) līdz vismazāk efektīvajam (ar mazāko kopējā koeficienta vērtību) projekta iesniegumam.</w:t>
-      </w:r>
+        <w:t>ranžēti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CE6160">
         <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no efektīvākā (ar lielāko kopējā koeficienta vērtību) līdz vismazāk efektīvajam (ar mazāko kopējā koeficienta vērtību) projekta iesniegumam.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE6160">
+        <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE6160">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Kopējo koeficienta vērtību matemātiski noapaļo</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE6160">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:footnoteReference w:id="10"/>
+        <w:footnoteReference w:id="11"/>
       </w:r>
       <w:r w:rsidRPr="00CE6160">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> ar divām zīmēm aiz komata;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09FEDAA7" w14:textId="7BFFF7E5" w:rsidR="001C3406" w:rsidRPr="001C3406" w:rsidRDefault="00C35E90" w:rsidP="00BE0966">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:ind w:left="1134"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Ref216190143"/>
+      <w:bookmarkStart w:id="27" w:name="_Ref216190143"/>
       <w:r w:rsidRPr="00CE6160">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">ja </w:t>
       </w:r>
       <w:r w:rsidR="00D9450D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">1.daļā </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE6160">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">vairākiem projektu iesniegumiem viena </w:t>
       </w:r>
       <w:r w:rsidR="00081CBB">
@@ -12453,98 +13081,107 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00194E6E" w:rsidRPr="00CE6160">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>kopējie kopvērtējuma koeficienti ar divām zīmēm aiz komata ir vienādi</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE6160">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>, priekšroku dod tam projekta iesniegumam, kurā plānota lielāka rezultāta rādītāja “</w:t>
       </w:r>
       <w:r w:rsidR="001C3406" w:rsidRPr="001C3406">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>Darba algu fonda pieaugums privātajos komersantos”  attiecīb</w:t>
+        <w:t xml:space="preserve">Darba algu fonda </w:t>
+      </w:r>
+      <w:r w:rsidR="001C3406" w:rsidRPr="001C3406">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>pieaugums privātajos komersantos”  attiecīb</w:t>
       </w:r>
       <w:r w:rsidR="00C50652">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="001C3406" w:rsidRPr="001C3406">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> pret ieguldīto  ERAF finansējumu</w:t>
       </w:r>
       <w:r w:rsidR="001C3406" w:rsidRPr="001C3406">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:footnoteReference w:id="11"/>
+        <w:footnoteReference w:id="12"/>
       </w:r>
       <w:r w:rsidR="001C3406" w:rsidRPr="001C3406">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00275AC7">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p w14:paraId="3B805711" w14:textId="480E3263" w:rsidR="006E7916" w:rsidRPr="006E7916" w:rsidRDefault="00897049" w:rsidP="00BE0966">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00897049">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">ja </w:t>
       </w:r>
       <w:r w:rsidR="00194E6E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
@@ -12725,106 +13362,115 @@
         </w:rPr>
         <w:t>komersantos</w:t>
       </w:r>
       <w:r w:rsidRPr="006E7916">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>” attiecība pret</w:t>
       </w:r>
       <w:r w:rsidR="000C6C8D" w:rsidRPr="006E7916">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> ERAF</w:t>
       </w:r>
       <w:r w:rsidRPr="006E7916">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> finansējumu, – tad priekšroku dod tam projekta iesniegumam, kurā plānota lielāka rezultāta rādītāja </w:t>
-[...8 lines deleted...]
-        <w:t>“</w:t>
+        <w:t xml:space="preserve"> finansējumu, – tad priekšroku dod tam projekta iesniegumam, kurā plānota lielāka rezultāta rādītāja “</w:t>
       </w:r>
       <w:r w:rsidR="00F6132C" w:rsidRPr="006E7916">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>Privātās nefinanšu investīcijas nemateriālajos ieguldījumos un pamatlīdzekļos</w:t>
+        <w:t xml:space="preserve">Privātās </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F6132C" w:rsidRPr="006E7916">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>nefinanšu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F6132C" w:rsidRPr="006E7916">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> investīcijas nemateriālajos ieguldījumos un pamatlīdzekļos</w:t>
       </w:r>
       <w:r w:rsidRPr="006E7916">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>” attiecība pret ieguldīto ERAF finansējumu</w:t>
       </w:r>
       <w:r w:rsidR="006E7916" w:rsidRPr="006E7916">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006E7916" w:rsidRPr="006E7916">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:footnoteReference w:id="12"/>
+        <w:footnoteReference w:id="13"/>
       </w:r>
       <w:r w:rsidR="006E7916">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03B9A005" w14:textId="3C9CCE61" w:rsidR="008D5ABA" w:rsidRPr="00243CFF" w:rsidRDefault="009E41C5" w:rsidP="00BE0966">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E5683A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Projektu </w:t>
       </w:r>
       <w:r w:rsidR="008D5ABA" w:rsidRPr="00243CFF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
@@ -12915,147 +13561,147 @@
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>. punktā</w:t>
       </w:r>
       <w:r w:rsidR="008D5ABA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> noteiktās kompetences ietvaros</w:t>
       </w:r>
       <w:r w:rsidR="008D5ABA" w:rsidRPr="00243CFF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> šādā secībā: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="033C9252" w14:textId="77777777" w:rsidR="008D5ABA" w:rsidRPr="00243CFF" w:rsidRDefault="008D5ABA" w:rsidP="00BE0966">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00243CFF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">vienotie kritēriji,  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45C61799" w14:textId="77777777" w:rsidR="008D5ABA" w:rsidRPr="00243CFF" w:rsidRDefault="008D5ABA" w:rsidP="00BE0966">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00243CFF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">vienotie izvēles kritēriji, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B84312F" w14:textId="77777777" w:rsidR="008D5ABA" w:rsidRPr="00243CFF" w:rsidRDefault="008D5ABA" w:rsidP="00BE0966">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00243CFF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>specifiskie atbilstības kritēriji</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4352193C" w14:textId="3F62A2AB" w:rsidR="00B529DD" w:rsidRDefault="00B529DD" w:rsidP="00BE0966">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Ref216190062"/>
+      <w:bookmarkStart w:id="28" w:name="_Ref216190062"/>
       <w:r w:rsidRPr="00D6653F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Ja, sarindojot projektu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> iesniegumu</w:t>
       </w:r>
       <w:r w:rsidRPr="00D6653F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -13192,145 +13838,147 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> atlases kārtas 1. daļas </w:t>
       </w:r>
       <w:r w:rsidR="00CD21C5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">attiecīgā plānošanas reģiona </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ietvaros</w:t>
       </w:r>
-      <w:r w:rsidR="008F04CD">
+      <w:del w:id="29" w:author="Liene Rubīna" w:date="2026-03-10T11:53:00Z" w16du:dateUtc="2026-03-10T09:53:00Z">
+        <w:r w:rsidR="008F04CD" w:rsidDel="00B71119">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:bCs/>
+            <w:color w:val="000000"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="lv-LV"/>
+          </w:rPr>
+          <w:delText xml:space="preserve"> </w:delText>
+        </w:r>
+      </w:del>
+      <w:r w:rsidRPr="00D6653F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="003723C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>ERA</w:t>
+      </w:r>
       <w:r w:rsidRPr="00D6653F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003723C6">
+        <w:t xml:space="preserve">F finansējums nav pietiekams </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>ERA</w:t>
+        <w:t>vienīgā</w:t>
       </w:r>
       <w:r w:rsidRPr="00D6653F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">F finansējums nav pietiekams </w:t>
+        <w:t xml:space="preserve"> projekta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>vienīgā</w:t>
+        <w:t xml:space="preserve"> iesnieguma</w:t>
       </w:r>
       <w:r w:rsidRPr="00D6653F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> projekta</w:t>
+        <w:t xml:space="preserve"> īstenošanai, tad</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> iesnieguma</w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p w14:paraId="3F9EF208" w14:textId="7ECCB6B4" w:rsidR="00B529DD" w:rsidRDefault="00B529DD" w:rsidP="00BE0966">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F68D9">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ja projekta</w:t>
       </w:r>
@@ -13354,58 +14002,58 @@
         </w:rPr>
         <w:t xml:space="preserve"> īstenošanai iztrūkst līdz 30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>,99</w:t>
       </w:r>
       <w:r w:rsidRPr="001F68D9">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>%</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:footnoteReference w:id="13"/>
+        <w:footnoteReference w:id="14"/>
       </w:r>
       <w:r w:rsidRPr="001F68D9">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> no projekta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> iesnieguma</w:t>
       </w:r>
       <w:r w:rsidRPr="001F68D9">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
@@ -13516,51 +14164,51 @@
         <w:t xml:space="preserve"> atlases kārtas 2. daļas </w:t>
       </w:r>
       <w:r w:rsidR="00961AED">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ERA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>F finansējuma;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FB7F193" w14:textId="469CDC78" w:rsidR="00B529DD" w:rsidRDefault="00B529DD" w:rsidP="00BE0966">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>j</w:t>
       </w:r>
@@ -13570,84 +14218,92 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>a projekta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> iesnieguma</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF469A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> īstenošanai iztrūkst </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A61BD9">
+        <w:t xml:space="preserve"> īstenošanai </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC3E4C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
-          <w:highlight w:val="lightGray"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>iztrūkst 31,00%</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC3E4C">
+        <w:rPr>
+          <w:rStyle w:val="Vresatsauce"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
-          <w:highlight w:val="lightGray"/>
-[...2 lines deleted...]
-        <w:footnoteReference w:id="14"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:footnoteReference w:id="15"/>
+      </w:r>
+      <w:r w:rsidRPr="00FC3E4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> un vairāk </w:t>
+        <w:t xml:space="preserve"> vairāk </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF469A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>no projekta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> iesnieguma</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF469A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
@@ -13896,53 +14552,53 @@
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> iesniegumu</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF469A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> koeficientu vērtības</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B51D16B" w14:textId="3A4C3407" w:rsidR="00D40825" w:rsidRDefault="00D40825" w:rsidP="00BE0966">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2B51D16B" w14:textId="3B918D8E" w:rsidR="00D40825" w:rsidRDefault="00D40825" w:rsidP="00BE0966">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B47031">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja </w:t>
@@ -14145,130 +14801,143 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ERA</w:t>
       </w:r>
       <w:r w:rsidRPr="00B47031">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>F finansējuma atlikums, par kuru nav iesniegts projekt</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>a iesniegums</w:t>
       </w:r>
-      <w:r w:rsidR="004045E8">
-[...78 lines deleted...]
-      </w:r>
+      <w:del w:id="30" w:author="Liene Rubīna" w:date="2026-03-09T17:47:00Z" w16du:dateUtc="2026-03-09T15:47:00Z">
+        <w:r w:rsidR="004045E8" w:rsidDel="00C91233">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:bCs/>
+            <w:color w:val="000000"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="lv-LV"/>
+          </w:rPr>
+          <w:delText xml:space="preserve"> vai ja trešās atlases kārtas 1. daļas attiecīgā plānošanas reģiona ietvaros</w:delText>
+        </w:r>
+        <w:r w:rsidR="00B939D5" w:rsidDel="00C91233">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:bCs/>
+            <w:color w:val="000000"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="lv-LV"/>
+          </w:rPr>
+          <w:delText xml:space="preserve"> </w:delText>
+        </w:r>
+        <w:r w:rsidR="004045E8" w:rsidDel="00C91233">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:bCs/>
+            <w:color w:val="000000"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="lv-LV"/>
+          </w:rPr>
+          <w:delText>ERA</w:delText>
+        </w:r>
+        <w:r w:rsidR="004045E8" w:rsidRPr="00D6653F" w:rsidDel="00C91233">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:bCs/>
+            <w:color w:val="000000"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="lv-LV"/>
+          </w:rPr>
+          <w:delText xml:space="preserve">F </w:delText>
+        </w:r>
+        <w:r w:rsidR="004045E8" w:rsidRPr="00D6653F" w:rsidDel="00C91233">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:bCs/>
+            <w:color w:val="000000"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="lv-LV"/>
+          </w:rPr>
+          <w:lastRenderedPageBreak/>
+          <w:delText xml:space="preserve">finansējums nav pietiekams </w:delText>
+        </w:r>
+        <w:r w:rsidR="004045E8" w:rsidDel="00C91233">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:bCs/>
+            <w:color w:val="000000"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="lv-LV"/>
+          </w:rPr>
+          <w:delText>vienīgā</w:delText>
+        </w:r>
+        <w:r w:rsidR="004045E8" w:rsidRPr="00D6653F" w:rsidDel="00C91233">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:bCs/>
+            <w:color w:val="000000"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="lv-LV"/>
+          </w:rPr>
+          <w:delText xml:space="preserve"> projekta</w:delText>
+        </w:r>
+        <w:r w:rsidR="004045E8" w:rsidDel="00C91233">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:bCs/>
+            <w:color w:val="000000"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="lv-LV"/>
+          </w:rPr>
+          <w:delText xml:space="preserve"> iesnieguma</w:delText>
+        </w:r>
+        <w:r w:rsidR="004045E8" w:rsidRPr="00D6653F" w:rsidDel="00C91233">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:bCs/>
+            <w:color w:val="000000"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="lv-LV"/>
+          </w:rPr>
+          <w:delText xml:space="preserve"> īstenošanai</w:delText>
+        </w:r>
+      </w:del>
       <w:r w:rsidRPr="00B47031">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">, šo </w:t>
       </w:r>
       <w:r w:rsidR="00502B87">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ERA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -14348,51 +15017,51 @@
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00285A08">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.2. apakšpunkts.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="342AEC04" w14:textId="04DE02B4" w:rsidR="00A62EDB" w:rsidRDefault="009931D5" w:rsidP="00BE0966">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Trešās </w:t>
       </w:r>
       <w:r w:rsidR="00A62EDB" w:rsidRPr="00B816A9">
@@ -14538,67 +15207,67 @@
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>26</w:t>
       </w:r>
       <w:r w:rsidR="00A62EDB" w:rsidRPr="00283A4C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>. p</w:t>
       </w:r>
       <w:r w:rsidR="00A62EDB">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>unktā noteikto rindošanas kārtību.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DDB163B" w14:textId="2FBD6FE3" w:rsidR="00A562AA" w:rsidRDefault="00A562AA" w:rsidP="00BE0966">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Ref216859281"/>
+      <w:bookmarkStart w:id="31" w:name="_Ref216859281"/>
       <w:r w:rsidRPr="00D87514">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Ja, sarindojot projektu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> iesniegumu</w:t>
       </w:r>
       <w:r w:rsidRPr="00D87514">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
@@ -14634,130 +15303,120 @@
       <w:r w:rsidRPr="00D87514">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> izveidojas </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ERAF</w:t>
       </w:r>
       <w:r w:rsidRPr="00D87514">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> finansējuma atlikums, kas ir mazāks nekā nepieciešams </w:t>
+        <w:t xml:space="preserve"> finansējuma atlikums, kas ir mazāks nekā nepieciešams secīgi nākamā projekta</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D87514">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>secīgi nākamā projekta</w:t>
+        <w:t>īstenošanai, projekt</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="00D87514">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>īstenošanai, projekt</w:t>
+        <w:t xml:space="preserve"> var īstenot ar samazinātu </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>u</w:t>
+        <w:t>ERAF</w:t>
       </w:r>
       <w:r w:rsidRPr="00D87514">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> var īstenot ar samazinātu </w:t>
+        <w:t xml:space="preserve"> finansējumu, vienlaikus ņemot vērā šādus nosacījumus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>ERAF</w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:p w14:paraId="08F0CBF9" w14:textId="7EC5D7BC" w:rsidR="00A562AA" w:rsidRDefault="00A562AA" w:rsidP="00BE0966">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="00C64A15">
         <w:rPr>
@@ -14868,51 +15527,71 @@
       <w:r w:rsidRPr="00AC61FC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>” un “</w:t>
       </w:r>
       <w:r w:rsidR="00173EB7">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00402E35" w:rsidRPr="00402E35">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>rivātās nefinanšu investīcijas nemateriālajos ieguldījumos un pamatlīdzekļos</w:t>
+        <w:t xml:space="preserve">rivātās </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00402E35" w:rsidRPr="00402E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>nefinanšu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00402E35" w:rsidRPr="00402E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> investīcijas nemateriālajos ieguldījumos un pamatlīdzekļos</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC61FC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">” </w:t>
       </w:r>
       <w:r w:rsidRPr="00C64A15">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> var samazināt līdz tādam līmenim, kas nemaina kvalitātes kritērijā Nr. 4.1. “Projekta efektivitāte” projekta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
@@ -14940,59 +15619,59 @@
       <w:r w:rsidRPr="004F78CE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidRPr="004F78CE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ar</w:t>
       </w:r>
       <w:r w:rsidRPr="00A60303">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> divām zīmēm aiz komata</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:footnoteReference w:id="15"/>
+      <w:r w:rsidRPr="00095E7D">
+        <w:rPr>
+          <w:rStyle w:val="Vresatsauce"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:footnoteReference w:id="16"/>
       </w:r>
       <w:r w:rsidRPr="00A60303">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>), un, kas saglabā SAM MK noteikumu 1</w:t>
       </w:r>
       <w:r w:rsidR="00FC2E46">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00A60303">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
@@ -15008,51 +15687,51 @@
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r w:rsidRPr="00A60303">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>punktā minētos nosacījumus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18CDD0B9" w14:textId="12C31303" w:rsidR="00A562AA" w:rsidRPr="0018574E" w:rsidRDefault="00A562AA" w:rsidP="00BE0966">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00932915">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>rādītāju samazinājums nepasliktinās projekta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -15086,157 +15765,159 @@
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> minimālais kopēj</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ais</w:t>
       </w:r>
       <w:r w:rsidRPr="00932915">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> attiecināmo izmaksu apmērs nav mazāks par 200 000 </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00932915">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>euro</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00F50912">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F50912">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>(ieskaitot)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57D214E1" w14:textId="77777777" w:rsidR="009E41C5" w:rsidRPr="00986B3E" w:rsidRDefault="009E41C5" w:rsidP="00E5683A">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1BBC9009" w14:textId="453FC97F" w:rsidR="00F81608" w:rsidRPr="00986B3E" w:rsidRDefault="00D537C1" w:rsidP="00BE0966">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Ref120491837"/>
+      <w:bookmarkStart w:id="32" w:name="_Ref120491837"/>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Vērtēšanas komisijas lēmums tiek atspoguļots vērtēšanas komisijas atzinumā</w:t>
       </w:r>
       <w:r w:rsidR="00C62E95" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> par projekta iesnieguma virzību apstiprināšanai, apstiprināšanai ar nosacījumu vai noraidīšanai.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="32"/>
     </w:p>
     <w:p w14:paraId="1098FF39" w14:textId="6C3050C5" w:rsidR="009B5CD7" w:rsidRPr="00986B3E" w:rsidRDefault="00F81608" w:rsidP="00BE0966">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Ref120491666"/>
+      <w:bookmarkStart w:id="33" w:name="_Ref120491666"/>
       <w:r w:rsidRPr="00C92BD9">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Pēc precizētā projekta iesnieguma saņemšanas </w:t>
       </w:r>
       <w:r w:rsidR="009B1D56">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>sadarbības iestādē</w:t>
       </w:r>
       <w:r w:rsidR="00DE7EFE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
@@ -15293,233 +15974,234 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> punktā norādītajam atbildības sadalījumam un</w:t>
       </w:r>
       <w:r w:rsidRPr="00C92BD9">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> kritērijiem, kuru izpildei tika izvirzīti papildu nosacījumi, kā arī kritērijiem, kuru vērtējumu maina precizētajā projekta iesniegumā ietvertā informācija, un aizpilda projekta iesnieguma vērtēšanas veidlapu Projektu portālā. </w:t>
       </w:r>
       <w:r w:rsidR="002E0AD4" w:rsidRPr="00CE6160">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Ja ar precizētu projekta iesniegumu tiek mainīta informācija, kas ietekmē kvalitātes kritēriju aprēķinus, projekta iesniegumu pārvērtē attiecīgajā kvalitātes kritērijā, tādējādi pastāv risks, ka var tikt samazināts projekta iesniegumam sākotnēji piešķirtais kopējais punktu skaits un tā vieta projektu iesniegumu rindojumā pēc saņemto punktu skaita.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="33"/>
     </w:p>
     <w:p w14:paraId="5883F8B6" w14:textId="7F88CBB7" w:rsidR="0093766F" w:rsidRPr="00986B3E" w:rsidRDefault="0093766F" w:rsidP="00593C80">
       <w:pPr>
         <w:pStyle w:val="Headinggg1"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">Lēmuma </w:t>
       </w:r>
       <w:r w:rsidR="001A2736" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>pieņemšanas</w:t>
       </w:r>
       <w:r w:rsidR="007A6511" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> un paziņošanas kārtība</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59E93123" w14:textId="55A5E1C9" w:rsidR="0093766F" w:rsidRPr="00986B3E" w:rsidRDefault="00AC640F" w:rsidP="00BE0966">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Ref120490735"/>
+      <w:bookmarkStart w:id="34" w:name="_Ref120490735"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>Sadarbības iestāde</w:t>
       </w:r>
       <w:r w:rsidR="003D3A93">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="002A370A" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> pamatojoties uz vērtēšanas komisijas sniegto atzinumu, pieņem lēmumu </w:t>
       </w:r>
       <w:r w:rsidR="0093766F" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>(turpmāk – lēmums) par:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="34"/>
     </w:p>
     <w:p w14:paraId="620EEF71" w14:textId="77777777" w:rsidR="0093766F" w:rsidRPr="00986B3E" w:rsidRDefault="0093766F" w:rsidP="00BE0966">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:ind w:left="981" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Ref120521412"/>
+      <w:bookmarkStart w:id="35" w:name="_Ref120521412"/>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>projekta iesnieguma apstiprināšanu;</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="35"/>
     </w:p>
     <w:p w14:paraId="7204B92F" w14:textId="77777777" w:rsidR="0093766F" w:rsidRPr="00986B3E" w:rsidRDefault="0093766F" w:rsidP="00BE0966">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:ind w:left="981" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Ref120521415"/>
+      <w:bookmarkStart w:id="36" w:name="_Ref120521415"/>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>projekta iesnieguma apstiprināšanu ar nosacījumu;</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="36"/>
     </w:p>
     <w:p w14:paraId="4273B6EA" w14:textId="77777777" w:rsidR="004D46FF" w:rsidRPr="00986B3E" w:rsidRDefault="0093766F" w:rsidP="00BE0966">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:ind w:left="981" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>projekta iesnieguma noraidīšanu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4608E659" w14:textId="7BFD4328" w:rsidR="00E32214" w:rsidRPr="00986B3E" w:rsidRDefault="00E32214" w:rsidP="00BE0966">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Lēmumu </w:t>
       </w:r>
       <w:r w:rsidR="005A7952">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>sadarbības iestāde</w:t>
       </w:r>
       <w:r w:rsidR="005A7952" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">pieņem </w:t>
       </w:r>
       <w:r w:rsidR="002802EA" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>3 mēnešu laikā pēc projektu iesniegumu iesniegšanas termiņa beigu datuma</w:t>
       </w:r>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017AD60E" w14:textId="33C10314" w:rsidR="004D7C6B" w:rsidRPr="00986B3E" w:rsidRDefault="23EA3721" w:rsidP="00BE0966">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="017AD60E" w14:textId="0C0E378B" w:rsidR="004D7C6B" w:rsidRPr="00986B3E" w:rsidRDefault="23EA3721" w:rsidP="00BE0966">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pirms nolikuma</w:t>
       </w:r>
       <w:r w:rsidR="521EB46B" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
@@ -15731,54 +16413,54 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>saistīto fizisko personu</w:t>
       </w:r>
       <w:r w:rsidR="00DF2856" w:rsidRPr="004B4F8F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004B4F8F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">atbilstību Likuma 22. pantā noteiktajiem izslēgšanas noteikumiem, ievērojot MK noteikumos </w:t>
       </w:r>
       <w:r w:rsidR="00AB2D19" w:rsidRPr="004B4F8F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Nr. 408</w:t>
       </w:r>
       <w:r w:rsidR="00AB2D19" w:rsidRPr="004B4F8F">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
-[...2 lines deleted...]
-        <w:footnoteReference w:id="16"/>
+          <w:rStyle w:val="Vresatsauce"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:footnoteReference w:id="17"/>
       </w:r>
       <w:r w:rsidR="00AB2D19" w:rsidRPr="004B4F8F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004B4F8F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">noteikto kārtību, un veic </w:t>
       </w:r>
       <w:r w:rsidR="0D8258EF" w:rsidRPr="004B4F8F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>projekta iesniedzēja un sadarbības partnera</w:t>
       </w:r>
       <w:r w:rsidR="007B29B3" w:rsidRPr="004B4F8F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
@@ -15792,51 +16474,50 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00061F63" w:rsidRPr="004B4F8F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">un </w:t>
       </w:r>
       <w:r w:rsidR="00061F63" w:rsidRPr="004B4F8F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">ar </w:t>
       </w:r>
       <w:r w:rsidR="00061F63" w:rsidRPr="00E5683A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">tiem </w:t>
       </w:r>
       <w:r w:rsidR="00061F63" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>saistīto fizisko personu pārbaudi atbilstoši Starptautisko un Latvijas Republikas nacionālo sankciju likuma 11.</w:t>
       </w:r>
       <w:r w:rsidR="00061F63" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00061F63" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> pantam. </w:t>
       </w:r>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja </w:t>
       </w:r>
       <w:r w:rsidR="00BA2BCD" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
@@ -15953,51 +16634,67 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ja tāds projektā ir paredzēts</w:t>
       </w:r>
       <w:r w:rsidR="007B29B3" w:rsidRPr="00986B3E" w:rsidDel="00D75FF9">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="007B29B3" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>atbilst kādam no minētajos normatīvajos aktos noteiktajiem nosacījumiem, lai projekta iesniedzēju izslēgtu no dalības projektu iesniegumu atlasē, projekta iesniegums uzskatāms par noraidītu</w:t>
+        <w:t>atbilst kādam no minētajos normatīvajos aktos noteiktajiem nosacījumiem</w:t>
+      </w:r>
+      <w:del w:id="37" w:author="Liene Rubīna" w:date="2026-03-09T17:48:00Z" w16du:dateUtc="2026-03-09T15:48:00Z">
+        <w:r w:rsidRPr="00986B3E" w:rsidDel="002E7274">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:delText>, lai projekta iesniedzēju izslēgtu no dalības projektu iesniegumu atlasē</w:delText>
+        </w:r>
+      </w:del>
+      <w:r w:rsidRPr="00986B3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, projekta iesniegums uzskatāms par noraidītu</w:t>
       </w:r>
       <w:r w:rsidR="521EB46B" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> neatkarīgi no</w:t>
       </w:r>
       <w:r w:rsidR="02117895" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> vērtēšanas komisijas </w:t>
       </w:r>
       <w:r w:rsidR="00E64077">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00E64077">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
@@ -16368,100 +17065,100 @@
       <w:r w:rsidR="00D069A8">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003C2265" w:rsidRPr="00D069A8">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>ietvaros ir pieejams finansējums projekta īstenošanai.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F924CA5" w14:textId="6A907681" w:rsidR="00E860CF" w:rsidRPr="00FB062C" w:rsidRDefault="00327553" w:rsidP="00BE0966">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Ref121924665"/>
+      <w:bookmarkStart w:id="38" w:name="_Ref121924665"/>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">Lēmumu par projekta iesnieguma apstiprināšanu ar nosacījumu pieņem, ja projekta iesniedzējam nepieciešams veikt </w:t>
       </w:r>
       <w:r w:rsidR="00941719">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>sadarbības iestādes</w:t>
       </w:r>
       <w:r w:rsidR="00941719" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>noteiktās darbības, lai projekta iesniegums pilnībā atbilstu projektu iesniegumu vērtēšanas kritērijiem un projektu varētu atbilstoši īstenot</w:t>
       </w:r>
       <w:r w:rsidR="00E860CF" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="001E4627" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja projekta iesniegums ir apstiprināts ar nosacījumu, projekta iesniedzējs veic tikai </w:t>
       </w:r>
       <w:r w:rsidR="00DF181B" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">tās </w:t>
       </w:r>
       <w:r w:rsidR="001E4627" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>darbības, kuras ir noteiktas lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumu, nemainot projekta iesniegumu pēc būtības.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="38"/>
       <w:r w:rsidR="000A755B" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FB062C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>Veicot nosacījumu izpildi, bez īpaša pamatojuma</w:t>
       </w:r>
       <w:r w:rsidR="00FB062C" w:rsidRPr="00CE6160">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> nav pieļaujama sākotnēji plānoto </w:t>
       </w:r>
       <w:r w:rsidR="00FB062C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">rezultāta </w:t>
       </w:r>
       <w:r w:rsidR="00FB062C" w:rsidRPr="00CE6160">
@@ -16475,51 +17172,51 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00FB062C" w:rsidRPr="004D0E72">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>un citu vērtējamo projekta iesnieguma  elementu precizēšana</w:t>
       </w:r>
       <w:r w:rsidR="00FB062C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00FB062C" w:rsidRPr="00CE6160">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> ja vien tas neatbilst lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumu iekļautajiem nosacījumiem, pretējā gadījumā projekta iesniegums var tikt noraidīts.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="608CBD1F" w14:textId="319FC4B6" w:rsidR="0087168E" w:rsidRPr="00986B3E" w:rsidRDefault="0087168E" w:rsidP="00BE0966">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Lēmumu par projekta </w:t>
       </w:r>
       <w:r w:rsidR="00847788" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
@@ -16549,50 +17246,51 @@
       </w:r>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">pieņem, ja iestājas vismaz viens no nosacījumiem: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18D708D1" w14:textId="6F989C97" w:rsidR="00080D8C" w:rsidRPr="00986B3E" w:rsidRDefault="00080D8C" w:rsidP="00BE0966">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>uz projekta iesniedzēju</w:t>
       </w:r>
       <w:r w:rsidR="00975A34">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00975A34" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>vai ar to saistīto fizisko personu</w:t>
       </w:r>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> attiecas vismaz viens no </w:t>
       </w:r>
       <w:r w:rsidR="00C82626" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>L</w:t>
@@ -16686,243 +17384,242 @@
       <w:r w:rsidR="00C032E2" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>ceturto daļu ietekmētu projekta iesniegumu pēc būtības;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1873AD67" w14:textId="1AE2B373" w:rsidR="00796C8C" w:rsidRPr="00986B3E" w:rsidRDefault="00080D8C" w:rsidP="00BE0966">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Ref120485120"/>
-      <w:bookmarkStart w:id="20" w:name="_Ref172293780"/>
+      <w:bookmarkStart w:id="39" w:name="_Ref120485120"/>
+      <w:bookmarkStart w:id="40" w:name="_Ref172293780"/>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">projektu iesniegumu atlases </w:t>
       </w:r>
       <w:r w:rsidR="00735C0D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>trešās</w:t>
       </w:r>
       <w:r w:rsidR="00735C0D" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>kārtas</w:t>
       </w:r>
       <w:r w:rsidR="000E15BE" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>ietvaros nav pieejams</w:t>
       </w:r>
       <w:r w:rsidR="0008446D" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>finansējums projekta īstenošanai</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="39"/>
       <w:r w:rsidR="00931EA7" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="40"/>
     </w:p>
     <w:p w14:paraId="51E4C4FD" w14:textId="60605EEF" w:rsidR="00796C8C" w:rsidRPr="00986B3E" w:rsidRDefault="00080D8C" w:rsidP="00BE0966">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>projekta iesniedzējs ir radījis mākslīgus apstākļus</w:t>
       </w:r>
       <w:r w:rsidR="000E0F6A" w:rsidRPr="000E0F6A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:footnoteReference w:id="17"/>
+        <w:footnoteReference w:id="18"/>
       </w:r>
       <w:r w:rsidR="000E0F6A" w:rsidRPr="000E0F6A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai sniedzis faktiskajiem apstākļiem būtiski neatbilstošu informāciju, lai gūtu priekšrocības salīdzinājumā ar citiem projektu iesniedzējiem vai lai </w:t>
       </w:r>
       <w:r w:rsidR="00941719">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>sadarbības iestāde</w:t>
       </w:r>
       <w:r w:rsidR="00941719" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>pieņemtu tam labvēlīgu lēmumu</w:t>
       </w:r>
       <w:r w:rsidR="00E10ED1" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49181C9D" w14:textId="365733FF" w:rsidR="009153EE" w:rsidRPr="00986B3E" w:rsidRDefault="009153EE" w:rsidP="00BE0966">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Ref128053469"/>
+      <w:bookmarkStart w:id="41" w:name="_Ref128053469"/>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja projekta iesniegums ir apstiprināts ar nosacījumu, pēc precizētā projekta iesnieguma iesniegšanas, pamatojoties uz vērtēšanas komisijas atzinumu par nosacījumu izpildi vai neizpildi, </w:t>
       </w:r>
       <w:r w:rsidR="00941719">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>sadarbības iestāde</w:t>
       </w:r>
       <w:r w:rsidR="00941719" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>izdod</w:t>
       </w:r>
       <w:r w:rsidR="009E55B3" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> atzinumu par</w:t>
       </w:r>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="41"/>
     </w:p>
     <w:p w14:paraId="3D0E8F6C" w14:textId="5C6E9FF3" w:rsidR="009153EE" w:rsidRPr="00986B3E" w:rsidRDefault="009153EE" w:rsidP="00BE0966">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Ref120521482"/>
+      <w:bookmarkStart w:id="42" w:name="_Ref120521482"/>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>lēmumā noteikto nosacījumu izpildi, ja precizētais projekta iesniegums iesniegts lēmumā noteiktajā termiņā un ar precizējumiem projekta iesniegumā ir izpildīti visi lēmumā izvirzītie nosacījumi;</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="42"/>
     </w:p>
     <w:p w14:paraId="4FDF6AFC" w14:textId="4F0BB0E3" w:rsidR="009153EE" w:rsidRPr="00986B3E" w:rsidRDefault="009E55B3" w:rsidP="00BE0966">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>lēmumā noteikto</w:t>
       </w:r>
       <w:r w:rsidR="009153EE" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> nosacījumu neizpildi, atzīstot projekta iesniegumu par noraidāmu, ja kāds no lēmumā noteiktajiem nosacījumiem netiek izpildīts vai netiek izpildīts lēmumā noteiktajā termiņā vai ja projekta iesniedzēja iesniegtās informācijas dēļ projekta iesniegums neatbilst projektu iesniegumu vērtēšanas kritērijiem.</w:t>
       </w:r>
@@ -17081,60 +17778,60 @@
         </w:rPr>
         <w:t>trešās</w:t>
       </w:r>
       <w:r w:rsidR="006D669B" w:rsidRPr="00E5683A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E5683A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">atlases kārtā </w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>pieejamais finansējums un vērtēšanas komisija nav pabeigusi projektu iesniegumu sarindošanu prioritārā secībā.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F092F70" w14:textId="1FA6CB1B" w:rsidR="001521DD" w:rsidRDefault="00EA4587" w:rsidP="00BE0966">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Hlk31356483"/>
+      <w:bookmarkStart w:id="43" w:name="_Hlk31356483"/>
       <w:r w:rsidRPr="00481790">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>Sadarbības iestādei</w:t>
       </w:r>
       <w:r w:rsidR="00E26E5B" w:rsidRPr="00481790">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A764D9">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>trešās</w:t>
       </w:r>
       <w:r w:rsidR="00B926C6" w:rsidRPr="00481790">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> atlases kārtas 2. daļas ietvaros</w:t>
       </w:r>
       <w:r w:rsidR="00B926C6" w:rsidRPr="00481790">
@@ -17168,91 +17865,112 @@
         </w:rPr>
         <w:t xml:space="preserve">apstiprināt ar nosacījumu vai apstiprināt projekta iesniegumu, kurš atbilstoši </w:t>
       </w:r>
       <w:r w:rsidR="00D96259" w:rsidRPr="00481790">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">nolikuma </w:t>
       </w:r>
       <w:r w:rsidR="00877FF9">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>26</w:t>
       </w:r>
       <w:r w:rsidR="00D96259" w:rsidRPr="00481790">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">. punktā </w:t>
       </w:r>
       <w:r w:rsidR="00E26E5B" w:rsidRPr="00481790">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
-        <w:t>noteiktajai projektu iesniegumu rindošanas prioritārajai secībai ir nākamais</w:t>
+        <w:t xml:space="preserve">noteiktajai projektu </w:t>
       </w:r>
       <w:r w:rsidR="00E26E5B" w:rsidRPr="00481790">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>iesniegumu rindošanas prioritārajai secībai ir nākamais</w:t>
+      </w:r>
+      <w:r w:rsidR="00E26E5B" w:rsidRPr="00481790">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">,  </w:t>
       </w:r>
       <w:r w:rsidR="004C2AEE" w:rsidRPr="00481790">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>bet kura īstenošanai pieejams ERAF finansējums nepilnā apmērā, vai par kuru ir pieņemts lēmums par projekta iesnieguma noraidīšanu nepietiekama finansējuma dēļ</w:t>
       </w:r>
       <w:r w:rsidR="00E26E5B" w:rsidRPr="00481790">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:bookmarkStart w:id="24" w:name="_Hlk31356474"/>
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkStart w:id="44" w:name="_Hlk31356474"/>
+      <w:bookmarkEnd w:id="43"/>
       <w:r w:rsidR="004C2AEE" w:rsidRPr="00481790">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>Sadarbības iestāde</w:t>
       </w:r>
       <w:r w:rsidR="00E26E5B" w:rsidRPr="00481790">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E26E5B" w:rsidRPr="00481790">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
-        <w:t>projekta iesniedzējam nosūta vēstuli ar lūgumu apliecināt gatavību īstenot projektu</w:t>
+        <w:t xml:space="preserve">projekta iesniedzējam </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E26E5B" w:rsidRPr="00481790">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>nosūta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E26E5B" w:rsidRPr="00481790">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vēstuli ar lūgumu apliecināt gatavību īstenot projektu</w:t>
       </w:r>
       <w:r w:rsidR="00481790" w:rsidRPr="00481790">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00481790" w:rsidRPr="00481790">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">pieprasītā </w:t>
       </w:r>
       <w:r w:rsidR="00481790">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>ERAF</w:t>
       </w:r>
       <w:r w:rsidR="00481790" w:rsidRPr="00481790">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> finansējuma apmērā vai ar samazinātu </w:t>
       </w:r>
       <w:r w:rsidR="00481790">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
@@ -17311,51 +18029,51 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>. punkt</w:t>
       </w:r>
       <w:r w:rsidR="00481790" w:rsidRPr="00CE4BF0">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
       <w:r w:rsidR="00481790" w:rsidRPr="00481790">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> norādītos nosacījumus.</w:t>
       </w:r>
       <w:r w:rsidR="00E26E5B" w:rsidRPr="00E5683A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F8D4121" w14:textId="38CFE176" w:rsidR="00E26E5B" w:rsidRPr="00B41FDF" w:rsidRDefault="00E26E5B" w:rsidP="00BE0966">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E5683A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja projekta iesniedzējs </w:t>
       </w:r>
       <w:r w:rsidR="00B7333C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">sadarbības iestādes </w:t>
       </w:r>
       <w:r w:rsidRPr="00E5683A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>norādītajā termiņā ir apliecinājis gatavību īstenot projektu</w:t>
@@ -17376,151 +18094,150 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>sadarbības iestāde</w:t>
       </w:r>
       <w:r w:rsidRPr="00E5683A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B41FDF" w:rsidRPr="00B55D11">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ir konstatējusi, ka projekta iesnieguma atbilstība vērtēšanas kritērijiem joprojām ir nodrošināta</w:t>
       </w:r>
       <w:r w:rsidR="00B41FDF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="44"/>
     </w:p>
     <w:p w14:paraId="4E032E50" w14:textId="3B4AC08D" w:rsidR="00A97E40" w:rsidRPr="00A97E40" w:rsidRDefault="00A97E40" w:rsidP="00BE0966">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A97E40">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">sadarbības iestāde pieņem lēmumu par projekta iesnieguma apstiprināšanu ar nosacījumu vai apstiprināšanu ar daļēju </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>ERA</w:t>
       </w:r>
       <w:r w:rsidRPr="00A97E40">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>F finansējumu</w:t>
       </w:r>
       <w:r w:rsidR="007F2311">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F67F015" w14:textId="553A05F5" w:rsidR="00B41FDF" w:rsidRPr="00E5683A" w:rsidRDefault="00693707" w:rsidP="00BE0966">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE6160">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>sadarbības iestāde atceļ iepriekš pieņemto lēmumu par attiecīgā projekta iesnieguma noraidīšanu un pieņem lēmumu par projekta iesnieguma apstiprināšanu ar nosacījumu vai apstiprināšanu.</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE6160">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE6160">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>Ja finansējums projektu iesniegumu apstiprināšanai ir pietiekams, minētā kārtība</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00B55D11">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ievērojot projektu iesniegumu sarindošanas prioritāro secību</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE6160">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> var tikt piemērota attiecībā uz vairākiem projektu iesniedzējiem vienlaicīgi, kuru projektu iesniegumi tika noraidīti nepietiekama finansējuma dēļ.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="316C9D3F" w14:textId="594D41B8" w:rsidR="001775DB" w:rsidRPr="00986B3E" w:rsidRDefault="001775DB" w:rsidP="00BE0966">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Informāciju par apstiprināt</w:t>
       </w:r>
       <w:r w:rsidR="00D2169E" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ajiem</w:t>
       </w:r>
@@ -17551,219 +18268,219 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">sadarbības iestāde </w:t>
       </w:r>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">publicē </w:t>
       </w:r>
       <w:r w:rsidR="001F518A" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>tīmekļa vietn</w:t>
       </w:r>
       <w:r w:rsidR="00B47E94" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ē </w:t>
       </w:r>
-      <w:bookmarkStart w:id="25" w:name="_Hlk219118240"/>
+      <w:bookmarkStart w:id="45" w:name="_Hlk219118240"/>
       <w:r w:rsidR="008C7BA3">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="008C7BA3">
         <w:instrText xml:space="preserve">HYPERLINK "https://www.cfla.gov.lv/lv/5-1-1-1-k-3" \h </w:instrText>
       </w:r>
       <w:r w:rsidR="008C7BA3">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="008C7BA3" w:rsidRPr="00986B3E">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
+          <w:rStyle w:val="Hipersaite"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>https://www.cfla.gov.lv/lv/5-1-1-1-k-</w:t>
       </w:r>
       <w:r w:rsidR="008C7BA3">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
+          <w:rStyle w:val="Hipersaite"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="008C7BA3">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="45"/>
       <w:r w:rsidR="00112A67" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E688725" w14:textId="52FE27F3" w:rsidR="004E3E56" w:rsidRPr="00986B3E" w:rsidRDefault="0014261A" w:rsidP="00524B9B">
       <w:pPr>
         <w:pStyle w:val="Headinggg1"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>Papildu informācija</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AEBC798" w14:textId="32D0D347" w:rsidR="00402A7F" w:rsidRPr="00986B3E" w:rsidRDefault="00402A7F" w:rsidP="00BE0966">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Jautājumus par projekta iesnieguma sagatavošanu un iesniegšanu lūdzam:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5254F8DF" w14:textId="118613D5" w:rsidR="00402A7F" w:rsidRPr="00986B3E" w:rsidRDefault="00402A7F" w:rsidP="00BE0966">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">sūtīt uz tīmekļa vietnē </w:t>
       </w:r>
       <w:hyperlink r:id="rId33">
         <w:r w:rsidR="00AC550F" w:rsidRPr="00986B3E">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hipersaite"/>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t>https://www.cfla.gov.lv/lv/5-1-1-1-k-</w:t>
         </w:r>
         <w:r w:rsidR="00AC550F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hipersaite"/>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00AC550F" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">norādītās kontaktpersonas elektroniskā pasta adresi vai </w:t>
       </w:r>
       <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidR="009E55B3" w:rsidRPr="00986B3E">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hipersaite"/>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
             <w:bCs/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t>pasts@cfla.gov.lv</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">  vai </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20DC5702" w14:textId="5E3E98D1" w:rsidR="00402A7F" w:rsidRPr="00986B3E" w:rsidRDefault="00402A7F" w:rsidP="00BE0966">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">vērsties </w:t>
       </w:r>
       <w:r w:rsidR="002A4433">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -17798,51 +18515,51 @@
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">+371 </w:t>
       </w:r>
       <w:r w:rsidR="2D1D59C7" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>22099777</w:t>
       </w:r>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4002B2F4" w14:textId="5E8AFBE7" w:rsidR="00402A7F" w:rsidRPr="00986B3E" w:rsidRDefault="00402A7F" w:rsidP="00BE0966">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Projekta iesniedzējs jautājumus par konkrēto projektu iesniegumu atlasi iesniedz ne vēlāk kā </w:t>
       </w:r>
       <w:r w:rsidR="00FE7205" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
@@ -17870,104 +18587,106 @@
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">beigu </w:t>
       </w:r>
       <w:r w:rsidR="481D1306" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>datumam</w:t>
       </w:r>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42982291" w14:textId="2D3CBFCC" w:rsidR="00402A7F" w:rsidRPr="00986B3E" w:rsidRDefault="00402A7F" w:rsidP="00BE0966">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Atbildes</w:t>
       </w:r>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> uz iesūtītajiem jautājumiem </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D831AE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>nosūta</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> elektroniski jautājuma uzdevējam.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1881BD2B" w14:textId="031D804F" w:rsidR="002F2502" w:rsidRPr="00F2159F" w:rsidRDefault="002F2502" w:rsidP="00BE0966">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tehnisk</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
@@ -18065,68 +18784,68 @@
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="238858" cy="253786"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, rakstot uz </w:t>
       </w:r>
       <w:hyperlink r:id="rId36">
         <w:r w:rsidRPr="00F2159F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hipersaite"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>vis@cfla.gov.lv</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai zvanot uz +371 20003306.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0491A020" w14:textId="3197F00C" w:rsidR="00402A7F" w:rsidRPr="00986B3E" w:rsidRDefault="00402A7F" w:rsidP="00BE0966">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aktuālā informācija par projektu iesniegumu atlasi </w:t>
       </w:r>
       <w:r w:rsidR="0BC00C7B" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">un atbildes uz biežāk uzdotajiem jautājumiem </w:t>
       </w:r>
       <w:r w:rsidRPr="00986B3E">
@@ -18145,90 +18864,90 @@
       </w:r>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> tīmekļa vietn</w:t>
       </w:r>
       <w:r w:rsidR="007B0B2C" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ē</w:t>
       </w:r>
       <w:r w:rsidR="008C7BA3">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId37" w:history="1">
         <w:r w:rsidR="008C7BA3" w:rsidRPr="008C7BA3">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hipersaite"/>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t>https://www.cfla.gov.lv/lv/5-1-1-1-k-3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61B8AD7C" w14:textId="52423663" w:rsidR="00402A7F" w:rsidRPr="00986B3E" w:rsidRDefault="00402A7F" w:rsidP="00BE0966">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Līguma/Vienošanās par projekta īstenošanu projekta teksts līguma/vienošanās slēgšanas procesā var tikt precizēts atbilstoši projekta specifikai. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="397D67ED" w14:textId="01A9D98C" w:rsidR="001C2119" w:rsidRPr="00986B3E" w:rsidRDefault="00EE455A" w:rsidP="00BE0966">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Saskaņā ar </w:t>
       </w:r>
       <w:r w:rsidR="009946CB" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidRPr="00986B3E">
@@ -18249,170 +18968,170 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="008D7FDE" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">pantu </w:t>
       </w:r>
       <w:r w:rsidR="001C2119" w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>sadarbības iestāde ir tiesīga pieņemt lēmumu, ar kuru nosaka aizliegumu fiziskajai vai juridiskajai personai vai personai, kura ir attiecīgās juridiskās personas valdes vai padomes loceklis vai prokūrists, vai persona, kura ir pilnvarota pārstāvēt projekta iesniedzēju ar filiāli saistītās darbībās, piedalīties projektu iesniegumu atlasē uz laiku, kas nepārsniedz trīs gadus no lēmuma spēkā stāšanās dienas, ja šī persona:</w:t>
+        <w:t xml:space="preserve">sadarbības iestāde ir tiesīga pieņemt lēmumu, ar kuru nosaka aizliegumu fiziskajai vai juridiskajai personai vai personai, kura ir attiecīgās juridiskās personas valdes vai padomes loceklis vai prokūrists, vai persona, kura ir pilnvarota pārstāvēt projekta iesniedzēju ar filiāli saistītās </w:t>
+      </w:r>
+      <w:r w:rsidR="001C2119" w:rsidRPr="00986B3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>darbībās, piedalīties projektu iesniegumu atlasē uz laiku, kas nepārsniedz trīs gadus no lēmuma spēkā stāšanās dienas, ja šī persona:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AB57500" w14:textId="681F39A1" w:rsidR="001C2119" w:rsidRPr="00986B3E" w:rsidRDefault="001C2119" w:rsidP="00BE0966">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>apzināti sniegusi nepatiesu informāciju, kas ir būtiska projekta iesnieguma novērtēšanai;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A12DAF3" w14:textId="6FBE351A" w:rsidR="001C2119" w:rsidRPr="00986B3E" w:rsidRDefault="001C2119" w:rsidP="00BE0966">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>īstenojot projektu, apzināti sniegusi sadarbības iestādei nepatiesu informāciju vai citādi ļaunprātīgi rīkojusies saistībā ar projekta īstenošanu, kas bijis par pamatu neatbilstoši veikto izdevumu ieturēšanai vai atgūšanai, un sadarbības iestāde ir izmantojusi tiesības vienpusēji atkāpties no līguma par projekta īstenošanu;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="030AFB06" w14:textId="1171CDAD" w:rsidR="00250B8A" w:rsidRPr="00986B3E" w:rsidRDefault="001C2119" w:rsidP="00BE0966">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">radījusi mākslīgus apstākļus vai apzināti sniegusi faktiskajiem apstākļiem būtiski neatbilstošu informāciju, lai gūtu priekšrocības salīdzinājumā ar </w:t>
-[...7 lines deleted...]
-        <w:t>citiem projektu iesniedzējiem vai lai sadarbības iestāde pieņemtu tai labvēlīgu lēmumu.</w:t>
+        <w:t>radījusi mākslīgus apstākļus vai apzināti sniegusi faktiskajiem apstākļiem būtiski neatbilstošu informāciju, lai gūtu priekšrocības salīdzinājumā ar citiem projektu iesniedzējiem vai lai sadarbības iestāde pieņemtu tai labvēlīgu lēmumu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F3B253C" w14:textId="77777777" w:rsidR="00743599" w:rsidRPr="00986B3E" w:rsidRDefault="00743599" w:rsidP="00196D54">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B09204A" w14:textId="6FACB225" w:rsidR="00C70414" w:rsidRPr="00986B3E" w:rsidRDefault="00C70414" w:rsidP="00196D54">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00986B3E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pielikumi:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24215070" w14:textId="4D5D24C5" w:rsidR="0004362D" w:rsidRPr="00986B3E" w:rsidRDefault="0004362D" w:rsidP="0098459D">
       <w:pPr>
         <w:ind w:left="1560" w:hanging="1276"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1696"/>
         <w:gridCol w:w="7365"/>
       </w:tblGrid>
       <w:tr w:rsidR="002967F2" w:rsidRPr="00986B3E" w14:paraId="11E3A991" w14:textId="5A4512EF" w:rsidTr="0022148E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="07129D7E" w14:textId="094C9F38" w:rsidR="002967F2" w:rsidRPr="00986B3E" w:rsidRDefault="001100A0" w:rsidP="00636C2B">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
@@ -18973,50 +19692,51 @@
               <w:t>;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002967F2" w:rsidRPr="00986B3E" w14:paraId="1E346967" w14:textId="1803B0D0" w:rsidTr="0022148E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5827598A" w14:textId="4CBB0598" w:rsidR="002967F2" w:rsidRPr="00986B3E" w:rsidRDefault="0047604C" w:rsidP="00636C2B">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidR="002967F2" w:rsidRPr="00986B3E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>. pielikums.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7365" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="78A2F240" w14:textId="686C44C7" w:rsidR="002967F2" w:rsidRPr="0022148E" w:rsidRDefault="001E08C2" w:rsidP="00636C2B">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00015C38">
@@ -19139,51 +19859,50 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002967F2" w:rsidRPr="00986B3E" w14:paraId="4FB8D14E" w14:textId="3733165C" w:rsidTr="0022148E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2DB343EA" w14:textId="71CCC1FE" w:rsidR="002967F2" w:rsidRPr="00986B3E" w:rsidRDefault="0047604C" w:rsidP="00636C2B">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>11</w:t>
             </w:r>
             <w:r w:rsidR="002967F2" w:rsidRPr="00986B3E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>. pielikums.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7365" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5141431F" w14:textId="3136C5CE" w:rsidR="002967F2" w:rsidRPr="0022148E" w:rsidRDefault="000A4763" w:rsidP="00636C2B">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
@@ -19303,56 +20022,65 @@
             </w:r>
             <w:r w:rsidRPr="00986B3E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>. pielikums.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7365" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="70F7B848" w14:textId="45F34171" w:rsidR="002967F2" w:rsidRPr="0022148E" w:rsidRDefault="00DC700B" w:rsidP="00636C2B">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0022148E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>Mērķorientētas infrastruktūras indikatīvās pazīmes regulas Nr. 651/2014 56. panta izpratnē</w:t>
+              <w:t>Mērķorientētas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0022148E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> infrastruktūras indikatīvās pazīmes regulas Nr. 651/2014 56. panta izpratnē</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002967F2" w:rsidRPr="00986B3E" w14:paraId="0CF6D7E2" w14:textId="40A6E865" w:rsidTr="00636C2B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="553B35F6" w14:textId="322132DF" w:rsidR="002967F2" w:rsidRPr="00986B3E" w:rsidRDefault="002967F2" w:rsidP="00636C2B">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
@@ -19543,313 +20271,339 @@
     <w:p w14:paraId="1D2A6E35" w14:textId="77777777" w:rsidR="00D33DB0" w:rsidRPr="00D33DB0" w:rsidRDefault="00D33DB0" w:rsidP="00BF37D1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D33DB0" w:rsidRPr="00D33DB0" w:rsidSect="00743599">
       <w:headerReference w:type="default" r:id="rId38"/>
       <w:footerReference w:type="default" r:id="rId39"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4617A6FF" w14:textId="77777777" w:rsidR="00774D9A" w:rsidRDefault="00774D9A">
+    <w:p w14:paraId="2C5FD5DD" w14:textId="77777777" w:rsidR="00822FE7" w:rsidRDefault="00822FE7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="69C958E1" w14:textId="77777777" w:rsidR="00774D9A" w:rsidRDefault="00774D9A">
+    <w:p w14:paraId="4EAF8255" w14:textId="77777777" w:rsidR="00822FE7" w:rsidRDefault="00822FE7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="42179F23" w14:textId="77777777" w:rsidR="00774D9A" w:rsidRDefault="00774D9A" w:rsidP="00152F67"/>
+    <w:p w14:paraId="1A4ADFD3" w14:textId="77777777" w:rsidR="00822FE7" w:rsidRDefault="00822FE7" w:rsidP="00152F67"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="17510621" w14:textId="77777777" w:rsidR="00743599" w:rsidRPr="00743599" w:rsidRDefault="00743599" w:rsidP="00743599">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Kjene"/>
       <w:ind w:firstLine="0"/>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="52C82B3E" w14:textId="77777777" w:rsidR="00774D9A" w:rsidRDefault="00774D9A" w:rsidP="00F25516">
+    <w:p w14:paraId="6DE97595" w14:textId="77777777" w:rsidR="00822FE7" w:rsidRDefault="00822FE7" w:rsidP="00F25516">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="16B1809B" w14:textId="77777777" w:rsidR="00774D9A" w:rsidRDefault="00774D9A" w:rsidP="00F25516">
+    <w:p w14:paraId="25B94AC9" w14:textId="77777777" w:rsidR="00822FE7" w:rsidRDefault="00822FE7" w:rsidP="00F25516">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2D9BF7A5" w14:textId="77777777" w:rsidR="00774D9A" w:rsidRDefault="00774D9A" w:rsidP="00152F67"/>
+    <w:p w14:paraId="79276D91" w14:textId="77777777" w:rsidR="00822FE7" w:rsidRDefault="00822FE7" w:rsidP="00152F67"/>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="1773F8D8" w14:textId="77777777" w:rsidR="000346C2" w:rsidRPr="00AB3553" w:rsidRDefault="000346C2" w:rsidP="000346C2">
       <w:pPr>
-        <w:pStyle w:val="FootnoteText"/>
+        <w:pStyle w:val="Vresteksts"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB3553">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00AB3553">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ministru kabineta 2025. gada 20. janvāra rīkojums Nr. 32 “Par Rīcības plānu Latvijas Austrumu pierobežas ekonomiskajai izaugsmei un drošības stiprināšanai 2025.–2027. gadam” (turpmāk – Austrumu pierobežas plāns).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w14:paraId="4FEC6DDC" w14:textId="77777777" w:rsidR="00955414" w:rsidRPr="00AB3553" w:rsidRDefault="00955414" w:rsidP="00955414">
       <w:pPr>
-        <w:pStyle w:val="FootnoteText"/>
+        <w:pStyle w:val="Vresteksts"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB3553">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00AB3553">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ministru kabineta 2025. gada 20. janvāra rīkojums Nr. 32 “Par Rīcības plānu Latvijas Austrumu pierobežas ekonomiskajai izaugsmei un drošības stiprināšanai 2025.–2027. gadam” (turpmāk – Austrumu pierobežas plāns).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
     <w:p w14:paraId="607848F6" w14:textId="77777777" w:rsidR="006676CC" w:rsidRPr="000830FE" w:rsidRDefault="006676CC" w:rsidP="006676CC">
       <w:pPr>
-        <w:pStyle w:val="FootnoteText"/>
+        <w:pStyle w:val="Vresteksts"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB3553">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="000830FE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Centrālā finanšu un līgumu aģentūra (turpmāk – sadarbības iestāde). </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
+    <w:p w14:paraId="4BB5F1A3" w14:textId="77777777" w:rsidR="00CE604C" w:rsidRPr="00B311B8" w:rsidRDefault="00CE604C" w:rsidP="00CE604C">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:ins w:id="3" w:author="Liene Rubīna" w:date="2026-03-09T17:14:00Z" w16du:dateUtc="2026-03-09T15:14:00Z"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:ins w:id="4" w:author="Liene Rubīna" w:date="2026-03-09T17:14:00Z" w16du:dateUtc="2026-03-09T15:14:00Z">
+        <w:r w:rsidRPr="00B311B8">
+          <w:rPr>
+            <w:rStyle w:val="Vresatsauce"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          </w:rPr>
+          <w:footnoteRef/>
+        </w:r>
+        <w:r w:rsidRPr="00B311B8">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Atbilstoši Eiropas Komisijas 2025. gada 16. decembra lēmuma Nr. 2025/2630 par Līguma par Eiropas Savienības darbību 106. panta 2. punkta piemērošanu valsts atbalstam attiecībā uz kompensāciju par sabiedriskajiem pakalpojumiem dažiem uzņēmumiem, kuriem uzticēts sniegt pakalpojumus ar vispārēju tautsaimniecisku nozīmi, un ar ko atceļ Lēmumu 2012/21/ES (turpmāk – Komisijas Lēmums Nr. 2025/2630), pārejas noteikumiem (9. panta a) punkts) atbalsta shēmas, kas stājās spēkā pirms Komisijas Lēmuma Nr. 2025/2630 spēkā stāšanās un bija saderīgas ar Eiropas Savienības iekšējo tirgu un atbrīvotas no paziņošanas pienākuma saskaņā ar Komisijas Lēmumu Nr. 2012/21/ES, arī turpmāk ir saderīgas ar iekšējo tirgu un atbrīvotas no paziņošanas prasības vēl divu gadu laikposmā pēc Komisijas Lēmuma Nr. 2025/2630 stāšanās spēkā, tas ir, līdz 2028. gada 8. janvārim.</w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="6">
     <w:p w14:paraId="2A179D29" w14:textId="77777777" w:rsidR="00987A48" w:rsidRPr="00B04508" w:rsidRDefault="00987A48" w:rsidP="00987A48">
       <w:pPr>
-        <w:pStyle w:val="FootnoteText"/>
+        <w:pStyle w:val="Vresteksts"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B04508">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B04508">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> Atbilstoši Ministru kabineta 2023. gada 13. jūlija noteikumu Nr. 408 “Kārtība, kādā Eiropas Savienības fondu vadībā iesaistītās institūcijas nodrošina šo fondu ieviešanu 2021.–2027. gada plānošanas periodā” (turpmāk – MK noteikumi Nr. 408) 4. pielikumam, </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidRPr="00B04508">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hipersaite"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           </w:rPr>
           <w:t>https://likumi.lv/ta/id/343827</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B04508">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="6">
+  <w:footnote w:id="7">
     <w:p w14:paraId="321F8AFC" w14:textId="1ACE4BC6" w:rsidR="00FB4B0B" w:rsidRPr="00256238" w:rsidRDefault="00FB4B0B" w:rsidP="00F607E2">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C92BD9">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00256238">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Eiropas Parlamenta un Padomes </w:t>
       </w:r>
       <w:r w:rsidR="00D653EA" w:rsidRPr="00256238">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Regula </w:t>
       </w:r>
       <w:r w:rsidR="002F0A73" w:rsidRPr="00256238">
@@ -19859,258 +20613,258 @@
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">2024/2509 (2024. gada 23. septembris) </w:t>
       </w:r>
       <w:r w:rsidRPr="00256238">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>par finanšu noteikumiem, ko piemēro Savienības vispārējam budžetam</w:t>
       </w:r>
       <w:r w:rsidR="0045015C" w:rsidRPr="00256238">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> (pārstrādāta redakcija)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="7">
+  <w:footnote w:id="8">
     <w:p w14:paraId="6824E07F" w14:textId="77777777" w:rsidR="00373B45" w:rsidRPr="00373B45" w:rsidRDefault="00373B45" w:rsidP="00F33938">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00373B45">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00373B45">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Valdes vai padomes loceklis vai prokūrists, vai persona, kura ir pilnvarota pārstāvēt projekta iesniedzēju vai sadarbības partneri ar filiāli saistītās darbībās.</w:t>
-      </w:r>
-[...89 lines deleted...]
-        <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="4DFE4C5D" w14:textId="77777777" w:rsidR="00C45708" w:rsidRPr="003B74AE" w:rsidRDefault="00C45708" w:rsidP="00F33938">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="57DFA17B" w14:textId="3151B16C" w:rsidR="00702951" w:rsidRPr="00D611F2" w:rsidRDefault="00702951" w:rsidP="00F33938">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
         <w:ind w:firstLine="0"/>
-        <w:rPr>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C92BD9">
+        <w:rPr>
+          <w:rStyle w:val="Vresatsauce"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="003B74AE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidRPr="00C92BD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003B74AE">
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> vai padomes loceklis, patiesais labuma guvējs, pārstāvēttiesīgā persona vai prokūrists, vai persona, kura ir pilnvarota pārstāvēt projekta iesniedzēju vai sadarbības partneri darbībās, kas saistītas ar filiāli.</w:t>
+      <w:r w:rsidR="00516CBE" w:rsidRPr="00C92BD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ministru kabineta </w:t>
+      </w:r>
+      <w:r w:rsidR="00516CBE" w:rsidRPr="00C92BD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>2023. gada 13.</w:t>
+      </w:r>
+      <w:r w:rsidR="003C4DEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00516CBE" w:rsidRPr="00256238">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>jūlija noteikumi Nr.408 “Kārtība, kādā Eiropas Savienības fondu vadībā iesaistītās institūcijas nodrošina šo fondu ieviešanu 2021.–2027. gada plānošanas periodā”</w:t>
+      </w:r>
+      <w:r w:rsidR="007A6CA7" w:rsidRPr="00256238">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(turpmāk </w:t>
+      </w:r>
+      <w:r w:rsidR="00460688" w:rsidRPr="00256238">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="007A6CA7" w:rsidRPr="00256238">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MK</w:t>
+      </w:r>
+      <w:r w:rsidR="00460688" w:rsidRPr="00256238">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> noteikumi</w:t>
+      </w:r>
+      <w:r w:rsidR="00953DFB" w:rsidRPr="00256238">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nr. 408)</w:t>
+      </w:r>
+      <w:r w:rsidR="00516CBE" w:rsidRPr="00256238">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
+    <w:p w14:paraId="4DFE4C5D" w14:textId="77777777" w:rsidR="00C45708" w:rsidRPr="003B74AE" w:rsidRDefault="00C45708" w:rsidP="00F33938">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B74AE">
+        <w:rPr>
+          <w:rStyle w:val="Vresatsauce"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="003B74AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B74AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Valdes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B74AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vai padomes loceklis, patiesais labuma guvējs, pārstāvēttiesīgā persona vai prokūrists, vai persona, kura ir pilnvarota pārstāvēt projekta iesniedzēju vai sadarbības partneri darbībās, kas saistītas ar filiāli.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="11">
     <w:p w14:paraId="4FCF7142" w14:textId="77777777" w:rsidR="009B7197" w:rsidRPr="00A51876" w:rsidRDefault="009B7197" w:rsidP="009B7197">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A51876">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00A51876">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A51876">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ja trešais cipars aiz komata ir mazāks nekā 5, tad skaitli otrajam ciparam aiz komata noapaļo ar iztrūkumu, t.i., tas paliek nemainīgs. Ja trešais cipars aiz komata ir 5 vai lielāks nekā 5, tad skaitli otrajam ciparam aiz komata noapaļo ar uzviju, t.i., to palielina par 1.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="11">
+  <w:footnote w:id="12">
     <w:p w14:paraId="35F2AA2F" w14:textId="007DC04F" w:rsidR="001C3406" w:rsidRPr="001D59A4" w:rsidRDefault="001C3406" w:rsidP="001C3406">
       <w:pPr>
-        <w:pStyle w:val="FootnoteText"/>
+        <w:pStyle w:val="Vresteksts"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D59A4">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="001D59A4">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C50652">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="001D59A4">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">arba algu fonda pieauguma </w:t>
       </w:r>
       <w:r w:rsidRPr="001D59A4">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
@@ -20142,401 +20896,401 @@
       <w:r w:rsidRPr="001D59A4">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001D59A4">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>dalot ar projekta iesniegumā norādīto ERAF finansējumu. Noapaļošanā ievēro šī nolikuma 2</w:t>
       </w:r>
       <w:r w:rsidR="00E32C70">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="001D59A4">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">.2.apakšpunktā minēto principu. </w:t>
-      </w:r>
-[...34 lines deleted...]
-        <w:t>.2.apakšpunktā minēto principu.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
-    <w:p w14:paraId="5EBB77FB" w14:textId="77777777" w:rsidR="00B529DD" w:rsidRPr="00140941" w:rsidRDefault="00B529DD" w:rsidP="00B529DD">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="1B97934E" w14:textId="60CEE669" w:rsidR="006E7916" w:rsidRDefault="006E7916" w:rsidP="006E7916">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...6 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D59A4">
+        <w:rPr>
+          <w:rStyle w:val="Vresatsauce"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00717574">
-[...15 lines deleted...]
-        <w:t>nolikuma 26.2. apakšpunktā minēto principu.</w:t>
+      <w:r w:rsidRPr="001D59A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Privāto nefinanšu investīciju pašu nemateriālajos ieguldījumos un pamatlīdzekļos apjoma attiecība tiek aprēķināta projekta iesniegumā norādīto privāto nefinanšu investīciju pašu nemateriālajos ieguldījumos un pamatlīdzekļos summu izdalot ar projekta iesniegumā norādīto ERAF finansējumu. Iegūto vērtību izsaka ar divām zīmēm aiz komata. Noapaļošanā ievēro šī nolikuma 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00D73EDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D59A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.2.apakšpunktā minēto principu.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
-    <w:p w14:paraId="58F6C162" w14:textId="77777777" w:rsidR="00B529DD" w:rsidRDefault="00B529DD" w:rsidP="00B529DD">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="5EBB77FB" w14:textId="77777777" w:rsidR="00B529DD" w:rsidRPr="00140941" w:rsidRDefault="00B529DD" w:rsidP="00B529DD">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
         <w:ind w:firstLine="0"/>
-      </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00717574">
+        <w:rPr>
+          <w:rStyle w:val="Vresatsauce"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00717574">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A51876">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Noapaļošanā ievēro šī </w:t>
+      </w:r>
       <w:r w:rsidRPr="00140941">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
-[...27 lines deleted...]
-        <w:t>.</w:t>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>nolikuma 26.2. apakšpunktā minēto principu.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="15">
-    <w:p w14:paraId="2ACD04B4" w14:textId="77777777" w:rsidR="00A562AA" w:rsidRDefault="00A562AA" w:rsidP="00A562AA">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="58F6C162" w14:textId="77777777" w:rsidR="00B529DD" w:rsidRDefault="00B529DD" w:rsidP="00B529DD">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00523D1C">
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00140941">
+        <w:rPr>
+          <w:rStyle w:val="Vresatsauce"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00523D1C">
+      <w:r w:rsidRPr="00140941">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="00140941">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Noapaļošanā ievēro šī nolikuma 26.2. apakšpunktā</w:t>
+      </w:r>
       <w:r w:rsidRPr="00A51876">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Noapaļošanā ievēro šī </w:t>
-[...19 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> minēto principu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00717574">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="16">
-    <w:p w14:paraId="69BB2841" w14:textId="7A22F3A6" w:rsidR="00AB2D19" w:rsidRPr="004C6814" w:rsidRDefault="00AB2D19" w:rsidP="00E5683A">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="2ACD04B4" w14:textId="77777777" w:rsidR="00A562AA" w:rsidRDefault="00A562AA" w:rsidP="00A562AA">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
         <w:ind w:firstLine="0"/>
-        <w:rPr>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00523D1C">
+        <w:rPr>
+          <w:rStyle w:val="Vresatsauce"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidR="004C6814" w:rsidRPr="004C6814">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00523D1C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004C6814">
-[...40 lines deleted...]
-        <w:t>noteikumi Nr. 408 “Kārtība, kādā Eiropas Savienības fondu vadībā iesaistītās institūcijas nodrošina šo fondu ieviešanu 2021.–2027. gada plānošanas periodā”.</w:t>
+      <w:r w:rsidRPr="00A51876">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Noapaļošanā ievēro šī </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00140941">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>nolikuma 26.2.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A51876">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>apakšpunktā minēto principu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="17">
+    <w:p w14:paraId="69BB2841" w14:textId="7A22F3A6" w:rsidR="00AB2D19" w:rsidRPr="004C6814" w:rsidRDefault="00AB2D19" w:rsidP="00E5683A">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C6814">
+        <w:rPr>
+          <w:rStyle w:val="Vresatsauce"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidR="004C6814" w:rsidRPr="004C6814">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C6814">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ministru kabineta </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C6814">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>2023.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C6814">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C6814">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>gada 13. jūlija</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C6814">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C6814">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>noteikumi Nr. 408 “Kārtība, kādā Eiropas Savienības fondu vadībā iesaistītās institūcijas nodrošina šo fondu ieviešanu 2021.–2027. gada plānošanas periodā”.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="18">
     <w:p w14:paraId="408A169C" w14:textId="12285438" w:rsidR="000E0F6A" w:rsidRPr="000E5AB8" w:rsidRDefault="000E0F6A" w:rsidP="000E0F6A">
       <w:pPr>
-        <w:pStyle w:val="FootnoteText"/>
+        <w:pStyle w:val="Vresteksts"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E5AB8">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="000E5AB8">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000E5AB8">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Pieejams</w:t>
       </w:r>
       <w:r w:rsidR="003F1D88">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="000E5AB8">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
         <w:r w:rsidRPr="000E5AB8">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hipersaite"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>Skaidrojums par mākslīgo apstākļu radīšanu un vērtēšanu Centrālā finanšu un līgumu aģentūra (cfla.gov.lv)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0C923B70" w14:textId="77777777" w:rsidR="000E0F6A" w:rsidRPr="00706695" w:rsidRDefault="000E0F6A" w:rsidP="000E0F6A">
       <w:pPr>
-        <w:pStyle w:val="FootnoteText"/>
+        <w:pStyle w:val="Vresteksts"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1491902409"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="6F35D30E" w14:textId="0704FAF5" w:rsidR="00763C7B" w:rsidRPr="00880274" w:rsidRDefault="00763C7B">
         <w:pPr>
-          <w:pStyle w:val="Header"/>
+          <w:pStyle w:val="Galvene"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:cs="Times New Roman"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00880274">
           <w:rPr>
             <w:rFonts w:cs="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00880274">
           <w:rPr>
             <w:rFonts w:cs="Times New Roman"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r w:rsidRPr="00880274">
           <w:rPr>
             <w:rFonts w:cs="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="000E2D63">
           <w:rPr>
             <w:rFonts w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r w:rsidRPr="00880274">
           <w:rPr>
             <w:rFonts w:cs="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="7EEEB220" w14:textId="77777777" w:rsidR="00763C7B" w:rsidRDefault="00763C7B">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Galvene"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0EDF4575"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A820848A"/>
     <w:lvl w:ilvl="0" w:tplc="0A687E34">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:pStyle w:val="Headinggg1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
@@ -21345,51 +22099,51 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="19"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1448" w:hanging="730"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2166" w:hanging="730"/>
+        <w:ind w:left="2716" w:hanging="730"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3234" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3952" w:hanging="1080"/>
       </w:pPr>
@@ -22427,54 +23181,69 @@
   <w:num w:numId="11" w16cid:durableId="1654409520">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="687221362">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1827088149">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="581641555">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1748500526">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1419519649">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1269003938">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:person w15:author="Liene Rubīna">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::liene.rubina@cfla.gov.lv::acc0ca09-bf80-48e8-869a-5c760b4ba851"/>
+  </w15:person>
+  <w15:person w15:author="Liene Dorbe">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::liened@varam.gov.lv::0fcc3b55-d09b-4863-ba55-14bb6de52616"/>
+  </w15:person>
+  <w15:person w15:author="Ilze Blumberga">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::ilze.blumberga@cfla.gov.lv::4947bf75-5c50-4651-a8b6-d71a6a561f21"/>
+  </w15:person>
+</w15:people>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="80"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000A0BC7"/>
     <w:rsid w:val="00000595"/>
     <w:rsid w:val="00000963"/>
     <w:rsid w:val="000032A1"/>
@@ -22575,179 +23344,183 @@
     <w:rsid w:val="00080D8C"/>
     <w:rsid w:val="000814B7"/>
     <w:rsid w:val="000819BA"/>
     <w:rsid w:val="00081CBB"/>
     <w:rsid w:val="00081E54"/>
     <w:rsid w:val="00082145"/>
     <w:rsid w:val="00082D61"/>
     <w:rsid w:val="0008339D"/>
     <w:rsid w:val="00083F5E"/>
     <w:rsid w:val="0008446D"/>
     <w:rsid w:val="00084664"/>
     <w:rsid w:val="00084C5C"/>
     <w:rsid w:val="00084D91"/>
     <w:rsid w:val="0008622B"/>
     <w:rsid w:val="00086513"/>
     <w:rsid w:val="00086883"/>
     <w:rsid w:val="00086E5D"/>
     <w:rsid w:val="00087C9D"/>
     <w:rsid w:val="00090039"/>
     <w:rsid w:val="000910DF"/>
     <w:rsid w:val="00092804"/>
     <w:rsid w:val="0009522D"/>
     <w:rsid w:val="000955AF"/>
     <w:rsid w:val="00095981"/>
     <w:rsid w:val="00095B50"/>
+    <w:rsid w:val="00095E7D"/>
     <w:rsid w:val="00096389"/>
     <w:rsid w:val="0009724E"/>
     <w:rsid w:val="000A08CC"/>
     <w:rsid w:val="000A0BC7"/>
     <w:rsid w:val="000A1911"/>
     <w:rsid w:val="000A1D6E"/>
     <w:rsid w:val="000A243C"/>
     <w:rsid w:val="000A393B"/>
     <w:rsid w:val="000A3D2C"/>
     <w:rsid w:val="000A3E27"/>
     <w:rsid w:val="000A4145"/>
     <w:rsid w:val="000A4536"/>
     <w:rsid w:val="000A4763"/>
     <w:rsid w:val="000A4B9F"/>
     <w:rsid w:val="000A5453"/>
     <w:rsid w:val="000A584F"/>
     <w:rsid w:val="000A6640"/>
     <w:rsid w:val="000A6B93"/>
     <w:rsid w:val="000A6FB4"/>
     <w:rsid w:val="000A755B"/>
     <w:rsid w:val="000A76DC"/>
     <w:rsid w:val="000A78CC"/>
     <w:rsid w:val="000B02F4"/>
     <w:rsid w:val="000B1A20"/>
     <w:rsid w:val="000B2919"/>
     <w:rsid w:val="000B3C99"/>
     <w:rsid w:val="000B3D81"/>
     <w:rsid w:val="000B3E05"/>
     <w:rsid w:val="000B4CFC"/>
     <w:rsid w:val="000B5647"/>
     <w:rsid w:val="000B5BDD"/>
     <w:rsid w:val="000B6C07"/>
     <w:rsid w:val="000B716B"/>
     <w:rsid w:val="000B7448"/>
     <w:rsid w:val="000B7612"/>
     <w:rsid w:val="000B7A8E"/>
     <w:rsid w:val="000C1311"/>
     <w:rsid w:val="000C174F"/>
     <w:rsid w:val="000C191A"/>
     <w:rsid w:val="000C1BCC"/>
     <w:rsid w:val="000C1BF5"/>
     <w:rsid w:val="000C32CD"/>
     <w:rsid w:val="000C3C05"/>
     <w:rsid w:val="000C3CE5"/>
     <w:rsid w:val="000C3E5D"/>
     <w:rsid w:val="000C4DEB"/>
     <w:rsid w:val="000C503C"/>
+    <w:rsid w:val="000C5B39"/>
     <w:rsid w:val="000C5BEF"/>
     <w:rsid w:val="000C6A49"/>
     <w:rsid w:val="000C6A60"/>
     <w:rsid w:val="000C6C8D"/>
     <w:rsid w:val="000C6F74"/>
     <w:rsid w:val="000C6FB7"/>
     <w:rsid w:val="000D05B7"/>
     <w:rsid w:val="000D1BA9"/>
     <w:rsid w:val="000D1BDE"/>
     <w:rsid w:val="000D282A"/>
     <w:rsid w:val="000D292C"/>
     <w:rsid w:val="000D3278"/>
     <w:rsid w:val="000D3289"/>
     <w:rsid w:val="000D3C87"/>
     <w:rsid w:val="000D3D7B"/>
     <w:rsid w:val="000D41B1"/>
     <w:rsid w:val="000D43BF"/>
     <w:rsid w:val="000D4B09"/>
     <w:rsid w:val="000D4C5B"/>
     <w:rsid w:val="000D500A"/>
     <w:rsid w:val="000D5769"/>
     <w:rsid w:val="000D59F0"/>
     <w:rsid w:val="000D5DCC"/>
     <w:rsid w:val="000D7736"/>
     <w:rsid w:val="000D7D1C"/>
     <w:rsid w:val="000E05FE"/>
     <w:rsid w:val="000E0F6A"/>
     <w:rsid w:val="000E103D"/>
     <w:rsid w:val="000E15BE"/>
     <w:rsid w:val="000E2D63"/>
     <w:rsid w:val="000E2DB3"/>
     <w:rsid w:val="000E3050"/>
     <w:rsid w:val="000E31F7"/>
     <w:rsid w:val="000E38A2"/>
+    <w:rsid w:val="000E4E9A"/>
     <w:rsid w:val="000E5AB8"/>
     <w:rsid w:val="000E6F1C"/>
     <w:rsid w:val="000E71B7"/>
     <w:rsid w:val="000E7AF7"/>
     <w:rsid w:val="000E7DEA"/>
     <w:rsid w:val="000F0394"/>
     <w:rsid w:val="000F07BB"/>
     <w:rsid w:val="000F07DF"/>
     <w:rsid w:val="000F28D3"/>
     <w:rsid w:val="000F3B93"/>
     <w:rsid w:val="000F3E9E"/>
     <w:rsid w:val="000F4732"/>
     <w:rsid w:val="000F4E97"/>
     <w:rsid w:val="000F586E"/>
     <w:rsid w:val="000F663B"/>
     <w:rsid w:val="000F6B95"/>
     <w:rsid w:val="000F7D48"/>
     <w:rsid w:val="00100728"/>
     <w:rsid w:val="001010B8"/>
     <w:rsid w:val="00101363"/>
     <w:rsid w:val="00101D1D"/>
     <w:rsid w:val="00101F04"/>
     <w:rsid w:val="00102033"/>
     <w:rsid w:val="001020AE"/>
     <w:rsid w:val="00103090"/>
     <w:rsid w:val="00105875"/>
     <w:rsid w:val="001064F0"/>
     <w:rsid w:val="00106DE0"/>
     <w:rsid w:val="00106F94"/>
     <w:rsid w:val="0010714F"/>
     <w:rsid w:val="00107E66"/>
     <w:rsid w:val="001100A0"/>
     <w:rsid w:val="001115F5"/>
     <w:rsid w:val="00111D77"/>
     <w:rsid w:val="00111E5F"/>
     <w:rsid w:val="00111EFD"/>
     <w:rsid w:val="00112308"/>
     <w:rsid w:val="00112952"/>
     <w:rsid w:val="00112A67"/>
     <w:rsid w:val="001137F2"/>
     <w:rsid w:val="00113CA9"/>
     <w:rsid w:val="00114608"/>
     <w:rsid w:val="00114B82"/>
     <w:rsid w:val="001150D2"/>
     <w:rsid w:val="0011592D"/>
     <w:rsid w:val="00115A49"/>
     <w:rsid w:val="00115FDE"/>
     <w:rsid w:val="00117A85"/>
+    <w:rsid w:val="00120577"/>
     <w:rsid w:val="001212CB"/>
     <w:rsid w:val="001215AE"/>
     <w:rsid w:val="00123632"/>
     <w:rsid w:val="00123E73"/>
     <w:rsid w:val="0012412B"/>
     <w:rsid w:val="00124B90"/>
     <w:rsid w:val="00124F1D"/>
     <w:rsid w:val="00125F6A"/>
     <w:rsid w:val="00126C0F"/>
     <w:rsid w:val="00126C46"/>
     <w:rsid w:val="00127640"/>
     <w:rsid w:val="0012787A"/>
     <w:rsid w:val="001306D9"/>
     <w:rsid w:val="00130DEE"/>
     <w:rsid w:val="0013188F"/>
     <w:rsid w:val="001320B6"/>
     <w:rsid w:val="00132867"/>
     <w:rsid w:val="00132A4A"/>
     <w:rsid w:val="00133A2C"/>
     <w:rsid w:val="00133DA8"/>
     <w:rsid w:val="00134340"/>
     <w:rsid w:val="00135ABD"/>
     <w:rsid w:val="00136185"/>
     <w:rsid w:val="00136D14"/>
     <w:rsid w:val="00137B16"/>
@@ -22807,50 +23580,51 @@
     <w:rsid w:val="00182A89"/>
     <w:rsid w:val="00184A1C"/>
     <w:rsid w:val="00184F21"/>
     <w:rsid w:val="0018550D"/>
     <w:rsid w:val="00186AEC"/>
     <w:rsid w:val="00187AE8"/>
     <w:rsid w:val="00187DDB"/>
     <w:rsid w:val="00190CFE"/>
     <w:rsid w:val="0019282C"/>
     <w:rsid w:val="001931FB"/>
     <w:rsid w:val="00193C5A"/>
     <w:rsid w:val="00193DAD"/>
     <w:rsid w:val="00193DC6"/>
     <w:rsid w:val="001943B6"/>
     <w:rsid w:val="0019496C"/>
     <w:rsid w:val="00194E6E"/>
     <w:rsid w:val="00195776"/>
     <w:rsid w:val="00196D30"/>
     <w:rsid w:val="00196D54"/>
     <w:rsid w:val="001977D4"/>
     <w:rsid w:val="00197A01"/>
     <w:rsid w:val="00197E73"/>
     <w:rsid w:val="00197EE8"/>
     <w:rsid w:val="001A05D7"/>
     <w:rsid w:val="001A074C"/>
+    <w:rsid w:val="001A0AF7"/>
     <w:rsid w:val="001A14C8"/>
     <w:rsid w:val="001A19FF"/>
     <w:rsid w:val="001A225B"/>
     <w:rsid w:val="001A2736"/>
     <w:rsid w:val="001A2A19"/>
     <w:rsid w:val="001A3840"/>
     <w:rsid w:val="001A3BE2"/>
     <w:rsid w:val="001A43FB"/>
     <w:rsid w:val="001A4539"/>
     <w:rsid w:val="001A75E2"/>
     <w:rsid w:val="001A7F00"/>
     <w:rsid w:val="001B0151"/>
     <w:rsid w:val="001B0BC2"/>
     <w:rsid w:val="001B24F6"/>
     <w:rsid w:val="001B2689"/>
     <w:rsid w:val="001B28A9"/>
     <w:rsid w:val="001B2C8B"/>
     <w:rsid w:val="001B2DE0"/>
     <w:rsid w:val="001B3294"/>
     <w:rsid w:val="001B3422"/>
     <w:rsid w:val="001B38AC"/>
     <w:rsid w:val="001B41EF"/>
     <w:rsid w:val="001B57D6"/>
     <w:rsid w:val="001B5AB1"/>
     <w:rsid w:val="001B77E9"/>
@@ -22887,50 +23661,51 @@
     <w:rsid w:val="001D4D1D"/>
     <w:rsid w:val="001D547F"/>
     <w:rsid w:val="001D572F"/>
     <w:rsid w:val="001D5901"/>
     <w:rsid w:val="001D59A4"/>
     <w:rsid w:val="001D6920"/>
     <w:rsid w:val="001D69FF"/>
     <w:rsid w:val="001D6A5F"/>
     <w:rsid w:val="001E04A9"/>
     <w:rsid w:val="001E08C2"/>
     <w:rsid w:val="001E0CDA"/>
     <w:rsid w:val="001E0F10"/>
     <w:rsid w:val="001E1167"/>
     <w:rsid w:val="001E1E89"/>
     <w:rsid w:val="001E23A6"/>
     <w:rsid w:val="001E2C23"/>
     <w:rsid w:val="001E395E"/>
     <w:rsid w:val="001E44BF"/>
     <w:rsid w:val="001E4627"/>
     <w:rsid w:val="001E480A"/>
     <w:rsid w:val="001E4E3B"/>
     <w:rsid w:val="001E6730"/>
     <w:rsid w:val="001E68DA"/>
     <w:rsid w:val="001E68E4"/>
     <w:rsid w:val="001E6B33"/>
+    <w:rsid w:val="001E6D53"/>
     <w:rsid w:val="001E6DA1"/>
     <w:rsid w:val="001E7424"/>
     <w:rsid w:val="001E7A99"/>
     <w:rsid w:val="001F02C0"/>
     <w:rsid w:val="001F15DF"/>
     <w:rsid w:val="001F20B9"/>
     <w:rsid w:val="001F2114"/>
     <w:rsid w:val="001F27BA"/>
     <w:rsid w:val="001F2A2E"/>
     <w:rsid w:val="001F3C84"/>
     <w:rsid w:val="001F46C8"/>
     <w:rsid w:val="001F4729"/>
     <w:rsid w:val="001F4CBA"/>
     <w:rsid w:val="001F5053"/>
     <w:rsid w:val="001F518A"/>
     <w:rsid w:val="001F5218"/>
     <w:rsid w:val="001F587A"/>
     <w:rsid w:val="001F6058"/>
     <w:rsid w:val="001F7628"/>
     <w:rsid w:val="001F79DD"/>
     <w:rsid w:val="00200867"/>
     <w:rsid w:val="00200C1B"/>
     <w:rsid w:val="00201C91"/>
     <w:rsid w:val="0020208A"/>
     <w:rsid w:val="0020246C"/>
@@ -22938,50 +23713,51 @@
     <w:rsid w:val="0020412F"/>
     <w:rsid w:val="00204E40"/>
     <w:rsid w:val="002064F9"/>
     <w:rsid w:val="00207091"/>
     <w:rsid w:val="002100AE"/>
     <w:rsid w:val="00210954"/>
     <w:rsid w:val="00211901"/>
     <w:rsid w:val="002119D5"/>
     <w:rsid w:val="00211D41"/>
     <w:rsid w:val="00211EB0"/>
     <w:rsid w:val="00211F55"/>
     <w:rsid w:val="00212004"/>
     <w:rsid w:val="0021240A"/>
     <w:rsid w:val="0021269A"/>
     <w:rsid w:val="00214952"/>
     <w:rsid w:val="00214F24"/>
     <w:rsid w:val="00215407"/>
     <w:rsid w:val="00215BE8"/>
     <w:rsid w:val="00215E6B"/>
     <w:rsid w:val="002163D5"/>
     <w:rsid w:val="00216F98"/>
     <w:rsid w:val="00217597"/>
     <w:rsid w:val="00217D91"/>
     <w:rsid w:val="00220151"/>
     <w:rsid w:val="0022148E"/>
+    <w:rsid w:val="00222247"/>
     <w:rsid w:val="0022237E"/>
     <w:rsid w:val="00223A1F"/>
     <w:rsid w:val="00225AF4"/>
     <w:rsid w:val="0022622C"/>
     <w:rsid w:val="002274D6"/>
     <w:rsid w:val="00230300"/>
     <w:rsid w:val="002310BF"/>
     <w:rsid w:val="002313C7"/>
     <w:rsid w:val="00232393"/>
     <w:rsid w:val="00232416"/>
     <w:rsid w:val="0023491B"/>
     <w:rsid w:val="0023565B"/>
     <w:rsid w:val="002359B1"/>
     <w:rsid w:val="00235C49"/>
     <w:rsid w:val="0023639B"/>
     <w:rsid w:val="0023730B"/>
     <w:rsid w:val="00243D16"/>
     <w:rsid w:val="002447DC"/>
     <w:rsid w:val="00244EEC"/>
     <w:rsid w:val="00245C57"/>
     <w:rsid w:val="00246158"/>
     <w:rsid w:val="0024743D"/>
     <w:rsid w:val="00247EE0"/>
     <w:rsid w:val="00250477"/>
     <w:rsid w:val="00250B8A"/>
@@ -23003,50 +23779,51 @@
     <w:rsid w:val="00261F6E"/>
     <w:rsid w:val="00263137"/>
     <w:rsid w:val="00263926"/>
     <w:rsid w:val="00264C06"/>
     <w:rsid w:val="002655AC"/>
     <w:rsid w:val="0026560A"/>
     <w:rsid w:val="00265F6E"/>
     <w:rsid w:val="002666E2"/>
     <w:rsid w:val="00266A93"/>
     <w:rsid w:val="002672E0"/>
     <w:rsid w:val="00267C5A"/>
     <w:rsid w:val="00270E3B"/>
     <w:rsid w:val="002722CC"/>
     <w:rsid w:val="00275378"/>
     <w:rsid w:val="00275639"/>
     <w:rsid w:val="002757C9"/>
     <w:rsid w:val="00275AC7"/>
     <w:rsid w:val="00275D50"/>
     <w:rsid w:val="00276E5C"/>
     <w:rsid w:val="00277321"/>
     <w:rsid w:val="0027767F"/>
     <w:rsid w:val="002800BF"/>
     <w:rsid w:val="002802EA"/>
     <w:rsid w:val="00280A0F"/>
     <w:rsid w:val="002815A6"/>
+    <w:rsid w:val="00281DC8"/>
     <w:rsid w:val="00281ED6"/>
     <w:rsid w:val="00282730"/>
     <w:rsid w:val="00282F37"/>
     <w:rsid w:val="00283A4C"/>
     <w:rsid w:val="00283CBD"/>
     <w:rsid w:val="00283D9C"/>
     <w:rsid w:val="0028528B"/>
     <w:rsid w:val="00285A08"/>
     <w:rsid w:val="002862F7"/>
     <w:rsid w:val="002869CD"/>
     <w:rsid w:val="0028741B"/>
     <w:rsid w:val="00287997"/>
     <w:rsid w:val="00290958"/>
     <w:rsid w:val="00290A2A"/>
     <w:rsid w:val="00290B97"/>
     <w:rsid w:val="00290F6D"/>
     <w:rsid w:val="002919A5"/>
     <w:rsid w:val="002927C4"/>
     <w:rsid w:val="002928EA"/>
     <w:rsid w:val="00292C7F"/>
     <w:rsid w:val="00292EA6"/>
     <w:rsid w:val="0029301D"/>
     <w:rsid w:val="0029362A"/>
     <w:rsid w:val="00293800"/>
     <w:rsid w:val="00293892"/>
@@ -23088,83 +23865,87 @@
     <w:rsid w:val="002B6DAB"/>
     <w:rsid w:val="002B791B"/>
     <w:rsid w:val="002B7BD0"/>
     <w:rsid w:val="002C0CF9"/>
     <w:rsid w:val="002C1175"/>
     <w:rsid w:val="002C16D3"/>
     <w:rsid w:val="002C2105"/>
     <w:rsid w:val="002C3AF5"/>
     <w:rsid w:val="002C400C"/>
     <w:rsid w:val="002C402A"/>
     <w:rsid w:val="002C4202"/>
     <w:rsid w:val="002C60B4"/>
     <w:rsid w:val="002C621A"/>
     <w:rsid w:val="002C7289"/>
     <w:rsid w:val="002C7873"/>
     <w:rsid w:val="002C7F2B"/>
     <w:rsid w:val="002D0A0E"/>
     <w:rsid w:val="002D1663"/>
     <w:rsid w:val="002D1B7C"/>
     <w:rsid w:val="002D28EE"/>
     <w:rsid w:val="002D2F1C"/>
     <w:rsid w:val="002D39D9"/>
     <w:rsid w:val="002D46D3"/>
     <w:rsid w:val="002D478F"/>
     <w:rsid w:val="002D52CA"/>
+    <w:rsid w:val="002D68A3"/>
     <w:rsid w:val="002D6B03"/>
     <w:rsid w:val="002D780F"/>
     <w:rsid w:val="002E04BD"/>
     <w:rsid w:val="002E0AD4"/>
     <w:rsid w:val="002E0B01"/>
     <w:rsid w:val="002E112A"/>
     <w:rsid w:val="002E12E3"/>
     <w:rsid w:val="002E1A52"/>
     <w:rsid w:val="002E1C72"/>
     <w:rsid w:val="002E2502"/>
     <w:rsid w:val="002E2B51"/>
     <w:rsid w:val="002E2F62"/>
     <w:rsid w:val="002E39CC"/>
     <w:rsid w:val="002E3B38"/>
     <w:rsid w:val="002E3C20"/>
     <w:rsid w:val="002E5917"/>
     <w:rsid w:val="002E5CE7"/>
     <w:rsid w:val="002E6DA0"/>
     <w:rsid w:val="002E6EFF"/>
+    <w:rsid w:val="002E7274"/>
     <w:rsid w:val="002E78BD"/>
     <w:rsid w:val="002E7D19"/>
     <w:rsid w:val="002F076E"/>
     <w:rsid w:val="002F0A73"/>
     <w:rsid w:val="002F0CEA"/>
     <w:rsid w:val="002F140E"/>
     <w:rsid w:val="002F1707"/>
     <w:rsid w:val="002F2502"/>
+    <w:rsid w:val="002F26AF"/>
     <w:rsid w:val="002F28B6"/>
     <w:rsid w:val="002F346B"/>
     <w:rsid w:val="002F3C5F"/>
     <w:rsid w:val="002F3DFF"/>
     <w:rsid w:val="002F4019"/>
     <w:rsid w:val="002F4468"/>
+    <w:rsid w:val="002F44D2"/>
     <w:rsid w:val="002F48E0"/>
     <w:rsid w:val="002F4E45"/>
     <w:rsid w:val="002F63F5"/>
     <w:rsid w:val="003006B8"/>
     <w:rsid w:val="003023B3"/>
     <w:rsid w:val="0030261A"/>
     <w:rsid w:val="00302E9F"/>
     <w:rsid w:val="003034F4"/>
     <w:rsid w:val="00303823"/>
     <w:rsid w:val="003042E9"/>
     <w:rsid w:val="00304555"/>
     <w:rsid w:val="0030483C"/>
     <w:rsid w:val="00304CFB"/>
     <w:rsid w:val="00305567"/>
     <w:rsid w:val="003065CC"/>
     <w:rsid w:val="0030664F"/>
     <w:rsid w:val="003107D4"/>
     <w:rsid w:val="00310C24"/>
     <w:rsid w:val="00311254"/>
     <w:rsid w:val="00311BFA"/>
     <w:rsid w:val="00312119"/>
     <w:rsid w:val="0031354B"/>
     <w:rsid w:val="00313F21"/>
     <w:rsid w:val="00314010"/>
     <w:rsid w:val="00314915"/>
@@ -23231,68 +24012,70 @@
     <w:rsid w:val="00355DCF"/>
     <w:rsid w:val="00355F4C"/>
     <w:rsid w:val="0035605F"/>
     <w:rsid w:val="00357050"/>
     <w:rsid w:val="003571DE"/>
     <w:rsid w:val="00357858"/>
     <w:rsid w:val="00357CB0"/>
     <w:rsid w:val="00360B0C"/>
     <w:rsid w:val="00360C19"/>
     <w:rsid w:val="00360E0F"/>
     <w:rsid w:val="003623CC"/>
     <w:rsid w:val="003626BD"/>
     <w:rsid w:val="00362884"/>
     <w:rsid w:val="003628BB"/>
     <w:rsid w:val="00362EE1"/>
     <w:rsid w:val="003632CC"/>
     <w:rsid w:val="00364F6C"/>
     <w:rsid w:val="00365A36"/>
     <w:rsid w:val="00365B60"/>
     <w:rsid w:val="00366D6B"/>
     <w:rsid w:val="00367B74"/>
     <w:rsid w:val="003723C6"/>
     <w:rsid w:val="0037341E"/>
     <w:rsid w:val="003736E4"/>
     <w:rsid w:val="00373B45"/>
+    <w:rsid w:val="00374A85"/>
     <w:rsid w:val="00374C04"/>
     <w:rsid w:val="003754B9"/>
     <w:rsid w:val="0037586E"/>
     <w:rsid w:val="00375AF7"/>
     <w:rsid w:val="00375DFB"/>
     <w:rsid w:val="00377117"/>
     <w:rsid w:val="00380588"/>
     <w:rsid w:val="003809B8"/>
     <w:rsid w:val="00381014"/>
     <w:rsid w:val="00383F8E"/>
     <w:rsid w:val="003842C3"/>
     <w:rsid w:val="003845F4"/>
     <w:rsid w:val="00384684"/>
     <w:rsid w:val="00384D0E"/>
     <w:rsid w:val="00384FE0"/>
     <w:rsid w:val="003864EF"/>
     <w:rsid w:val="003870B3"/>
     <w:rsid w:val="00387379"/>
+    <w:rsid w:val="003909CA"/>
     <w:rsid w:val="00390A92"/>
     <w:rsid w:val="00391BB1"/>
     <w:rsid w:val="00392966"/>
     <w:rsid w:val="00392C90"/>
     <w:rsid w:val="003947B6"/>
     <w:rsid w:val="0039527A"/>
     <w:rsid w:val="00395F05"/>
     <w:rsid w:val="003A006E"/>
     <w:rsid w:val="003A0169"/>
     <w:rsid w:val="003A0199"/>
     <w:rsid w:val="003A0394"/>
     <w:rsid w:val="003A0438"/>
     <w:rsid w:val="003A0623"/>
     <w:rsid w:val="003A0EBC"/>
     <w:rsid w:val="003A2CD1"/>
     <w:rsid w:val="003A3313"/>
     <w:rsid w:val="003A3B93"/>
     <w:rsid w:val="003A4FBD"/>
     <w:rsid w:val="003A52C9"/>
     <w:rsid w:val="003A5783"/>
     <w:rsid w:val="003A5C2A"/>
     <w:rsid w:val="003A6982"/>
     <w:rsid w:val="003A6F0C"/>
     <w:rsid w:val="003A7083"/>
     <w:rsid w:val="003A7479"/>
@@ -23324,138 +24107,141 @@
     <w:rsid w:val="003C23A2"/>
     <w:rsid w:val="003C2681"/>
     <w:rsid w:val="003C27D7"/>
     <w:rsid w:val="003C2E47"/>
     <w:rsid w:val="003C31D0"/>
     <w:rsid w:val="003C3AC7"/>
     <w:rsid w:val="003C3CE9"/>
     <w:rsid w:val="003C471B"/>
     <w:rsid w:val="003C4747"/>
     <w:rsid w:val="003C4CF7"/>
     <w:rsid w:val="003C4DEC"/>
     <w:rsid w:val="003C675D"/>
     <w:rsid w:val="003C70B1"/>
     <w:rsid w:val="003C70C7"/>
     <w:rsid w:val="003C7DD0"/>
     <w:rsid w:val="003D03B5"/>
     <w:rsid w:val="003D1975"/>
     <w:rsid w:val="003D1CCA"/>
     <w:rsid w:val="003D2528"/>
     <w:rsid w:val="003D270C"/>
     <w:rsid w:val="003D2F9A"/>
     <w:rsid w:val="003D382B"/>
     <w:rsid w:val="003D3A7A"/>
     <w:rsid w:val="003D3A93"/>
     <w:rsid w:val="003D3E38"/>
+    <w:rsid w:val="003D3FF2"/>
     <w:rsid w:val="003D4091"/>
     <w:rsid w:val="003D6512"/>
     <w:rsid w:val="003D7034"/>
     <w:rsid w:val="003D7C86"/>
     <w:rsid w:val="003D7DCA"/>
     <w:rsid w:val="003E0F25"/>
     <w:rsid w:val="003E0F47"/>
     <w:rsid w:val="003E113F"/>
     <w:rsid w:val="003E13DB"/>
     <w:rsid w:val="003E23F9"/>
     <w:rsid w:val="003E43EE"/>
     <w:rsid w:val="003E4FA1"/>
     <w:rsid w:val="003E5E2E"/>
     <w:rsid w:val="003E5EBA"/>
     <w:rsid w:val="003E635D"/>
     <w:rsid w:val="003E7D44"/>
     <w:rsid w:val="003F010B"/>
     <w:rsid w:val="003F1C3C"/>
     <w:rsid w:val="003F1CD4"/>
     <w:rsid w:val="003F1D88"/>
     <w:rsid w:val="003F22D0"/>
     <w:rsid w:val="003F22E0"/>
     <w:rsid w:val="003F2343"/>
     <w:rsid w:val="003F2B2B"/>
     <w:rsid w:val="003F2C53"/>
     <w:rsid w:val="003F3809"/>
     <w:rsid w:val="003F4B13"/>
     <w:rsid w:val="003F63A7"/>
     <w:rsid w:val="003F6E3F"/>
     <w:rsid w:val="003F7278"/>
     <w:rsid w:val="003F7B32"/>
     <w:rsid w:val="003F7ED7"/>
     <w:rsid w:val="0040006D"/>
     <w:rsid w:val="00400399"/>
     <w:rsid w:val="0040085E"/>
     <w:rsid w:val="0040177D"/>
     <w:rsid w:val="00401EC8"/>
     <w:rsid w:val="00402A7F"/>
     <w:rsid w:val="00402E35"/>
     <w:rsid w:val="00402F4D"/>
     <w:rsid w:val="00402F7A"/>
+    <w:rsid w:val="00404318"/>
     <w:rsid w:val="004044A7"/>
     <w:rsid w:val="004045E8"/>
     <w:rsid w:val="0040463B"/>
     <w:rsid w:val="00404D7C"/>
     <w:rsid w:val="00405589"/>
     <w:rsid w:val="004057A7"/>
     <w:rsid w:val="00405898"/>
     <w:rsid w:val="00406A6F"/>
     <w:rsid w:val="00407CD9"/>
     <w:rsid w:val="00407EBB"/>
     <w:rsid w:val="004101F8"/>
     <w:rsid w:val="00410AE1"/>
     <w:rsid w:val="004113B3"/>
     <w:rsid w:val="00411490"/>
     <w:rsid w:val="00411F96"/>
     <w:rsid w:val="00412208"/>
     <w:rsid w:val="0041281B"/>
     <w:rsid w:val="00412CE3"/>
     <w:rsid w:val="00413206"/>
     <w:rsid w:val="004136FE"/>
     <w:rsid w:val="00413905"/>
     <w:rsid w:val="0041408B"/>
     <w:rsid w:val="00414416"/>
     <w:rsid w:val="00414C2A"/>
     <w:rsid w:val="00415305"/>
     <w:rsid w:val="00415600"/>
     <w:rsid w:val="004156AD"/>
     <w:rsid w:val="0041590A"/>
     <w:rsid w:val="004171FE"/>
     <w:rsid w:val="004177F4"/>
     <w:rsid w:val="00417E2C"/>
     <w:rsid w:val="00420A49"/>
     <w:rsid w:val="00421071"/>
     <w:rsid w:val="004228CD"/>
     <w:rsid w:val="00422E4D"/>
     <w:rsid w:val="0042344B"/>
     <w:rsid w:val="0042371D"/>
     <w:rsid w:val="00424049"/>
     <w:rsid w:val="00424481"/>
     <w:rsid w:val="00424C30"/>
     <w:rsid w:val="00425ABD"/>
     <w:rsid w:val="00425EA9"/>
     <w:rsid w:val="00425F47"/>
     <w:rsid w:val="00426550"/>
     <w:rsid w:val="0042748D"/>
     <w:rsid w:val="00427691"/>
     <w:rsid w:val="00431266"/>
+    <w:rsid w:val="00431ED7"/>
     <w:rsid w:val="00431FDB"/>
     <w:rsid w:val="00432FA9"/>
     <w:rsid w:val="0043374A"/>
     <w:rsid w:val="0043459A"/>
     <w:rsid w:val="0043465C"/>
     <w:rsid w:val="004346A3"/>
     <w:rsid w:val="0043516C"/>
     <w:rsid w:val="00435889"/>
     <w:rsid w:val="0043778E"/>
     <w:rsid w:val="00437D66"/>
     <w:rsid w:val="004414A8"/>
     <w:rsid w:val="00443EDD"/>
     <w:rsid w:val="00445838"/>
     <w:rsid w:val="004461C7"/>
     <w:rsid w:val="0044681D"/>
     <w:rsid w:val="00446954"/>
     <w:rsid w:val="004469DA"/>
     <w:rsid w:val="00446CC4"/>
     <w:rsid w:val="00447C4F"/>
     <w:rsid w:val="00447D3D"/>
     <w:rsid w:val="0045015C"/>
     <w:rsid w:val="00450C38"/>
     <w:rsid w:val="00451D47"/>
     <w:rsid w:val="00453217"/>
     <w:rsid w:val="0045589B"/>
@@ -23496,50 +24282,51 @@
     <w:rsid w:val="004836EF"/>
     <w:rsid w:val="00484753"/>
     <w:rsid w:val="00485091"/>
     <w:rsid w:val="004857B6"/>
     <w:rsid w:val="00486275"/>
     <w:rsid w:val="004872E6"/>
     <w:rsid w:val="004874A2"/>
     <w:rsid w:val="00487AAA"/>
     <w:rsid w:val="00490637"/>
     <w:rsid w:val="00491131"/>
     <w:rsid w:val="00492F54"/>
     <w:rsid w:val="00493B0F"/>
     <w:rsid w:val="00494350"/>
     <w:rsid w:val="004944BB"/>
     <w:rsid w:val="00495876"/>
     <w:rsid w:val="004960A9"/>
     <w:rsid w:val="004960CA"/>
     <w:rsid w:val="004961B0"/>
     <w:rsid w:val="00497048"/>
     <w:rsid w:val="004A3B57"/>
     <w:rsid w:val="004A3EAA"/>
     <w:rsid w:val="004A4B09"/>
     <w:rsid w:val="004A4DCC"/>
     <w:rsid w:val="004A5388"/>
     <w:rsid w:val="004A55A2"/>
+    <w:rsid w:val="004A6F72"/>
     <w:rsid w:val="004A764E"/>
     <w:rsid w:val="004B02F5"/>
     <w:rsid w:val="004B1087"/>
     <w:rsid w:val="004B1E14"/>
     <w:rsid w:val="004B20D5"/>
     <w:rsid w:val="004B20FA"/>
     <w:rsid w:val="004B2FBF"/>
     <w:rsid w:val="004B2FEB"/>
     <w:rsid w:val="004B3C4A"/>
     <w:rsid w:val="004B3EB2"/>
     <w:rsid w:val="004B453C"/>
     <w:rsid w:val="004B4F8F"/>
     <w:rsid w:val="004B55A0"/>
     <w:rsid w:val="004B56A5"/>
     <w:rsid w:val="004B6D5A"/>
     <w:rsid w:val="004B788C"/>
     <w:rsid w:val="004B79A6"/>
     <w:rsid w:val="004B7CAA"/>
     <w:rsid w:val="004C0632"/>
     <w:rsid w:val="004C06B1"/>
     <w:rsid w:val="004C0DF5"/>
     <w:rsid w:val="004C154F"/>
     <w:rsid w:val="004C1F9C"/>
     <w:rsid w:val="004C2582"/>
     <w:rsid w:val="004C2AE4"/>
@@ -23643,50 +24430,51 @@
     <w:rsid w:val="00535F35"/>
     <w:rsid w:val="00535F93"/>
     <w:rsid w:val="00536A61"/>
     <w:rsid w:val="0053706B"/>
     <w:rsid w:val="00537784"/>
     <w:rsid w:val="00541494"/>
     <w:rsid w:val="005422ED"/>
     <w:rsid w:val="00544312"/>
     <w:rsid w:val="00544CBC"/>
     <w:rsid w:val="0054515B"/>
     <w:rsid w:val="00546640"/>
     <w:rsid w:val="00546D77"/>
     <w:rsid w:val="00547495"/>
     <w:rsid w:val="00547D4E"/>
     <w:rsid w:val="005504B5"/>
     <w:rsid w:val="00550B5F"/>
     <w:rsid w:val="0055147D"/>
     <w:rsid w:val="0055237C"/>
     <w:rsid w:val="005527C1"/>
     <w:rsid w:val="00553415"/>
     <w:rsid w:val="00554CD9"/>
     <w:rsid w:val="0055666A"/>
     <w:rsid w:val="005610A1"/>
     <w:rsid w:val="00561C52"/>
     <w:rsid w:val="00562EFB"/>
+    <w:rsid w:val="00563181"/>
     <w:rsid w:val="00563342"/>
     <w:rsid w:val="00563DE3"/>
     <w:rsid w:val="0056546E"/>
     <w:rsid w:val="005672CD"/>
     <w:rsid w:val="0056730B"/>
     <w:rsid w:val="00567495"/>
     <w:rsid w:val="00570354"/>
     <w:rsid w:val="00570663"/>
     <w:rsid w:val="00571CF0"/>
     <w:rsid w:val="0057212D"/>
     <w:rsid w:val="00574B64"/>
     <w:rsid w:val="00574E79"/>
     <w:rsid w:val="00574E83"/>
     <w:rsid w:val="00576215"/>
     <w:rsid w:val="0057690F"/>
     <w:rsid w:val="00576FB1"/>
     <w:rsid w:val="00577D70"/>
     <w:rsid w:val="00577F74"/>
     <w:rsid w:val="005804EB"/>
     <w:rsid w:val="005808F0"/>
     <w:rsid w:val="00580A5A"/>
     <w:rsid w:val="00582061"/>
     <w:rsid w:val="005826BD"/>
     <w:rsid w:val="00583BA5"/>
     <w:rsid w:val="00584C43"/>
@@ -23823,208 +24611,214 @@
     <w:rsid w:val="00617888"/>
     <w:rsid w:val="00620058"/>
     <w:rsid w:val="00620219"/>
     <w:rsid w:val="006202C5"/>
     <w:rsid w:val="006204AD"/>
     <w:rsid w:val="00620C60"/>
     <w:rsid w:val="00620F64"/>
     <w:rsid w:val="006227D0"/>
     <w:rsid w:val="00622A5D"/>
     <w:rsid w:val="00622BC3"/>
     <w:rsid w:val="0062331D"/>
     <w:rsid w:val="00624C26"/>
     <w:rsid w:val="006279A4"/>
     <w:rsid w:val="0063060F"/>
     <w:rsid w:val="00630ABB"/>
     <w:rsid w:val="006319E9"/>
     <w:rsid w:val="00633C03"/>
     <w:rsid w:val="006341C4"/>
     <w:rsid w:val="0063568F"/>
     <w:rsid w:val="00635E32"/>
     <w:rsid w:val="00636A89"/>
     <w:rsid w:val="00636C2B"/>
     <w:rsid w:val="00636DC7"/>
     <w:rsid w:val="00640FB5"/>
     <w:rsid w:val="00641213"/>
+    <w:rsid w:val="00641853"/>
     <w:rsid w:val="0064263A"/>
     <w:rsid w:val="00643134"/>
     <w:rsid w:val="0064385A"/>
     <w:rsid w:val="00643E25"/>
     <w:rsid w:val="00645C5B"/>
     <w:rsid w:val="0064676D"/>
     <w:rsid w:val="0064684C"/>
     <w:rsid w:val="00646D84"/>
     <w:rsid w:val="00646DCE"/>
     <w:rsid w:val="0064721C"/>
     <w:rsid w:val="00647AB2"/>
     <w:rsid w:val="00650496"/>
     <w:rsid w:val="006507F9"/>
     <w:rsid w:val="00651516"/>
     <w:rsid w:val="00651913"/>
     <w:rsid w:val="00652D3A"/>
     <w:rsid w:val="00653245"/>
     <w:rsid w:val="006535DA"/>
     <w:rsid w:val="00653FDD"/>
     <w:rsid w:val="0065445B"/>
     <w:rsid w:val="00655BC6"/>
     <w:rsid w:val="006560BE"/>
     <w:rsid w:val="00660A2C"/>
     <w:rsid w:val="00661647"/>
     <w:rsid w:val="00662403"/>
     <w:rsid w:val="00663277"/>
     <w:rsid w:val="00664CB3"/>
     <w:rsid w:val="006676CC"/>
     <w:rsid w:val="00667C79"/>
     <w:rsid w:val="00667D0D"/>
     <w:rsid w:val="00670CCB"/>
     <w:rsid w:val="006721FB"/>
     <w:rsid w:val="006722DD"/>
     <w:rsid w:val="00672A03"/>
     <w:rsid w:val="00673807"/>
     <w:rsid w:val="00674A63"/>
     <w:rsid w:val="00675383"/>
     <w:rsid w:val="00675725"/>
     <w:rsid w:val="00675DF4"/>
     <w:rsid w:val="00676AF8"/>
+    <w:rsid w:val="006772C0"/>
     <w:rsid w:val="006776AC"/>
     <w:rsid w:val="00677DF7"/>
     <w:rsid w:val="00677E5D"/>
     <w:rsid w:val="00680444"/>
     <w:rsid w:val="00680C49"/>
     <w:rsid w:val="00680DEE"/>
     <w:rsid w:val="006821A5"/>
     <w:rsid w:val="00682333"/>
     <w:rsid w:val="006823DC"/>
     <w:rsid w:val="00682791"/>
     <w:rsid w:val="006835FD"/>
     <w:rsid w:val="006839E8"/>
     <w:rsid w:val="00683B7F"/>
     <w:rsid w:val="006855FB"/>
     <w:rsid w:val="00685623"/>
     <w:rsid w:val="006857F1"/>
     <w:rsid w:val="006865D7"/>
     <w:rsid w:val="0069098E"/>
     <w:rsid w:val="00690AC3"/>
     <w:rsid w:val="00691AF2"/>
     <w:rsid w:val="00692139"/>
     <w:rsid w:val="00693707"/>
     <w:rsid w:val="00693A7E"/>
     <w:rsid w:val="00693D91"/>
     <w:rsid w:val="00693EE8"/>
     <w:rsid w:val="00695ED6"/>
     <w:rsid w:val="0069623E"/>
     <w:rsid w:val="006967DB"/>
     <w:rsid w:val="00696FA6"/>
     <w:rsid w:val="00697277"/>
+    <w:rsid w:val="0069744B"/>
     <w:rsid w:val="006974D7"/>
     <w:rsid w:val="00697ED5"/>
     <w:rsid w:val="006A07B2"/>
     <w:rsid w:val="006A0832"/>
     <w:rsid w:val="006A0ADD"/>
     <w:rsid w:val="006A0AFB"/>
     <w:rsid w:val="006A0B96"/>
     <w:rsid w:val="006A13A8"/>
     <w:rsid w:val="006A1C2F"/>
     <w:rsid w:val="006A2790"/>
+    <w:rsid w:val="006A2A61"/>
     <w:rsid w:val="006A3C01"/>
     <w:rsid w:val="006A491D"/>
     <w:rsid w:val="006A4986"/>
     <w:rsid w:val="006A4A16"/>
     <w:rsid w:val="006A5DCA"/>
     <w:rsid w:val="006A69E0"/>
     <w:rsid w:val="006A6D27"/>
     <w:rsid w:val="006A7E89"/>
     <w:rsid w:val="006B168E"/>
     <w:rsid w:val="006B34ED"/>
     <w:rsid w:val="006B376F"/>
     <w:rsid w:val="006B3987"/>
     <w:rsid w:val="006B3B18"/>
     <w:rsid w:val="006B54DC"/>
     <w:rsid w:val="006B57B7"/>
     <w:rsid w:val="006B59AE"/>
     <w:rsid w:val="006B5C5B"/>
     <w:rsid w:val="006B63D9"/>
     <w:rsid w:val="006C0A44"/>
     <w:rsid w:val="006C0AB4"/>
     <w:rsid w:val="006C0CA7"/>
     <w:rsid w:val="006C0FAC"/>
     <w:rsid w:val="006C1AAE"/>
     <w:rsid w:val="006C25CA"/>
     <w:rsid w:val="006C2A5A"/>
     <w:rsid w:val="006C33C9"/>
     <w:rsid w:val="006C346C"/>
     <w:rsid w:val="006C3A5C"/>
     <w:rsid w:val="006C425E"/>
     <w:rsid w:val="006C4905"/>
     <w:rsid w:val="006C490C"/>
     <w:rsid w:val="006C7F5D"/>
     <w:rsid w:val="006C7F90"/>
     <w:rsid w:val="006D1A78"/>
     <w:rsid w:val="006D1CDE"/>
     <w:rsid w:val="006D2D4B"/>
     <w:rsid w:val="006D377B"/>
     <w:rsid w:val="006D38E1"/>
     <w:rsid w:val="006D4566"/>
     <w:rsid w:val="006D45D8"/>
     <w:rsid w:val="006D4D37"/>
     <w:rsid w:val="006D4EB8"/>
+    <w:rsid w:val="006D5820"/>
     <w:rsid w:val="006D5B86"/>
     <w:rsid w:val="006D5BB0"/>
     <w:rsid w:val="006D5E82"/>
     <w:rsid w:val="006D5EA8"/>
     <w:rsid w:val="006D628E"/>
     <w:rsid w:val="006D669B"/>
     <w:rsid w:val="006D6BD9"/>
     <w:rsid w:val="006D6D91"/>
     <w:rsid w:val="006D6E07"/>
     <w:rsid w:val="006D7302"/>
     <w:rsid w:val="006D7DB4"/>
     <w:rsid w:val="006E0342"/>
     <w:rsid w:val="006E130B"/>
     <w:rsid w:val="006E1557"/>
     <w:rsid w:val="006E1B86"/>
     <w:rsid w:val="006E2038"/>
     <w:rsid w:val="006E2365"/>
     <w:rsid w:val="006E3911"/>
     <w:rsid w:val="006E3C5C"/>
     <w:rsid w:val="006E3E29"/>
     <w:rsid w:val="006E476F"/>
     <w:rsid w:val="006E4F84"/>
     <w:rsid w:val="006E51F4"/>
     <w:rsid w:val="006E689A"/>
     <w:rsid w:val="006E7916"/>
     <w:rsid w:val="006F22CC"/>
     <w:rsid w:val="006F2964"/>
     <w:rsid w:val="006F2EF1"/>
     <w:rsid w:val="006F38D1"/>
     <w:rsid w:val="006F3A5D"/>
     <w:rsid w:val="006F3FDE"/>
     <w:rsid w:val="006F4037"/>
     <w:rsid w:val="006F4790"/>
     <w:rsid w:val="006F4A5B"/>
     <w:rsid w:val="006F4EE9"/>
     <w:rsid w:val="006F6589"/>
+    <w:rsid w:val="006F68A4"/>
     <w:rsid w:val="006F6DD2"/>
     <w:rsid w:val="006F7692"/>
     <w:rsid w:val="007009DD"/>
     <w:rsid w:val="00700C30"/>
     <w:rsid w:val="00700F0A"/>
     <w:rsid w:val="00701AEB"/>
     <w:rsid w:val="00701CB3"/>
     <w:rsid w:val="00702951"/>
     <w:rsid w:val="00702F3D"/>
     <w:rsid w:val="0070339C"/>
     <w:rsid w:val="00704970"/>
     <w:rsid w:val="00704B8B"/>
     <w:rsid w:val="007058AE"/>
     <w:rsid w:val="00706695"/>
     <w:rsid w:val="00707457"/>
     <w:rsid w:val="00707C1A"/>
     <w:rsid w:val="0071048C"/>
     <w:rsid w:val="007108F9"/>
     <w:rsid w:val="00710BAF"/>
     <w:rsid w:val="00711EC7"/>
     <w:rsid w:val="007125C8"/>
     <w:rsid w:val="0071311F"/>
     <w:rsid w:val="007131AC"/>
     <w:rsid w:val="00714273"/>
     <w:rsid w:val="007146D9"/>
@@ -24086,112 +24880,115 @@
     <w:rsid w:val="00750BFB"/>
     <w:rsid w:val="007512F2"/>
     <w:rsid w:val="00752BD1"/>
     <w:rsid w:val="007531F2"/>
     <w:rsid w:val="0075371E"/>
     <w:rsid w:val="007544D6"/>
     <w:rsid w:val="007550E4"/>
     <w:rsid w:val="007560D7"/>
     <w:rsid w:val="0075637E"/>
     <w:rsid w:val="00756434"/>
     <w:rsid w:val="007565EA"/>
     <w:rsid w:val="00756CF1"/>
     <w:rsid w:val="00756FAB"/>
     <w:rsid w:val="0075706C"/>
     <w:rsid w:val="00757775"/>
     <w:rsid w:val="007607E5"/>
     <w:rsid w:val="00761286"/>
     <w:rsid w:val="0076147D"/>
     <w:rsid w:val="00761517"/>
     <w:rsid w:val="00761978"/>
     <w:rsid w:val="00761E92"/>
     <w:rsid w:val="00763955"/>
     <w:rsid w:val="00763C7B"/>
     <w:rsid w:val="00763CBA"/>
     <w:rsid w:val="00763FCE"/>
+    <w:rsid w:val="007650C5"/>
     <w:rsid w:val="007654F9"/>
     <w:rsid w:val="00767AAC"/>
     <w:rsid w:val="00767B59"/>
     <w:rsid w:val="00767BDB"/>
     <w:rsid w:val="00770455"/>
     <w:rsid w:val="00770B26"/>
     <w:rsid w:val="00770E12"/>
     <w:rsid w:val="00770EC7"/>
     <w:rsid w:val="00771A32"/>
     <w:rsid w:val="00773945"/>
     <w:rsid w:val="00774218"/>
     <w:rsid w:val="00774A2D"/>
     <w:rsid w:val="00774A73"/>
     <w:rsid w:val="00774C57"/>
     <w:rsid w:val="00774D9A"/>
     <w:rsid w:val="007768BF"/>
     <w:rsid w:val="0077757A"/>
     <w:rsid w:val="007814BB"/>
     <w:rsid w:val="00781BFB"/>
     <w:rsid w:val="00781E22"/>
     <w:rsid w:val="00782546"/>
     <w:rsid w:val="00782C0C"/>
     <w:rsid w:val="00783042"/>
     <w:rsid w:val="007833D7"/>
     <w:rsid w:val="00783CB7"/>
     <w:rsid w:val="00783F13"/>
     <w:rsid w:val="00783F7B"/>
     <w:rsid w:val="00784C2E"/>
     <w:rsid w:val="00784CE6"/>
     <w:rsid w:val="00785227"/>
     <w:rsid w:val="007858F6"/>
     <w:rsid w:val="00786059"/>
     <w:rsid w:val="007877D7"/>
     <w:rsid w:val="00790578"/>
     <w:rsid w:val="00790A97"/>
     <w:rsid w:val="00790C44"/>
     <w:rsid w:val="00791620"/>
     <w:rsid w:val="00791C1B"/>
     <w:rsid w:val="00792F17"/>
     <w:rsid w:val="00793419"/>
     <w:rsid w:val="007934FC"/>
     <w:rsid w:val="00794900"/>
     <w:rsid w:val="00795D94"/>
     <w:rsid w:val="00795EB9"/>
     <w:rsid w:val="00796C8C"/>
+    <w:rsid w:val="0079710D"/>
     <w:rsid w:val="00797480"/>
     <w:rsid w:val="007974C3"/>
     <w:rsid w:val="00797776"/>
     <w:rsid w:val="00797C06"/>
     <w:rsid w:val="007A011E"/>
     <w:rsid w:val="007A12FD"/>
     <w:rsid w:val="007A1C60"/>
     <w:rsid w:val="007A36DA"/>
     <w:rsid w:val="007A390F"/>
     <w:rsid w:val="007A3E26"/>
     <w:rsid w:val="007A4E17"/>
     <w:rsid w:val="007A5937"/>
     <w:rsid w:val="007A5BA5"/>
     <w:rsid w:val="007A6511"/>
     <w:rsid w:val="007A68DE"/>
     <w:rsid w:val="007A6CA7"/>
     <w:rsid w:val="007A6FEF"/>
+    <w:rsid w:val="007B00E2"/>
     <w:rsid w:val="007B076A"/>
     <w:rsid w:val="007B0A42"/>
     <w:rsid w:val="007B0B2C"/>
     <w:rsid w:val="007B1EDB"/>
     <w:rsid w:val="007B271D"/>
     <w:rsid w:val="007B2812"/>
     <w:rsid w:val="007B29B3"/>
     <w:rsid w:val="007B2A0E"/>
     <w:rsid w:val="007B2B5A"/>
     <w:rsid w:val="007B40CE"/>
     <w:rsid w:val="007B5495"/>
     <w:rsid w:val="007B5D99"/>
     <w:rsid w:val="007B667F"/>
     <w:rsid w:val="007B76CE"/>
     <w:rsid w:val="007B76F8"/>
     <w:rsid w:val="007C003D"/>
     <w:rsid w:val="007C01E9"/>
     <w:rsid w:val="007C072D"/>
     <w:rsid w:val="007C2284"/>
     <w:rsid w:val="007C2B48"/>
     <w:rsid w:val="007C31EB"/>
     <w:rsid w:val="007C335E"/>
     <w:rsid w:val="007C6116"/>
     <w:rsid w:val="007C6271"/>
     <w:rsid w:val="007C716C"/>
@@ -24259,58 +25056,60 @@
     <w:rsid w:val="00807773"/>
     <w:rsid w:val="00810350"/>
     <w:rsid w:val="0081041C"/>
     <w:rsid w:val="0081093E"/>
     <w:rsid w:val="00811589"/>
     <w:rsid w:val="008127C6"/>
     <w:rsid w:val="00812885"/>
     <w:rsid w:val="00812947"/>
     <w:rsid w:val="00813142"/>
     <w:rsid w:val="00813D40"/>
     <w:rsid w:val="00815191"/>
     <w:rsid w:val="00815548"/>
     <w:rsid w:val="00815ECF"/>
     <w:rsid w:val="0081653D"/>
     <w:rsid w:val="00816853"/>
     <w:rsid w:val="00816BC7"/>
     <w:rsid w:val="00816E21"/>
     <w:rsid w:val="00820750"/>
     <w:rsid w:val="0082081C"/>
     <w:rsid w:val="008210BF"/>
     <w:rsid w:val="00821628"/>
     <w:rsid w:val="008218CE"/>
     <w:rsid w:val="00822672"/>
     <w:rsid w:val="0082272F"/>
     <w:rsid w:val="008227E8"/>
+    <w:rsid w:val="00822FE7"/>
     <w:rsid w:val="00823A19"/>
     <w:rsid w:val="008258ED"/>
     <w:rsid w:val="00825EA0"/>
     <w:rsid w:val="00825F2F"/>
     <w:rsid w:val="0082799F"/>
     <w:rsid w:val="00827B8D"/>
     <w:rsid w:val="00830F0F"/>
     <w:rsid w:val="00831231"/>
+    <w:rsid w:val="0083133D"/>
     <w:rsid w:val="008318BC"/>
     <w:rsid w:val="00831F13"/>
     <w:rsid w:val="00831F80"/>
     <w:rsid w:val="00832474"/>
     <w:rsid w:val="0083252A"/>
     <w:rsid w:val="008329FC"/>
     <w:rsid w:val="00832CA4"/>
     <w:rsid w:val="00833C34"/>
     <w:rsid w:val="00833D32"/>
     <w:rsid w:val="00835139"/>
     <w:rsid w:val="0083552C"/>
     <w:rsid w:val="008356EA"/>
     <w:rsid w:val="00835AA1"/>
     <w:rsid w:val="00835D63"/>
     <w:rsid w:val="008369B8"/>
     <w:rsid w:val="00836A02"/>
     <w:rsid w:val="0084031A"/>
     <w:rsid w:val="00840CF9"/>
     <w:rsid w:val="00841684"/>
     <w:rsid w:val="008429D0"/>
     <w:rsid w:val="00843329"/>
     <w:rsid w:val="008437E8"/>
     <w:rsid w:val="00843CC4"/>
     <w:rsid w:val="008454F4"/>
     <w:rsid w:val="008455C0"/>
@@ -24443,82 +25242,85 @@
     <w:rsid w:val="008F341C"/>
     <w:rsid w:val="008F5011"/>
     <w:rsid w:val="008F538F"/>
     <w:rsid w:val="008F5C47"/>
     <w:rsid w:val="008F740A"/>
     <w:rsid w:val="009000B3"/>
     <w:rsid w:val="0090050F"/>
     <w:rsid w:val="00900723"/>
     <w:rsid w:val="00901B8D"/>
     <w:rsid w:val="00901E23"/>
     <w:rsid w:val="009032B8"/>
     <w:rsid w:val="00903565"/>
     <w:rsid w:val="00903A59"/>
     <w:rsid w:val="00904126"/>
     <w:rsid w:val="00904895"/>
     <w:rsid w:val="009049D9"/>
     <w:rsid w:val="009052BD"/>
     <w:rsid w:val="009054A6"/>
     <w:rsid w:val="009059CD"/>
     <w:rsid w:val="00905C58"/>
     <w:rsid w:val="00906A9D"/>
     <w:rsid w:val="009077C4"/>
     <w:rsid w:val="009119DB"/>
     <w:rsid w:val="009125A3"/>
     <w:rsid w:val="0091286D"/>
+    <w:rsid w:val="00912C09"/>
     <w:rsid w:val="00912EA6"/>
     <w:rsid w:val="009140C1"/>
     <w:rsid w:val="009142D5"/>
     <w:rsid w:val="00914E11"/>
     <w:rsid w:val="009153EE"/>
     <w:rsid w:val="0091628C"/>
     <w:rsid w:val="00916EB5"/>
     <w:rsid w:val="00916ED5"/>
     <w:rsid w:val="00917852"/>
     <w:rsid w:val="00917908"/>
     <w:rsid w:val="00920007"/>
     <w:rsid w:val="00920415"/>
     <w:rsid w:val="00920627"/>
     <w:rsid w:val="00920691"/>
+    <w:rsid w:val="0092086D"/>
     <w:rsid w:val="00921E8C"/>
     <w:rsid w:val="00921F75"/>
     <w:rsid w:val="00923075"/>
     <w:rsid w:val="00923347"/>
     <w:rsid w:val="009234E0"/>
     <w:rsid w:val="00925288"/>
     <w:rsid w:val="00926602"/>
     <w:rsid w:val="00926A84"/>
     <w:rsid w:val="00926B80"/>
     <w:rsid w:val="00927112"/>
     <w:rsid w:val="00927526"/>
     <w:rsid w:val="0092770A"/>
     <w:rsid w:val="009301BC"/>
     <w:rsid w:val="00930C41"/>
     <w:rsid w:val="00931EA7"/>
     <w:rsid w:val="00932234"/>
     <w:rsid w:val="009323E5"/>
     <w:rsid w:val="00933394"/>
+    <w:rsid w:val="0093377D"/>
     <w:rsid w:val="009344CC"/>
     <w:rsid w:val="00934A35"/>
     <w:rsid w:val="00934B59"/>
     <w:rsid w:val="009354BB"/>
     <w:rsid w:val="0093766F"/>
     <w:rsid w:val="00937E09"/>
     <w:rsid w:val="00940316"/>
     <w:rsid w:val="00940771"/>
     <w:rsid w:val="00940906"/>
     <w:rsid w:val="00940DA7"/>
     <w:rsid w:val="00941719"/>
     <w:rsid w:val="00942291"/>
     <w:rsid w:val="00943415"/>
     <w:rsid w:val="00943418"/>
     <w:rsid w:val="00944425"/>
     <w:rsid w:val="009445B4"/>
     <w:rsid w:val="00944C46"/>
     <w:rsid w:val="00945422"/>
     <w:rsid w:val="009458F8"/>
     <w:rsid w:val="00945D73"/>
     <w:rsid w:val="009461B2"/>
     <w:rsid w:val="00946A95"/>
     <w:rsid w:val="00946F71"/>
     <w:rsid w:val="00947817"/>
     <w:rsid w:val="00951578"/>
@@ -24536,50 +25338,51 @@
     <w:rsid w:val="00961AED"/>
     <w:rsid w:val="00961FF7"/>
     <w:rsid w:val="0096378C"/>
     <w:rsid w:val="00963CB3"/>
     <w:rsid w:val="0096530C"/>
     <w:rsid w:val="00965B65"/>
     <w:rsid w:val="0096739E"/>
     <w:rsid w:val="0096745E"/>
     <w:rsid w:val="00967EDE"/>
     <w:rsid w:val="00970461"/>
     <w:rsid w:val="00970EA1"/>
     <w:rsid w:val="0097163F"/>
     <w:rsid w:val="0097182E"/>
     <w:rsid w:val="00971A88"/>
     <w:rsid w:val="00971D8E"/>
     <w:rsid w:val="009737AF"/>
     <w:rsid w:val="0097497A"/>
     <w:rsid w:val="00974B69"/>
     <w:rsid w:val="0097596E"/>
     <w:rsid w:val="00975A34"/>
     <w:rsid w:val="0097644D"/>
     <w:rsid w:val="00976878"/>
     <w:rsid w:val="00976968"/>
     <w:rsid w:val="00976E07"/>
     <w:rsid w:val="00977722"/>
+    <w:rsid w:val="00977C31"/>
     <w:rsid w:val="00980556"/>
     <w:rsid w:val="00981D7D"/>
     <w:rsid w:val="00981E8F"/>
     <w:rsid w:val="00982171"/>
     <w:rsid w:val="009823D0"/>
     <w:rsid w:val="00982EE3"/>
     <w:rsid w:val="009840C8"/>
     <w:rsid w:val="0098459D"/>
     <w:rsid w:val="0098496D"/>
     <w:rsid w:val="00984C50"/>
     <w:rsid w:val="0098519A"/>
     <w:rsid w:val="00985217"/>
     <w:rsid w:val="00985BC2"/>
     <w:rsid w:val="00985CBA"/>
     <w:rsid w:val="00985DA2"/>
     <w:rsid w:val="00986776"/>
     <w:rsid w:val="00986920"/>
     <w:rsid w:val="00986B3E"/>
     <w:rsid w:val="00986D62"/>
     <w:rsid w:val="00987859"/>
     <w:rsid w:val="00987A48"/>
     <w:rsid w:val="00987C67"/>
     <w:rsid w:val="0099205C"/>
     <w:rsid w:val="00992687"/>
     <w:rsid w:val="009930F5"/>
@@ -24706,262 +25509,269 @@
     <w:rsid w:val="00A24DA8"/>
     <w:rsid w:val="00A24E53"/>
     <w:rsid w:val="00A25DD9"/>
     <w:rsid w:val="00A3013D"/>
     <w:rsid w:val="00A3019C"/>
     <w:rsid w:val="00A3213C"/>
     <w:rsid w:val="00A326C5"/>
     <w:rsid w:val="00A3347F"/>
     <w:rsid w:val="00A337A6"/>
     <w:rsid w:val="00A34213"/>
     <w:rsid w:val="00A34558"/>
     <w:rsid w:val="00A376C3"/>
     <w:rsid w:val="00A407F6"/>
     <w:rsid w:val="00A41062"/>
     <w:rsid w:val="00A410EB"/>
     <w:rsid w:val="00A412D8"/>
     <w:rsid w:val="00A421EF"/>
     <w:rsid w:val="00A43B5E"/>
     <w:rsid w:val="00A43C2C"/>
     <w:rsid w:val="00A4479F"/>
     <w:rsid w:val="00A44C96"/>
     <w:rsid w:val="00A46D37"/>
     <w:rsid w:val="00A46F4B"/>
     <w:rsid w:val="00A47B24"/>
     <w:rsid w:val="00A47BBD"/>
+    <w:rsid w:val="00A510D4"/>
     <w:rsid w:val="00A5140E"/>
+    <w:rsid w:val="00A5197B"/>
     <w:rsid w:val="00A5209A"/>
     <w:rsid w:val="00A5225F"/>
     <w:rsid w:val="00A525AE"/>
     <w:rsid w:val="00A52EAC"/>
     <w:rsid w:val="00A54391"/>
     <w:rsid w:val="00A54454"/>
     <w:rsid w:val="00A55679"/>
     <w:rsid w:val="00A562AA"/>
     <w:rsid w:val="00A573A5"/>
     <w:rsid w:val="00A60226"/>
     <w:rsid w:val="00A61BD9"/>
     <w:rsid w:val="00A62524"/>
     <w:rsid w:val="00A62EDB"/>
     <w:rsid w:val="00A63413"/>
     <w:rsid w:val="00A63CAE"/>
     <w:rsid w:val="00A63CDD"/>
     <w:rsid w:val="00A641AC"/>
     <w:rsid w:val="00A6473C"/>
     <w:rsid w:val="00A66C51"/>
     <w:rsid w:val="00A66D03"/>
     <w:rsid w:val="00A7104B"/>
     <w:rsid w:val="00A713A4"/>
     <w:rsid w:val="00A7190F"/>
     <w:rsid w:val="00A72030"/>
     <w:rsid w:val="00A720BF"/>
     <w:rsid w:val="00A727B5"/>
     <w:rsid w:val="00A72967"/>
     <w:rsid w:val="00A745D8"/>
     <w:rsid w:val="00A749C2"/>
     <w:rsid w:val="00A74B78"/>
     <w:rsid w:val="00A758E0"/>
     <w:rsid w:val="00A75F05"/>
     <w:rsid w:val="00A75FDF"/>
     <w:rsid w:val="00A764D9"/>
     <w:rsid w:val="00A76674"/>
     <w:rsid w:val="00A76ED0"/>
     <w:rsid w:val="00A770A1"/>
     <w:rsid w:val="00A775C1"/>
     <w:rsid w:val="00A80048"/>
     <w:rsid w:val="00A803D3"/>
     <w:rsid w:val="00A80D00"/>
     <w:rsid w:val="00A83847"/>
+    <w:rsid w:val="00A83958"/>
     <w:rsid w:val="00A84BE6"/>
     <w:rsid w:val="00A8571E"/>
     <w:rsid w:val="00A863C3"/>
     <w:rsid w:val="00A870E4"/>
     <w:rsid w:val="00A87197"/>
     <w:rsid w:val="00A87454"/>
     <w:rsid w:val="00A90011"/>
     <w:rsid w:val="00A900D0"/>
     <w:rsid w:val="00A90FD6"/>
     <w:rsid w:val="00A9104A"/>
     <w:rsid w:val="00A91392"/>
     <w:rsid w:val="00A91457"/>
     <w:rsid w:val="00A922D1"/>
     <w:rsid w:val="00A92B58"/>
     <w:rsid w:val="00A92C67"/>
     <w:rsid w:val="00A93813"/>
     <w:rsid w:val="00A93DBC"/>
     <w:rsid w:val="00A93E7C"/>
     <w:rsid w:val="00A941E9"/>
     <w:rsid w:val="00A9451A"/>
     <w:rsid w:val="00A946F8"/>
     <w:rsid w:val="00A96202"/>
     <w:rsid w:val="00A9717F"/>
     <w:rsid w:val="00A97E40"/>
     <w:rsid w:val="00AA06EA"/>
     <w:rsid w:val="00AA17F6"/>
     <w:rsid w:val="00AA1B48"/>
     <w:rsid w:val="00AA232A"/>
     <w:rsid w:val="00AA2531"/>
     <w:rsid w:val="00AA2AA4"/>
     <w:rsid w:val="00AA479D"/>
     <w:rsid w:val="00AA5DF8"/>
     <w:rsid w:val="00AA6727"/>
     <w:rsid w:val="00AA6A32"/>
     <w:rsid w:val="00AA6C3F"/>
     <w:rsid w:val="00AA75A7"/>
     <w:rsid w:val="00AA7DC5"/>
     <w:rsid w:val="00AB02E3"/>
     <w:rsid w:val="00AB0EFC"/>
     <w:rsid w:val="00AB11AE"/>
     <w:rsid w:val="00AB1BC4"/>
     <w:rsid w:val="00AB1BD8"/>
     <w:rsid w:val="00AB2D19"/>
     <w:rsid w:val="00AB31A2"/>
     <w:rsid w:val="00AB3D33"/>
     <w:rsid w:val="00AB4068"/>
     <w:rsid w:val="00AB5630"/>
+    <w:rsid w:val="00AB5CA1"/>
     <w:rsid w:val="00AB6332"/>
     <w:rsid w:val="00AB7379"/>
     <w:rsid w:val="00AC1F8C"/>
     <w:rsid w:val="00AC3395"/>
     <w:rsid w:val="00AC3737"/>
     <w:rsid w:val="00AC4642"/>
     <w:rsid w:val="00AC4AD3"/>
     <w:rsid w:val="00AC550F"/>
     <w:rsid w:val="00AC5B37"/>
     <w:rsid w:val="00AC640F"/>
     <w:rsid w:val="00AC66A8"/>
     <w:rsid w:val="00AC6A78"/>
     <w:rsid w:val="00AC6F95"/>
     <w:rsid w:val="00AD0A1B"/>
     <w:rsid w:val="00AD0BEA"/>
     <w:rsid w:val="00AD1393"/>
     <w:rsid w:val="00AD22A0"/>
     <w:rsid w:val="00AD3985"/>
     <w:rsid w:val="00AD3F85"/>
     <w:rsid w:val="00AD45AA"/>
     <w:rsid w:val="00AD659D"/>
     <w:rsid w:val="00AD6A86"/>
     <w:rsid w:val="00AD6ADB"/>
     <w:rsid w:val="00AD6EA0"/>
     <w:rsid w:val="00AD71CD"/>
     <w:rsid w:val="00AD7299"/>
     <w:rsid w:val="00AD741A"/>
     <w:rsid w:val="00AD7689"/>
     <w:rsid w:val="00AD76B8"/>
     <w:rsid w:val="00AD7F45"/>
+    <w:rsid w:val="00AE0E52"/>
     <w:rsid w:val="00AE133D"/>
     <w:rsid w:val="00AE1483"/>
     <w:rsid w:val="00AE1A33"/>
     <w:rsid w:val="00AE245A"/>
     <w:rsid w:val="00AE4245"/>
     <w:rsid w:val="00AE50D0"/>
     <w:rsid w:val="00AE51FB"/>
     <w:rsid w:val="00AE6A1D"/>
     <w:rsid w:val="00AE7BA1"/>
     <w:rsid w:val="00AF07A4"/>
     <w:rsid w:val="00AF14F0"/>
     <w:rsid w:val="00AF21EA"/>
     <w:rsid w:val="00AF29FF"/>
     <w:rsid w:val="00AF34F5"/>
     <w:rsid w:val="00AF3533"/>
     <w:rsid w:val="00AF44FB"/>
     <w:rsid w:val="00AF479C"/>
     <w:rsid w:val="00AF4F64"/>
     <w:rsid w:val="00AF656B"/>
     <w:rsid w:val="00AF7442"/>
     <w:rsid w:val="00AF76F0"/>
     <w:rsid w:val="00AF7F9E"/>
     <w:rsid w:val="00B00631"/>
     <w:rsid w:val="00B01CB5"/>
     <w:rsid w:val="00B02F6A"/>
     <w:rsid w:val="00B03B56"/>
     <w:rsid w:val="00B044DC"/>
     <w:rsid w:val="00B055E8"/>
     <w:rsid w:val="00B05923"/>
     <w:rsid w:val="00B063BD"/>
     <w:rsid w:val="00B102E6"/>
     <w:rsid w:val="00B10F2C"/>
     <w:rsid w:val="00B11D88"/>
     <w:rsid w:val="00B12775"/>
     <w:rsid w:val="00B13585"/>
     <w:rsid w:val="00B137C3"/>
     <w:rsid w:val="00B13F7A"/>
     <w:rsid w:val="00B17562"/>
     <w:rsid w:val="00B201FF"/>
     <w:rsid w:val="00B214AD"/>
     <w:rsid w:val="00B23F29"/>
     <w:rsid w:val="00B2478C"/>
     <w:rsid w:val="00B24BE5"/>
     <w:rsid w:val="00B25782"/>
     <w:rsid w:val="00B2618F"/>
     <w:rsid w:val="00B26578"/>
     <w:rsid w:val="00B271E5"/>
     <w:rsid w:val="00B27220"/>
     <w:rsid w:val="00B310C6"/>
+    <w:rsid w:val="00B311B8"/>
     <w:rsid w:val="00B3209A"/>
     <w:rsid w:val="00B328F2"/>
     <w:rsid w:val="00B36637"/>
     <w:rsid w:val="00B36C62"/>
     <w:rsid w:val="00B37D58"/>
     <w:rsid w:val="00B401F0"/>
     <w:rsid w:val="00B4082F"/>
     <w:rsid w:val="00B40B5B"/>
     <w:rsid w:val="00B411A4"/>
     <w:rsid w:val="00B4124A"/>
     <w:rsid w:val="00B41FDF"/>
     <w:rsid w:val="00B42AC5"/>
     <w:rsid w:val="00B43F1E"/>
     <w:rsid w:val="00B44C4C"/>
     <w:rsid w:val="00B46516"/>
     <w:rsid w:val="00B467DB"/>
     <w:rsid w:val="00B47500"/>
     <w:rsid w:val="00B479C6"/>
     <w:rsid w:val="00B47E94"/>
     <w:rsid w:val="00B51895"/>
     <w:rsid w:val="00B51A1C"/>
     <w:rsid w:val="00B520C1"/>
     <w:rsid w:val="00B529DD"/>
     <w:rsid w:val="00B52CC7"/>
     <w:rsid w:val="00B54093"/>
     <w:rsid w:val="00B543C6"/>
     <w:rsid w:val="00B54909"/>
     <w:rsid w:val="00B54A16"/>
     <w:rsid w:val="00B60437"/>
     <w:rsid w:val="00B60AD9"/>
     <w:rsid w:val="00B60E11"/>
     <w:rsid w:val="00B612EA"/>
     <w:rsid w:val="00B61E0C"/>
     <w:rsid w:val="00B6253E"/>
     <w:rsid w:val="00B63513"/>
     <w:rsid w:val="00B636F4"/>
     <w:rsid w:val="00B646C9"/>
     <w:rsid w:val="00B64A39"/>
     <w:rsid w:val="00B6601F"/>
     <w:rsid w:val="00B66310"/>
     <w:rsid w:val="00B670EB"/>
     <w:rsid w:val="00B67222"/>
     <w:rsid w:val="00B71074"/>
+    <w:rsid w:val="00B71119"/>
     <w:rsid w:val="00B71B27"/>
     <w:rsid w:val="00B73192"/>
     <w:rsid w:val="00B7333C"/>
     <w:rsid w:val="00B73342"/>
     <w:rsid w:val="00B73DE1"/>
     <w:rsid w:val="00B73F38"/>
     <w:rsid w:val="00B75942"/>
     <w:rsid w:val="00B75B6D"/>
     <w:rsid w:val="00B77AA5"/>
     <w:rsid w:val="00B77CB9"/>
     <w:rsid w:val="00B80EC2"/>
     <w:rsid w:val="00B80F7F"/>
     <w:rsid w:val="00B812D9"/>
     <w:rsid w:val="00B81614"/>
     <w:rsid w:val="00B81759"/>
     <w:rsid w:val="00B82469"/>
     <w:rsid w:val="00B82A09"/>
     <w:rsid w:val="00B82D7C"/>
     <w:rsid w:val="00B8446E"/>
     <w:rsid w:val="00B84A9E"/>
     <w:rsid w:val="00B8591F"/>
     <w:rsid w:val="00B85E15"/>
     <w:rsid w:val="00B866F7"/>
     <w:rsid w:val="00B86BE1"/>
     <w:rsid w:val="00B87177"/>
@@ -25098,173 +25908,178 @@
     <w:rsid w:val="00C322FE"/>
     <w:rsid w:val="00C32B6A"/>
     <w:rsid w:val="00C32CFE"/>
     <w:rsid w:val="00C32D3F"/>
     <w:rsid w:val="00C33845"/>
     <w:rsid w:val="00C33854"/>
     <w:rsid w:val="00C3446D"/>
     <w:rsid w:val="00C35DDB"/>
     <w:rsid w:val="00C35E90"/>
     <w:rsid w:val="00C3645A"/>
     <w:rsid w:val="00C37890"/>
     <w:rsid w:val="00C37D55"/>
     <w:rsid w:val="00C37E94"/>
     <w:rsid w:val="00C40740"/>
     <w:rsid w:val="00C413A8"/>
     <w:rsid w:val="00C41421"/>
     <w:rsid w:val="00C4279C"/>
     <w:rsid w:val="00C43DAB"/>
     <w:rsid w:val="00C44361"/>
     <w:rsid w:val="00C445BA"/>
     <w:rsid w:val="00C45708"/>
     <w:rsid w:val="00C464C6"/>
     <w:rsid w:val="00C46AA2"/>
     <w:rsid w:val="00C47BF8"/>
     <w:rsid w:val="00C47C96"/>
+    <w:rsid w:val="00C47DB2"/>
     <w:rsid w:val="00C50092"/>
     <w:rsid w:val="00C50652"/>
     <w:rsid w:val="00C513D4"/>
     <w:rsid w:val="00C52377"/>
     <w:rsid w:val="00C52A75"/>
     <w:rsid w:val="00C52F43"/>
     <w:rsid w:val="00C53012"/>
     <w:rsid w:val="00C5384C"/>
     <w:rsid w:val="00C538F2"/>
     <w:rsid w:val="00C53E25"/>
     <w:rsid w:val="00C54F08"/>
     <w:rsid w:val="00C550C2"/>
     <w:rsid w:val="00C56736"/>
     <w:rsid w:val="00C56C01"/>
     <w:rsid w:val="00C603FD"/>
     <w:rsid w:val="00C618EF"/>
     <w:rsid w:val="00C61FB6"/>
     <w:rsid w:val="00C62E95"/>
     <w:rsid w:val="00C64011"/>
     <w:rsid w:val="00C659BB"/>
     <w:rsid w:val="00C66002"/>
     <w:rsid w:val="00C66CE4"/>
     <w:rsid w:val="00C67268"/>
     <w:rsid w:val="00C677F6"/>
     <w:rsid w:val="00C70137"/>
     <w:rsid w:val="00C7040E"/>
     <w:rsid w:val="00C70414"/>
     <w:rsid w:val="00C70875"/>
     <w:rsid w:val="00C72F40"/>
     <w:rsid w:val="00C736BD"/>
     <w:rsid w:val="00C73ADD"/>
     <w:rsid w:val="00C74F6C"/>
     <w:rsid w:val="00C75807"/>
     <w:rsid w:val="00C76341"/>
     <w:rsid w:val="00C77635"/>
     <w:rsid w:val="00C800E8"/>
     <w:rsid w:val="00C811F3"/>
     <w:rsid w:val="00C823E6"/>
     <w:rsid w:val="00C82626"/>
     <w:rsid w:val="00C829EA"/>
     <w:rsid w:val="00C83416"/>
     <w:rsid w:val="00C8404B"/>
     <w:rsid w:val="00C84056"/>
     <w:rsid w:val="00C85541"/>
     <w:rsid w:val="00C865B1"/>
     <w:rsid w:val="00C86871"/>
     <w:rsid w:val="00C87C2E"/>
+    <w:rsid w:val="00C91233"/>
     <w:rsid w:val="00C916E5"/>
     <w:rsid w:val="00C91CA1"/>
     <w:rsid w:val="00C92860"/>
     <w:rsid w:val="00C92A38"/>
     <w:rsid w:val="00C92BD9"/>
     <w:rsid w:val="00C92F1E"/>
     <w:rsid w:val="00C93079"/>
     <w:rsid w:val="00C93457"/>
     <w:rsid w:val="00C9360A"/>
     <w:rsid w:val="00C9407E"/>
     <w:rsid w:val="00C94662"/>
     <w:rsid w:val="00C94B46"/>
     <w:rsid w:val="00C94B94"/>
     <w:rsid w:val="00C956B8"/>
     <w:rsid w:val="00C962E0"/>
     <w:rsid w:val="00C97317"/>
+    <w:rsid w:val="00C97ED7"/>
     <w:rsid w:val="00CA191E"/>
     <w:rsid w:val="00CA29D2"/>
     <w:rsid w:val="00CA3D24"/>
     <w:rsid w:val="00CA46AA"/>
     <w:rsid w:val="00CA4978"/>
     <w:rsid w:val="00CA4A99"/>
     <w:rsid w:val="00CA5B6A"/>
     <w:rsid w:val="00CA5F7D"/>
     <w:rsid w:val="00CA70B4"/>
     <w:rsid w:val="00CA7772"/>
     <w:rsid w:val="00CA77E4"/>
     <w:rsid w:val="00CA7F30"/>
     <w:rsid w:val="00CB0C40"/>
     <w:rsid w:val="00CB1D57"/>
     <w:rsid w:val="00CB20A6"/>
     <w:rsid w:val="00CB2A6A"/>
     <w:rsid w:val="00CB2E93"/>
     <w:rsid w:val="00CB43B2"/>
     <w:rsid w:val="00CB578C"/>
     <w:rsid w:val="00CB644A"/>
     <w:rsid w:val="00CB6574"/>
     <w:rsid w:val="00CB7975"/>
     <w:rsid w:val="00CC03D2"/>
     <w:rsid w:val="00CC03DF"/>
     <w:rsid w:val="00CC049C"/>
     <w:rsid w:val="00CC0AB8"/>
     <w:rsid w:val="00CC10BB"/>
     <w:rsid w:val="00CC2667"/>
     <w:rsid w:val="00CC3952"/>
     <w:rsid w:val="00CC4142"/>
     <w:rsid w:val="00CC5CBC"/>
     <w:rsid w:val="00CC772F"/>
     <w:rsid w:val="00CC773E"/>
     <w:rsid w:val="00CD1C8C"/>
     <w:rsid w:val="00CD21C5"/>
     <w:rsid w:val="00CD240F"/>
     <w:rsid w:val="00CD2B51"/>
     <w:rsid w:val="00CD335B"/>
     <w:rsid w:val="00CD3EB2"/>
     <w:rsid w:val="00CD49EF"/>
     <w:rsid w:val="00CD54A1"/>
     <w:rsid w:val="00CD55C2"/>
     <w:rsid w:val="00CD5BED"/>
     <w:rsid w:val="00CD6A47"/>
     <w:rsid w:val="00CD72CC"/>
     <w:rsid w:val="00CD7695"/>
     <w:rsid w:val="00CD76A3"/>
     <w:rsid w:val="00CD7995"/>
+    <w:rsid w:val="00CE0B28"/>
     <w:rsid w:val="00CE0CA7"/>
     <w:rsid w:val="00CE0E1B"/>
     <w:rsid w:val="00CE1E23"/>
     <w:rsid w:val="00CE1FF7"/>
     <w:rsid w:val="00CE3574"/>
     <w:rsid w:val="00CE3699"/>
     <w:rsid w:val="00CE371A"/>
     <w:rsid w:val="00CE4097"/>
     <w:rsid w:val="00CE45A4"/>
     <w:rsid w:val="00CE4BF0"/>
     <w:rsid w:val="00CE52D7"/>
     <w:rsid w:val="00CE5592"/>
+    <w:rsid w:val="00CE604C"/>
     <w:rsid w:val="00CE6D45"/>
     <w:rsid w:val="00CF0184"/>
     <w:rsid w:val="00CF1CCE"/>
     <w:rsid w:val="00CF1F3E"/>
     <w:rsid w:val="00CF219D"/>
     <w:rsid w:val="00CF22BA"/>
     <w:rsid w:val="00CF2F8E"/>
     <w:rsid w:val="00CF6E17"/>
     <w:rsid w:val="00CF758E"/>
     <w:rsid w:val="00CF7B6F"/>
     <w:rsid w:val="00CF7D9D"/>
     <w:rsid w:val="00D00765"/>
     <w:rsid w:val="00D0127A"/>
     <w:rsid w:val="00D01C10"/>
     <w:rsid w:val="00D01EE4"/>
     <w:rsid w:val="00D03334"/>
     <w:rsid w:val="00D03AB3"/>
     <w:rsid w:val="00D03D2A"/>
     <w:rsid w:val="00D03E02"/>
     <w:rsid w:val="00D04474"/>
     <w:rsid w:val="00D05383"/>
     <w:rsid w:val="00D0635E"/>
     <w:rsid w:val="00D06755"/>
     <w:rsid w:val="00D069A8"/>
     <w:rsid w:val="00D06AB8"/>
@@ -25293,67 +26108,69 @@
     <w:rsid w:val="00D2169E"/>
     <w:rsid w:val="00D21B8F"/>
     <w:rsid w:val="00D224DF"/>
     <w:rsid w:val="00D22CCA"/>
     <w:rsid w:val="00D23B0E"/>
     <w:rsid w:val="00D244D9"/>
     <w:rsid w:val="00D25483"/>
     <w:rsid w:val="00D258CB"/>
     <w:rsid w:val="00D25D08"/>
     <w:rsid w:val="00D2686A"/>
     <w:rsid w:val="00D26DB9"/>
     <w:rsid w:val="00D27F77"/>
     <w:rsid w:val="00D305F1"/>
     <w:rsid w:val="00D30AD1"/>
     <w:rsid w:val="00D30F5A"/>
     <w:rsid w:val="00D3195A"/>
     <w:rsid w:val="00D320AE"/>
     <w:rsid w:val="00D32C37"/>
     <w:rsid w:val="00D33DB0"/>
     <w:rsid w:val="00D346E0"/>
     <w:rsid w:val="00D35215"/>
     <w:rsid w:val="00D35A79"/>
     <w:rsid w:val="00D36FDA"/>
     <w:rsid w:val="00D37384"/>
     <w:rsid w:val="00D40584"/>
+    <w:rsid w:val="00D4071E"/>
     <w:rsid w:val="00D40825"/>
     <w:rsid w:val="00D409F9"/>
     <w:rsid w:val="00D40F2B"/>
     <w:rsid w:val="00D419D6"/>
     <w:rsid w:val="00D42A0B"/>
     <w:rsid w:val="00D42FFD"/>
     <w:rsid w:val="00D442FC"/>
     <w:rsid w:val="00D44AFB"/>
     <w:rsid w:val="00D453A6"/>
     <w:rsid w:val="00D45AD2"/>
     <w:rsid w:val="00D45E70"/>
     <w:rsid w:val="00D46C11"/>
     <w:rsid w:val="00D47124"/>
     <w:rsid w:val="00D50379"/>
     <w:rsid w:val="00D536A7"/>
     <w:rsid w:val="00D537C1"/>
     <w:rsid w:val="00D54233"/>
+    <w:rsid w:val="00D54611"/>
     <w:rsid w:val="00D5477E"/>
     <w:rsid w:val="00D56D2E"/>
     <w:rsid w:val="00D56FA0"/>
     <w:rsid w:val="00D5725D"/>
     <w:rsid w:val="00D57F0A"/>
     <w:rsid w:val="00D611F2"/>
     <w:rsid w:val="00D63529"/>
     <w:rsid w:val="00D635F6"/>
     <w:rsid w:val="00D63A3D"/>
     <w:rsid w:val="00D6448A"/>
     <w:rsid w:val="00D6460B"/>
     <w:rsid w:val="00D65029"/>
     <w:rsid w:val="00D652CF"/>
     <w:rsid w:val="00D653EA"/>
     <w:rsid w:val="00D65F74"/>
     <w:rsid w:val="00D667C4"/>
     <w:rsid w:val="00D668B6"/>
     <w:rsid w:val="00D6730A"/>
     <w:rsid w:val="00D673E0"/>
     <w:rsid w:val="00D67E7E"/>
     <w:rsid w:val="00D71088"/>
     <w:rsid w:val="00D71514"/>
     <w:rsid w:val="00D71526"/>
     <w:rsid w:val="00D71E5A"/>
     <w:rsid w:val="00D73D3D"/>
@@ -25460,72 +26277,74 @@
     <w:rsid w:val="00DD5789"/>
     <w:rsid w:val="00DD57CF"/>
     <w:rsid w:val="00DD65E8"/>
     <w:rsid w:val="00DD68EF"/>
     <w:rsid w:val="00DE0158"/>
     <w:rsid w:val="00DE06F7"/>
     <w:rsid w:val="00DE1747"/>
     <w:rsid w:val="00DE1EDA"/>
     <w:rsid w:val="00DE3699"/>
     <w:rsid w:val="00DE3D90"/>
     <w:rsid w:val="00DE42B7"/>
     <w:rsid w:val="00DE443C"/>
     <w:rsid w:val="00DE4665"/>
     <w:rsid w:val="00DE5255"/>
     <w:rsid w:val="00DE702F"/>
     <w:rsid w:val="00DE7A5F"/>
     <w:rsid w:val="00DE7DCB"/>
     <w:rsid w:val="00DE7EFE"/>
     <w:rsid w:val="00DF0B0B"/>
     <w:rsid w:val="00DF13FA"/>
     <w:rsid w:val="00DF181B"/>
     <w:rsid w:val="00DF1837"/>
     <w:rsid w:val="00DF2288"/>
     <w:rsid w:val="00DF26AF"/>
     <w:rsid w:val="00DF2856"/>
+    <w:rsid w:val="00DF36BC"/>
     <w:rsid w:val="00DF3B0F"/>
     <w:rsid w:val="00DF4CE0"/>
     <w:rsid w:val="00DF55A2"/>
     <w:rsid w:val="00DF617B"/>
     <w:rsid w:val="00E002C9"/>
     <w:rsid w:val="00E00D8D"/>
     <w:rsid w:val="00E02038"/>
     <w:rsid w:val="00E02B12"/>
     <w:rsid w:val="00E03BFD"/>
     <w:rsid w:val="00E04914"/>
     <w:rsid w:val="00E04D68"/>
     <w:rsid w:val="00E07D8E"/>
     <w:rsid w:val="00E106AA"/>
     <w:rsid w:val="00E107E1"/>
     <w:rsid w:val="00E10EB1"/>
     <w:rsid w:val="00E10ED1"/>
     <w:rsid w:val="00E1168C"/>
     <w:rsid w:val="00E11D93"/>
     <w:rsid w:val="00E11FAF"/>
     <w:rsid w:val="00E120ED"/>
     <w:rsid w:val="00E13373"/>
     <w:rsid w:val="00E13A8E"/>
+    <w:rsid w:val="00E1440C"/>
     <w:rsid w:val="00E14A47"/>
     <w:rsid w:val="00E15353"/>
     <w:rsid w:val="00E154F0"/>
     <w:rsid w:val="00E16110"/>
     <w:rsid w:val="00E21EF6"/>
     <w:rsid w:val="00E2230D"/>
     <w:rsid w:val="00E225A8"/>
     <w:rsid w:val="00E22C3F"/>
     <w:rsid w:val="00E2316D"/>
     <w:rsid w:val="00E2451C"/>
     <w:rsid w:val="00E24533"/>
     <w:rsid w:val="00E25740"/>
     <w:rsid w:val="00E25D9A"/>
     <w:rsid w:val="00E26401"/>
     <w:rsid w:val="00E26BE8"/>
     <w:rsid w:val="00E26E5B"/>
     <w:rsid w:val="00E2727D"/>
     <w:rsid w:val="00E30774"/>
     <w:rsid w:val="00E32119"/>
     <w:rsid w:val="00E32214"/>
     <w:rsid w:val="00E32C70"/>
     <w:rsid w:val="00E332CE"/>
     <w:rsid w:val="00E3369A"/>
     <w:rsid w:val="00E343A7"/>
     <w:rsid w:val="00E349B9"/>
@@ -25536,60 +26355,62 @@
     <w:rsid w:val="00E4112F"/>
     <w:rsid w:val="00E41581"/>
     <w:rsid w:val="00E42512"/>
     <w:rsid w:val="00E42FF1"/>
     <w:rsid w:val="00E434C4"/>
     <w:rsid w:val="00E4482E"/>
     <w:rsid w:val="00E4528A"/>
     <w:rsid w:val="00E45A50"/>
     <w:rsid w:val="00E46544"/>
     <w:rsid w:val="00E47719"/>
     <w:rsid w:val="00E478BF"/>
     <w:rsid w:val="00E50503"/>
     <w:rsid w:val="00E5181E"/>
     <w:rsid w:val="00E51E5D"/>
     <w:rsid w:val="00E521B7"/>
     <w:rsid w:val="00E52A4A"/>
     <w:rsid w:val="00E52AC2"/>
     <w:rsid w:val="00E5316F"/>
     <w:rsid w:val="00E53F0A"/>
     <w:rsid w:val="00E53F48"/>
     <w:rsid w:val="00E54947"/>
     <w:rsid w:val="00E54DB8"/>
     <w:rsid w:val="00E55783"/>
     <w:rsid w:val="00E56655"/>
     <w:rsid w:val="00E5683A"/>
+    <w:rsid w:val="00E5696A"/>
     <w:rsid w:val="00E57614"/>
     <w:rsid w:val="00E57E2B"/>
     <w:rsid w:val="00E60083"/>
     <w:rsid w:val="00E60B1A"/>
     <w:rsid w:val="00E6123D"/>
     <w:rsid w:val="00E61463"/>
     <w:rsid w:val="00E61DA7"/>
     <w:rsid w:val="00E62A45"/>
     <w:rsid w:val="00E64077"/>
     <w:rsid w:val="00E65F71"/>
+    <w:rsid w:val="00E66B8C"/>
     <w:rsid w:val="00E66E4B"/>
     <w:rsid w:val="00E673B2"/>
     <w:rsid w:val="00E67811"/>
     <w:rsid w:val="00E67CC9"/>
     <w:rsid w:val="00E70501"/>
     <w:rsid w:val="00E70542"/>
     <w:rsid w:val="00E7071E"/>
     <w:rsid w:val="00E70785"/>
     <w:rsid w:val="00E70A7A"/>
     <w:rsid w:val="00E71679"/>
     <w:rsid w:val="00E7299C"/>
     <w:rsid w:val="00E72BFF"/>
     <w:rsid w:val="00E74BE8"/>
     <w:rsid w:val="00E75C3A"/>
     <w:rsid w:val="00E75C44"/>
     <w:rsid w:val="00E765BF"/>
     <w:rsid w:val="00E76E78"/>
     <w:rsid w:val="00E81682"/>
     <w:rsid w:val="00E823E9"/>
     <w:rsid w:val="00E83381"/>
     <w:rsid w:val="00E8350B"/>
     <w:rsid w:val="00E83F42"/>
     <w:rsid w:val="00E846A3"/>
     <w:rsid w:val="00E84B00"/>
     <w:rsid w:val="00E84BFF"/>
@@ -25728,50 +26549,51 @@
     <w:rsid w:val="00F11683"/>
     <w:rsid w:val="00F1298B"/>
     <w:rsid w:val="00F1363F"/>
     <w:rsid w:val="00F139A4"/>
     <w:rsid w:val="00F13C13"/>
     <w:rsid w:val="00F1435D"/>
     <w:rsid w:val="00F14962"/>
     <w:rsid w:val="00F16269"/>
     <w:rsid w:val="00F16391"/>
     <w:rsid w:val="00F17552"/>
     <w:rsid w:val="00F17C61"/>
     <w:rsid w:val="00F17FB7"/>
     <w:rsid w:val="00F205A4"/>
     <w:rsid w:val="00F2115F"/>
     <w:rsid w:val="00F211BD"/>
     <w:rsid w:val="00F227CA"/>
     <w:rsid w:val="00F229D3"/>
     <w:rsid w:val="00F22A92"/>
     <w:rsid w:val="00F24754"/>
     <w:rsid w:val="00F24CC7"/>
     <w:rsid w:val="00F24EB5"/>
     <w:rsid w:val="00F24EEF"/>
     <w:rsid w:val="00F24F16"/>
     <w:rsid w:val="00F25516"/>
     <w:rsid w:val="00F258CA"/>
+    <w:rsid w:val="00F25AB3"/>
     <w:rsid w:val="00F25C36"/>
     <w:rsid w:val="00F25DC3"/>
     <w:rsid w:val="00F26311"/>
     <w:rsid w:val="00F26441"/>
     <w:rsid w:val="00F309FE"/>
     <w:rsid w:val="00F316C1"/>
     <w:rsid w:val="00F317C7"/>
     <w:rsid w:val="00F31B42"/>
     <w:rsid w:val="00F31BAB"/>
     <w:rsid w:val="00F31EE7"/>
     <w:rsid w:val="00F3222C"/>
     <w:rsid w:val="00F32B14"/>
     <w:rsid w:val="00F32F13"/>
     <w:rsid w:val="00F33241"/>
     <w:rsid w:val="00F33938"/>
     <w:rsid w:val="00F34F43"/>
     <w:rsid w:val="00F35578"/>
     <w:rsid w:val="00F35ED8"/>
     <w:rsid w:val="00F374CE"/>
     <w:rsid w:val="00F37E25"/>
     <w:rsid w:val="00F40466"/>
     <w:rsid w:val="00F404D1"/>
     <w:rsid w:val="00F40771"/>
     <w:rsid w:val="00F412BB"/>
     <w:rsid w:val="00F414CF"/>
@@ -25857,50 +26679,51 @@
     <w:rsid w:val="00FA7ECD"/>
     <w:rsid w:val="00FB062C"/>
     <w:rsid w:val="00FB1D85"/>
     <w:rsid w:val="00FB21A3"/>
     <w:rsid w:val="00FB2360"/>
     <w:rsid w:val="00FB2569"/>
     <w:rsid w:val="00FB398A"/>
     <w:rsid w:val="00FB3D1B"/>
     <w:rsid w:val="00FB45C3"/>
     <w:rsid w:val="00FB4B0B"/>
     <w:rsid w:val="00FB5569"/>
     <w:rsid w:val="00FB56BB"/>
     <w:rsid w:val="00FB5964"/>
     <w:rsid w:val="00FB59FC"/>
     <w:rsid w:val="00FB5FF8"/>
     <w:rsid w:val="00FB6A5A"/>
     <w:rsid w:val="00FB7478"/>
     <w:rsid w:val="00FC0570"/>
     <w:rsid w:val="00FC060E"/>
     <w:rsid w:val="00FC0C27"/>
     <w:rsid w:val="00FC0D0A"/>
     <w:rsid w:val="00FC15DF"/>
     <w:rsid w:val="00FC1BDC"/>
     <w:rsid w:val="00FC28E5"/>
     <w:rsid w:val="00FC2E46"/>
+    <w:rsid w:val="00FC3E4C"/>
     <w:rsid w:val="00FC3E63"/>
     <w:rsid w:val="00FC44ED"/>
     <w:rsid w:val="00FC44FD"/>
     <w:rsid w:val="00FC4CDC"/>
     <w:rsid w:val="00FC4D87"/>
     <w:rsid w:val="00FD00A1"/>
     <w:rsid w:val="00FD0E4D"/>
     <w:rsid w:val="00FD1D4D"/>
     <w:rsid w:val="00FD2197"/>
     <w:rsid w:val="00FD3724"/>
     <w:rsid w:val="00FD45C9"/>
     <w:rsid w:val="00FD466B"/>
     <w:rsid w:val="00FD5907"/>
     <w:rsid w:val="00FD5E14"/>
     <w:rsid w:val="00FD637D"/>
     <w:rsid w:val="00FD643E"/>
     <w:rsid w:val="00FD69CD"/>
     <w:rsid w:val="00FD7693"/>
     <w:rsid w:val="00FD7FFC"/>
     <w:rsid w:val="00FE0198"/>
     <w:rsid w:val="00FE0759"/>
     <w:rsid w:val="00FE1274"/>
     <w:rsid w:val="00FE2BD4"/>
     <w:rsid w:val="00FE30AD"/>
     <w:rsid w:val="00FE41B0"/>
@@ -26128,51 +26951,51 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="620FAB79"/>
-  <w15:docId w15:val="{31C44C5E-AC92-4F9A-83EB-9788863537EC}"/>
+  <w15:docId w15:val="{6C6191DA-13EF-44D4-9872-D0D07B79CD9B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="851" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -26529,708 +27352,708 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Parasts">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="006B168E"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
       <w:ind w:left="0" w:firstLine="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Noklusjumarindkopasfonts">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Parastatabula">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Bezsaraksta">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="Reatabula">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Parastatabula"/>
     <w:rsid w:val="000A0BC7"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="Sarakstarindkopa">
     <w:name w:val="List Paragraph"/>
     <w:aliases w:val="H&amp;P List Paragraph,2,Strip,Normal bullet 2,Bullet list,List Paragraph1,Saraksta rindkopa1,Colorful List - Accent 12,List1,Akapit z listą BS,Colorful List - Accent 11,Numbered Para 1,Dot pt,List Paragraph Char Char Char"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="ListParagraphChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="SarakstarindkopaRakstz"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="006B168E"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
-[...2 lines deleted...]
-    <w:link w:val="ListParagraph"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SarakstarindkopaRakstz">
+    <w:name w:val="Saraksta rindkopa Rakstz."/>
+    <w:aliases w:val="H&amp;P List Paragraph Rakstz.,2 Rakstz.,Strip Rakstz.,Normal bullet 2 Rakstz.,Bullet list Rakstz.,List Paragraph1 Rakstz.,Saraksta rindkopa1 Rakstz.,Colorful List - Accent 12 Rakstz.,List1 Rakstz.,Akapit z listą BS Rakstz."/>
+    <w:link w:val="Sarakstarindkopa"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="007D065F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="tv2131">
     <w:name w:val="tv2131"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="005C39A4"/>
     <w:pPr>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="300"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="414142"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
+  <w:style w:type="character" w:styleId="Komentraatsauce">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00806E02"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
+  <w:style w:type="paragraph" w:styleId="Komentrateksts">
     <w:name w:val="annotation text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentTextChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="KomentratekstsRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F25516"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-[...2 lines deleted...]
-    <w:link w:val="CommentText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KomentratekstsRakstz">
+    <w:name w:val="Komentāra teksts Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Komentrateksts"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00806E02"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
+  <w:style w:type="paragraph" w:styleId="Komentratma">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="CommentText"/>
-[...1 lines deleted...]
-    <w:link w:val="CommentSubjectChar"/>
+    <w:basedOn w:val="Komentrateksts"/>
+    <w:next w:val="Komentrateksts"/>
+    <w:link w:val="KomentratmaRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00806E02"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
-[...2 lines deleted...]
-    <w:link w:val="CommentSubject"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KomentratmaRakstz">
+    <w:name w:val="Komentāra tēma Rakstz."/>
+    <w:basedOn w:val="KomentratekstsRakstz"/>
+    <w:link w:val="Komentratma"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00806E02"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
+  <w:style w:type="paragraph" w:styleId="Balonteksts">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="BalontekstsRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F25516"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...2 lines deleted...]
-    <w:link w:val="BalloonText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalontekstsRakstz">
+    <w:name w:val="Balonteksts Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Balonteksts"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00806E02"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="00F25516"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="c14">
     <w:name w:val="c14"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:rsid w:val="0063568F"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Galvene">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="GalveneRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F25516"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="GalveneRakstz">
+    <w:name w:val="Galvene Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Galvene"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0093766F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Kjene">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="KjeneRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F25516"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...2 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KjeneRakstz">
+    <w:name w:val="Kājene Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Kjene"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0093766F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="naisf">
     <w:name w:val="naisf"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="00F25516"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText2">
+  <w:style w:type="paragraph" w:styleId="Pamatteksts2">
     <w:name w:val="Body Text 2"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyText2Char"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="Pamatteksts2Rakstz"/>
     <w:rsid w:val="00F25516"/>
     <w:pPr>
       <w:spacing w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
-[...2 lines deleted...]
-    <w:link w:val="BodyText2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Pamatteksts2Rakstz">
+    <w:name w:val="Pamatteksts 2 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Pamatteksts2"/>
     <w:rsid w:val="0093766F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+  <w:style w:type="paragraph" w:styleId="Vresteksts">
     <w:name w:val="footnote text"/>
     <w:aliases w:val="Footnote,Fußnote Char,Fußnote Char Char,Fußnote Char Char Char Char Char Char,Fußnote,-E Fußnotentext,footnote text,Fußnotentext Ursprung,single space,FOOTNOTES,fn,Footnote Text Char2 Char,Footnote Text Char Char1 Char,Schriftart: 9 pt,f,F"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FootnoteTextChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="VrestekstsRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00F25516"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
-[...3 lines deleted...]
-    <w:link w:val="FootnoteText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VrestekstsRakstz">
+    <w:name w:val="Vēres teksts Rakstz."/>
+    <w:aliases w:val="Footnote Rakstz.,Fußnote Char Rakstz.,Fußnote Char Char Rakstz.,Fußnote Char Char Char Char Char Char Rakstz.,Fußnote Rakstz.,-E Fußnotentext Rakstz.,footnote text Rakstz.,Fußnotentext Ursprung Rakstz.,single space Rakstz.,f Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Vresteksts"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="0093766F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
+  <w:style w:type="character" w:styleId="Vresatsauce">
     <w:name w:val="footnote reference"/>
     <w:aliases w:val="Footnote Reference Number,Footnote symbol,Footnote Refernece,Footnote Reference Superscript,ftref,Odwołanie przypisu,BVI fnr,Footnotes refss,SUPERS,Ref,de nota al pie,-E Fußnotenzeichen,Footnote reference number,Times 10 Point,E,E FNZ"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:link w:val="CharCharCharChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0093766F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
+  <w:style w:type="character" w:styleId="Hipersaite">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009A1D0A"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style1">
     <w:name w:val="Style1"/>
-    <w:basedOn w:val="ListParagraph"/>
+    <w:basedOn w:val="Sarakstarindkopa"/>
     <w:link w:val="Style1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00F25516"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style2">
     <w:name w:val="Style2"/>
-    <w:next w:val="BodyText2"/>
+    <w:next w:val="Pamatteksts2"/>
     <w:link w:val="Style2Char"/>
     <w:qFormat/>
     <w:rsid w:val="00C53012"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="2"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Style1Char">
     <w:name w:val="Style1 Char"/>
-    <w:basedOn w:val="ListParagraphChar"/>
+    <w:basedOn w:val="SarakstarindkopaRakstz"/>
     <w:link w:val="Style1"/>
     <w:rsid w:val="005C34DD"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style3">
     <w:name w:val="Style3"/>
     <w:basedOn w:val="Style1"/>
     <w:link w:val="Style3Char"/>
     <w:qFormat/>
     <w:rsid w:val="00BD5EE9"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="0"/>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Style2Char">
     <w:name w:val="Style2 Char"/>
     <w:basedOn w:val="Style1Char"/>
     <w:link w:val="Style2"/>
     <w:rsid w:val="00C53012"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Style3Char">
     <w:name w:val="Style3 Char"/>
     <w:basedOn w:val="Style1Char"/>
     <w:link w:val="Style3"/>
     <w:rsid w:val="00BD5EE9"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalWeb">
+  <w:style w:type="paragraph" w:styleId="Paraststmeklis">
     <w:name w:val="Normal (Web)"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00786059"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
+  <w:style w:type="character" w:styleId="Izmantotahipersaite">
     <w:name w:val="FollowedHyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006E476F"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
+  <w:style w:type="paragraph" w:styleId="Prskatjums">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00152F67"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
       <w:ind w:left="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
+  <w:style w:type="character" w:styleId="Neatrisintapieminana">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C603FD"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Emphasis">
+  <w:style w:type="character" w:styleId="Izclums">
     <w:name w:val="Emphasis"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00101F04"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharCharCharChar">
     <w:name w:val="Char Char Char Char"/>
     <w:aliases w:val="Char2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="FootnoteReference"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Vresatsauce"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00FB4B0B"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
       <w:ind w:firstLine="0"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyTextIndent">
+  <w:style w:type="paragraph" w:styleId="Pamattekstsaratkpi">
     <w:name w:val="Body Text Indent"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyTextIndentChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="PamattekstsaratkpiRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BC022F"/>
     <w:pPr>
       <w:ind w:left="283"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndentChar">
-[...2 lines deleted...]
-    <w:link w:val="BodyTextIndent"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PamattekstsaratkpiRakstz">
+    <w:name w:val="Pamatteksts ar atkāpi Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Pamattekstsaratkpi"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00BC022F"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
+  <w:style w:type="paragraph" w:styleId="Nosaukums">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="TitleChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="NosaukumsRakstz"/>
     <w:qFormat/>
     <w:rsid w:val="00BC022F"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
-[...2 lines deleted...]
-    <w:link w:val="Title"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NosaukumsRakstz">
+    <w:name w:val="Nosaukums Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Nosaukums"/>
     <w:rsid w:val="00BC022F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Mention">
+  <w:style w:type="character" w:styleId="Piemint">
     <w:name w:val="Mention"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FA376D"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:rsid w:val="00614668"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ui-provider">
     <w:name w:val="ui-provider"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:rsid w:val="00F17FB7"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Headinggg1">
     <w:name w:val="Headinggg1"/>
-    <w:basedOn w:val="ListParagraph"/>
+    <w:basedOn w:val="Sarakstarindkopa"/>
     <w:qFormat/>
     <w:rsid w:val="00835AA1"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="5"/>
       </w:numPr>
       <w:spacing w:before="360" w:after="240"/>
       <w:contextualSpacing w:val="0"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style4">
     <w:name w:val="Style4"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:qFormat/>
     <w:rsid w:val="00835AA1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="right"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:bCs/>
       <w:color w:val="000000"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
     <w:name w:val="paragraph"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="00A76ED0"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:rsid w:val="00A76ED0"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="tv213">
     <w:name w:val="tv213"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="00774A2D"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="17706452">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
@@ -28669,51 +29492,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2111196522">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg/2023/2831/oj/?locale=LV" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/349214-eiropas-savienibas-kohezijas-politikas-programmas-2021-2027-gadam-5-1-1-specifiska-atbalsta-merka-vietejas-teritorijas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/par-e-vidi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pasts@cfla.gov.lv" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/LV/TXT/?uri=CELEX%3A02014R0651-20230701" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekti.cfla.gov.lv/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esfondi.lv/guidelines_and_regulations_assets/2021_2027/es_kohezijas_politikas_prro/nbk-novertejumi.7z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/349214-eiropas-savienibas-kohezijas-politikas-programmas-2021-2027-gadam-5-1-1-specifiska-atbalsta-merka-vietejas-teritorijas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/mvk-gnu-un-vvu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/5-1-1-1-k-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/349214-eiropas-savienibas-kohezijas-politikas-programmas-2021-2027-gadam-5-1-1-specifiska-atbalsta-merka-vietejas-teritorijas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.zemesgramata.lv" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esfondi.lv/normativie-akti-un-dokumenti/2021-2027-planosanas-periods/vadlinijas-attiecinamo-izmaksu-noteiksanai-eiropas-savienibas-kohezijas-politikas-programmas-2021-2027-gada-planosanas-perioda" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vis@cfla.gov.lv" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://likumi.lv/doc.php?id=259739" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fm.gov.lv/lv/makroekonomiskie-pienemumi-un-prognozes?utm_source=https%3A%2F%2Fwww.google.com%2F" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/par-e-vidi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/search?q=vadl%C4%ABnijas%2056." TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/LV/ALL/?uri=CELEX%3A32012D0021" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/349214-eiropas-savienibas-kohezijas-politikas-programmas-2021-2027-gadam-5-1-1-specifiska-atbalsta-merka-vietejas-teritorijas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/5-1-1-1-k-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg/2023/2831/oj/?locale=LV" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/349214-eiropas-savienibas-kohezijas-politikas-programmas-2021-2027-gadam-5-1-1-specifiska-atbalsta-merka-vietejas-teritorijas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/par-e-vidi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pasts@cfla.gov.lv" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/LV/TXT/?uri=CELEX%3A02014R0651-20230701" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekti.cfla.gov.lv/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esfondi.lv/guidelines_and_regulations_assets/2021_2027/es_kohezijas_politikas_prro/nbk-novertejumi.7z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/349214-eiropas-savienibas-kohezijas-politikas-programmas-2021-2027-gadam-5-1-1-specifiska-atbalsta-merka-vietejas-teritorijas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/mvk-gnu-un-vvu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/5-1-1-1-k-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/349214-eiropas-savienibas-kohezijas-politikas-programmas-2021-2027-gadam-5-1-1-specifiska-atbalsta-merka-vietejas-teritorijas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.zemesgramata.lv" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esfondi.lv/normativie-akti-un-dokumenti/2021-2027-planosanas-periods/vadlinijas-attiecinamo-izmaksu-noteiksanai-eiropas-savienibas-kohezijas-politikas-programmas-2021-2027-gada-planosanas-perioda" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vis@cfla.gov.lv" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://likumi.lv/doc.php?id=259739" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fm.gov.lv/lv/makroekonomiskie-pienemumi-un-prognozes?utm_source=https%3A%2F%2Fwww.google.com%2F" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/par-e-vidi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/search?q=vadl%C4%ABnijas%2056." TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/LV/ALL/?uri=CELEX%3A32012D0021" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/349214-eiropas-savienibas-kohezijas-politikas-programmas-2021-2027-gadam-5-1-1-specifiska-atbalsta-merka-vietejas-teritorijas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/5-1-1-1-k-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/jaunums/skaidrojums-par-maksligo-apstaklu-radisanu-un-vertesanu" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/343827" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -28978,74 +29801,50 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...22 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CCAE56773E04C54A8AAEC798B999D08D" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ca66fe658f6e7c48fa3a82a2102fbdd4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="25a75a1d-8b78-49a6-8e4b-dbe94589a28d" xmlns:ns3="42144e59-5907-413f-b624-803f3a022d9b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f677f4bdca950af14c1d8dea0a88e849" ns2:_="" ns3:_="">
     <xsd:import namespace="25a75a1d-8b78-49a6-8e4b-dbe94589a28d"/>
     <xsd:import namespace="42144e59-5907-413f-b624-803f3a022d9b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
@@ -29242,133 +30041,135 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="25a75a1d-8b78-49a6-8e4b-dbe94589a28d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="42144e59-5907-413f-b624-803f3a022d9b" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4F357002-BA44-406B-87CB-9C0B825AAFB4}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{20919740-5F21-484D-A161-F94C2D477681}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="25a75a1d-8b78-49a6-8e4b-dbe94589a28d"/>
     <ds:schemaRef ds:uri="42144e59-5907-413f-b624-803f3a022d9b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{692F3876-2DB8-43A2-8015-249A56E5785B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{07950C3E-A3E9-4269-9555-A3B110AC29B1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6768D83E-66AF-472A-999C-72C07D7E136C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="25a75a1d-8b78-49a6-8e4b-dbe94589a28d"/>
+    <ds:schemaRef ds:uri="42144e59-5907-413f-b624-803f3a022d9b"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>23</Pages>
-  <Words>38260</Words>
-  <Characters>21809</Characters>
+  <Words>38556</Words>
+  <Characters>21978</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>181</Lines>
-  <Paragraphs>119</Paragraphs>
+  <Lines>183</Lines>
+  <Paragraphs>120</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...20 lines deleted...]
-  </TitlesOfParts>
   <Company>CFLA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>59950</CharactersWithSpaces>
+  <CharactersWithSpaces>60414</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ilze Kvartenoka</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100CCAE56773E04C54A8AAEC798B999D08D</vt:lpwstr>
   </property>