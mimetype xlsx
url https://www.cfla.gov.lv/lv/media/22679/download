--- v0 (2026-01-23)
+++ v1 (2026-04-28)
@@ -6,99 +6,99 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\cf-rubia\Downloads\5111 3k nolikums\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\cf-ofkan\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{64F75B8D-B96D-4F40-89E0-2AC8DEE33691}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{90ABEBF8-F158-4D0A-A3AC-D889EA92AA9D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="3120" yWindow="1065" windowWidth="19110" windowHeight="15135" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2.pielikums" sheetId="4" r:id="rId1"/>
     <sheet name="Dati" sheetId="5" r:id="rId2"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId3"/>
   </externalReferences>
   <definedNames>
+    <definedName name="likme">[1]HIDDEN!$G$2:$G$6</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'2.pielikums'!$A$1:$AC$603</definedName>
-    <definedName name="likme">[1]HIDDEN!$G$2:$G$6</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="D133" i="4" l="1"/>
+  <c r="D479" i="4" l="1"/>
+  <c r="D332" i="4"/>
+  <c r="D133" i="4"/>
   <c r="D280" i="4"/>
   <c r="D427" i="4"/>
-  <c r="D574" i="4"/>
-  <c r="D576" i="4"/>
   <c r="D129" i="4" l="1"/>
   <c r="D575" i="4"/>
   <c r="D429" i="4"/>
   <c r="D428" i="4" s="1"/>
   <c r="D282" i="4"/>
   <c r="D281" i="4" s="1"/>
   <c r="D135" i="4"/>
   <c r="D134" i="4" s="1"/>
   <c r="D147" i="4"/>
   <c r="D152" i="4"/>
   <c r="D151" i="4" s="1"/>
   <c r="D149" i="4"/>
   <c r="D144" i="4"/>
   <c r="D140" i="4"/>
   <c r="J133" i="4"/>
   <c r="K133" i="4" s="1"/>
   <c r="D299" i="4"/>
   <c r="D298" i="4" s="1"/>
   <c r="D296" i="4"/>
   <c r="D294" i="4"/>
   <c r="D291" i="4"/>
   <c r="D287" i="4"/>
   <c r="D278" i="4"/>
   <c r="D277" i="4" s="1"/>
   <c r="D276" i="4" s="1"/>
@@ -107,103 +107,101 @@
   <c r="D270" i="4"/>
   <c r="D268" i="4"/>
   <c r="D265" i="4"/>
   <c r="D261" i="4"/>
   <c r="D256" i="4"/>
   <c r="D252" i="4"/>
   <c r="D250" i="4"/>
   <c r="D242" i="4"/>
   <c r="D239" i="4" s="1"/>
   <c r="D237" i="4"/>
   <c r="D236" i="4" s="1"/>
   <c r="D232" i="4"/>
   <c r="D231" i="4" s="1"/>
   <c r="D229" i="4"/>
   <c r="D227" i="4"/>
   <c r="D225" i="4"/>
   <c r="D221" i="4"/>
   <c r="D216" i="4"/>
   <c r="D215" i="4" s="1"/>
   <c r="D213" i="4"/>
   <c r="D208" i="4"/>
   <c r="D207" i="4" s="1"/>
   <c r="D204" i="4"/>
   <c r="D199" i="4"/>
   <c r="D198" i="4" s="1"/>
-  <c r="D192" i="4"/>
-  <c r="D191" i="4" s="1"/>
+  <c r="D191" i="4"/>
+  <c r="D185" i="4" s="1"/>
   <c r="D188" i="4"/>
-  <c r="D185" i="4" s="1"/>
   <c r="D183" i="4"/>
   <c r="D182" i="4" s="1"/>
   <c r="D174" i="4"/>
   <c r="D173" i="4" s="1"/>
   <c r="D169" i="4"/>
   <c r="D164" i="4"/>
   <c r="D163" i="4" s="1"/>
   <c r="D161" i="4"/>
   <c r="D158" i="4"/>
   <c r="D446" i="4"/>
   <c r="D445" i="4" s="1"/>
   <c r="D443" i="4"/>
   <c r="D441" i="4"/>
   <c r="D438" i="4"/>
   <c r="D434" i="4"/>
   <c r="D425" i="4"/>
   <c r="D424" i="4" s="1"/>
   <c r="D423" i="4" s="1"/>
   <c r="D420" i="4"/>
   <c r="D419" i="4" s="1"/>
   <c r="D417" i="4"/>
   <c r="D415" i="4"/>
   <c r="D412" i="4"/>
   <c r="D408" i="4"/>
   <c r="D403" i="4"/>
   <c r="D399" i="4"/>
   <c r="D397" i="4"/>
   <c r="D389" i="4"/>
   <c r="D386" i="4" s="1"/>
   <c r="D384" i="4"/>
   <c r="D383" i="4" s="1"/>
   <c r="D379" i="4"/>
   <c r="D378" i="4" s="1"/>
   <c r="D376" i="4"/>
   <c r="D374" i="4"/>
   <c r="D372" i="4"/>
   <c r="D368" i="4"/>
   <c r="D363" i="4"/>
   <c r="D362" i="4" s="1"/>
   <c r="D360" i="4"/>
   <c r="D355" i="4"/>
   <c r="D354" i="4" s="1"/>
   <c r="D351" i="4"/>
   <c r="D346" i="4"/>
   <c r="D345" i="4" s="1"/>
   <c r="D339" i="4"/>
   <c r="D338" i="4" s="1"/>
   <c r="D335" i="4"/>
-  <c r="D332" i="4" s="1"/>
   <c r="D330" i="4"/>
   <c r="D329" i="4" s="1"/>
   <c r="D321" i="4"/>
   <c r="D320" i="4" s="1"/>
   <c r="D316" i="4"/>
   <c r="D311" i="4"/>
   <c r="D310" i="4" s="1"/>
   <c r="D308" i="4"/>
   <c r="D305" i="4"/>
   <c r="D452" i="4"/>
   <c r="Y452" i="4"/>
   <c r="Z452" i="4"/>
   <c r="J70" i="4"/>
   <c r="K70" i="4" s="1"/>
   <c r="J72" i="4"/>
   <c r="K72" i="4" s="1"/>
   <c r="J87" i="4"/>
   <c r="K87" i="4" s="1"/>
   <c r="J93" i="4"/>
   <c r="K93" i="4" s="1"/>
   <c r="J98" i="4"/>
   <c r="K98" i="4" s="1"/>
   <c r="J101" i="4"/>
   <c r="K101" i="4" s="1"/>
   <c r="J107" i="4"/>
@@ -494,71 +492,70 @@
   <c r="L93" i="4"/>
   <c r="O98" i="4"/>
   <c r="N98" i="4"/>
   <c r="M98" i="4"/>
   <c r="L98" i="4"/>
   <c r="O101" i="4"/>
   <c r="N101" i="4"/>
   <c r="M101" i="4"/>
   <c r="L101" i="4"/>
   <c r="O107" i="4"/>
   <c r="N107" i="4"/>
   <c r="M107" i="4"/>
   <c r="L107" i="4"/>
   <c r="O112" i="4"/>
   <c r="N112" i="4"/>
   <c r="M112" i="4"/>
   <c r="L112" i="4"/>
   <c r="O128" i="4"/>
   <c r="N128" i="4"/>
   <c r="M128" i="4"/>
   <c r="L128" i="4"/>
   <c r="Y158" i="4"/>
   <c r="Z158" i="4"/>
   <c r="Y305" i="4"/>
   <c r="Z305" i="4"/>
-  <c r="D593" i="4"/>
-  <c r="D592" i="4" s="1"/>
+  <c r="D592" i="4"/>
   <c r="D590" i="4"/>
-  <c r="D588" i="4"/>
   <c r="D585" i="4"/>
   <c r="D581" i="4"/>
   <c r="J12" i="4"/>
   <c r="K12" i="4" s="1"/>
   <c r="D11" i="4"/>
   <c r="D584" i="4" l="1"/>
   <c r="M133" i="4"/>
   <c r="S133" i="4" s="1"/>
   <c r="N133" i="4"/>
   <c r="T133" i="4" s="1"/>
   <c r="L133" i="4"/>
   <c r="P133" i="4" s="1"/>
   <c r="O133" i="4"/>
   <c r="D304" i="4"/>
   <c r="D157" i="4"/>
   <c r="L305" i="4"/>
   <c r="D578" i="4"/>
+  <c r="D574" i="4" s="1"/>
   <c r="O452" i="4"/>
   <c r="N452" i="4"/>
   <c r="L452" i="4"/>
   <c r="M452" i="4"/>
   <c r="N305" i="4"/>
   <c r="O305" i="4"/>
   <c r="M305" i="4"/>
   <c r="O158" i="4"/>
   <c r="M158" i="4"/>
   <c r="L158" i="4"/>
   <c r="N158" i="4"/>
   <c r="P128" i="4"/>
   <c r="P87" i="4"/>
   <c r="P364" i="4"/>
   <c r="P553" i="4"/>
   <c r="P112" i="4"/>
   <c r="P93" i="4"/>
   <c r="P234" i="4"/>
   <c r="P245" i="4"/>
   <c r="P275" i="4"/>
   <c r="P406" i="4"/>
   <c r="P101" i="4"/>
   <c r="P381" i="4"/>
   <c r="P542" i="4"/>
   <c r="P387" i="4"/>
@@ -587,100 +584,96 @@
   <c r="D74" i="4"/>
   <c r="Y133" i="4" l="1"/>
   <c r="Z133" i="4"/>
   <c r="L574" i="4"/>
   <c r="P452" i="4"/>
   <c r="P305" i="4"/>
   <c r="P158" i="4"/>
   <c r="O574" i="4"/>
   <c r="N574" i="4"/>
   <c r="M574" i="4"/>
   <c r="L427" i="4"/>
   <c r="M427" i="4"/>
   <c r="O427" i="4"/>
   <c r="N427" i="4"/>
   <c r="O280" i="4"/>
   <c r="N280" i="4"/>
   <c r="M280" i="4"/>
   <c r="L280" i="4"/>
   <c r="Y11" i="4"/>
   <c r="D572" i="4"/>
   <c r="D571" i="4" s="1"/>
   <c r="D570" i="4" s="1"/>
   <c r="U569" i="4"/>
   <c r="T569" i="4"/>
   <c r="S569" i="4"/>
-  <c r="D567" i="4"/>
-  <c r="D566" i="4" s="1"/>
+  <c r="D566" i="4"/>
   <c r="D564" i="4"/>
-  <c r="D562" i="4"/>
-  <c r="D559" i="4"/>
   <c r="D555" i="4"/>
   <c r="U553" i="4"/>
   <c r="S553" i="4"/>
   <c r="D550" i="4"/>
   <c r="U548" i="4"/>
   <c r="T548" i="4"/>
   <c r="S548" i="4"/>
   <c r="D546" i="4"/>
   <c r="D544" i="4"/>
   <c r="U542" i="4"/>
   <c r="T542" i="4"/>
   <c r="S542" i="4"/>
   <c r="U539" i="4"/>
   <c r="T539" i="4"/>
   <c r="S539" i="4"/>
   <c r="D536" i="4"/>
   <c r="D533" i="4" s="1"/>
   <c r="U534" i="4"/>
   <c r="T534" i="4"/>
   <c r="S534" i="4"/>
   <c r="D531" i="4"/>
   <c r="D530" i="4" s="1"/>
   <c r="U528" i="4"/>
   <c r="T528" i="4"/>
   <c r="S528" i="4"/>
   <c r="D526" i="4"/>
   <c r="D525" i="4" s="1"/>
   <c r="D523" i="4"/>
   <c r="D521" i="4"/>
   <c r="D519" i="4"/>
   <c r="D515" i="4"/>
   <c r="U513" i="4"/>
   <c r="T513" i="4"/>
   <c r="D510" i="4"/>
   <c r="D509" i="4" s="1"/>
   <c r="D507" i="4"/>
   <c r="D502" i="4"/>
   <c r="D501" i="4" s="1"/>
   <c r="D498" i="4"/>
   <c r="D493" i="4"/>
   <c r="D492" i="4" s="1"/>
   <c r="D486" i="4"/>
   <c r="D485" i="4" s="1"/>
   <c r="D482" i="4"/>
-  <c r="D479" i="4" s="1"/>
   <c r="D477" i="4"/>
   <c r="D476" i="4" s="1"/>
   <c r="D468" i="4"/>
   <c r="D467" i="4" s="1"/>
   <c r="D463" i="4"/>
   <c r="D458" i="4"/>
   <c r="D457" i="4" s="1"/>
   <c r="D455" i="4"/>
   <c r="T422" i="4"/>
   <c r="S422" i="4"/>
   <c r="U406" i="4"/>
   <c r="T406" i="4"/>
   <c r="S406" i="4"/>
   <c r="U401" i="4"/>
   <c r="T401" i="4"/>
   <c r="S401" i="4"/>
   <c r="U395" i="4"/>
   <c r="T395" i="4"/>
   <c r="S395" i="4"/>
   <c r="U392" i="4"/>
   <c r="T392" i="4"/>
   <c r="S392" i="4"/>
   <c r="U387" i="4"/>
   <c r="T387" i="4"/>
   <c r="S387" i="4"/>
@@ -707,70 +700,68 @@
   <c r="U240" i="4"/>
   <c r="T240" i="4"/>
   <c r="S240" i="4"/>
   <c r="U234" i="4"/>
   <c r="T234" i="4"/>
   <c r="S234" i="4"/>
   <c r="U219" i="4"/>
   <c r="T219" i="4"/>
   <c r="S219" i="4"/>
   <c r="Z11" i="4"/>
   <c r="D131" i="4"/>
   <c r="D130" i="4" s="1"/>
   <c r="D126" i="4"/>
   <c r="D125" i="4" s="1"/>
   <c r="D123" i="4"/>
   <c r="D121" i="4"/>
   <c r="D118" i="4"/>
   <c r="D114" i="4"/>
   <c r="D109" i="4"/>
   <c r="D103" i="4"/>
   <c r="D100" i="4" s="1"/>
   <c r="D95" i="4"/>
   <c r="D92" i="4" s="1"/>
   <c r="D90" i="4"/>
   <c r="D89" i="4" s="1"/>
-  <c r="D85" i="4"/>
-  <c r="D84" i="4" s="1"/>
+  <c r="D84" i="4"/>
   <c r="D82" i="4"/>
   <c r="D80" i="4"/>
-  <c r="D78" i="4"/>
   <c r="D69" i="4"/>
   <c r="D68" i="4" s="1"/>
   <c r="D66" i="4"/>
-  <c r="D61" i="4"/>
-  <c r="D60" i="4" s="1"/>
+  <c r="D60" i="4"/>
   <c r="D57" i="4"/>
   <c r="D52" i="4"/>
   <c r="D51" i="4" s="1"/>
-  <c r="D45" i="4"/>
-  <c r="D44" i="4" s="1"/>
+  <c r="D44" i="4"/>
+  <c r="D38" i="4" s="1"/>
   <c r="D41" i="4"/>
-  <c r="D38" i="4" s="1"/>
   <c r="D36" i="4"/>
   <c r="D35" i="4" s="1"/>
   <c r="D77" i="4" l="1"/>
+  <c r="D71" i="4" s="1"/>
+  <c r="D65" i="4" s="1"/>
   <c r="D558" i="4"/>
   <c r="D117" i="4"/>
   <c r="D111" i="4" s="1"/>
   <c r="D108" i="4" s="1"/>
   <c r="D34" i="4"/>
   <c r="Y574" i="4"/>
   <c r="Z574" i="4"/>
   <c r="P574" i="4"/>
   <c r="Y427" i="4"/>
   <c r="Z427" i="4"/>
   <c r="Y280" i="4"/>
   <c r="Z280" i="4"/>
   <c r="S574" i="4"/>
   <c r="T574" i="4"/>
   <c r="M570" i="4"/>
   <c r="Y570" i="4" s="1"/>
   <c r="L570" i="4"/>
   <c r="O570" i="4"/>
   <c r="N570" i="4"/>
   <c r="T427" i="4"/>
   <c r="P427" i="4"/>
   <c r="O423" i="4"/>
   <c r="M423" i="4"/>
   <c r="Y423" i="4" s="1"/>
   <c r="L423" i="4"/>
@@ -795,52 +786,50 @@
   <c r="S217" i="4"/>
   <c r="T217" i="4"/>
   <c r="T158" i="4"/>
   <c r="U217" i="4"/>
   <c r="D518" i="4"/>
   <c r="D512" i="4" s="1"/>
   <c r="D506" i="4" s="1"/>
   <c r="D541" i="4"/>
   <c r="D540" i="4" s="1"/>
   <c r="T553" i="4"/>
   <c r="D460" i="4"/>
   <c r="D453" i="4" s="1"/>
   <c r="D495" i="4"/>
   <c r="D491" i="4" s="1"/>
   <c r="D529" i="4"/>
   <c r="D552" i="4"/>
   <c r="D549" i="4" s="1"/>
   <c r="D475" i="4"/>
   <c r="S513" i="4"/>
   <c r="U511" i="4"/>
   <c r="T381" i="4"/>
   <c r="U422" i="4"/>
   <c r="S158" i="4"/>
   <c r="D99" i="4"/>
   <c r="D88" i="4"/>
-  <c r="D71" i="4"/>
-  <c r="D65" i="4" s="1"/>
   <c r="D54" i="4"/>
   <c r="D50" i="4" s="1"/>
   <c r="D27" i="4"/>
   <c r="D26" i="4" s="1"/>
   <c r="D22" i="4"/>
   <c r="D17" i="4"/>
   <c r="D16" i="4" s="1"/>
   <c r="D14" i="4"/>
   <c r="U72" i="4"/>
   <c r="T72" i="4"/>
   <c r="S72" i="4"/>
   <c r="D451" i="4" l="1"/>
   <c r="P570" i="4"/>
   <c r="M549" i="4"/>
   <c r="O549" i="4"/>
   <c r="AA549" i="4" s="1"/>
   <c r="N549" i="4"/>
   <c r="L549" i="4"/>
   <c r="O540" i="4"/>
   <c r="AA540" i="4" s="1"/>
   <c r="N540" i="4"/>
   <c r="M540" i="4"/>
   <c r="Y540" i="4" s="1"/>
   <c r="L540" i="4"/>
   <c r="M529" i="4"/>
@@ -947,76 +936,76 @@
   <c r="O159" i="4"/>
   <c r="N159" i="4"/>
   <c r="L108" i="4"/>
   <c r="O108" i="4"/>
   <c r="N108" i="4"/>
   <c r="M108" i="4"/>
   <c r="L99" i="4"/>
   <c r="O99" i="4"/>
   <c r="N99" i="4"/>
   <c r="M99" i="4"/>
   <c r="L88" i="4"/>
   <c r="O88" i="4"/>
   <c r="N88" i="4"/>
   <c r="M88" i="4"/>
   <c r="O65" i="4"/>
   <c r="L65" i="4"/>
   <c r="N65" i="4"/>
   <c r="M65" i="4"/>
   <c r="N50" i="4"/>
   <c r="M50" i="4"/>
   <c r="L50" i="4"/>
   <c r="O50" i="4"/>
   <c r="D19" i="4"/>
   <c r="D12" i="4" s="1"/>
   <c r="D10" i="4" s="1"/>
-  <c r="D8" i="4" s="1"/>
   <c r="Y529" i="4"/>
   <c r="AA393" i="4"/>
   <c r="S570" i="4"/>
   <c r="S423" i="4"/>
   <c r="S107" i="4"/>
   <c r="T107" i="4"/>
   <c r="U107" i="4"/>
   <c r="S101" i="4"/>
   <c r="T101" i="4"/>
   <c r="U101" i="4"/>
   <c r="S87" i="4"/>
   <c r="T87" i="4"/>
   <c r="U87" i="4"/>
   <c r="S98" i="4"/>
   <c r="T98" i="4"/>
   <c r="U98" i="4"/>
   <c r="T93" i="4"/>
   <c r="U93" i="4"/>
   <c r="S128" i="4"/>
   <c r="T128" i="4"/>
   <c r="U128" i="4"/>
   <c r="S112" i="4"/>
   <c r="T112" i="4"/>
   <c r="U112" i="4"/>
-  <c r="L451" i="4" l="1"/>
+  <c r="D8" i="4" l="1"/>
+  <c r="L451" i="4"/>
   <c r="L304" i="4"/>
   <c r="N304" i="4"/>
   <c r="N451" i="4"/>
   <c r="AA453" i="4"/>
   <c r="O451" i="4"/>
   <c r="Y453" i="4"/>
   <c r="M451" i="4"/>
   <c r="O304" i="4"/>
   <c r="M304" i="4"/>
   <c r="U328" i="4"/>
   <c r="S235" i="4"/>
   <c r="U197" i="4"/>
   <c r="P255" i="4"/>
   <c r="P549" i="4"/>
   <c r="P540" i="4"/>
   <c r="U529" i="4"/>
   <c r="P529" i="4"/>
   <c r="P506" i="4"/>
   <c r="U491" i="4"/>
   <c r="P491" i="4"/>
   <c r="P475" i="4"/>
   <c r="U475" i="4"/>
   <c r="P453" i="4"/>
   <c r="P402" i="4"/>
   <c r="P393" i="4"/>
@@ -1644,51 +1633,51 @@
   <c r="V254" i="4"/>
   <c r="T65" i="4"/>
   <c r="T50" i="4"/>
   <c r="V422" i="4"/>
   <c r="R422" i="4"/>
   <c r="AA8" i="4"/>
   <c r="U8" i="4" s="1"/>
   <c r="Z8" i="4"/>
   <c r="T8" i="4" s="1"/>
   <c r="U452" i="4" l="1"/>
   <c r="U305" i="4"/>
   <c r="U158" i="4"/>
   <c r="V451" i="4"/>
   <c r="AB8" i="4"/>
   <c r="V8" i="4" s="1"/>
   <c r="R452" i="4"/>
   <c r="V305" i="4"/>
   <c r="V11" i="4"/>
   <c r="R11" i="4"/>
   <c r="V158" i="4"/>
   <c r="V10" i="4"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1584" uniqueCount="275">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1588" uniqueCount="276">
   <si>
     <t>2.pielikums</t>
   </si>
   <si>
     <t>Pieejamais ES fondu līdzfinansējums, EUR</t>
   </si>
   <si>
     <t>projektu iesniegumu atlases nolikumam</t>
   </si>
   <si>
     <t>Pieejamā ES fondu līdz finansējuma proporcija</t>
   </si>
   <si>
     <t>!! Ja projekta iesniedzējs iesniedz izmaksu un ieguvumu analīzi par visām projekta darbībām, tad projekta budžeta kopsavilkuma pielikumā  kolonnas "F" līdz "AB" nav jāaizpilda.</t>
   </si>
   <si>
     <r>
       <t>Projekta budžeta kopsavilkuma pielikums</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="14"/>
         <color rgb="FF000000"/>
@@ -3421,127 +3410,50 @@
         <i/>
         <sz val="12"/>
         <color indexed="12"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t>MK noteikumu 36.9.1.1., 36.9.1.2. apakšpunkts</t>
     </r>
   </si>
   <si>
     <t>9.2.2.</t>
   </si>
   <si>
     <t>9.2.3.</t>
   </si>
   <si>
     <t>9.2.3.1.</t>
   </si>
   <si>
     <t>9.2.3.2.</t>
   </si>
   <si>
     <t>9.2.4.</t>
   </si>
   <si>
-    <r>
-[...75 lines deleted...]
-  <si>
     <t>9.2.4.1.</t>
   </si>
   <si>
     <t>9.2.4.1.1.</t>
   </si>
   <si>
     <t>9.2.4.1.2.</t>
   </si>
   <si>
     <t>9.2.4.2.</t>
   </si>
   <si>
     <t>9.2.4.2.1.</t>
   </si>
   <si>
     <t>9.2.4.3.</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Satiksmes infrastruktūras izmaksas
 </t>
     </r>
     <r>
       <rPr>
         <i/>
@@ -3931,117 +3843,50 @@
     </r>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="12"/>
         <color rgb="FF00B050"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="12"/>
         <color indexed="12"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t>,  36.7. apakšpunkts</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">Uzņēmējdarbības teritorijas attīstīšana un labiekārtošana 
-[...65 lines deleted...]
-    <r>
       <t xml:space="preserve">Satiksmes infrastruktūras izmaksas
 </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="12"/>
         <color indexed="12"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">MK noteikumu 36.5., </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="12"/>
         <color rgb="FF00B050"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t>36.5.</t>
     </r>
     <r>
       <rPr>
@@ -4124,117 +3969,50 @@
     <r>
       <rPr>
         <i/>
         <sz val="12"/>
         <color indexed="12"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> , 36.7. apakšpunkts</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Uzņēmējdarbības teritorijas attīstīšana un labiekārtošana 
 </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="12"/>
         <color indexed="12"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t>MK noteikumu 36.1.1., 36.1.2., 36.1.3., 36.1.4., 36.1.5., 36.1.6., 36.5.,</t>
-    </r>
-[...65 lines deleted...]
-      <t xml:space="preserve">., 36.5., </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="12"/>
         <color rgb="FF00B050"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t>36.5.</t>
     </r>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="12"/>
         <color rgb="FF00B050"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <i/>
@@ -4636,59 +4414,272 @@
         <family val="2"/>
       </rPr>
       <t>Inženiertehnisko sistēmu un iekārtu iegāde un uzstādīšana, kas uzkrāj vai ražo enerģiju no atjaunojamiem energoresursiem, tai skaitā šo sistēmu un iekārtu funkcionalitātei nepieciešamo inženierbūvju būvniecība, kas ir minēto sistēmu un iekārtu sastāvdaļa</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> 
 </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="12"/>
         <color indexed="12"/>
         <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
       <t>Atbilstoši MK noteikumu 36.1.8., 36.3.5., 36.4.3. un 36.7.apakšpunktam)</t>
     </r>
   </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Uzņēmējdarbības teritorijas attīstīšana un labiekārtošana 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color indexed="12"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t>MK noteikumu 36.1.1., 36.1.2., 36.1.3., 36.1.4., 36.1.5., 36.1.</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color rgb="FF0000FF"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t>6., 36.1.7</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color indexed="12"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">., 36.5., </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color rgb="FF00B050"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> 36.5.</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="12"/>
+        <color rgb="FF00B050"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color rgb="FF00B050"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color indexed="12"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> 36.7. apakšpunkts</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t>(TEHNISKI PRECIZĒTS)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Būvdarbu izmaksas (infrastruktūra - ceļu, dzelzceļu, ūdensvadu, kanalizācijas, interneta utt., tai skaitā labiekārtošanas izmaksas)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> (TEHNISKI PRECIZĒTS)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Būvdarbu izmaksas (infrastruktūra - ceļu, dzelzceļu, ūdensvadu, kanalizācijas, interneta utt., tai skaitā labiekārtošanas izmaksas) </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t>(TEHNISKI PRECIZĒTS)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Uzņēmējdarbības teritorijas attīstīšana un labiekārtošana 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color indexed="12"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t>MK noteikumu 36.1.1., 36.1.2., 36.1.3., 36.1.4., 36.1.5., 36.1</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color rgb="FF0000FF"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t>.6., 36.1.7</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color indexed="12"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">., 36.5., </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color rgb="FF00B050"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t>36.5.</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="12"/>
+        <color rgb="FF00B050"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color indexed="12"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t>, 36.7. apakšpunkts</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t>(TEHNISKI PRECIZĒTS)</t>
+    </r>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.00000%"/>
   </numFmts>
-  <fonts count="38" x14ac:knownFonts="1">
+  <fonts count="40" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Times"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
@@ -4895,50 +4886,65 @@
       <i/>
       <sz val="11"/>
       <color theme="5"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="12"/>
       <color rgb="FF00B050"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="12"/>
       <color rgb="FF00B050"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FF00B050"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="12"/>
+      <color rgb="FFFF0000"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color rgb="FFFF0000"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="14">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
@@ -5340,94 +5346,94 @@
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="9" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="7" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="7" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="7" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="7" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="7" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="3">
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal_pielikums veidlapai-2_v2_12082008" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
-    <cellStyle name="Parasts" xfId="0" builtinId="0"/>
-    <cellStyle name="Procenti" xfId="2" builtinId="5"/>
+    <cellStyle name="Percent" xfId="2" builtinId="5"/>
   </cellStyles>
   <dxfs count="155">
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
@@ -6852,207 +6858,207 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:AC604"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="80" workbookViewId="0">
       <pane xSplit="4" ySplit="8" topLeftCell="E588" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
-      <selection pane="bottomRight" activeCell="B575" sqref="B575:B596"/>
+      <selection pane="bottomRight" activeCell="C586" sqref="C586"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="15" outlineLevelRow="1" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.28515625" style="1" customWidth="1"/>
     <col min="3" max="3" width="86.5703125" style="1" customWidth="1"/>
     <col min="4" max="4" width="19.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="3.7109375" style="1" customWidth="1"/>
     <col min="6" max="6" width="16.28515625" style="1" customWidth="1" outlineLevel="1"/>
     <col min="7" max="7" width="13.42578125" style="1" customWidth="1" outlineLevel="1"/>
     <col min="8" max="8" width="13" style="1" customWidth="1" outlineLevel="1"/>
     <col min="9" max="9" width="13.140625" style="1" customWidth="1" outlineLevel="1"/>
     <col min="10" max="10" width="8.140625" style="1" customWidth="1" outlineLevel="1"/>
     <col min="11" max="11" width="12.85546875" style="1" customWidth="1" outlineLevel="1"/>
     <col min="12" max="12" width="15.140625" style="1" customWidth="1" outlineLevel="1"/>
     <col min="13" max="13" width="13.42578125" style="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="13" style="1" customWidth="1" outlineLevel="1"/>
     <col min="15" max="15" width="13.140625" style="1" customWidth="1" outlineLevel="1"/>
     <col min="16" max="16" width="17.5703125" style="1" customWidth="1" outlineLevel="1"/>
     <col min="17" max="17" width="3.7109375" style="1" customWidth="1" outlineLevel="1"/>
     <col min="18" max="18" width="16.28515625" style="1" customWidth="1" outlineLevel="1"/>
     <col min="19" max="19" width="13.42578125" style="1" customWidth="1" outlineLevel="1"/>
     <col min="20" max="20" width="13" style="1" customWidth="1" outlineLevel="1"/>
     <col min="21" max="21" width="13.140625" style="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="9.85546875" style="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="23" width="3.7109375" style="1" customWidth="1" outlineLevel="1"/>
     <col min="24" max="24" width="13.7109375" style="1" customWidth="1" outlineLevel="1"/>
     <col min="25" max="25" width="13.42578125" style="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="13" style="1" customWidth="1" outlineLevel="1"/>
     <col min="27" max="27" width="13.140625" style="1" customWidth="1" outlineLevel="1"/>
     <col min="28" max="28" width="15.5703125" style="1" customWidth="1" outlineLevel="1"/>
     <col min="29" max="29" width="9.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="30" max="16384" width="9.28515625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28" ht="21" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:28" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D1" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="F1" s="96" t="s">
+      <c r="F1" s="92" t="s">
         <v>1</v>
       </c>
-      <c r="G1" s="96"/>
-[...3 lines deleted...]
-      <c r="K1" s="96"/>
+      <c r="G1" s="92"/>
+      <c r="H1" s="92"/>
+      <c r="I1" s="92"/>
+      <c r="J1" s="92"/>
+      <c r="K1" s="92"/>
       <c r="L1" s="3"/>
     </row>
-    <row r="2" spans="1:28" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="G2" s="97" t="s">
+      <c r="G2" s="93" t="s">
         <v>3</v>
       </c>
-      <c r="H2" s="97"/>
-[...2 lines deleted...]
-      <c r="K2" s="97"/>
+      <c r="H2" s="93"/>
+      <c r="I2" s="93"/>
+      <c r="J2" s="93"/>
+      <c r="K2" s="93"/>
       <c r="L2" s="4">
         <f>IF(L1=0,1,L1/L8)</f>
         <v>1</v>
       </c>
       <c r="M2" s="69" t="str">
         <f>IF(L2&gt;1,"Šūnā L1 norādītais ES fondu līdzfinansējums pārsniedz pieejamo","")</f>
         <v/>
       </c>
     </row>
-    <row r="3" spans="1:28" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:28" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="F3" s="81" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="4" spans="1:28" ht="22.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A4" s="92" t="s">
+    <row r="4" spans="1:28" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A4" s="88" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="93"/>
-[...1 lines deleted...]
-      <c r="D4" s="94"/>
+      <c r="B4" s="89"/>
+      <c r="C4" s="89"/>
+      <c r="D4" s="90"/>
       <c r="E4" s="5"/>
       <c r="F4" s="6" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="8"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="R4" s="9" t="s">
         <v>7</v>
       </c>
       <c r="S4" s="10"/>
       <c r="T4" s="10"/>
       <c r="U4" s="10"/>
       <c r="V4" s="10"/>
       <c r="W4" s="10"/>
       <c r="X4" s="11"/>
       <c r="Y4" s="10"/>
       <c r="Z4" s="10"/>
       <c r="AA4" s="10"/>
       <c r="AB4" s="10"/>
     </row>
-    <row r="5" spans="1:28" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:28" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="12"/>
       <c r="B5" s="12"/>
       <c r="C5" s="13"/>
       <c r="D5" s="13"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="L5" s="5"/>
       <c r="R5" s="5"/>
       <c r="X5" s="5"/>
     </row>
-    <row r="6" spans="1:28" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:28" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="14"/>
       <c r="B6" s="15" t="s">
         <v>8</v>
       </c>
-      <c r="F6" s="95" t="s">
+      <c r="F6" s="91" t="s">
         <v>9</v>
       </c>
-      <c r="G6" s="95"/>
-[...3 lines deleted...]
-      <c r="L6" s="95" t="s">
+      <c r="G6" s="91"/>
+      <c r="H6" s="91"/>
+      <c r="I6" s="91"/>
+      <c r="J6" s="91"/>
+      <c r="L6" s="91" t="s">
         <v>10</v>
       </c>
-      <c r="M6" s="95"/>
-[...3 lines deleted...]
-      <c r="R6" s="98" t="s">
+      <c r="M6" s="91"/>
+      <c r="N6" s="91"/>
+      <c r="O6" s="91"/>
+      <c r="P6" s="91"/>
+      <c r="R6" s="94" t="s">
         <v>9</v>
       </c>
-      <c r="S6" s="99"/>
-[...3 lines deleted...]
-      <c r="X6" s="95" t="s">
+      <c r="S6" s="95"/>
+      <c r="T6" s="95"/>
+      <c r="U6" s="95"/>
+      <c r="V6" s="96"/>
+      <c r="X6" s="91" t="s">
         <v>10</v>
       </c>
-      <c r="Y6" s="95"/>
-[...4 lines deleted...]
-    <row r="7" spans="1:28" ht="58.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="Y6" s="91"/>
+      <c r="Z6" s="91"/>
+      <c r="AA6" s="91"/>
+      <c r="AB6" s="91"/>
+    </row>
+    <row r="7" spans="1:28" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="17" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="18" t="s">
         <v>12</v>
       </c>
       <c r="C7" s="17" t="s">
         <v>13</v>
       </c>
       <c r="D7" s="16" t="s">
         <v>14</v>
       </c>
       <c r="F7" s="16" t="s">
         <v>15</v>
       </c>
       <c r="G7" s="16" t="s">
         <v>16</v>
       </c>
       <c r="H7" s="16" t="s">
         <v>17</v>
       </c>
       <c r="I7" s="16" t="s">
         <v>18</v>
       </c>
       <c r="J7" s="16" t="s">
@@ -7082,56 +7088,56 @@
       <c r="T7" s="16" t="s">
         <v>17</v>
       </c>
       <c r="U7" s="16" t="s">
         <v>18</v>
       </c>
       <c r="V7" s="16" t="s">
         <v>19</v>
       </c>
       <c r="X7" s="16" t="s">
         <v>20</v>
       </c>
       <c r="Y7" s="16" t="s">
         <v>16</v>
       </c>
       <c r="Z7" s="16" t="s">
         <v>17</v>
       </c>
       <c r="AA7" s="16" t="s">
         <v>18</v>
       </c>
       <c r="AB7" s="16" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="8" spans="1:28" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="88" t="s">
+    <row r="8" spans="1:28" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="97" t="s">
         <v>21</v>
       </c>
-      <c r="B8" s="89"/>
-      <c r="C8" s="90"/>
+      <c r="B8" s="98"/>
+      <c r="C8" s="99"/>
       <c r="D8" s="19">
         <f>D10+D157+D304+D451</f>
         <v>0</v>
       </c>
       <c r="F8" s="20" t="e">
         <f>L8/$P$8</f>
         <v>#DIV/0!</v>
       </c>
       <c r="G8" s="20" t="e">
         <f t="shared" ref="G8:J8" si="0">M8/$P$8</f>
         <v>#DIV/0!</v>
       </c>
       <c r="H8" s="20" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
       <c r="I8" s="20" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
       <c r="J8" s="20" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
       <c r="L8" s="21">
@@ -7206,55 +7212,55 @@
       <c r="F9" s="73"/>
       <c r="G9" s="73"/>
       <c r="H9" s="73"/>
       <c r="I9" s="73"/>
       <c r="J9" s="73"/>
       <c r="K9" s="73"/>
       <c r="L9" s="73"/>
       <c r="M9" s="73"/>
       <c r="N9" s="73"/>
       <c r="O9" s="73"/>
       <c r="P9" s="73"/>
       <c r="Q9" s="73"/>
       <c r="R9" s="73"/>
       <c r="S9" s="73"/>
       <c r="T9" s="73"/>
       <c r="U9" s="73"/>
       <c r="V9" s="73"/>
       <c r="W9" s="73"/>
       <c r="X9" s="73"/>
       <c r="Y9" s="73"/>
       <c r="Z9" s="73"/>
       <c r="AA9" s="73"/>
       <c r="AB9" s="73"/>
     </row>
     <row r="10" spans="1:28" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="88" t="s">
+      <c r="A10" s="97" t="s">
         <v>23</v>
       </c>
-      <c r="B10" s="89"/>
-      <c r="C10" s="90"/>
+      <c r="B10" s="98"/>
+      <c r="C10" s="99"/>
       <c r="D10" s="19">
         <f>D12+D34+D50+D65+D87+D88+D93+D98+D99+D108+D112+D128+D129+D101+D107+D70+D72+D133</f>
         <v>0</v>
       </c>
       <c r="F10" s="20" t="e">
         <f>L10/$P$10</f>
         <v>#DIV/0!</v>
       </c>
       <c r="G10" s="20" t="e">
         <f t="shared" ref="G10:J10" si="2">M10/$P$10</f>
         <v>#DIV/0!</v>
       </c>
       <c r="H10" s="20" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
       <c r="I10" s="20" t="e">
         <f>O10/$P$10</f>
         <v>#DIV/0!</v>
       </c>
       <c r="J10" s="20" t="e">
         <f t="shared" si="2"/>
         <v>#DIV/0!</v>
       </c>
       <c r="L10" s="21">
@@ -8352,51 +8358,51 @@
       <c r="N37" s="29"/>
       <c r="O37" s="29"/>
       <c r="P37" s="29"/>
       <c r="R37" s="36"/>
       <c r="S37" s="36"/>
       <c r="T37" s="36"/>
       <c r="U37" s="36"/>
       <c r="V37" s="36"/>
       <c r="X37" s="29"/>
       <c r="Y37" s="29"/>
       <c r="Z37" s="29"/>
       <c r="AA37" s="29"/>
       <c r="AB37" s="29"/>
     </row>
     <row r="38" spans="1:28" ht="31.5" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A38" s="32" t="s">
         <v>45</v>
       </c>
       <c r="B38" s="33" t="s">
         <v>88</v>
       </c>
       <c r="C38" s="34" t="s">
         <v>47</v>
       </c>
       <c r="D38" s="54">
-        <f>D39+D40+D41</f>
+        <f>D39+D40+D41+D44</f>
         <v>0</v>
       </c>
       <c r="F38" s="36"/>
       <c r="G38" s="36"/>
       <c r="H38" s="36"/>
       <c r="I38" s="36"/>
       <c r="J38" s="36"/>
       <c r="L38" s="29"/>
       <c r="M38" s="29"/>
       <c r="N38" s="29"/>
       <c r="O38" s="29"/>
       <c r="P38" s="29"/>
       <c r="R38" s="36"/>
       <c r="S38" s="36"/>
       <c r="T38" s="36"/>
       <c r="U38" s="36"/>
       <c r="V38" s="36"/>
       <c r="X38" s="29"/>
       <c r="Y38" s="29"/>
       <c r="Z38" s="29"/>
       <c r="AA38" s="29"/>
       <c r="AB38" s="29"/>
     </row>
     <row r="39" spans="1:28" ht="33" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A39" s="41" t="s">
@@ -8580,54 +8586,51 @@
       <c r="M44" s="29"/>
       <c r="N44" s="29"/>
       <c r="O44" s="29"/>
       <c r="P44" s="29"/>
       <c r="R44" s="36"/>
       <c r="S44" s="36"/>
       <c r="T44" s="36"/>
       <c r="U44" s="36"/>
       <c r="V44" s="36"/>
       <c r="X44" s="29"/>
       <c r="Y44" s="29"/>
       <c r="Z44" s="29"/>
       <c r="AA44" s="29"/>
       <c r="AB44" s="29"/>
     </row>
     <row r="45" spans="1:28" ht="93.4" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A45" s="51" t="s">
         <v>96</v>
       </c>
       <c r="B45" s="52" t="s">
         <v>97</v>
       </c>
       <c r="C45" s="39" t="s">
         <v>98</v>
       </c>
-      <c r="D45" s="47">
-[...2 lines deleted...]
-      </c>
+      <c r="D45" s="47"/>
       <c r="F45" s="36"/>
       <c r="G45" s="36"/>
       <c r="H45" s="36"/>
       <c r="I45" s="36"/>
       <c r="J45" s="36"/>
       <c r="L45" s="29"/>
       <c r="M45" s="29"/>
       <c r="N45" s="29"/>
       <c r="O45" s="29"/>
       <c r="P45" s="29"/>
       <c r="R45" s="36"/>
       <c r="S45" s="36"/>
       <c r="T45" s="36"/>
       <c r="U45" s="36"/>
       <c r="V45" s="36"/>
       <c r="X45" s="29"/>
       <c r="Y45" s="29"/>
       <c r="Z45" s="29"/>
       <c r="AA45" s="29"/>
       <c r="AB45" s="29"/>
     </row>
     <row r="46" spans="1:28" ht="37.5" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A46" s="41"/>
       <c r="B46" s="46" t="s">
         <v>99</v>
@@ -9161,54 +9164,51 @@
       <c r="M60" s="29"/>
       <c r="N60" s="29"/>
       <c r="O60" s="29"/>
       <c r="P60" s="29"/>
       <c r="R60" s="36"/>
       <c r="S60" s="36"/>
       <c r="T60" s="36"/>
       <c r="U60" s="36"/>
       <c r="V60" s="36"/>
       <c r="X60" s="29"/>
       <c r="Y60" s="29"/>
       <c r="Z60" s="29"/>
       <c r="AA60" s="29"/>
       <c r="AB60" s="29"/>
     </row>
     <row r="61" spans="1:28" ht="31.5" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A61" s="51" t="s">
         <v>96</v>
       </c>
       <c r="B61" s="52" t="s">
         <v>118</v>
       </c>
       <c r="C61" s="39" t="s">
         <v>119</v>
       </c>
-      <c r="D61" s="47">
-[...2 lines deleted...]
-      </c>
+      <c r="D61" s="47"/>
       <c r="F61" s="36"/>
       <c r="G61" s="36"/>
       <c r="H61" s="36"/>
       <c r="I61" s="36"/>
       <c r="J61" s="36"/>
       <c r="L61" s="29"/>
       <c r="M61" s="29"/>
       <c r="N61" s="29"/>
       <c r="O61" s="29"/>
       <c r="P61" s="29"/>
       <c r="R61" s="36"/>
       <c r="S61" s="36"/>
       <c r="T61" s="36"/>
       <c r="U61" s="36"/>
       <c r="V61" s="36"/>
       <c r="X61" s="29"/>
       <c r="Y61" s="29"/>
       <c r="Z61" s="29"/>
       <c r="AA61" s="29"/>
       <c r="AB61" s="29"/>
     </row>
     <row r="62" spans="1:28" ht="37.5" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A62" s="41"/>
       <c r="B62" s="46" t="s">
         <v>120</v>
@@ -9895,54 +9895,51 @@
       <c r="M77" s="29"/>
       <c r="N77" s="29"/>
       <c r="O77" s="29"/>
       <c r="P77" s="29"/>
       <c r="R77" s="36"/>
       <c r="S77" s="36"/>
       <c r="T77" s="36"/>
       <c r="U77" s="36"/>
       <c r="V77" s="36"/>
       <c r="X77" s="29"/>
       <c r="Y77" s="29"/>
       <c r="Z77" s="29"/>
       <c r="AA77" s="29"/>
       <c r="AB77" s="29"/>
     </row>
     <row r="78" spans="1:28" ht="57" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A78" s="51" t="s">
         <v>143</v>
       </c>
       <c r="B78" s="52" t="s">
         <v>144</v>
       </c>
       <c r="C78" s="39" t="s">
         <v>145</v>
       </c>
-      <c r="D78" s="47">
-[...2 lines deleted...]
-      </c>
+      <c r="D78" s="47"/>
       <c r="F78" s="36"/>
       <c r="G78" s="36"/>
       <c r="H78" s="36"/>
       <c r="I78" s="36"/>
       <c r="J78" s="36"/>
       <c r="L78" s="29"/>
       <c r="M78" s="29"/>
       <c r="N78" s="29"/>
       <c r="O78" s="29"/>
       <c r="P78" s="29"/>
       <c r="R78" s="36"/>
       <c r="S78" s="36"/>
       <c r="T78" s="36"/>
       <c r="U78" s="36"/>
       <c r="V78" s="36"/>
       <c r="X78" s="29"/>
       <c r="Y78" s="29"/>
       <c r="Z78" s="29"/>
       <c r="AA78" s="29"/>
       <c r="AB78" s="29"/>
     </row>
     <row r="79" spans="1:28" ht="37.5" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A79" s="41"/>
       <c r="B79" s="46" t="s">
         <v>146</v>
@@ -10125,54 +10122,51 @@
       <c r="M84" s="29"/>
       <c r="N84" s="29"/>
       <c r="O84" s="29"/>
       <c r="P84" s="29"/>
       <c r="R84" s="36"/>
       <c r="S84" s="36"/>
       <c r="T84" s="36"/>
       <c r="U84" s="36"/>
       <c r="V84" s="36"/>
       <c r="X84" s="29"/>
       <c r="Y84" s="29"/>
       <c r="Z84" s="29"/>
       <c r="AA84" s="29"/>
       <c r="AB84" s="29"/>
     </row>
     <row r="85" spans="1:28" ht="59.65" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A85" s="51" t="s">
         <v>160</v>
       </c>
       <c r="B85" s="52" t="s">
         <v>161</v>
       </c>
       <c r="C85" s="39" t="s">
         <v>162</v>
       </c>
-      <c r="D85" s="47">
-[...2 lines deleted...]
-      </c>
+      <c r="D85" s="47"/>
       <c r="F85" s="36"/>
       <c r="G85" s="36"/>
       <c r="H85" s="36"/>
       <c r="I85" s="36"/>
       <c r="J85" s="36"/>
       <c r="L85" s="29"/>
       <c r="M85" s="29"/>
       <c r="N85" s="29"/>
       <c r="O85" s="29"/>
       <c r="P85" s="29"/>
       <c r="R85" s="36"/>
       <c r="S85" s="36"/>
       <c r="T85" s="36"/>
       <c r="U85" s="36"/>
       <c r="V85" s="36"/>
       <c r="X85" s="29"/>
       <c r="Y85" s="29"/>
       <c r="Z85" s="29"/>
       <c r="AA85" s="29"/>
       <c r="AB85" s="29"/>
     </row>
     <row r="86" spans="1:28" ht="37.5" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A86" s="41"/>
       <c r="B86" s="46" t="s">
         <v>163</v>
@@ -12431,124 +12425,124 @@
         <f>$L133*$L$2</f>
         <v>0</v>
       </c>
       <c r="Y133" s="31">
         <f>IF(M133=0,0,P133-X133)</f>
         <v>0</v>
       </c>
       <c r="Z133" s="31">
         <f>IF(N133=0,0,P133-X133)</f>
         <v>0</v>
       </c>
       <c r="AA133" s="31">
         <f>IF(O133=0,0,P133-X133)</f>
         <v>0</v>
       </c>
       <c r="AB133" s="31">
         <f>SUM(X133:AA133)</f>
         <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:28" ht="31.5" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A134" s="84" t="s">
         <v>36</v>
       </c>
       <c r="B134" s="38" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="C134" s="83" t="s">
         <v>38</v>
       </c>
       <c r="D134" s="40">
         <f>D135</f>
         <v>0</v>
       </c>
       <c r="F134" s="36"/>
       <c r="G134" s="36"/>
       <c r="H134" s="36"/>
       <c r="I134" s="36"/>
       <c r="J134" s="36"/>
       <c r="L134" s="29"/>
       <c r="M134" s="29"/>
       <c r="N134" s="29"/>
       <c r="O134" s="29"/>
       <c r="P134" s="29"/>
       <c r="R134" s="36"/>
       <c r="S134" s="36"/>
       <c r="T134" s="36"/>
       <c r="U134" s="36"/>
       <c r="V134" s="36"/>
       <c r="X134" s="29"/>
       <c r="Y134" s="29"/>
       <c r="Z134" s="29"/>
       <c r="AA134" s="29"/>
       <c r="AB134" s="29"/>
     </row>
     <row r="135" spans="1:28" ht="34.9" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A135" s="85" t="s">
         <v>39</v>
       </c>
       <c r="B135" s="44" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="C135" s="83" t="s">
         <v>85</v>
       </c>
       <c r="D135" s="40">
         <f>D136</f>
         <v>0</v>
       </c>
       <c r="F135" s="36"/>
       <c r="G135" s="36"/>
       <c r="H135" s="36"/>
       <c r="I135" s="36"/>
       <c r="J135" s="36"/>
       <c r="L135" s="29"/>
       <c r="M135" s="29"/>
       <c r="N135" s="29"/>
       <c r="O135" s="29"/>
       <c r="P135" s="29"/>
       <c r="R135" s="36"/>
       <c r="S135" s="36"/>
       <c r="T135" s="36"/>
       <c r="U135" s="36"/>
       <c r="V135" s="36"/>
       <c r="X135" s="29"/>
       <c r="Y135" s="29"/>
       <c r="Z135" s="29"/>
       <c r="AA135" s="29"/>
       <c r="AB135" s="29"/>
     </row>
     <row r="136" spans="1:28" ht="78.75" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A136" s="86" t="s">
         <v>42</v>
       </c>
       <c r="B136" s="57" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="C136" s="58" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="D136" s="35"/>
       <c r="F136" s="36"/>
       <c r="G136" s="36"/>
       <c r="H136" s="36"/>
       <c r="I136" s="36"/>
       <c r="J136" s="36"/>
       <c r="L136" s="29"/>
       <c r="M136" s="29"/>
       <c r="N136" s="29"/>
       <c r="O136" s="29"/>
       <c r="P136" s="29"/>
       <c r="R136" s="36"/>
       <c r="S136" s="36"/>
       <c r="T136" s="36"/>
       <c r="U136" s="36"/>
       <c r="V136" s="36"/>
       <c r="X136" s="29"/>
       <c r="Y136" s="29"/>
       <c r="Z136" s="29"/>
       <c r="AA136" s="29"/>
       <c r="AB136" s="29"/>
     </row>
     <row r="137" spans="1:28" ht="31.5" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A137" s="37" t="s">
@@ -12730,500 +12724,502 @@
       <c r="J142" s="59"/>
       <c r="L142" s="29"/>
       <c r="M142" s="29"/>
       <c r="N142" s="29"/>
       <c r="O142" s="29"/>
       <c r="P142" s="29"/>
       <c r="R142" s="36"/>
       <c r="S142" s="36"/>
       <c r="T142" s="36"/>
       <c r="U142" s="36"/>
       <c r="V142" s="36"/>
       <c r="X142" s="29"/>
       <c r="Y142" s="29"/>
       <c r="Z142" s="29"/>
       <c r="AA142" s="29"/>
       <c r="AB142" s="29"/>
     </row>
     <row r="143" spans="1:28" ht="50.25" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A143" s="43" t="s">
         <v>63</v>
       </c>
       <c r="B143" s="44" t="s">
         <v>231</v>
       </c>
       <c r="C143" s="39" t="s">
-        <v>232</v>
+        <v>273</v>
       </c>
       <c r="D143" s="47">
         <f>D144+D147+D149</f>
         <v>0</v>
       </c>
       <c r="F143" s="36"/>
       <c r="G143" s="36"/>
       <c r="H143" s="36"/>
       <c r="I143" s="36"/>
       <c r="J143" s="59"/>
       <c r="L143" s="29"/>
       <c r="M143" s="29"/>
       <c r="N143" s="29"/>
       <c r="O143" s="29"/>
       <c r="P143" s="29"/>
       <c r="R143" s="36"/>
       <c r="S143" s="36"/>
       <c r="T143" s="36"/>
       <c r="U143" s="36"/>
       <c r="V143" s="36"/>
       <c r="X143" s="29"/>
       <c r="Y143" s="29"/>
       <c r="Z143" s="29"/>
       <c r="AA143" s="29"/>
       <c r="AB143" s="29"/>
     </row>
     <row r="144" spans="1:28" ht="58.15" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A144" s="51" t="s">
         <v>143</v>
       </c>
       <c r="B144" s="44" t="s">
-        <v>233</v>
-[...1 lines deleted...]
-      <c r="C144" s="36"/>
+        <v>232</v>
+      </c>
+      <c r="C144" s="39" t="s">
+        <v>272</v>
+      </c>
       <c r="D144" s="47">
         <f>D145+D146</f>
         <v>0</v>
       </c>
       <c r="F144" s="36"/>
       <c r="G144" s="36"/>
       <c r="H144" s="36"/>
       <c r="I144" s="36"/>
       <c r="J144" s="59"/>
       <c r="L144" s="29"/>
       <c r="M144" s="29"/>
       <c r="N144" s="29"/>
       <c r="O144" s="29"/>
       <c r="P144" s="29"/>
       <c r="R144" s="36"/>
       <c r="S144" s="36"/>
       <c r="T144" s="36"/>
       <c r="U144" s="36"/>
       <c r="V144" s="36"/>
       <c r="X144" s="29"/>
       <c r="Y144" s="29"/>
       <c r="Z144" s="29"/>
       <c r="AA144" s="29"/>
       <c r="AB144" s="29"/>
     </row>
     <row r="145" spans="1:28" ht="37.5" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A145" s="41"/>
       <c r="B145" s="46" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="C145" s="50" t="s">
         <v>147</v>
       </c>
       <c r="D145" s="35"/>
       <c r="F145" s="36"/>
       <c r="G145" s="36"/>
       <c r="H145" s="36"/>
       <c r="I145" s="36"/>
       <c r="J145" s="59"/>
       <c r="L145" s="29"/>
       <c r="M145" s="29"/>
       <c r="N145" s="29"/>
       <c r="O145" s="29"/>
       <c r="P145" s="29"/>
       <c r="R145" s="36"/>
       <c r="S145" s="36"/>
       <c r="T145" s="36"/>
       <c r="U145" s="36"/>
       <c r="V145" s="36"/>
       <c r="X145" s="29"/>
       <c r="Y145" s="29"/>
       <c r="Z145" s="29"/>
       <c r="AA145" s="29"/>
       <c r="AB145" s="29"/>
     </row>
     <row r="146" spans="1:28" ht="81" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A146" s="41"/>
       <c r="B146" s="46" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="C146" s="50"/>
       <c r="D146" s="35"/>
       <c r="F146" s="36"/>
       <c r="G146" s="36"/>
       <c r="H146" s="36"/>
       <c r="I146" s="36"/>
       <c r="J146" s="59"/>
       <c r="L146" s="29"/>
       <c r="M146" s="29"/>
       <c r="N146" s="29"/>
       <c r="O146" s="29"/>
       <c r="P146" s="29"/>
       <c r="R146" s="36"/>
       <c r="S146" s="36"/>
       <c r="T146" s="36"/>
       <c r="U146" s="36"/>
       <c r="V146" s="36"/>
       <c r="X146" s="29"/>
       <c r="Y146" s="29"/>
       <c r="Z146" s="29"/>
       <c r="AA146" s="29"/>
       <c r="AB146" s="29"/>
     </row>
     <row r="147" spans="1:28" ht="97.15" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A147" s="51" t="s">
         <v>148</v>
       </c>
       <c r="B147" s="52" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="C147" s="39" t="s">
         <v>150</v>
       </c>
       <c r="D147" s="40">
         <f>D148</f>
         <v>0</v>
       </c>
       <c r="F147" s="36"/>
       <c r="G147" s="36"/>
       <c r="H147" s="36"/>
       <c r="I147" s="36"/>
       <c r="J147" s="59"/>
       <c r="L147" s="29"/>
       <c r="M147" s="29"/>
       <c r="N147" s="29"/>
       <c r="O147" s="29"/>
       <c r="P147" s="29"/>
       <c r="R147" s="36"/>
       <c r="S147" s="36"/>
       <c r="T147" s="36"/>
       <c r="U147" s="36"/>
       <c r="V147" s="36"/>
       <c r="X147" s="29"/>
       <c r="Y147" s="29"/>
       <c r="Z147" s="29"/>
       <c r="AA147" s="29"/>
       <c r="AB147" s="29"/>
     </row>
     <row r="148" spans="1:28" ht="33.75" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A148" s="41"/>
       <c r="B148" s="46" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="C148" s="50" t="s">
         <v>207</v>
       </c>
       <c r="D148" s="35"/>
       <c r="F148" s="36"/>
       <c r="G148" s="36"/>
       <c r="H148" s="36"/>
       <c r="I148" s="36"/>
       <c r="J148" s="59"/>
       <c r="L148" s="29"/>
       <c r="M148" s="29"/>
       <c r="N148" s="29"/>
       <c r="O148" s="29"/>
       <c r="P148" s="29"/>
       <c r="R148" s="36"/>
       <c r="S148" s="36"/>
       <c r="T148" s="36"/>
       <c r="U148" s="36"/>
       <c r="V148" s="36"/>
       <c r="X148" s="29"/>
       <c r="Y148" s="29"/>
       <c r="Z148" s="29"/>
       <c r="AA148" s="29"/>
       <c r="AB148" s="29"/>
     </row>
     <row r="149" spans="1:28" ht="33.75" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A149" s="51" t="s">
         <v>66</v>
       </c>
       <c r="B149" s="52" t="s">
+        <v>237</v>
+      </c>
+      <c r="C149" s="39" t="s">
         <v>238</v>
-      </c>
-[...1 lines deleted...]
-        <v>239</v>
       </c>
       <c r="D149" s="40">
         <f>D150</f>
         <v>0</v>
       </c>
       <c r="F149" s="36"/>
       <c r="G149" s="36"/>
       <c r="H149" s="36"/>
       <c r="I149" s="36"/>
       <c r="J149" s="59"/>
       <c r="L149" s="29"/>
       <c r="M149" s="29"/>
       <c r="N149" s="29"/>
       <c r="O149" s="29"/>
       <c r="P149" s="29"/>
       <c r="R149" s="36"/>
       <c r="S149" s="36"/>
       <c r="T149" s="36"/>
       <c r="U149" s="36"/>
       <c r="V149" s="36"/>
       <c r="X149" s="29"/>
       <c r="Y149" s="29"/>
       <c r="Z149" s="29"/>
       <c r="AA149" s="29"/>
       <c r="AB149" s="29"/>
     </row>
     <row r="150" spans="1:28" ht="33.75" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A150" s="45"/>
       <c r="B150" s="46" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="C150" s="50" t="s">
         <v>156</v>
       </c>
       <c r="D150" s="35"/>
       <c r="F150" s="36"/>
       <c r="G150" s="36"/>
       <c r="H150" s="36"/>
       <c r="I150" s="36"/>
       <c r="J150" s="59"/>
       <c r="L150" s="29"/>
       <c r="M150" s="29"/>
       <c r="N150" s="29"/>
       <c r="O150" s="29"/>
       <c r="P150" s="29"/>
       <c r="R150" s="36"/>
       <c r="S150" s="36"/>
       <c r="T150" s="36"/>
       <c r="U150" s="36"/>
       <c r="V150" s="36"/>
       <c r="X150" s="29"/>
       <c r="Y150" s="29"/>
       <c r="Z150" s="29"/>
       <c r="AA150" s="29"/>
       <c r="AB150" s="29"/>
     </row>
     <row r="151" spans="1:28" ht="40.9" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A151" s="43" t="s">
         <v>157</v>
       </c>
       <c r="B151" s="44" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="C151" s="39" t="s">
         <v>159</v>
       </c>
       <c r="D151" s="47">
         <f>D152</f>
         <v>0</v>
       </c>
       <c r="F151" s="36"/>
       <c r="G151" s="36"/>
       <c r="H151" s="36"/>
       <c r="I151" s="36"/>
       <c r="J151" s="59"/>
       <c r="L151" s="29"/>
       <c r="M151" s="29"/>
       <c r="N151" s="29"/>
       <c r="O151" s="29"/>
       <c r="P151" s="29"/>
       <c r="R151" s="36"/>
       <c r="S151" s="36"/>
       <c r="T151" s="36"/>
       <c r="U151" s="36"/>
       <c r="V151" s="36"/>
       <c r="X151" s="29"/>
       <c r="Y151" s="29"/>
       <c r="Z151" s="29"/>
       <c r="AA151" s="29"/>
       <c r="AB151" s="29"/>
     </row>
     <row r="152" spans="1:28" ht="53.25" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A152" s="51" t="s">
         <v>160</v>
       </c>
       <c r="B152" s="52" t="s">
+        <v>241</v>
+      </c>
+      <c r="C152" s="39" t="s">
         <v>242</v>
-      </c>
-[...1 lines deleted...]
-        <v>243</v>
       </c>
       <c r="D152" s="47">
         <f>D153</f>
         <v>0</v>
       </c>
       <c r="F152" s="36"/>
       <c r="G152" s="36"/>
       <c r="H152" s="36"/>
       <c r="I152" s="36"/>
       <c r="J152" s="59"/>
       <c r="L152" s="29"/>
       <c r="M152" s="29"/>
       <c r="N152" s="29"/>
       <c r="O152" s="29"/>
       <c r="P152" s="29"/>
       <c r="R152" s="36"/>
       <c r="S152" s="36"/>
       <c r="T152" s="36"/>
       <c r="U152" s="36"/>
       <c r="V152" s="36"/>
       <c r="X152" s="29"/>
       <c r="Y152" s="29"/>
       <c r="Z152" s="29"/>
       <c r="AA152" s="29"/>
       <c r="AB152" s="29"/>
     </row>
     <row r="153" spans="1:28" ht="37.5" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A153" s="41"/>
       <c r="B153" s="46" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="C153" s="50" t="s">
         <v>164</v>
       </c>
       <c r="D153" s="35"/>
       <c r="F153" s="36"/>
       <c r="G153" s="36"/>
       <c r="H153" s="36"/>
       <c r="I153" s="36"/>
       <c r="J153" s="59"/>
       <c r="L153" s="29"/>
       <c r="M153" s="29"/>
       <c r="N153" s="29"/>
       <c r="O153" s="29"/>
       <c r="P153" s="29"/>
       <c r="R153" s="36"/>
       <c r="S153" s="36"/>
       <c r="T153" s="36"/>
       <c r="U153" s="36"/>
       <c r="V153" s="36"/>
       <c r="X153" s="29"/>
       <c r="Y153" s="29"/>
       <c r="Z153" s="29"/>
       <c r="AA153" s="29"/>
       <c r="AB153" s="29"/>
     </row>
     <row r="154" spans="1:28" ht="31.5" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A154" s="82" t="s">
         <v>77</v>
       </c>
       <c r="B154" s="33" t="s">
+        <v>244</v>
+      </c>
+      <c r="C154" s="48" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="D154" s="35"/>
       <c r="F154" s="36"/>
       <c r="G154" s="36"/>
       <c r="H154" s="36"/>
       <c r="I154" s="36"/>
       <c r="J154" s="36"/>
       <c r="L154" s="29"/>
       <c r="M154" s="29"/>
       <c r="N154" s="29"/>
       <c r="O154" s="29"/>
       <c r="P154" s="29"/>
       <c r="R154" s="36"/>
       <c r="S154" s="36"/>
       <c r="T154" s="36"/>
       <c r="U154" s="36"/>
       <c r="V154" s="36"/>
       <c r="X154" s="29"/>
       <c r="Y154" s="29"/>
       <c r="Z154" s="29"/>
       <c r="AA154" s="29"/>
       <c r="AB154" s="29"/>
     </row>
     <row r="155" spans="1:28" ht="60.75" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A155" s="32" t="s">
         <v>80</v>
       </c>
       <c r="B155" s="33" t="s">
+        <v>246</v>
+      </c>
+      <c r="C155" s="48" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="D155" s="35"/>
       <c r="F155" s="36"/>
       <c r="G155" s="36"/>
       <c r="H155" s="36"/>
       <c r="I155" s="36"/>
       <c r="J155" s="59"/>
       <c r="L155" s="29"/>
       <c r="M155" s="29"/>
       <c r="N155" s="29"/>
       <c r="O155" s="29"/>
       <c r="P155" s="29"/>
       <c r="R155" s="36"/>
       <c r="S155" s="36"/>
       <c r="T155" s="36"/>
       <c r="U155" s="36"/>
       <c r="V155" s="36"/>
       <c r="X155" s="29"/>
       <c r="Y155" s="29"/>
       <c r="Z155" s="29"/>
       <c r="AA155" s="29"/>
       <c r="AB155" s="29"/>
     </row>
     <row r="156" spans="1:28" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A156" s="75" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="B156" s="75"/>
       <c r="C156" s="74"/>
       <c r="D156" s="73"/>
       <c r="E156" s="73"/>
       <c r="F156" s="73"/>
       <c r="G156" s="73"/>
       <c r="H156" s="73"/>
       <c r="I156" s="73"/>
       <c r="J156" s="73"/>
       <c r="K156" s="73"/>
       <c r="L156" s="73"/>
       <c r="M156" s="73"/>
       <c r="N156" s="73"/>
       <c r="O156" s="73"/>
       <c r="P156" s="73"/>
       <c r="Q156" s="73"/>
       <c r="R156" s="73"/>
       <c r="S156" s="73"/>
       <c r="T156" s="73"/>
       <c r="U156" s="73"/>
       <c r="V156" s="73"/>
       <c r="W156" s="73"/>
       <c r="X156" s="73"/>
       <c r="Y156" s="73"/>
       <c r="Z156" s="73"/>
       <c r="AA156" s="73"/>
       <c r="AB156" s="73"/>
     </row>
     <row r="157" spans="1:28" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A157" s="88" t="s">
+      <c r="A157" s="97" t="s">
         <v>23</v>
       </c>
-      <c r="B157" s="89"/>
-      <c r="C157" s="90"/>
+      <c r="B157" s="98"/>
+      <c r="C157" s="99"/>
       <c r="D157" s="19">
         <f>D159+D181+D197+D212+D234+D235+D240+D245+D246+D255+D259+D275+D276+D248+D254+D217+D219+D280</f>
         <v>0</v>
       </c>
       <c r="F157" s="20" t="e">
         <f>L157/$P$451</f>
         <v>#DIV/0!</v>
       </c>
       <c r="G157" s="20" t="e">
         <f t="shared" ref="G157" si="30">M157/$P$451</f>
         <v>#DIV/0!</v>
       </c>
       <c r="H157" s="20" t="e">
         <f t="shared" ref="H157" si="31">N157/$P$451</f>
         <v>#DIV/0!</v>
       </c>
       <c r="I157" s="20" t="e">
         <f t="shared" ref="I157" si="32">O157/$P$451</f>
         <v>#DIV/0!</v>
       </c>
       <c r="J157" s="20" t="e">
         <f t="shared" ref="J157" si="33">P157/$P$451</f>
         <v>#DIV/0!</v>
       </c>
       <c r="L157" s="21">
@@ -13902,51 +13898,51 @@
       <c r="J173" s="59"/>
       <c r="L173" s="29"/>
       <c r="M173" s="29"/>
       <c r="N173" s="29"/>
       <c r="O173" s="29"/>
       <c r="P173" s="29"/>
       <c r="R173" s="36"/>
       <c r="S173" s="36"/>
       <c r="T173" s="36"/>
       <c r="U173" s="36"/>
       <c r="V173" s="36"/>
       <c r="X173" s="29"/>
       <c r="Y173" s="29"/>
       <c r="Z173" s="29"/>
       <c r="AA173" s="29"/>
       <c r="AB173" s="29"/>
     </row>
     <row r="174" spans="1:28" ht="49.9" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A174" s="51" t="s">
         <v>66</v>
       </c>
       <c r="B174" s="52" t="s">
         <v>67</v>
       </c>
       <c r="C174" s="49" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="D174" s="47">
         <f>D175+D176+D177</f>
         <v>0</v>
       </c>
       <c r="F174" s="36"/>
       <c r="G174" s="36"/>
       <c r="H174" s="36"/>
       <c r="I174" s="36"/>
       <c r="J174" s="59"/>
       <c r="L174" s="29"/>
       <c r="M174" s="29"/>
       <c r="N174" s="29"/>
       <c r="O174" s="29"/>
       <c r="P174" s="29"/>
       <c r="R174" s="36"/>
       <c r="S174" s="36"/>
       <c r="T174" s="36"/>
       <c r="U174" s="36"/>
       <c r="V174" s="36"/>
       <c r="X174" s="29"/>
       <c r="Y174" s="29"/>
       <c r="Z174" s="29"/>
       <c r="AA174" s="29"/>
       <c r="AB174" s="29"/>
@@ -14321,51 +14317,51 @@
       <c r="N184" s="29"/>
       <c r="O184" s="29"/>
       <c r="P184" s="29"/>
       <c r="R184" s="36"/>
       <c r="S184" s="36"/>
       <c r="T184" s="36"/>
       <c r="U184" s="36"/>
       <c r="V184" s="36"/>
       <c r="X184" s="29"/>
       <c r="Y184" s="29"/>
       <c r="Z184" s="29"/>
       <c r="AA184" s="29"/>
       <c r="AB184" s="29"/>
     </row>
     <row r="185" spans="1:28" ht="31.5" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A185" s="32" t="s">
         <v>45</v>
       </c>
       <c r="B185" s="33" t="s">
         <v>88</v>
       </c>
       <c r="C185" s="34" t="s">
         <v>47</v>
       </c>
       <c r="D185" s="54">
-        <f>D186+D187+D188</f>
+        <f>D186+D187+D188+D191</f>
         <v>0</v>
       </c>
       <c r="F185" s="36"/>
       <c r="G185" s="36"/>
       <c r="H185" s="36"/>
       <c r="I185" s="36"/>
       <c r="J185" s="59"/>
       <c r="L185" s="29"/>
       <c r="M185" s="29"/>
       <c r="N185" s="29"/>
       <c r="O185" s="29"/>
       <c r="P185" s="29"/>
       <c r="R185" s="36"/>
       <c r="S185" s="36"/>
       <c r="T185" s="36"/>
       <c r="U185" s="36"/>
       <c r="V185" s="36"/>
       <c r="X185" s="29"/>
       <c r="Y185" s="29"/>
       <c r="Z185" s="29"/>
       <c r="AA185" s="29"/>
       <c r="AB185" s="29"/>
     </row>
     <row r="186" spans="1:28" ht="33" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A186" s="41" t="s">
@@ -14549,54 +14545,51 @@
       <c r="M191" s="29"/>
       <c r="N191" s="29"/>
       <c r="O191" s="29"/>
       <c r="P191" s="29"/>
       <c r="R191" s="36"/>
       <c r="S191" s="36"/>
       <c r="T191" s="36"/>
       <c r="U191" s="36"/>
       <c r="V191" s="36"/>
       <c r="X191" s="29"/>
       <c r="Y191" s="29"/>
       <c r="Z191" s="29"/>
       <c r="AA191" s="29"/>
       <c r="AB191" s="29"/>
     </row>
     <row r="192" spans="1:28" ht="93.4" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A192" s="51" t="s">
         <v>96</v>
       </c>
       <c r="B192" s="52" t="s">
         <v>97</v>
       </c>
       <c r="C192" s="39" t="s">
         <v>98</v>
       </c>
-      <c r="D192" s="47">
-[...2 lines deleted...]
-      </c>
+      <c r="D192" s="47"/>
       <c r="F192" s="36"/>
       <c r="G192" s="36"/>
       <c r="H192" s="36"/>
       <c r="I192" s="36"/>
       <c r="J192" s="59"/>
       <c r="L192" s="29"/>
       <c r="M192" s="29"/>
       <c r="N192" s="29"/>
       <c r="O192" s="29"/>
       <c r="P192" s="29"/>
       <c r="R192" s="36"/>
       <c r="S192" s="36"/>
       <c r="T192" s="36"/>
       <c r="U192" s="36"/>
       <c r="V192" s="36"/>
       <c r="X192" s="29"/>
       <c r="Y192" s="29"/>
       <c r="Z192" s="29"/>
       <c r="AA192" s="29"/>
       <c r="AB192" s="29"/>
     </row>
     <row r="193" spans="1:28" ht="37.5" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A193" s="41"/>
       <c r="B193" s="46" t="s">
         <v>99</v>
@@ -15992,51 +15985,51 @@
       <c r="J228" s="59"/>
       <c r="L228" s="29"/>
       <c r="M228" s="29"/>
       <c r="N228" s="29"/>
       <c r="O228" s="29"/>
       <c r="P228" s="29"/>
       <c r="R228" s="36"/>
       <c r="S228" s="36"/>
       <c r="T228" s="36"/>
       <c r="U228" s="36"/>
       <c r="V228" s="36"/>
       <c r="X228" s="29"/>
       <c r="Y228" s="29"/>
       <c r="Z228" s="29"/>
       <c r="AA228" s="29"/>
       <c r="AB228" s="29"/>
     </row>
     <row r="229" spans="1:28" ht="33.75" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A229" s="51" t="s">
         <v>66</v>
       </c>
       <c r="B229" s="52" t="s">
         <v>153</v>
       </c>
       <c r="C229" s="39" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="D229" s="40">
         <f>D230</f>
         <v>0</v>
       </c>
       <c r="F229" s="36"/>
       <c r="G229" s="36"/>
       <c r="H229" s="36"/>
       <c r="I229" s="36"/>
       <c r="J229" s="59"/>
       <c r="L229" s="29"/>
       <c r="M229" s="29"/>
       <c r="N229" s="29"/>
       <c r="O229" s="29"/>
       <c r="P229" s="29"/>
       <c r="R229" s="36"/>
       <c r="S229" s="36"/>
       <c r="T229" s="36"/>
       <c r="U229" s="36"/>
       <c r="V229" s="36"/>
       <c r="X229" s="29"/>
       <c r="Y229" s="29"/>
       <c r="Z229" s="29"/>
       <c r="AA229" s="29"/>
       <c r="AB229" s="29"/>
@@ -16092,51 +16085,51 @@
       <c r="J231" s="59"/>
       <c r="L231" s="29"/>
       <c r="M231" s="29"/>
       <c r="N231" s="29"/>
       <c r="O231" s="29"/>
       <c r="P231" s="29"/>
       <c r="R231" s="36"/>
       <c r="S231" s="36"/>
       <c r="T231" s="36"/>
       <c r="U231" s="36"/>
       <c r="V231" s="36"/>
       <c r="X231" s="29"/>
       <c r="Y231" s="29"/>
       <c r="Z231" s="29"/>
       <c r="AA231" s="29"/>
       <c r="AB231" s="29"/>
     </row>
     <row r="232" spans="1:28" ht="59.65" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A232" s="51" t="s">
         <v>160</v>
       </c>
       <c r="B232" s="52" t="s">
         <v>161</v>
       </c>
       <c r="C232" s="39" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="D232" s="47">
         <f>D233</f>
         <v>0</v>
       </c>
       <c r="F232" s="36"/>
       <c r="G232" s="36"/>
       <c r="H232" s="36"/>
       <c r="I232" s="36"/>
       <c r="J232" s="59"/>
       <c r="L232" s="29"/>
       <c r="M232" s="29"/>
       <c r="N232" s="29"/>
       <c r="O232" s="29"/>
       <c r="P232" s="29"/>
       <c r="R232" s="36"/>
       <c r="S232" s="36"/>
       <c r="T232" s="36"/>
       <c r="U232" s="36"/>
       <c r="V232" s="36"/>
       <c r="X232" s="29"/>
       <c r="Y232" s="29"/>
       <c r="Z232" s="29"/>
       <c r="AA232" s="29"/>
       <c r="AB232" s="29"/>
@@ -17766,51 +17759,51 @@
       <c r="H266" s="36"/>
       <c r="I266" s="36"/>
       <c r="J266" s="59"/>
       <c r="L266" s="29"/>
       <c r="M266" s="29"/>
       <c r="N266" s="29"/>
       <c r="O266" s="29"/>
       <c r="P266" s="29"/>
       <c r="R266" s="36"/>
       <c r="S266" s="36"/>
       <c r="T266" s="36"/>
       <c r="U266" s="36"/>
       <c r="V266" s="36"/>
       <c r="X266" s="29"/>
       <c r="Y266" s="29"/>
       <c r="Z266" s="29"/>
       <c r="AA266" s="29"/>
       <c r="AB266" s="29"/>
     </row>
     <row r="267" spans="1:28" ht="81" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A267" s="41"/>
       <c r="B267" s="46" t="s">
         <v>203</v>
       </c>
       <c r="C267" s="50" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="D267" s="35"/>
       <c r="F267" s="36"/>
       <c r="G267" s="36"/>
       <c r="H267" s="36"/>
       <c r="I267" s="36"/>
       <c r="J267" s="59"/>
       <c r="L267" s="29"/>
       <c r="M267" s="29"/>
       <c r="N267" s="29"/>
       <c r="O267" s="29"/>
       <c r="P267" s="29"/>
       <c r="R267" s="36"/>
       <c r="S267" s="36"/>
       <c r="T267" s="36"/>
       <c r="U267" s="36"/>
       <c r="V267" s="36"/>
       <c r="X267" s="29"/>
       <c r="Y267" s="29"/>
       <c r="Z267" s="29"/>
       <c r="AA267" s="29"/>
       <c r="AB267" s="29"/>
     </row>
     <row r="268" spans="1:28" ht="97.15" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A268" s="51" t="s">
@@ -17963,51 +17956,51 @@
       <c r="J272" s="59"/>
       <c r="L272" s="29"/>
       <c r="M272" s="29"/>
       <c r="N272" s="29"/>
       <c r="O272" s="29"/>
       <c r="P272" s="29"/>
       <c r="R272" s="36"/>
       <c r="S272" s="36"/>
       <c r="T272" s="36"/>
       <c r="U272" s="36"/>
       <c r="V272" s="36"/>
       <c r="X272" s="29"/>
       <c r="Y272" s="29"/>
       <c r="Z272" s="29"/>
       <c r="AA272" s="29"/>
       <c r="AB272" s="29"/>
     </row>
     <row r="273" spans="1:28" ht="41.65" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A273" s="51" t="s">
         <v>160</v>
       </c>
       <c r="B273" s="52" t="s">
         <v>213</v>
       </c>
       <c r="C273" s="39" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="D273" s="47">
         <f>D274</f>
         <v>0</v>
       </c>
       <c r="F273" s="36"/>
       <c r="G273" s="36"/>
       <c r="H273" s="36"/>
       <c r="I273" s="36"/>
       <c r="J273" s="59"/>
       <c r="L273" s="29"/>
       <c r="M273" s="29"/>
       <c r="N273" s="29"/>
       <c r="O273" s="29"/>
       <c r="P273" s="29"/>
       <c r="R273" s="36"/>
       <c r="S273" s="36"/>
       <c r="T273" s="36"/>
       <c r="U273" s="36"/>
       <c r="V273" s="36"/>
       <c r="X273" s="29"/>
       <c r="Y273" s="29"/>
       <c r="Z273" s="29"/>
       <c r="AA273" s="29"/>
       <c r="AB273" s="29"/>
@@ -18403,124 +18396,124 @@
         <f>$L280*$L$2</f>
         <v>0</v>
       </c>
       <c r="Y280" s="31">
         <f>IF(M280=0,0,P280-X280)</f>
         <v>0</v>
       </c>
       <c r="Z280" s="31">
         <f>IF(N280=0,0,P280-X280)</f>
         <v>0</v>
       </c>
       <c r="AA280" s="31">
         <f>IF(O280=0,0,P280-X280)</f>
         <v>0</v>
       </c>
       <c r="AB280" s="31">
         <f>SUM(X280:AA280)</f>
         <v>0</v>
       </c>
     </row>
     <row r="281" spans="1:28" ht="31.5" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A281" s="84" t="s">
         <v>36</v>
       </c>
       <c r="B281" s="38" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="C281" s="83" t="s">
         <v>38</v>
       </c>
       <c r="D281" s="40">
         <f>D282</f>
         <v>0</v>
       </c>
       <c r="F281" s="36"/>
       <c r="G281" s="36"/>
       <c r="H281" s="36"/>
       <c r="I281" s="36"/>
       <c r="J281" s="36"/>
       <c r="L281" s="29"/>
       <c r="M281" s="29"/>
       <c r="N281" s="29"/>
       <c r="O281" s="29"/>
       <c r="P281" s="29"/>
       <c r="R281" s="36"/>
       <c r="S281" s="36"/>
       <c r="T281" s="36"/>
       <c r="U281" s="36"/>
       <c r="V281" s="36"/>
       <c r="X281" s="29"/>
       <c r="Y281" s="29"/>
       <c r="Z281" s="29"/>
       <c r="AA281" s="29"/>
       <c r="AB281" s="29"/>
     </row>
     <row r="282" spans="1:28" ht="34.9" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A282" s="85" t="s">
         <v>39</v>
       </c>
       <c r="B282" s="44" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="C282" s="83" t="s">
         <v>85</v>
       </c>
       <c r="D282" s="40">
         <f>D283</f>
         <v>0</v>
       </c>
       <c r="F282" s="36"/>
       <c r="G282" s="36"/>
       <c r="H282" s="36"/>
       <c r="I282" s="36"/>
       <c r="J282" s="36"/>
       <c r="L282" s="29"/>
       <c r="M282" s="29"/>
       <c r="N282" s="29"/>
       <c r="O282" s="29"/>
       <c r="P282" s="29"/>
       <c r="R282" s="36"/>
       <c r="S282" s="36"/>
       <c r="T282" s="36"/>
       <c r="U282" s="36"/>
       <c r="V282" s="36"/>
       <c r="X282" s="29"/>
       <c r="Y282" s="29"/>
       <c r="Z282" s="29"/>
       <c r="AA282" s="29"/>
       <c r="AB282" s="29"/>
     </row>
     <row r="283" spans="1:28" ht="78.75" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A283" s="86" t="s">
         <v>42</v>
       </c>
       <c r="B283" s="57" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="C283" s="58" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="D283" s="35"/>
       <c r="F283" s="36"/>
       <c r="G283" s="36"/>
       <c r="H283" s="36"/>
       <c r="I283" s="36"/>
       <c r="J283" s="36"/>
       <c r="L283" s="29"/>
       <c r="M283" s="29"/>
       <c r="N283" s="29"/>
       <c r="O283" s="29"/>
       <c r="P283" s="29"/>
       <c r="R283" s="36"/>
       <c r="S283" s="36"/>
       <c r="T283" s="36"/>
       <c r="U283" s="36"/>
       <c r="V283" s="36"/>
       <c r="X283" s="29"/>
       <c r="Y283" s="29"/>
       <c r="Z283" s="29"/>
       <c r="AA283" s="29"/>
       <c r="AB283" s="29"/>
     </row>
     <row r="284" spans="1:28" ht="31.5" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A284" s="37" t="s">
@@ -18702,499 +18695,502 @@
       <c r="J289" s="59"/>
       <c r="L289" s="29"/>
       <c r="M289" s="29"/>
       <c r="N289" s="29"/>
       <c r="O289" s="29"/>
       <c r="P289" s="29"/>
       <c r="R289" s="36"/>
       <c r="S289" s="36"/>
       <c r="T289" s="36"/>
       <c r="U289" s="36"/>
       <c r="V289" s="36"/>
       <c r="X289" s="29"/>
       <c r="Y289" s="29"/>
       <c r="Z289" s="29"/>
       <c r="AA289" s="29"/>
       <c r="AB289" s="29"/>
     </row>
     <row r="290" spans="1:28" ht="50.25" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A290" s="43" t="s">
         <v>63</v>
       </c>
       <c r="B290" s="44" t="s">
         <v>231</v>
       </c>
       <c r="C290" s="39" t="s">
-        <v>255</v>
+        <v>273</v>
       </c>
       <c r="D290" s="47">
         <f>D291+D294+D296</f>
         <v>0</v>
       </c>
       <c r="F290" s="36"/>
       <c r="G290" s="36"/>
       <c r="H290" s="36"/>
       <c r="I290" s="36"/>
       <c r="J290" s="59"/>
       <c r="L290" s="29"/>
       <c r="M290" s="29"/>
       <c r="N290" s="29"/>
       <c r="O290" s="29"/>
       <c r="P290" s="29"/>
       <c r="R290" s="36"/>
       <c r="S290" s="36"/>
       <c r="T290" s="36"/>
       <c r="U290" s="36"/>
       <c r="V290" s="36"/>
       <c r="X290" s="29"/>
       <c r="Y290" s="29"/>
       <c r="Z290" s="29"/>
       <c r="AA290" s="29"/>
       <c r="AB290" s="29"/>
     </row>
     <row r="291" spans="1:28" ht="58.15" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A291" s="51" t="s">
         <v>143</v>
       </c>
       <c r="B291" s="87" t="s">
-        <v>233</v>
+        <v>232</v>
+      </c>
+      <c r="C291" s="39" t="s">
+        <v>272</v>
       </c>
       <c r="D291" s="47">
         <f>D292+D293</f>
         <v>0</v>
       </c>
       <c r="F291" s="36"/>
       <c r="G291" s="36"/>
       <c r="H291" s="36"/>
       <c r="I291" s="36"/>
       <c r="J291" s="59"/>
       <c r="L291" s="29"/>
       <c r="M291" s="29"/>
       <c r="N291" s="29"/>
       <c r="O291" s="29"/>
       <c r="P291" s="29"/>
       <c r="R291" s="36"/>
       <c r="S291" s="36"/>
       <c r="T291" s="36"/>
       <c r="U291" s="36"/>
       <c r="V291" s="36"/>
       <c r="X291" s="29"/>
       <c r="Y291" s="29"/>
       <c r="Z291" s="29"/>
       <c r="AA291" s="29"/>
       <c r="AB291" s="29"/>
     </row>
     <row r="292" spans="1:28" ht="37.5" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A292" s="41"/>
       <c r="B292" s="46" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="C292" s="50" t="s">
         <v>147</v>
       </c>
       <c r="D292" s="35"/>
       <c r="F292" s="36"/>
       <c r="G292" s="36"/>
       <c r="H292" s="36"/>
       <c r="I292" s="36"/>
       <c r="J292" s="59"/>
       <c r="L292" s="29"/>
       <c r="M292" s="29"/>
       <c r="N292" s="29"/>
       <c r="O292" s="29"/>
       <c r="P292" s="29"/>
       <c r="R292" s="36"/>
       <c r="S292" s="36"/>
       <c r="T292" s="36"/>
       <c r="U292" s="36"/>
       <c r="V292" s="36"/>
       <c r="X292" s="29"/>
       <c r="Y292" s="29"/>
       <c r="Z292" s="29"/>
       <c r="AA292" s="29"/>
       <c r="AB292" s="29"/>
     </row>
     <row r="293" spans="1:28" ht="81" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A293" s="41"/>
       <c r="B293" s="46" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="C293" s="50"/>
       <c r="D293" s="35"/>
       <c r="F293" s="36"/>
       <c r="G293" s="36"/>
       <c r="H293" s="36"/>
       <c r="I293" s="36"/>
       <c r="J293" s="59"/>
       <c r="L293" s="29"/>
       <c r="M293" s="29"/>
       <c r="N293" s="29"/>
       <c r="O293" s="29"/>
       <c r="P293" s="29"/>
       <c r="R293" s="36"/>
       <c r="S293" s="36"/>
       <c r="T293" s="36"/>
       <c r="U293" s="36"/>
       <c r="V293" s="36"/>
       <c r="X293" s="29"/>
       <c r="Y293" s="29"/>
       <c r="Z293" s="29"/>
       <c r="AA293" s="29"/>
       <c r="AB293" s="29"/>
     </row>
     <row r="294" spans="1:28" ht="97.15" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A294" s="51" t="s">
         <v>148</v>
       </c>
       <c r="B294" s="52" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="C294" s="39" t="s">
         <v>150</v>
       </c>
       <c r="D294" s="40">
         <f>D295</f>
         <v>0</v>
       </c>
       <c r="F294" s="36"/>
       <c r="G294" s="36"/>
       <c r="H294" s="36"/>
       <c r="I294" s="36"/>
       <c r="J294" s="59"/>
       <c r="L294" s="29"/>
       <c r="M294" s="29"/>
       <c r="N294" s="29"/>
       <c r="O294" s="29"/>
       <c r="P294" s="29"/>
       <c r="R294" s="36"/>
       <c r="S294" s="36"/>
       <c r="T294" s="36"/>
       <c r="U294" s="36"/>
       <c r="V294" s="36"/>
       <c r="X294" s="29"/>
       <c r="Y294" s="29"/>
       <c r="Z294" s="29"/>
       <c r="AA294" s="29"/>
       <c r="AB294" s="29"/>
     </row>
     <row r="295" spans="1:28" ht="33.75" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A295" s="41"/>
       <c r="B295" s="46" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="C295" s="50" t="s">
         <v>207</v>
       </c>
       <c r="D295" s="35"/>
       <c r="F295" s="36"/>
       <c r="G295" s="36"/>
       <c r="H295" s="36"/>
       <c r="I295" s="36"/>
       <c r="J295" s="59"/>
       <c r="L295" s="29"/>
       <c r="M295" s="29"/>
       <c r="N295" s="29"/>
       <c r="O295" s="29"/>
       <c r="P295" s="29"/>
       <c r="R295" s="36"/>
       <c r="S295" s="36"/>
       <c r="T295" s="36"/>
       <c r="U295" s="36"/>
       <c r="V295" s="36"/>
       <c r="X295" s="29"/>
       <c r="Y295" s="29"/>
       <c r="Z295" s="29"/>
       <c r="AA295" s="29"/>
       <c r="AB295" s="29"/>
     </row>
     <row r="296" spans="1:28" ht="33.75" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A296" s="51" t="s">
         <v>66</v>
       </c>
       <c r="B296" s="52" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="C296" s="39" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="D296" s="40">
         <f>D297</f>
         <v>0</v>
       </c>
       <c r="F296" s="36"/>
       <c r="G296" s="36"/>
       <c r="H296" s="36"/>
       <c r="I296" s="36"/>
       <c r="J296" s="59"/>
       <c r="L296" s="29"/>
       <c r="M296" s="29"/>
       <c r="N296" s="29"/>
       <c r="O296" s="29"/>
       <c r="P296" s="29"/>
       <c r="R296" s="36"/>
       <c r="S296" s="36"/>
       <c r="T296" s="36"/>
       <c r="U296" s="36"/>
       <c r="V296" s="36"/>
       <c r="X296" s="29"/>
       <c r="Y296" s="29"/>
       <c r="Z296" s="29"/>
       <c r="AA296" s="29"/>
       <c r="AB296" s="29"/>
     </row>
     <row r="297" spans="1:28" ht="33.75" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A297" s="45"/>
       <c r="B297" s="46" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="C297" s="50" t="s">
         <v>156</v>
       </c>
       <c r="D297" s="35"/>
       <c r="F297" s="36"/>
       <c r="G297" s="36"/>
       <c r="H297" s="36"/>
       <c r="I297" s="36"/>
       <c r="J297" s="59"/>
       <c r="L297" s="29"/>
       <c r="M297" s="29"/>
       <c r="N297" s="29"/>
       <c r="O297" s="29"/>
       <c r="P297" s="29"/>
       <c r="R297" s="36"/>
       <c r="S297" s="36"/>
       <c r="T297" s="36"/>
       <c r="U297" s="36"/>
       <c r="V297" s="36"/>
       <c r="X297" s="29"/>
       <c r="Y297" s="29"/>
       <c r="Z297" s="29"/>
       <c r="AA297" s="29"/>
       <c r="AB297" s="29"/>
     </row>
     <row r="298" spans="1:28" ht="40.9" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A298" s="43" t="s">
         <v>157</v>
       </c>
       <c r="B298" s="44" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="C298" s="39" t="s">
         <v>159</v>
       </c>
       <c r="D298" s="47">
         <f>D299</f>
         <v>0</v>
       </c>
       <c r="F298" s="36"/>
       <c r="G298" s="36"/>
       <c r="H298" s="36"/>
       <c r="I298" s="36"/>
       <c r="J298" s="59"/>
       <c r="L298" s="29"/>
       <c r="M298" s="29"/>
       <c r="N298" s="29"/>
       <c r="O298" s="29"/>
       <c r="P298" s="29"/>
       <c r="R298" s="36"/>
       <c r="S298" s="36"/>
       <c r="T298" s="36"/>
       <c r="U298" s="36"/>
       <c r="V298" s="36"/>
       <c r="X298" s="29"/>
       <c r="Y298" s="29"/>
       <c r="Z298" s="29"/>
       <c r="AA298" s="29"/>
       <c r="AB298" s="29"/>
     </row>
     <row r="299" spans="1:28" ht="53.25" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A299" s="51" t="s">
         <v>160</v>
       </c>
       <c r="B299" s="52" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="C299" s="39" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="D299" s="47">
         <f>D300</f>
         <v>0</v>
       </c>
       <c r="F299" s="36"/>
       <c r="G299" s="36"/>
       <c r="H299" s="36"/>
       <c r="I299" s="36"/>
       <c r="J299" s="59"/>
       <c r="L299" s="29"/>
       <c r="M299" s="29"/>
       <c r="N299" s="29"/>
       <c r="O299" s="29"/>
       <c r="P299" s="29"/>
       <c r="R299" s="36"/>
       <c r="S299" s="36"/>
       <c r="T299" s="36"/>
       <c r="U299" s="36"/>
       <c r="V299" s="36"/>
       <c r="X299" s="29"/>
       <c r="Y299" s="29"/>
       <c r="Z299" s="29"/>
       <c r="AA299" s="29"/>
       <c r="AB299" s="29"/>
     </row>
     <row r="300" spans="1:28" ht="37.5" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A300" s="41"/>
       <c r="B300" s="46" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="C300" s="50" t="s">
         <v>164</v>
       </c>
       <c r="D300" s="35"/>
       <c r="F300" s="36"/>
       <c r="G300" s="36"/>
       <c r="H300" s="36"/>
       <c r="I300" s="36"/>
       <c r="J300" s="59"/>
       <c r="L300" s="29"/>
       <c r="M300" s="29"/>
       <c r="N300" s="29"/>
       <c r="O300" s="29"/>
       <c r="P300" s="29"/>
       <c r="R300" s="36"/>
       <c r="S300" s="36"/>
       <c r="T300" s="36"/>
       <c r="U300" s="36"/>
       <c r="V300" s="36"/>
       <c r="X300" s="29"/>
       <c r="Y300" s="29"/>
       <c r="Z300" s="29"/>
       <c r="AA300" s="29"/>
       <c r="AB300" s="29"/>
     </row>
     <row r="301" spans="1:28" ht="31.5" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A301" s="82" t="s">
         <v>77</v>
       </c>
       <c r="B301" s="33" t="s">
+        <v>244</v>
+      </c>
+      <c r="C301" s="48" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="D301" s="35"/>
       <c r="F301" s="36"/>
       <c r="G301" s="36"/>
       <c r="H301" s="36"/>
       <c r="I301" s="36"/>
       <c r="J301" s="36"/>
       <c r="L301" s="29"/>
       <c r="M301" s="29"/>
       <c r="N301" s="29"/>
       <c r="O301" s="29"/>
       <c r="P301" s="29"/>
       <c r="R301" s="36"/>
       <c r="S301" s="36"/>
       <c r="T301" s="36"/>
       <c r="U301" s="36"/>
       <c r="V301" s="36"/>
       <c r="X301" s="29"/>
       <c r="Y301" s="29"/>
       <c r="Z301" s="29"/>
       <c r="AA301" s="29"/>
       <c r="AB301" s="29"/>
     </row>
     <row r="302" spans="1:28" ht="60.75" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A302" s="32" t="s">
         <v>80</v>
       </c>
       <c r="B302" s="33" t="s">
+        <v>246</v>
+      </c>
+      <c r="C302" s="48" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="D302" s="35"/>
       <c r="F302" s="36"/>
       <c r="G302" s="36"/>
       <c r="H302" s="36"/>
       <c r="I302" s="36"/>
       <c r="J302" s="59"/>
       <c r="L302" s="29"/>
       <c r="M302" s="29"/>
       <c r="N302" s="29"/>
       <c r="O302" s="29"/>
       <c r="P302" s="29"/>
       <c r="R302" s="36"/>
       <c r="S302" s="36"/>
       <c r="T302" s="36"/>
       <c r="U302" s="36"/>
       <c r="V302" s="36"/>
       <c r="X302" s="29"/>
       <c r="Y302" s="29"/>
       <c r="Z302" s="29"/>
       <c r="AA302" s="29"/>
       <c r="AB302" s="29"/>
     </row>
     <row r="303" spans="1:28" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A303" s="75" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="B303" s="75"/>
       <c r="C303" s="74"/>
       <c r="D303" s="73"/>
       <c r="E303" s="73"/>
       <c r="F303" s="73"/>
       <c r="G303" s="73"/>
       <c r="H303" s="73"/>
       <c r="I303" s="73"/>
       <c r="J303" s="73"/>
       <c r="K303" s="73"/>
       <c r="L303" s="73"/>
       <c r="M303" s="73"/>
       <c r="N303" s="73"/>
       <c r="O303" s="73"/>
       <c r="P303" s="73"/>
       <c r="Q303" s="73"/>
       <c r="R303" s="73"/>
       <c r="S303" s="73"/>
       <c r="T303" s="73"/>
       <c r="U303" s="73"/>
       <c r="V303" s="73"/>
       <c r="W303" s="73"/>
       <c r="X303" s="73"/>
       <c r="Y303" s="73"/>
       <c r="Z303" s="73"/>
       <c r="AA303" s="73"/>
       <c r="AB303" s="73"/>
     </row>
     <row r="304" spans="1:28" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A304" s="88" t="s">
+      <c r="A304" s="97" t="s">
         <v>23</v>
       </c>
-      <c r="B304" s="89"/>
-      <c r="C304" s="90"/>
+      <c r="B304" s="98"/>
+      <c r="C304" s="99"/>
       <c r="D304" s="19">
         <f>D306+D328+D344+D359+D381+D382+D387+D392+D393+D402+D406+D422+D423+D395+D401+D364+D366+D427</f>
         <v>0</v>
       </c>
       <c r="F304" s="20" t="e">
         <f>L304/$P$451</f>
         <v>#DIV/0!</v>
       </c>
       <c r="G304" s="20" t="e">
         <f t="shared" ref="G304" si="76">M304/$P$451</f>
         <v>#DIV/0!</v>
       </c>
       <c r="H304" s="20" t="e">
         <f t="shared" ref="H304" si="77">N304/$P$451</f>
         <v>#DIV/0!</v>
       </c>
       <c r="I304" s="20" t="e">
         <f t="shared" ref="I304" si="78">O304/$P$451</f>
         <v>#DIV/0!</v>
       </c>
       <c r="J304" s="20" t="e">
         <f t="shared" ref="J304" si="79">P304/$P$451</f>
         <v>#DIV/0!</v>
       </c>
       <c r="L304" s="21">
@@ -20292,51 +20288,51 @@
       <c r="N331" s="29"/>
       <c r="O331" s="29"/>
       <c r="P331" s="29"/>
       <c r="R331" s="36"/>
       <c r="S331" s="36"/>
       <c r="T331" s="36"/>
       <c r="U331" s="36"/>
       <c r="V331" s="36"/>
       <c r="X331" s="29"/>
       <c r="Y331" s="29"/>
       <c r="Z331" s="29"/>
       <c r="AA331" s="29"/>
       <c r="AB331" s="29"/>
     </row>
     <row r="332" spans="1:28" ht="31.5" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A332" s="32" t="s">
         <v>45</v>
       </c>
       <c r="B332" s="33" t="s">
         <v>88</v>
       </c>
       <c r="C332" s="34" t="s">
         <v>47</v>
       </c>
       <c r="D332" s="54">
-        <f>D333+D334+D335</f>
+        <f>D333+D334+D335+D338</f>
         <v>0</v>
       </c>
       <c r="F332" s="36"/>
       <c r="G332" s="36"/>
       <c r="H332" s="36"/>
       <c r="I332" s="36"/>
       <c r="J332" s="59"/>
       <c r="L332" s="29"/>
       <c r="M332" s="29"/>
       <c r="N332" s="29"/>
       <c r="O332" s="29"/>
       <c r="P332" s="29"/>
       <c r="R332" s="36"/>
       <c r="S332" s="36"/>
       <c r="T332" s="36"/>
       <c r="U332" s="36"/>
       <c r="V332" s="36"/>
       <c r="X332" s="29"/>
       <c r="Y332" s="29"/>
       <c r="Z332" s="29"/>
       <c r="AA332" s="29"/>
       <c r="AB332" s="29"/>
     </row>
     <row r="333" spans="1:28" ht="33" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A333" s="41" t="s">
@@ -21963,51 +21959,51 @@
       <c r="J375" s="59"/>
       <c r="L375" s="29"/>
       <c r="M375" s="29"/>
       <c r="N375" s="29"/>
       <c r="O375" s="29"/>
       <c r="P375" s="29"/>
       <c r="R375" s="36"/>
       <c r="S375" s="36"/>
       <c r="T375" s="36"/>
       <c r="U375" s="36"/>
       <c r="V375" s="36"/>
       <c r="X375" s="29"/>
       <c r="Y375" s="29"/>
       <c r="Z375" s="29"/>
       <c r="AA375" s="29"/>
       <c r="AB375" s="29"/>
     </row>
     <row r="376" spans="1:28" ht="33.75" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A376" s="51" t="s">
         <v>66</v>
       </c>
       <c r="B376" s="52" t="s">
         <v>153</v>
       </c>
       <c r="C376" s="39" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="D376" s="40">
         <f>D377</f>
         <v>0</v>
       </c>
       <c r="F376" s="36"/>
       <c r="G376" s="36"/>
       <c r="H376" s="36"/>
       <c r="I376" s="36"/>
       <c r="J376" s="59"/>
       <c r="L376" s="29"/>
       <c r="M376" s="29"/>
       <c r="N376" s="29"/>
       <c r="O376" s="29"/>
       <c r="P376" s="29"/>
       <c r="R376" s="36"/>
       <c r="S376" s="36"/>
       <c r="T376" s="36"/>
       <c r="U376" s="36"/>
       <c r="V376" s="36"/>
       <c r="X376" s="29"/>
       <c r="Y376" s="29"/>
       <c r="Z376" s="29"/>
       <c r="AA376" s="29"/>
       <c r="AB376" s="29"/>
@@ -22063,51 +22059,51 @@
       <c r="J378" s="59"/>
       <c r="L378" s="29"/>
       <c r="M378" s="29"/>
       <c r="N378" s="29"/>
       <c r="O378" s="29"/>
       <c r="P378" s="29"/>
       <c r="R378" s="36"/>
       <c r="S378" s="36"/>
       <c r="T378" s="36"/>
       <c r="U378" s="36"/>
       <c r="V378" s="36"/>
       <c r="X378" s="29"/>
       <c r="Y378" s="29"/>
       <c r="Z378" s="29"/>
       <c r="AA378" s="29"/>
       <c r="AB378" s="29"/>
     </row>
     <row r="379" spans="1:28" ht="59.65" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A379" s="51" t="s">
         <v>160</v>
       </c>
       <c r="B379" s="52" t="s">
         <v>161</v>
       </c>
       <c r="C379" s="39" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="D379" s="47">
         <f>D380</f>
         <v>0</v>
       </c>
       <c r="F379" s="36"/>
       <c r="G379" s="36"/>
       <c r="H379" s="36"/>
       <c r="I379" s="36"/>
       <c r="J379" s="59"/>
       <c r="L379" s="29"/>
       <c r="M379" s="29"/>
       <c r="N379" s="29"/>
       <c r="O379" s="29"/>
       <c r="P379" s="29"/>
       <c r="R379" s="36"/>
       <c r="S379" s="36"/>
       <c r="T379" s="36"/>
       <c r="U379" s="36"/>
       <c r="V379" s="36"/>
       <c r="X379" s="29"/>
       <c r="Y379" s="29"/>
       <c r="Z379" s="29"/>
       <c r="AA379" s="29"/>
       <c r="AB379" s="29"/>
@@ -23674,51 +23670,51 @@
       <c r="J411" s="59"/>
       <c r="L411" s="29"/>
       <c r="M411" s="29"/>
       <c r="N411" s="29"/>
       <c r="O411" s="29"/>
       <c r="P411" s="29"/>
       <c r="R411" s="36"/>
       <c r="S411" s="36"/>
       <c r="T411" s="36"/>
       <c r="U411" s="36"/>
       <c r="V411" s="36"/>
       <c r="X411" s="29"/>
       <c r="Y411" s="29"/>
       <c r="Z411" s="29"/>
       <c r="AA411" s="29"/>
       <c r="AB411" s="29"/>
     </row>
     <row r="412" spans="1:28" ht="58.15" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A412" s="51" t="s">
         <v>143</v>
       </c>
       <c r="B412" s="52" t="s">
         <v>200</v>
       </c>
       <c r="C412" s="39" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="D412" s="47">
         <f>D413+D414</f>
         <v>0</v>
       </c>
       <c r="F412" s="36"/>
       <c r="G412" s="36"/>
       <c r="H412" s="36"/>
       <c r="I412" s="36"/>
       <c r="J412" s="59"/>
       <c r="L412" s="29"/>
       <c r="M412" s="29"/>
       <c r="N412" s="29"/>
       <c r="O412" s="29"/>
       <c r="P412" s="29"/>
       <c r="R412" s="36"/>
       <c r="S412" s="36"/>
       <c r="T412" s="36"/>
       <c r="U412" s="36"/>
       <c r="V412" s="36"/>
       <c r="X412" s="29"/>
       <c r="Y412" s="29"/>
       <c r="Z412" s="29"/>
       <c r="AA412" s="29"/>
       <c r="AB412" s="29"/>
@@ -23737,51 +23733,51 @@
       <c r="H413" s="36"/>
       <c r="I413" s="36"/>
       <c r="J413" s="59"/>
       <c r="L413" s="29"/>
       <c r="M413" s="29"/>
       <c r="N413" s="29"/>
       <c r="O413" s="29"/>
       <c r="P413" s="29"/>
       <c r="R413" s="36"/>
       <c r="S413" s="36"/>
       <c r="T413" s="36"/>
       <c r="U413" s="36"/>
       <c r="V413" s="36"/>
       <c r="X413" s="29"/>
       <c r="Y413" s="29"/>
       <c r="Z413" s="29"/>
       <c r="AA413" s="29"/>
       <c r="AB413" s="29"/>
     </row>
     <row r="414" spans="1:28" ht="79.5" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A414" s="41"/>
       <c r="B414" s="46" t="s">
         <v>203</v>
       </c>
       <c r="C414" s="50" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="D414" s="35"/>
       <c r="F414" s="36"/>
       <c r="G414" s="36"/>
       <c r="H414" s="36"/>
       <c r="I414" s="36"/>
       <c r="J414" s="59"/>
       <c r="L414" s="29"/>
       <c r="M414" s="29"/>
       <c r="N414" s="29"/>
       <c r="O414" s="29"/>
       <c r="P414" s="29"/>
       <c r="R414" s="36"/>
       <c r="S414" s="36"/>
       <c r="T414" s="36"/>
       <c r="U414" s="36"/>
       <c r="V414" s="36"/>
       <c r="X414" s="29"/>
       <c r="Y414" s="29"/>
       <c r="Z414" s="29"/>
       <c r="AA414" s="29"/>
       <c r="AB414" s="29"/>
     </row>
     <row r="415" spans="1:28" ht="97.15" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A415" s="51" t="s">
@@ -23834,51 +23830,51 @@
       <c r="J416" s="59"/>
       <c r="L416" s="29"/>
       <c r="M416" s="29"/>
       <c r="N416" s="29"/>
       <c r="O416" s="29"/>
       <c r="P416" s="29"/>
       <c r="R416" s="36"/>
       <c r="S416" s="36"/>
       <c r="T416" s="36"/>
       <c r="U416" s="36"/>
       <c r="V416" s="36"/>
       <c r="X416" s="29"/>
       <c r="Y416" s="29"/>
       <c r="Z416" s="29"/>
       <c r="AA416" s="29"/>
       <c r="AB416" s="29"/>
     </row>
     <row r="417" spans="1:28" ht="33.75" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A417" s="51" t="s">
         <v>66</v>
       </c>
       <c r="B417" s="52" t="s">
         <v>208</v>
       </c>
       <c r="C417" s="39" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="D417" s="40">
         <f>D418</f>
         <v>0</v>
       </c>
       <c r="F417" s="36"/>
       <c r="G417" s="36"/>
       <c r="H417" s="36"/>
       <c r="I417" s="36"/>
       <c r="J417" s="59"/>
       <c r="L417" s="29"/>
       <c r="M417" s="29"/>
       <c r="N417" s="29"/>
       <c r="O417" s="29"/>
       <c r="P417" s="29"/>
       <c r="R417" s="36"/>
       <c r="S417" s="36"/>
       <c r="T417" s="36"/>
       <c r="U417" s="36"/>
       <c r="V417" s="36"/>
       <c r="X417" s="29"/>
       <c r="Y417" s="29"/>
       <c r="Z417" s="29"/>
       <c r="AA417" s="29"/>
       <c r="AB417" s="29"/>
@@ -24374,124 +24370,124 @@
         <f>$L427*$L$2</f>
         <v>0</v>
       </c>
       <c r="Y427" s="31">
         <f>IF(M427=0,0,P427-X427)</f>
         <v>0</v>
       </c>
       <c r="Z427" s="31">
         <f>IF(N427=0,0,P427-X427)</f>
         <v>0</v>
       </c>
       <c r="AA427" s="31">
         <f>IF(O427=0,0,P427-X427)</f>
         <v>0</v>
       </c>
       <c r="AB427" s="31">
         <f>SUM(X427:AA427)</f>
         <v>0</v>
       </c>
     </row>
     <row r="428" spans="1:28" ht="31.5" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A428" s="84" t="s">
         <v>36</v>
       </c>
       <c r="B428" s="38" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="C428" s="83" t="s">
         <v>38</v>
       </c>
       <c r="D428" s="40">
         <f>D429</f>
         <v>0</v>
       </c>
       <c r="F428" s="36"/>
       <c r="G428" s="36"/>
       <c r="H428" s="36"/>
       <c r="I428" s="36"/>
       <c r="J428" s="36"/>
       <c r="L428" s="29"/>
       <c r="M428" s="29"/>
       <c r="N428" s="29"/>
       <c r="O428" s="29"/>
       <c r="P428" s="29"/>
       <c r="R428" s="36"/>
       <c r="S428" s="36"/>
       <c r="T428" s="36"/>
       <c r="U428" s="36"/>
       <c r="V428" s="36"/>
       <c r="X428" s="29"/>
       <c r="Y428" s="29"/>
       <c r="Z428" s="29"/>
       <c r="AA428" s="29"/>
       <c r="AB428" s="29"/>
     </row>
     <row r="429" spans="1:28" ht="34.9" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A429" s="85" t="s">
         <v>39</v>
       </c>
       <c r="B429" s="44" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="C429" s="83" t="s">
         <v>85</v>
       </c>
       <c r="D429" s="40">
         <f>D430</f>
         <v>0</v>
       </c>
       <c r="F429" s="36"/>
       <c r="G429" s="36"/>
       <c r="H429" s="36"/>
       <c r="I429" s="36"/>
       <c r="J429" s="36"/>
       <c r="L429" s="29"/>
       <c r="M429" s="29"/>
       <c r="N429" s="29"/>
       <c r="O429" s="29"/>
       <c r="P429" s="29"/>
       <c r="R429" s="36"/>
       <c r="S429" s="36"/>
       <c r="T429" s="36"/>
       <c r="U429" s="36"/>
       <c r="V429" s="36"/>
       <c r="X429" s="29"/>
       <c r="Y429" s="29"/>
       <c r="Z429" s="29"/>
       <c r="AA429" s="29"/>
       <c r="AB429" s="29"/>
     </row>
     <row r="430" spans="1:28" ht="78.75" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A430" s="86" t="s">
         <v>42</v>
       </c>
       <c r="B430" s="57" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="C430" s="58" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="D430" s="35"/>
       <c r="F430" s="36"/>
       <c r="G430" s="36"/>
       <c r="H430" s="36"/>
       <c r="I430" s="36"/>
       <c r="J430" s="36"/>
       <c r="L430" s="29"/>
       <c r="M430" s="29"/>
       <c r="N430" s="29"/>
       <c r="O430" s="29"/>
       <c r="P430" s="29"/>
       <c r="R430" s="36"/>
       <c r="S430" s="36"/>
       <c r="T430" s="36"/>
       <c r="U430" s="36"/>
       <c r="V430" s="36"/>
       <c r="X430" s="29"/>
       <c r="Y430" s="29"/>
       <c r="Z430" s="29"/>
       <c r="AA430" s="29"/>
       <c r="AB430" s="29"/>
     </row>
     <row r="431" spans="1:28" ht="31.5" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A431" s="37" t="s">
@@ -24673,500 +24669,502 @@
       <c r="J436" s="59"/>
       <c r="L436" s="29"/>
       <c r="M436" s="29"/>
       <c r="N436" s="29"/>
       <c r="O436" s="29"/>
       <c r="P436" s="29"/>
       <c r="R436" s="36"/>
       <c r="S436" s="36"/>
       <c r="T436" s="36"/>
       <c r="U436" s="36"/>
       <c r="V436" s="36"/>
       <c r="X436" s="29"/>
       <c r="Y436" s="29"/>
       <c r="Z436" s="29"/>
       <c r="AA436" s="29"/>
       <c r="AB436" s="29"/>
     </row>
     <row r="437" spans="1:28" ht="50.25" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A437" s="43" t="s">
         <v>63</v>
       </c>
       <c r="B437" s="44" t="s">
         <v>231</v>
       </c>
       <c r="C437" s="39" t="s">
-        <v>259</v>
+        <v>273</v>
       </c>
       <c r="D437" s="47">
         <f>D438+D441+D443</f>
         <v>0</v>
       </c>
       <c r="F437" s="36"/>
       <c r="G437" s="36"/>
       <c r="H437" s="36"/>
       <c r="I437" s="36"/>
       <c r="J437" s="59"/>
       <c r="L437" s="29"/>
       <c r="M437" s="29"/>
       <c r="N437" s="29"/>
       <c r="O437" s="29"/>
       <c r="P437" s="29"/>
       <c r="R437" s="36"/>
       <c r="S437" s="36"/>
       <c r="T437" s="36"/>
       <c r="U437" s="36"/>
       <c r="V437" s="36"/>
       <c r="X437" s="29"/>
       <c r="Y437" s="29"/>
       <c r="Z437" s="29"/>
       <c r="AA437" s="29"/>
       <c r="AB437" s="29"/>
     </row>
     <row r="438" spans="1:28" ht="58.15" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A438" s="51" t="s">
         <v>143</v>
       </c>
       <c r="B438" s="52" t="s">
-        <v>233</v>
-[...1 lines deleted...]
-      <c r="C438" s="36"/>
+        <v>232</v>
+      </c>
+      <c r="C438" s="39" t="s">
+        <v>272</v>
+      </c>
       <c r="D438" s="47">
         <f>D439+D440</f>
         <v>0</v>
       </c>
       <c r="F438" s="36"/>
       <c r="G438" s="36"/>
       <c r="H438" s="36"/>
       <c r="I438" s="36"/>
       <c r="J438" s="59"/>
       <c r="L438" s="29"/>
       <c r="M438" s="29"/>
       <c r="N438" s="29"/>
       <c r="O438" s="29"/>
       <c r="P438" s="29"/>
       <c r="R438" s="36"/>
       <c r="S438" s="36"/>
       <c r="T438" s="36"/>
       <c r="U438" s="36"/>
       <c r="V438" s="36"/>
       <c r="X438" s="29"/>
       <c r="Y438" s="29"/>
       <c r="Z438" s="29"/>
       <c r="AA438" s="29"/>
       <c r="AB438" s="29"/>
     </row>
     <row r="439" spans="1:28" ht="37.5" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A439" s="41"/>
       <c r="B439" s="46" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="C439" s="50" t="s">
         <v>147</v>
       </c>
       <c r="D439" s="35"/>
       <c r="F439" s="36"/>
       <c r="G439" s="36"/>
       <c r="H439" s="36"/>
       <c r="I439" s="36"/>
       <c r="J439" s="59"/>
       <c r="L439" s="29"/>
       <c r="M439" s="29"/>
       <c r="N439" s="29"/>
       <c r="O439" s="29"/>
       <c r="P439" s="29"/>
       <c r="R439" s="36"/>
       <c r="S439" s="36"/>
       <c r="T439" s="36"/>
       <c r="U439" s="36"/>
       <c r="V439" s="36"/>
       <c r="X439" s="29"/>
       <c r="Y439" s="29"/>
       <c r="Z439" s="29"/>
       <c r="AA439" s="29"/>
       <c r="AB439" s="29"/>
     </row>
     <row r="440" spans="1:28" ht="81" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A440" s="41"/>
       <c r="B440" s="46" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="C440" s="50"/>
       <c r="D440" s="35"/>
       <c r="F440" s="36"/>
       <c r="G440" s="36"/>
       <c r="H440" s="36"/>
       <c r="I440" s="36"/>
       <c r="J440" s="59"/>
       <c r="L440" s="29"/>
       <c r="M440" s="29"/>
       <c r="N440" s="29"/>
       <c r="O440" s="29"/>
       <c r="P440" s="29"/>
       <c r="R440" s="36"/>
       <c r="S440" s="36"/>
       <c r="T440" s="36"/>
       <c r="U440" s="36"/>
       <c r="V440" s="36"/>
       <c r="X440" s="29"/>
       <c r="Y440" s="29"/>
       <c r="Z440" s="29"/>
       <c r="AA440" s="29"/>
       <c r="AB440" s="29"/>
     </row>
     <row r="441" spans="1:28" ht="97.15" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A441" s="51" t="s">
         <v>148</v>
       </c>
       <c r="B441" s="52" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="C441" s="39" t="s">
         <v>150</v>
       </c>
       <c r="D441" s="40">
         <f>D442</f>
         <v>0</v>
       </c>
       <c r="F441" s="36"/>
       <c r="G441" s="36"/>
       <c r="H441" s="36"/>
       <c r="I441" s="36"/>
       <c r="J441" s="59"/>
       <c r="L441" s="29"/>
       <c r="M441" s="29"/>
       <c r="N441" s="29"/>
       <c r="O441" s="29"/>
       <c r="P441" s="29"/>
       <c r="R441" s="36"/>
       <c r="S441" s="36"/>
       <c r="T441" s="36"/>
       <c r="U441" s="36"/>
       <c r="V441" s="36"/>
       <c r="X441" s="29"/>
       <c r="Y441" s="29"/>
       <c r="Z441" s="29"/>
       <c r="AA441" s="29"/>
       <c r="AB441" s="29"/>
     </row>
     <row r="442" spans="1:28" ht="33.75" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A442" s="41"/>
       <c r="B442" s="46" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="C442" s="50" t="s">
         <v>207</v>
       </c>
       <c r="D442" s="35"/>
       <c r="F442" s="36"/>
       <c r="G442" s="36"/>
       <c r="H442" s="36"/>
       <c r="I442" s="36"/>
       <c r="J442" s="59"/>
       <c r="L442" s="29"/>
       <c r="M442" s="29"/>
       <c r="N442" s="29"/>
       <c r="O442" s="29"/>
       <c r="P442" s="29"/>
       <c r="R442" s="36"/>
       <c r="S442" s="36"/>
       <c r="T442" s="36"/>
       <c r="U442" s="36"/>
       <c r="V442" s="36"/>
       <c r="X442" s="29"/>
       <c r="Y442" s="29"/>
       <c r="Z442" s="29"/>
       <c r="AA442" s="29"/>
       <c r="AB442" s="29"/>
     </row>
     <row r="443" spans="1:28" ht="33.75" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A443" s="51" t="s">
         <v>66</v>
       </c>
       <c r="B443" s="52" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="C443" s="39" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="D443" s="40">
         <f>D444</f>
         <v>0</v>
       </c>
       <c r="F443" s="36"/>
       <c r="G443" s="36"/>
       <c r="H443" s="36"/>
       <c r="I443" s="36"/>
       <c r="J443" s="59"/>
       <c r="L443" s="29"/>
       <c r="M443" s="29"/>
       <c r="N443" s="29"/>
       <c r="O443" s="29"/>
       <c r="P443" s="29"/>
       <c r="R443" s="36"/>
       <c r="S443" s="36"/>
       <c r="T443" s="36"/>
       <c r="U443" s="36"/>
       <c r="V443" s="36"/>
       <c r="X443" s="29"/>
       <c r="Y443" s="29"/>
       <c r="Z443" s="29"/>
       <c r="AA443" s="29"/>
       <c r="AB443" s="29"/>
     </row>
     <row r="444" spans="1:28" ht="33.75" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A444" s="45"/>
       <c r="B444" s="46" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="C444" s="50" t="s">
         <v>156</v>
       </c>
       <c r="D444" s="35"/>
       <c r="F444" s="36"/>
       <c r="G444" s="36"/>
       <c r="H444" s="36"/>
       <c r="I444" s="36"/>
       <c r="J444" s="59"/>
       <c r="L444" s="29"/>
       <c r="M444" s="29"/>
       <c r="N444" s="29"/>
       <c r="O444" s="29"/>
       <c r="P444" s="29"/>
       <c r="R444" s="36"/>
       <c r="S444" s="36"/>
       <c r="T444" s="36"/>
       <c r="U444" s="36"/>
       <c r="V444" s="36"/>
       <c r="X444" s="29"/>
       <c r="Y444" s="29"/>
       <c r="Z444" s="29"/>
       <c r="AA444" s="29"/>
       <c r="AB444" s="29"/>
     </row>
     <row r="445" spans="1:28" ht="40.9" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A445" s="43" t="s">
         <v>157</v>
       </c>
       <c r="B445" s="44" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="C445" s="39" t="s">
         <v>159</v>
       </c>
       <c r="D445" s="47">
         <f>D446</f>
         <v>0</v>
       </c>
       <c r="F445" s="36"/>
       <c r="G445" s="36"/>
       <c r="H445" s="36"/>
       <c r="I445" s="36"/>
       <c r="J445" s="59"/>
       <c r="L445" s="29"/>
       <c r="M445" s="29"/>
       <c r="N445" s="29"/>
       <c r="O445" s="29"/>
       <c r="P445" s="29"/>
       <c r="R445" s="36"/>
       <c r="S445" s="36"/>
       <c r="T445" s="36"/>
       <c r="U445" s="36"/>
       <c r="V445" s="36"/>
       <c r="X445" s="29"/>
       <c r="Y445" s="29"/>
       <c r="Z445" s="29"/>
       <c r="AA445" s="29"/>
       <c r="AB445" s="29"/>
     </row>
     <row r="446" spans="1:28" ht="49.5" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A446" s="51" t="s">
         <v>160</v>
       </c>
       <c r="B446" s="52" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="C446" s="39" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="D446" s="47">
         <f>D447</f>
         <v>0</v>
       </c>
       <c r="F446" s="36"/>
       <c r="G446" s="36"/>
       <c r="H446" s="36"/>
       <c r="I446" s="36"/>
       <c r="J446" s="59"/>
       <c r="L446" s="29"/>
       <c r="M446" s="29"/>
       <c r="N446" s="29"/>
       <c r="O446" s="29"/>
       <c r="P446" s="29"/>
       <c r="R446" s="36"/>
       <c r="S446" s="36"/>
       <c r="T446" s="36"/>
       <c r="U446" s="36"/>
       <c r="V446" s="36"/>
       <c r="X446" s="29"/>
       <c r="Y446" s="29"/>
       <c r="Z446" s="29"/>
       <c r="AA446" s="29"/>
       <c r="AB446" s="29"/>
     </row>
     <row r="447" spans="1:28" ht="37.5" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A447" s="41"/>
       <c r="B447" s="46" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="C447" s="50" t="s">
         <v>164</v>
       </c>
       <c r="D447" s="35"/>
       <c r="F447" s="36"/>
       <c r="G447" s="36"/>
       <c r="H447" s="36"/>
       <c r="I447" s="36"/>
       <c r="J447" s="59"/>
       <c r="L447" s="29"/>
       <c r="M447" s="29"/>
       <c r="N447" s="29"/>
       <c r="O447" s="29"/>
       <c r="P447" s="29"/>
       <c r="R447" s="36"/>
       <c r="S447" s="36"/>
       <c r="T447" s="36"/>
       <c r="U447" s="36"/>
       <c r="V447" s="36"/>
       <c r="X447" s="29"/>
       <c r="Y447" s="29"/>
       <c r="Z447" s="29"/>
       <c r="AA447" s="29"/>
       <c r="AB447" s="29"/>
     </row>
     <row r="448" spans="1:28" ht="31.5" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A448" s="82" t="s">
         <v>77</v>
       </c>
       <c r="B448" s="33" t="s">
+        <v>244</v>
+      </c>
+      <c r="C448" s="48" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="D448" s="35"/>
       <c r="F448" s="36"/>
       <c r="G448" s="36"/>
       <c r="H448" s="36"/>
       <c r="I448" s="36"/>
       <c r="J448" s="36"/>
       <c r="L448" s="29"/>
       <c r="M448" s="29"/>
       <c r="N448" s="29"/>
       <c r="O448" s="29"/>
       <c r="P448" s="29"/>
       <c r="R448" s="36"/>
       <c r="S448" s="36"/>
       <c r="T448" s="36"/>
       <c r="U448" s="36"/>
       <c r="V448" s="36"/>
       <c r="X448" s="29"/>
       <c r="Y448" s="29"/>
       <c r="Z448" s="29"/>
       <c r="AA448" s="29"/>
       <c r="AB448" s="29"/>
     </row>
     <row r="449" spans="1:28" ht="60.75" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A449" s="32" t="s">
         <v>80</v>
       </c>
       <c r="B449" s="33" t="s">
+        <v>246</v>
+      </c>
+      <c r="C449" s="48" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="D449" s="35"/>
       <c r="F449" s="36"/>
       <c r="G449" s="36"/>
       <c r="H449" s="36"/>
       <c r="I449" s="36"/>
       <c r="J449" s="59"/>
       <c r="L449" s="29"/>
       <c r="M449" s="29"/>
       <c r="N449" s="29"/>
       <c r="O449" s="29"/>
       <c r="P449" s="29"/>
       <c r="R449" s="36"/>
       <c r="S449" s="36"/>
       <c r="T449" s="36"/>
       <c r="U449" s="36"/>
       <c r="V449" s="36"/>
       <c r="X449" s="29"/>
       <c r="Y449" s="29"/>
       <c r="Z449" s="29"/>
       <c r="AA449" s="29"/>
       <c r="AB449" s="29"/>
     </row>
     <row r="450" spans="1:28" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A450" s="75" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="B450" s="75"/>
       <c r="C450" s="74"/>
       <c r="D450" s="73"/>
       <c r="E450" s="73"/>
       <c r="F450" s="73"/>
       <c r="G450" s="73"/>
       <c r="H450" s="73"/>
       <c r="I450" s="73"/>
       <c r="J450" s="73"/>
       <c r="K450" s="73"/>
       <c r="L450" s="73"/>
       <c r="M450" s="73"/>
       <c r="N450" s="73"/>
       <c r="O450" s="73"/>
       <c r="P450" s="73"/>
       <c r="Q450" s="73"/>
       <c r="R450" s="73"/>
       <c r="S450" s="73"/>
       <c r="T450" s="73"/>
       <c r="U450" s="73"/>
       <c r="V450" s="73"/>
       <c r="W450" s="73"/>
       <c r="X450" s="73"/>
       <c r="Y450" s="73"/>
       <c r="Z450" s="73"/>
       <c r="AA450" s="73"/>
       <c r="AB450" s="73"/>
     </row>
     <row r="451" spans="1:28" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A451" s="88" t="s">
+      <c r="A451" s="97" t="s">
         <v>23</v>
       </c>
-      <c r="B451" s="89"/>
-      <c r="C451" s="90"/>
+      <c r="B451" s="98"/>
+      <c r="C451" s="99"/>
       <c r="D451" s="19">
         <f>D453+D475+D491+D506+D528+D529+D534+D539+D540+D549+D553+D569+D570+D542+D548+D511+D513+D574</f>
         <v>0</v>
       </c>
       <c r="F451" s="20" t="e">
         <f>L451/$P$451</f>
         <v>#DIV/0!</v>
       </c>
       <c r="G451" s="20" t="e">
         <f t="shared" ref="G451:J451" si="122">M451/$P$451</f>
         <v>#DIV/0!</v>
       </c>
       <c r="H451" s="20" t="e">
         <f t="shared" si="122"/>
         <v>#DIV/0!</v>
       </c>
       <c r="I451" s="20" t="e">
         <f t="shared" si="122"/>
         <v>#DIV/0!</v>
       </c>
       <c r="J451" s="20" t="e">
         <f t="shared" si="122"/>
         <v>#DIV/0!</v>
       </c>
       <c r="L451" s="21">
@@ -26264,51 +26262,51 @@
       <c r="N478" s="29"/>
       <c r="O478" s="29"/>
       <c r="P478" s="29"/>
       <c r="R478" s="36"/>
       <c r="S478" s="36"/>
       <c r="T478" s="36"/>
       <c r="U478" s="36"/>
       <c r="V478" s="36"/>
       <c r="X478" s="29"/>
       <c r="Y478" s="29"/>
       <c r="Z478" s="29"/>
       <c r="AA478" s="29"/>
       <c r="AB478" s="29"/>
     </row>
     <row r="479" spans="1:28" ht="31.5" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A479" s="32" t="s">
         <v>45</v>
       </c>
       <c r="B479" s="33" t="s">
         <v>88</v>
       </c>
       <c r="C479" s="34" t="s">
         <v>47</v>
       </c>
       <c r="D479" s="54">
-        <f>D480+D481+D482</f>
+        <f>D480+D481+D482+D485</f>
         <v>0</v>
       </c>
       <c r="F479" s="36"/>
       <c r="G479" s="36"/>
       <c r="H479" s="36"/>
       <c r="I479" s="36"/>
       <c r="J479" s="59"/>
       <c r="L479" s="29"/>
       <c r="M479" s="29"/>
       <c r="N479" s="29"/>
       <c r="O479" s="29"/>
       <c r="P479" s="29"/>
       <c r="R479" s="36"/>
       <c r="S479" s="36"/>
       <c r="T479" s="36"/>
       <c r="U479" s="36"/>
       <c r="V479" s="36"/>
       <c r="X479" s="29"/>
       <c r="Y479" s="29"/>
       <c r="Z479" s="29"/>
       <c r="AA479" s="29"/>
       <c r="AB479" s="29"/>
     </row>
     <row r="480" spans="1:28" ht="33" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A480" s="41" t="s">
@@ -27805,51 +27803,51 @@
       <c r="J518" s="59"/>
       <c r="L518" s="29"/>
       <c r="M518" s="29"/>
       <c r="N518" s="29"/>
       <c r="O518" s="29"/>
       <c r="P518" s="29"/>
       <c r="R518" s="36"/>
       <c r="S518" s="36"/>
       <c r="T518" s="36"/>
       <c r="U518" s="36"/>
       <c r="V518" s="36"/>
       <c r="X518" s="29"/>
       <c r="Y518" s="29"/>
       <c r="Z518" s="29"/>
       <c r="AA518" s="29"/>
       <c r="AB518" s="29"/>
     </row>
     <row r="519" spans="1:28" ht="57" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A519" s="51" t="s">
         <v>143</v>
       </c>
       <c r="B519" s="52" t="s">
         <v>144</v>
       </c>
       <c r="C519" s="39" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="D519" s="47">
         <f>D520</f>
         <v>0</v>
       </c>
       <c r="F519" s="36"/>
       <c r="G519" s="36"/>
       <c r="H519" s="36"/>
       <c r="I519" s="36"/>
       <c r="J519" s="59"/>
       <c r="L519" s="29"/>
       <c r="M519" s="29"/>
       <c r="N519" s="29"/>
       <c r="O519" s="29"/>
       <c r="P519" s="29"/>
       <c r="R519" s="36"/>
       <c r="S519" s="36"/>
       <c r="T519" s="36"/>
       <c r="U519" s="36"/>
       <c r="V519" s="36"/>
       <c r="X519" s="29"/>
       <c r="Y519" s="29"/>
       <c r="Z519" s="29"/>
       <c r="AA519" s="29"/>
       <c r="AB519" s="29"/>
@@ -27935,51 +27933,51 @@
       <c r="J522" s="59"/>
       <c r="L522" s="29"/>
       <c r="M522" s="29"/>
       <c r="N522" s="29"/>
       <c r="O522" s="29"/>
       <c r="P522" s="29"/>
       <c r="R522" s="36"/>
       <c r="S522" s="36"/>
       <c r="T522" s="36"/>
       <c r="U522" s="36"/>
       <c r="V522" s="36"/>
       <c r="X522" s="29"/>
       <c r="Y522" s="29"/>
       <c r="Z522" s="29"/>
       <c r="AA522" s="29"/>
       <c r="AB522" s="29"/>
     </row>
     <row r="523" spans="1:28" ht="33.75" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A523" s="51" t="s">
         <v>66</v>
       </c>
       <c r="B523" s="52" t="s">
         <v>153</v>
       </c>
       <c r="C523" s="39" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="D523" s="40">
         <f>D524</f>
         <v>0</v>
       </c>
       <c r="F523" s="36"/>
       <c r="G523" s="36"/>
       <c r="H523" s="36"/>
       <c r="I523" s="36"/>
       <c r="J523" s="59"/>
       <c r="L523" s="29"/>
       <c r="M523" s="29"/>
       <c r="N523" s="29"/>
       <c r="O523" s="29"/>
       <c r="P523" s="29"/>
       <c r="R523" s="36"/>
       <c r="S523" s="36"/>
       <c r="T523" s="36"/>
       <c r="U523" s="36"/>
       <c r="V523" s="36"/>
       <c r="X523" s="29"/>
       <c r="Y523" s="29"/>
       <c r="Z523" s="29"/>
       <c r="AA523" s="29"/>
       <c r="AB523" s="29"/>
@@ -28035,51 +28033,51 @@
       <c r="J525" s="59"/>
       <c r="L525" s="29"/>
       <c r="M525" s="29"/>
       <c r="N525" s="29"/>
       <c r="O525" s="29"/>
       <c r="P525" s="29"/>
       <c r="R525" s="36"/>
       <c r="S525" s="36"/>
       <c r="T525" s="36"/>
       <c r="U525" s="36"/>
       <c r="V525" s="36"/>
       <c r="X525" s="29"/>
       <c r="Y525" s="29"/>
       <c r="Z525" s="29"/>
       <c r="AA525" s="29"/>
       <c r="AB525" s="29"/>
     </row>
     <row r="526" spans="1:28" ht="59.65" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A526" s="51" t="s">
         <v>160</v>
       </c>
       <c r="B526" s="52" t="s">
         <v>161</v>
       </c>
       <c r="C526" s="39" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="D526" s="47">
         <f>D527</f>
         <v>0</v>
       </c>
       <c r="F526" s="36"/>
       <c r="G526" s="36"/>
       <c r="H526" s="36"/>
       <c r="I526" s="36"/>
       <c r="J526" s="59"/>
       <c r="L526" s="29"/>
       <c r="M526" s="29"/>
       <c r="N526" s="29"/>
       <c r="O526" s="29"/>
       <c r="P526" s="29"/>
       <c r="R526" s="36"/>
       <c r="S526" s="36"/>
       <c r="T526" s="36"/>
       <c r="U526" s="36"/>
       <c r="V526" s="36"/>
       <c r="X526" s="29"/>
       <c r="Y526" s="29"/>
       <c r="Z526" s="29"/>
       <c r="AA526" s="29"/>
       <c r="AB526" s="29"/>
@@ -29648,54 +29646,51 @@
       <c r="M558" s="29"/>
       <c r="N558" s="29"/>
       <c r="O558" s="29"/>
       <c r="P558" s="29"/>
       <c r="R558" s="36"/>
       <c r="S558" s="36"/>
       <c r="T558" s="36"/>
       <c r="U558" s="36"/>
       <c r="V558" s="36"/>
       <c r="X558" s="29"/>
       <c r="Y558" s="29"/>
       <c r="Z558" s="29"/>
       <c r="AA558" s="29"/>
       <c r="AB558" s="29"/>
     </row>
     <row r="559" spans="1:28" ht="58.15" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A559" s="51" t="s">
         <v>143</v>
       </c>
       <c r="B559" s="52" t="s">
         <v>200</v>
       </c>
       <c r="C559" s="39" t="s">
         <v>201</v>
       </c>
-      <c r="D559" s="47">
-[...2 lines deleted...]
-      </c>
+      <c r="D559" s="47"/>
       <c r="F559" s="36"/>
       <c r="G559" s="36"/>
       <c r="H559" s="36"/>
       <c r="I559" s="36"/>
       <c r="J559" s="59"/>
       <c r="L559" s="29"/>
       <c r="M559" s="29"/>
       <c r="N559" s="29"/>
       <c r="O559" s="29"/>
       <c r="P559" s="29"/>
       <c r="R559" s="36"/>
       <c r="S559" s="36"/>
       <c r="T559" s="36"/>
       <c r="U559" s="36"/>
       <c r="V559" s="36"/>
       <c r="X559" s="29"/>
       <c r="Y559" s="29"/>
       <c r="Z559" s="29"/>
       <c r="AA559" s="29"/>
       <c r="AB559" s="29"/>
     </row>
     <row r="560" spans="1:28" ht="37.5" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A560" s="41"/>
       <c r="B560" s="46" t="s">
         <v>202</v>
@@ -29709,88 +29704,85 @@
       <c r="H560" s="36"/>
       <c r="I560" s="36"/>
       <c r="J560" s="59"/>
       <c r="L560" s="29"/>
       <c r="M560" s="29"/>
       <c r="N560" s="29"/>
       <c r="O560" s="29"/>
       <c r="P560" s="29"/>
       <c r="R560" s="36"/>
       <c r="S560" s="36"/>
       <c r="T560" s="36"/>
       <c r="U560" s="36"/>
       <c r="V560" s="36"/>
       <c r="X560" s="29"/>
       <c r="Y560" s="29"/>
       <c r="Z560" s="29"/>
       <c r="AA560" s="29"/>
       <c r="AB560" s="29"/>
     </row>
     <row r="561" spans="1:28" ht="82.5" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A561" s="41"/>
       <c r="B561" s="46" t="s">
         <v>203</v>
       </c>
       <c r="C561" s="50" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="D561" s="35"/>
       <c r="F561" s="36"/>
       <c r="G561" s="36"/>
       <c r="H561" s="36"/>
       <c r="I561" s="36"/>
       <c r="J561" s="59"/>
       <c r="L561" s="29"/>
       <c r="M561" s="29"/>
       <c r="N561" s="29"/>
       <c r="O561" s="29"/>
       <c r="P561" s="29"/>
       <c r="R561" s="36"/>
       <c r="S561" s="36"/>
       <c r="T561" s="36"/>
       <c r="U561" s="36"/>
       <c r="V561" s="36"/>
       <c r="X561" s="29"/>
       <c r="Y561" s="29"/>
       <c r="Z561" s="29"/>
       <c r="AA561" s="29"/>
       <c r="AB561" s="29"/>
     </row>
     <row r="562" spans="1:28" ht="97.15" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A562" s="51" t="s">
         <v>148</v>
       </c>
       <c r="B562" s="52" t="s">
         <v>205</v>
       </c>
       <c r="C562" s="39" t="s">
         <v>150</v>
       </c>
-      <c r="D562" s="40">
-[...2 lines deleted...]
-      </c>
+      <c r="D562" s="40"/>
       <c r="F562" s="36"/>
       <c r="G562" s="36"/>
       <c r="H562" s="36"/>
       <c r="I562" s="36"/>
       <c r="J562" s="59"/>
       <c r="L562" s="29"/>
       <c r="M562" s="29"/>
       <c r="N562" s="29"/>
       <c r="O562" s="29"/>
       <c r="P562" s="29"/>
       <c r="R562" s="36"/>
       <c r="S562" s="36"/>
       <c r="T562" s="36"/>
       <c r="U562" s="36"/>
       <c r="V562" s="36"/>
       <c r="X562" s="29"/>
       <c r="Y562" s="29"/>
       <c r="Z562" s="29"/>
       <c r="AA562" s="29"/>
       <c r="AB562" s="29"/>
     </row>
     <row r="563" spans="1:28" ht="33.75" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A563" s="41"/>
       <c r="B563" s="46" t="s">
         <v>206</v>
@@ -29908,54 +29900,51 @@
       <c r="M566" s="29"/>
       <c r="N566" s="29"/>
       <c r="O566" s="29"/>
       <c r="P566" s="29"/>
       <c r="R566" s="36"/>
       <c r="S566" s="36"/>
       <c r="T566" s="36"/>
       <c r="U566" s="36"/>
       <c r="V566" s="36"/>
       <c r="X566" s="29"/>
       <c r="Y566" s="29"/>
       <c r="Z566" s="29"/>
       <c r="AA566" s="29"/>
       <c r="AB566" s="29"/>
     </row>
     <row r="567" spans="1:28" ht="41.65" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A567" s="51" t="s">
         <v>160</v>
       </c>
       <c r="B567" s="52" t="s">
         <v>213</v>
       </c>
       <c r="C567" s="39" t="s">
         <v>214</v>
       </c>
-      <c r="D567" s="47">
-[...2 lines deleted...]
-      </c>
+      <c r="D567" s="47"/>
       <c r="F567" s="36"/>
       <c r="G567" s="36"/>
       <c r="H567" s="36"/>
       <c r="I567" s="36"/>
       <c r="J567" s="59"/>
       <c r="L567" s="29"/>
       <c r="M567" s="29"/>
       <c r="N567" s="29"/>
       <c r="O567" s="29"/>
       <c r="P567" s="29"/>
       <c r="R567" s="36"/>
       <c r="S567" s="36"/>
       <c r="T567" s="36"/>
       <c r="U567" s="36"/>
       <c r="V567" s="36"/>
       <c r="X567" s="29"/>
       <c r="Y567" s="29"/>
       <c r="Z567" s="29"/>
       <c r="AA567" s="29"/>
       <c r="AB567" s="29"/>
     </row>
     <row r="568" spans="1:28" ht="37.5" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A568" s="41"/>
       <c r="B568" s="46" t="s">
         <v>215</v>
@@ -30254,51 +30243,51 @@
       <c r="H573" s="36"/>
       <c r="I573" s="36"/>
       <c r="J573" s="36"/>
       <c r="L573" s="29"/>
       <c r="M573" s="29"/>
       <c r="N573" s="29"/>
       <c r="O573" s="29"/>
       <c r="P573" s="29"/>
       <c r="R573" s="36"/>
       <c r="S573" s="36"/>
       <c r="T573" s="36"/>
       <c r="U573" s="36"/>
       <c r="V573" s="36"/>
       <c r="X573" s="29"/>
       <c r="Y573" s="29"/>
       <c r="Z573" s="29"/>
       <c r="AA573" s="29"/>
       <c r="AB573" s="29"/>
     </row>
     <row r="574" spans="1:28" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A574" s="24"/>
       <c r="B574" s="25" t="s">
         <v>74</v>
       </c>
       <c r="C574" s="26" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="D574" s="27">
         <f>D575+D578+D595+D596</f>
         <v>0</v>
       </c>
       <c r="F574" s="28">
         <v>0.85</v>
       </c>
       <c r="G574" s="28">
         <v>0</v>
       </c>
       <c r="H574" s="28">
         <v>0</v>
       </c>
       <c r="I574" s="28">
         <v>0.15</v>
       </c>
       <c r="J574" s="59">
         <f>SUM(F574:I574)</f>
         <v>1</v>
       </c>
       <c r="K574" s="80" t="str">
         <f>IF(J574=100%,"","Jāprecizē dati šīs rindas F līdz I kolonnās")</f>
         <v/>
       </c>
@@ -30346,124 +30335,121 @@
         <f>$L574*$L$2</f>
         <v>0</v>
       </c>
       <c r="Y574" s="31">
         <f>IF(M574=0,0,P574-X574)</f>
         <v>0</v>
       </c>
       <c r="Z574" s="31">
         <f>IF(N574=0,0,P574-X574)</f>
         <v>0</v>
       </c>
       <c r="AA574" s="31">
         <f>IF(O574=0,0,P574-X574)</f>
         <v>0</v>
       </c>
       <c r="AB574" s="31">
         <f>SUM(X574:AA574)</f>
         <v>0</v>
       </c>
     </row>
     <row r="575" spans="1:28" ht="31.5" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A575" s="84" t="s">
         <v>36</v>
       </c>
       <c r="B575" s="38" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="C575" s="83" t="s">
         <v>38</v>
       </c>
       <c r="D575" s="40">
         <f>D576</f>
         <v>0</v>
       </c>
       <c r="F575" s="36"/>
       <c r="G575" s="36"/>
       <c r="H575" s="36"/>
       <c r="I575" s="36"/>
       <c r="J575" s="36"/>
       <c r="L575" s="29"/>
       <c r="M575" s="29"/>
       <c r="N575" s="29"/>
       <c r="O575" s="29"/>
       <c r="P575" s="29"/>
       <c r="R575" s="36"/>
       <c r="S575" s="36"/>
       <c r="T575" s="36"/>
       <c r="U575" s="36"/>
       <c r="V575" s="36"/>
       <c r="X575" s="29"/>
       <c r="Y575" s="29"/>
       <c r="Z575" s="29"/>
       <c r="AA575" s="29"/>
       <c r="AB575" s="29"/>
     </row>
     <row r="576" spans="1:28" ht="34.9" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A576" s="85" t="s">
         <v>39</v>
       </c>
       <c r="B576" s="44" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="C576" s="83" t="s">
         <v>85</v>
       </c>
-      <c r="D576" s="40">
-[...2 lines deleted...]
-      </c>
+      <c r="D576" s="40"/>
       <c r="F576" s="36"/>
       <c r="G576" s="36"/>
       <c r="H576" s="36"/>
       <c r="I576" s="36"/>
       <c r="J576" s="36"/>
       <c r="L576" s="29"/>
       <c r="M576" s="29"/>
       <c r="N576" s="29"/>
       <c r="O576" s="29"/>
       <c r="P576" s="29"/>
       <c r="R576" s="36"/>
       <c r="S576" s="36"/>
       <c r="T576" s="36"/>
       <c r="U576" s="36"/>
       <c r="V576" s="36"/>
       <c r="X576" s="29"/>
       <c r="Y576" s="29"/>
       <c r="Z576" s="29"/>
       <c r="AA576" s="29"/>
       <c r="AB576" s="29"/>
     </row>
     <row r="577" spans="1:28" ht="78.75" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A577" s="86" t="s">
         <v>42</v>
       </c>
       <c r="B577" s="57" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="C577" s="58" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="D577" s="35"/>
       <c r="F577" s="36"/>
       <c r="G577" s="36"/>
       <c r="H577" s="36"/>
       <c r="I577" s="36"/>
       <c r="J577" s="36"/>
       <c r="L577" s="29"/>
       <c r="M577" s="29"/>
       <c r="N577" s="29"/>
       <c r="O577" s="29"/>
       <c r="P577" s="29"/>
       <c r="R577" s="36"/>
       <c r="S577" s="36"/>
       <c r="T577" s="36"/>
       <c r="U577" s="36"/>
       <c r="V577" s="36"/>
       <c r="X577" s="29"/>
       <c r="Y577" s="29"/>
       <c r="Z577" s="29"/>
       <c r="AA577" s="29"/>
       <c r="AB577" s="29"/>
     </row>
     <row r="578" spans="1:28" ht="31.5" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A578" s="37" t="s">
@@ -30645,526 +30631,523 @@
       <c r="J583" s="59"/>
       <c r="L583" s="29"/>
       <c r="M583" s="29"/>
       <c r="N583" s="29"/>
       <c r="O583" s="29"/>
       <c r="P583" s="29"/>
       <c r="R583" s="36"/>
       <c r="S583" s="36"/>
       <c r="T583" s="36"/>
       <c r="U583" s="36"/>
       <c r="V583" s="36"/>
       <c r="X583" s="29"/>
       <c r="Y583" s="29"/>
       <c r="Z583" s="29"/>
       <c r="AA583" s="29"/>
       <c r="AB583" s="29"/>
     </row>
     <row r="584" spans="1:28" ht="45.95" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A584" s="43" t="s">
         <v>63</v>
       </c>
       <c r="B584" s="44" t="s">
         <v>231</v>
       </c>
       <c r="C584" s="39" t="s">
-        <v>259</v>
+        <v>274</v>
       </c>
       <c r="D584" s="47">
         <f>D585+D588+D590</f>
         <v>0</v>
       </c>
       <c r="F584" s="36"/>
       <c r="G584" s="36"/>
       <c r="H584" s="36"/>
       <c r="I584" s="36"/>
       <c r="J584" s="59"/>
       <c r="L584" s="29"/>
       <c r="M584" s="29"/>
       <c r="N584" s="29"/>
       <c r="O584" s="29"/>
       <c r="P584" s="29"/>
       <c r="R584" s="36"/>
       <c r="S584" s="36"/>
       <c r="T584" s="36"/>
       <c r="U584" s="36"/>
       <c r="V584" s="36"/>
       <c r="X584" s="29"/>
       <c r="Y584" s="29"/>
       <c r="Z584" s="29"/>
       <c r="AA584" s="29"/>
       <c r="AB584" s="29"/>
     </row>
     <row r="585" spans="1:28" ht="58.15" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A585" s="51" t="s">
         <v>143</v>
       </c>
       <c r="B585" s="87" t="s">
-        <v>233</v>
+        <v>232</v>
+      </c>
+      <c r="C585" s="39" t="s">
+        <v>275</v>
       </c>
       <c r="D585" s="47">
         <f>D586+D587</f>
         <v>0</v>
       </c>
       <c r="F585" s="36"/>
       <c r="G585" s="36"/>
       <c r="H585" s="36"/>
       <c r="I585" s="36"/>
       <c r="J585" s="59"/>
       <c r="L585" s="29"/>
       <c r="M585" s="29"/>
       <c r="N585" s="29"/>
       <c r="O585" s="29"/>
       <c r="P585" s="29"/>
       <c r="R585" s="36"/>
       <c r="S585" s="36"/>
       <c r="T585" s="36"/>
       <c r="U585" s="36"/>
       <c r="V585" s="36"/>
       <c r="X585" s="29"/>
       <c r="Y585" s="29"/>
       <c r="Z585" s="29"/>
       <c r="AA585" s="29"/>
       <c r="AB585" s="29"/>
     </row>
     <row r="586" spans="1:28" ht="37.5" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A586" s="41"/>
       <c r="B586" s="46" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="C586" s="50" t="s">
         <v>147</v>
       </c>
       <c r="D586" s="35"/>
       <c r="F586" s="36"/>
       <c r="G586" s="36"/>
       <c r="H586" s="36"/>
       <c r="I586" s="36"/>
       <c r="J586" s="59"/>
       <c r="L586" s="29"/>
       <c r="M586" s="29"/>
       <c r="N586" s="29"/>
       <c r="O586" s="29"/>
       <c r="P586" s="29"/>
       <c r="R586" s="36"/>
       <c r="S586" s="36"/>
       <c r="T586" s="36"/>
       <c r="U586" s="36"/>
       <c r="V586" s="36"/>
       <c r="X586" s="29"/>
       <c r="Y586" s="29"/>
       <c r="Z586" s="29"/>
       <c r="AA586" s="29"/>
       <c r="AB586" s="29"/>
     </row>
     <row r="587" spans="1:28" ht="81" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A587" s="41"/>
       <c r="B587" s="46" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="C587" s="50"/>
       <c r="D587" s="35"/>
       <c r="F587" s="36"/>
       <c r="G587" s="36"/>
       <c r="H587" s="36"/>
       <c r="I587" s="36"/>
       <c r="J587" s="59"/>
       <c r="L587" s="29"/>
       <c r="M587" s="29"/>
       <c r="N587" s="29"/>
       <c r="O587" s="29"/>
       <c r="P587" s="29"/>
       <c r="R587" s="36"/>
       <c r="S587" s="36"/>
       <c r="T587" s="36"/>
       <c r="U587" s="36"/>
       <c r="V587" s="36"/>
       <c r="X587" s="29"/>
       <c r="Y587" s="29"/>
       <c r="Z587" s="29"/>
       <c r="AA587" s="29"/>
       <c r="AB587" s="29"/>
     </row>
     <row r="588" spans="1:28" ht="97.15" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A588" s="51" t="s">
         <v>148</v>
       </c>
       <c r="B588" s="52" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="C588" s="39" t="s">
         <v>150</v>
       </c>
-      <c r="D588" s="40">
-[...2 lines deleted...]
-      </c>
+      <c r="D588" s="40"/>
       <c r="F588" s="36"/>
       <c r="G588" s="36"/>
       <c r="H588" s="36"/>
       <c r="I588" s="36"/>
       <c r="J588" s="59"/>
       <c r="L588" s="29"/>
       <c r="M588" s="29"/>
       <c r="N588" s="29"/>
       <c r="O588" s="29"/>
       <c r="P588" s="29"/>
       <c r="R588" s="36"/>
       <c r="S588" s="36"/>
       <c r="T588" s="36"/>
       <c r="U588" s="36"/>
       <c r="V588" s="36"/>
       <c r="X588" s="29"/>
       <c r="Y588" s="29"/>
       <c r="Z588" s="29"/>
       <c r="AA588" s="29"/>
       <c r="AB588" s="29"/>
     </row>
     <row r="589" spans="1:28" ht="33.75" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A589" s="41"/>
       <c r="B589" s="46" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="C589" s="50" t="s">
         <v>207</v>
       </c>
       <c r="D589" s="35"/>
       <c r="F589" s="36"/>
       <c r="G589" s="36"/>
       <c r="H589" s="36"/>
       <c r="I589" s="36"/>
       <c r="J589" s="59"/>
       <c r="L589" s="29"/>
       <c r="M589" s="29"/>
       <c r="N589" s="29"/>
       <c r="O589" s="29"/>
       <c r="P589" s="29"/>
       <c r="R589" s="36"/>
       <c r="S589" s="36"/>
       <c r="T589" s="36"/>
       <c r="U589" s="36"/>
       <c r="V589" s="36"/>
       <c r="X589" s="29"/>
       <c r="Y589" s="29"/>
       <c r="Z589" s="29"/>
       <c r="AA589" s="29"/>
       <c r="AB589" s="29"/>
     </row>
     <row r="590" spans="1:28" ht="33.75" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A590" s="51" t="s">
         <v>66</v>
       </c>
       <c r="B590" s="52" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="C590" s="39" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="D590" s="40">
         <f>D591</f>
         <v>0</v>
       </c>
       <c r="F590" s="36"/>
       <c r="G590" s="36"/>
       <c r="H590" s="36"/>
       <c r="I590" s="36"/>
       <c r="J590" s="59"/>
       <c r="L590" s="29"/>
       <c r="M590" s="29"/>
       <c r="N590" s="29"/>
       <c r="O590" s="29"/>
       <c r="P590" s="29"/>
       <c r="R590" s="36"/>
       <c r="S590" s="36"/>
       <c r="T590" s="36"/>
       <c r="U590" s="36"/>
       <c r="V590" s="36"/>
       <c r="X590" s="29"/>
       <c r="Y590" s="29"/>
       <c r="Z590" s="29"/>
       <c r="AA590" s="29"/>
       <c r="AB590" s="29"/>
     </row>
     <row r="591" spans="1:28" ht="33.75" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A591" s="45"/>
       <c r="B591" s="46" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="C591" s="50" t="s">
         <v>156</v>
       </c>
       <c r="D591" s="35"/>
       <c r="F591" s="36"/>
       <c r="G591" s="36"/>
       <c r="H591" s="36"/>
       <c r="I591" s="36"/>
       <c r="J591" s="59"/>
       <c r="L591" s="29"/>
       <c r="M591" s="29"/>
       <c r="N591" s="29"/>
       <c r="O591" s="29"/>
       <c r="P591" s="29"/>
       <c r="R591" s="36"/>
       <c r="S591" s="36"/>
       <c r="T591" s="36"/>
       <c r="U591" s="36"/>
       <c r="V591" s="36"/>
       <c r="X591" s="29"/>
       <c r="Y591" s="29"/>
       <c r="Z591" s="29"/>
       <c r="AA591" s="29"/>
       <c r="AB591" s="29"/>
     </row>
     <row r="592" spans="1:28" ht="40.9" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A592" s="43" t="s">
         <v>157</v>
       </c>
       <c r="B592" s="44" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="C592" s="39" t="s">
         <v>159</v>
       </c>
       <c r="D592" s="47">
         <f>D593</f>
         <v>0</v>
       </c>
       <c r="F592" s="36"/>
       <c r="G592" s="36"/>
       <c r="H592" s="36"/>
       <c r="I592" s="36"/>
       <c r="J592" s="59"/>
       <c r="L592" s="29"/>
       <c r="M592" s="29"/>
       <c r="N592" s="29"/>
       <c r="O592" s="29"/>
       <c r="P592" s="29"/>
       <c r="R592" s="36"/>
       <c r="S592" s="36"/>
       <c r="T592" s="36"/>
       <c r="U592" s="36"/>
       <c r="V592" s="36"/>
       <c r="X592" s="29"/>
       <c r="Y592" s="29"/>
       <c r="Z592" s="29"/>
       <c r="AA592" s="29"/>
       <c r="AB592" s="29"/>
     </row>
     <row r="593" spans="1:28" ht="41.65" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A593" s="51" t="s">
         <v>160</v>
       </c>
       <c r="B593" s="52" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="C593" s="39" t="s">
-        <v>264</v>
-[...4 lines deleted...]
-      </c>
+        <v>261</v>
+      </c>
+      <c r="D593" s="47"/>
       <c r="F593" s="36"/>
       <c r="G593" s="36"/>
       <c r="H593" s="36"/>
       <c r="I593" s="36"/>
       <c r="J593" s="59"/>
       <c r="L593" s="29"/>
       <c r="M593" s="29"/>
       <c r="N593" s="29"/>
       <c r="O593" s="29"/>
       <c r="P593" s="29"/>
       <c r="R593" s="36"/>
       <c r="S593" s="36"/>
       <c r="T593" s="36"/>
       <c r="U593" s="36"/>
       <c r="V593" s="36"/>
       <c r="X593" s="29"/>
       <c r="Y593" s="29"/>
       <c r="Z593" s="29"/>
       <c r="AA593" s="29"/>
       <c r="AB593" s="29"/>
     </row>
     <row r="594" spans="1:28" ht="37.5" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A594" s="41"/>
       <c r="B594" s="46" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="C594" s="50" t="s">
         <v>164</v>
       </c>
       <c r="D594" s="35"/>
       <c r="F594" s="36"/>
       <c r="G594" s="36"/>
       <c r="H594" s="36"/>
       <c r="I594" s="36"/>
       <c r="J594" s="59"/>
       <c r="L594" s="29"/>
       <c r="M594" s="29"/>
       <c r="N594" s="29"/>
       <c r="O594" s="29"/>
       <c r="P594" s="29"/>
       <c r="R594" s="36"/>
       <c r="S594" s="36"/>
       <c r="T594" s="36"/>
       <c r="U594" s="36"/>
       <c r="V594" s="36"/>
       <c r="X594" s="29"/>
       <c r="Y594" s="29"/>
       <c r="Z594" s="29"/>
       <c r="AA594" s="29"/>
       <c r="AB594" s="29"/>
     </row>
     <row r="595" spans="1:28" ht="31.5" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A595" s="82" t="s">
         <v>77</v>
       </c>
       <c r="B595" s="33" t="s">
+        <v>244</v>
+      </c>
+      <c r="C595" s="48" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="D595" s="35"/>
       <c r="F595" s="36"/>
       <c r="G595" s="36"/>
       <c r="H595" s="36"/>
       <c r="I595" s="36"/>
       <c r="J595" s="36"/>
       <c r="L595" s="29"/>
       <c r="M595" s="29"/>
       <c r="N595" s="29"/>
       <c r="O595" s="29"/>
       <c r="P595" s="29"/>
       <c r="R595" s="36"/>
       <c r="S595" s="36"/>
       <c r="T595" s="36"/>
       <c r="U595" s="36"/>
       <c r="V595" s="36"/>
       <c r="X595" s="29"/>
       <c r="Y595" s="29"/>
       <c r="Z595" s="29"/>
       <c r="AA595" s="29"/>
       <c r="AB595" s="29"/>
     </row>
     <row r="596" spans="1:28" ht="60.75" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A596" s="32" t="s">
         <v>80</v>
       </c>
       <c r="B596" s="33" t="s">
+        <v>246</v>
+      </c>
+      <c r="C596" s="48" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="D596" s="35"/>
       <c r="F596" s="36"/>
       <c r="G596" s="36"/>
       <c r="H596" s="36"/>
       <c r="I596" s="36"/>
       <c r="J596" s="59"/>
       <c r="L596" s="29"/>
       <c r="M596" s="29"/>
       <c r="N596" s="29"/>
       <c r="O596" s="29"/>
       <c r="P596" s="29"/>
       <c r="R596" s="36"/>
       <c r="S596" s="36"/>
       <c r="T596" s="36"/>
       <c r="U596" s="36"/>
       <c r="V596" s="36"/>
       <c r="X596" s="29"/>
       <c r="Y596" s="29"/>
       <c r="Z596" s="29"/>
       <c r="AA596" s="29"/>
       <c r="AB596" s="29"/>
     </row>
     <row r="599" spans="1:28" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A599" s="91" t="s">
+      <c r="A599" s="100" t="s">
+        <v>262</v>
+      </c>
+      <c r="B599" s="100"/>
+      <c r="C599" s="100"/>
+      <c r="D599" s="100"/>
+    </row>
+    <row r="600" spans="1:28" ht="72.400000000000006" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A600" s="100" t="s">
+        <v>263</v>
+      </c>
+      <c r="B600" s="100"/>
+      <c r="C600" s="100"/>
+      <c r="D600" s="100"/>
+    </row>
+    <row r="601" spans="1:28" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A601" s="100" t="s">
+        <v>264</v>
+      </c>
+      <c r="B601" s="100"/>
+      <c r="C601" s="100"/>
+      <c r="D601" s="100"/>
+    </row>
+    <row r="602" spans="1:28" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A602" s="100" t="s">
         <v>265</v>
       </c>
-      <c r="B599" s="91"/>
-[...4 lines deleted...]
-      <c r="A600" s="91" t="s">
+      <c r="B602" s="100"/>
+      <c r="C602" s="100"/>
+      <c r="D602" s="100"/>
+    </row>
+    <row r="603" spans="1:28" ht="94.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A603" s="100" t="s">
         <v>266</v>
       </c>
-      <c r="B600" s="91"/>
-[...25 lines deleted...]
-      <c r="D603" s="91"/>
+      <c r="B603" s="100"/>
+      <c r="C603" s="100"/>
+      <c r="D603" s="100"/>
     </row>
     <row r="604" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A604" s="68"/>
       <c r="B604" s="68"/>
       <c r="C604" s="68"/>
       <c r="D604" s="68"/>
     </row>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="A4:D4"/>
-[...5 lines deleted...]
-    <mergeCell ref="R6:V6"/>
     <mergeCell ref="A8:C8"/>
     <mergeCell ref="A603:D603"/>
     <mergeCell ref="A602:D602"/>
     <mergeCell ref="A599:D599"/>
     <mergeCell ref="A10:C10"/>
     <mergeCell ref="A600:D600"/>
     <mergeCell ref="A601:D601"/>
     <mergeCell ref="A157:C157"/>
     <mergeCell ref="A304:C304"/>
     <mergeCell ref="A451:C451"/>
+    <mergeCell ref="A4:D4"/>
+    <mergeCell ref="F6:J6"/>
+    <mergeCell ref="L6:P6"/>
+    <mergeCell ref="X6:AB6"/>
+    <mergeCell ref="F1:K1"/>
+    <mergeCell ref="G2:K2"/>
+    <mergeCell ref="R6:V6"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <conditionalFormatting sqref="J12">
     <cfRule type="cellIs" dxfId="154" priority="312" operator="notEqual">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J34">
     <cfRule type="cellIs" dxfId="153" priority="133" operator="notEqual">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J50">
     <cfRule type="cellIs" dxfId="152" priority="132" operator="notEqual">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J65">
     <cfRule type="cellIs" dxfId="151" priority="131" operator="notEqual">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J70">
     <cfRule type="cellIs" dxfId="150" priority="16" operator="notEqual">
       <formula>1</formula>
@@ -31898,94 +31881,94 @@
   <conditionalFormatting sqref="AB542">
     <cfRule type="cellIs" dxfId="4" priority="319" operator="notEqual">
       <formula>D542</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AB548:AB549">
     <cfRule type="cellIs" dxfId="3" priority="313" operator="notEqual">
       <formula>D548</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AB553">
     <cfRule type="cellIs" dxfId="2" priority="317" operator="notEqual">
       <formula>D553</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AB569">
     <cfRule type="cellIs" dxfId="1" priority="316" operator="notEqual">
       <formula>D569</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AB574">
     <cfRule type="cellIs" dxfId="0" priority="212" operator="notEqual">
       <formula>D574</formula>
     </cfRule>
   </conditionalFormatting>
-  <dataValidations count="2">
+  <dataValidations disablePrompts="1" count="2">
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Izvēlas atbilstošu ERAF likmi" sqref="F108 F255 F402 F549" xr:uid="{5581289B-D386-4D6A-A98D-1638A0DCE91D}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Šīs rindas F līdz I kolonnā datu summai ir jābūt 100%" sqref="J12 J34 J50 J65 J72 J87:J88 J93 J98:J99 J101 J107:J108 J112 J128:J129 J217 J159 J181 J197 J212 J219 J234:J235 J240 J245:J246 J248 J254:J255 J259 J275:J276 J553 J280 J70 J364 J306 J328 J344 J359 J366 J381:J382 J387 J392:J393 J395 J401:J402 J406 J422:J423 J574 J427 J569:J570 J511 J453 J475 J491 J506 J513 J528:J529 J534 J539:J540 J542 J548:J549 J133" xr:uid="{46C4FA6C-DEFB-4415-AF6D-193B8371BD78}"/>
   </dataValidations>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="30" fitToHeight="9" orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="33" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="4" max="135" man="1"/>
     <brk id="28" max="135" man="1"/>
   </colBreaks>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
-      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" disablePrompts="1" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Izvēlas atbilstošu ERAF likmi" xr:uid="{A38F720E-C6A5-4F06-BDB2-67C33DD583BA}">
           <x14:formula1>
             <xm:f>Dati!$A$4:$A$14</xm:f>
           </x14:formula1>
           <xm:sqref>F12 F34 F50 F65 F72 F87:F88 F93 F101 F98:F99 F107 F511 F128:F129 F217 F159 F181 F197 F212 F219 F234:F235 F240 F245:F246 F248 F254 F112 F275:F276 F427 F306 F328 F344 F359 F366 F381:F382 F387 F392:F393 F395 F401 F259 F422:F423 F574 F453 F475 F491 F506 F513 F528:F529 F534 F539:F540 F542 F548 F406 F569:F570 F553 F70 F364 F280 F133</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6E123098-A118-4552-ABB1-84275A5C75FF}">
   <dimension ref="A3:A14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C18" sqref="C18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A3" s="77" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
     </row>
     <row r="4" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A4" s="78"/>
     </row>
     <row r="5" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A5" s="79">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A6" s="79">
         <v>0.9</v>
       </c>
     </row>
     <row r="7" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A7" s="79">
         <v>0.85</v>
       </c>
     </row>
     <row r="8" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A8" s="79">
         <v>0.7</v>
       </c>
     </row>
@@ -32019,59 +32002,50 @@
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CCAE56773E04C54A8AAEC798B999D08D" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ca66fe658f6e7c48fa3a82a2102fbdd4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="25a75a1d-8b78-49a6-8e4b-dbe94589a28d" xmlns:ns3="42144e59-5907-413f-b624-803f3a022d9b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f677f4bdca950af14c1d8dea0a88e849" ns2:_="" ns3:_="">
     <xsd:import namespace="25a75a1d-8b78-49a6-8e4b-dbe94589a28d"/>
     <xsd:import namespace="42144e59-5907-413f-b624-803f3a022d9b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
@@ -32268,150 +32242,159 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <SharedWithUsers xmlns="42144e59-5907-413f-b624-803f3a022d9b">
       <UserInfo>
         <DisplayName>Ilze Paidere</DisplayName>
         <AccountId>23</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
     <TaxCatchAll xmlns="42144e59-5907-413f-b624-803f3a022d9b" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="25a75a1d-8b78-49a6-8e4b-dbe94589a28d">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{31195B99-C32D-4D61-BE2A-3FDD34021D4C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="25a75a1d-8b78-49a6-8e4b-dbe94589a28d"/>
     <ds:schemaRef ds:uri="42144e59-5907-413f-b624-803f3a022d9b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2F12F309-B326-4092-B7D2-730A985607D7}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{33BD01E2-4615-4036-AFAE-2B52A089D804}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D546ACFF-52DC-4FA4-AD87-4AE3F95334C0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="25a75a1d-8b78-49a6-8e4b-dbe94589a28d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="42144e59-5907-413f-b624-803f3a022d9b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2F12F309-B326-4092-B7D2-730A985607D7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Darblapas</vt:lpstr>
+        <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Diapazoni ar nosaukumiem</vt:lpstr>
+        <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>2.pielikums</vt:lpstr>
       <vt:lpstr>Dati</vt:lpstr>
-      <vt:lpstr>'2.pielikums'!Drukas_apgabals</vt:lpstr>
+      <vt:lpstr>'2.pielikums'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>VARAM</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>