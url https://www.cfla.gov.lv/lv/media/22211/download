--- v0 (2025-12-05)
+++ v1 (2026-10-27)
@@ -1,45 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0504FC09" w14:textId="77777777" w:rsidR="002C2105" w:rsidRPr="00F2159F" w:rsidRDefault="002C2105" w:rsidP="00C37D55">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
@@ -658,51 +659,51 @@
           <w:p w14:paraId="653E2803" w14:textId="77777777" w:rsidR="00167064" w:rsidRPr="00F2159F" w:rsidRDefault="00167064" w:rsidP="0098459D">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F2159F">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Finanšu nosacījumi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5840" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4580AC8F" w14:textId="70B7D52B" w:rsidR="000C2F84" w:rsidRPr="00760D40" w:rsidRDefault="000C2F84" w:rsidP="000C2F84">
+          <w:p w14:paraId="4580AC8F" w14:textId="78E1C86B" w:rsidR="000C2F84" w:rsidRPr="00760D40" w:rsidRDefault="000C2F84" w:rsidP="000C2F84">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:firstLine="0"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C2F84">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">SAM 4.3.5. specifiskā atbalsta mērķa </w:t>
             </w:r>
             <w:r w:rsidR="001D4A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
@@ -778,72 +779,96 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">pasākums) </w:t>
             </w:r>
             <w:r w:rsidRPr="00760D40">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">pirmās kārtas trešā uzsaukuma īstenošanai plānotais un pieejamais kopējais attiecināmais finansējums ir </w:t>
             </w:r>
             <w:r w:rsidR="005D0DD8" w:rsidRPr="00760D40">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>11 000</w:t>
+              <w:t xml:space="preserve">11 </w:t>
             </w:r>
-            <w:r w:rsidR="002F65FB" w:rsidRPr="00760D40">
-[...18 lines deleted...]
-            </w:r>
+            <w:ins w:id="0" w:author="Laine Estere Silma" w:date="2026-09-17T07:52:00Z" w16du:dateUtc="2026-09-17T04:52:00Z">
+              <w:r w:rsidR="00632452" w:rsidRPr="00632452">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:t>979 954</w:t>
+              </w:r>
+            </w:ins>
+            <w:del w:id="1" w:author="Laine Estere Silma" w:date="2026-09-17T07:52:00Z" w16du:dateUtc="2026-09-17T04:52:00Z">
+              <w:r w:rsidR="005D0DD8" w:rsidRPr="00760D40" w:rsidDel="00632452">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:delText>000</w:delText>
+              </w:r>
+              <w:r w:rsidR="002F65FB" w:rsidRPr="00760D40" w:rsidDel="00632452">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:delText> </w:delText>
+              </w:r>
+              <w:r w:rsidR="005D0DD8" w:rsidRPr="00760D40" w:rsidDel="00632452">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:delText>014</w:delText>
+              </w:r>
+            </w:del>
             <w:r w:rsidR="002F65FB" w:rsidRPr="00760D40">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="005D0DD8" w:rsidRPr="00760D40">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>39</w:t>
             </w:r>
             <w:r w:rsidRPr="00760D40">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
@@ -852,350 +877,478 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00760D40">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>euro</w:t>
             </w:r>
             <w:r w:rsidRPr="00760D40">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">, tai skaitā Eiropas Sociālā fonda Plus (turpmāk – ESF+) finansējums – </w:t>
             </w:r>
-            <w:r w:rsidR="005D0DD8" w:rsidRPr="00760D40">
-[...98 lines deleted...]
-            </w:r>
+            <w:ins w:id="2" w:author="Laine Estere Silma" w:date="2026-09-17T07:53:00Z" w16du:dateUtc="2026-09-17T04:53:00Z">
+              <w:r w:rsidR="00BF1177" w:rsidRPr="00BF1177">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:t>10 182 961,2</w:t>
+              </w:r>
+            </w:ins>
+            <w:ins w:id="3" w:author="Laine Estere Silma" w:date="2026-09-17T07:54:00Z" w16du:dateUtc="2026-09-17T04:54:00Z">
+              <w:r w:rsidR="008B6103">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:t>2</w:t>
+              </w:r>
+            </w:ins>
+            <w:del w:id="4" w:author="Laine Estere Silma" w:date="2026-09-17T07:53:00Z" w16du:dateUtc="2026-09-17T04:53:00Z">
+              <w:r w:rsidR="005D0DD8" w:rsidRPr="00760D40" w:rsidDel="00BF1177">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:delText>9</w:delText>
+              </w:r>
+              <w:r w:rsidRPr="00760D40" w:rsidDel="00BF1177">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:delText xml:space="preserve"> </w:delText>
+              </w:r>
+              <w:r w:rsidR="005D0DD8" w:rsidRPr="00760D40" w:rsidDel="00BF1177">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:delText>3</w:delText>
+              </w:r>
+              <w:r w:rsidRPr="00760D40" w:rsidDel="00BF1177">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:delText>5</w:delText>
+              </w:r>
+              <w:r w:rsidR="005D0DD8" w:rsidRPr="00760D40" w:rsidDel="00BF1177">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:delText>0</w:delText>
+              </w:r>
+              <w:r w:rsidRPr="00760D40" w:rsidDel="00BF1177">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:delText xml:space="preserve"> </w:delText>
+              </w:r>
+              <w:r w:rsidR="005D0DD8" w:rsidRPr="00760D40" w:rsidDel="00BF1177">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:delText>01</w:delText>
+              </w:r>
+              <w:r w:rsidRPr="00760D40" w:rsidDel="00BF1177">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:delText>2,</w:delText>
+              </w:r>
+              <w:r w:rsidR="005D0DD8" w:rsidRPr="00760D40" w:rsidDel="00BF1177">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:delText>23</w:delText>
+              </w:r>
+              <w:r w:rsidRPr="00760D40" w:rsidDel="00BF1177">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:delText xml:space="preserve"> </w:delText>
+              </w:r>
+            </w:del>
             <w:r w:rsidRPr="00760D40">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>euro</w:t>
             </w:r>
             <w:r w:rsidRPr="00760D40">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">, nacionālais finansējums </w:t>
             </w:r>
             <w:r w:rsidR="005D0DD8" w:rsidRPr="00760D40">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00760D40">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="005D0DD8" w:rsidRPr="00760D40">
-[...28 lines deleted...]
-            </w:r>
+            <w:ins w:id="5" w:author="Laine Estere Silma" w:date="2026-09-17T07:54:00Z" w16du:dateUtc="2026-09-17T04:54:00Z">
+              <w:r w:rsidR="00056CC9" w:rsidRPr="00056CC9">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:t>796 993</w:t>
+              </w:r>
+            </w:ins>
+            <w:del w:id="6" w:author="Laine Estere Silma" w:date="2026-09-17T07:54:00Z" w16du:dateUtc="2026-09-17T04:54:00Z">
+              <w:r w:rsidR="005D0DD8" w:rsidRPr="00760D40" w:rsidDel="00056CC9">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:delText>650</w:delText>
+              </w:r>
+              <w:r w:rsidRPr="00760D40" w:rsidDel="00056CC9">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:delText xml:space="preserve"> </w:delText>
+              </w:r>
+              <w:r w:rsidR="005D0DD8" w:rsidRPr="00760D40" w:rsidDel="00056CC9">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:delText>002</w:delText>
+              </w:r>
+            </w:del>
             <w:r w:rsidRPr="00760D40">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidR="005D0DD8" w:rsidRPr="00760D40">
-[...18 lines deleted...]
-            </w:r>
+            <w:del w:id="7" w:author="Laine Estere Silma" w:date="2026-09-17T07:54:00Z" w16du:dateUtc="2026-09-17T04:54:00Z">
+              <w:r w:rsidR="005D0DD8" w:rsidRPr="00760D40" w:rsidDel="008B6103">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:delText>16</w:delText>
+              </w:r>
+              <w:r w:rsidRPr="00760D40" w:rsidDel="008B6103">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:delText xml:space="preserve"> </w:delText>
+              </w:r>
+            </w:del>
+            <w:ins w:id="8" w:author="Laine Estere Silma" w:date="2026-09-17T07:54:00Z" w16du:dateUtc="2026-09-17T04:54:00Z">
+              <w:r w:rsidR="008B6103" w:rsidRPr="00760D40">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:t>1</w:t>
+              </w:r>
+              <w:r w:rsidR="008B6103">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:t>7</w:t>
+              </w:r>
+              <w:r w:rsidR="008B6103" w:rsidRPr="00760D40">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+            </w:ins>
             <w:r w:rsidRPr="00760D40">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>euro</w:t>
             </w:r>
             <w:r w:rsidRPr="00760D40">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>, ko veido pašvaldību budžeta un privātais finansējums.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7468BF4A" w14:textId="6D76FE9B" w:rsidR="000C2F84" w:rsidRPr="002F65FB" w:rsidRDefault="000C2F84" w:rsidP="000C2F84">
+          <w:p w14:paraId="7468BF4A" w14:textId="2272CC0A" w:rsidR="000C2F84" w:rsidRPr="002F65FB" w:rsidRDefault="000C2F84" w:rsidP="000C2F84">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:firstLine="0"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F65FB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">SAM pasākuma pirmās kārtas trešā uzsaukuma ietvaros pieejamais ESF+ finansējums ir izmantojams Eiropas Reģionālās attīstības fonda atbalsta jomas izmaksām sabiedrībā balstītu sociālo pakalpojumu infrastruktūras izveidei un aprīkošanai (turpmāk – infrastruktūras izveides izmaksas) </w:t>
             </w:r>
             <w:r w:rsidR="005D0DD8" w:rsidRPr="002F65FB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">un tas </w:t>
             </w:r>
             <w:r w:rsidRPr="002F65FB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">nepārsniedz </w:t>
             </w:r>
             <w:r w:rsidR="00172B0D" w:rsidRPr="002F65FB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>8 071</w:t>
+              <w:t xml:space="preserve">8 </w:t>
             </w:r>
-            <w:r w:rsidR="00046C8A">
-[...30 lines deleted...]
-            </w:r>
+            <w:ins w:id="9" w:author="Laine Estere Silma" w:date="2026-09-28T09:37:00Z" w16du:dateUtc="2026-09-28T06:37:00Z">
+              <w:r w:rsidR="006317C5" w:rsidRPr="006317C5">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:t>754</w:t>
+              </w:r>
+              <w:r w:rsidR="006317C5">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:t> </w:t>
+              </w:r>
+              <w:r w:rsidR="006317C5" w:rsidRPr="006317C5">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:t>787</w:t>
+              </w:r>
+              <w:r w:rsidR="006317C5">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:t>,</w:t>
+              </w:r>
+              <w:r w:rsidR="006317C5" w:rsidRPr="006317C5">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:t xml:space="preserve">27 </w:t>
+              </w:r>
+            </w:ins>
+            <w:del w:id="10" w:author="Laine Estere Silma" w:date="2026-09-17T08:06:00Z" w16du:dateUtc="2026-09-17T05:06:00Z">
+              <w:r w:rsidR="00172B0D" w:rsidRPr="002F65FB" w:rsidDel="00124CD7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:delText>071</w:delText>
+              </w:r>
+              <w:r w:rsidR="00046C8A" w:rsidDel="00124CD7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:delText> </w:delText>
+              </w:r>
+              <w:r w:rsidR="00172B0D" w:rsidRPr="002F65FB" w:rsidDel="00124CD7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:delText>419</w:delText>
+              </w:r>
+            </w:del>
+            <w:del w:id="11" w:author="Laine Estere Silma" w:date="2026-09-28T09:37:00Z" w16du:dateUtc="2026-09-28T06:37:00Z">
+              <w:r w:rsidR="00046C8A" w:rsidDel="006317C5">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:delText>,</w:delText>
+              </w:r>
+              <w:r w:rsidR="00172B0D" w:rsidRPr="002F65FB" w:rsidDel="006317C5">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:delText xml:space="preserve">63 </w:delText>
+              </w:r>
+            </w:del>
             <w:r w:rsidR="00172B0D" w:rsidRPr="002F65FB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>euro</w:t>
             </w:r>
             <w:r w:rsidRPr="002F65FB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="717F75D0" w14:textId="77777777" w:rsidR="000C2F84" w:rsidRPr="000C2F84" w:rsidRDefault="000C2F84" w:rsidP="000C2F84">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:firstLine="0"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
@@ -3803,76 +3956,76 @@
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="06B31755" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> par projekta iesnieguma iesniegšanu</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E23197B" w14:textId="68057499" w:rsidR="00A01D52" w:rsidRPr="00F2159F" w:rsidRDefault="00A01D52" w:rsidP="00DB7526">
       <w:pPr>
         <w:pStyle w:val="Headinggg1"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Ref120491269"/>
+      <w:bookmarkStart w:id="12" w:name="_Ref120491269"/>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>Projektu iesniegumu vērtēšanas kārtība</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="473A255F" w14:textId="0D0A138A" w:rsidR="00D537C1" w:rsidRPr="00F2159F" w:rsidRDefault="00D537C1" w:rsidP="006F44FB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Ref172292401"/>
+      <w:bookmarkStart w:id="13" w:name="_Ref172292401"/>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Projektu iesniegumu vērtēšanai </w:t>
       </w:r>
       <w:r w:rsidR="00F12066">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>aģentūra</w:t>
       </w:r>
       <w:r w:rsidR="00CC10BB" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> ar rīkojumu izveido </w:t>
       </w:r>
       <w:r w:rsidR="00C13EB3" w:rsidRPr="00F2159F">
@@ -4007,51 +4160,51 @@
       </w:r>
       <w:r w:rsidR="00402F7A" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00FB4B0B" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>pantā noteikto</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="12545E31" w14:textId="7C03350F" w:rsidR="00D537C1" w:rsidRPr="00F2159F" w:rsidRDefault="00D537C1" w:rsidP="006F44FB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
@@ -4191,51 +4344,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nav precizējams.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49AE2849" w14:textId="0CFBC4A7" w:rsidR="00D537C1" w:rsidRPr="008325AC" w:rsidRDefault="00B60437" w:rsidP="006F44FB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Ref120520594"/>
+      <w:bookmarkStart w:id="14" w:name="_Ref120520594"/>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidR="00ED50C7" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ērtēšanas komisija pēc projektu iesniegumu iesniegšanas termiņa beig</w:t>
       </w:r>
       <w:r w:rsidR="00840CF9" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
@@ -4321,51 +4474,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00D537C1" w:rsidRPr="001B5E66">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> iesniegum</w:t>
       </w:r>
       <w:r w:rsidR="00485091" w:rsidRPr="001B5E66">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00D537C1" w:rsidRPr="001B5E66">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> vērtēšanas veidlapu.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="14"/>
       <w:r w:rsidR="009771A3" w:rsidRPr="001B5E66">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6322088E" w14:textId="54294219" w:rsidR="001B7BC7" w:rsidRPr="00F2159F" w:rsidRDefault="27F7F099" w:rsidP="006F44FB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Pirms</w:t>
       </w:r>
@@ -4650,51 +4803,51 @@
       </w:r>
       <w:r w:rsidR="1A6294BD" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DCBB967" w14:textId="4B307E56" w:rsidR="0020379A" w:rsidRPr="00252818" w:rsidRDefault="34A7FB25" w:rsidP="006F44FB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Ref120489080"/>
+      <w:bookmarkStart w:id="15" w:name="_Ref120489080"/>
       <w:r w:rsidRPr="1A0581C6">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Projekta iesnieguma atbilstību projektu vērtēšanas kritērijiem vērtē, vispirms izvērtējot visus neprecizējamos </w:t>
       </w:r>
       <w:r w:rsidR="00A80ADC" w:rsidRPr="1A0581C6">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">un </w:t>
       </w:r>
       <w:r w:rsidR="00622F76" w:rsidRPr="1A0581C6">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">izslēdzošos </w:t>
       </w:r>
       <w:r w:rsidR="00A80ADC" w:rsidRPr="1A0581C6">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>kvalitātes kritērijus</w:t>
       </w:r>
       <w:r w:rsidR="00622F76" w:rsidRPr="1A0581C6">
@@ -4814,51 +4967,51 @@
       </w:r>
       <w:r w:rsidRPr="00293E72">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">tam </w:t>
       </w:r>
       <w:r w:rsidR="0096102C" w:rsidRPr="1A0581C6">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>vērtē</w:t>
       </w:r>
       <w:r w:rsidRPr="00293E72">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00252818">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">precizējamos kritērijus šādā secībā: </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="7C53EE41" w14:textId="77777777" w:rsidR="008641A6" w:rsidRPr="00252818" w:rsidRDefault="008641A6" w:rsidP="008641A6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00252818">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sākot vērtēšanu, vispirms vērtē kvalitātes kritērijus Nr. 4.1., 4.2., 4.3., 4.4., 4.5., 4.6. un 4.7., ko vērtē visi balsstiesīgie vērtēšanas komisijas locekļi;</w:t>
       </w:r>
     </w:p>
@@ -5039,52 +5192,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B2146F0" w14:textId="17BFA214" w:rsidR="00CB578C" w:rsidRPr="007D205C" w:rsidRDefault="009445B4" w:rsidP="006F44FB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Ref120485120"/>
-      <w:bookmarkStart w:id="5" w:name="_Ref172293667"/>
+      <w:bookmarkStart w:id="16" w:name="_Ref120485120"/>
+      <w:bookmarkStart w:id="17" w:name="_Ref172293667"/>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Ja projektu iesnieg</w:t>
       </w:r>
       <w:r w:rsidRPr="001B5E66">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">umos pieprasītais finansējums ir lielāks nekā </w:t>
       </w:r>
       <w:r w:rsidRPr="001B5E66">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">SAM </w:t>
@@ -5197,61 +5350,61 @@
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Prioritārā secība tiek veidota, </w:t>
       </w:r>
       <w:r w:rsidR="0017579D" w:rsidRPr="001B5E66">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">ievērojot </w:t>
       </w:r>
       <w:r w:rsidR="0017579D" w:rsidRPr="007D205C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>šādus nosacījumus</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="16"/>
       <w:r w:rsidR="00CB578C" w:rsidRPr="007D205C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="31CFAA48" w14:textId="77777777" w:rsidR="001B5E66" w:rsidRPr="007D205C" w:rsidRDefault="001B5E66" w:rsidP="006F44FB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D205C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>augstākais punktu skaits kvalitātes kritēriju vērtējumā;</w:t>
@@ -5350,246 +5503,246 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>rioritārā secība tiek veidota, ņemot vērā visus atlases ietvaros vērtēto projektu vērtējumus.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DC8EF62" w14:textId="06FD8DED" w:rsidR="00E60B1A" w:rsidRPr="00F2159F" w:rsidRDefault="00D537C1" w:rsidP="006F44FB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Ref120491837"/>
+      <w:bookmarkStart w:id="18" w:name="_Ref120491837"/>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Vērtēšanas komisijas lēmums tiek atspoguļots vērtēšanas komisijas atzinumā</w:t>
       </w:r>
       <w:r w:rsidR="00C62E95" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> par projekta iesnieguma virzību apstiprināšanai, apstiprināšanai ar nosacījumu vai noraidīšanai.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="36592662" w14:textId="6414E800" w:rsidR="00D537C1" w:rsidRPr="00F2159F" w:rsidRDefault="00F31B42" w:rsidP="006F44FB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Ref120491666"/>
+      <w:bookmarkStart w:id="19" w:name="_Ref120491666"/>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Pēc precizētā projekta iesnieguma saņemšanas </w:t>
       </w:r>
       <w:r w:rsidR="001B661D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>aģentūrā</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> komisija izvērtē precizēto projekta iesniegumu atbilstoši kritērijiem, kuru izpildei tika izvirzīti papildu nosacījumi, kā arī kritērijiem, kuru vērtējumu maina precizētajā projekta iesniegumā ietvertā informācija, un aizpilda projekta iesnieguma vērtēšanas veidlapu </w:t>
       </w:r>
       <w:r w:rsidR="005922B8" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Projektu portālā</w:t>
       </w:r>
       <w:r w:rsidR="00D537C1" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="19"/>
       <w:r w:rsidR="00D537C1" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5883F8B6" w14:textId="7F88CBB7" w:rsidR="0093766F" w:rsidRPr="00F2159F" w:rsidRDefault="0093766F" w:rsidP="00593C80">
       <w:pPr>
         <w:pStyle w:val="Headinggg1"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">Lēmuma </w:t>
       </w:r>
       <w:r w:rsidR="001A2736" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>pieņemšanas</w:t>
       </w:r>
       <w:r w:rsidR="007A6511" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> un paziņošanas kārtība</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59E93123" w14:textId="435CC849" w:rsidR="0093766F" w:rsidRPr="00F2159F" w:rsidRDefault="00270018" w:rsidP="006F44FB">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Ref120490735"/>
+      <w:bookmarkStart w:id="20" w:name="_Ref120490735"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>Aģentūra</w:t>
       </w:r>
       <w:r w:rsidR="002A370A" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">, pamatojoties uz vērtēšanas komisijas sniegto atzinumu, pieņem lēmumu </w:t>
       </w:r>
       <w:r w:rsidR="0093766F" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>(turpmāk – lēmums) par:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="620EEF71" w14:textId="77777777" w:rsidR="0093766F" w:rsidRPr="00F2159F" w:rsidRDefault="0093766F" w:rsidP="006F44FB">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Ref120521412"/>
+      <w:bookmarkStart w:id="21" w:name="_Ref120521412"/>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>projekta iesnieguma apstiprināšanu;</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p w14:paraId="7204B92F" w14:textId="77777777" w:rsidR="0093766F" w:rsidRPr="00F2159F" w:rsidRDefault="0093766F" w:rsidP="006F44FB">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Ref120521415"/>
+      <w:bookmarkStart w:id="22" w:name="_Ref120521415"/>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>projekta iesnieguma apstiprināšanu ar nosacījumu</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="22"/>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4273B6EA" w14:textId="77777777" w:rsidR="004D46FF" w:rsidRPr="00F2159F" w:rsidRDefault="0093766F" w:rsidP="006F44FB">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>projekta iesnieguma noraidīšanu.</w:t>
       </w:r>
@@ -5655,101 +5808,101 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Pirms nolikuma</w:t>
       </w:r>
       <w:r w:rsidR="521EB46B" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="11" w:name="_Hlk194918642"/>
-      <w:bookmarkStart w:id="12" w:name="_Hlk194918477"/>
+      <w:bookmarkStart w:id="23" w:name="_Hlk194918642"/>
+      <w:bookmarkStart w:id="24" w:name="_Hlk194918477"/>
       <w:r w:rsidR="0071048C" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="0071048C" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref120521412 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="004B2FEB" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r w:rsidR="0071048C" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0071048C" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00487041">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>21.1</w:t>
       </w:r>
       <w:r w:rsidR="0071048C" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="23"/>
       <w:r w:rsidR="521EB46B" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="24"/>
       <w:r w:rsidR="521EB46B" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>apakš</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>punktā noteiktā</w:t>
       </w:r>
       <w:r w:rsidR="521EB46B" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> lēmuma pieņemšanas vai </w:t>
       </w:r>
       <w:r w:rsidR="0071048C" w:rsidRPr="006B1599">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="0071048C" w:rsidRPr="006B1599">
@@ -6317,82 +6470,82 @@
       <w:r w:rsidR="007D205C" w:rsidRPr="00252818">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">pirmās kārtas trešā uzsaukuma </w:t>
       </w:r>
       <w:r w:rsidRPr="00252818">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>ietvaros ir pieejams finansējums projekta īstenošanai.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F924CA5" w14:textId="790165F4" w:rsidR="00E860CF" w:rsidRPr="00F2159F" w:rsidRDefault="00327553" w:rsidP="006F44FB">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Ref121924665"/>
+      <w:bookmarkStart w:id="25" w:name="_Ref121924665"/>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">Lēmumu par projekta iesnieguma apstiprināšanu ar nosacījumu pieņem, ja projekta iesniedzējam nepieciešams veikt </w:t>
       </w:r>
       <w:r w:rsidR="00FB778B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>aģentūras</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> noteiktās darbības, lai projekta iesniegums pilnībā atbilstu projektu iesniegumu vērtēšanas kritērijiem un projektu varētu atbilstoši īstenot</w:t>
       </w:r>
       <w:r w:rsidR="00E860CF" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="001E4627" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>Ja projekta iesniegums ir apstiprināts ar nosacījumu, projekta iesniedzējs veic tikai darbības, kuras ir noteiktas lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumu, nemainot projekta iesniegumu pēc būtības.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p w14:paraId="608CBD1F" w14:textId="1DE50CD6" w:rsidR="0087168E" w:rsidRPr="00F2159F" w:rsidRDefault="0087168E" w:rsidP="006F44FB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Lēmumu par projekta </w:t>
       </w:r>
       <w:r w:rsidR="00847788" w:rsidRPr="00F2159F">
         <w:rPr>
@@ -6564,185 +6717,185 @@
       <w:r w:rsidR="00C032E2" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>ceturto daļu ietekmētu projekta iesniegumu pēc būtības;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1873AD67" w14:textId="17BBD0E5" w:rsidR="00796C8C" w:rsidRPr="00F2159F" w:rsidRDefault="00080D8C" w:rsidP="006F44FB">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Ref172293780"/>
+      <w:bookmarkStart w:id="26" w:name="_Ref172293780"/>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>projektu iesniegumu atlas</w:t>
       </w:r>
       <w:r w:rsidRPr="00252818">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">es </w:t>
       </w:r>
       <w:r w:rsidR="007D205C" w:rsidRPr="00252818">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>pirmās kārtas trešā uzsaukuma</w:t>
       </w:r>
       <w:r w:rsidRPr="00252818">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> ietvaros nav pieejams finansējums projekta īstenošanai</w:t>
       </w:r>
       <w:r w:rsidR="00931EA7" w:rsidRPr="00252818">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p w14:paraId="51E4C4FD" w14:textId="458EAA72" w:rsidR="00796C8C" w:rsidRPr="00F2159F" w:rsidRDefault="00080D8C" w:rsidP="006F44FB">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">projekta iesniedzējs ir radījis mākslīgus apstākļus vai sniedzis faktiskajiem apstākļiem būtiski neatbilstošu informāciju, lai gūtu priekšrocības salīdzinājumā ar citiem projektu iesniedzējiem vai lai </w:t>
       </w:r>
       <w:r w:rsidR="00D267FD">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>aģentūra</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> pieņemtu tam labvēlīgu lēmumu</w:t>
       </w:r>
       <w:r w:rsidR="00045CD5" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49181C9D" w14:textId="389A6176" w:rsidR="009153EE" w:rsidRPr="00F2159F" w:rsidRDefault="009153EE" w:rsidP="006F44FB">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Ref128053469"/>
+      <w:bookmarkStart w:id="27" w:name="_Ref128053469"/>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja projekta iesniegums ir apstiprināts ar nosacījumu, pēc precizētā projekta iesnieguma iesniegšanas, pamatojoties uz vērtēšanas komisijas atzinumu par nosacījumu izpildi vai neizpildi, </w:t>
       </w:r>
       <w:r w:rsidR="00D267FD">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>aģentūra</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> izdod</w:t>
       </w:r>
       <w:r w:rsidR="009E55B3" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> atzinumu par</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="27"/>
     </w:p>
     <w:p w14:paraId="3D0E8F6C" w14:textId="5C6E9FF3" w:rsidR="009153EE" w:rsidRPr="00F2159F" w:rsidRDefault="009153EE" w:rsidP="006F44FB">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Ref120521482"/>
+      <w:bookmarkStart w:id="28" w:name="_Ref120521482"/>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>lēmumā noteikto nosacījumu izpildi, ja precizētais projekta iesniegums iesniegts lēmumā noteiktajā termiņā un ar precizējumiem projekta iesniegumā ir izpildīti visi lēmumā izvirzītie nosacījumi;</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p w14:paraId="4FDF6AFC" w14:textId="4F0BB0E3" w:rsidR="009153EE" w:rsidRPr="00F2159F" w:rsidRDefault="009E55B3" w:rsidP="006F44FB">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>lēmumā noteikto</w:t>
       </w:r>
       <w:r w:rsidR="009153EE" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> nosacījumu neizpildi, atzīstot projekta iesniegumu par noraidāmu, ja kāds no lēmumā noteiktajiem nosacījumiem netiek izpildīts vai netiek izpildīts lēmumā noteiktajā termiņā vai ja projekta iesniedzēja </w:t>
       </w:r>
@@ -6819,51 +6972,51 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>su</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2856B86C" w14:textId="3FDBB988" w:rsidR="00A629DB" w:rsidRPr="00F2159F" w:rsidRDefault="00E96538" w:rsidP="006F44FB">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Hlk31356483"/>
+      <w:bookmarkStart w:id="29" w:name="_Hlk31356483"/>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="006D58B3" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">ēmumus par projektu iesniegumu apstiprināšanu, apstiprināšanu ar nosacījumu un noraidīšanu </w:t>
       </w:r>
       <w:r w:rsidR="002723C7">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>aģentūra</w:t>
       </w:r>
       <w:r w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00413B4E" w:rsidRPr="00F2159F">
@@ -7049,97 +7202,97 @@
       </w:r>
       <w:r w:rsidR="00111EFD" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00E83B89" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00D96259" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">punktā </w:t>
       </w:r>
       <w:r w:rsidR="00E26E5B" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">noteiktajai projektu iesniegumu rindošanas prioritārajai secībai ir nākamais,  bet par kuru ir pieņemts lēmums par projekta iesnieguma noraidīšanu nepietiekama finansējuma dēļ. </w:t>
       </w:r>
-      <w:bookmarkStart w:id="18" w:name="_Hlk31356474"/>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkStart w:id="30" w:name="_Hlk31356474"/>
+      <w:bookmarkEnd w:id="29"/>
       <w:r w:rsidR="00AA125A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>Aģentūra</w:t>
       </w:r>
       <w:r w:rsidR="00E26E5B" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> projekta iesniedzējam nosūta vēstuli ar lūgumu apliecināt gatavību īstenot projektu. Ja projekta iesniedzējs </w:t>
       </w:r>
       <w:r w:rsidR="00AA125A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>aģentūras</w:t>
       </w:r>
       <w:r w:rsidR="00E26E5B" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> norādītajā termiņā ir apliecinājis gatavību īstenot projektu, </w:t>
       </w:r>
       <w:r w:rsidR="00AA125A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>aģentūra</w:t>
       </w:r>
       <w:r w:rsidR="00E26E5B" w:rsidRPr="00F2159F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> atceļ iepriekš pieņemto lēmumu par attiecīgā projekta iesnieguma noraidīšanu un pieņem lēmumu par projekta iesnieguma apstiprināšanu ar nosacījumu vai apstiprināšanu. Ja finansējums projektu iesniegumu apstiprināšanai ir pietiekams, minētā kārtība var tikt piemērota </w:t>
       </w:r>
       <w:r w:rsidR="00E26E5B" w:rsidRPr="006D690F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>attiecībā uz vairākiem projektu iesniedzējiem vienlaicīgi, kuru projektu iesniegumi tika noraidīti nepietiekama finansējuma dēļ.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="30"/>
     </w:p>
-    <w:p w14:paraId="5EACDD78" w14:textId="43B70D0E" w:rsidR="001C4DE6" w:rsidRPr="001D4A7D" w:rsidRDefault="007D205C" w:rsidP="00255B0F">
+    <w:p w14:paraId="5EACDD78" w14:textId="7FF2B671" w:rsidR="001C4DE6" w:rsidRPr="001D4A7D" w:rsidRDefault="007D205C" w:rsidP="00255B0F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00760D40">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Ja</w:t>
       </w:r>
       <w:r w:rsidRPr="00760D40">
@@ -7414,65 +7567,93 @@
       </w:r>
       <w:r w:rsidR="00E84BFF" w:rsidRPr="001D4A7D">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>prioritārā secībā ir nākamais visvairāk punktu ieguvušais</w:t>
       </w:r>
       <w:r w:rsidR="00556E7E" w:rsidRPr="001D4A7D">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> projekta iesniegums</w:t>
       </w:r>
       <w:r w:rsidR="00E84BFF" w:rsidRPr="001D4A7D">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, taču finansējums ir pietiekams, lai finansētu šo projektu vismaz </w:t>
       </w:r>
-      <w:r w:rsidR="00B43F07" w:rsidRPr="001D4A7D">
+      <w:del w:id="31" w:author="Laine Estere Silma" w:date="2026-09-17T08:07:00Z" w16du:dateUtc="2026-09-17T05:07:00Z">
+        <w:r w:rsidR="00B43F07" w:rsidRPr="001D4A7D" w:rsidDel="00247B2C">
+          <w:rPr>
+            <w:rStyle w:val="ui-provider"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:delText>50</w:delText>
+        </w:r>
+        <w:r w:rsidR="00E84BFF" w:rsidRPr="001D4A7D" w:rsidDel="00247B2C">
+          <w:rPr>
+            <w:rStyle w:val="ui-provider"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:delText> </w:delText>
+        </w:r>
+      </w:del>
+      <w:ins w:id="32" w:author="Laine Estere Silma" w:date="2026-09-17T08:07:00Z" w16du:dateUtc="2026-09-17T05:07:00Z">
+        <w:r w:rsidR="00247B2C">
+          <w:rPr>
+            <w:rStyle w:val="ui-provider"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r w:rsidR="00247B2C" w:rsidRPr="001D4A7D">
+          <w:rPr>
+            <w:rStyle w:val="ui-provider"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>0 </w:t>
+        </w:r>
+      </w:ins>
+      <w:r w:rsidR="00E84BFF" w:rsidRPr="001D4A7D">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>50</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> % apmērā no projekta iesniegumā pieprasītā finansējuma, </w:t>
+        <w:t xml:space="preserve">% apmērā no projekta iesniegumā pieprasītā finansējuma, </w:t>
       </w:r>
       <w:r w:rsidR="007B422F" w:rsidRPr="001D4A7D">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>aģentūra</w:t>
       </w:r>
       <w:r w:rsidR="00E84BFF" w:rsidRPr="001D4A7D">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> šī projekta iesniedzējam nosūta vēstuli ar lūgumu apliecināt gatavību īstenot projektu par atlikušo finansējumu</w:t>
       </w:r>
       <w:r w:rsidR="00C42FD1" w:rsidRPr="001D4A7D">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
@@ -9053,65 +9234,65 @@
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="009F6EF1" w:rsidRPr="003D31C4" w:rsidSect="00F0143F">
       <w:headerReference w:type="default" r:id="rId32"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2A3E141D" w14:textId="77777777" w:rsidR="00B6351B" w:rsidRDefault="00B6351B">
+    <w:p w14:paraId="329270B3" w14:textId="77777777" w:rsidR="009C37B8" w:rsidRDefault="009C37B8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="697EB016" w14:textId="77777777" w:rsidR="00B6351B" w:rsidRDefault="00B6351B">
+    <w:p w14:paraId="396B54A1" w14:textId="77777777" w:rsidR="009C37B8" w:rsidRDefault="009C37B8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="07627F55" w14:textId="77777777" w:rsidR="00B6351B" w:rsidRDefault="00B6351B" w:rsidP="00152F67"/>
+    <w:p w14:paraId="71A29D0F" w14:textId="77777777" w:rsidR="009C37B8" w:rsidRDefault="009C37B8" w:rsidP="00152F67"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -9145,78 +9326,77 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1C9EFB32" w14:textId="77777777" w:rsidR="00B6351B" w:rsidRDefault="00B6351B" w:rsidP="00F25516">
+    <w:p w14:paraId="5357B786" w14:textId="77777777" w:rsidR="009C37B8" w:rsidRDefault="009C37B8" w:rsidP="00F25516">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0DDAA5A4" w14:textId="77777777" w:rsidR="00B6351B" w:rsidRDefault="00B6351B" w:rsidP="00F25516">
+    <w:p w14:paraId="163F2FA7" w14:textId="77777777" w:rsidR="009C37B8" w:rsidRDefault="009C37B8" w:rsidP="00F25516">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="69694E31" w14:textId="77777777" w:rsidR="00B6351B" w:rsidRDefault="00B6351B" w:rsidP="00152F67"/>
+    <w:p w14:paraId="4135E4A8" w14:textId="77777777" w:rsidR="009C37B8" w:rsidRDefault="009C37B8" w:rsidP="00152F67"/>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="29E67B18" w14:textId="3D662483" w:rsidR="000C2F84" w:rsidRPr="008F52EF" w:rsidRDefault="000C2F84" w:rsidP="000C2F84">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F44FB">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="006F44FB">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -9703,51 +9883,65 @@
       <w:r w:rsidRPr="003B74AE">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="003B74AE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B74AE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Valdes</w:t>
       </w:r>
       <w:r w:rsidRPr="003B74AE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
-        <w:t xml:space="preserve"> vai padomes loceklis, patiesais labuma guvējs, pārstāvēttiesīgā persona vai prokūrist</w:t>
+        <w:t xml:space="preserve"> vai padomes loceklis, patiesais labuma guvējs, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003B74AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>pārstāvēttiesīgā</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003B74AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> persona vai prokūrist</w:t>
       </w:r>
       <w:r w:rsidR="005F0EA6" w:rsidRPr="003B74AE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="003B74AE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>, vai person</w:t>
       </w:r>
       <w:r w:rsidR="005F0EA6" w:rsidRPr="003B74AE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="003B74AE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">, kura ir pilnvarota pārstāvēt projekta iesniedzēju </w:t>
       </w:r>
@@ -9924,93 +10118,129 @@
         </w:rPr>
         <w:t>Lī</w:t>
       </w:r>
       <w:r w:rsidR="00DD121B" w:rsidRPr="000B2BE2">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">gums/ </w:t>
       </w:r>
       <w:r w:rsidR="249C5527" w:rsidRPr="000B2BE2">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>Vienošanās par projekta īstenošanu tiek parakstīt</w:t>
       </w:r>
       <w:r w:rsidR="00DD121B" w:rsidRPr="000B2BE2">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="003319D9" w:rsidRPr="000B2BE2">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t>/ -ta</w:t>
-      </w:r>
+        <w:t>/ -</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003319D9" w:rsidRPr="000B2BE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="249C5527" w:rsidRPr="000B2BE2">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0064684C" w:rsidRPr="000B2BE2">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>Projektu portālā</w:t>
       </w:r>
       <w:r w:rsidR="249C5527" w:rsidRPr="000B2BE2">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> un netiek noformēt</w:t>
       </w:r>
       <w:r w:rsidR="003319D9" w:rsidRPr="000B2BE2">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t>s/ -t</w:t>
+        <w:t>s/ -</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003319D9" w:rsidRPr="000B2BE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="249C5527" w:rsidRPr="000B2BE2">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">a atsevišķa elektroniska dokumenta formā. Nolikuma pielikumā pievienota </w:t>
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="249C5527" w:rsidRPr="000B2BE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atsevišķa elektroniska dokumenta formā. Nolikuma pielikumā pievienota </w:t>
       </w:r>
       <w:r w:rsidR="003319D9" w:rsidRPr="000B2BE2">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Līguma/ </w:t>
       </w:r>
       <w:r w:rsidR="249C5527" w:rsidRPr="000B2BE2">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Vienošanās par projekta īstenošanu standartformas priekšskatījuma izdruka, un tā satur būtiskākos projekta īstenošanas nosacījumus. Izdrukā ar simbolu “@” apzīmēti mainīgie elementi.</w:t>
+        <w:t xml:space="preserve">Vienošanās par projekta īstenošanu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="249C5527" w:rsidRPr="000B2BE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>standartformas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="249C5527" w:rsidRPr="000B2BE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> priekšskatījuma izdruka, un tā satur būtiskākos projekta īstenošanas nosacījumus. Izdrukā ar simbolu “@” apzīmēti mainīgie elementi.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1491902409"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="6F35D30E" w14:textId="0704FAF5" w:rsidR="00763C7B" w:rsidRPr="00C6622E" w:rsidRDefault="00763C7B">
         <w:pPr>
           <w:pStyle w:val="Header"/>
@@ -10019,57 +10249,51 @@
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00C6622E">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00E43C74">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r w:rsidRPr="00C6622E">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="000E2D63" w:rsidRPr="00E43C74">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           </w:rPr>
-          <w:t>1</w:t>
-[...5 lines deleted...]
-          <w:t>0</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r w:rsidRPr="00C6622E">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="7EEEB220" w14:textId="77777777" w:rsidR="00763C7B" w:rsidRDefault="00763C7B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0EDF4575"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A820848A"/>
     <w:lvl w:ilvl="0" w:tplc="0A687E34">
@@ -10730,155 +10954,167 @@
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1988849939">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="250549259">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="616638156">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1910532359">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1108043578">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="877274848">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="6"/>
 </w:numbering>
 </file>
 
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:person w15:author="Laine Estere Silma">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::laine.estere.silma@cfla.gov.lv::98a7b545-b294-44f4-be60-bb1e661f7e57"/>
+  </w15:person>
+</w15:people>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
+  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000A0BC7"/>
     <w:rsid w:val="00000595"/>
     <w:rsid w:val="00000963"/>
     <w:rsid w:val="00000CD6"/>
     <w:rsid w:val="000032A1"/>
     <w:rsid w:val="00003FBC"/>
     <w:rsid w:val="00004E9F"/>
     <w:rsid w:val="00006DDE"/>
     <w:rsid w:val="00006FE6"/>
     <w:rsid w:val="00007ED0"/>
     <w:rsid w:val="000109CD"/>
     <w:rsid w:val="000112D3"/>
     <w:rsid w:val="00012854"/>
     <w:rsid w:val="000132DD"/>
     <w:rsid w:val="00015244"/>
     <w:rsid w:val="00015B54"/>
     <w:rsid w:val="000203A1"/>
     <w:rsid w:val="000209FD"/>
     <w:rsid w:val="0002328E"/>
     <w:rsid w:val="00023927"/>
     <w:rsid w:val="00023BC4"/>
     <w:rsid w:val="00024585"/>
     <w:rsid w:val="00024845"/>
     <w:rsid w:val="00024BE0"/>
     <w:rsid w:val="00025592"/>
     <w:rsid w:val="000302C3"/>
     <w:rsid w:val="00030AA6"/>
     <w:rsid w:val="00030D64"/>
+    <w:rsid w:val="00032AB5"/>
     <w:rsid w:val="00035E59"/>
     <w:rsid w:val="0003761A"/>
     <w:rsid w:val="00040A30"/>
     <w:rsid w:val="00041330"/>
     <w:rsid w:val="00042E34"/>
     <w:rsid w:val="0004362D"/>
     <w:rsid w:val="0004459A"/>
     <w:rsid w:val="00045BF2"/>
     <w:rsid w:val="00045CD5"/>
     <w:rsid w:val="00046C8A"/>
     <w:rsid w:val="000471FC"/>
     <w:rsid w:val="00051445"/>
     <w:rsid w:val="00051815"/>
     <w:rsid w:val="00053A8B"/>
     <w:rsid w:val="00055741"/>
     <w:rsid w:val="0005607E"/>
     <w:rsid w:val="0005668D"/>
+    <w:rsid w:val="00056CC9"/>
     <w:rsid w:val="000570CE"/>
     <w:rsid w:val="00060FFB"/>
     <w:rsid w:val="00061AB8"/>
     <w:rsid w:val="000622CC"/>
     <w:rsid w:val="00063C37"/>
     <w:rsid w:val="00063D44"/>
     <w:rsid w:val="00064C94"/>
     <w:rsid w:val="00064E5E"/>
     <w:rsid w:val="00067BB2"/>
     <w:rsid w:val="00071395"/>
     <w:rsid w:val="00071EBA"/>
     <w:rsid w:val="000726F3"/>
     <w:rsid w:val="000734DA"/>
     <w:rsid w:val="00074B41"/>
     <w:rsid w:val="00074B5E"/>
     <w:rsid w:val="00075151"/>
     <w:rsid w:val="0007792D"/>
     <w:rsid w:val="00077DC8"/>
     <w:rsid w:val="00080D8C"/>
     <w:rsid w:val="000810BC"/>
     <w:rsid w:val="00081E54"/>
     <w:rsid w:val="00082145"/>
     <w:rsid w:val="0008339D"/>
     <w:rsid w:val="00084664"/>
     <w:rsid w:val="0008521E"/>
     <w:rsid w:val="00086513"/>
     <w:rsid w:val="00090039"/>
     <w:rsid w:val="000910DF"/>
     <w:rsid w:val="00092804"/>
     <w:rsid w:val="0009522D"/>
     <w:rsid w:val="00095981"/>
     <w:rsid w:val="00096389"/>
     <w:rsid w:val="000A08CC"/>
     <w:rsid w:val="000A0BC7"/>
     <w:rsid w:val="000A1F5D"/>
+    <w:rsid w:val="000A312F"/>
     <w:rsid w:val="000A3D2C"/>
     <w:rsid w:val="000A4536"/>
     <w:rsid w:val="000A4B9F"/>
     <w:rsid w:val="000A5453"/>
     <w:rsid w:val="000A584F"/>
     <w:rsid w:val="000A6640"/>
     <w:rsid w:val="000A6B93"/>
     <w:rsid w:val="000A76DC"/>
     <w:rsid w:val="000B02F4"/>
     <w:rsid w:val="000B0C9F"/>
     <w:rsid w:val="000B2919"/>
     <w:rsid w:val="000B2BE2"/>
     <w:rsid w:val="000B3E05"/>
     <w:rsid w:val="000B4CFC"/>
     <w:rsid w:val="000B6C07"/>
     <w:rsid w:val="000B716B"/>
     <w:rsid w:val="000B7448"/>
     <w:rsid w:val="000B74E4"/>
     <w:rsid w:val="000B7612"/>
     <w:rsid w:val="000B7A8E"/>
     <w:rsid w:val="000C191A"/>
     <w:rsid w:val="000C1BCC"/>
     <w:rsid w:val="000C1BF5"/>
     <w:rsid w:val="000C2F84"/>
     <w:rsid w:val="000C32CD"/>
@@ -10920,50 +11156,51 @@
     <w:rsid w:val="00101F04"/>
     <w:rsid w:val="00103090"/>
     <w:rsid w:val="00104010"/>
     <w:rsid w:val="001064F0"/>
     <w:rsid w:val="0010714F"/>
     <w:rsid w:val="001115F5"/>
     <w:rsid w:val="00111893"/>
     <w:rsid w:val="00111EFD"/>
     <w:rsid w:val="00112152"/>
     <w:rsid w:val="00112308"/>
     <w:rsid w:val="00112952"/>
     <w:rsid w:val="001137F2"/>
     <w:rsid w:val="00113CA9"/>
     <w:rsid w:val="00114608"/>
     <w:rsid w:val="00114B82"/>
     <w:rsid w:val="00114F2E"/>
     <w:rsid w:val="001150D2"/>
     <w:rsid w:val="0011591C"/>
     <w:rsid w:val="0011592D"/>
     <w:rsid w:val="00115A49"/>
     <w:rsid w:val="00115A64"/>
     <w:rsid w:val="001212FF"/>
     <w:rsid w:val="001215AE"/>
     <w:rsid w:val="00123632"/>
     <w:rsid w:val="0012412B"/>
+    <w:rsid w:val="00124CD7"/>
     <w:rsid w:val="00125F6A"/>
     <w:rsid w:val="0012608B"/>
     <w:rsid w:val="001306D9"/>
     <w:rsid w:val="00130CC6"/>
     <w:rsid w:val="00130DEE"/>
     <w:rsid w:val="0013188F"/>
     <w:rsid w:val="00132867"/>
     <w:rsid w:val="00132A4A"/>
     <w:rsid w:val="00133A2C"/>
     <w:rsid w:val="00133DA8"/>
     <w:rsid w:val="00134340"/>
     <w:rsid w:val="00135916"/>
     <w:rsid w:val="00136D14"/>
     <w:rsid w:val="00136F3C"/>
     <w:rsid w:val="00137B16"/>
     <w:rsid w:val="00140787"/>
     <w:rsid w:val="00140F12"/>
     <w:rsid w:val="001422B6"/>
     <w:rsid w:val="0014261A"/>
     <w:rsid w:val="00142693"/>
     <w:rsid w:val="00144B8B"/>
     <w:rsid w:val="0014518C"/>
     <w:rsid w:val="00146620"/>
     <w:rsid w:val="00151742"/>
     <w:rsid w:val="00151D6E"/>
@@ -11108,57 +11345,59 @@
     <w:rsid w:val="00211F55"/>
     <w:rsid w:val="00212004"/>
     <w:rsid w:val="0021240A"/>
     <w:rsid w:val="0021269A"/>
     <w:rsid w:val="00214107"/>
     <w:rsid w:val="00214952"/>
     <w:rsid w:val="00214F24"/>
     <w:rsid w:val="00215BE8"/>
     <w:rsid w:val="00215E6B"/>
     <w:rsid w:val="002163D5"/>
     <w:rsid w:val="00216F98"/>
     <w:rsid w:val="00220151"/>
     <w:rsid w:val="00220F16"/>
     <w:rsid w:val="002212D1"/>
     <w:rsid w:val="0022237E"/>
     <w:rsid w:val="00223A1F"/>
     <w:rsid w:val="00224005"/>
     <w:rsid w:val="0022431F"/>
     <w:rsid w:val="00225AF4"/>
     <w:rsid w:val="0022622C"/>
     <w:rsid w:val="002274D6"/>
     <w:rsid w:val="00230300"/>
     <w:rsid w:val="002313C7"/>
     <w:rsid w:val="00231E02"/>
     <w:rsid w:val="00232393"/>
+    <w:rsid w:val="00233447"/>
     <w:rsid w:val="0023491B"/>
     <w:rsid w:val="0023565B"/>
     <w:rsid w:val="002359B1"/>
     <w:rsid w:val="00237F2A"/>
     <w:rsid w:val="002447DC"/>
     <w:rsid w:val="00244EEC"/>
     <w:rsid w:val="00246158"/>
+    <w:rsid w:val="00247B2C"/>
     <w:rsid w:val="00247EE0"/>
     <w:rsid w:val="00250B8A"/>
     <w:rsid w:val="00250E1E"/>
     <w:rsid w:val="00252818"/>
     <w:rsid w:val="00252A22"/>
     <w:rsid w:val="002533D1"/>
     <w:rsid w:val="00254159"/>
     <w:rsid w:val="00254E27"/>
     <w:rsid w:val="00255607"/>
     <w:rsid w:val="00255B0F"/>
     <w:rsid w:val="0025675F"/>
     <w:rsid w:val="00256F0E"/>
     <w:rsid w:val="0025754F"/>
     <w:rsid w:val="002607BA"/>
     <w:rsid w:val="00261387"/>
     <w:rsid w:val="00264C06"/>
     <w:rsid w:val="0026560A"/>
     <w:rsid w:val="00265F6E"/>
     <w:rsid w:val="00266A93"/>
     <w:rsid w:val="00270018"/>
     <w:rsid w:val="00270AAC"/>
     <w:rsid w:val="002722CC"/>
     <w:rsid w:val="002723C7"/>
     <w:rsid w:val="00275639"/>
     <w:rsid w:val="00277321"/>
@@ -11715,51 +11954,53 @@
     <w:rsid w:val="00605E4C"/>
     <w:rsid w:val="00607601"/>
     <w:rsid w:val="00607E8A"/>
     <w:rsid w:val="00610089"/>
     <w:rsid w:val="006102F2"/>
     <w:rsid w:val="00610DCA"/>
     <w:rsid w:val="0061118D"/>
     <w:rsid w:val="00612A05"/>
     <w:rsid w:val="0061309B"/>
     <w:rsid w:val="006130CF"/>
     <w:rsid w:val="006136CE"/>
     <w:rsid w:val="006142F5"/>
     <w:rsid w:val="00614668"/>
     <w:rsid w:val="00620219"/>
     <w:rsid w:val="006204AD"/>
     <w:rsid w:val="00620C60"/>
     <w:rsid w:val="006227D0"/>
     <w:rsid w:val="00622BC3"/>
     <w:rsid w:val="00622F76"/>
     <w:rsid w:val="0062331D"/>
     <w:rsid w:val="00624C26"/>
     <w:rsid w:val="006262C6"/>
     <w:rsid w:val="00626555"/>
     <w:rsid w:val="006279A4"/>
     <w:rsid w:val="00630ABB"/>
+    <w:rsid w:val="006317C5"/>
     <w:rsid w:val="006319E9"/>
+    <w:rsid w:val="00632452"/>
     <w:rsid w:val="00633C03"/>
     <w:rsid w:val="0063568F"/>
     <w:rsid w:val="00635E32"/>
     <w:rsid w:val="00636A89"/>
     <w:rsid w:val="00636DC7"/>
     <w:rsid w:val="006408DA"/>
     <w:rsid w:val="0064385A"/>
     <w:rsid w:val="00644CA1"/>
     <w:rsid w:val="00645C5B"/>
     <w:rsid w:val="0064684C"/>
     <w:rsid w:val="00646D84"/>
     <w:rsid w:val="0064721C"/>
     <w:rsid w:val="006507F9"/>
     <w:rsid w:val="00651913"/>
     <w:rsid w:val="00652D3A"/>
     <w:rsid w:val="00653245"/>
     <w:rsid w:val="006535DA"/>
     <w:rsid w:val="00653C81"/>
     <w:rsid w:val="0065445B"/>
     <w:rsid w:val="006560BE"/>
     <w:rsid w:val="00660A2C"/>
     <w:rsid w:val="00662403"/>
     <w:rsid w:val="0066279D"/>
     <w:rsid w:val="006630D2"/>
     <w:rsid w:val="00667C79"/>
@@ -11882,50 +12123,51 @@
     <w:rsid w:val="00716975"/>
     <w:rsid w:val="00716C22"/>
     <w:rsid w:val="007204D0"/>
     <w:rsid w:val="007208FD"/>
     <w:rsid w:val="00721494"/>
     <w:rsid w:val="007218AC"/>
     <w:rsid w:val="0072213C"/>
     <w:rsid w:val="00722B67"/>
     <w:rsid w:val="007230A4"/>
     <w:rsid w:val="00723334"/>
     <w:rsid w:val="0072341A"/>
     <w:rsid w:val="00723560"/>
     <w:rsid w:val="00723777"/>
     <w:rsid w:val="007238D2"/>
     <w:rsid w:val="00724617"/>
     <w:rsid w:val="00724763"/>
     <w:rsid w:val="00724CE8"/>
     <w:rsid w:val="00725C62"/>
     <w:rsid w:val="00725CC8"/>
     <w:rsid w:val="00730070"/>
     <w:rsid w:val="007302AC"/>
     <w:rsid w:val="00730C8E"/>
     <w:rsid w:val="00731543"/>
     <w:rsid w:val="00732275"/>
     <w:rsid w:val="00732ED1"/>
+    <w:rsid w:val="00733A4E"/>
     <w:rsid w:val="00733BA7"/>
     <w:rsid w:val="00734269"/>
     <w:rsid w:val="0073458D"/>
     <w:rsid w:val="007361E1"/>
     <w:rsid w:val="00736CCD"/>
     <w:rsid w:val="007370B8"/>
     <w:rsid w:val="00737A87"/>
     <w:rsid w:val="00740F71"/>
     <w:rsid w:val="00741DEE"/>
     <w:rsid w:val="00742043"/>
     <w:rsid w:val="00743768"/>
     <w:rsid w:val="00744FF4"/>
     <w:rsid w:val="00745483"/>
     <w:rsid w:val="007454FE"/>
     <w:rsid w:val="00745C4B"/>
     <w:rsid w:val="0074666A"/>
     <w:rsid w:val="00746A32"/>
     <w:rsid w:val="007470A2"/>
     <w:rsid w:val="00747C28"/>
     <w:rsid w:val="00750727"/>
     <w:rsid w:val="007531F2"/>
     <w:rsid w:val="0075371E"/>
     <w:rsid w:val="007550E4"/>
     <w:rsid w:val="007560D7"/>
     <w:rsid w:val="0075637E"/>
@@ -12044,50 +12286,51 @@
     <w:rsid w:val="007F40FC"/>
     <w:rsid w:val="007F65FC"/>
     <w:rsid w:val="007F7320"/>
     <w:rsid w:val="00800E44"/>
     <w:rsid w:val="00802697"/>
     <w:rsid w:val="00803F23"/>
     <w:rsid w:val="00804F20"/>
     <w:rsid w:val="00805BA7"/>
     <w:rsid w:val="0080603A"/>
     <w:rsid w:val="008066C6"/>
     <w:rsid w:val="00806836"/>
     <w:rsid w:val="00806E02"/>
     <w:rsid w:val="00810350"/>
     <w:rsid w:val="0081041C"/>
     <w:rsid w:val="0081093E"/>
     <w:rsid w:val="0081094F"/>
     <w:rsid w:val="00811589"/>
     <w:rsid w:val="008127C6"/>
     <w:rsid w:val="00812885"/>
     <w:rsid w:val="00815ECF"/>
     <w:rsid w:val="0081653D"/>
     <w:rsid w:val="00816E21"/>
     <w:rsid w:val="0082081C"/>
     <w:rsid w:val="00821628"/>
     <w:rsid w:val="0082272F"/>
+    <w:rsid w:val="00822AD7"/>
     <w:rsid w:val="00823A19"/>
     <w:rsid w:val="00824FAC"/>
     <w:rsid w:val="008258ED"/>
     <w:rsid w:val="00825EA0"/>
     <w:rsid w:val="00825F2F"/>
     <w:rsid w:val="0082696C"/>
     <w:rsid w:val="0082799F"/>
     <w:rsid w:val="00830F0F"/>
     <w:rsid w:val="008318BC"/>
     <w:rsid w:val="00831F13"/>
     <w:rsid w:val="00832323"/>
     <w:rsid w:val="008325AC"/>
     <w:rsid w:val="008326F1"/>
     <w:rsid w:val="00832CA4"/>
     <w:rsid w:val="00833C34"/>
     <w:rsid w:val="00835139"/>
     <w:rsid w:val="0083552C"/>
     <w:rsid w:val="00835AA1"/>
     <w:rsid w:val="00835D63"/>
     <w:rsid w:val="0084031A"/>
     <w:rsid w:val="00840CF9"/>
     <w:rsid w:val="008418E1"/>
     <w:rsid w:val="008429D0"/>
     <w:rsid w:val="00843329"/>
     <w:rsid w:val="008437E8"/>
@@ -12124,50 +12367,51 @@
     <w:rsid w:val="008769F8"/>
     <w:rsid w:val="00880274"/>
     <w:rsid w:val="00881972"/>
     <w:rsid w:val="00882A40"/>
     <w:rsid w:val="00883C33"/>
     <w:rsid w:val="00885488"/>
     <w:rsid w:val="00886C91"/>
     <w:rsid w:val="00890AFA"/>
     <w:rsid w:val="00891FFD"/>
     <w:rsid w:val="00893200"/>
     <w:rsid w:val="008945CD"/>
     <w:rsid w:val="008973AF"/>
     <w:rsid w:val="00897E5A"/>
     <w:rsid w:val="008A065F"/>
     <w:rsid w:val="008A29A8"/>
     <w:rsid w:val="008A35FB"/>
     <w:rsid w:val="008A38AE"/>
     <w:rsid w:val="008A4CDF"/>
     <w:rsid w:val="008A4F81"/>
     <w:rsid w:val="008B117C"/>
     <w:rsid w:val="008B1741"/>
     <w:rsid w:val="008B1B73"/>
     <w:rsid w:val="008B202C"/>
     <w:rsid w:val="008B23E4"/>
     <w:rsid w:val="008B40D7"/>
+    <w:rsid w:val="008B6103"/>
     <w:rsid w:val="008B722A"/>
     <w:rsid w:val="008B7436"/>
     <w:rsid w:val="008B7502"/>
     <w:rsid w:val="008C0530"/>
     <w:rsid w:val="008C0BBE"/>
     <w:rsid w:val="008C1644"/>
     <w:rsid w:val="008C26F4"/>
     <w:rsid w:val="008C3121"/>
     <w:rsid w:val="008C3447"/>
     <w:rsid w:val="008C5563"/>
     <w:rsid w:val="008C5A23"/>
     <w:rsid w:val="008C6C65"/>
     <w:rsid w:val="008C76AE"/>
     <w:rsid w:val="008D02CF"/>
     <w:rsid w:val="008D0661"/>
     <w:rsid w:val="008D1C8E"/>
     <w:rsid w:val="008D37EA"/>
     <w:rsid w:val="008D3892"/>
     <w:rsid w:val="008D649E"/>
     <w:rsid w:val="008D7FDE"/>
     <w:rsid w:val="008E10BF"/>
     <w:rsid w:val="008E16A3"/>
     <w:rsid w:val="008E3263"/>
     <w:rsid w:val="008E372B"/>
     <w:rsid w:val="008E39B1"/>
@@ -12274,50 +12518,51 @@
     <w:rsid w:val="0099205C"/>
     <w:rsid w:val="009930F5"/>
     <w:rsid w:val="009940BD"/>
     <w:rsid w:val="009946CB"/>
     <w:rsid w:val="00995218"/>
     <w:rsid w:val="00995D52"/>
     <w:rsid w:val="009A03ED"/>
     <w:rsid w:val="009A0DDC"/>
     <w:rsid w:val="009A1220"/>
     <w:rsid w:val="009A1D0A"/>
     <w:rsid w:val="009A2D97"/>
     <w:rsid w:val="009A330A"/>
     <w:rsid w:val="009A3B83"/>
     <w:rsid w:val="009A447B"/>
     <w:rsid w:val="009A49AE"/>
     <w:rsid w:val="009A5BF1"/>
     <w:rsid w:val="009A73AE"/>
     <w:rsid w:val="009A7530"/>
     <w:rsid w:val="009B08BF"/>
     <w:rsid w:val="009B47C4"/>
     <w:rsid w:val="009B48ED"/>
     <w:rsid w:val="009B4F31"/>
     <w:rsid w:val="009B5CD7"/>
     <w:rsid w:val="009C0B19"/>
     <w:rsid w:val="009C1751"/>
+    <w:rsid w:val="009C37B8"/>
     <w:rsid w:val="009C4D00"/>
     <w:rsid w:val="009C6E28"/>
     <w:rsid w:val="009C7501"/>
     <w:rsid w:val="009C764E"/>
     <w:rsid w:val="009D0412"/>
     <w:rsid w:val="009D2C7E"/>
     <w:rsid w:val="009D4432"/>
     <w:rsid w:val="009D4ED1"/>
     <w:rsid w:val="009D4F4D"/>
     <w:rsid w:val="009D55CA"/>
     <w:rsid w:val="009D62AB"/>
     <w:rsid w:val="009D6786"/>
     <w:rsid w:val="009D6CDC"/>
     <w:rsid w:val="009E0969"/>
     <w:rsid w:val="009E0F9D"/>
     <w:rsid w:val="009E141D"/>
     <w:rsid w:val="009E1864"/>
     <w:rsid w:val="009E1977"/>
     <w:rsid w:val="009E1E4B"/>
     <w:rsid w:val="009E371A"/>
     <w:rsid w:val="009E421B"/>
     <w:rsid w:val="009E4CCC"/>
     <w:rsid w:val="009E55B3"/>
     <w:rsid w:val="009E5AFF"/>
     <w:rsid w:val="009E5F44"/>
@@ -12587,50 +12832,51 @@
     <w:rsid w:val="00BC64AE"/>
     <w:rsid w:val="00BC6D65"/>
     <w:rsid w:val="00BC707B"/>
     <w:rsid w:val="00BD01B0"/>
     <w:rsid w:val="00BD03F9"/>
     <w:rsid w:val="00BD0847"/>
     <w:rsid w:val="00BD18FA"/>
     <w:rsid w:val="00BD1E1C"/>
     <w:rsid w:val="00BD2BDF"/>
     <w:rsid w:val="00BD5148"/>
     <w:rsid w:val="00BD5A30"/>
     <w:rsid w:val="00BD5D8D"/>
     <w:rsid w:val="00BD5EE9"/>
     <w:rsid w:val="00BD66BD"/>
     <w:rsid w:val="00BD69D7"/>
     <w:rsid w:val="00BD6F15"/>
     <w:rsid w:val="00BD7EA4"/>
     <w:rsid w:val="00BE0A27"/>
     <w:rsid w:val="00BE0DF8"/>
     <w:rsid w:val="00BE1149"/>
     <w:rsid w:val="00BE397D"/>
     <w:rsid w:val="00BE3A41"/>
     <w:rsid w:val="00BE3B46"/>
     <w:rsid w:val="00BE3F84"/>
     <w:rsid w:val="00BF0379"/>
+    <w:rsid w:val="00BF1177"/>
     <w:rsid w:val="00BF2018"/>
     <w:rsid w:val="00BF341B"/>
     <w:rsid w:val="00BF4301"/>
     <w:rsid w:val="00BF4BFE"/>
     <w:rsid w:val="00BF4ECB"/>
     <w:rsid w:val="00BF5A92"/>
     <w:rsid w:val="00BF6318"/>
     <w:rsid w:val="00C01CE9"/>
     <w:rsid w:val="00C032E2"/>
     <w:rsid w:val="00C03F62"/>
     <w:rsid w:val="00C049BB"/>
     <w:rsid w:val="00C05007"/>
     <w:rsid w:val="00C052ED"/>
     <w:rsid w:val="00C102E3"/>
     <w:rsid w:val="00C117B3"/>
     <w:rsid w:val="00C1298B"/>
     <w:rsid w:val="00C129B5"/>
     <w:rsid w:val="00C13EB3"/>
     <w:rsid w:val="00C14634"/>
     <w:rsid w:val="00C15A36"/>
     <w:rsid w:val="00C164BE"/>
     <w:rsid w:val="00C17A24"/>
     <w:rsid w:val="00C17EDE"/>
     <w:rsid w:val="00C21109"/>
     <w:rsid w:val="00C2235D"/>
@@ -13962,51 +14208,50 @@
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="006B168E"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
       <w:ind w:left="0" w:firstLine="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
@@ -16072,51 +16317,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2111196522">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/4-3-5-1-k-1" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/par-e-vidi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esfondi.lv" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/par-e-vidi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vis@cfla.gov.lv" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esfondi.lv/normativie-akti-un-dokumenti/2021-2027-planosanas-periods/vadlinijas-attiecinamo-izmaksu-noteiksanai-eiropas-savienibas-kohezijas-politikas-programmas-2021-2027-gada-planosanas-perioda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekti.cfla.gov.lv/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laine.estere.silma@cfla.gov.lv" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.zemesgramata.lv" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pasts@cfla.gov.lv" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/4-3-5-1-k-1" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/4-3-5-1-k-1" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/par-e-vidi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esfondi.lv" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/par-e-vidi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vis@cfla.gov.lv" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esfondi.lv/normativie-akti-un-dokumenti/2021-2027-planosanas-periods/vadlinijas-attiecinamo-izmaksu-noteiksanai-eiropas-savienibas-kohezijas-politikas-programmas-2021-2027-gada-planosanas-perioda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekti.cfla.gov.lv/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laine.estere.silma@cfla.gov.lv" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.zemesgramata.lv" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pasts@cfla.gov.lv" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/4-3-5-1-k-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/lv/TXT/?uri=CELEX%3A32024R2509" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/364608" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -16381,202 +16626,208 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CCAE56773E04C54A8AAEC798B999D08D" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0813ac2431d5a96eba4877dd4ed7de05">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="25a75a1d-8b78-49a6-8e4b-dbe94589a28d" xmlns:ns3="42144e59-5907-413f-b624-803f3a022d9b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="93cb837ca8ca6ce7259761b52bb64bb4" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100CCAE56773E04C54A8AAEC798B999D08D" ma:contentTypeVersion="18" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="3389ff0d8f09032fdc624906c10087e3">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="25a75a1d-8b78-49a6-8e4b-dbe94589a28d" xmlns:ns3="42144e59-5907-413f-b624-803f3a022d9b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0cb742aedfe29e0f00d6e62d950beaf9" ns2:_="" ns3:_="">
     <xsd:import namespace="25a75a1d-8b78-49a6-8e4b-dbe94589a28d"/>
     <xsd:import namespace="42144e59-5907-413f-b624-803f3a022d9b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:Datums" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="25a75a1d-8b78-49a6-8e4b-dbe94589a28d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="11" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="779952b4-9163-4466-a728-aca91a51bc43" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Attēlu atzīmes" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="779952b4-9163-4466-a728-aca91a51bc43" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceBillingMetadata" ma:index="23" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="Datums" ma:index="24" nillable="true" ma:displayName="Datums" ma:default="[today]" ma:format="DateTime" ma:internalName="Datums">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="42144e59-5907-413f-b624-803f3a022d9b" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Koplietots ar" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Koplietots ar: detalizēti" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{f02a1d4e-ea66-4807-90a5-c3aac3888af8}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="42144e59-5907-413f-b624-803f3a022d9b">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Satura tips"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Virsraksts"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -16628,149 +16879,129 @@
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="25a75a1d-8b78-49a6-8e4b-dbe94589a28d">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="42144e59-5907-413f-b624-803f3a022d9b" xsi:nil="true"/>
+    <Datums xmlns="25a75a1d-8b78-49a6-8e4b-dbe94589a28d">2026-09-17T04:49:34+00:00</Datums>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3DFFE6A4-0C13-459E-8B4F-2A9F431DAE56}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{04567DD1-F7B9-40FC-B47E-7706A11035BB}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6768D83E-66AF-472A-999C-72C07D7E136C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="25a75a1d-8b78-49a6-8e4b-dbe94589a28d"/>
     <ds:schemaRef ds:uri="42144e59-5907-413f-b624-803f3a022d9b"/>
-    <ds:schemaRef ds:uri="25a75a1d-8b78-49a6-8e4b-dbe94589a28d"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8F0E6A61-F4DF-4F12-A809-224B6EEF9E4D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{692F3876-2DB8-43A2-8015-249A56E5785B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>17052</Words>
-  <Characters>9720</Characters>
+  <Words>17080</Words>
+  <Characters>9736</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>81</Lines>
   <Paragraphs>53</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>CFLA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>26719</CharactersWithSpaces>
+  <CharactersWithSpaces>26763</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="96" baseType="variant">
       <vt:variant>
         <vt:i4>7078000</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>111</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.esfondi.lv/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>7405593</vt:i4>
       </vt:variant>
       <vt:variant>