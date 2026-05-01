--- v1 (2025-12-17)
+++ v2 (2026-05-01)
@@ -1,2916 +1,2919 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="09F68B1D" w14:textId="2A2660B2" w:rsidR="00311966" w:rsidRPr="00046BB0" w:rsidRDefault="00311966">
+    <w:p w:rsidRPr="00046BB0" w:rsidR="00311966" w:rsidRDefault="00311966" w14:paraId="09F68B1D" w14:textId="2A2660B2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D585679" w14:textId="60FA1036" w:rsidR="0024051E" w:rsidRPr="00954D3C" w:rsidRDefault="0024051E">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="0024051E" w:rsidRDefault="0024051E" w14:paraId="1D585679" w14:textId="60FA1036">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="744CC08E" w14:textId="3F83F8BA" w:rsidR="0024051E" w:rsidRPr="00954D3C" w:rsidRDefault="0024051E">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="0024051E" w:rsidRDefault="0024051E" w14:paraId="744CC08E" w14:textId="3F83F8BA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44E9DC33" w14:textId="5AB16831" w:rsidR="0024051E" w:rsidRPr="00954D3C" w:rsidRDefault="0024051E">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="0024051E" w:rsidRDefault="0024051E" w14:paraId="44E9DC33" w14:textId="5AB16831">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62F70D92" w14:textId="3AD077DA" w:rsidR="0024051E" w:rsidRPr="00954D3C" w:rsidRDefault="0024051E">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="0024051E" w:rsidRDefault="0024051E" w14:paraId="62F70D92" w14:textId="3AD077DA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="04F8F636" w14:textId="77777777" w:rsidR="0024051E" w:rsidRPr="00954D3C" w:rsidRDefault="0024051E" w:rsidP="0024051E">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="0024051E" w:rsidP="0024051E" w:rsidRDefault="0024051E" w14:paraId="04F8F636" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B3A2B98" w14:textId="77777777" w:rsidR="00E434DC" w:rsidRPr="006721CB" w:rsidRDefault="00C9745E" w:rsidP="00C9745E">
+    <w:p w:rsidRPr="006721CB" w:rsidR="00E434DC" w:rsidP="00C9745E" w:rsidRDefault="00C9745E" w14:paraId="6B3A2B98" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006721CB">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">Eiropas Savienības kohēzijas politikas programmas 2021.–2027. gadam </w:t>
       </w:r>
-      <w:r w:rsidR="008A62C0" w:rsidRPr="006721CB">
+      <w:r w:rsidRPr="006721CB" w:rsidR="008A62C0">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>6.1.1</w:t>
       </w:r>
       <w:r w:rsidRPr="006721CB">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>. specifiskā atbalsta mērķa "</w:t>
       </w:r>
-      <w:r w:rsidR="002B15A1" w:rsidRPr="006721CB">
+      <w:r w:rsidRPr="006721CB" w:rsidR="002B15A1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">Pārejas uz </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="002B15A1" w:rsidRPr="006721CB">
+      <w:r w:rsidRPr="006721CB" w:rsidR="002B15A1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>klimatneitralitāti</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="002B15A1" w:rsidRPr="006721CB">
+      <w:r w:rsidRPr="006721CB" w:rsidR="002B15A1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> radīto ekonomisko, sociālo un vides seku mazināšana visvairāk skartajos reģionos</w:t>
       </w:r>
       <w:r w:rsidRPr="006721CB">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">" </w:t>
       </w:r>
-      <w:r w:rsidR="00DA1A3A" w:rsidRPr="006721CB">
+      <w:r w:rsidRPr="006721CB" w:rsidR="00DA1A3A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>6.1.1.1</w:t>
       </w:r>
       <w:r w:rsidRPr="006721CB">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>. pasākuma "</w:t>
       </w:r>
-      <w:r w:rsidR="00954D3C" w:rsidRPr="006721CB">
+      <w:r w:rsidRPr="006721CB" w:rsidR="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Atteikšanās no kūdras izmantošanas enerģētikā</w:t>
       </w:r>
       <w:r w:rsidRPr="006721CB">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
-      <w:r w:rsidR="00E434DC" w:rsidRPr="006721CB">
+      <w:r w:rsidRPr="006721CB" w:rsidR="00E434DC">
         <w:rPr>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CAB162E" w14:textId="76671269" w:rsidR="00C9745E" w:rsidRPr="006721CB" w:rsidRDefault="00E434DC" w:rsidP="00C9745E">
+    <w:p w:rsidRPr="006721CB" w:rsidR="00C9745E" w:rsidP="00C9745E" w:rsidRDefault="00E434DC" w14:paraId="6CAB162E" w14:textId="76671269">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006721CB">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>trešās projektu iesniegumu atlases kārtas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A7EC6F6" w14:textId="77777777" w:rsidR="00C9745E" w:rsidRPr="006721CB" w:rsidRDefault="00C9745E" w:rsidP="00C9745E">
+    <w:p w:rsidRPr="006721CB" w:rsidR="00C9745E" w:rsidP="00C9745E" w:rsidRDefault="00C9745E" w14:paraId="7A7EC6F6" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006721CB">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>izmaksu un ieguvumu analīzes aprēķinu modeļa aizpildīšanas metodika</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67E3AB57" w14:textId="77777777" w:rsidR="00576FB0" w:rsidRPr="00954D3C" w:rsidRDefault="00576FB0" w:rsidP="0024051E">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00576FB0" w:rsidP="0024051E" w:rsidRDefault="00576FB0" w14:paraId="67E3AB57" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1406E1BF" w14:textId="670F06F2" w:rsidR="0024051E" w:rsidRPr="00954D3C" w:rsidRDefault="0024051E">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="0024051E" w:rsidRDefault="0024051E" w14:paraId="1406E1BF" w14:textId="670F06F2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="468A5259" w14:textId="4385F168" w:rsidR="0024051E" w:rsidRPr="00954D3C" w:rsidRDefault="0024051E">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="0024051E" w:rsidRDefault="0024051E" w14:paraId="468A5259" w14:textId="4385F168">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="048AEACB" w14:textId="605E1036" w:rsidR="0024051E" w:rsidRPr="00954D3C" w:rsidRDefault="0024051E">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="0024051E" w:rsidRDefault="0024051E" w14:paraId="048AEACB" w14:textId="605E1036">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63484BAF" w14:textId="678C6478" w:rsidR="0024051E" w:rsidRPr="00954D3C" w:rsidRDefault="0024051E">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="0024051E" w:rsidRDefault="0024051E" w14:paraId="63484BAF" w14:textId="678C6478">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0FF73F04" w14:textId="1B3933C1" w:rsidR="0024051E" w:rsidRPr="00954D3C" w:rsidRDefault="0024051E">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="0024051E" w:rsidRDefault="0024051E" w14:paraId="0FF73F04" w14:textId="1B3933C1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C832889" w14:textId="4EB6FD2A" w:rsidR="0024051E" w:rsidRPr="00954D3C" w:rsidRDefault="0024051E">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="0024051E" w:rsidRDefault="0024051E" w14:paraId="7C832889" w14:textId="4EB6FD2A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D1B1597" w14:textId="731819D2" w:rsidR="0024051E" w:rsidRPr="00954D3C" w:rsidRDefault="0024051E">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="0024051E" w:rsidRDefault="0024051E" w14:paraId="5D1B1597" w14:textId="731819D2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0FA85F2E" w14:textId="77777777" w:rsidR="000A19C4" w:rsidRPr="00954D3C" w:rsidRDefault="000A19C4">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="000A19C4" w:rsidRDefault="000A19C4" w14:paraId="0FA85F2E" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10F59835" w14:textId="38DCF17C" w:rsidR="0024051E" w:rsidRPr="00954D3C" w:rsidRDefault="0024051E">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="0024051E" w:rsidRDefault="0024051E" w14:paraId="10F59835" w14:textId="38DCF17C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C5FDDE6" w14:textId="54D071A2" w:rsidR="0024051E" w:rsidRDefault="0024051E">
+    <w:p w:rsidR="0024051E" w:rsidRDefault="0024051E" w14:paraId="0C5FDDE6" w14:textId="54D071A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27C15468" w14:textId="77777777" w:rsidR="006721CB" w:rsidRPr="00954D3C" w:rsidRDefault="006721CB">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="006721CB" w:rsidRDefault="006721CB" w14:paraId="27C15468" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5BA42CB7" w14:textId="445452A7" w:rsidR="0024051E" w:rsidRPr="00954D3C" w:rsidRDefault="0024051E">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="0024051E" w:rsidRDefault="0024051E" w14:paraId="5BA42CB7" w14:textId="445452A7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="570FBD86" w14:textId="3BFDC387" w:rsidR="0024051E" w:rsidRPr="00954D3C" w:rsidRDefault="00E8306E" w:rsidP="00E8306E">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="0024051E" w:rsidP="00E8306E" w:rsidRDefault="00E8306E" w14:paraId="570FBD86" w14:textId="7580188B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4818"/>
           <w:tab w:val="left" w:pos="7155"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="0024051E" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="0024051E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>v. 1 (</w:t>
-[...32 lines deleted...]
-      <w:r w:rsidR="0024051E" w:rsidRPr="00954D3C">
+        <w:t>v. 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD29A5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>/202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00743B49" w:rsidRPr="00954D3C">
+        <w:t>.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00954D3C" w:rsidR="0024051E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0024051E" w:rsidRPr="00954D3C">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="009F7168">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00954D3C">
+        <w:t>04</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00954D3C" w:rsidR="0024051E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:tab/>
-[...4 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t>/202</w:t>
+      </w:r>
+      <w:r w:rsidR="009F7168">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00954D3C">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00954D3C" w:rsidR="0024051E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00954D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="0024051E" w:rsidP="0024051E" w:rsidRDefault="0024051E" w14:paraId="47F056EC" w14:textId="7111F89F">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00954D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Satura rādītājs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71F3B944" w14:textId="47A33A5C" w:rsidR="0024051E" w:rsidRPr="00954D3C" w:rsidRDefault="0024051E">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="0024051E" w:rsidRDefault="0024051E" w14:paraId="71F3B944" w14:textId="47A33A5C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
-        <w:rPr>
-[...5 lines deleted...]
-        </w:rPr>
         <w:id w:val="-1920314680"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="" w:cs="" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="094A7C6A" w14:textId="29DB6B23" w:rsidR="00187FF4" w:rsidRPr="00954D3C" w:rsidRDefault="00187FF4">
+        <w:p w:rsidRPr="00954D3C" w:rsidR="00187FF4" w:rsidRDefault="00187FF4" w14:paraId="094A7C6A" w14:textId="29DB6B23">
           <w:pPr>
-            <w:pStyle w:val="TOCHeading"/>
+            <w:pStyle w:val="Saturardtjavirsraksts"/>
             <w:rPr>
               <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="5A2CD6AE" w14:textId="05EBE4E5" w:rsidR="007A3B5B" w:rsidRDefault="00187FF4">
+        <w:p w:rsidR="007A3B5B" w:rsidRDefault="00187FF4" w14:paraId="5A2CD6AE" w14:textId="1BC0BB2F">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
+            <w:pStyle w:val="Saturs1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="480"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9627"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="lv-LV"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00954D3C">
             <w:rPr>
               <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00954D3C">
             <w:rPr>
               <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00954D3C">
             <w:rPr>
               <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_Toc202866996" w:history="1">
-[...2 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+          <w:hyperlink w:history="1" w:anchor="_Toc202866996">
+            <w:r w:rsidRPr="003E60DA" w:rsidR="007A3B5B">
+              <w:rPr>
+                <w:rStyle w:val="Hipersaite"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
             <w:r w:rsidR="007A3B5B">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="007A3B5B" w:rsidRPr="003E60DA">
-[...1 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+            <w:r w:rsidRPr="003E60DA" w:rsidR="007A3B5B">
+              <w:rPr>
+                <w:rStyle w:val="Hipersaite"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Vispārīgā informācija</w:t>
             </w:r>
             <w:r w:rsidR="007A3B5B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="007A3B5B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="007A3B5B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc202866996 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="007A3B5B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="007A3B5B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D8141E">
+            <w:r w:rsidR="007C53DF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="007A3B5B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0534AE33" w14:textId="0D5BA7D2" w:rsidR="007A3B5B" w:rsidRDefault="007A3B5B">
+        <w:p w:rsidR="007A3B5B" w:rsidRDefault="007A3B5B" w14:paraId="0534AE33" w14:textId="7B3C90DD">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
+            <w:pStyle w:val="Saturs1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="720"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9627"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="lv-LV"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc202866997" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc202866997">
             <w:r w:rsidRPr="003E60DA">
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rStyle w:val="Hipersaite"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1.1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="003E60DA">
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rStyle w:val="Hipersaite"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Normatīvo aktu bāze izmaksu un ieguvumu analīzes izstrādei</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc202866997 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D8141E">
+            <w:r w:rsidR="007C53DF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="510B9DF6" w14:textId="6D071F45" w:rsidR="007A3B5B" w:rsidRDefault="007A3B5B">
+        <w:p w:rsidR="007A3B5B" w:rsidRDefault="007A3B5B" w14:paraId="510B9DF6" w14:textId="398841E2">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
+            <w:pStyle w:val="Saturs1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="720"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9627"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="lv-LV"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc202866998" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc202866998">
             <w:r w:rsidRPr="003E60DA">
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rStyle w:val="Hipersaite"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1.2.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="003E60DA">
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rStyle w:val="Hipersaite"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Izmaksu un ieguvumu analīzes būtība, mērķi un pamatprincipi</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc202866998 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D8141E">
+            <w:r w:rsidR="007C53DF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="45B7D27D" w14:textId="0247229D" w:rsidR="007A3B5B" w:rsidRDefault="007A3B5B">
+        <w:p w:rsidR="007A3B5B" w:rsidRDefault="007A3B5B" w14:paraId="45B7D27D" w14:textId="2C349FC5">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
+            <w:pStyle w:val="Saturs1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="480"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9627"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="lv-LV"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc202866999" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc202866999">
             <w:r w:rsidRPr="003E60DA">
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rStyle w:val="Hipersaite"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="003E60DA">
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rStyle w:val="Hipersaite"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Izmaksu un ieguvumu analīzes izstrāde un saturs</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc202866999 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D8141E">
+            <w:r w:rsidR="007C53DF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3812E35F" w14:textId="757C560C" w:rsidR="007A3B5B" w:rsidRDefault="007A3B5B">
+        <w:p w:rsidR="007A3B5B" w:rsidRDefault="007A3B5B" w14:paraId="3812E35F" w14:textId="6FE7C8A3">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
+            <w:pStyle w:val="Saturs1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="720"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9627"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="lv-LV"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc202867000" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc202867000">
             <w:r w:rsidRPr="003E60DA">
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rStyle w:val="Hipersaite"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="003E60DA">
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rStyle w:val="Hipersaite"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Vispārīgā informācija</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc202867000 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D8141E">
+            <w:r w:rsidR="007C53DF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="47A984CF" w14:textId="58B9064B" w:rsidR="007A3B5B" w:rsidRDefault="007A3B5B">
+        <w:p w:rsidR="007A3B5B" w:rsidRDefault="007A3B5B" w14:paraId="47A984CF" w14:textId="746EE9A9">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
+            <w:pStyle w:val="Saturs1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="720"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9627"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="lv-LV"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc202867001" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc202867001">
             <w:r w:rsidRPr="003E60DA">
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rStyle w:val="Hipersaite"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.2.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="003E60DA">
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rStyle w:val="Hipersaite"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Izmaksu un ieguvumu analīzes aprēķinu izklājlapās norādāmā informācija</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc202867001 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D8141E">
+            <w:r w:rsidR="007C53DF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4D58D61C" w14:textId="2DD011FD" w:rsidR="007A3B5B" w:rsidRDefault="007A3B5B">
+        <w:p w:rsidR="007A3B5B" w:rsidRDefault="007A3B5B" w14:paraId="4D58D61C" w14:textId="290892C6">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
+            <w:pStyle w:val="Saturs1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9627"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="lv-LV"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc202867002" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc202867002">
             <w:r w:rsidRPr="003E60DA">
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rStyle w:val="Hipersaite"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.2.1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="003E60DA">
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rStyle w:val="Hipersaite"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Dati par projektu</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc202867002 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D8141E">
+            <w:r w:rsidR="007C53DF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="641AD300" w14:textId="2C8B805E" w:rsidR="007A3B5B" w:rsidRDefault="007A3B5B">
+        <w:p w:rsidR="007A3B5B" w:rsidRDefault="007A3B5B" w14:paraId="641AD300" w14:textId="75976661">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
+            <w:pStyle w:val="Saturs1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9627"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="lv-LV"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc202867003" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc202867003">
             <w:r w:rsidRPr="003E60DA">
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rStyle w:val="Hipersaite"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.2.2.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="003E60DA">
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rStyle w:val="Hipersaite"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Projekta investīciju izmaksas</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc202867003 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D8141E">
+            <w:r w:rsidR="007C53DF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="741D973D" w14:textId="1E066DA5" w:rsidR="007A3B5B" w:rsidRDefault="007A3B5B">
+        <w:p w:rsidR="007A3B5B" w:rsidRDefault="007A3B5B" w14:paraId="741D973D" w14:textId="3EB89AC3">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
+            <w:pStyle w:val="Saturs1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9627"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="lv-LV"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc202867004" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc202867004">
             <w:r w:rsidRPr="003E60DA">
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rStyle w:val="Hipersaite"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.2.3.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="003E60DA">
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rStyle w:val="Hipersaite"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Investīciju naudas plūsma bez projekta</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc202867004 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D8141E">
+            <w:r w:rsidR="007C53DF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2E40031C" w14:textId="5FEFF898" w:rsidR="007A3B5B" w:rsidRDefault="007A3B5B">
+        <w:p w:rsidR="007A3B5B" w:rsidRDefault="007A3B5B" w14:paraId="2E40031C" w14:textId="28876452">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
+            <w:pStyle w:val="Saturs1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9627"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="lv-LV"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc202867005" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc202867005">
             <w:r w:rsidRPr="003E60DA">
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rStyle w:val="Hipersaite"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.2.4.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="003E60DA">
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rStyle w:val="Hipersaite"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Investīciju naudas plūsma ar projektu</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc202867005 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D8141E">
+            <w:r w:rsidR="007C53DF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="68C41E10" w14:textId="096DA931" w:rsidR="007A3B5B" w:rsidRDefault="007A3B5B">
+        <w:p w:rsidR="007A3B5B" w:rsidRDefault="007A3B5B" w14:paraId="68C41E10" w14:textId="1113133E">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
+            <w:pStyle w:val="Saturs1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9627"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="lv-LV"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc202867006" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc202867006">
             <w:r w:rsidRPr="003E60DA">
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rStyle w:val="Hipersaite"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.2.5.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="003E60DA">
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rStyle w:val="Hipersaite"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Finansiālā ilgtspēja</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc202867006 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D8141E">
+            <w:r w:rsidR="007C53DF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="46C2444C" w14:textId="63E7518E" w:rsidR="007A3B5B" w:rsidRDefault="007A3B5B">
+        <w:p w:rsidR="007A3B5B" w:rsidRDefault="007A3B5B" w14:paraId="46C2444C" w14:textId="5FF88015">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
+            <w:pStyle w:val="Saturs1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9627"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="lv-LV"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc202867007" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc202867007">
             <w:r w:rsidRPr="003E60DA">
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rStyle w:val="Hipersaite"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.2.6.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="003E60DA">
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rStyle w:val="Hipersaite"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Sociālekonomiskā analīze</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc202867007 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D8141E">
+            <w:r w:rsidR="007C53DF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="25C2F473" w14:textId="27EB2D77" w:rsidR="007A3B5B" w:rsidRDefault="007A3B5B">
+        <w:p w:rsidR="007A3B5B" w:rsidRDefault="007A3B5B" w14:paraId="25C2F473" w14:textId="07CA40DD">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
+            <w:pStyle w:val="Saturs1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9627"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="lv-LV"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc202867008" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc202867008">
             <w:r w:rsidRPr="003E60DA">
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rStyle w:val="Hipersaite"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.2.7.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="003E60DA">
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rStyle w:val="Hipersaite"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Finanšu analīze</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc202867008 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D8141E">
+            <w:r w:rsidR="007C53DF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="43289547" w14:textId="4B7BB4B0" w:rsidR="007A3B5B" w:rsidRDefault="007A3B5B">
+        <w:p w:rsidR="007A3B5B" w:rsidRDefault="007A3B5B" w14:paraId="43289547" w14:textId="76E6CCF0">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
+            <w:pStyle w:val="Saturs1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9627"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="lv-LV"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc202867009" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc202867009">
             <w:r w:rsidRPr="003E60DA">
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rStyle w:val="Hipersaite"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.2.8.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="003E60DA">
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rStyle w:val="Hipersaite"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Jutīguma analīze</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc202867009 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D8141E">
+            <w:r w:rsidR="007C53DF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="06F392CC" w14:textId="293FA4E0" w:rsidR="007A3B5B" w:rsidRDefault="007A3B5B">
+        <w:p w:rsidR="007A3B5B" w:rsidRDefault="007A3B5B" w14:paraId="06F392CC" w14:textId="56B76E17">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
+            <w:pStyle w:val="Saturs1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9627"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="lv-LV"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc202867010" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc202867010">
             <w:r w:rsidRPr="003E60DA">
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rStyle w:val="Hipersaite"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.2.9.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="003E60DA">
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rStyle w:val="Hipersaite"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Projekta iesnieguma sadaļa “Finansējuma sadalījums pa avotiem”</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc202867010 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D8141E">
+            <w:r w:rsidR="007C53DF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="495352F5" w14:textId="6ABB18F6" w:rsidR="007A3B5B" w:rsidRDefault="007A3B5B">
+        <w:p w:rsidR="007A3B5B" w:rsidRDefault="007A3B5B" w14:paraId="495352F5" w14:textId="7FF98912">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
+            <w:pStyle w:val="Saturs1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9627"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="lv-LV"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc202867011" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc202867011">
             <w:r w:rsidRPr="003E60DA">
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rStyle w:val="Hipersaite"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.2.10.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="003E60DA">
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rStyle w:val="Hipersaite"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Projekta iesnieguma sadaļa “Projekta budžeta kopsavilkums”</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc202867011 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D8141E">
+            <w:r w:rsidR="007C53DF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1CA25959" w14:textId="22DF6E88" w:rsidR="007A3B5B" w:rsidRDefault="007A3B5B">
+        <w:p w:rsidR="007A3B5B" w:rsidRDefault="007A3B5B" w14:paraId="1CA25959" w14:textId="3EA4A47E">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
+            <w:pStyle w:val="Saturs1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9627"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="lv-LV"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc202867012" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc202867012">
             <w:r w:rsidRPr="003E60DA">
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rStyle w:val="Hipersaite"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.2.11.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="003E60DA">
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rStyle w:val="Hipersaite"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>MK noteikumu Nr.408 4.pielikums “Projekta izmaksu efektivitātes novērtējums”</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc202867012 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D8141E">
+            <w:r w:rsidR="007C53DF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1B4A64BB" w14:textId="10A58783" w:rsidR="007A3B5B" w:rsidRDefault="007A3B5B">
+        <w:p w:rsidR="007A3B5B" w:rsidRDefault="007A3B5B" w14:paraId="1B4A64BB" w14:textId="77EE8D6A">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
+            <w:pStyle w:val="Saturs1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9627"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="lv-LV"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc202867013" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc202867013">
             <w:r w:rsidRPr="003E60DA">
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rStyle w:val="Hipersaite"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.2.12.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="003E60DA">
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rStyle w:val="Hipersaite"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Kontroles lapa</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc202867013 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D8141E">
+            <w:r w:rsidR="007C53DF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>22</w:t>
+              <w:t>23</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="100712A8" w14:textId="0B49B34F" w:rsidR="007A3B5B" w:rsidRDefault="007A3B5B">
+        <w:p w:rsidR="007A3B5B" w:rsidRDefault="007A3B5B" w14:paraId="100712A8" w14:textId="3067A37A">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
+            <w:pStyle w:val="Saturs1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9627"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="lv-LV"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc202867014" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc202867014">
             <w:r w:rsidRPr="003E60DA">
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rStyle w:val="Hipersaite"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.2.13.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="003E60DA">
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rStyle w:val="Hipersaite"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Pieņēmumi</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc202867014 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D8141E">
+            <w:r w:rsidR="007C53DF">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>22</w:t>
+              <w:t>23</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0993A44F" w14:textId="7A637DC3" w:rsidR="00187FF4" w:rsidRPr="00954D3C" w:rsidRDefault="00187FF4">
+        <w:p w:rsidRPr="00954D3C" w:rsidR="00187FF4" w:rsidRDefault="00187FF4" w14:paraId="0993A44F" w14:textId="7A637DC3">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00954D3C">
             <w:rPr>
               <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="5C02B675" w14:textId="6F1E9AF1" w:rsidR="00BC7971" w:rsidRPr="00954D3C" w:rsidRDefault="00BC7971">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00BC7971" w:rsidRDefault="00BC7971" w14:paraId="5C02B675" w14:textId="6F1E9AF1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="042AF3BC" w14:textId="7ED52139" w:rsidR="00BC7971" w:rsidRPr="00954D3C" w:rsidRDefault="00BC7971">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00BC7971" w:rsidRDefault="00BC7971" w14:paraId="042AF3BC" w14:textId="7ED52139">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5168952C" w14:textId="342F906D" w:rsidR="00BC7971" w:rsidRPr="00954D3C" w:rsidRDefault="00BC7971">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00BC7971" w:rsidRDefault="00BC7971" w14:paraId="5168952C" w14:textId="342F906D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1FC47E77" w14:textId="50345F0A" w:rsidR="00BC7971" w:rsidRPr="00954D3C" w:rsidRDefault="00BC7971">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00BC7971" w:rsidRDefault="00BC7971" w14:paraId="1FC47E77" w14:textId="50345F0A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="042EEB3D" w14:textId="17032628" w:rsidR="00BC7971" w:rsidRPr="00954D3C" w:rsidRDefault="00BC7971">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00BC7971" w:rsidRDefault="00BC7971" w14:paraId="042EEB3D" w14:textId="17032628">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6EDB7956" w14:textId="74CAC9E8" w:rsidR="00BC7971" w:rsidRPr="00954D3C" w:rsidRDefault="00BC7971">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00BC7971" w:rsidRDefault="00BC7971" w14:paraId="6EDB7956" w14:textId="74CAC9E8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22B0B841" w14:textId="70994989" w:rsidR="00BC7971" w:rsidRPr="00954D3C" w:rsidRDefault="00BC7971">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00BC7971" w:rsidRDefault="00BC7971" w14:paraId="22B0B841" w14:textId="70994989">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43A70840" w14:textId="79F46646" w:rsidR="00BC7971" w:rsidRPr="00954D3C" w:rsidRDefault="00BC7971">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00BC7971" w:rsidRDefault="00BC7971" w14:paraId="43A70840" w14:textId="79F46646">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="30048244" w14:textId="380647D7" w:rsidR="00BC7971" w:rsidRPr="00954D3C" w:rsidRDefault="00BC7971">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00BC7971" w:rsidRDefault="00BC7971" w14:paraId="30048244" w14:textId="380647D7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63FED47A" w14:textId="422A3033" w:rsidR="00BC7971" w:rsidRPr="00954D3C" w:rsidRDefault="00BC7971">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00BC7971" w:rsidRDefault="00BC7971" w14:paraId="63FED47A" w14:textId="422A3033">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74D2F88E" w14:textId="0CC857A7" w:rsidR="0024051E" w:rsidRPr="00954D3C" w:rsidRDefault="0024051E" w:rsidP="00447B69">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="0024051E" w:rsidP="00447B69" w:rsidRDefault="0024051E" w14:paraId="74D2F88E" w14:textId="0CC857A7">
+      <w:pPr>
+        <w:pStyle w:val="Virsraksts1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc488415866"/>
-      <w:bookmarkStart w:id="3" w:name="_Toc202866996"/>
+      <w:bookmarkStart w:name="_Toc488415866" w:id="0"/>
+      <w:bookmarkStart w:name="_Toc202866996" w:id="1"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Vispārīgā informācija</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
-[...4 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="006908EA" w:rsidP="00447B69" w:rsidRDefault="0024051E" w14:paraId="1274B74B" w14:textId="4B7DB0CB">
+      <w:pPr>
+        <w:pStyle w:val="Virsraksts1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:ind w:left="993" w:hanging="633"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc488415867"/>
-      <w:bookmarkStart w:id="5" w:name="_Toc202866997"/>
+      <w:bookmarkStart w:name="_Toc488415867" w:id="2"/>
+      <w:bookmarkStart w:name="_Toc202866997" w:id="3"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Normatīvo aktu bāze izmaksu un ieguvumu analīzes izstrādei</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="42039E35" w14:textId="79AC7EC3" w:rsidR="006908EA" w:rsidRPr="00954D3C" w:rsidRDefault="006908EA" w:rsidP="006908EA">
+      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="006908EA" w:rsidP="006908EA" w:rsidRDefault="006908EA" w14:paraId="42039E35" w14:textId="79AC7EC3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Izmaksu </w:t>
       </w:r>
-      <w:r w:rsidR="00334B31" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00334B31">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>un</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ieguvumu analīze ir izstrādāta, </w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">pamatojoties </w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>uz:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62811C79" w14:textId="7A03A688" w:rsidR="00096F87" w:rsidRPr="00954D3C" w:rsidRDefault="00096F87" w:rsidP="00096F87">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00096F87" w:rsidP="00096F87" w:rsidRDefault="00096F87" w14:paraId="62811C79" w14:textId="7A03A688">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ministru kabineta 2023.gada 13.jūlija noteikumiem Nr.408 “Kārtība, kādā Eiropas Savienības</w:t>
       </w:r>
       <w:r w:rsidR="00AD4814">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (turpmāk – ES)</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> fondu vadībā iesaistītās institūcijas nodrošina šo fondu ieviešanu 2021.–2027. gada plānošanas periodā” (turpmāk – MK noteikumi Nr.408)</w:t>
       </w:r>
-      <w:r w:rsidR="005A0A9E" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="005A0A9E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (pieejami tīmekļa vietnē</w:t>
       </w:r>
-      <w:r w:rsidR="009B5465" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="009B5465">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId12">
-        <w:r w:rsidR="0007057D" w:rsidRPr="588EA965">
+        <w:r w:rsidRPr="588EA965" w:rsidR="0007057D">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:rStyle w:val="Hipersaite"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://likumi.lv/ta/id/343827</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="009B5465" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="009B5465">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E2E48C5" w14:textId="6ADF1ED7" w:rsidR="00096F87" w:rsidRPr="00954D3C" w:rsidRDefault="00096F87" w:rsidP="00096F87">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00096F87" w:rsidP="00096F87" w:rsidRDefault="00096F87" w14:paraId="0E2E48C5" w14:textId="6ADF1ED7">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="28C5ADC6">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ministru kabineta </w:t>
       </w:r>
-      <w:r w:rsidR="00B63ED4" w:rsidRPr="28C5ADC6">
+      <w:r w:rsidRPr="28C5ADC6" w:rsidR="00B63ED4">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2025.</w:t>
       </w:r>
-      <w:r w:rsidR="0800A207" w:rsidRPr="28C5ADC6">
+      <w:r w:rsidRPr="28C5ADC6" w:rsidR="0800A207">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B63ED4" w:rsidRPr="28C5ADC6">
+      <w:r w:rsidRPr="28C5ADC6" w:rsidR="00B63ED4">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">gada </w:t>
       </w:r>
       <w:r w:rsidR="0068134A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1.jūlija</w:t>
       </w:r>
-      <w:r w:rsidR="00B63ED4" w:rsidRPr="28C5ADC6">
+      <w:r w:rsidRPr="28C5ADC6" w:rsidR="00B63ED4">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> noteikumi Nr. 407 “Eiropas Savienības kohēzijas politikas programmas 2021.-2027. gadam 6.1.1. specifiskā atbalsta mērķa "Pārejas uz </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00B63ED4" w:rsidRPr="28C5ADC6">
+      <w:r w:rsidRPr="28C5ADC6" w:rsidR="00B63ED4">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>klimatneitralitāti</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00B63ED4" w:rsidRPr="28C5ADC6">
+      <w:r w:rsidRPr="28C5ADC6" w:rsidR="00B63ED4">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> radīto ekonomisko, sociālo un vides seku mazināšana visvairāk skartajos reģionos" 6.1.1.1. pasākuma "Atteikšanās no kūdras izmantošanas enerģētikā" trešās projektu iesniegumu atlases kārtas</w:t>
       </w:r>
-      <w:r w:rsidR="00FA02B6" w:rsidRPr="28C5ADC6">
+      <w:r w:rsidRPr="28C5ADC6" w:rsidR="00FA02B6">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="28C5ADC6">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>īstenošanas noteikumi” (turpmāk – SAM MK noteikumi)</w:t>
       </w:r>
-      <w:r w:rsidR="009B5465" w:rsidRPr="28C5ADC6">
+      <w:r w:rsidRPr="28C5ADC6" w:rsidR="009B5465">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (pieejami tīmekļa vietnē </w:t>
       </w:r>
       <w:hyperlink r:id="rId13">
-        <w:r w:rsidR="00CF4BCE" w:rsidRPr="28C5ADC6">
+        <w:r w:rsidRPr="28C5ADC6" w:rsidR="00CF4BCE">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hipersaite"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://likumi.lv/ta/id/361628</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="009B5465" w:rsidRPr="28C5ADC6">
+      <w:r w:rsidRPr="28C5ADC6" w:rsidR="009B5465">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="28C5ADC6">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20AA55E1" w14:textId="77777777" w:rsidR="00096F87" w:rsidRPr="00954D3C" w:rsidRDefault="00096F87" w:rsidP="00096F87">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00096F87" w:rsidP="00096F87" w:rsidRDefault="00096F87" w14:paraId="20AA55E1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Eiropas Komisijas izstrādātajām vadlīnijām “</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Guide to Cost-Benefit Analysis of Investment Projects Economic appraisal tool for Cohesion Policy 2014 – 2020</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” (pieejamas tīmekļa vietnē: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId14">
         <w:r w:rsidRPr="00954D3C">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hipersaite"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://op.europa.eu/en/publication-detail/-/publication/120c6fcc-3841-4596-9256-4fd709c49ae4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> );</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41AD67F0" w14:textId="77777777" w:rsidR="00096F87" w:rsidRPr="00954D3C" w:rsidRDefault="00096F87" w:rsidP="00096F87">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00096F87" w:rsidP="00096F87" w:rsidRDefault="00096F87" w14:paraId="41AD67F0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Eiropas Komisijas ekonomiskā novērtējuma vadlīnijas “</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -2941,878 +2944,879 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vademecum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2021-2027” (pieejama tīmekļa vietnē: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId15">
         <w:r w:rsidRPr="00954D3C">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hipersaite"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://ec.europa.eu/regional_policy/en/newsroom/news/2021/09/20-09-2021-project-selection-the-economic-appraisal-vademecum</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> );</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34793BCE" w14:textId="6EB1FFF5" w:rsidR="00096F87" w:rsidRPr="00954D3C" w:rsidRDefault="00096F87" w:rsidP="00096F87">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00096F87" w:rsidP="00096F87" w:rsidRDefault="00096F87" w14:paraId="34793BCE" w14:textId="6EB1FFF5">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>KOMISIJAS REGULU (ES) Nr. 651/2014 (2014. gada 17. jūnijs), ar ko noteiktas atbalsta kategorijas atzīst par saderīgām ar iekšējo tirgu, piemērojot Līguma 107. un 108. pantu</w:t>
       </w:r>
-      <w:r w:rsidR="005E3626" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="005E3626">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004077D7" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="004077D7">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(pieejama tīmekļa vietnē </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidR="005E3626" w:rsidRPr="00954D3C">
+      <w:hyperlink w:history="1" r:id="rId16">
+        <w:r w:rsidRPr="00954D3C" w:rsidR="005E3626">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hipersaite"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://eur-lex.europa.eu/legal-content/LV/TXT/?uri=celex%3A32014R0651</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="004077D7" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="004077D7">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42B78511" w14:textId="77777777" w:rsidR="006908EA" w:rsidRPr="00954D3C" w:rsidRDefault="006908EA" w:rsidP="007528B4">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="006908EA" w:rsidP="007528B4" w:rsidRDefault="006908EA" w14:paraId="42B78511" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1667A357" w14:textId="0725B02B" w:rsidR="0024051E" w:rsidRPr="00954D3C" w:rsidRDefault="0024051E" w:rsidP="008264B4">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="0024051E" w:rsidP="008264B4" w:rsidRDefault="0024051E" w14:paraId="1667A357" w14:textId="0725B02B">
+      <w:pPr>
+        <w:pStyle w:val="Virsraksts1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:ind w:left="993" w:hanging="633"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc488415868"/>
-      <w:bookmarkStart w:id="7" w:name="_Toc202866998"/>
+      <w:bookmarkStart w:name="_Toc488415868" w:id="4"/>
+      <w:bookmarkStart w:name="_Toc202866998" w:id="5"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Izmaksu un ieguvumu analīzes būtība, mērķi un pamatprincipi</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="2BCCF0A5" w14:textId="407FAECB" w:rsidR="00B71C94" w:rsidRPr="00954D3C" w:rsidRDefault="00B71C94" w:rsidP="00B71C94">
+      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00B71C94" w:rsidP="00B71C94" w:rsidRDefault="00B71C94" w14:paraId="2BCCF0A5" w14:textId="407FAECB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Izmaksu un ieguvumu analīze ir publiskā un privātā sektora, kas sniedz sabiedrisko pakalpojumu, investīciju projektu analīzes metode, kur projekta izmaksas un ieguvumi tiek aprēķināti naudas izteiksmē fiksētā laika periodā un tiek salīdzināta ieguvumu un izmaksu diskontētās naudas plūsmas. Izmaksu un ieguvumu analīze tiek izstrādāta vienam projektam, kur tiek iestrādāti dati par projekta iesniedzēju, projekta finansējuma avotiem, projekta ieguldījumiem, projekta iznākuma rādītājiem un rezultātiem un sabiedrības ieguvumiem un zaudējumiem, kas tai rodas projekta īstenošanas rezultātā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7038B6E4" w14:textId="22C30F41" w:rsidR="00B71C94" w:rsidRPr="00954D3C" w:rsidRDefault="00B71C94" w:rsidP="00B71C94">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00B71C94" w:rsidP="00B71C94" w:rsidRDefault="00B71C94" w14:paraId="7038B6E4" w14:textId="22C30F41">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Izmaksu un ieguvumu analīzes </w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>mērķi</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4879630E" w14:textId="77777777" w:rsidR="001302F4" w:rsidRPr="00954D3C" w:rsidRDefault="001302F4" w:rsidP="001302F4">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="001302F4" w:rsidP="001302F4" w:rsidRDefault="001302F4" w14:paraId="4879630E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>noteikt, vai projekta ieguvumi ir lielāki par projekta investīciju un uzturēšanas izmaksām projekta dzīves cikla laikā;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ACD3792" w14:textId="4E071AE0" w:rsidR="00B71C94" w:rsidRPr="00954D3C" w:rsidRDefault="00B71C94" w:rsidP="00B71C94">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00B71C94" w:rsidP="00B71C94" w:rsidRDefault="00B71C94" w14:paraId="4ACD3792" w14:textId="4E071AE0">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>labākās iespējamās alternatīvas izvēle;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DD9C7DD" w14:textId="77777777" w:rsidR="00B71C94" w:rsidRPr="00954D3C" w:rsidRDefault="00B71C94" w:rsidP="00B71C94">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00B71C94" w:rsidP="00B71C94" w:rsidRDefault="00B71C94" w14:paraId="3DD9C7DD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>izmaksu un finanšu resursu apzināšana projekta īstenošanai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66D52B5F" w14:textId="77777777" w:rsidR="00B71C94" w:rsidRPr="00954D3C" w:rsidRDefault="00B71C94" w:rsidP="00B71C94">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00B71C94" w:rsidP="00B71C94" w:rsidRDefault="00B71C94" w14:paraId="66D52B5F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>projekta ietekmes uz īstenošanas teritoriju un mērķa grupām apzināšana (ekonomiskie ieguvumi un izmaksas);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AEDBD4C" w14:textId="77777777" w:rsidR="00B71C94" w:rsidRPr="00954D3C" w:rsidRDefault="00B71C94" w:rsidP="00B71C94">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00B71C94" w:rsidP="00B71C94" w:rsidRDefault="00B71C94" w14:paraId="1AEDBD4C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>projekta jutīguma un risku, to finansiālās un ekonomiskās ietekmes apzināšana.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D83C1A9" w14:textId="60172CEA" w:rsidR="00B71C94" w:rsidRPr="00954D3C" w:rsidRDefault="00B71C94" w:rsidP="00B71C94">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00B71C94" w:rsidP="00B71C94" w:rsidRDefault="00B71C94" w14:paraId="2D83C1A9" w14:textId="60172CEA">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Izmaksu un ieguvumu analīzes </w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>pamatprincipi</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32A93AF3" w14:textId="507A19FF" w:rsidR="00B71C94" w:rsidRPr="00954D3C" w:rsidRDefault="00B71C94" w:rsidP="00B71C94">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00B71C94" w:rsidP="00B71C94" w:rsidRDefault="00B71C94" w14:paraId="32A93AF3" w14:textId="507A19FF">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>projektiem, kam jāizstrādā izmaksu-ieguvumu analīze, jābūt ar pozitīvu ekonomisko atdevi</w:t>
       </w:r>
-      <w:r w:rsidR="00961561" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00961561">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21474BDA" w14:textId="77777777" w:rsidR="00B71C94" w:rsidRPr="00954D3C" w:rsidRDefault="00B71C94" w:rsidP="00B71C94">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00B71C94" w:rsidP="00B71C94" w:rsidRDefault="00B71C94" w14:paraId="21474BDA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>projektiem ir jānodrošina finanšu ilgtspēja (projekta finansiālā noturība);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4735C04A" w14:textId="1D1F8B19" w:rsidR="00B71C94" w:rsidRPr="00954D3C" w:rsidRDefault="00B71C94" w:rsidP="00B71C94">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00B71C94" w:rsidP="00B71C94" w:rsidRDefault="00B71C94" w14:paraId="4735C04A" w14:textId="1D1F8B19">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">projektiem ir jāpamato ES finansējuma </w:t>
       </w:r>
-      <w:r w:rsidR="007705DB" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="007705DB">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">apmērs un </w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nepieciešamība;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="741EA568" w14:textId="77777777" w:rsidR="00B71C94" w:rsidRPr="00954D3C" w:rsidRDefault="00B71C94" w:rsidP="00B71C94">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00B71C94" w:rsidP="00B71C94" w:rsidRDefault="00B71C94" w14:paraId="741EA568" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>jāaprēķina projekta investīciju finansiālais ienesīgums un kapitāla finansiālais ienesīgums;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56BC6E68" w14:textId="77777777" w:rsidR="00B71C94" w:rsidRPr="00954D3C" w:rsidRDefault="00B71C94" w:rsidP="00B71C94">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00B71C94" w:rsidP="00B71C94" w:rsidRDefault="00B71C94" w14:paraId="56BC6E68" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>izmaksu-ieguvumu analīzē izmantojamā projekta alternatīvu finanšu analīzes veikšanas metode ir papildus izmaksu metode, kas salīdzina dažādu projekta ieviešanas alternatīvu naudas plūsmas;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15E46DB7" w14:textId="77777777" w:rsidR="00B71C94" w:rsidRPr="00954D3C" w:rsidRDefault="00B71C94" w:rsidP="00B71C94">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00B71C94" w:rsidP="00B71C94" w:rsidRDefault="00B71C94" w14:paraId="15E46DB7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>projekta finanšu un ekonomiskajā analīzē izmanto diskontētās naudas plūsmas metodi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BE42907" w14:textId="77777777" w:rsidR="00B71C94" w:rsidRPr="00954D3C" w:rsidRDefault="00B71C94" w:rsidP="00B71C94">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00B71C94" w:rsidP="00B71C94" w:rsidRDefault="00B71C94" w14:paraId="4BE42907" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15EA7F62" w14:textId="3F74FE7C" w:rsidR="0024051E" w:rsidRPr="00954D3C" w:rsidRDefault="0024051E" w:rsidP="00447B69">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="0024051E" w:rsidP="00447B69" w:rsidRDefault="0024051E" w14:paraId="15EA7F62" w14:textId="3F74FE7C">
+      <w:pPr>
+        <w:pStyle w:val="Virsraksts1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc202866999"/>
+      <w:bookmarkStart w:name="_Toc202866999" w:id="6"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Izmaksu un ieguvumu analīzes izstrāde un saturs</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
-[...3 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="0024051E" w:rsidP="00447B69" w:rsidRDefault="0024051E" w14:paraId="7D38D18D" w14:textId="1946D5C6">
+      <w:pPr>
+        <w:pStyle w:val="Virsraksts1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:ind w:left="993" w:hanging="633"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc488415870"/>
-      <w:bookmarkStart w:id="10" w:name="_Toc202867000"/>
+      <w:bookmarkStart w:name="_Toc488415870" w:id="7"/>
+      <w:bookmarkStart w:name="_Toc202867000" w:id="8"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Vispārīgā informācija</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="5EA7E929" w14:textId="1364457C" w:rsidR="00DA6ED6" w:rsidRPr="00954D3C" w:rsidRDefault="00DA6ED6" w:rsidP="00DA6ED6">
+      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00DA6ED6" w:rsidP="00DA6ED6" w:rsidRDefault="00DA6ED6" w14:paraId="5EA7E929" w14:textId="1364457C">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Šī </w:t>
       </w:r>
-      <w:bookmarkStart w:id="11" w:name="_Hlk112683308"/>
+      <w:bookmarkStart w:name="_Hlk112683308" w:id="9"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>izmaksu</w:t>
       </w:r>
-      <w:r w:rsidR="00106EAC" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00106EAC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> un </w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ieguvumu analīze</w:t>
       </w:r>
-      <w:r w:rsidR="00846F6F" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00846F6F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">s aprēķinu </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
-      <w:r w:rsidR="00846F6F" w:rsidRPr="00954D3C">
+      <w:bookmarkEnd w:id="9"/>
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00846F6F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>modeļa aizpildīšanas metodika</w:t>
       </w:r>
-      <w:r w:rsidR="003110C3" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="003110C3">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> un izmaksu un ieguvumu analīzes aprēķinu modelis</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ir </w:t>
       </w:r>
-      <w:r w:rsidR="00C47E05" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00C47E05">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pielāgo</w:t>
       </w:r>
       <w:r w:rsidR="00DD3CB1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ts</w:t>
       </w:r>
-      <w:r w:rsidR="00C47E05" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00C47E05">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00580FF8" w:rsidRPr="00580FF8">
+      <w:r w:rsidRPr="00580FF8" w:rsidR="00580FF8">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6.1.1. specifiskā atbalsta mērķa "Pārejas uz </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00580FF8" w:rsidRPr="00580FF8">
+      <w:r w:rsidRPr="00580FF8" w:rsidR="00580FF8">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>klimatneitralitāti</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00580FF8" w:rsidRPr="00580FF8">
+      <w:r w:rsidRPr="00580FF8" w:rsidR="00580FF8">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> radīto ekonomisko, sociālo un vides seku mazināšana visvairāk skartajos reģionos" </w:t>
       </w:r>
-      <w:r w:rsidR="00DD3CB1" w:rsidRPr="00DD3CB1">
+      <w:r w:rsidRPr="00DD3CB1" w:rsidR="00DD3CB1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6.1.1.1. pasākuma "Atteikšanās no kūdras izmantošanas enerģētikā" trešās projektu iesniegumu atlases kārtas</w:t>
       </w:r>
-      <w:r w:rsidR="00C47E05" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00C47E05">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> projektu iesniegumu atlasei, ņemot vērā tā</w:t>
       </w:r>
-      <w:r w:rsidR="00B02E44" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00B02E44">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> mērķi, specifiku, plānotās darbības, izmaksu veidus un tml., lai padarītu izmaksu</w:t>
       </w:r>
-      <w:r w:rsidR="00D72A98" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00D72A98">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> un </w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ieguvumu analīz</w:t>
       </w:r>
-      <w:r w:rsidR="00846F6F" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00846F6F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>es aprēķinu modeļa aizpildīšanu</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> pēc iespējas ērtāku un vieglāk aizpildāmu projektu iesniedzējiem</w:t>
       </w:r>
-      <w:r w:rsidR="00D72A98" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00D72A98">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AA89FAF" w14:textId="1AA16E3F" w:rsidR="00DA6ED6" w:rsidRPr="00954D3C" w:rsidRDefault="00DA6ED6" w:rsidP="00DA6ED6">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00DA6ED6" w:rsidP="00DA6ED6" w:rsidRDefault="00DA6ED6" w14:paraId="6AA89FAF" w14:textId="1AA16E3F">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Izmaksu </w:t>
       </w:r>
-      <w:r w:rsidR="00106EAC" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00106EAC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>un</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ieguvumu analīzē aprēķini tiek veikti </w:t>
       </w:r>
-      <w:r w:rsidR="00106EAC" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00106EAC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ievērojot divas zīmes aiz komata</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> un tās mērķis ir konstatēt</w:t>
       </w:r>
       <w:r w:rsidR="00197EB7">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00CB07B9">
         <w:rPr>
@@ -3840,3111 +3844,3114 @@
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> projekta ilgtspēju visā projekta dzīves cikla laikā, vienlaikus apliecinot</w:t>
       </w:r>
       <w:r w:rsidR="00397412">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Taisnīga pārkārtošanās </w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>fonda</w:t>
       </w:r>
-      <w:r w:rsidR="00BD03CD" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00BD03CD">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">finansējuma nepieciešamību. </w:t>
       </w:r>
       <w:r w:rsidR="007F46E0">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Papildus jāņem vērā, ka </w:t>
       </w:r>
-      <w:r w:rsidR="007F46E0" w:rsidRPr="007F46E0">
+      <w:r w:rsidRPr="007F46E0" w:rsidR="007F46E0">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>projektā vai projekta daļā, kurā netiek sniegts komercdarbības atbalsts, bet kurā tiek īstenoti valsts deleģētie pārvaldes uzdevumi, plānotie ieņēmumi ik gadu projekta dzīves ciklā nepārsniedz 50 procentus no infrastruktūras un atjaunoto teritoriju uzturēšanas izdevumiem.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6202FBF3" w14:textId="04E5BE7F" w:rsidR="00DA6ED6" w:rsidRPr="00954D3C" w:rsidRDefault="00DA6ED6" w:rsidP="00DA6ED6">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00DA6ED6" w:rsidP="00DA6ED6" w:rsidRDefault="00DA6ED6" w14:paraId="6202FBF3" w14:textId="04E5BE7F">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Izmaksu</w:t>
       </w:r>
-      <w:r w:rsidR="008B5DB3" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="008B5DB3">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> un </w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ieguvumu analīze sastāv no </w:t>
       </w:r>
       <w:r w:rsidR="00D61C74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00D61C74" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00D61C74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6 </w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>MS Excel izklājlapām, no kurām:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27889164" w14:textId="6E14FB14" w:rsidR="00DA6ED6" w:rsidRPr="00954D3C" w:rsidRDefault="00DA6ED6" w:rsidP="00DA6ED6">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00DA6ED6" w:rsidP="00DA6ED6" w:rsidRDefault="00DA6ED6" w14:paraId="27889164" w14:textId="6E14FB14">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">viena </w:t>
       </w:r>
-      <w:r w:rsidR="00760A33" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00760A33">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>izklāj</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">lapa </w:t>
       </w:r>
-      <w:r w:rsidR="00760A33" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00760A33">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">“Dati par projektu” </w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ir titullapa ar informatīvu saturu;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F074CCD" w14:textId="00FB9A5E" w:rsidR="00CF06D8" w:rsidRPr="00954D3C" w:rsidRDefault="00DC73EC" w:rsidP="00DA6ED6">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00CF06D8" w:rsidP="00DA6ED6" w:rsidRDefault="00DC73EC" w14:paraId="0F074CCD" w14:textId="00FB9A5E">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Hlk95467422"/>
+      <w:bookmarkStart w:name="_Hlk95467422" w:id="10"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>divas</w:t>
       </w:r>
-      <w:r w:rsidR="00DA6ED6" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00DA6ED6">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CF06D8" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00CF06D8">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>izklāj</w:t>
       </w:r>
-      <w:r w:rsidR="00DA6ED6" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00DA6ED6">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>lapas</w:t>
       </w:r>
-      <w:r w:rsidR="00CF06D8" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00CF06D8">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, kurās ievada </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
-      <w:r w:rsidR="00CF06D8" w:rsidRPr="00954D3C">
+      <w:bookmarkEnd w:id="10"/>
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00CF06D8">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>projekta</w:t>
       </w:r>
-      <w:r w:rsidR="00C44095" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00C44095">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> investīciju</w:t>
       </w:r>
-      <w:r w:rsidR="00CF06D8" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00CF06D8">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> izmaksas sadalījumā pa gadiem:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B233D36" w14:textId="77777777" w:rsidR="000964BA" w:rsidRDefault="00303C8A" w:rsidP="00303C8A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidR="000964BA" w:rsidP="00303C8A" w:rsidRDefault="00303C8A" w14:paraId="5B233D36" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1.1.A. Iesniedzējs</w:t>
       </w:r>
       <w:r w:rsidR="000964BA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50454341" w14:textId="2724DDF7" w:rsidR="00D122EB" w:rsidRDefault="00303C8A" w:rsidP="00826F7C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidR="00D122EB" w:rsidP="00826F7C" w:rsidRDefault="00303C8A" w14:paraId="50454341" w14:textId="2724DDF7">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1.1.B. Iesniedzējs;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3434D9BF" w14:textId="76F44B60" w:rsidR="00826F7C" w:rsidRPr="00826F7C" w:rsidRDefault="00826F7C" w:rsidP="00826F7C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00826F7C" w:rsidR="00826F7C" w:rsidP="00826F7C" w:rsidRDefault="00826F7C" w14:paraId="3434D9BF" w14:textId="76F44B60">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1.1.C Iesniedzējs;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03D7310E" w14:textId="0687CE1D" w:rsidR="00CF06D8" w:rsidRPr="00954D3C" w:rsidRDefault="00CF06D8" w:rsidP="00CF06D8">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00CF06D8" w:rsidP="00CF06D8" w:rsidRDefault="00CF06D8" w14:paraId="03D7310E" w14:textId="0687CE1D">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Hlk95468974"/>
+      <w:bookmarkStart w:name="_Hlk95468974" w:id="11"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>divas izklājlapas, kurās ievada datus par projekta alternatīvām bez projekta un ar projektu:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40851F69" w14:textId="61DBCDDC" w:rsidR="00CF06D8" w:rsidRPr="00954D3C" w:rsidRDefault="00CF06D8" w:rsidP="00CF06D8">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00CF06D8" w:rsidP="00CF06D8" w:rsidRDefault="00CF06D8" w14:paraId="40851F69" w14:textId="61DBCDDC">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. DL </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>invest.n.pl.BEZ</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pr</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="0068792F" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="0068792F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E12D610" w14:textId="77777777" w:rsidR="00CF06D8" w:rsidRPr="00954D3C" w:rsidRDefault="00CF06D8" w:rsidP="00CF06D8">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00CF06D8" w:rsidP="00CF06D8" w:rsidRDefault="00CF06D8" w14:paraId="4E12D610" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. DL invest.n.pl.AR </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pr</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-[...2 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="006768F1" w:rsidP="006768F1" w:rsidRDefault="006768F1" w14:paraId="67FF1449" w14:textId="0B86185C">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">viena izklājlapa “4.DL Finansiālā ilgtspēja”, </w:t>
       </w:r>
-      <w:r w:rsidR="00E80235" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00E80235">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>kurā jānorāda projekta investīciju un darbības izmaksu finansēšanas avoti un jānovērtē projekta finansiālo ilgtspēju</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="632CD94B" w14:textId="505B8131" w:rsidR="006768F1" w:rsidRPr="00954D3C" w:rsidRDefault="006768F1" w:rsidP="006768F1">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="006768F1" w:rsidP="006768F1" w:rsidRDefault="006768F1" w14:paraId="632CD94B" w14:textId="505B8131">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">viena izklājlapa “5. DL </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>soc.econom</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. analīze”,</w:t>
       </w:r>
-      <w:r w:rsidR="00E80235" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00E80235">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ilgtspēju kurā norāda sociālekonomiskos ieguvumus, finanšu ieguvumus, sociālekonomiskos zaudējumus un datus par darbaspēka izmaksām un citām fiskālajām korekcijām rezultātā aprēķinot projekta sociālekonomiskos rādītājus ENPV, ERR un B/C</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A98EDA9" w14:textId="79748483" w:rsidR="006768F1" w:rsidRPr="00954D3C" w:rsidRDefault="006768F1" w:rsidP="006768F1">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="006768F1" w:rsidP="006768F1" w:rsidRDefault="006768F1" w14:paraId="4A98EDA9" w14:textId="79748483">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">viena izklājlapa “6. DL finanšu analīze”, kurā </w:t>
       </w:r>
-      <w:r w:rsidR="006D147B" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="006D147B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">tiek aprēķināti projekta finanšu analīzes rādītāji </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="006D147B" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="006D147B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>FNPVc</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="006D147B" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="006D147B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="006D147B" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="006D147B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>FRRc</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="006D147B" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="006D147B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="006D147B" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="006D147B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>FNPVk</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007D5496" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="007D5496">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> un </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007D5496" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="007D5496">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>FRRk</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ADD7B8B" w14:textId="18F62F24" w:rsidR="00DE4327" w:rsidRPr="00954D3C" w:rsidRDefault="00DE4327" w:rsidP="00DE4327">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00DE4327" w:rsidP="00DE4327" w:rsidRDefault="00DE4327" w14:paraId="2ADD7B8B" w14:textId="18F62F24">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">divas izklājlapas, kurās sociālekonomiskajā un finanšu analīzē izmantotajiem mainīgajiem veikt jutīguma analīzi un konstatētajiem kritiskajiem mainīgajiem noteikt </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pārslēguma</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> punktus:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6798CC8F" w14:textId="21386A1E" w:rsidR="00DE4327" w:rsidRPr="00954D3C" w:rsidRDefault="00DE4327" w:rsidP="00DE4327">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00DE4327" w:rsidP="00DE4327" w:rsidRDefault="00DE4327" w14:paraId="6798CC8F" w14:textId="21386A1E">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">7.DL  </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>jut</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. analīze-Soc</w:t>
       </w:r>
-      <w:r w:rsidR="0068792F" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="0068792F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69C3426A" w14:textId="076A752D" w:rsidR="006768F1" w:rsidRPr="00954D3C" w:rsidRDefault="00DE4327" w:rsidP="00CE6ABC">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="006768F1" w:rsidP="00CE6ABC" w:rsidRDefault="00DE4327" w14:paraId="69C3426A" w14:textId="076A752D">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">8.DL </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>jut</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. analīze-Fin</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73171405" w14:textId="179AD133" w:rsidR="00DE4327" w:rsidRPr="00954D3C" w:rsidRDefault="00DE4327" w:rsidP="00DE4327">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00DE4327" w:rsidP="00DE4327" w:rsidRDefault="00DE4327" w14:paraId="73171405" w14:textId="179AD133">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">trīs izklājlapas, kurās </w:t>
       </w:r>
-      <w:r w:rsidR="0068792F" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="0068792F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">dati aprēķinās un ir izmantojami projekta iesnieguma </w:t>
       </w:r>
-      <w:r w:rsidR="005506AE" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="005506AE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>vei</w:t>
       </w:r>
-      <w:r w:rsidR="00D07ED2" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00D07ED2">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dlapas sadaļas</w:t>
       </w:r>
-      <w:r w:rsidR="0068792F" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="0068792F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> “Finansē</w:t>
       </w:r>
-      <w:r w:rsidR="000F064A" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="000F064A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>juma sadalījums pa avotiem</w:t>
       </w:r>
-      <w:r w:rsidR="0068792F" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="0068792F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">”, </w:t>
       </w:r>
-      <w:r w:rsidR="000F064A" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="000F064A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sadaļas</w:t>
       </w:r>
-      <w:r w:rsidR="0068792F" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="0068792F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> “Projekta budžeta kopsavilkums” un pielikuma “Projekta izmaksu efektivitātes novērtēšana” aizpildīšanai</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55972E0E" w14:textId="0DB72D8E" w:rsidR="0068792F" w:rsidRPr="00954D3C" w:rsidRDefault="0068792F" w:rsidP="0068792F">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="0068792F" w:rsidP="0068792F" w:rsidRDefault="0068792F" w14:paraId="55972E0E" w14:textId="0DB72D8E">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nb-NO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nb-NO"/>
         </w:rPr>
         <w:t>. DL PI</w:t>
       </w:r>
-      <w:r w:rsidR="00E579CE" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00E579CE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nb-NO"/>
         </w:rPr>
         <w:t xml:space="preserve"> Fin</w:t>
       </w:r>
-      <w:r w:rsidR="00A92DB5" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00A92DB5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nb-NO"/>
         </w:rPr>
         <w:t>.plans</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nb-NO"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11D85ED6" w14:textId="285E392B" w:rsidR="0068792F" w:rsidRPr="00954D3C" w:rsidRDefault="0068792F" w:rsidP="0068792F">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="0068792F" w:rsidP="0068792F" w:rsidRDefault="0068792F" w14:paraId="11D85ED6" w14:textId="285E392B">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nb-NO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nb-NO"/>
         </w:rPr>
         <w:t>10. DL PI</w:t>
       </w:r>
-      <w:r w:rsidR="00A92DB5" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00A92DB5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nb-NO"/>
         </w:rPr>
         <w:t xml:space="preserve"> Budz.kops</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nb-NO"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C358826" w14:textId="06BA4D64" w:rsidR="00CF06D8" w:rsidRPr="00954D3C" w:rsidRDefault="0068792F" w:rsidP="00DE4327">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00CF06D8" w:rsidP="00DE4327" w:rsidRDefault="0068792F" w14:paraId="4C358826" w14:textId="06BA4D64">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nb-NO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nb-NO"/>
         </w:rPr>
         <w:t>11. DL 4.pielikums.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="603FDF44" w14:textId="6984C298" w:rsidR="009736D3" w:rsidRPr="00954D3C" w:rsidRDefault="00A35D5B" w:rsidP="009736D3">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="009736D3" w:rsidP="009736D3" w:rsidRDefault="00A35D5B" w14:paraId="603FDF44" w14:textId="6984C298">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>viena izklājlapa “1</w:t>
       </w:r>
       <w:r w:rsidR="00ED5FEE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Kontroles lapa”, kurā izmantojot iepriekš ievadītos datus, automātiski tiek veikta kontrole noteiktiem projekta darbības rezultātiem un rādītājiem</w:t>
       </w:r>
-      <w:r w:rsidR="009736D3" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="009736D3">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61224EA0" w14:textId="3D5B8681" w:rsidR="00037A55" w:rsidRPr="00954D3C" w:rsidRDefault="00EC5B49" w:rsidP="009736D3">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00037A55" w:rsidP="009736D3" w:rsidRDefault="00EC5B49" w14:paraId="61224EA0" w14:textId="3D5B8681">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">viena izklājlapa “Pieņēmumi”, kurā </w:t>
       </w:r>
-      <w:r w:rsidR="009736D3" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="009736D3">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">norāda </w:t>
       </w:r>
-      <w:r w:rsidR="00B6764A" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00B6764A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">izmaksu un ieguvumu analīzes </w:t>
       </w:r>
-      <w:r w:rsidR="009736D3" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="009736D3">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">aprēķinos izmantoto mainīgo aprēķinus un datus (piemēram finanšu analīzē ieņēmumu, darbības izmaksu, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="009736D3" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="009736D3">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>kredītmaksājumu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="009736D3" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="009736D3">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> un atlikušās vērtības aprēķinu, bet sociālekonomiskajā analīzē ieguvumu, zaudējumu un fiskā</w:t>
       </w:r>
-      <w:r w:rsidR="000F064A" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="000F064A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidR="009736D3" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="009736D3">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>o korekciju aprēķinu).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C61F23B" w14:textId="77777777" w:rsidR="009736D3" w:rsidRDefault="009736D3" w:rsidP="009736D3">
-[...64 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w:rsidR="009736D3" w:rsidP="009736D3" w:rsidRDefault="009736D3" w14:paraId="4C61F23B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D8141E" w:rsidP="009736D3" w:rsidRDefault="00D8141E" w14:paraId="6B69F26A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D8141E" w:rsidP="009736D3" w:rsidRDefault="00D8141E" w14:paraId="5553EA2E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D8141E" w:rsidP="009736D3" w:rsidRDefault="00D8141E" w14:paraId="21BFA2A8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D8141E" w:rsidP="009736D3" w:rsidRDefault="00D8141E" w14:paraId="13A26F74" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D8141E" w:rsidP="009736D3" w:rsidRDefault="00D8141E" w14:paraId="54AAA8EC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00D8141E" w:rsidP="009736D3" w:rsidRDefault="00D8141E" w14:paraId="667257D0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00B6764A" w:rsidP="00596D47" w:rsidRDefault="00B6764A" w14:paraId="03CB34E1" w14:textId="6FC3BF7C">
+      <w:pPr>
+        <w:pStyle w:val="Virsraksts1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:ind w:left="993" w:hanging="633"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc202867001"/>
+      <w:bookmarkStart w:name="_Toc202867001" w:id="12"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Izmaksu un ieguvumu analīzes aprēķinu izklājlapās norādāmā informācija</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
-[...3 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="009E7D1D" w:rsidP="00596D47" w:rsidRDefault="00D04C6F" w14:paraId="42C18F65" w14:textId="262EEF9D">
+      <w:pPr>
+        <w:pStyle w:val="Virsraksts1"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc202867002"/>
+      <w:bookmarkStart w:name="_Toc202867002" w:id="13"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Dati par projektu</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="5A24C5E2" w14:textId="67859DEE" w:rsidR="002D31BE" w:rsidRPr="00954D3C" w:rsidRDefault="002D31BE" w:rsidP="00187FF4">
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="002D31BE" w:rsidP="00187FF4" w:rsidRDefault="002D31BE" w14:paraId="5A24C5E2" w14:textId="67859DEE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Izklājlapā “Dati par projektu” dati tiek aizpildīti atbilstoši projekta iesnieguma veidlapā norādītajam, kā arī publiski pieejamai informācijai:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9067" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3539"/>
         <w:gridCol w:w="5528"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009E7D1D" w:rsidRPr="00954D3C" w14:paraId="5239D952" w14:textId="77777777" w:rsidTr="00B27FAB">
+      <w:tr w:rsidRPr="00954D3C" w:rsidR="009E7D1D" w:rsidTr="00B27FAB" w14:paraId="5239D952" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="393"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="16A6E15F" w14:textId="77777777" w:rsidR="009E7D1D" w:rsidRPr="00954D3C" w:rsidRDefault="009E7D1D" w:rsidP="007A5C5C">
+          <w:p w:rsidRPr="00954D3C" w:rsidR="009E7D1D" w:rsidP="007A5C5C" w:rsidRDefault="009E7D1D" w14:paraId="16A6E15F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00954D3C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Izklājlapas pozīcijas nosaukums</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1B20BE86" w14:textId="77777777" w:rsidR="009E7D1D" w:rsidRPr="00954D3C" w:rsidRDefault="009E7D1D" w:rsidP="007A5C5C">
+          <w:p w:rsidRPr="00954D3C" w:rsidR="009E7D1D" w:rsidP="007A5C5C" w:rsidRDefault="009E7D1D" w14:paraId="1B20BE86" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00954D3C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Aizpildīšanas nosacījumi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E7D1D" w:rsidRPr="00954D3C" w14:paraId="48D4813E" w14:textId="77777777" w:rsidTr="00B27FAB">
+      <w:tr w:rsidRPr="00954D3C" w:rsidR="009E7D1D" w:rsidTr="00B27FAB" w14:paraId="48D4813E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="78150F55" w14:textId="5B569D68" w:rsidR="009E7D1D" w:rsidRPr="00954D3C" w:rsidRDefault="009E7D1D" w:rsidP="007A5C5C">
+          <w:p w:rsidRPr="00954D3C" w:rsidR="009E7D1D" w:rsidP="007A5C5C" w:rsidRDefault="009E7D1D" w14:paraId="78150F55" w14:textId="5B569D68">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00954D3C">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>1.1. Projekta iesniedzējs</w:t>
             </w:r>
-            <w:r w:rsidR="00D04C6F" w:rsidRPr="00954D3C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00954D3C" w:rsidR="00D04C6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5AFA2118" w14:textId="5EE25E7B" w:rsidR="009E7D1D" w:rsidRPr="00954D3C" w:rsidRDefault="00FC0CD8" w:rsidP="007A5C5C">
+          <w:p w:rsidRPr="00954D3C" w:rsidR="009E7D1D" w:rsidP="007A5C5C" w:rsidRDefault="00FC0CD8" w14:paraId="5AFA2118" w14:textId="5EE25E7B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Ir</w:t>
             </w:r>
             <w:r w:rsidR="006B2C66">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> n</w:t>
             </w:r>
-            <w:r w:rsidR="009E7D1D" w:rsidRPr="00954D3C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00954D3C" w:rsidR="009E7D1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>orād</w:t>
             </w:r>
             <w:r w:rsidR="006B2C66">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>īts</w:t>
             </w:r>
-            <w:r w:rsidR="009E7D1D" w:rsidRPr="00954D3C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00954D3C" w:rsidR="009E7D1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> projekta iesniedzēj</w:t>
             </w:r>
             <w:r w:rsidR="006B2C66">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidR="00B116CC">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> atbilstoši SAM MK noteikumos </w:t>
             </w:r>
             <w:r w:rsidR="0003791A">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>noteiktajam</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E7D1D" w:rsidRPr="00954D3C" w14:paraId="6AB2113E" w14:textId="77777777" w:rsidTr="00B27FAB">
+      <w:tr w:rsidRPr="00954D3C" w:rsidR="009E7D1D" w:rsidTr="00B27FAB" w14:paraId="6AB2113E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1B6EF41A" w14:textId="0FEB9242" w:rsidR="009E7D1D" w:rsidRPr="00954D3C" w:rsidRDefault="009E7D1D" w:rsidP="007A5C5C">
+          <w:p w:rsidRPr="00954D3C" w:rsidR="009E7D1D" w:rsidP="007A5C5C" w:rsidRDefault="009E7D1D" w14:paraId="1B6EF41A" w14:textId="0FEB9242">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00954D3C">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>1.2. Projekta iesniedzēj</w:t>
             </w:r>
-            <w:r w:rsidR="00D04C6F" w:rsidRPr="00954D3C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00954D3C" w:rsidR="00D04C6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>a veids:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A97555A" w14:textId="332012E0" w:rsidR="009E7D1D" w:rsidRPr="00954D3C" w:rsidRDefault="00D04C6F" w:rsidP="007A5C5C">
+          <w:p w:rsidRPr="00954D3C" w:rsidR="009E7D1D" w:rsidP="007A5C5C" w:rsidRDefault="00D04C6F" w14:paraId="0A97555A" w14:textId="332012E0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00954D3C">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidR="0003791A">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">r norādīts </w:t>
             </w:r>
             <w:r w:rsidRPr="00954D3C">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>projekta iesniedzēja veid</w:t>
             </w:r>
             <w:r w:rsidR="00C05913">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidR="00C05913">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00C05913" w:rsidRPr="00C05913">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00C05913" w:rsidR="00C05913">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>atbilstoši SAM MK noteikumos noteiktajam</w:t>
             </w:r>
             <w:r w:rsidR="00DF5174">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> projekta iesniedzējam</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E7D1D" w:rsidRPr="00954D3C" w14:paraId="3C1B35B3" w14:textId="77777777" w:rsidTr="00B27FAB">
+      <w:tr w:rsidRPr="00954D3C" w:rsidR="009E7D1D" w:rsidTr="00B27FAB" w14:paraId="3C1B35B3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="42BDDEFD" w14:textId="5322288E" w:rsidR="009E7D1D" w:rsidRPr="00954D3C" w:rsidRDefault="009E7D1D" w:rsidP="007A5C5C">
+          <w:p w:rsidRPr="00954D3C" w:rsidR="009E7D1D" w:rsidP="007A5C5C" w:rsidRDefault="009E7D1D" w14:paraId="42BDDEFD" w14:textId="5322288E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00954D3C">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
-            <w:r w:rsidR="00D04C6F" w:rsidRPr="00954D3C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00954D3C" w:rsidR="00D04C6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00954D3C">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>. Projekta nosaukums:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09206DA6" w14:textId="607AAC32" w:rsidR="009E7D1D" w:rsidRPr="00954D3C" w:rsidRDefault="009E7D1D" w:rsidP="007A5C5C">
+          <w:p w:rsidRPr="00954D3C" w:rsidR="009E7D1D" w:rsidP="007A5C5C" w:rsidRDefault="009E7D1D" w14:paraId="09206DA6" w14:textId="607AAC32">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00954D3C">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Norāda projekta nosaukumu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E7D1D" w:rsidRPr="00954D3C" w14:paraId="0F02A3A4" w14:textId="77777777" w:rsidTr="00B27FAB">
+      <w:tr w:rsidRPr="00954D3C" w:rsidR="009E7D1D" w:rsidTr="00B27FAB" w14:paraId="0F02A3A4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7AE7D6EF" w14:textId="4DB7B12C" w:rsidR="009E7D1D" w:rsidRPr="00954D3C" w:rsidRDefault="009E7D1D" w:rsidP="007A5C5C">
+          <w:p w:rsidRPr="00954D3C" w:rsidR="009E7D1D" w:rsidP="007A5C5C" w:rsidRDefault="009E7D1D" w14:paraId="7AE7D6EF" w14:textId="4DB7B12C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00954D3C">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
-            <w:r w:rsidR="00D04C6F" w:rsidRPr="00954D3C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00954D3C" w:rsidR="00D04C6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00954D3C">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r w:rsidR="00D04C6F" w:rsidRPr="00954D3C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00954D3C" w:rsidR="00D04C6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Specifisk</w:t>
             </w:r>
-            <w:r w:rsidR="008575D3" w:rsidRPr="00954D3C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00954D3C" w:rsidR="008575D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>ā</w:t>
             </w:r>
-            <w:r w:rsidR="00D04C6F" w:rsidRPr="00954D3C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00954D3C" w:rsidR="00D04C6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> atbalsta mērķ</w:t>
             </w:r>
-            <w:r w:rsidR="008575D3" w:rsidRPr="00954D3C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00954D3C" w:rsidR="008575D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>a pasākums</w:t>
             </w:r>
-            <w:r w:rsidR="00D04C6F" w:rsidRPr="00954D3C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00954D3C" w:rsidR="00D04C6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B2D96E5" w14:textId="6ECB69DD" w:rsidR="009E7D1D" w:rsidRPr="00954D3C" w:rsidRDefault="00D04C6F" w:rsidP="007A5C5C">
+          <w:p w:rsidRPr="00954D3C" w:rsidR="009E7D1D" w:rsidP="007A5C5C" w:rsidRDefault="00D04C6F" w14:paraId="2B2D96E5" w14:textId="6ECB69DD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00954D3C">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidR="00FE4D8B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">r norādīts </w:t>
             </w:r>
             <w:r w:rsidRPr="00954D3C">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>spe</w:t>
             </w:r>
-            <w:r w:rsidR="00B27FAB" w:rsidRPr="00954D3C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00954D3C" w:rsidR="00B27FAB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>cifisk</w:t>
             </w:r>
-            <w:r w:rsidR="00D36D3D" w:rsidRPr="00954D3C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00954D3C" w:rsidR="00D36D3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>ā</w:t>
             </w:r>
-            <w:r w:rsidR="00B27FAB" w:rsidRPr="00954D3C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00954D3C" w:rsidR="00B27FAB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> atbalsta mērķ</w:t>
             </w:r>
-            <w:r w:rsidR="00D36D3D" w:rsidRPr="00954D3C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00954D3C" w:rsidR="00D36D3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>a pasākum</w:t>
             </w:r>
             <w:r w:rsidR="008743F7">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidR="008743F7">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="008743F7" w:rsidRPr="008743F7">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="008743F7" w:rsidR="008743F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>atbilstoši SAM MK noteikumos noteiktajam</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E7D1D" w:rsidRPr="00954D3C" w14:paraId="50AF2BB6" w14:textId="77777777" w:rsidTr="00B27FAB">
+      <w:tr w:rsidRPr="00954D3C" w:rsidR="009E7D1D" w:rsidTr="00B27FAB" w14:paraId="50AF2BB6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1D8C97D7" w14:textId="59CF6E2A" w:rsidR="009E7D1D" w:rsidRPr="00954D3C" w:rsidRDefault="009E7D1D" w:rsidP="007A5C5C">
+          <w:p w:rsidRPr="00954D3C" w:rsidR="009E7D1D" w:rsidP="007A5C5C" w:rsidRDefault="009E7D1D" w14:paraId="1D8C97D7" w14:textId="59CF6E2A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00954D3C">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
             <w:r w:rsidR="00B10E2E">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00954D3C">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">. Projekta </w:t>
             </w:r>
-            <w:r w:rsidR="00B27FAB" w:rsidRPr="00954D3C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00954D3C" w:rsidR="00B27FAB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>uzsākšanas datums</w:t>
             </w:r>
             <w:r w:rsidRPr="00954D3C">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="35A9DDCF" w14:textId="254A8219" w:rsidR="009E7D1D" w:rsidRPr="00954D3C" w:rsidRDefault="00B27FAB" w:rsidP="007A5C5C">
+          <w:p w:rsidRPr="00954D3C" w:rsidR="009E7D1D" w:rsidP="007A5C5C" w:rsidRDefault="00B27FAB" w14:paraId="35A9DDCF" w14:textId="254A8219">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00954D3C">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Izvēlnē izvēlas projekta uzsākšanas datumu mēnesi un gadu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E7D1D" w:rsidRPr="00954D3C" w14:paraId="60947529" w14:textId="77777777" w:rsidTr="00B27FAB">
+      <w:tr w:rsidRPr="00954D3C" w:rsidR="009E7D1D" w:rsidTr="00B27FAB" w14:paraId="60947529" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0FEB5433" w14:textId="200CE6F2" w:rsidR="009E7D1D" w:rsidRPr="00954D3C" w:rsidRDefault="009E7D1D" w:rsidP="007A5C5C">
+          <w:p w:rsidRPr="00954D3C" w:rsidR="009E7D1D" w:rsidP="007A5C5C" w:rsidRDefault="009E7D1D" w14:paraId="0FEB5433" w14:textId="200CE6F2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00954D3C">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
             <w:r w:rsidR="001528B3">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00954D3C">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r w:rsidR="006B48B3" w:rsidRPr="00954D3C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00954D3C" w:rsidR="006B48B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Pārskata periods (projekta dzīves cikls) (gadi):</w:t>
             </w:r>
             <w:r w:rsidRPr="00954D3C">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5209E49E" w14:textId="0F38277F" w:rsidR="009E7D1D" w:rsidRPr="00954D3C" w:rsidRDefault="00E95A1D" w:rsidP="007A5C5C">
+          <w:p w:rsidRPr="00954D3C" w:rsidR="009E7D1D" w:rsidP="007A5C5C" w:rsidRDefault="00E95A1D" w14:paraId="5209E49E" w14:textId="0F38277F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95A1D">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Norāda projekta pārskata periodu (Projekta dzīves cikla garums ir vismaz 1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00E95A1D">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> gadi)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E7D1D" w:rsidRPr="00954D3C" w14:paraId="24C611F3" w14:textId="77777777" w:rsidTr="00B27FAB">
+      <w:tr w:rsidRPr="00954D3C" w:rsidR="009E7D1D" w:rsidTr="00B27FAB" w14:paraId="24C611F3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3A5F9816" w14:textId="2BD18671" w:rsidR="009E7D1D" w:rsidRPr="00954D3C" w:rsidRDefault="009E7D1D" w:rsidP="007A5C5C">
+          <w:p w:rsidRPr="00954D3C" w:rsidR="009E7D1D" w:rsidP="007A5C5C" w:rsidRDefault="009E7D1D" w14:paraId="3A5F9816" w14:textId="2BD18671">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00954D3C">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
             <w:r w:rsidR="001528B3">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="00954D3C">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="000C4C22" w:rsidRPr="00954D3C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00954D3C" w:rsidR="000C4C22">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> N</w:t>
             </w:r>
-            <w:r w:rsidR="006B48B3" w:rsidRPr="00954D3C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00954D3C" w:rsidR="006B48B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>oteiktais ma</w:t>
             </w:r>
-            <w:r w:rsidR="00D2613E" w:rsidRPr="00954D3C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00954D3C" w:rsidR="00D2613E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>ksimālais</w:t>
             </w:r>
-            <w:r w:rsidR="006B48B3" w:rsidRPr="00954D3C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00954D3C" w:rsidR="006B48B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> projekta īstenošanas ilgums</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="005A56F1" w14:textId="1E0E33AE" w:rsidR="009E7D1D" w:rsidRPr="00954D3C" w:rsidRDefault="00D136D2" w:rsidP="007A5C5C">
+          <w:p w:rsidRPr="00954D3C" w:rsidR="009E7D1D" w:rsidP="007A5C5C" w:rsidRDefault="00D136D2" w14:paraId="005A56F1" w14:textId="1E0E33AE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D136D2">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Ir norādīts SAM MK noteikumos noteiktais maksimāli iespējamais projekta īstenošanas gads</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5AB01AB5" w14:textId="77777777" w:rsidR="00037A55" w:rsidRPr="00954D3C" w:rsidRDefault="00037A55" w:rsidP="00037A55">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00037A55" w:rsidP="00037A55" w:rsidRDefault="00037A55" w14:paraId="5AB01AB5" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0840AB00" w14:textId="11A923AE" w:rsidR="00037A55" w:rsidRPr="00954D3C" w:rsidRDefault="00037A55" w:rsidP="00187FF4">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00037A55" w:rsidP="00187FF4" w:rsidRDefault="00037A55" w14:paraId="0840AB00" w14:textId="11A923AE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Aizpildot izmaksu un ieguvumu analīzi, uzmanība ir jāpievērš tajā veiktajiem apzīmējumiem:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4718472B" w14:textId="070C8143" w:rsidR="006B48B3" w:rsidRPr="00954D3C" w:rsidRDefault="004F6137" w:rsidP="00187FF4">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="006B48B3" w:rsidP="00187FF4" w:rsidRDefault="004F6137" w14:paraId="4718472B" w14:textId="070C8143">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Izklājlapu šūnās ar tumšo krāsojumu dati ir jānorāda projekta iesniedzējam, bet šūnās ar balto krāsojumu dati tiek aprēķināti automātiski</w:t>
       </w:r>
-      <w:r w:rsidR="00037A55" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00037A55">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53C30C50" w14:textId="2CEB51DC" w:rsidR="004F6137" w:rsidRPr="00954D3C" w:rsidRDefault="004F6137" w:rsidP="008E0762">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="004F6137" w:rsidP="008E0762" w:rsidRDefault="004F6137" w14:paraId="53C30C50" w14:textId="2CEB51DC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5AB030E6" wp14:editId="3450C870">
             <wp:extent cx="5810250" cy="561975"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="1" name="Picture 1" descr="Shape, rectangle&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Picture 1" descr="Shape, rectangle&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId17"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5810250" cy="561975"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78FD5CF1" w14:textId="685D7C06" w:rsidR="00BA6FB9" w:rsidRPr="00954D3C" w:rsidRDefault="009E7D1D" w:rsidP="00C44095">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00BA6FB9" w:rsidP="00C44095" w:rsidRDefault="009E7D1D" w14:paraId="78FD5CF1" w14:textId="685D7C06">
       <w:pPr>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="343A34C8" w14:textId="7544BD8C" w:rsidR="0060686B" w:rsidRPr="00954D3C" w:rsidRDefault="0060686B" w:rsidP="00712E96">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="0060686B" w:rsidP="00712E96" w:rsidRDefault="0060686B" w14:paraId="343A34C8" w14:textId="7544BD8C">
+      <w:pPr>
+        <w:pStyle w:val="Virsraksts1"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:ind w:left="1077"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc202867003"/>
+      <w:bookmarkStart w:name="_Toc202867003" w:id="14"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Projekta </w:t>
       </w:r>
-      <w:r w:rsidR="00E16E23" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00E16E23">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>investīciju izmaksas</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="24E774E9" w14:textId="0DC63671" w:rsidR="003F7DE7" w:rsidRPr="00954D3C" w:rsidRDefault="008C5819" w:rsidP="003F7DE7">
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="003F7DE7" w:rsidP="003F7DE7" w:rsidRDefault="008C5819" w14:paraId="24E774E9" w14:textId="0DC63671">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Izklāj</w:t>
       </w:r>
-      <w:r w:rsidR="002D31BE" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="002D31BE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>lapās</w:t>
       </w:r>
-      <w:r w:rsidR="007D46B9" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="007D46B9">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F00566" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00F00566">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1.1.A. Iesniedzējs</w:t>
       </w:r>
       <w:r w:rsidR="00364F4C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00B90278">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F00566" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00F00566">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1.1.B. Iesniedzējs</w:t>
       </w:r>
       <w:r w:rsidR="00BD0B84">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, 1.1.C.</w:t>
       </w:r>
-      <w:r w:rsidR="00F00566" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00F00566">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003F7DE7" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="003F7DE7">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>tiek norādīta informācija par projekta iesniedzēj</w:t>
       </w:r>
-      <w:r w:rsidR="007D46B9" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="007D46B9">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a (kapitālsabiedrība</w:t>
       </w:r>
       <w:r w:rsidR="005908DA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="007D46B9" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="007D46B9">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> projektā plānotajām investīciju izmaksām.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D7477D" w14:textId="77777777" w:rsidR="00E9222B" w:rsidRPr="00954D3C" w:rsidRDefault="00E9222B" w:rsidP="00E9222B">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00E9222B" w:rsidP="00E9222B" w:rsidRDefault="00E9222B" w14:paraId="06D7477D" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Investīciju izmaksas norāda kā pozitīvas vērtības (piemēram, 200 000,00).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F2A0E75" w14:textId="3D091A77" w:rsidR="000A36E7" w:rsidRPr="00954D3C" w:rsidRDefault="000A36E7" w:rsidP="000A36E7">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="000A36E7" w:rsidP="000A36E7" w:rsidRDefault="000A36E7" w14:paraId="0F2A0E75" w14:textId="3D091A77">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Projekta iesniedzējam ir paredzētas atsevišķas izmaksu plūsmas, lai aprēķinātu individuālos finansēšanas plānus sadalījumā pa </w:t>
       </w:r>
-      <w:r w:rsidR="002C1141" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="002C1141">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>komercdarbības</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> atbalsta veidiem</w:t>
       </w:r>
       <w:r w:rsidR="00843371">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">un </w:t>
       </w:r>
       <w:r w:rsidR="00003D05">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>īstenojot valsts deleģēto uzdevumu izpildi,</w:t>
       </w:r>
-      <w:r w:rsidR="00003D05" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00003D05">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>precīzi noteiktu finansējuma avotu sadalījumu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63D94B59" w14:textId="6DAC3991" w:rsidR="000A36E7" w:rsidRPr="00954D3C" w:rsidRDefault="000A36E7" w:rsidP="000A36E7">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="000A36E7" w:rsidP="000A36E7" w:rsidRDefault="000A36E7" w14:paraId="63D94B59" w14:textId="6DAC3991">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Izklājlapā 1.1.A. Iesniedzējs</w:t>
       </w:r>
       <w:r w:rsidR="00DC314D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004D19CA" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="004D19CA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">tiek norādīta informācija par projekta izmaksām darbībām, kas nekvalificējas kā </w:t>
       </w:r>
-      <w:r w:rsidR="0067727E" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="0067727E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>komercdarbības</w:t>
       </w:r>
-      <w:r w:rsidR="004D19CA" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="004D19CA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> atbalsts</w:t>
       </w:r>
       <w:r w:rsidR="008E54CD">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, bet k</w:t>
       </w:r>
       <w:r w:rsidR="004649CD">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">as </w:t>
       </w:r>
       <w:r w:rsidR="00BE0090">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ir nepieciešamas </w:t>
       </w:r>
       <w:r w:rsidR="004649CD">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> valsts deleģēto uzdevumu</w:t>
       </w:r>
       <w:r w:rsidR="00BE0090">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> īstenošanai</w:t>
       </w:r>
-      <w:r w:rsidR="004D19CA" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="004D19CA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="216EF198" w14:textId="753B700B" w:rsidR="000A36E7" w:rsidRDefault="004D19CA" w:rsidP="003F6039">
+    <w:p w:rsidR="000A36E7" w:rsidP="003F6039" w:rsidRDefault="004D19CA" w14:paraId="216EF198" w14:textId="753B700B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Izklājlapā 1.1.B. Iesniedzējs</w:t>
       </w:r>
       <w:r w:rsidR="00DC314D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">tiek norādīta informācija par projekta izmaksām darbībām, kas kvalificējas kā </w:t>
       </w:r>
-      <w:r w:rsidR="0067727E" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="0067727E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>komercdarbības</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> atbalsts</w:t>
       </w:r>
-      <w:r w:rsidR="00724068" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00724068">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (KOMISIJAS REGULAS (ES) Nr. 651/2014 </w:t>
       </w:r>
-      <w:r w:rsidR="003F6039" w:rsidRPr="003F6039">
+      <w:r w:rsidRPr="003F6039" w:rsidR="003F6039">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>45. panta 2. punkta</w:t>
       </w:r>
       <w:r w:rsidR="003F6039">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003F6039" w:rsidRPr="003F6039">
+      <w:r w:rsidRPr="003F6039" w:rsidR="003F6039">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>"c" un "d" apakšpunkt</w:t>
       </w:r>
       <w:r w:rsidR="00F465D8">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="003F6039" w:rsidRPr="003F6039">
+      <w:r w:rsidRPr="003F6039" w:rsidR="003F6039">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> un 8. punkt</w:t>
       </w:r>
-      <w:r w:rsidR="00724068" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00724068">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s)</w:t>
       </w:r>
-      <w:r w:rsidR="00846997" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00846997">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BB41650" w14:textId="0E1C8ED6" w:rsidR="00037C3C" w:rsidRPr="00954D3C" w:rsidRDefault="00C21090" w:rsidP="003F6039">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00037C3C" w:rsidP="003F6039" w:rsidRDefault="00C21090" w14:paraId="0BB41650" w14:textId="0E1C8ED6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Izklājlapā 1.1.C Iesniedzējs norāda </w:t>
       </w:r>
       <w:r w:rsidR="0046703D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
-      <w:r w:rsidR="0046703D" w:rsidRPr="0046703D">
+      <w:r w:rsidRPr="0046703D" w:rsidR="0046703D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>omunikācijas un vizuālās identitātes prasību nodrošināšanas izmaksas</w:t>
       </w:r>
       <w:r w:rsidR="0046703D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> atbilstoši SAM MK noteikumu 28.2.punktam. Minēto izklājlapu aizpilda tikai tad, ja ir norādītas investīciju izmaksas izklājlapā 1.1.B </w:t>
       </w:r>
       <w:r w:rsidR="00DC6650">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="0046703D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>esniedzējs.</w:t>
       </w:r>
       <w:r w:rsidR="002A70D0">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15143B67" w14:textId="20BD59C3" w:rsidR="00D929FD" w:rsidRPr="00954D3C" w:rsidRDefault="00D929FD" w:rsidP="00D929FD">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00D929FD" w:rsidP="00D929FD" w:rsidRDefault="00D929FD" w14:paraId="15143B67" w14:textId="20BD59C3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Projekta budžetam ir piecpadsmit galvenās budžeta pozīcijas, kas ietver MK noteikumos noteiktās izmaksu pozīcijas. Papildus katra budžeta pozīcija tiek iedalīta divās izmaksu grupās: projekta attiecināmās izmaksas un </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ārpusprojekta</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> izmaksas sadalījumā pa gadiem, kuros tās tiks īstenotas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="443792CB" w14:textId="0F0B4F96" w:rsidR="00D929FD" w:rsidRPr="00954D3C" w:rsidRDefault="00D929FD" w:rsidP="00D929FD">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00D929FD" w:rsidP="00D929FD" w:rsidRDefault="00D929FD" w14:paraId="443792CB" w14:textId="0F0B4F96">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ja izklājlapas katra gada kolonnā “</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ārpusprojekta</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> izmaksas” 1.-15. izmaksu pozīcijā ir ietverts PVN, tad tā katra gada kopsummu norāda </w:t>
       </w:r>
-      <w:r w:rsidR="0014566A" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="0014566A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>25</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.rindā “</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>t.sk.PVN</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7126EE91" w14:textId="2C812AD1" w:rsidR="00BB0872" w:rsidRPr="00954D3C" w:rsidRDefault="00D929FD" w:rsidP="002D31BE">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00BB0872" w:rsidP="002D31BE" w:rsidRDefault="00D929FD" w14:paraId="7126EE91" w14:textId="2C812AD1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Izklājlapas C kolonnā “Maksimālā ES fondu </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>līdzfin</w:t>
       </w:r>
@@ -6952,133 +6959,133 @@
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. atbalsta likme (%)” tiek norādīta katrai darbībai un izmaksu pozīcijai atbilstoša </w:t>
       </w:r>
       <w:r w:rsidR="00FE136A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">SAM </w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>MK noteikumos noteikta maksimālā ES fondu līdzfinansējuma atbalsta likme (%).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="363070D9" w14:textId="396ED615" w:rsidR="002B625D" w:rsidRPr="00954D3C" w:rsidRDefault="002B625D" w:rsidP="002D31BE">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="002B625D" w:rsidP="002D31BE" w:rsidRDefault="002B625D" w14:paraId="363070D9" w14:textId="396ED615">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Norādot šajās izklājlapās informāciju par projekta budžetu jāpārliecinās, ka tā atbilst projekta iesnieguma </w:t>
       </w:r>
-      <w:r w:rsidR="00BB319D" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00BB319D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sadaļai</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> “Projekta budžeta kopsavilkums” un “Projekta budžeta kopsavilkuma pielikums” (ja attiecināms)</w:t>
       </w:r>
-      <w:r w:rsidR="007F3EFE" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="007F3EFE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, kā arī projekta iesnieguma sadaļā “Projekta īstenošanas laika grafiks” norādītajam projekta investīciju ieviešanas laika grafikam.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62C666FA" w14:textId="77777777" w:rsidR="00476670" w:rsidRPr="00954D3C" w:rsidRDefault="00476670" w:rsidP="002D31BE">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00476670" w:rsidP="002D31BE" w:rsidRDefault="00476670" w14:paraId="62C666FA" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29C606FE" w14:textId="56BC7C81" w:rsidR="00BA6FB9" w:rsidRPr="00954D3C" w:rsidRDefault="00BA6FB9" w:rsidP="00596D47">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00BA6FB9" w:rsidP="00596D47" w:rsidRDefault="00BA6FB9" w14:paraId="29C606FE" w14:textId="56BC7C81">
+      <w:pPr>
+        <w:pStyle w:val="Virsraksts1"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc202867004"/>
+      <w:bookmarkStart w:name="_Toc202867004" w:id="15"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Investīciju naudas plūsma bez projekta</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="1C49A237" w14:textId="397859A8" w:rsidR="004914B1" w:rsidRPr="00954D3C" w:rsidRDefault="004914B1" w:rsidP="004914B1">
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="004914B1" w:rsidP="004914B1" w:rsidRDefault="004914B1" w14:paraId="1C49A237" w14:textId="397859A8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Izklājlapā “2. DL </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>invest.n.pl.BEZ</w:t>
       </w:r>
@@ -7087,76 +7094,76 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pr</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.” norāda </w:t>
       </w:r>
-      <w:r w:rsidR="00D34C87" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00D34C87">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">projekta </w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>naudas plūsmu situācijā bez projekta. Projekta iesniedzējs aizpilda tās rindas, kur rodas vai nu ieņēmumi, vai iz</w:t>
       </w:r>
-      <w:r w:rsidR="008C3B1D" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="008C3B1D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>maksas ievērojot nozarei atbilstošu pārskata periodu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10BFF343" w14:textId="270BBCDA" w:rsidR="008C3B1D" w:rsidRPr="00954D3C" w:rsidRDefault="008C3B1D" w:rsidP="004914B1">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="008C3B1D" w:rsidP="004914B1" w:rsidRDefault="008C3B1D" w14:paraId="10BFF343" w14:textId="270BBCDA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Izklājlapa “2. DL </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>invest.n.pl.BEZ</w:t>
       </w:r>
@@ -7165,334 +7172,343 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pr</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.” ir sadalīta </w:t>
       </w:r>
-      <w:r w:rsidR="0057041A" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="0057041A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>trī</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s daļās: “Ieņēmumi BEZ projekta”</w:t>
       </w:r>
-      <w:r w:rsidR="0057041A" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="0057041A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> “Darbības izmaksas BEZ projekta”</w:t>
       </w:r>
-      <w:r w:rsidR="0057041A" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="0057041A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> un “Neto naudas plūsma”.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66E89AF4" w14:textId="1BB6F895" w:rsidR="008C3B1D" w:rsidRPr="00954D3C" w:rsidRDefault="0022408E" w:rsidP="004914B1">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="008C3B1D" w:rsidP="004914B1" w:rsidRDefault="0022408E" w14:paraId="66E89AF4" w14:textId="1BB6F895">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1.d</w:t>
       </w:r>
-      <w:r w:rsidR="008C3B1D" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="008C3B1D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">aļā “Ieņēmumi BEZ projekta” projekta iesniedzējs norāda plānotos ieņēmumus, dalot tos atsevišķi pa ieņēmumu </w:t>
       </w:r>
-      <w:r w:rsidR="000F5D15" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="000F5D15">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pozīcijām</w:t>
       </w:r>
-      <w:r w:rsidR="008C3B1D" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="008C3B1D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Ieņēmumus rēķina projekta iesniegšanas</w:t>
       </w:r>
-      <w:r w:rsidR="00D46466" w:rsidRPr="00954D3C">
-[...7 lines deleted...]
-      <w:r w:rsidR="008C3B1D" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00D46466">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gada cenās </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00D46466">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">(piemēram, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00954D3C" w:rsidR="008C3B1D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00836219">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidR="008C3B1D" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="008C3B1D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.gada cenās</w:t>
       </w:r>
-      <w:r w:rsidR="00D46466" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00D46466">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="008C3B1D" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="008C3B1D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> un tiem klāt nerēķina </w:t>
       </w:r>
-      <w:r w:rsidR="00D46466" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00D46466">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ar inflāciju saistītu </w:t>
       </w:r>
-      <w:r w:rsidR="008C3B1D" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="008C3B1D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sadārdzinājumu</w:t>
       </w:r>
-      <w:r w:rsidR="00D46466" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00D46466">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00A53272" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00A53272">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A53272" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00A53272">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ieņēmumus norāda kā pozitīvas vērtības (piemēram, </w:t>
       </w:r>
-      <w:r w:rsidR="00411470" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00411470">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00A53272" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00A53272">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>000,00).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="005C8CF5" w14:textId="215F585F" w:rsidR="00581AFC" w:rsidRPr="00954D3C" w:rsidRDefault="0022408E" w:rsidP="002D31BE">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00581AFC" w:rsidP="002D31BE" w:rsidRDefault="0022408E" w14:paraId="005C8CF5" w14:textId="215F585F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2.d</w:t>
       </w:r>
-      <w:r w:rsidR="000F5D15" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="000F5D15">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>aļā “Darbības izmaksas BEZ projekta” projekta iesniedzējs norāda darbības izmaksas, dalot tos atsevišķi pa izmaksu pozīcijām. Iz</w:t>
       </w:r>
-      <w:r w:rsidR="009B297A" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="009B297A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>maksas</w:t>
       </w:r>
-      <w:r w:rsidR="000F5D15" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="000F5D15">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> rēķina projekta iesniegšanas gada cenās (piemēram, 202</w:t>
       </w:r>
       <w:r w:rsidR="00E02935">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidR="000F5D15" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="000F5D15">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.gada cenās) un tiem klāt nerēķina ar inflāciju saistītu sadārdzinājumu.</w:t>
       </w:r>
-      <w:r w:rsidR="00A53272" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00A53272">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A53272" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00A53272">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Izmaksas norāda kā negatīvas vērtības (ar – zīmi, piemēram, -4000,00).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B5DBA68" w14:textId="383F123A" w:rsidR="002121EB" w:rsidRPr="002121EB" w:rsidRDefault="002121EB" w:rsidP="002D31BE">
+    <w:p w:rsidRPr="002121EB" w:rsidR="002121EB" w:rsidP="002D31BE" w:rsidRDefault="002121EB" w14:paraId="7B5DBA68" w14:textId="383F123A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:ins w:id="18" w:author="CFLA" w:date="2025-11-27T10:51:00Z" w16du:dateUtc="2025-11-27T08:51:00Z"/>
+          <w:ins w:author="Autors" w:date="2026-04-01T09:24:00Z" w16du:dateUtc="2026-04-01T06:24:00Z" w:id="16"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:ins w:id="19" w:author="CFLA" w:date="2025-11-27T10:51:00Z" w16du:dateUtc="2025-11-27T08:51:00Z">
+      <w:ins w:author="Autors" w:date="2026-04-01T09:24:00Z" w16du:dateUtc="2026-04-01T06:24:00Z" w:id="17">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">Norādot datus ir jānodala ieņēmumi un darbības izmaksas </w:t>
         </w:r>
         <w:r w:rsidRPr="00493821">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">darbībām, kas kvalificējas kā komercdarbības atbalsts (KOMISIJAS REGULAS (ES) Nr. 651/2014 </w:t>
         </w:r>
         <w:r w:rsidR="00BF7AD9">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
@@ -7501,837 +7517,838 @@
           </w:rPr>
           <w:t>45</w:t>
         </w:r>
         <w:r w:rsidRPr="00493821">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>.pants</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:ins>
     </w:p>
-    <w:p w14:paraId="02918470" w14:textId="43825E05" w:rsidR="00411470" w:rsidRPr="00954D3C" w:rsidRDefault="00411470" w:rsidP="002D31BE">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00411470" w:rsidP="002D31BE" w:rsidRDefault="00411470" w14:paraId="02918470" w14:textId="43825E05">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Naudas plūsmas pozīcijas tiek norādītas izklājlapā “3. DL invest.n.pl.AR </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pr</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.” kolonnā “C”.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F2DD31E" w14:textId="7A14B5F9" w:rsidR="00D15786" w:rsidRPr="00954D3C" w:rsidRDefault="00D15786" w:rsidP="002D31BE">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00D15786" w:rsidP="002D31BE" w:rsidRDefault="00D15786" w14:paraId="0F2DD31E" w14:textId="7A14B5F9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ieņēmumiem un darbības izmaksām ir jābūt pamatotām ar datiem un aprēķiniem, to aprēķinus norādot izklājlapā “Pieņēmumi”.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52DD423D" w14:textId="4CCB1805" w:rsidR="000F5D15" w:rsidRPr="00954D3C" w:rsidRDefault="0022408E" w:rsidP="002D31BE">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="000F5D15" w:rsidP="002D31BE" w:rsidRDefault="0022408E" w14:paraId="52DD423D" w14:textId="4CCB1805">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3.d</w:t>
       </w:r>
-      <w:r w:rsidR="000F5D15" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="000F5D15">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">aļu “Neto naudas plūsma” projekta iesniedzējs neaizpilda, </w:t>
       </w:r>
-      <w:r w:rsidR="00B95F5A" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00B95F5A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">jo </w:t>
       </w:r>
-      <w:r w:rsidR="000F5D15" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="000F5D15">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>tajā automātiski ģenerējas iznākums</w:t>
       </w:r>
-      <w:r w:rsidR="00A53272" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00A53272">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, ņemot vērā norādītos ieņēmumus un izmaksas</w:t>
       </w:r>
-      <w:r w:rsidR="000F5D15" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="000F5D15">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: ja ir pozitīvs iznākums attiecīgajā gadā, tad projekta iesniedzējam ir līdzekļu pārpalikums (peļņa), savukārt, ja ir negatīvs iznākums attiecīgajā gadā, tad projekta iesniedzējam ir līdzekļu iztrūkums (zaudējumi), jeb kārtējie ieņēmumi nesedz kārtēj</w:t>
       </w:r>
-      <w:r w:rsidR="002A78FE" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="002A78FE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
-      <w:r w:rsidR="000F5D15" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="000F5D15">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s iz</w:t>
       </w:r>
-      <w:r w:rsidR="002A78FE" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="002A78FE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>maksa</w:t>
       </w:r>
-      <w:r w:rsidR="000F5D15" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="000F5D15">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00A53272" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00A53272">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CCC4E32" w14:textId="24E0CAB4" w:rsidR="000F5D15" w:rsidRPr="00954D3C" w:rsidRDefault="000F5D15" w:rsidP="002D31BE">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="000F5D15" w:rsidP="002D31BE" w:rsidRDefault="000F5D15" w14:paraId="5CCC4E32" w14:textId="24E0CAB4">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01EE274C" w14:textId="4D74A823" w:rsidR="00BA6FB9" w:rsidRPr="00954D3C" w:rsidRDefault="008C4545" w:rsidP="00596D47">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00BA6FB9" w:rsidP="00596D47" w:rsidRDefault="008C4545" w14:paraId="01EE274C" w14:textId="4D74A823">
+      <w:pPr>
+        <w:pStyle w:val="Virsraksts1"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc202867005"/>
+      <w:bookmarkStart w:name="_Toc202867005" w:id="18"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Investīciju naudas plūsma ar projektu</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="1EB94FC5" w14:textId="71761443" w:rsidR="00E6581F" w:rsidRPr="00954D3C" w:rsidRDefault="00E6581F" w:rsidP="00E6581F">
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00E6581F" w:rsidP="00E6581F" w:rsidRDefault="00E6581F" w14:paraId="1EB94FC5" w14:textId="71761443">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Izklājlapā “3. DL invest.n.pl.AR </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pr</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.” norāda projekta naudas plūsmu situācijā ar projektu. Projekta iesniedzējs aizpilda tās rindas, kur rodas vai nu ieņēmumi, vai izmaksas ievērojot nozarei atbilstošu pārskata periodu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4635EFCA" w14:textId="3A6C4728" w:rsidR="00E6581F" w:rsidRPr="00954D3C" w:rsidRDefault="00E6581F" w:rsidP="00E6581F">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00E6581F" w:rsidP="00E6581F" w:rsidRDefault="00E6581F" w14:paraId="4635EFCA" w14:textId="3A6C4728">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Hlk95915372"/>
+      <w:bookmarkStart w:name="_Hlk95915372" w:id="19"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Izklājlapa </w:t>
       </w:r>
-      <w:r w:rsidR="009B297A" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="009B297A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">“3. DL invest.n.pl.AR </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="009B297A" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="009B297A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pr</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="009B297A" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="009B297A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.” </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="19"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ir sadalīta </w:t>
       </w:r>
-      <w:r w:rsidR="009B297A" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="009B297A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>piecās</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> daļās: “Ieņēmumi </w:t>
       </w:r>
-      <w:r w:rsidR="009B297A" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="009B297A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>AR</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> projekt</w:t>
       </w:r>
-      <w:r w:rsidR="009B297A" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="009B297A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">”, “Darbības izmaksas </w:t>
       </w:r>
-      <w:r w:rsidR="009B297A" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="009B297A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>AR</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> projekt</w:t>
       </w:r>
-      <w:r w:rsidR="009B297A" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="009B297A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidR="009B297A" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="009B297A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, “Investīciju izmaksas”, “Projekta atlikusī vērtība”</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> un </w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“Neto naudas plūsma”.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E3CED34" w14:textId="0E5CB8CC" w:rsidR="00E6581F" w:rsidRPr="00954D3C" w:rsidRDefault="0022408E" w:rsidP="00E6581F">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00E6581F" w:rsidP="00E6581F" w:rsidRDefault="0022408E" w14:paraId="1E3CED34" w14:textId="0E5CB8CC">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1.d</w:t>
       </w:r>
-      <w:r w:rsidR="00E6581F" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00E6581F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">aļā “Ieņēmumi </w:t>
       </w:r>
-      <w:r w:rsidR="009B297A" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="009B297A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>AR</w:t>
       </w:r>
-      <w:r w:rsidR="00E6581F" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00E6581F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> projekt</w:t>
       </w:r>
-      <w:r w:rsidR="009B297A" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="009B297A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidR="00E6581F" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00E6581F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” projekta iesniedzējs norāda plānotos ieņēmumus, dalot tos atsevišķi pa ieņēmumu pozīcijām</w:t>
       </w:r>
-      <w:r w:rsidR="009B297A" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="009B297A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> un norādot ieņēmumu pozīcijas nosaukumu.</w:t>
       </w:r>
-      <w:r w:rsidR="00E6581F" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00E6581F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ieņēmumus rēķina projekta iesniegšanas gada cenās (piemēram, 202</w:t>
       </w:r>
       <w:r w:rsidR="00836219">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidR="00E6581F" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00E6581F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.gada cenās) un tiem klāt nerēķina ar inflāciju saistītu sadārdzinājumu. </w:t>
       </w:r>
-      <w:r w:rsidR="00E6581F" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00E6581F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ieņēmumus norāda kā pozitīvas vērtības (piemēram, 2000,00).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E91B8C1" w14:textId="0F4FAB03" w:rsidR="0064187F" w:rsidRPr="00954D3C" w:rsidRDefault="0022408E" w:rsidP="00E6581F">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="0064187F" w:rsidP="00E6581F" w:rsidRDefault="0022408E" w14:paraId="1E91B8C1" w14:textId="0F4FAB03">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2.d</w:t>
       </w:r>
-      <w:r w:rsidR="00E6581F" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00E6581F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">aļā “Darbības izmaksas </w:t>
       </w:r>
-      <w:r w:rsidR="009B297A" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="009B297A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>AR</w:t>
       </w:r>
-      <w:r w:rsidR="00E6581F" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00E6581F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> projekt</w:t>
       </w:r>
-      <w:r w:rsidR="009B297A" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="009B297A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidR="00E6581F" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00E6581F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” projekta iesniedzējs norāda darbības </w:t>
       </w:r>
-      <w:r w:rsidR="0064187F" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="0064187F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">un investīciju aizstāšanas </w:t>
       </w:r>
-      <w:r w:rsidR="00E6581F" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00E6581F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>izmaksas, dalot tos atsevišķi pa izmaksu pozīcijām</w:t>
       </w:r>
-      <w:r w:rsidR="009B297A" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="009B297A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> un norādot izmaksu pozīcijas nosaukumu</w:t>
       </w:r>
-      <w:r w:rsidR="00E6581F" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00E6581F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Iz</w:t>
       </w:r>
-      <w:r w:rsidR="009B297A" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="009B297A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>maksa</w:t>
       </w:r>
-      <w:r w:rsidR="00E6581F" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00E6581F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s rēķina projekta iesniegšanas gada cenās (piemēram, 202</w:t>
       </w:r>
       <w:r w:rsidR="00A70640">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidR="00E6581F" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00E6581F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.gada cenās) un tiem klāt nerēķina ar inflāciju saistītu sadārdzinājumu. </w:t>
       </w:r>
-      <w:r w:rsidR="00E6581F" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00E6581F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Izmaksas norāda kā negatīvas vērtības (ar – zīmi, piemēram, -4000,00).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D9EF06C" w14:textId="1FF38D8E" w:rsidR="0064187F" w:rsidRPr="00954D3C" w:rsidRDefault="0064187F" w:rsidP="00E6581F">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="0064187F" w:rsidP="00E6581F" w:rsidRDefault="0064187F" w14:paraId="1D9EF06C" w14:textId="1FF38D8E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Investīciju aizstāšanas izmaksas norāda, ja projektā iegādāto investīciju ekonomiski derīgais izmantošanas laiks ir īsāks par izmaksu un ieguvumu analīzes aprēķinos piemērojamo pārskata periodu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71A7A87F" w14:textId="727F6DA9" w:rsidR="0022408E" w:rsidRPr="00954D3C" w:rsidRDefault="00436503" w:rsidP="00E6581F">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="0022408E" w:rsidP="00E6581F" w:rsidRDefault="00436503" w14:paraId="71A7A87F" w14:textId="727F6DA9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ieņēmumus un izmaksas norāda tajos pārskata perioda gados, kuros tās var tikt plānotas ņemot vērā projekta investīciju ieviešanas periodu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DECD234" w14:textId="06B3B1A7" w:rsidR="0022408E" w:rsidRPr="00954D3C" w:rsidRDefault="0022408E" w:rsidP="00E6581F">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="0022408E" w:rsidP="00E6581F" w:rsidRDefault="0022408E" w14:paraId="5DECD234" w14:textId="06B3B1A7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">3.daļu “Investīciju izmaksas” projekta iesniedzējs neaizpilda, </w:t>
       </w:r>
-      <w:r w:rsidR="00B95F5A" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00B95F5A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">jo </w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">tajā automātiski ģenerējas iznākums, ņemot vērā </w:t>
       </w:r>
-      <w:r w:rsidR="009650BA" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="009650BA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">izklājlapās par projekta budžetu </w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>norādītās projekta investīciju izmaksas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F478FCF" w14:textId="1FCF5406" w:rsidR="00C16C58" w:rsidRPr="00954D3C" w:rsidRDefault="00C16C58" w:rsidP="00E6581F">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00C16C58" w:rsidP="00E6581F" w:rsidRDefault="00C16C58" w14:paraId="7F478FCF" w14:textId="1FCF5406">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4.daļā “Projekta atlikusī vērtība” projekta iesniedzējs pārskata perioda pēdējā gadā norāda projekta atlikušo vērtību. Ja projektā tiek īstenotas darbības ar dažādiem pārskata periodiem, tad projekta atlikušo vērtību norāda katras projekta darbības pārskata perioda pēdējā gadā.</w:t>
       </w:r>
-      <w:r w:rsidR="002A78FE" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="002A78FE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Projekta atlikušo vērību norāda kā pozitīvu vērtību (piemēram, 80 000,00).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="764A7BAB" w14:textId="77777777" w:rsidR="00094834" w:rsidRPr="00954D3C" w:rsidRDefault="00094834" w:rsidP="00094834">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00094834" w:rsidP="00094834" w:rsidRDefault="00094834" w14:paraId="764A7BAB" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja projektā no iegādātajiem pamatlīdzekļiem ir plānoti ieņēmumi, tad to investīciju atlikušo vērtību nosaka attiecībā uz projekta aktīviem, kuri ir saistīti ar neto ieņēmumu gūšanu, kuru saimnieciskais mūžs pārsniedz pārskata periodu, to atlikušo vērtību nosaka aprēķinot darbības atlikušo darbības gadu naudas plūsmu neto pašreizējo vērtību. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="227750D3" w14:textId="77777777" w:rsidR="00094834" w:rsidRDefault="00094834" w:rsidP="00094834">
+    <w:p w:rsidR="00094834" w:rsidP="00094834" w:rsidRDefault="00094834" w14:paraId="227750D3" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ja projektā no iegādātajiem pamatlīdzekļiem netiek gūti neto ieņēmumi tad izmanto atlikušās vērtības aprēķināšanas metodi pamatojoties uz standarta grāmatvedības nolietojuma formulu vai ņemot vērā pamatlīdzekļa atlikušo tirgus vērtību.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02DFC59E" w14:textId="586649EA" w:rsidR="00E23401" w:rsidRDefault="00E23401" w:rsidP="00094834">
+    <w:p w:rsidR="00E23401" w:rsidP="00094834" w:rsidRDefault="00E23401" w14:paraId="02DFC59E" w14:textId="586649EA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:ins w:id="22" w:author="CFLA" w:date="2025-11-27T10:51:00Z" w16du:dateUtc="2025-11-27T08:51:00Z"/>
+          <w:ins w:author="Autors" w:date="2026-04-01T09:24:00Z" w16du:dateUtc="2026-04-01T06:24:00Z" w:id="20"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:ins w:id="23" w:author="CFLA" w:date="2025-11-27T10:51:00Z" w16du:dateUtc="2025-11-27T08:51:00Z">
+      <w:ins w:author="Autors" w:date="2026-04-01T09:24:00Z" w16du:dateUtc="2026-04-01T06:24:00Z" w:id="21">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">Norādot datus ir jānodala ieņēmumi, darbības izmaksas un projekta atlikusī vērtība </w:t>
         </w:r>
         <w:r w:rsidRPr="00493821">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">darbībām, kas kvalificējas kā komercdarbības atbalsts (KOMISIJAS REGULAS (ES) Nr. 651/2014 </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
@@ -8340,401 +8357,402 @@
           </w:rPr>
           <w:t>45</w:t>
         </w:r>
         <w:r w:rsidRPr="00493821">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>.pants</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:ins>
     </w:p>
-    <w:p w14:paraId="320581CF" w14:textId="459F3F18" w:rsidR="00047373" w:rsidRDefault="00302A8D" w:rsidP="00094834">
+    <w:p w:rsidR="00047373" w:rsidP="00094834" w:rsidRDefault="00302A8D" w14:paraId="320581CF" w14:textId="459F3F18">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:ins w:id="24" w:author="CFLA" w:date="2025-11-27T10:51:00Z" w16du:dateUtc="2025-11-27T08:51:00Z"/>
+          <w:ins w:author="Autors" w:date="2026-04-01T09:24:00Z" w16du:dateUtc="2026-04-01T06:24:00Z" w:id="22"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:ins w:id="25" w:author="CFLA" w:date="2025-11-27T10:51:00Z" w16du:dateUtc="2025-11-27T08:51:00Z">
+      <w:ins w:author="Autors" w:date="2026-04-01T09:24:00Z" w16du:dateUtc="2026-04-01T06:24:00Z" w:id="23">
         <w:r w:rsidRPr="005E45C7">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">Ja </w:t>
         </w:r>
         <w:r w:rsidRPr="00005949">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>inves</w:t>
         </w:r>
-        <w:r w:rsidR="009519D0" w:rsidRPr="00005949">
+        <w:r w:rsidRPr="00005949" w:rsidR="009519D0">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">tīciju izmaksu ieviešanas </w:t>
         </w:r>
-        <w:r w:rsidR="009519D0" w:rsidRPr="00417488">
+        <w:r w:rsidRPr="00417488" w:rsidR="009519D0">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>periodā</w:t>
         </w:r>
-        <w:r w:rsidR="001918DF" w:rsidRPr="00417488">
+        <w:r w:rsidRPr="00417488" w:rsidR="001918DF">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00864157" w:rsidRPr="00417488">
+        <w:r w:rsidRPr="00417488" w:rsidR="00864157">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>projektā vai projekta daļā, kurā netiek sniegts komercdarbības atbalsts, bet kurā tiek īstenoti valsts deleģētie pārvaldes uzdevumi</w:t>
         </w:r>
-        <w:r w:rsidR="00864157" w:rsidRPr="00864157">
+        <w:r w:rsidRPr="00864157" w:rsidR="00864157">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="001918DF" w:rsidRPr="005E45C7">
+        <w:r w:rsidRPr="005E45C7" w:rsidR="001918DF">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">tiek </w:t>
         </w:r>
         <w:r w:rsidR="00030B9B">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">plānots </w:t>
         </w:r>
-        <w:r w:rsidR="001918DF" w:rsidRPr="005E45C7">
+        <w:r w:rsidRPr="005E45C7" w:rsidR="001918DF">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>gūt ieņēmum</w:t>
         </w:r>
         <w:r w:rsidR="00030B9B">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>us</w:t>
         </w:r>
-        <w:r w:rsidR="00F73240" w:rsidRPr="005E45C7">
+        <w:r w:rsidRPr="005E45C7" w:rsidR="00F73240">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00ED458D" w:rsidRPr="005E45C7">
+        <w:r w:rsidRPr="005E45C7" w:rsidR="00ED458D">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">tie ir </w:t>
         </w:r>
-        <w:r w:rsidR="00107DD4" w:rsidRPr="005E45C7">
+        <w:r w:rsidRPr="005E45C7" w:rsidR="00107DD4">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>jānodala no pārējiem ieņēmumie</w:t>
         </w:r>
-        <w:r w:rsidR="00C770C0" w:rsidRPr="005E45C7">
+        <w:r w:rsidRPr="005E45C7" w:rsidR="00C770C0">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">m norādot tos </w:t>
         </w:r>
-        <w:r w:rsidR="005B6885" w:rsidRPr="005E45C7">
+        <w:r w:rsidRPr="005E45C7" w:rsidR="005B6885">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>izklājlapas sadaļā</w:t>
         </w:r>
         <w:r w:rsidR="005B6885">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> Ieņēmumi (</w:t>
         </w:r>
         <w:r w:rsidR="009569AD">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Investīciju izmaksu ieviešanas periodā):</w:t>
         </w:r>
       </w:ins>
     </w:p>
-    <w:p w14:paraId="71FF3024" w14:textId="031136B2" w:rsidR="009569AD" w:rsidRPr="00E23401" w:rsidRDefault="0000077D" w:rsidP="00094834">
+    <w:p w:rsidRPr="00E23401" w:rsidR="009569AD" w:rsidP="00094834" w:rsidRDefault="0000077D" w14:paraId="71FF3024" w14:textId="031136B2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:ins w:id="26" w:author="CFLA" w:date="2025-11-27T10:51:00Z" w16du:dateUtc="2025-11-27T08:51:00Z"/>
+          <w:ins w:author="Autors" w:date="2026-04-01T09:24:00Z" w16du:dateUtc="2026-04-01T06:24:00Z" w:id="24"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:ins w:id="27" w:author="CFLA" w:date="2025-11-27T10:51:00Z" w16du:dateUtc="2025-11-27T08:51:00Z">
+      <w:ins w:author="Autors" w:date="2026-04-01T09:24:00Z" w16du:dateUtc="2026-04-01T06:24:00Z" w:id="25">
         <w:r w:rsidRPr="0000077D">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="466C01A9" wp14:editId="6BCE7B15">
               <wp:extent cx="6119495" cy="2297430"/>
               <wp:effectExtent l="0" t="0" r="0" b="7620"/>
               <wp:docPr id="233193846" name="Picture 1" descr="A screenshot of a spreadsheet&#10;&#10;AI-generated content may be incorrect."/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
                       <pic:cNvPr id="233193846" name="Picture 1" descr="A screenshot of a spreadsheet&#10;&#10;AI-generated content may be incorrect."/>
                       <pic:cNvPicPr/>
                     </pic:nvPicPr>
                     <pic:blipFill>
                       <a:blip r:embed="rId18"/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="6119495" cy="2297430"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:ins>
     </w:p>
-    <w:p w14:paraId="74987994" w14:textId="77777777" w:rsidR="002E7A5D" w:rsidRDefault="002E7A5D" w:rsidP="003143FA">
+    <w:p w:rsidR="002E7A5D" w:rsidP="003143FA" w:rsidRDefault="002E7A5D" w14:paraId="74987994" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:ins w:id="28" w:author="CFLA" w:date="2025-11-27T10:51:00Z" w16du:dateUtc="2025-11-27T08:51:00Z"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="12A2420E" w14:textId="77777777" w:rsidR="002E7A5D" w:rsidRDefault="002E7A5D" w:rsidP="003143FA">
+          <w:ins w:author="Autors" w:date="2026-04-01T09:24:00Z" w16du:dateUtc="2026-04-01T06:24:00Z" w:id="26"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002E7A5D" w:rsidP="003143FA" w:rsidRDefault="002E7A5D" w14:paraId="12A2420E" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:ins w:id="29" w:author="CFLA" w:date="2025-11-27T10:51:00Z" w16du:dateUtc="2025-11-27T08:51:00Z"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="4D06E72E" w14:textId="77777777" w:rsidR="002E7A5D" w:rsidRDefault="002E7A5D" w:rsidP="003143FA">
+          <w:ins w:author="Autors" w:date="2026-04-01T09:24:00Z" w16du:dateUtc="2026-04-01T06:24:00Z" w:id="27"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002E7A5D" w:rsidP="003143FA" w:rsidRDefault="002E7A5D" w14:paraId="4D06E72E" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:ins w:id="30" w:author="CFLA" w:date="2025-11-27T10:51:00Z" w16du:dateUtc="2025-11-27T08:51:00Z"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="4D83805B" w14:textId="77777777" w:rsidR="002E7A5D" w:rsidRDefault="002E7A5D" w:rsidP="003143FA">
+          <w:ins w:author="Autors" w:date="2026-04-01T09:24:00Z" w16du:dateUtc="2026-04-01T06:24:00Z" w:id="28"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002E7A5D" w:rsidP="003143FA" w:rsidRDefault="002E7A5D" w14:paraId="4D83805B" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:ins w:id="31" w:author="CFLA" w:date="2025-11-27T10:51:00Z" w16du:dateUtc="2025-11-27T08:51:00Z"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="5679B842" w14:textId="77777777" w:rsidR="002E7A5D" w:rsidRDefault="002E7A5D" w:rsidP="003143FA">
+          <w:ins w:author="Autors" w:date="2026-04-01T09:24:00Z" w16du:dateUtc="2026-04-01T06:24:00Z" w:id="29"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002E7A5D" w:rsidP="003143FA" w:rsidRDefault="002E7A5D" w14:paraId="5679B842" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:ins w:id="32" w:author="CFLA" w:date="2025-11-27T10:51:00Z" w16du:dateUtc="2025-11-27T08:51:00Z"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="5C790983" w14:textId="77777777" w:rsidR="002E7A5D" w:rsidRDefault="002E7A5D" w:rsidP="003143FA">
+          <w:ins w:author="Autors" w:date="2026-04-01T09:24:00Z" w16du:dateUtc="2026-04-01T06:24:00Z" w:id="30"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002E7A5D" w:rsidP="003143FA" w:rsidRDefault="002E7A5D" w14:paraId="5C790983" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:ins w:id="33" w:author="CFLA" w:date="2025-11-27T10:51:00Z" w16du:dateUtc="2025-11-27T08:51:00Z"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="199AE65A" w14:textId="169E92F9" w:rsidR="003143FA" w:rsidRDefault="003143FA" w:rsidP="003143FA">
+          <w:ins w:author="Autors" w:date="2026-04-01T09:24:00Z" w16du:dateUtc="2026-04-01T06:24:00Z" w:id="31"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003143FA" w:rsidP="003143FA" w:rsidRDefault="003143FA" w14:paraId="199AE65A" w14:textId="169E92F9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:ins w:id="34" w:author="CFLA" w:date="2025-11-27T10:51:00Z" w16du:dateUtc="2025-11-27T08:51:00Z"/>
+          <w:ins w:author="Autors" w:date="2026-04-01T09:24:00Z" w16du:dateUtc="2026-04-01T06:24:00Z" w:id="32"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:ins w:id="35" w:author="CFLA" w:date="2025-11-27T10:51:00Z" w16du:dateUtc="2025-11-27T08:51:00Z">
+      <w:ins w:author="Autors" w:date="2026-04-01T09:24:00Z" w16du:dateUtc="2026-04-01T06:24:00Z" w:id="33">
         <w:r w:rsidRPr="005E45C7">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
+          <w:lastRenderedPageBreak/>
           <w:t xml:space="preserve">Ja </w:t>
         </w:r>
         <w:r w:rsidRPr="00005949">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>investīciju izmaksu ievi</w:t>
         </w:r>
         <w:r w:rsidRPr="00417488">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">ešanas periodā </w:t>
         </w:r>
-        <w:r w:rsidR="008C1639" w:rsidRPr="00417488">
+        <w:r w:rsidRPr="00417488" w:rsidR="008C1639">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>projektā vai projekta daļā, kurā netiek sniegts komercdarbības atbalsts, bet kurā tiek īstenoti valsts deleģētie pārvaldes uzdevumi</w:t>
         </w:r>
-        <w:r w:rsidR="008C1639" w:rsidRPr="008C1639">
+        <w:r w:rsidRPr="008C1639" w:rsidR="008C1639">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00030B9B">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">ir </w:t>
         </w:r>
         <w:r w:rsidRPr="005E45C7">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00E91C2A">
           <w:rPr>
@@ -8826,1085 +8844,1086 @@
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00864157">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">Darbības izmaksas </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>(Investīciju izmaksu ieviešanas periodā):</w:t>
         </w:r>
       </w:ins>
     </w:p>
-    <w:p w14:paraId="7AC6042B" w14:textId="7B671514" w:rsidR="003143FA" w:rsidRDefault="00144B17" w:rsidP="00E6581F">
+    <w:p w:rsidR="003143FA" w:rsidP="00E6581F" w:rsidRDefault="00144B17" w14:paraId="7AC6042B" w14:textId="7B671514">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:ins w:id="36" w:author="CFLA" w:date="2025-11-27T10:51:00Z" w16du:dateUtc="2025-11-27T08:51:00Z"/>
+          <w:ins w:author="Autors" w:date="2026-04-01T09:24:00Z" w16du:dateUtc="2026-04-01T06:24:00Z" w:id="34"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:ins w:id="37" w:author="CFLA" w:date="2025-11-27T10:51:00Z" w16du:dateUtc="2025-11-27T08:51:00Z">
+      <w:ins w:author="Autors" w:date="2026-04-01T09:24:00Z" w16du:dateUtc="2026-04-01T06:24:00Z" w:id="35">
         <w:r w:rsidRPr="00144B17">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3CA09A79" wp14:editId="70BF0AEB">
               <wp:extent cx="6119495" cy="2470150"/>
               <wp:effectExtent l="0" t="0" r="0" b="6350"/>
               <wp:docPr id="168512868" name="Picture 1" descr="A screenshot of a computer&#10;&#10;AI-generated content may be incorrect."/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
                       <pic:cNvPr id="168512868" name="Picture 1" descr="A screenshot of a computer&#10;&#10;AI-generated content may be incorrect."/>
                       <pic:cNvPicPr/>
                     </pic:nvPicPr>
                     <pic:blipFill>
                       <a:blip r:embed="rId19"/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="6119495" cy="2470150"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:ins>
     </w:p>
-    <w:p w14:paraId="32906B5C" w14:textId="7EEBDE3D" w:rsidR="00547C1B" w:rsidRPr="00CB7BB9" w:rsidRDefault="009C40F9" w:rsidP="00E6581F">
+    <w:p w:rsidRPr="00CB7BB9" w:rsidR="00547C1B" w:rsidP="00E6581F" w:rsidRDefault="009C40F9" w14:paraId="32906B5C" w14:textId="7EEBDE3D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:ins w:id="38" w:author="CFLA" w:date="2025-11-27T10:51:00Z" w16du:dateUtc="2025-11-27T08:51:00Z"/>
-[...5 lines deleted...]
-      <w:ins w:id="39" w:author="CFLA" w:date="2025-11-27T10:51:00Z" w16du:dateUtc="2025-11-27T08:51:00Z">
+          <w:ins w:author="Autors" w:date="2026-04-01T09:24:00Z" w16du:dateUtc="2026-04-01T06:24:00Z" w:id="36"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:ins w:author="Autors" w:date="2026-04-01T09:24:00Z" w16du:dateUtc="2026-04-01T06:24:00Z" w:id="37">
         <w:r w:rsidRPr="00CB7BB9">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Ja investīciju izmaksu ieviešanas periodā projektā vai projekta daļā, kurā netiek sniegts komercdarbības atbalsts, bet kurā tiek īstenoti valsts deleģētie pārvaldes uzdevumi</w:t>
         </w:r>
-        <w:r w:rsidR="00B30141" w:rsidRPr="00CB7BB9">
+        <w:r w:rsidRPr="00CB7BB9" w:rsidR="00B30141">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> veido</w:t>
         </w:r>
-        <w:r w:rsidR="00DA4230" w:rsidRPr="00CB7BB9">
+        <w:r w:rsidRPr="00CB7BB9" w:rsidR="00DA4230">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>jas</w:t>
         </w:r>
-        <w:r w:rsidR="00B30141" w:rsidRPr="00CB7BB9">
+        <w:r w:rsidRPr="00CB7BB9" w:rsidR="00B30141">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> neto ie</w:t>
         </w:r>
-        <w:r w:rsidR="00DA4230" w:rsidRPr="00CB7BB9">
+        <w:r w:rsidRPr="00CB7BB9" w:rsidR="00DA4230">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>ņēmumi, tad par neto ieņ</w:t>
         </w:r>
-        <w:r w:rsidR="00E80E77" w:rsidRPr="00CB7BB9">
+        <w:r w:rsidRPr="00CB7BB9" w:rsidR="00E80E77">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>ēm</w:t>
         </w:r>
-        <w:r w:rsidR="00DA4230" w:rsidRPr="00CB7BB9">
+        <w:r w:rsidRPr="00CB7BB9" w:rsidR="00DA4230">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>umu da</w:t>
         </w:r>
-        <w:r w:rsidR="00E80E77" w:rsidRPr="00CB7BB9">
+        <w:r w:rsidRPr="00CB7BB9" w:rsidR="00E80E77">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">ļu tiek samazināta ES </w:t>
         </w:r>
-        <w:r w:rsidR="00CB7BB9" w:rsidRPr="00CB7BB9">
+        <w:r w:rsidRPr="00CB7BB9" w:rsidR="00CB7BB9">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>fondu līdzfinansējuma likme.</w:t>
         </w:r>
       </w:ins>
     </w:p>
-    <w:p w14:paraId="7E9C8120" w14:textId="63D66292" w:rsidR="00E6581F" w:rsidRPr="00954D3C" w:rsidRDefault="00E6581F" w:rsidP="00E6581F">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00E6581F" w:rsidP="00E6581F" w:rsidRDefault="00E6581F" w14:paraId="7E9C8120" w14:textId="63D66292">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ieņēmumiem</w:t>
       </w:r>
-      <w:r w:rsidR="002A78FE" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="002A78FE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> darbības izmaksām</w:t>
       </w:r>
-      <w:r w:rsidR="002A78FE" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="002A78FE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> un projekta atlikušai vērtībai</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ir jābūt pamatotām ar datiem un aprēķiniem, to aprēķinus norādot izklājlapā “Pieņēmumi”.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5512A082" w14:textId="1692E014" w:rsidR="00E6581F" w:rsidRDefault="00B95F5A" w:rsidP="00E6581F">
+    <w:p w:rsidR="00E6581F" w:rsidP="00E6581F" w:rsidRDefault="00B95F5A" w14:paraId="5512A082" w14:textId="1692E014">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5.d</w:t>
       </w:r>
-      <w:r w:rsidR="00E6581F" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00E6581F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">aļu “Neto naudas plūsma” projekta iesniedzējs neaizpilda, </w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">jo </w:t>
       </w:r>
-      <w:r w:rsidR="00E6581F" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00E6581F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>tajā automātiski ģenerējas iznākums, ņemot vērā norādītos ieņēmumus un izmaksas: ja ir pozitīvs iznākums attiecīgajā gadā, tad projekta iesniedzējam ir līdzekļu pārpalikums (peļņa), savukārt, ja ir negatīvs iznākums attiecīgajā gadā, tad projekta iesniedzējam ir līdzekļu iztrūkums (zaudējumi), jeb kārtējie ieņēmumi nesedz kārtēj</w:t>
       </w:r>
-      <w:r w:rsidR="002A78FE" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="002A78FE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
-      <w:r w:rsidR="00E6581F" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00E6581F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s iz</w:t>
       </w:r>
-      <w:r w:rsidR="002A78FE" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="002A78FE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>maksas</w:t>
       </w:r>
-      <w:r w:rsidR="00E6581F" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00E6581F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A9835D4" w14:textId="357D8F6D" w:rsidR="005A6D66" w:rsidRPr="004B6106" w:rsidRDefault="007D35D4" w:rsidP="0039009C">
+    <w:p w:rsidRPr="004B6106" w:rsidR="005A6D66" w:rsidP="0039009C" w:rsidRDefault="007D35D4" w14:paraId="5A9835D4" w14:textId="357D8F6D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:ins w:id="40" w:author="CFLA" w:date="2025-11-27T10:51:00Z" w16du:dateUtc="2025-11-27T08:51:00Z"/>
+          <w:ins w:author="Autors" w:date="2026-04-01T09:24:00Z" w16du:dateUtc="2026-04-01T06:24:00Z" w:id="38"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:ins w:id="41" w:author="CFLA" w:date="2025-11-27T10:51:00Z" w16du:dateUtc="2025-11-27T08:51:00Z">
+      <w:ins w:author="Autors" w:date="2026-04-01T09:24:00Z" w16du:dateUtc="2026-04-01T06:24:00Z" w:id="39">
         <w:r w:rsidRPr="004B6106">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="EE0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">Pirms pēdējā maksājuma pieprasījuma sagatavošanas finansējuma saņēmējam, pamatojoties uz vienošanos par projekta īstenošanu ir pienākums atkārtoti pārskatīt </w:t>
         </w:r>
-        <w:r w:rsidR="005A6E92" w:rsidRPr="004B6106">
+        <w:r w:rsidRPr="004B6106" w:rsidR="005A6E92">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="EE0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>izmaksu un ieguvumu analīzē</w:t>
         </w:r>
         <w:r w:rsidRPr="004B6106">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="EE0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> sniegto informāciju </w:t>
         </w:r>
-        <w:r w:rsidR="000A0BDE" w:rsidRPr="004B6106">
+        <w:r w:rsidRPr="004B6106" w:rsidR="000A0BDE">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="EE0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">par </w:t>
         </w:r>
-        <w:r w:rsidR="008142EC" w:rsidRPr="004B6106">
+        <w:r w:rsidRPr="004B6106" w:rsidR="008142EC">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="EE0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">ieņēmumiem un darbības izmaksām </w:t>
         </w:r>
-        <w:r w:rsidR="0039009C" w:rsidRPr="004B6106">
+        <w:r w:rsidRPr="004B6106" w:rsidR="0039009C">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="EE0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>projektā vai projekta daļā, kurā netiek sniegts komercdarbības atbalsts, bet kurā tiek īstenoti valsts</w:t>
         </w:r>
-        <w:r w:rsidR="007F542B" w:rsidRPr="004B6106">
+        <w:r w:rsidRPr="004B6106" w:rsidR="007F542B">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="EE0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="0039009C" w:rsidRPr="004B6106">
+        <w:r w:rsidRPr="004B6106" w:rsidR="0039009C">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="EE0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">deleģētie pārvaldes uzdevumi </w:t>
         </w:r>
         <w:r w:rsidRPr="004B6106">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="EE0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">pret projekta </w:t>
         </w:r>
-        <w:r w:rsidR="00B41194" w:rsidRPr="004B6106">
+        <w:r w:rsidRPr="004B6106" w:rsidR="00B41194">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="EE0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>investīciju</w:t>
         </w:r>
         <w:r w:rsidRPr="004B6106">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="EE0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> īstenošanas </w:t>
         </w:r>
-        <w:r w:rsidR="00B41194" w:rsidRPr="004B6106">
+        <w:r w:rsidRPr="004B6106" w:rsidR="00B41194">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="EE0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>period</w:t>
         </w:r>
         <w:r w:rsidRPr="004B6106">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="EE0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ā faktiski gūtajiem neto ieņēmumiem, rezultātā </w:t>
         </w:r>
-        <w:r w:rsidR="000B2989" w:rsidRPr="004B6106">
+        <w:r w:rsidRPr="004B6106" w:rsidR="000B2989">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="EE0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">(ja attiecināms) </w:t>
         </w:r>
         <w:r w:rsidRPr="004B6106">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="EE0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>koriģējot ES fondu līdzfinansējuma likmi.</w:t>
         </w:r>
       </w:ins>
     </w:p>
-    <w:p w14:paraId="2E4AA717" w14:textId="77777777" w:rsidR="008C4545" w:rsidRPr="00954D3C" w:rsidRDefault="008C4545" w:rsidP="002D31BE">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="008C4545" w:rsidP="002D31BE" w:rsidRDefault="008C4545" w14:paraId="2E4AA717" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D657BB4" w14:textId="31481827" w:rsidR="00BA6FB9" w:rsidRPr="00954D3C" w:rsidRDefault="00764C79" w:rsidP="00596D47">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00BA6FB9" w:rsidP="00596D47" w:rsidRDefault="00764C79" w14:paraId="4D657BB4" w14:textId="31481827">
+      <w:pPr>
+        <w:pStyle w:val="Virsraksts1"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="42" w:name="_Toc202867006"/>
+      <w:bookmarkStart w:name="_Toc202867006" w:id="40"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
-      <w:r w:rsidR="00BA6FB9" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00BA6FB9">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>inansiālā ilgtspēja</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="42"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="3ECD4A74" w14:textId="7BF7C104" w:rsidR="00796626" w:rsidRPr="00954D3C" w:rsidRDefault="00796626" w:rsidP="00796626">
+      <w:bookmarkEnd w:id="40"/>
+    </w:p>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00796626" w:rsidP="00796626" w:rsidRDefault="00796626" w14:paraId="3ECD4A74" w14:textId="7BF7C104">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Izklājlapā “</w:t>
       </w:r>
-      <w:r w:rsidR="002C2E53" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="002C2E53">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4.DL </w:t>
       </w:r>
-      <w:r w:rsidR="00764C79" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00764C79">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>inansiālā ilgtspēja” atspoguļo nepieciešamos projekta finanšu avotus un plānotās izmaksas katrā gadā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31E71BBF" w14:textId="50CF6E8C" w:rsidR="00735C02" w:rsidRPr="00954D3C" w:rsidRDefault="00735C02" w:rsidP="00735C02">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00735C02" w:rsidP="00735C02" w:rsidRDefault="00735C02" w14:paraId="31E71BBF" w14:textId="50CF6E8C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Izklājlapa “4.DL Finansiālā ilgtspēja” ir sadalīta četrās daļās: “Kopējie ieņēmumi”, “Kopējās izmaksas”, “Neto naudas plūsma” </w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">un </w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“Kumulatīvā neto naudas plūsma”.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="782EBD15" w14:textId="77777777" w:rsidR="00C1129F" w:rsidRPr="00954D3C" w:rsidRDefault="00735C02" w:rsidP="00796626">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00C1129F" w:rsidP="00796626" w:rsidRDefault="00735C02" w14:paraId="782EBD15" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>1.daļas</w:t>
       </w:r>
-      <w:r w:rsidR="00C1129F" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00C1129F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> “Kopējie ieņēmumi”:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38DF3376" w14:textId="36E5C84E" w:rsidR="00735C02" w:rsidRPr="00954D3C" w:rsidRDefault="00735C02" w:rsidP="00C1129F">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00735C02" w:rsidP="00C1129F" w:rsidRDefault="00735C02" w14:paraId="38DF3376" w14:textId="36E5C84E">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pozīciju “1.1. Projekta ieņēmumi”</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>projekta iesniedzējs neaizpilda, jo tajā automātiski ģenerējas iznākums, ņemot vērā norādītos ieņēmumus</w:t>
       </w:r>
-      <w:r w:rsidR="00C1129F" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00C1129F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C1129F" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00C1129F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">izklājlapā “3. DL invest.n.pl.AR </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00C1129F" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00C1129F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pr</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00C1129F" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00C1129F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.”;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D652D10" w14:textId="43039375" w:rsidR="00764C79" w:rsidRPr="00954D3C" w:rsidRDefault="00C1129F" w:rsidP="00C1129F">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00764C79" w:rsidP="00C1129F" w:rsidRDefault="00C1129F" w14:paraId="3D652D10" w14:textId="43039375">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="00796626" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00796626">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ozīcijā “1.2. Aizņēmuma pamatsummas saņemšana” </w:t>
       </w:r>
-      <w:bookmarkStart w:id="43" w:name="_Hlk88058639"/>
-      <w:r w:rsidR="00796626" w:rsidRPr="00954D3C">
+      <w:bookmarkStart w:name="_Hlk88058639" w:id="41"/>
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00796626">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">norāda projekta finansēšanai nepieciešamā aizņēmuma pamatsummu </w:t>
       </w:r>
-      <w:r w:rsidR="00764C79" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00764C79">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">sadalījumā </w:t>
       </w:r>
-      <w:r w:rsidR="00796626" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00796626">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">pa </w:t>
       </w:r>
-      <w:r w:rsidR="00830E5A" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00830E5A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">aizņēmuma saņemšanas </w:t>
       </w:r>
-      <w:r w:rsidR="00796626" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00796626">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>gadiem</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="41"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3363756A" w14:textId="3FC77C5F" w:rsidR="004201D0" w:rsidRPr="00954D3C" w:rsidRDefault="004201D0" w:rsidP="00C1129F">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="004201D0" w:rsidP="00C1129F" w:rsidRDefault="004201D0" w14:paraId="3363756A" w14:textId="3FC77C5F">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="00796626" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00796626">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ozīcijā “1.</w:t>
       </w:r>
       <w:r w:rsidR="00A81C5D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="00796626" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00796626">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. P</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">rivātais </w:t>
       </w:r>
       <w:r w:rsidR="005567D6">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>līdz</w:t>
       </w:r>
-      <w:r w:rsidR="00796626" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00796626">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">finansējums” </w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>norāda projekta iesniedzēja paša privātos līdzekļus</w:t>
       </w:r>
-      <w:r w:rsidR="00C1129F" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00C1129F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> kurus izmantos projekta izmaksu segšanai</w:t>
       </w:r>
-      <w:r w:rsidR="00EC01EE" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00EC01EE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BEA130B" w14:textId="46646A6C" w:rsidR="00C1129F" w:rsidRPr="00954D3C" w:rsidRDefault="00C1129F" w:rsidP="00C1129F">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00C1129F" w:rsidP="00C1129F" w:rsidRDefault="00C1129F" w14:paraId="4BEA130B" w14:textId="46646A6C">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pozīcij</w:t>
       </w:r>
-      <w:r w:rsidR="008417F8" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="008417F8">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>as</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> “1.</w:t>
       </w:r>
       <w:r w:rsidR="00A81C5D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. ES fondu līdzfinansējums”</w:t>
       </w:r>
       <w:r w:rsidR="00A81C5D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> un</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008417F8" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="008417F8">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“1.</w:t>
       </w:r>
       <w:r w:rsidR="00A81C5D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidR="008417F8" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="008417F8">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Attiecināmais valsts budžeta </w:t>
       </w:r>
       <w:r w:rsidR="006945B6">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>līdz</w:t>
       </w:r>
-      <w:r w:rsidR="008417F8" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="008417F8">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">finansējums” </w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>projekta iesniedzējs neaizpilda, jo tajā</w:t>
       </w:r>
-      <w:r w:rsidR="008417F8" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="008417F8">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> automātiski ģenerējas iznākums, ņemot vērā izklājlapā “</w:t>
       </w:r>
-      <w:r w:rsidR="00EC01EE" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00EC01EE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">9. DL PI </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00E1777D" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00E1777D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fin.plans</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidR="00EC01EE" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00EC01EE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> aprēķināto projekta finansēšanas plānu;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68FAD6F4" w14:textId="3A754AC3" w:rsidR="008417F8" w:rsidRPr="00954D3C" w:rsidRDefault="00F351B6" w:rsidP="00633F94">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="008417F8" w:rsidP="00633F94" w:rsidRDefault="00F351B6" w14:paraId="68FAD6F4" w14:textId="3A754AC3">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pozīciju “1.</w:t>
       </w:r>
       <w:r w:rsidR="00384C17">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -9943,71 +9962,71 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">izklājlapā “3. DL invest.n.pl.AR </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pr</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.”;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00BDD2CA" w14:textId="46FF3805" w:rsidR="00633F94" w:rsidRPr="00954D3C" w:rsidRDefault="00633F94" w:rsidP="00633F94">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00633F94" w:rsidP="00633F94" w:rsidRDefault="00633F94" w14:paraId="00BDD2CA" w14:textId="46FF3805">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2.daļas “Kopējās izmaksas”:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66EC272D" w14:textId="4FE50543" w:rsidR="00633F94" w:rsidRPr="00954D3C" w:rsidRDefault="00633F94" w:rsidP="00633F94">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00633F94" w:rsidP="00633F94" w:rsidRDefault="00633F94" w14:paraId="66EC272D" w14:textId="4FE50543">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pozīciju “2.1. “Ar projektu” darbības izmaksas”</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -10030,2846 +10049,3173 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">izklājlapā “3. DL invest.n.pl.AR </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pr</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.”;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2533B2FE" w14:textId="77777777" w:rsidR="00A13F49" w:rsidRPr="00954D3C" w:rsidRDefault="00633F94" w:rsidP="00A13F49">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00A13F49" w:rsidP="00A13F49" w:rsidRDefault="00633F94" w14:paraId="2533B2FE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pozīciju “2.2. Investīciju izmaksas”</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">projekta iesniedzējs neaizpilda, jo tajā automātiski ģenerējas iznākums, ņemot vērā </w:t>
       </w:r>
-      <w:r w:rsidR="009650BA" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="009650BA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">izklājlapās par projekta budžetu </w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>norādīt</w:t>
       </w:r>
-      <w:r w:rsidR="009650BA" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="009650BA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ās projekta investīciju izmaksas;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49889567" w14:textId="790B4CBA" w:rsidR="004201D0" w:rsidRPr="00954D3C" w:rsidRDefault="00A13F49" w:rsidP="00A13F49">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="004201D0" w:rsidP="00A13F49" w:rsidRDefault="00A13F49" w14:paraId="49889567" w14:textId="790B4CBA">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="44" w:name="_Hlk95921548"/>
+      <w:bookmarkStart w:name="_Hlk95921548" w:id="42"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="004201D0" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="004201D0">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ozīcijā “2.3. Finansēšanas izmaksas” projekta </w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>iesniedzē</w:t>
       </w:r>
-      <w:r w:rsidR="004201D0" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="004201D0">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">jam jāatspoguļo </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="44"/>
-      <w:r w:rsidR="004201D0" w:rsidRPr="00954D3C">
+      <w:bookmarkEnd w:id="42"/>
+      <w:r w:rsidRPr="00954D3C" w:rsidR="004201D0">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ar projekta finansējuma saņemšanu saistītās citas izmaksas</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2763F0AD" w14:textId="36FD1D41" w:rsidR="004201D0" w:rsidRPr="00954D3C" w:rsidRDefault="00A13F49" w:rsidP="00842B38">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="004201D0" w:rsidP="00842B38" w:rsidRDefault="00A13F49" w14:paraId="2763F0AD" w14:textId="36FD1D41">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="45" w:name="_Hlk96414404"/>
+      <w:bookmarkStart w:name="_Hlk96414404" w:id="43"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="004201D0" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="004201D0">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ozīcijā</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="004201D0" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="004201D0">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> “2.4. Aizņēmuma pamatsummas atmaksa” </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="45"/>
-      <w:r w:rsidR="004201D0" w:rsidRPr="00954D3C">
+      <w:bookmarkEnd w:id="43"/>
+      <w:r w:rsidRPr="00954D3C" w:rsidR="004201D0">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">un “2.5. Aizņēmuma procentu atmaksa” norāda projekta finansēšanai paņemtā aizņēmuma atmaksu (pamatsummu un aizņēmuma procentus) sadalījumu sadalījumā pa aizņēmuma </w:t>
       </w:r>
-      <w:r w:rsidR="008A26AB" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="008A26AB">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">perioda </w:t>
       </w:r>
-      <w:r w:rsidR="004201D0" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="004201D0">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>gadiem.</w:t>
       </w:r>
-      <w:r w:rsidR="00276FAB" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00276FAB">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ja aizņēmuma atdošanas periods ir ilgāks par projekta aprēķinu periodu, tad gan aizņēmuma pamatsummas atmaksas neatdoto daļu, gan arī aizņēmumu procentu atmaksas neatdoto daļu norāda aprēķinu perioda pēdējā gadā.</w:t>
       </w:r>
-      <w:r w:rsidR="000D7414" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="000D7414">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27581EF5" w14:textId="6C06DF77" w:rsidR="000D7414" w:rsidRPr="00954D3C" w:rsidRDefault="000D7414" w:rsidP="000D7414">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="000D7414" w:rsidP="000D7414" w:rsidRDefault="000D7414" w14:paraId="27581EF5" w14:textId="6C06DF77">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:ind w:left="780"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pozīcijas “2.4. Aizņēmuma pamatsummas atmaksa” kopsummai ir jāsakrīt ar pozīcijas “1.2. Aizņēmuma pamatsummas saņemšana” kopsummu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BB0B7AA" w14:textId="78F35296" w:rsidR="00A13F49" w:rsidRPr="00954D3C" w:rsidRDefault="00A13F49" w:rsidP="00A13F49">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00A13F49" w:rsidP="00A13F49" w:rsidRDefault="00A13F49" w14:paraId="5BB0B7AA" w14:textId="78F35296">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Aizņēmuma pamatsummas un procentu atmaksai ir jābūt pamatotai ar datiem un aprēķiniem, to aprēķinus norādot izklājlapā “Pieņēmumi”.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="454513F3" w14:textId="70E16DD8" w:rsidR="00276FAB" w:rsidRPr="00954D3C" w:rsidRDefault="00276FAB" w:rsidP="00686F1A">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00276FAB" w:rsidP="00686F1A" w:rsidRDefault="00276FAB" w14:paraId="454513F3" w14:textId="70E16DD8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3.daļu “Neto naudas plūsma”</w:t>
       </w:r>
-      <w:r w:rsidR="00842B38" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00842B38">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> un 4.daļu “Kumulatīvā neto naudas plūsma”</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> projekta iesniedzējs neaizpilda, jo tajā automātiski ģenerējas iznākums, ņemot vērā norādītos ieņēmumus un izmaksas: ja ir pozitīvs iznākums attiecīgajā gadā, tad projekta iesniedzējam ir līdzekļu pārpalikums (peļņa), savukārt, ja ir negatīvs iznākums attiecīgajā gadā, tad projekta iesniedzējam ir līdzekļu iztrūkums (zaudējumi), jeb kārtējie ieņēmumi nesedz kārtējās izmaksas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B2E6B0A" w14:textId="4BAD5E7D" w:rsidR="00796626" w:rsidRPr="00954D3C" w:rsidRDefault="00842B38" w:rsidP="00830E5A">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00796626" w:rsidP="00830E5A" w:rsidRDefault="00842B38" w14:paraId="7B2E6B0A" w14:textId="4BAD5E7D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>4.daļā</w:t>
       </w:r>
-      <w:r w:rsidR="008A26AB" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="008A26AB">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> “Kumulatīvā neto naudas plūsma” aprēķinātajām vērtībām ir jābūt vienādām ar 0 vai pozitīvām visā aprēķinu periodā</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ik gadu</w:t>
       </w:r>
-      <w:r w:rsidR="008A26AB" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="008A26AB">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, līdz ar to pamatojot projekta dzīvotspēju.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="550EC3A4" w14:textId="77777777" w:rsidR="00842B38" w:rsidRPr="00954D3C" w:rsidRDefault="00842B38" w:rsidP="00596D47">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00842B38" w:rsidP="00596D47" w:rsidRDefault="00842B38" w14:paraId="550EC3A4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Virsraksts1"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1EBECC82" w14:textId="30E9D677" w:rsidR="00BA6FB9" w:rsidRPr="00954D3C" w:rsidRDefault="00BA6FB9" w:rsidP="00596D47">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00BA6FB9" w:rsidP="00596D47" w:rsidRDefault="00BA6FB9" w14:paraId="1EBECC82" w14:textId="30E9D677">
+      <w:pPr>
+        <w:pStyle w:val="Virsraksts1"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="46" w:name="_Toc202867007"/>
+      <w:bookmarkStart w:name="_Toc202867007" w:id="44"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Sociālekonomiskā analīze</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="46"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="239C44AC" w14:textId="300AED9A" w:rsidR="00115EE6" w:rsidRPr="00954D3C" w:rsidRDefault="002068C2" w:rsidP="002068C2">
+      <w:bookmarkEnd w:id="44"/>
+    </w:p>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00115EE6" w:rsidP="002068C2" w:rsidRDefault="002068C2" w14:paraId="239C44AC" w14:textId="300AED9A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Izklājlapā “5.DL </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>soc.econom</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. analīze” atspoguļo </w:t>
       </w:r>
-      <w:r w:rsidR="00115EE6" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00115EE6">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>gan projekta sociālekonomiskos ieguvumus, gan finanšu ieguvumus, gan sociālekonomiskos zaudējumus, gan arī sociālekonomiskās izmaksas rezultātā nosakot sociālekonomiskās analīzes rādītājus:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37CBDCD6" w14:textId="1A78278E" w:rsidR="00115EE6" w:rsidRPr="00954D3C" w:rsidRDefault="00115EE6" w:rsidP="00115EE6">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00115EE6" w:rsidP="00115EE6" w:rsidRDefault="00115EE6" w14:paraId="37CBDCD6" w14:textId="1A78278E">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ekonomisko neto pašreizējo vērtību (ENPV);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E923580" w14:textId="7044323B" w:rsidR="00115EE6" w:rsidRPr="00954D3C" w:rsidRDefault="00115EE6" w:rsidP="00115EE6">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00115EE6" w:rsidP="00115EE6" w:rsidRDefault="00115EE6" w14:paraId="0E923580" w14:textId="7044323B">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ekonomisko ienesīguma normu (ERR);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0347E312" w14:textId="3D811BAD" w:rsidR="00115EE6" w:rsidRPr="00954D3C" w:rsidRDefault="00115EE6" w:rsidP="00115EE6">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00115EE6" w:rsidP="00115EE6" w:rsidRDefault="00115EE6" w14:paraId="0347E312" w14:textId="3D811BAD">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ieguvumu un izmaksu attiecību (B/C).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24A108D6" w14:textId="77777777" w:rsidR="008A70E3" w:rsidRPr="00954D3C" w:rsidRDefault="00115EE6" w:rsidP="002068C2">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="008A70E3" w:rsidP="002068C2" w:rsidRDefault="00115EE6" w14:paraId="24A108D6" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Sociālekonomiskie ieguvumi un izmaksas ir projekta pārskata periodā plānotie ieguvumi un izmaksas (zaudējumi) projekta iesniedzējam, netiešajiem labuma saņēmējiem un sabiedrībai kopumā, kas novērtēti naudas izteiksmē, un kas radušies īstenoto projekta aktivitāšu rezultātā. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A96F59F" w14:textId="53EB4BD9" w:rsidR="002068C2" w:rsidRDefault="008A70E3" w:rsidP="002068C2">
+    <w:p w:rsidR="002068C2" w:rsidP="002068C2" w:rsidRDefault="008A70E3" w14:paraId="2A96F59F" w14:textId="53EB4BD9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="00115EE6" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00115EE6">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">rojekta iesniedzējs šos </w:t>
       </w:r>
-      <w:r w:rsidR="003D1F6A" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="003D1F6A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sociālekonomisk</w:t>
       </w:r>
-      <w:r w:rsidR="00D16823" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00D16823">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">o ieguvumu un zaudējumu </w:t>
       </w:r>
-      <w:r w:rsidR="00115EE6" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00115EE6">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">aprēķinus veic </w:t>
       </w:r>
-      <w:r w:rsidR="00CB25AA" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00CB25AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ņemot vērā</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> gan Latvijā izstrādātās, gan</w:t>
       </w:r>
-      <w:r w:rsidR="00CB25AA" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00CB25AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00130607" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00130607">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">arī </w:t>
       </w:r>
-      <w:r w:rsidR="00CB25AA" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00CB25AA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>citās valstīs</w:t>
       </w:r>
-      <w:r w:rsidR="00130607" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00130607">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> izstrādātās metodikas</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="003D1F6A" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="003D1F6A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> pētījumus</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> un </w:t>
       </w:r>
-      <w:r w:rsidR="0009039F" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="0009039F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Atbildīgo iestāžu </w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>norādījumus par noteiktu sociālekonomisko ieguvumu aprēķinu</w:t>
       </w:r>
-      <w:r w:rsidR="00115EE6" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00115EE6">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, detalizēti </w:t>
       </w:r>
-      <w:r w:rsidR="004D60EB" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="004D60EB">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">izklājlapās “Pieņēmumi” un “11.DL 4.pielikums” </w:t>
       </w:r>
-      <w:r w:rsidR="00115EE6" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00115EE6">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>aprakstot to</w:t>
       </w:r>
-      <w:r w:rsidR="00D16823" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00D16823">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> aprēķinu un pamatojumu,</w:t>
       </w:r>
-      <w:r w:rsidR="00130607" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00130607">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> pielāgojot </w:t>
       </w:r>
-      <w:r w:rsidR="00D16823" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00D16823">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
-      <w:r w:rsidR="0009039F" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="0009039F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">aprēķinus </w:t>
       </w:r>
-      <w:r w:rsidR="00130607" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00130607">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Latvijas ekonomiskajiem rādītājiem</w:t>
       </w:r>
-      <w:r w:rsidR="00115EE6" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00115EE6">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77B42918" w14:textId="72057908" w:rsidR="004F78AF" w:rsidRPr="001E291F" w:rsidRDefault="004F78AF" w:rsidP="004F78AF">
+    <w:p w:rsidRPr="001E291F" w:rsidR="004F78AF" w:rsidP="004F78AF" w:rsidRDefault="004F78AF" w14:paraId="77B42918" w14:textId="72057908">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E291F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Šī pasākuma ietvaros </w:t>
       </w:r>
       <w:r w:rsidR="00B74A14">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">atjaunotajām ekosistēmām, </w:t>
       </w:r>
       <w:r w:rsidR="00B740CB">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">tai skaitā purvu, mežu un </w:t>
       </w:r>
       <w:r w:rsidR="00580FF7">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ūdenstilpju ekosistēmām, </w:t>
       </w:r>
       <w:r w:rsidRPr="001E291F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>kā arī izveidotajai</w:t>
       </w:r>
       <w:r w:rsidR="008743A1">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai atjaunotajai</w:t>
       </w:r>
       <w:r w:rsidRPr="001E291F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0058097E">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">infrastruktūrai piemērojamos sociālekonomiskos ieguvumus un zaudējumus var aprēķināt, izmantojot </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId20">
         <w:r w:rsidRPr="0058097E">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:rStyle w:val="Hipersaite"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Eiropas Komisijas Vadlīnijas izmaksu un ieguvumu analīzes izstrādei kohēzijas politikas investīciju projektiem 2014.–2020. gadā</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0058097E">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, kas paredz, ka projektiem, kas atstāj ietekmi uz iedzīvotāju veselību un vidi (t.sk. trokšņa, smaku emisijas), novērtējumu var veikt, izmantojot dažādas metodes, piemēram, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0058097E">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>hedonisko</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0058097E">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> cenu metodi, ēnu cenu (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0058097E">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>shadow</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0058097E">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0058097E">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>price</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0058097E">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>) metodi u.c.</w:t>
       </w:r>
       <w:r w:rsidRPr="001E291F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55997D9F" w14:textId="77777777" w:rsidR="004F78AF" w:rsidRPr="001E291F" w:rsidRDefault="004F78AF" w:rsidP="004F78AF">
+    <w:p w:rsidRPr="001E291F" w:rsidR="004F78AF" w:rsidP="004F78AF" w:rsidRDefault="004F78AF" w14:paraId="55997D9F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E291F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Izmaksu un ieguvumu analīzes izstrādes laikā datus par sociālekonomiskajiem ieguvumiem un zaudējumiem var gūt, piemēram:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C7518FF" w14:textId="77777777" w:rsidR="004F78AF" w:rsidRPr="001E291F" w:rsidRDefault="004F78AF" w:rsidP="004F78AF">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="001E291F" w:rsidR="004F78AF" w:rsidP="004F78AF" w:rsidRDefault="004F78AF" w14:paraId="7C7518FF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E291F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">no Eiropas Savienības fondu 2014. – 2020. gada plānošanas perioda ziņojumiem (Biotopu un sugu aizsardzības labvēlīga statusa atjaunošanas pasākumu sociāli ekonomiskais novērtējums (pieejams: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
-[...2 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId21">
+        <w:hyperlink w:history="1" r:id="rId22">
+          <w:hyperlink w:history="1" r:id="rId23">
+            <w:hyperlink w:history="1" r:id="rId24">
               <w:r w:rsidRPr="001E291F">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:rStyle w:val="Hipersaite"/>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>https://www.esfondi.lv/assets/izv%C4%93rt%C4%93jumi/2014_2020/2019/biotopu-novertejums-final.pdf</w:t>
               </w:r>
             </w:hyperlink>
           </w:hyperlink>
         </w:hyperlink>
       </w:hyperlink>
       <w:r w:rsidRPr="001E291F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">); </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="334CDF7B" w14:textId="77777777" w:rsidR="004F78AF" w:rsidRPr="001E291F" w:rsidRDefault="004F78AF" w:rsidP="004F78AF">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="001E291F" w:rsidR="004F78AF" w:rsidP="004F78AF" w:rsidRDefault="004F78AF" w14:paraId="334CDF7B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E291F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">izmantojot Eiropas Vides aģentūras izstrādāto ekosistēmu pakalpojumu klasifikācijas sistēmu </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E291F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Common</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001E291F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E291F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>international</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001E291F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E291F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>classification</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001E291F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E291F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001E291F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E291F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ecosystem</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001E291F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E291F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>services</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001E291F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> jeb CICES</w:t>
       </w:r>
       <w:r w:rsidRPr="001E291F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (pieejams: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId25">
         <w:r w:rsidRPr="001E291F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:rStyle w:val="Hipersaite"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://cices.eu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001E291F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27263A71" w14:textId="77777777" w:rsidR="004F78AF" w:rsidRDefault="004F78AF" w:rsidP="004F78AF">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidR="004F78AF" w:rsidP="00761B30" w:rsidRDefault="004F78AF" w14:paraId="27263A71" w14:textId="4E2E3EF8">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E291F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> izvērtējot Eiropas Komisijas veiktos pētījumus par ekosistēmu pakalpojumiem MAIA (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E291F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Mapping</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001E291F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E291F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001E291F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E291F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Assessment</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001E291F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E291F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001E291F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E291F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Integrated</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001E291F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E291F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ecosystem</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001E291F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E291F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Accounting</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001E291F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">), pieejams: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:anchor="maia-project" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="maia-project" r:id="rId26">
         <w:r w:rsidRPr="001E291F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:rStyle w:val="Hipersaite"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://biodiversity.europa.eu/europes-biodiversity/ecosystems#maia-project</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001E291F">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="3F5965"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">); </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E291F">
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    </w:p>
+    <w:p w:rsidRPr="0045663B" w:rsidR="00761B30" w:rsidP="00D747EC" w:rsidRDefault="00343120" w14:paraId="61B30EBD" w14:textId="72A062D8">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:ins w:author="Autors" w:date="2026-04-01T09:24:00Z" w16du:dateUtc="2026-04-01T06:24:00Z" w:id="45"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:ins w:author="Autors" w:date="2026-04-01T09:24:00Z" w16du:dateUtc="2026-04-01T06:24:00Z" w:id="46">
+        <w:r w:rsidRPr="0045663B">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:lastRenderedPageBreak/>
+          <w:t>no</w:t>
+        </w:r>
+        <w:r w:rsidRPr="0045663B" w:rsidR="00684F94">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="0045663B" w:rsidR="00046D10">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t> </w:t>
+        </w:r>
+      </w:ins>
+      <w:r w:rsidRPr="0045663B" w:rsidR="00046D10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="0045663B" w:rsidR="00046D10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://www.varam.gov.lv/lv/media/48773/download?attachment" \o "2. Vadlīnijas par soc.ekonomisko novērtējumu_0.pdf"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0045663B" w:rsidR="00046D10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="0045663B" w:rsidR="00046D10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:ins w:author="Autors" w:date="2026-04-01T09:24:00Z" w16du:dateUtc="2026-04-01T06:24:00Z" w:id="47">
+        <w:r w:rsidRPr="0045663B" w:rsidR="00046D10">
+          <w:rPr>
+            <w:rStyle w:val="Hipersaite"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Vadlīnijām  par sociālekonomisko novērtējumu katram no vēsturisko kūdras ieguves vietu revitalizācijas veidiem</w:t>
+        </w:r>
+        <w:r w:rsidRPr="0045663B" w:rsidR="00046D10">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+        <w:r w:rsidRPr="0045663B" w:rsidR="00046D10">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> (</w:t>
+        </w:r>
+        <w:r w:rsidRPr="0045663B" w:rsidR="003B0888">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>t.sk.</w:t>
+        </w:r>
+        <w:r w:rsidRPr="0045663B" w:rsidR="00046D10">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:ins>
+      <w:r w:rsidRPr="0045663B" w:rsidR="004B5813">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="0045663B" w:rsidR="004B5813">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://www.varam.gov.lv/lv/media/48770/download?attachment"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0045663B" w:rsidR="004B5813">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="0045663B" w:rsidR="004B5813">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:ins w:author="Autors" w:date="2026-04-01T09:24:00Z" w16du:dateUtc="2026-04-01T06:24:00Z" w:id="48">
+        <w:r w:rsidRPr="0045663B" w:rsidR="00046D10">
+          <w:rPr>
+            <w:rStyle w:val="Hipersaite"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>pielikumā</w:t>
+        </w:r>
+        <w:r w:rsidRPr="0045663B" w:rsidR="004B5813">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+        <w:r w:rsidRPr="0045663B" w:rsidR="00046D10">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>)</w:t>
+        </w:r>
+        <w:r w:rsidRPr="0045663B" w:rsidR="003B0888">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>, kas ievietots</w:t>
+        </w:r>
+        <w:r w:rsidRPr="0045663B" w:rsidR="00046D10">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="0045663B">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Viedās administrācijas un reģionālās attīstības ministrijas </w:t>
+        </w:r>
+        <w:r w:rsidRPr="0045663B" w:rsidR="00D94DCC">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>tīmekļa vietn</w:t>
+        </w:r>
+        <w:r w:rsidRPr="0045663B" w:rsidR="00A0080B">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>es sadaļ</w:t>
+        </w:r>
+        <w:r w:rsidRPr="0045663B" w:rsidR="003B0888">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>ā</w:t>
+        </w:r>
+        <w:r w:rsidRPr="0045663B" w:rsidR="00A0080B">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> par </w:t>
+        </w:r>
+        <w:r w:rsidRPr="0045663B" w:rsidR="0030701A">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Eiropas Savienības kohēzijas politikas programmas 2021.-2027. </w:t>
+        </w:r>
+        <w:r w:rsidRPr="0045663B" w:rsidR="00C91A11">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>gad</w:t>
+        </w:r>
+        <w:r w:rsidRPr="0045663B" w:rsidR="0030701A">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>am</w:t>
+        </w:r>
+        <w:r w:rsidRPr="0045663B" w:rsidR="004033EE">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="0045663B" w:rsidR="00CE19FC">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>6.</w:t>
+        </w:r>
+        <w:r w:rsidRPr="0045663B" w:rsidR="00FA34C8">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>1.1.</w:t>
+        </w:r>
+        <w:r w:rsidRPr="0045663B" w:rsidR="00CE19FC">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> specifikā atbalsta mērķa “</w:t>
+        </w:r>
+        <w:r w:rsidRPr="0045663B" w:rsidR="00FA34C8">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Pārejas uz </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="0045663B" w:rsidR="00FA34C8">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>klimatneitralitāti</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="0045663B" w:rsidR="00FA34C8">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> radīto ekonomisko, sociālo un vides seku mazināšana visvairāk skartajos reģionos</w:t>
+        </w:r>
+        <w:r w:rsidRPr="0045663B" w:rsidR="00CE19FC">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>”</w:t>
+        </w:r>
+        <w:r w:rsidRPr="0045663B" w:rsidR="00996878">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> 6.1.1.1. pasākum</w:t>
+        </w:r>
+        <w:r w:rsidRPr="0045663B" w:rsidR="00205EAA">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>u</w:t>
+        </w:r>
+        <w:r w:rsidRPr="0045663B" w:rsidR="00996878">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="0045663B" w:rsidR="0030701A">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>“Atteikšanās no kūdras izmantošanas enerģētikā</w:t>
+        </w:r>
+        <w:r w:rsidRPr="0045663B" w:rsidR="00996878">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>”</w:t>
+        </w:r>
+        <w:r w:rsidRPr="0045663B" w:rsidR="0030701A">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="0045663B" w:rsidR="00D94DCC">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>(</w:t>
+        </w:r>
+      </w:ins>
+      <w:r w:rsidRPr="0045663B" w:rsidR="001130A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="0045663B" w:rsidR="001130A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://www.varam.gov.lv/lv/atteiksanas-no-kudras-izmantosanas-energetika"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0045663B" w:rsidR="001130A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="0045663B" w:rsidR="001130A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:ins w:author="Autors" w:date="2026-04-01T09:24:00Z" w16du:dateUtc="2026-04-01T06:24:00Z" w:id="49">
+        <w:r w:rsidRPr="0045663B" w:rsidR="001130A8">
+          <w:rPr>
+            <w:rStyle w:val="Hipersaite"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>https://www.varam.gov.lv/lv/atteiksanas-no-kudras-izmantosanas-energetika</w:t>
+        </w:r>
+        <w:r w:rsidRPr="0045663B" w:rsidR="001130A8">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+        <w:r w:rsidRPr="0045663B" w:rsidR="001130A8">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t xml:space="preserve">) </w:t>
+        </w:r>
+        <w:r w:rsidRPr="0045663B" w:rsidR="00E46928">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p w:rsidR="00525C47" w:rsidP="00D60AC9" w:rsidRDefault="00525C47" w14:paraId="697684BC" w14:textId="43268624">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:del w:id="47" w:author="CFLA" w:date="2025-11-27T10:51:00Z" w16du:dateUtc="2025-11-27T08:51:00Z"/>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:ins w:author="Autors" w:date="2026-04-01T09:24:00Z" w16du:dateUtc="2026-04-01T06:24:00Z" w:id="50"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:del w:id="48" w:author="CFLA" w:date="2025-11-27T10:51:00Z" w16du:dateUtc="2025-11-27T08:51:00Z">
-        <w:r w:rsidRPr="00BB2688">
+      <w:ins w:author="Autors" w:date="2026-04-01T09:24:00Z" w16du:dateUtc="2026-04-01T06:24:00Z" w:id="51">
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText>HYPERLINK "https://restore.daba.gov.lv/public/download.php?id=335" \t "_blank"</w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="0069490A">
           <w:rPr>
-            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-[...47 lines deleted...]
-            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:rStyle w:val="Hipersaite"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Sociālekonomiskās ietekmes uz vietējo ekonomiku un iedzīvotājiem gala ziņojums </w:t>
         </w:r>
-      </w:hyperlink>
-[...8 lines deleted...]
-          <w:delText>”</w:delText>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
         </w:r>
-      </w:del>
-[...1 lines deleted...]
-    <w:p w14:paraId="697684BC" w14:textId="77777777" w:rsidR="00525C47" w:rsidRPr="00CD7E8B" w:rsidRDefault="00525C47" w:rsidP="00C22C39">
+      </w:ins>
+    </w:p>
+    <w:p w:rsidRPr="003B6744" w:rsidR="004F78AF" w:rsidP="003B6744" w:rsidRDefault="004F78AF" w14:paraId="18EB7804" w14:textId="67AC4210">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:del w:id="50" w:author="CFLA" w:date="2025-11-27T10:51:00Z" w16du:dateUtc="2025-11-27T08:51:00Z"/>
-[...81 lines deleted...]
-      <w:r w:rsidR="004F78AF" w:rsidRPr="0069490A">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B6744">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tabulā norādīti daži sociālekonomisko ieguvumu piemēri:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="9629" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3065"/>
         <w:gridCol w:w="3446"/>
         <w:gridCol w:w="3118"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004F78AF" w:rsidRPr="004F78AF" w14:paraId="2148A34C" w14:textId="77777777" w:rsidTr="00A33426">
+      <w:tr w:rsidRPr="004F78AF" w:rsidR="004F78AF" w:rsidTr="00A33426" w14:paraId="2148A34C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3065" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1C67F6FE" w14:textId="77777777" w:rsidR="004F78AF" w:rsidRPr="00CD7E8B" w:rsidRDefault="004F78AF" w:rsidP="00A33426">
+          <w:p w:rsidRPr="00CD7E8B" w:rsidR="004F78AF" w:rsidP="00A33426" w:rsidRDefault="004F78AF" w14:paraId="1C67F6FE" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD7E8B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ieguvumi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3446" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5B7B1C77" w14:textId="77777777" w:rsidR="004F78AF" w:rsidRPr="00CD7E8B" w:rsidRDefault="004F78AF" w:rsidP="00A33426">
+          <w:p w:rsidRPr="00CD7E8B" w:rsidR="004F78AF" w:rsidP="00A33426" w:rsidRDefault="004F78AF" w14:paraId="5B7B1C77" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD7E8B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Apraksts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1CFFED8B" w14:textId="77777777" w:rsidR="004F78AF" w:rsidRPr="00CD7E8B" w:rsidRDefault="004F78AF" w:rsidP="00A33426">
+          <w:p w:rsidRPr="00CD7E8B" w:rsidR="004F78AF" w:rsidP="00A33426" w:rsidRDefault="004F78AF" w14:paraId="1CFFED8B" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD7E8B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ietekmes rādītājs</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F78AF" w:rsidRPr="004F78AF" w14:paraId="6A6FF1C5" w14:textId="77777777" w:rsidTr="00A33426">
+      <w:tr w:rsidRPr="004F78AF" w:rsidR="004F78AF" w:rsidTr="00A33426" w14:paraId="6A6FF1C5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3065" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7AAD5E1E" w14:textId="77777777" w:rsidR="004F78AF" w:rsidRPr="00CD7E8B" w:rsidRDefault="004F78AF" w:rsidP="00A33426">
+          <w:p w:rsidRPr="00CD7E8B" w:rsidR="004F78AF" w:rsidP="00A33426" w:rsidRDefault="004F78AF" w14:paraId="7AAD5E1E" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD7E8B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Savvaļas augi un to produkti </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3446" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="680097FC" w14:textId="77777777" w:rsidR="004F78AF" w:rsidRPr="00CD7E8B" w:rsidRDefault="004F78AF" w:rsidP="00A33426">
+          <w:p w:rsidRPr="00CD7E8B" w:rsidR="004F78AF" w:rsidP="00A33426" w:rsidRDefault="004F78AF" w14:paraId="680097FC" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD7E8B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Iegūto savvaļas augu vai to produktu daudzums, ko iespējams iegūt ES nozīmes biotopos vai vēsturiskajās kūdras ieguves vietās.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="79D39EBF" w14:textId="77777777" w:rsidR="004F78AF" w:rsidRPr="00CD7E8B" w:rsidRDefault="004F78AF" w:rsidP="00A33426">
+          <w:p w:rsidRPr="00CD7E8B" w:rsidR="004F78AF" w:rsidP="00A33426" w:rsidRDefault="004F78AF" w14:paraId="79D39EBF" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD7E8B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Pārtikā izmantojamu</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="467DFD6C" w14:textId="77777777" w:rsidR="004F78AF" w:rsidRPr="00CD7E8B" w:rsidRDefault="004F78AF" w:rsidP="00A33426">
+          <w:p w:rsidRPr="00CD7E8B" w:rsidR="004F78AF" w:rsidP="00A33426" w:rsidRDefault="004F78AF" w14:paraId="467DFD6C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD7E8B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>savvaļas ogu raža, ko raksturo pieejamo ogu (brūkleņu vai melleņu) daudzums (kg/ha), ko potenciāli iespējams iegūt konkrētajā teritorijā. Finansiālā ieguvuma aprēķināšanai izmantota tirgus cenu metode.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F78AF" w:rsidRPr="004F78AF" w14:paraId="097B37BD" w14:textId="77777777" w:rsidTr="00A33426">
+      <w:tr w:rsidRPr="004F78AF" w:rsidR="004F78AF" w:rsidTr="00A33426" w14:paraId="097B37BD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3065" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="639B1517" w14:textId="77777777" w:rsidR="004F78AF" w:rsidRPr="00CD7E8B" w:rsidRDefault="004F78AF" w:rsidP="00A33426">
+          <w:p w:rsidRPr="00CD7E8B" w:rsidR="004F78AF" w:rsidP="00A33426" w:rsidRDefault="004F78AF" w14:paraId="639B1517" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD7E8B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Rekreācijas iespēju uzlabošana</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3446" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4F84FD3B" w14:textId="77777777" w:rsidR="004F78AF" w:rsidRPr="00CD7E8B" w:rsidRDefault="004F78AF" w:rsidP="00A33426">
+          <w:p w:rsidRPr="00CD7E8B" w:rsidR="004F78AF" w:rsidP="00A33426" w:rsidRDefault="004F78AF" w14:paraId="4F84FD3B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD7E8B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Uzlabojot ES nozīmes biotopu kvalitāti, kā arī veicot </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CD7E8B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>renaturalizācijas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00CD7E8B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> pasākumus vēsturiskajās kūdras ieguves vietās palielināsies teritoriju rekreācijas potenciāls, padarot tās pievilcīgākas teritorijas apmeklētājiem. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3BF38D29" w14:textId="77777777" w:rsidR="004F78AF" w:rsidRPr="00CD7E8B" w:rsidRDefault="004F78AF" w:rsidP="00A33426">
+          <w:p w:rsidRPr="00CD7E8B" w:rsidR="004F78AF" w:rsidP="00A33426" w:rsidRDefault="004F78AF" w14:paraId="3BF38D29" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD7E8B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Pasīvā un aktīvā atpūta, kā arī izglītojošas darbības, izmantojot ekosistēmu sniegtās iespējas. Šo rādītāju var aprēķināt, piemēram, izmantojot ieguvumu </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CD7E8B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>pārneses</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00CD7E8B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> metodi.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F78AF" w:rsidRPr="004F78AF" w14:paraId="66D9732E" w14:textId="77777777" w:rsidTr="00A33426">
+      <w:tr w:rsidRPr="004F78AF" w:rsidR="004F78AF" w:rsidTr="00A33426" w14:paraId="66D9732E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3065" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5715F8F8" w14:textId="77777777" w:rsidR="004F78AF" w:rsidRPr="00CD7E8B" w:rsidRDefault="004F78AF" w:rsidP="00A33426">
+          <w:p w:rsidRPr="00CD7E8B" w:rsidR="004F78AF" w:rsidP="00A33426" w:rsidRDefault="004F78AF" w14:paraId="5715F8F8" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD7E8B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ES nozīmes biotopu aizsardzība</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3446" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="00FD1B7D" w14:textId="533E9D21" w:rsidR="004F78AF" w:rsidRPr="00CD7E8B" w:rsidRDefault="004F78AF" w:rsidP="00A33426">
+          <w:p w:rsidRPr="00CD7E8B" w:rsidR="004F78AF" w:rsidP="00A33426" w:rsidRDefault="004F78AF" w14:paraId="00FD1B7D" w14:textId="533E9D21">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD7E8B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">ES nozīmes biotopu stāvokļa uzlabošana īstenojot, piemēram, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CD7E8B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>invazīvo</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00CD7E8B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> sugu ierobežojošus pasākumus</w:t>
             </w:r>
             <w:r w:rsidR="00DE6391">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> un veicinot slapju mežu biotopu izplatību, kā arī apsaimniekojot esošos biotopus atbilstoši</w:t>
             </w:r>
             <w:r w:rsidRPr="00CD7E8B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="09143247" w14:textId="4DF35EA7" w:rsidR="004F78AF" w:rsidRPr="00CD7E8B" w:rsidRDefault="004F78AF" w:rsidP="00A33426">
+          <w:p w:rsidRPr="00CD7E8B" w:rsidR="004F78AF" w:rsidP="00A33426" w:rsidRDefault="004F78AF" w14:paraId="09143247" w14:textId="4DF35EA7">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD7E8B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Līdzekļu ietaupījums, kas radies veicot </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CD7E8B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>invazīvo</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00CD7E8B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> sugu ierobežošanas pasākumus, lai nodrošinātu biotopa saglabāšanos tā esošajā stāvoklī</w:t>
             </w:r>
             <w:r w:rsidR="00DC1C21">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> vai uzlabojot to.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3F24A98E" w14:textId="77777777" w:rsidR="004F78AF" w:rsidRPr="00CD7E8B" w:rsidRDefault="004F78AF" w:rsidP="004F78AF">
+    <w:p w:rsidRPr="00CD7E8B" w:rsidR="004F78AF" w:rsidP="004F78AF" w:rsidRDefault="004F78AF" w14:paraId="3F24A98E" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C8975B6" w14:textId="77777777" w:rsidR="004F78AF" w:rsidRPr="00CD7E8B" w:rsidRDefault="004F78AF" w:rsidP="004F78AF">
+    <w:p w:rsidRPr="00CD7E8B" w:rsidR="004F78AF" w:rsidP="004F78AF" w:rsidRDefault="004F78AF" w14:paraId="7C8975B6" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD7E8B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tabulā norādīti arī daži sociālekonomisko zaudējumu piemēri:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3210"/>
         <w:gridCol w:w="3210"/>
         <w:gridCol w:w="3210"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004F78AF" w:rsidRPr="004F78AF" w14:paraId="05FBB74C" w14:textId="77777777" w:rsidTr="00A33426">
+      <w:tr w:rsidRPr="004F78AF" w:rsidR="004F78AF" w:rsidTr="00A33426" w14:paraId="05FBB74C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4075D21C" w14:textId="1C16944C" w:rsidR="004F78AF" w:rsidRPr="00CD7E8B" w:rsidRDefault="00DE6391" w:rsidP="00A33426">
+          <w:p w:rsidRPr="00CD7E8B" w:rsidR="004F78AF" w:rsidP="00A33426" w:rsidRDefault="00DE6391" w14:paraId="4075D21C" w14:textId="1C16944C">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Zaudējumi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="030A53EB" w14:textId="77777777" w:rsidR="004F78AF" w:rsidRPr="00CD7E8B" w:rsidRDefault="004F78AF" w:rsidP="00A33426">
+          <w:p w:rsidRPr="00CD7E8B" w:rsidR="004F78AF" w:rsidP="00A33426" w:rsidRDefault="004F78AF" w14:paraId="030A53EB" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD7E8B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Apraksts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E420662" w14:textId="77777777" w:rsidR="004F78AF" w:rsidRPr="00CD7E8B" w:rsidRDefault="004F78AF" w:rsidP="00A33426">
+          <w:p w:rsidRPr="00CD7E8B" w:rsidR="004F78AF" w:rsidP="00A33426" w:rsidRDefault="004F78AF" w14:paraId="3E420662" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD7E8B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ietekmes</w:t>
             </w:r>
             <w:r w:rsidRPr="00CD7E8B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CD7E8B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>rādītājs</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F78AF" w:rsidRPr="004F78AF" w14:paraId="6F860876" w14:textId="77777777" w:rsidTr="00A33426">
+      <w:tr w:rsidRPr="004F78AF" w:rsidR="004F78AF" w:rsidTr="00A33426" w14:paraId="6F860876" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24B392FC" w14:textId="77777777" w:rsidR="004F78AF" w:rsidRPr="00CD7E8B" w:rsidRDefault="004F78AF" w:rsidP="00A33426">
+          <w:p w:rsidRPr="00CD7E8B" w:rsidR="004F78AF" w:rsidP="00A33426" w:rsidRDefault="004F78AF" w14:paraId="24B392FC" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD7E8B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ekosistēmu pakalpojuma rādītāja samazinājums</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="181AA61D" w14:textId="38241BEC" w:rsidR="004F78AF" w:rsidRPr="00CD7E8B" w:rsidRDefault="004F78AF" w:rsidP="00A33426">
+          <w:p w:rsidRPr="00CD7E8B" w:rsidR="004F78AF" w:rsidP="00A33426" w:rsidRDefault="004F78AF" w14:paraId="181AA61D" w14:textId="38241BEC">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD7E8B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Pēc apsaimniekošanas un uzturēšanas pasākumu īstenošanas biotopu sniegto pakalpojumu vērtības  samazinās, piemēram, </w:t>
             </w:r>
             <w:r w:rsidR="00515FCB">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">neparedzēti izmainoties </w:t>
             </w:r>
             <w:r w:rsidRPr="00CD7E8B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ūdens līmeni</w:t>
             </w:r>
             <w:r w:rsidR="00515FCB">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>m ārēju faktoru ietekmē</w:t>
             </w:r>
             <w:r w:rsidRPr="00CD7E8B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="516374D6" w14:textId="659101FB" w:rsidR="004F78AF" w:rsidRPr="00CD7E8B" w:rsidRDefault="004F78AF" w:rsidP="00A33426">
+          <w:p w:rsidRPr="00CD7E8B" w:rsidR="004F78AF" w:rsidP="00A33426" w:rsidRDefault="004F78AF" w14:paraId="516374D6" w14:textId="659101FB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD7E8B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Samazināts </w:t>
             </w:r>
             <w:r w:rsidR="00294E7D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ekosistēmas veidoto produktu un pakalpojumu</w:t>
             </w:r>
             <w:r w:rsidRPr="00CD7E8B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> daudzums (</w:t>
             </w:r>
             <w:r w:rsidRPr="00CD7E8B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">samazinās </w:t>
             </w:r>
             <w:r w:rsidR="00294E7D">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">koksnes krāja, </w:t>
             </w:r>
             <w:r w:rsidR="00DE6391">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>nav piemēroti apstākļi purva augu attīstībai</w:t>
+              <w:t xml:space="preserve">nav piemēroti apstākļi purva </w:t>
+            </w:r>
+            <w:r w:rsidR="00DE6391">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>augu attīstībai</w:t>
             </w:r>
             <w:r w:rsidRPr="00CD7E8B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00CD7E8B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>, ko varēja iegūt teritorijas apmeklētāji.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F78AF" w:rsidRPr="004F78AF" w14:paraId="4AC27854" w14:textId="77777777" w:rsidTr="00A33426">
+      <w:tr w:rsidRPr="004F78AF" w:rsidR="004F78AF" w:rsidTr="00A33426" w14:paraId="4AC27854" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03FF8517" w14:textId="53B93CA1" w:rsidR="004F78AF" w:rsidRPr="00CD7E8B" w:rsidRDefault="004F78AF" w:rsidP="00A33426">
+          <w:p w:rsidRPr="00CD7E8B" w:rsidR="004F78AF" w:rsidP="00A33426" w:rsidRDefault="004F78AF" w14:paraId="03FF8517" w14:textId="53B93CA1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD7E8B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Papildus izmaksas jeb zaudējumi uzņēmēj</w:t>
             </w:r>
             <w:r w:rsidR="00515FCB">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ie</w:t>
             </w:r>
             <w:r w:rsidRPr="00CD7E8B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">m projekta ieviešanas laikā </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CA17E52" w14:textId="77777777" w:rsidR="004F78AF" w:rsidRPr="00CD7E8B" w:rsidRDefault="004F78AF" w:rsidP="00A33426">
+          <w:p w:rsidRPr="00CD7E8B" w:rsidR="004F78AF" w:rsidP="00A33426" w:rsidRDefault="004F78AF" w14:paraId="7CA17E52" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD7E8B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Projekta īstenošanas laikā rodas papildus izmaksas, kas saistītas ar apgrūtinātu piekļuvi projekta īstenošanas teritorijai.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A780E1E" w14:textId="77777777" w:rsidR="004F78AF" w:rsidRPr="00CD7E8B" w:rsidRDefault="004F78AF" w:rsidP="00A33426">
+          <w:p w:rsidRPr="00CD7E8B" w:rsidR="004F78AF" w:rsidP="00A33426" w:rsidRDefault="004F78AF" w14:paraId="5A780E1E" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD7E8B">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Atsevišķu uzņēmumu darbības rādītāju kritums projekta ieviešanas laikā, t.sk. ceļā pavadītā laika pieauguma dēļ vai atsevišķu projekta darbību kavēšanās dēļ. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3CCC45C9" w14:textId="1A5A630F" w:rsidR="004F78AF" w:rsidRPr="00CD7E8B" w:rsidRDefault="004F78AF" w:rsidP="00CD7E8B">
+    <w:p w:rsidRPr="00CD7E8B" w:rsidR="004F78AF" w:rsidP="00CD7E8B" w:rsidRDefault="004F78AF" w14:paraId="3CCC45C9" w14:textId="1A5A630F">
       <w:pPr>
         <w:spacing w:before="120" w:line="257" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD7E8B">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ieguvumus rēķina projekta iesniegšanas gada cenās (piemēram, 2025. gada cenās).</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD7E8B">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD7E8B">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Informācija par makroekonomiskajiem pieņēmumiem un prognozēm izmaksu un ieguvumu analīzes sagatavošanai, atbilstoši normatīvajiem aktiem publiskās un privātās partnerības jomā, pieejama Latvijas Republikas Finanšu ministrijas mājas lapā: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId27">
         <w:r w:rsidRPr="00CD7E8B">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:rStyle w:val="Hipersaite"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://www.fm.gov.lv/lv/makroekonomiskie-pienemumi-un-prognozes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00CD7E8B">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57E6D15B" w14:textId="5E8C5CF0" w:rsidR="00570B6A" w:rsidRPr="00954D3C" w:rsidRDefault="00570B6A" w:rsidP="00570B6A">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00570B6A" w:rsidP="00570B6A" w:rsidRDefault="00570B6A" w14:paraId="57E6D15B" w14:textId="5E8C5CF0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Izklājlapa “5.DL </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>soc.econom</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. analīze” ir sadalīta septiņās daļās: “Sociālekonomiskie ieguvumi”, “Finanšu ieguvumi”, “Sociālekonomiskie zaudējumi”, “Sociālekonomiskās izmaksas”, “Dati darba spēka izmaksām un citām fiskālajām korekcijām”, “Rādītāju aprēķināšana” </w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">un </w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“Projektā plānotie iznākuma rādītāji”.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D484676" w14:textId="689E3696" w:rsidR="00384276" w:rsidRPr="00954D3C" w:rsidRDefault="00384276" w:rsidP="00384276">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00384276" w:rsidP="00384276" w:rsidRDefault="00384276" w14:paraId="6D484676" w14:textId="689E3696">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1.daļā “Sociālekonomiskie ieguvumi” projekta iesniedzējs norāda plānotos sociālekonomiskos ieguvumus, </w:t>
       </w:r>
-      <w:r w:rsidR="0094491C" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="0094491C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>norādot</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> tos atsevišķi pa pozīcijām</w:t>
       </w:r>
-      <w:r w:rsidR="0094491C" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="0094491C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> un norādot to nosaukumus</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Sociālekonomiskos ieguvumus rēķina </w:t>
       </w:r>
-      <w:r w:rsidR="00306D78" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00306D78">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">papildus naudas plūsmai, jeb salīdzinot situāciju ar projektu un bez projekta, </w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>projekta iesniegšanas gada cenās (piemēram, 202</w:t>
       </w:r>
       <w:r w:rsidR="00836219">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.gada cenās) un tiem klāt nerēķina ar inflāciju saistītu sadārdzinājumu. </w:t>
       </w:r>
-      <w:r w:rsidR="0094491C" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="0094491C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sociālekonomiskos ieguvumus</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> norāda kā pozitīvas vērtības (piemēram, 2000,00).</w:t>
       </w:r>
-      <w:r w:rsidR="0094491C" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="0094491C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E36B406" w14:textId="05B5A6C9" w:rsidR="0094491C" w:rsidRPr="00954D3C" w:rsidRDefault="0094491C" w:rsidP="0094491C">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="0094491C" w:rsidP="0094491C" w:rsidRDefault="0094491C" w14:paraId="2E36B406" w14:textId="05B5A6C9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2.daļā “Finanšu ieguvumi” projekta iesniedzējs norāda plānotos </w:t>
       </w:r>
-      <w:r w:rsidR="00306D78" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00306D78">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>finanšu</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ieguvumus, norādot tos atsevišķi pa pozīcijām un norādot to nosaukumus. </w:t>
       </w:r>
-      <w:r w:rsidR="00306D78" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00306D78">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Finanšu</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ieguvumus rēķina </w:t>
       </w:r>
-      <w:r w:rsidR="00306D78" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00306D78">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ņemot vērā finanšu analīzē noteiktos ieņēmumus papildus naudas plūsmai, jeb salīdzinot situāciju ar projektu un bez projekta</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00306D78" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00306D78">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4209DDFD" w14:textId="4939823A" w:rsidR="0084491B" w:rsidRPr="00954D3C" w:rsidRDefault="0084491B" w:rsidP="0084491B">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="0084491B" w:rsidP="0084491B" w:rsidRDefault="0084491B" w14:paraId="4209DDFD" w14:textId="4939823A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3.daļā “Sociālekonomiskie zaudējumi” projekta iesniedzējs norāda plānotos sociālekonomiskos zaudējumus, norādot tos atsevišķi pa pozīcijām un norādot to nosaukumus. Sociālekonomiskos zaudējumus rēķina papildus naudas plūsmai, jeb salīdzinot situāciju ar projektu un bez projekta, projekta iesniegšanas gada cenās (piemēram, 202</w:t>
       </w:r>
       <w:r w:rsidR="002140FC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.gada cenās) un tiem klāt nerēķina ar inflāciju saistītu sadārdzinājumu. </w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Sociālekonomiskos zaudējumus norāda kā negatīvas vērtības (piemēram, -2000,00). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56F517C1" w14:textId="2B0186D2" w:rsidR="00266FC1" w:rsidRPr="00954D3C" w:rsidRDefault="00266FC1" w:rsidP="00266FC1">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00266FC1" w:rsidP="00266FC1" w:rsidRDefault="00266FC1" w14:paraId="56F517C1" w14:textId="2B0186D2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4.daļu “Sociālekonomiskās izmaksas” projekta iesniedzējs neaizpilda, jo tajā automātiski ģenerējas iznākums, ņemot vērā papildu naudas plūsmu investīciju un darbības izmaksām, kā arī projekta atlikušajai vērtībai atbilstoši izklājlapās “2. DL </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>invest.n.pl.BEZ</w:t>
       </w:r>
@@ -12897,1113 +13243,1123 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.” un “3. DL invest.n.pl.AR </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pr</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.” norādītajiem datiem.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15D55612" w14:textId="16EA5F88" w:rsidR="002068C2" w:rsidRPr="00954D3C" w:rsidRDefault="00266FC1" w:rsidP="007C06C8">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="002068C2" w:rsidP="007C06C8" w:rsidRDefault="00266FC1" w14:paraId="15D55612" w14:textId="16EA5F88">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5.daļas “Dati darba spēka izmaksām un citām fiskālajām korekcijām”</w:t>
       </w:r>
-      <w:r w:rsidR="00A46785" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00A46785">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45590E58" w14:textId="13AFCB32" w:rsidR="00266FC1" w:rsidRPr="00954D3C" w:rsidRDefault="00266FC1" w:rsidP="008E0762">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00266FC1" w:rsidP="008E0762" w:rsidRDefault="00266FC1" w14:paraId="45590E58" w14:textId="13AFCB32">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pozīcijā “</w:t>
       </w:r>
-      <w:r w:rsidR="00A46785" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00A46785">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5.1. Projekta darbības izmaksu darbaspēka izmaksas</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” projekta iesniedzējam jā</w:t>
       </w:r>
-      <w:r w:rsidR="00A46785" w:rsidRPr="00954D3C">
-[...7 lines deleted...]
-      <w:r w:rsidR="006F293A" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00A46785">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">norāda projekta darbības izmaksās iekļauto darba devēja valsts sociālās apdrošināšanas obligāto iemaksu daļu papildus naudas plūsmai, jeb salīdzinot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00A46785">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>situāciju ar projektu un bez projekta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00954D3C" w:rsidR="006F293A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="001812D6" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="001812D6">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Šos datus n</w:t>
       </w:r>
-      <w:r w:rsidR="006F293A" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="006F293A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>orāda projekta darbības izmaksu periodā</w:t>
       </w:r>
-      <w:r w:rsidR="00A46785" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00A46785">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75FD0556" w14:textId="2258D825" w:rsidR="00A46785" w:rsidRPr="00954D3C" w:rsidRDefault="00A46785" w:rsidP="008E0762">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00A46785" w:rsidP="008E0762" w:rsidRDefault="00A46785" w14:paraId="75FD0556" w14:textId="2258D825">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pozīcijā “5.2. Investīciju darbaspēka izmaksas” projekta iesniedzējam jānorāda projekta investīciju izmaksās iekļauto darba devēja valsts sociālās apdrošināšanas obligāto iemaksu daļu papildus naudas plūsmai, jeb salīdzinot situāciju ar projektu un bez projekta</w:t>
       </w:r>
-      <w:r w:rsidR="006C7056" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="006C7056">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001812D6" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="001812D6">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Šos datus n</w:t>
       </w:r>
-      <w:r w:rsidR="006C7056" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="006C7056">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">orāda </w:t>
       </w:r>
-      <w:r w:rsidR="006F293A" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="006F293A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">projekta investīciju ieviešanas periodā </w:t>
       </w:r>
-      <w:r w:rsidR="006C7056" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="006C7056">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>kā pozitīvas vērtības (piemēram, 500,00)</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0852CC20" w14:textId="59EBFF61" w:rsidR="00A46785" w:rsidRPr="00954D3C" w:rsidRDefault="00A46785" w:rsidP="006761DB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00A46785" w:rsidP="006761DB" w:rsidRDefault="00A46785" w14:paraId="0852CC20" w14:textId="59EBFF61">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">pozīcijā “5.3. Citas fiskālās korekcijas” projekta iesniedzējam jānorāda projekta investīcijās iekļauto pievienotās vērtības nodokļa </w:t>
       </w:r>
-      <w:r w:rsidR="001E0E3D" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="001E0E3D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(PVN) </w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>daļu</w:t>
       </w:r>
-      <w:r w:rsidR="001E0E3D" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="001E0E3D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. (Ja projekta investīcijās iekļautais PVN nav atgūstams, tad norāda investīciju izmaksās ietverto PVN atbilstoši projekta iesnieguma 3.pielikumā "Projekta budžeta kopsavilkums" norādītajam. Ja projekta investīcijās iekļautais PVN ir atgūstams pilnībā PVN nenorāda, jo par to jau investīciju izmaksas ir jau samazinātas finanšu analīzē norādot neattiecināmo PVN izklājlapās 1.1.A Iesniedzējs-1.3.2. partneris-kom-2 </w:t>
       </w:r>
-      <w:r w:rsidR="00031792" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00031792">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>25</w:t>
       </w:r>
-      <w:r w:rsidR="001E0E3D" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="001E0E3D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.rindā)</w:t>
       </w:r>
-      <w:r w:rsidR="006C7056" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="006C7056">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="006C7056" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="006C7056">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Norāda </w:t>
       </w:r>
-      <w:bookmarkStart w:id="53" w:name="_Hlk95923640"/>
-      <w:r w:rsidR="006F293A" w:rsidRPr="00954D3C">
+      <w:bookmarkStart w:name="_Hlk95923640" w:id="52"/>
+      <w:r w:rsidRPr="00954D3C" w:rsidR="006F293A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">projekta investīciju ieviešanas periodā </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="53"/>
-      <w:r w:rsidR="006C7056" w:rsidRPr="00954D3C">
+      <w:bookmarkEnd w:id="52"/>
+      <w:r w:rsidRPr="00954D3C" w:rsidR="006C7056">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>kā pozitīvas vērtības (piemēram, 2000,00).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2074A929" w14:textId="6C33C40E" w:rsidR="00863302" w:rsidRPr="00954D3C" w:rsidRDefault="00863302" w:rsidP="009504F0">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00863302" w:rsidP="009504F0" w:rsidRDefault="00863302" w14:paraId="2074A929" w14:textId="6C33C40E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6.daļu “Rādītāju aprēķināšana” projekta iesniedzējs neaizpilda, jo tajā automātiski ģenerējas sociālekonomiskās analīzes rādītāji ENPV, ERR un B/C.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18F53311" w14:textId="1BBD5A4E" w:rsidR="00863302" w:rsidRPr="00954D3C" w:rsidRDefault="00863302" w:rsidP="009504F0">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00863302" w:rsidP="009504F0" w:rsidRDefault="00863302" w14:paraId="18F53311" w14:textId="1BBD5A4E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lai sabiedrībai projekts būtu izdevīgs</w:t>
       </w:r>
-      <w:r w:rsidR="00591D84" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00591D84">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> un projekts būtu atbalstāms</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, tam jābūt šādiem </w:t>
       </w:r>
-      <w:r w:rsidR="0026260B" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="0026260B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sociālekonomiskiem rādītājiem:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01AD6034" w14:textId="015355E3" w:rsidR="0026260B" w:rsidRPr="00954D3C" w:rsidRDefault="0026260B" w:rsidP="009504F0">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="0026260B" w:rsidP="009504F0" w:rsidRDefault="0026260B" w14:paraId="01AD6034" w14:textId="015355E3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ENPV &gt; 0, jeb sociālekonomiskiem un finanšu ieguvumiem ir jābūt lielākiem par sociālekonomiskajiem zaudējumiem un izmaksām;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73504C75" w14:textId="09979D36" w:rsidR="0026260B" w:rsidRPr="00954D3C" w:rsidRDefault="0026260B" w:rsidP="009504F0">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="0026260B" w:rsidP="009504F0" w:rsidRDefault="0026260B" w14:paraId="73504C75" w14:textId="09979D36">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ERR &gt;  reālo sociālo diskonta likmi;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A920CBB" w14:textId="5BF5C951" w:rsidR="0026260B" w:rsidRPr="00954D3C" w:rsidRDefault="0026260B" w:rsidP="009504F0">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="0026260B" w:rsidP="009504F0" w:rsidRDefault="0026260B" w14:paraId="6A920CBB" w14:textId="5BF5C951">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>B/C &gt; 1, projekta laikā radītie sociālekonomiskie un finanšu ieguvumi pārsniedz izmaksas un zaudējumus.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="151AA554" w14:textId="621367D4" w:rsidR="00863302" w:rsidRPr="00954D3C" w:rsidRDefault="00082C91" w:rsidP="009504F0">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00863302" w:rsidP="009504F0" w:rsidRDefault="00082C91" w14:paraId="151AA554" w14:textId="621367D4">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="54" w:name="_Hlk96417935"/>
+      <w:bookmarkStart w:name="_Hlk96417935" w:id="53"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Izklājlapas šūnā “C3” norāda reālo sociālo diskonta likmi</w:t>
       </w:r>
-      <w:r w:rsidR="009557A6" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="009557A6">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Informācija par </w:t>
       </w:r>
-      <w:r w:rsidR="001812D6" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="001812D6">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">reālo sociālo diskonta likmi un </w:t>
       </w:r>
-      <w:r w:rsidR="009557A6" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="009557A6">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">aktuālajiem </w:t>
       </w:r>
-      <w:bookmarkStart w:id="55" w:name="_Hlk96415656"/>
-      <w:r w:rsidR="009557A6" w:rsidRPr="00954D3C">
+      <w:bookmarkStart w:name="_Hlk96415656" w:id="54"/>
+      <w:r w:rsidRPr="00954D3C" w:rsidR="009557A6">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">makroekonomiskajiem pieņēmumiem un prognozēm </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="55"/>
-      <w:r w:rsidR="009557A6" w:rsidRPr="00954D3C">
+      <w:bookmarkEnd w:id="54"/>
+      <w:r w:rsidRPr="00954D3C" w:rsidR="009557A6">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">izmaksu un ieguvumu analīzes sagatavošanai, atbilstoši normatīvajiem aktiem publiskās un privātās partnerības jomā, pieejama Latvijas Republikas Finanšu ministrijas mājas lapā: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
-        <w:r w:rsidR="00B4252C" w:rsidRPr="00954D3C">
+      <w:hyperlink w:history="1" r:id="rId28">
+        <w:r w:rsidRPr="00954D3C" w:rsidR="00B4252C">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hipersaite"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://www.fm.gov.lv/lv/makroekonomiskie-pienemumi-un-prognozes</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="009557A6" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="009557A6">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00B326E7" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00B326E7">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Izmaksu un ieguvumu analīzes aprēķiniem piemēro uz projektu iesniegumu atlases izsludināšanas brīdi aktuālos Latvijas Republikas Finanšu ministrijas mājas lapā publicētos datus par makroekonomiskajiem pieņēmumiem un prognozēm.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:p w14:paraId="0DBA7CBE" w14:textId="77777777" w:rsidR="002068C2" w:rsidRPr="00954D3C" w:rsidRDefault="002068C2" w:rsidP="002068C2">
+    <w:bookmarkEnd w:id="53"/>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="002068C2" w:rsidP="002068C2" w:rsidRDefault="002068C2" w14:paraId="0DBA7CBE" w14:textId="77777777">
       <w:pPr>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3890ACDD" w14:textId="27283E9E" w:rsidR="00432136" w:rsidRPr="00954D3C" w:rsidRDefault="00432136" w:rsidP="00596D47">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00432136" w:rsidP="00596D47" w:rsidRDefault="00432136" w14:paraId="3890ACDD" w14:textId="27283E9E">
+      <w:pPr>
+        <w:pStyle w:val="Virsraksts1"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="56" w:name="_Toc202867008"/>
+      <w:bookmarkStart w:name="_Toc202867008" w:id="55"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Finanšu analīze</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="56"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="6AB767E6" w14:textId="4C53AF64" w:rsidR="00F85701" w:rsidRPr="00954D3C" w:rsidRDefault="00F85701" w:rsidP="00F85701">
+      <w:bookmarkEnd w:id="55"/>
+    </w:p>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00F85701" w:rsidP="00F85701" w:rsidRDefault="00F85701" w14:paraId="6AB767E6" w14:textId="4C53AF64">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Izklājlapā “6.DL finanšu analīze” tiek aprēķināti projekta finanšu analīzes rādītāji:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1919E4DC" w14:textId="2B0F5824" w:rsidR="00F85701" w:rsidRPr="00954D3C" w:rsidRDefault="00A44EF6" w:rsidP="00F85701">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00F85701" w:rsidP="00F85701" w:rsidRDefault="00A44EF6" w14:paraId="1919E4DC" w14:textId="2B0F5824">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Investīciju finansiālā neto tagadnes vērtība</w:t>
       </w:r>
-      <w:r w:rsidR="00F85701" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00F85701">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>FNPVc</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00F85701" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00F85701">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D79812E" w14:textId="36965B46" w:rsidR="00F85701" w:rsidRPr="00954D3C" w:rsidRDefault="00A44EF6" w:rsidP="00F85701">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00F85701" w:rsidP="00F85701" w:rsidRDefault="00A44EF6" w14:paraId="5D79812E" w14:textId="36965B46">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Finansiālā rentabilitāte investīciju ieguldījumiem (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>FRRc</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="116D7A88" w14:textId="5809D96A" w:rsidR="00F85701" w:rsidRPr="00954D3C" w:rsidRDefault="00A44EF6" w:rsidP="00F85701">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00F85701" w:rsidP="00F85701" w:rsidRDefault="00A44EF6" w14:paraId="116D7A88" w14:textId="5809D96A">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pašu kapitāla finansiālā neto tagadnes vērtība (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>FNPVk</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30026622" w14:textId="3FBAF465" w:rsidR="00F85701" w:rsidRPr="00954D3C" w:rsidRDefault="00A44EF6" w:rsidP="00F85701">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00F85701" w:rsidP="00F85701" w:rsidRDefault="00A44EF6" w14:paraId="30026622" w14:textId="3FBAF465">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Finansiālo rentabilitāti pašu kapitālam (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>FRRk</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00F85701" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00F85701">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B8A0B6A" w14:textId="1A036531" w:rsidR="00F85701" w:rsidRPr="00954D3C" w:rsidRDefault="00F85701" w:rsidP="00F85701">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00F85701" w:rsidP="00F85701" w:rsidRDefault="00F85701" w14:paraId="2B8A0B6A" w14:textId="47DE58FC">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Izklājlapa </w:t>
       </w:r>
-      <w:r w:rsidR="000E5C0C" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="000E5C0C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">“6.DL finanšu analīze” </w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ir sadalīta </w:t>
       </w:r>
-      <w:bookmarkStart w:id="57" w:name="_Hlk96423944"/>
-[...1 lines deleted...]
-        <w:r w:rsidR="00712A03" w:rsidRPr="00954D3C">
+      <w:bookmarkStart w:name="_Hlk96423944" w:id="56"/>
+      <w:del w:author="Autors" w:date="2026-04-01T09:24:00Z" w16du:dateUtc="2026-04-01T06:24:00Z" w:id="57">
+        <w:r w:rsidRPr="00954D3C" w:rsidR="00712A03">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:delText>četr</w:delText>
         </w:r>
         <w:r w:rsidRPr="00954D3C">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:delText>ās</w:delText>
         </w:r>
       </w:del>
-      <w:ins w:id="59" w:author="CFLA" w:date="2025-11-27T10:51:00Z" w16du:dateUtc="2025-11-27T08:51:00Z">
+      <w:ins w:author="Autors" w:date="2026-04-01T09:24:00Z" w16du:dateUtc="2026-04-01T06:24:00Z" w:id="58">
         <w:r w:rsidR="005F3824">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>piec</w:t>
         </w:r>
         <w:r w:rsidRPr="00954D3C">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>ās</w:t>
         </w:r>
       </w:ins>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> daļās: “</w:t>
       </w:r>
-      <w:r w:rsidR="00712A03" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00712A03">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Naudas plūsmas pozīcijas</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidR="00712A03" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00712A03">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> pašu kapitāla naudas plūsmai</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, “</w:t>
       </w:r>
-      <w:r w:rsidR="00712A03" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00712A03">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Rādītāju aprēķināšana</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidR="00712A03" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00712A03">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> pašu kapitāla naudas plūsmai</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, “</w:t>
       </w:r>
-      <w:r w:rsidR="00712A03" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00712A03">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Naudas plūsmas pozīcijas</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidR="00712A03" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00712A03">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> investīciju naudas plūsmai</w:t>
       </w:r>
-      <w:del w:id="60" w:author="CFLA" w:date="2025-11-27T10:51:00Z" w16du:dateUtc="2025-11-27T08:51:00Z">
-        <w:r w:rsidR="00712A03" w:rsidRPr="00954D3C">
+      <w:del w:author="Autors" w:date="2026-04-01T09:24:00Z" w16du:dateUtc="2026-04-01T06:24:00Z" w:id="59">
+        <w:r w:rsidRPr="00954D3C" w:rsidR="00712A03">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:delText xml:space="preserve"> un</w:delText>
         </w:r>
       </w:del>
-      <w:ins w:id="61" w:author="CFLA" w:date="2025-11-27T10:51:00Z" w16du:dateUtc="2025-11-27T08:51:00Z">
+      <w:ins w:author="Autors" w:date="2026-04-01T09:24:00Z" w16du:dateUtc="2026-04-01T06:24:00Z" w:id="60">
         <w:r w:rsidR="00802C5B">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>,</w:t>
         </w:r>
       </w:ins>
-      <w:r w:rsidR="00712A03" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00712A03">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidR="00712A03" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00712A03">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Rādītāju aprēķināšana</w:t>
       </w:r>
-      <w:ins w:id="62" w:author="CFLA" w:date="2025-11-27T10:51:00Z" w16du:dateUtc="2025-11-27T08:51:00Z">
+      <w:ins w:author="Autors" w:date="2026-04-01T09:24:00Z" w16du:dateUtc="2026-04-01T06:24:00Z" w:id="61">
         <w:r w:rsidRPr="00954D3C">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>”</w:t>
         </w:r>
         <w:r w:rsidR="00802C5B">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> un </w:t>
         </w:r>
         <w:r w:rsidR="00602819">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>“Naudas plūsmas pozīcijas</w:t>
         </w:r>
         <w:r w:rsidR="00ED0A80">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> darbībām kas nav saistītas ar komer</w:t>
         </w:r>
         <w:r w:rsidR="00E2041A">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>cdarbības atbalstu</w:t>
         </w:r>
       </w:ins>
       <w:r w:rsidR="00602819">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidR="00712A03" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00712A03">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> investīciju naudas plūsmai.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:p w14:paraId="2E4F6312" w14:textId="0F4DD6CE" w:rsidR="00DA3FAA" w:rsidRPr="00954D3C" w:rsidRDefault="00DA3FAA" w:rsidP="00F85701">
+    <w:bookmarkEnd w:id="56"/>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00DA3FAA" w:rsidP="00F85701" w:rsidRDefault="00DA3FAA" w14:paraId="2E4F6312" w14:textId="38088D4B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Šīs </w:t>
       </w:r>
-      <w:del w:id="63" w:author="CFLA" w:date="2025-11-27T10:51:00Z" w16du:dateUtc="2025-11-27T08:51:00Z">
+      <w:del w:author="Autors" w:date="2026-04-01T09:24:00Z" w16du:dateUtc="2026-04-01T06:24:00Z" w:id="62">
         <w:r w:rsidR="00D666CB">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:delText>četras</w:delText>
         </w:r>
       </w:del>
-      <w:ins w:id="64" w:author="CFLA" w:date="2025-11-27T10:51:00Z" w16du:dateUtc="2025-11-27T08:51:00Z">
+      <w:ins w:author="Autors" w:date="2026-04-01T09:24:00Z" w16du:dateUtc="2026-04-01T06:24:00Z" w:id="63">
         <w:r w:rsidR="00E2041A">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>piec</w:t>
         </w:r>
         <w:r w:rsidR="00D666CB">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>as</w:t>
         </w:r>
       </w:ins>
-      <w:r w:rsidR="00D666CB" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00D666CB">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">daļas projekta iesniedzējs neaizpilda, jo tajā automātiski ģenerējas iznākums, ņemot vērā papildu naudas plūsmu investīciju un darbības izmaksām, kā arī projekta atlikušajai vērtībai atbilstoši izklājlapās “2. DL </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>invest.n.pl.BEZ</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -14029,191 +14385,191 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.” un “3. DL invest.n.pl.AR </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pr</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.” norādītajiem datiem.</w:t>
       </w:r>
-      <w:r w:rsidR="0028745C" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="0028745C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0028745C" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="0028745C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Pozīcijas 1.6. pirmie naudas plūsmas </w:t>
       </w:r>
       <w:r w:rsidR="00FA5054">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pieci</w:t>
       </w:r>
-      <w:r w:rsidR="00FC3D68" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00FC3D68">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0028745C" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="0028745C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>gadi ir precizējami un šos precizējumus veic ja ņemot vērā plānoto aizņēmuma apjomu ir jāprecizē projektā ieguldītā nacionālā kapitāla apjoms nodrošinot, ka šis nacionālā kapitāla apjoms naudas plūsmā netiek uzrādīts atkārtoti.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51C529B1" w14:textId="752050BC" w:rsidR="000E23A3" w:rsidRPr="00954D3C" w:rsidRDefault="000E23A3" w:rsidP="00CE3FAA">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="000E23A3" w:rsidP="00CE3FAA" w:rsidRDefault="000E23A3" w14:paraId="51C529B1" w14:textId="752050BC">
       <w:pPr>
         <w:keepNext/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lai projekts būtu atbalstāms tam jābūt šādiem finanšu analīzes rādītājiem:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13DD4405" w14:textId="1ED42B18" w:rsidR="000E23A3" w:rsidRPr="00954D3C" w:rsidRDefault="000E23A3" w:rsidP="00561DFA">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="000E23A3" w:rsidP="00561DFA" w:rsidRDefault="000E23A3" w14:paraId="13DD4405" w14:textId="1ED42B18">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>FNPVc</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> &lt; 0, jeb projektā plānotie ieņēmumi nenosedz projekta darbības un investīciju izmaksas;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A8729B1" w14:textId="48CA2BDD" w:rsidR="000E23A3" w:rsidRPr="00954D3C" w:rsidRDefault="000E23A3" w:rsidP="00561DFA">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="000E23A3" w:rsidP="00561DFA" w:rsidRDefault="000E23A3" w14:paraId="2A8729B1" w14:textId="48CA2BDD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>FRRc</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> &lt;  reālo finansiālo diskonta likmi</w:t>
       </w:r>
-      <w:r w:rsidR="006D0884" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="006D0884">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5804F8AF" w14:textId="4F77E8F4" w:rsidR="000E23A3" w:rsidRPr="00954D3C" w:rsidRDefault="009C5E1F" w:rsidP="00561DFA">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="000E23A3" w:rsidP="00561DFA" w:rsidRDefault="009C5E1F" w14:paraId="5804F8AF" w14:textId="4F77E8F4">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aprēķinātie kapitāla naudas plūsmas rādītāji </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>FNPVk</w:t>
       </w:r>
@@ -14222,68 +14578,68 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> un </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>FRRk</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> norāda vai projektā plānotie ieņēmumi nosedz projekta darbības izmaksas, kredīt</w:t>
       </w:r>
-      <w:r w:rsidR="00591D84" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00591D84">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>maksājumus un nacionālā finansējuma daļu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DB859C8" w14:textId="0D08FF55" w:rsidR="003647A3" w:rsidRPr="00954D3C" w:rsidRDefault="003647A3" w:rsidP="00561DFA">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="003647A3" w:rsidP="00561DFA" w:rsidRDefault="003647A3" w14:paraId="0DB859C8" w14:textId="0D08FF55">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Izklājlapas šūnā “</w:t>
       </w:r>
       <w:r w:rsidR="00D02321">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
@@ -14336,408 +14692,416 @@
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> diskonta likm</w:t>
       </w:r>
       <w:r w:rsidR="00D20AF6">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Informācija par reālo </w:t>
       </w:r>
-      <w:r w:rsidR="00361FAC" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00361FAC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>finansiālo</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> diskonta likmi un aktuālajiem makroekonomiskajiem pieņēmumiem un prognozēm izmaksu un ieguvumu analīzes sagatavošanai, atbilstoši normatīvajiem aktiem publiskās un privātās partnerības jomā, pieejama Latvijas Republikas Finanšu ministrijas mājas lapā: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId29">
         <w:r w:rsidRPr="00954D3C">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hipersaite"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://www.fm.gov.lv/lv/makroekonomiskie-pienemumi-un-prognozes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Izmaksu un ieguvumu analīzes aprēķiniem piemēro uz projektu iesniegumu atlases izsludināšanas brīdi aktuālos Latvijas Republikas Finanšu ministrijas mājas lapā publicētos datus par makroekonomiskajiem pieņēmumiem un prognozēm.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45DE5D2C" w14:textId="77777777" w:rsidR="00330C1A" w:rsidRPr="00954D3C" w:rsidRDefault="00330C1A" w:rsidP="00330C1A">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00330C1A" w:rsidP="00330C1A" w:rsidRDefault="00330C1A" w14:paraId="45DE5D2C" w14:textId="77777777">
       <w:pPr>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F78E5FA" w14:textId="32E1405D" w:rsidR="00432136" w:rsidRPr="00954D3C" w:rsidRDefault="00CE00D0" w:rsidP="00596D47">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00432136" w:rsidP="00596D47" w:rsidRDefault="00CE00D0" w14:paraId="7F78E5FA" w14:textId="32E1405D">
+      <w:pPr>
+        <w:pStyle w:val="Virsraksts1"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="65" w:name="_Toc202867009"/>
+      <w:bookmarkStart w:name="_Toc202867009" w:id="64"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>J</w:t>
       </w:r>
-      <w:r w:rsidR="00432136" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00432136">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>utīguma analīze</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="65"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="4CA70AE6" w14:textId="20035262" w:rsidR="00A558CD" w:rsidRPr="00954D3C" w:rsidRDefault="00A558CD" w:rsidP="00A558CD">
+      <w:bookmarkEnd w:id="64"/>
+    </w:p>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00A558CD" w:rsidP="00A558CD" w:rsidRDefault="00A558CD" w14:paraId="4CA70AE6" w14:textId="20035262">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lai veiktu jutīguma analīzi izklājlapās “7.DL </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>jut</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00413C2E" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00413C2E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">nalīze-Soc.” un “8. DL </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>jut</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00413C2E" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00413C2E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nalize</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">-Fin.” nepieciešams norādīt </w:t>
       </w:r>
-      <w:r w:rsidR="00CC0C49" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00CC0C49">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">izmaksu un ieguvumu analīzē izmantoto mainīgo </w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>procentuālo vērtību (novirzi) par 1% darba lapas rediģējamajos laukos, kas atzīmēti ar aizpildīšanai paredzēto lauku tonējumu:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="515"/>
         <w:gridCol w:w="276"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A558CD" w:rsidRPr="00954D3C" w14:paraId="04942A4B" w14:textId="77777777" w:rsidTr="00A558CD">
+      <w:tr w:rsidRPr="00954D3C" w:rsidR="00A558CD" w:rsidTr="00A558CD" w14:paraId="04942A4B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3F59E9A7" w14:textId="785C2CF4" w:rsidR="00A558CD" w:rsidRPr="00954D3C" w:rsidRDefault="00A558CD" w:rsidP="00A72707">
+          <w:p w:rsidRPr="00954D3C" w:rsidR="00A558CD" w:rsidP="00A72707" w:rsidRDefault="00A558CD" w14:paraId="3F59E9A7" w14:textId="785C2CF4">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="515" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
           </w:tcPr>
-          <w:p w14:paraId="77658C2C" w14:textId="77777777" w:rsidR="00A558CD" w:rsidRPr="00954D3C" w:rsidRDefault="00A558CD" w:rsidP="00A72707">
+          <w:p w:rsidRPr="00954D3C" w:rsidR="00A558CD" w:rsidP="00A72707" w:rsidRDefault="00A558CD" w14:paraId="77658C2C" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0DBF7264" w14:textId="411E9B5E" w:rsidR="00A558CD" w:rsidRPr="00954D3C" w:rsidRDefault="00A558CD" w:rsidP="00A72707">
+          <w:p w:rsidRPr="00954D3C" w:rsidR="00A558CD" w:rsidP="00A72707" w:rsidRDefault="00A558CD" w14:paraId="0DBF7264" w14:textId="411E9B5E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="44EF9C72" w14:textId="0AB5519E" w:rsidR="00A70758" w:rsidRPr="00954D3C" w:rsidRDefault="00A558CD" w:rsidP="00A558CD">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00A70758" w:rsidP="00A558CD" w:rsidRDefault="00A558CD" w14:paraId="44EF9C72" w14:textId="0AB5519E">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Jutīgum</w:t>
       </w:r>
-      <w:r w:rsidR="00C5372D" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00C5372D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> analīzes mērķis ir veikt projekta stabilitātes izpēti un noskaidrot projekta sasniedzamo </w:t>
       </w:r>
-      <w:r w:rsidR="00CC0C49" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00CC0C49">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>rādītāju (neto pašreizējo vērtību)</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> jutīgumu </w:t>
       </w:r>
-      <w:r w:rsidR="00CC0C49" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00CC0C49">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>no</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ietekmējošo </w:t>
       </w:r>
-      <w:r w:rsidR="00CC0C49" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00CC0C49">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>mainīgo</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> svārstībām. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D783862" w14:textId="35536CC5" w:rsidR="00A70758" w:rsidRPr="00954D3C" w:rsidRDefault="00A70758" w:rsidP="00A558CD">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00A70758" w:rsidP="00A558CD" w:rsidRDefault="00A70758" w14:paraId="6D783862" w14:textId="35536CC5">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Šajās izklājlapās pie norādītā mainīgā svārstības par 1% no jauna iegūtās projekta neto pašreizējās vērtības tiek salīdzinātas ar to sākotnējām vērtībām, izmaiņas (pozitīvas vai negatīvas) </w:t>
+        <w:t xml:space="preserve">Šajās izklājlapās pie norādītā mainīgā svārstības par 1% no jauna iegūtās projekta neto pašreizējās vērtības tiek salīdzinātas ar to sākotnējām vērtībām, izmaiņas (pozitīvas vai </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00954D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">negatīvas) </w:t>
       </w:r>
       <w:r w:rsidR="00A23E96">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>norādot</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00060EEF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>izklājlapā “</w:t>
       </w:r>
       <w:r w:rsidR="004764C6">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
@@ -14766,607 +15130,607 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">kā </w:t>
       </w:r>
       <w:r w:rsidR="0040477A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">rādītāju </w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>novirzes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D298F2B" w14:textId="456AF625" w:rsidR="007F3A4F" w:rsidRPr="00954D3C" w:rsidRDefault="007F3A4F" w:rsidP="00A558CD">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="007F3A4F" w:rsidP="00A558CD" w:rsidRDefault="007F3A4F" w14:paraId="4D298F2B" w14:textId="456AF625">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Katra mainīgā jutīguma analīzes rezultātā tiek noteikts vai tas ir kritisks. Kritiskie mainīgie ir tie mainīgie, kas tiek izmantoti izmaksu un ieguvumu analīzes naudas plūsmas sagatavošanā un kuru vērtības pieaugums vai samazinājums par 1% rada aprēķinātās neto pašreizējās vērtības pieauguma vai samazinājuma izmaiņas par 1 un vairāk %.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3371D0FE" w14:textId="7EA66B8C" w:rsidR="006128A5" w:rsidRPr="00954D3C" w:rsidRDefault="006128A5" w:rsidP="00A558CD">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="006128A5" w:rsidP="00A558CD" w:rsidRDefault="006128A5" w14:paraId="3371D0FE" w14:textId="7EA66B8C">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Kritiskiem mainīgajiem jānosaka pārslēgšanās punktus, jeb kritisko mainīgo svārstība %, pie kuras neto pašreizējā vērtība ir vienāda ar nulli</w:t>
       </w:r>
-      <w:r w:rsidR="00804143" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00804143">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>, rezultātu pierakstot projekta iesnieguma 4.pielikumā “Projekta izmaksu efektivitātes novērtēšana”.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4327290E" w14:textId="3C9174BF" w:rsidR="00A558CD" w:rsidRPr="00954D3C" w:rsidRDefault="00A558CD" w:rsidP="00A558CD">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00A558CD" w:rsidP="00A558CD" w:rsidRDefault="00A558CD" w14:paraId="4327290E" w14:textId="3C9174BF">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kritisko mainīgo </w:t>
       </w:r>
-      <w:r w:rsidR="006128A5" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="006128A5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">pārslēgšanās punktu </w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>vērtību atrašanai var izmantot Excel “</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Goal</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>seek</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>” funkciju.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="333892BD" w14:textId="0B334FE9" w:rsidR="00862976" w:rsidRPr="00954D3C" w:rsidRDefault="00862976" w:rsidP="00A558CD">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00862976" w:rsidP="00A558CD" w:rsidRDefault="00862976" w14:paraId="333892BD" w14:textId="0B334FE9">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Iegūtos jutīguma analīzes rezultātus jāizmanto projekta risku analīzē.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28825A0D" w14:textId="0D9A4A9E" w:rsidR="00862976" w:rsidRPr="00954D3C" w:rsidRDefault="00862976" w:rsidP="00862976">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00862976" w:rsidP="00862976" w:rsidRDefault="00862976" w14:paraId="28825A0D" w14:textId="0D9A4A9E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Izklājlapa “7.DL </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>jut</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00413C2E" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00413C2E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nalīze-Soc.” ir sadalīta sešās daļās: “Sociālekonomiskie ieguvumi”, “Finanšu ieguvumi”, “</w:t>
       </w:r>
-      <w:r w:rsidR="0064361B" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="0064361B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sociālekonomiskie zaudējumi</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidR="0064361B" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="0064361B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidR="0064361B" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="0064361B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sociālekonomiskās izmaksas</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidR="0064361B" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="0064361B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, “Dati darba spēka izmaksām un citām fiskālām korekcijām” un “Rādītāju aprēķināšana”.  Projekta iesniedzējs aizpilda tikai kolonnu “D” </w:t>
       </w:r>
-      <w:r w:rsidR="00D33F30" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00D33F30">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1-5.daļu, </w:t>
       </w:r>
-      <w:r w:rsidR="0064361B" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="0064361B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">norādot katra mainīgā novirzi par 1% un pierakstot projekta iesnieguma 4.pielikumā “Projekta izmaksu efektivitātes novērtēšana” ekonomiskās neto pašreizējās vērtības novirzi % atbilstoši </w:t>
       </w:r>
-      <w:r w:rsidR="00D33F30" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00D33F30">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6.daļas </w:t>
       </w:r>
-      <w:r w:rsidR="0064361B" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="0064361B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>šūnā “I45” noteiktajam.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B494C60" w14:textId="7E4EE957" w:rsidR="00413C2E" w:rsidRPr="00954D3C" w:rsidRDefault="00413C2E" w:rsidP="00413C2E">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00413C2E" w:rsidP="00413C2E" w:rsidRDefault="00413C2E" w14:paraId="7B494C60" w14:textId="7E4EE957">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Izklājlapa “8.DL </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>jut</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. analīze-Fin.” ir sadalīta </w:t>
       </w:r>
-      <w:r w:rsidR="007A3C44" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="007A3C44">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">četrās daļās: “Naudas plūsmas pozīcijas” pašu kapitāla naudas plūsmai, “Rādītāju aprēķināšana” pašu kapitāla naudas plūsmai, “Naudas plūsmas pozīcijas” investīciju naudas plūsmai un “Rādītāju aprēķināšana” investīciju naudas plūsmai. </w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Projekta iesniedzējs aizpilda tikai kolonnu “</w:t>
       </w:r>
-      <w:r w:rsidR="007A3C44" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="007A3C44">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” 1</w:t>
       </w:r>
-      <w:r w:rsidR="007A3C44" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="007A3C44">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> un 3</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.daļu, norādot katra mainīgā novirzi par 1% un pierakstot projekta iesnieguma 4.pielikumā “Projekta izmaksu efektivitātes novērtēšana” </w:t>
       </w:r>
-      <w:r w:rsidR="007A3C44" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="007A3C44">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>finan</w:t>
       </w:r>
-      <w:r w:rsidR="00AA6DCC" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00AA6DCC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>siālās kapitāla</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> neto pašreizējās vērtības novirzi % atbilstoši </w:t>
       </w:r>
-      <w:r w:rsidR="00AA6DCC" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00AA6DCC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.daļas šūnā “</w:t>
       </w:r>
-      <w:r w:rsidR="00AA6DCC" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00AA6DCC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>K16</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” noteiktajam</w:t>
       </w:r>
-      <w:r w:rsidR="00AA6DCC" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00AA6DCC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> un finansiālās investīciju neto pašreizējās vērtības novirzi % atbilstoši 4.daļas šūnā “K28” noteiktajam.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="401A37EA" w14:textId="77777777" w:rsidR="00C73ABA" w:rsidRPr="00954D3C" w:rsidRDefault="00C73ABA" w:rsidP="00432136">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00C73ABA" w:rsidP="00432136" w:rsidRDefault="00C73ABA" w14:paraId="401A37EA" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B48CD54" w14:textId="2F734DF5" w:rsidR="00432136" w:rsidRPr="00954D3C" w:rsidRDefault="00432136" w:rsidP="00596D47">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00432136" w:rsidP="00596D47" w:rsidRDefault="00432136" w14:paraId="6B48CD54" w14:textId="2F734DF5">
+      <w:pPr>
+        <w:pStyle w:val="Virsraksts1"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="66" w:name="_Toc202867010"/>
+      <w:bookmarkStart w:name="_Toc202867010" w:id="65"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Projekta iesnieguma </w:t>
       </w:r>
-      <w:r w:rsidR="00433B0E" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00433B0E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>sadaļa “Finansējuma sadalījums pa avotiem”</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="66"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="70C32497" w14:textId="322712B2" w:rsidR="00C73ABA" w:rsidRPr="00954D3C" w:rsidRDefault="00D84C82" w:rsidP="00D84C82">
+      <w:bookmarkEnd w:id="65"/>
+    </w:p>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00C73ABA" w:rsidP="00D84C82" w:rsidRDefault="00D84C82" w14:paraId="70C32497" w14:textId="322712B2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="67" w:name="_Hlk96430696"/>
+      <w:bookmarkStart w:name="_Hlk96430696" w:id="66"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Izklājlapā “9. DL PI </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="008D2E7D" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="008D2E7D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fin.plans</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” tiek aprēķināts gan projekta </w:t>
       </w:r>
-      <w:r w:rsidR="00925AFC" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00925AFC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">kopējais </w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">finansēšanas plāns kas atbilst projekta iesnieguma </w:t>
       </w:r>
-      <w:r w:rsidR="00CC0F1F" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00CC0F1F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sadaļai “Finansējuma sadalījums pa avotiem”</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, gan arī individuālie </w:t>
       </w:r>
-      <w:r w:rsidR="00925AFC" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00925AFC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">finansēšanas plāni sadalījumā pa projektā plānotajiem </w:t>
       </w:r>
-      <w:r w:rsidR="00103A1B" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00103A1B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>komercdarbības</w:t>
       </w:r>
-      <w:r w:rsidR="00925AFC" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00925AFC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> atbalsta veidiem.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:p w14:paraId="33C35C55" w14:textId="645F4253" w:rsidR="00990122" w:rsidRDefault="00990122" w:rsidP="00925AFC">
+    <w:bookmarkEnd w:id="66"/>
+    <w:p w:rsidR="00990122" w:rsidP="00925AFC" w:rsidRDefault="00990122" w14:paraId="33C35C55" w14:textId="645F4253">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja projektā aprēķinātais </w:t>
       </w:r>
       <w:r w:rsidR="00691A0B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Taisnīgā pārkārtošanās </w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
@@ -15428,207 +15792,207 @@
       <w:r w:rsidR="00544865">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>TPF</w:t>
       </w:r>
       <w:r w:rsidR="00691A0B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>finansējuma apmērs jānorāda šūnā “B19” un izmaksu un ieguvumu analīzes modelis automātiski aprēķinās ES fondu finansējumu proporcionāli sākotnēji aprēķinātajam ES fondu finansējumam.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0023B8FE" w14:textId="61840B45" w:rsidR="004604EC" w:rsidRPr="004604EC" w:rsidRDefault="00030715" w:rsidP="004604EC">
+    <w:p w:rsidRPr="004604EC" w:rsidR="004604EC" w:rsidP="004604EC" w:rsidRDefault="00030715" w14:paraId="0023B8FE" w14:textId="148E370F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:del w:id="68" w:author="CFLA" w:date="2025-11-27T10:51:00Z" w16du:dateUtc="2025-11-27T08:51:00Z">
+      <w:del w:author="Autors" w:date="2026-04-01T09:24:00Z" w16du:dateUtc="2026-04-01T06:24:00Z" w:id="67">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:delText>Individuālajā</w:delText>
         </w:r>
       </w:del>
-      <w:ins w:id="69" w:author="CFLA" w:date="2025-11-27T10:51:00Z" w16du:dateUtc="2025-11-27T08:51:00Z">
-        <w:r w:rsidR="00C66D13" w:rsidRPr="002E5DD3">
+      <w:ins w:author="Autors" w:date="2026-04-01T09:24:00Z" w16du:dateUtc="2026-04-01T06:24:00Z" w:id="68">
+        <w:r w:rsidRPr="002E5DD3" w:rsidR="00C66D13">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Valsts budžeta</w:t>
         </w:r>
         <w:r w:rsidR="00C66D13">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00C66D13" w:rsidRPr="002E5DD3">
+        <w:r w:rsidRPr="002E5DD3" w:rsidR="00C66D13">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">līdzfinansējums </w:t>
         </w:r>
-        <w:r w:rsidR="00C66D13" w:rsidRPr="00FA2AE0">
+        <w:r w:rsidRPr="00FA2AE0" w:rsidR="00C66D13">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">atbilstoši </w:t>
         </w:r>
-        <w:r w:rsidR="00C66D13" w:rsidRPr="002E5DD3">
+        <w:r w:rsidRPr="002E5DD3" w:rsidR="00C66D13">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">SAM MK noteikumu </w:t>
         </w:r>
         <w:r w:rsidR="00C66D13">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00C66D13" w:rsidRPr="002E5DD3">
+        <w:r w:rsidRPr="002E5DD3" w:rsidR="00C66D13">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>. punktam nepārsniedz 10</w:t>
         </w:r>
         <w:r w:rsidR="00C66D13">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">% </w:t>
         </w:r>
-        <w:r w:rsidR="00C66D13" w:rsidRPr="002E5DD3">
+        <w:r w:rsidRPr="002E5DD3" w:rsidR="00C66D13">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>no pasākuma atlases kārtas kopējām attiecināmajām izmaksām, privātais</w:t>
         </w:r>
         <w:r w:rsidR="00C66D13">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00C66D13" w:rsidRPr="002E5DD3">
+        <w:r w:rsidRPr="002E5DD3" w:rsidR="00C66D13">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">finansējums ir vismaz </w:t>
         </w:r>
         <w:r w:rsidR="00C66D13">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">5% </w:t>
         </w:r>
-        <w:r w:rsidR="00C66D13" w:rsidRPr="002E5DD3">
+        <w:r w:rsidRPr="002E5DD3" w:rsidR="00C66D13">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>no pasākuma atlases kārtas kopējām attiecināmajām izmaksām.</w:t>
         </w:r>
         <w:r w:rsidR="004F38C4">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00E11BCB">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">Lai nodrošinātu </w:t>
         </w:r>
-        <w:r w:rsidR="00E11BCB" w:rsidRPr="00E11BCB">
+        <w:r w:rsidRPr="00E11BCB" w:rsidR="00E11BCB">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>SAM MK noteikumu 9. punkta</w:t>
         </w:r>
         <w:r w:rsidR="00F76D0B">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> izpildi</w:t>
         </w:r>
-        <w:r w:rsidR="00E11BCB" w:rsidRPr="00E11BCB">
+        <w:r w:rsidRPr="00E11BCB" w:rsidR="00E11BCB">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00F76D0B">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>i</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>ndividuālajā</w:t>
         </w:r>
       </w:ins>
       <w:r>
@@ -15687,2979 +16051,2991 @@
         </w:rPr>
         <w:t>, nepieciešamības gadījumā ir iespējams</w:t>
       </w:r>
       <w:r w:rsidR="00046BB0">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E85D3A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">37. rindā </w:t>
       </w:r>
       <w:r w:rsidR="00F70FA4">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>norād</w:t>
       </w:r>
       <w:r w:rsidR="00854EB6">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>īt</w:t>
       </w:r>
       <w:r w:rsidR="00F70FA4">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DE43CA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>privātā līdzfinansējuma apjomu</w:t>
       </w:r>
       <w:r w:rsidR="00E85D3A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003C5591">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>projekta attiecināmo izmaksu segšanai</w:t>
       </w:r>
       <w:r w:rsidR="007C2909">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> gadījumos,</w:t>
       </w:r>
-      <w:r w:rsidR="004604EC" w:rsidRPr="004604EC">
+      <w:r w:rsidRPr="004604EC" w:rsidR="004604EC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004A711F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>j</w:t>
       </w:r>
-      <w:r w:rsidR="004A711F" w:rsidRPr="004A711F">
+      <w:r w:rsidRPr="004A711F" w:rsidR="004A711F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a tiek plānots valsts budžeta līdzfinansējumu (</w:t>
       </w:r>
       <w:r w:rsidR="004A711F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>kam</w:t>
       </w:r>
-      <w:r w:rsidR="004A711F" w:rsidRPr="004A711F">
+      <w:r w:rsidRPr="004A711F" w:rsidR="004A711F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> noteikt</w:t>
       </w:r>
       <w:r w:rsidR="004A711F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="004A711F" w:rsidRPr="004A711F">
+      <w:r w:rsidRPr="004A711F" w:rsidR="004A711F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> maksimāl</w:t>
       </w:r>
       <w:r w:rsidR="004A711F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ā pieejamā</w:t>
       </w:r>
-      <w:r w:rsidR="004A711F" w:rsidRPr="004A711F">
+      <w:r w:rsidRPr="004A711F" w:rsidR="004A711F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> summ</w:t>
       </w:r>
       <w:r w:rsidR="004A711F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="004A711F" w:rsidRPr="004A711F">
+      <w:r w:rsidRPr="004A711F" w:rsidR="004A711F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>) papildināt ar privāto finansējumu darbībām, uz kurām neattiecas komercdarbības regulējums</w:t>
       </w:r>
-      <w:r w:rsidR="004604EC" w:rsidRPr="004604EC">
+      <w:r w:rsidRPr="004604EC" w:rsidR="004604EC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10AFBD38" w14:textId="796303D0" w:rsidR="004A679B" w:rsidRPr="00BA2A05" w:rsidRDefault="0085051B" w:rsidP="00BA64D1">
+    <w:p w:rsidRPr="009E2F5A" w:rsidR="004A679B" w:rsidP="00BA64D1" w:rsidRDefault="0085051B" w14:paraId="10AFBD38" w14:textId="796303D0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Valsts budžeta līdzfinansējums atbilstoši </w:t>
       </w:r>
-      <w:bookmarkStart w:id="70" w:name="_Hlk213143126"/>
+      <w:bookmarkStart w:name="_Hlk213143126" w:id="69"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">SAM MK noteikumu 7. punktam </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="70"/>
+      <w:bookmarkEnd w:id="69"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">visos projektos kopā </w:t>
       </w:r>
       <w:r w:rsidR="00506D3A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nedrīkst pārsniegt</w:t>
       </w:r>
       <w:r w:rsidRPr="0085051B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3 405 000 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0085051B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>euro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37A90880" w14:textId="13647EC0" w:rsidR="00EF7BE3" w:rsidRPr="00954D3C" w:rsidRDefault="00EF7BE3" w:rsidP="00925AFC">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00EF7BE3" w:rsidP="00925AFC" w:rsidRDefault="00EF7BE3" w14:paraId="37A90880" w14:textId="13647EC0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Jāpārliecinās</w:t>
       </w:r>
       <w:r w:rsidR="00996A9B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> lai izklājlapā “9. DL PI</w:t>
       </w:r>
-      <w:r w:rsidR="00A057F5" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00A057F5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00A057F5" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00A057F5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fin.plans</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” aprēķinātais projekta kopējais finansēšanas plāns  atbilst projekta iesnieguma </w:t>
       </w:r>
-      <w:r w:rsidR="008A1959" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="008A1959">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sadaļai “Finansējuma sadalījums pa avotiem”</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75669982" w14:textId="77777777" w:rsidR="00EF7BE3" w:rsidRPr="00954D3C" w:rsidRDefault="00EF7BE3" w:rsidP="00925AFC">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00EF7BE3" w:rsidP="00925AFC" w:rsidRDefault="00EF7BE3" w14:paraId="75669982" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B62DAEE" w14:textId="1DA8C242" w:rsidR="00432136" w:rsidRPr="00954D3C" w:rsidRDefault="00432136" w:rsidP="00596D47">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00432136" w:rsidP="00596D47" w:rsidRDefault="00432136" w14:paraId="3B62DAEE" w14:textId="1DA8C242">
+      <w:pPr>
+        <w:pStyle w:val="Virsraksts1"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="71" w:name="_Toc202867011"/>
+      <w:bookmarkStart w:name="_Toc202867011" w:id="70"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Projekta iesnieguma </w:t>
       </w:r>
-      <w:r w:rsidR="00A10BE3" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00A10BE3">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>sadaļa “Projekta budžeta kopsavilkums”</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="71"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="41966CD3" w14:textId="75089D0B" w:rsidR="00DB1761" w:rsidRPr="00954D3C" w:rsidRDefault="00DB1761" w:rsidP="00DB1761">
+      <w:bookmarkEnd w:id="70"/>
+    </w:p>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00DB1761" w:rsidP="00DB1761" w:rsidRDefault="00DB1761" w14:paraId="41966CD3" w14:textId="75089D0B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Izklājlapā “10. DL PI </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="006B6F4B" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="006B6F4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Budz.kops</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="006B6F4B" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="006B6F4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” tiek aprēķināts projekta kopējais budžeta kopsavilkums kas atbilst projekta iesnieguma </w:t>
       </w:r>
-      <w:r w:rsidR="006B6F4B" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="006B6F4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sadaļai</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> “Projekta budžeta kopsavilkums”.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01746C50" w14:textId="5EF25EE0" w:rsidR="00DB1761" w:rsidRPr="00954D3C" w:rsidRDefault="005F04B3" w:rsidP="00DB1761">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00DB1761" w:rsidP="00DB1761" w:rsidRDefault="005F04B3" w14:paraId="01746C50" w14:textId="5EF25EE0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Informāciju par</w:t>
       </w:r>
-      <w:r w:rsidR="00DB1761" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00DB1761">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE00CE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>projekta budžeta izmaksu pozīcijām un izmaksām</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DB1761" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00DB1761">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">projekta iesniedzējs neaizpilda, jo </w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>tajās</w:t>
       </w:r>
-      <w:r w:rsidR="00DB1761" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00DB1761">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> automātiski ģenerējas iznākums, ņemot vērā izklājlapās par projekta budžetu norādītās projekta investīciju izmaksas</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49BA24A1" w14:textId="23E67060" w:rsidR="005F04B3" w:rsidRPr="00954D3C" w:rsidRDefault="005F04B3" w:rsidP="00DB1761">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="005F04B3" w:rsidP="00DB1761" w:rsidRDefault="005F04B3" w14:paraId="49BA24A1" w14:textId="23E67060">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Projekta iesniedzējs pārbauda </w:t>
       </w:r>
       <w:r w:rsidR="00BD4A72">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">G </w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>kolonnā aprēķināto PVN apmēru un to salīdzina ar projekta iesnieguma 3. pielikumu “Projekta budžeta kopsavilkums” un nepie</w:t>
       </w:r>
-      <w:r w:rsidR="00870FE0" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00870FE0">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ciešamības gadījumā precizē to.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EF9A2CE" w14:textId="5738FCE0" w:rsidR="00DB1761" w:rsidRPr="00954D3C" w:rsidRDefault="00870FE0" w:rsidP="00870FE0">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00DB1761" w:rsidP="00870FE0" w:rsidRDefault="00870FE0" w14:paraId="7EF9A2CE" w14:textId="5738FCE0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Jāpārliecinās</w:t>
       </w:r>
       <w:r w:rsidR="00542B2F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> lai izklājlapā “10. DL PI</w:t>
       </w:r>
-      <w:r w:rsidR="00D348C5" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00D348C5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00D348C5" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00D348C5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Budz.kops</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00D348C5" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00D348C5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” aprēķinātais projekta kopējais budžeta kopsavilkums  atbilst projekta iesnieguma</w:t>
       </w:r>
-      <w:r w:rsidR="00D348C5" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00D348C5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F9743D" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00F9743D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sadaļai “Projekta budžeta kopsavilkums”</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BDCB6C6" w14:textId="77777777" w:rsidR="00870FE0" w:rsidRPr="00954D3C" w:rsidRDefault="00870FE0" w:rsidP="00870FE0">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00870FE0" w:rsidP="00870FE0" w:rsidRDefault="00870FE0" w14:paraId="1BDCB6C6" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5408E2BA" w14:textId="61CE5ABB" w:rsidR="0060686B" w:rsidRPr="00954D3C" w:rsidRDefault="00D348C5" w:rsidP="00596D47">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="0060686B" w:rsidP="00596D47" w:rsidRDefault="00D348C5" w14:paraId="5408E2BA" w14:textId="61CE5ABB">
+      <w:pPr>
+        <w:pStyle w:val="Virsraksts1"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="72" w:name="_Toc202867012"/>
+      <w:bookmarkStart w:name="_Toc202867012" w:id="71"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">MK </w:t>
       </w:r>
-      <w:r w:rsidR="005E2AE3" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="005E2AE3">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>noteikumu Nr.408</w:t>
       </w:r>
-      <w:r w:rsidR="0060686B" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="0060686B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005E2AE3" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="005E2AE3">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
-      <w:r w:rsidR="0060686B" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="0060686B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>pielikums “Projekta izmaksu efektivitātes novērtējums”</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="71"/>
+    </w:p>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00B50372" w:rsidP="00B50372" w:rsidRDefault="00B50372" w14:paraId="155155FA" w14:textId="26B0682C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk96432576" w:id="72"/>
+      <w:r w:rsidRPr="00954D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Izklājlapā “11. DL 4.pielikums” ir ietverta veidlapa “Projekta izmaksu efektivitātes novērtējums” atbilstoši MK noteikumu Nr.408 4.pielikumam, kurā tiek aprēķināti projekta finanšu un ekonomiskās analīzes dati.</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="72"/>
-    </w:p>
-[...19 lines deleted...]
-      <w:r w:rsidR="00987670" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="00987670">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Reatabula"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="5911" w:tblpY="79"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="515"/>
         <w:gridCol w:w="276"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B50372" w:rsidRPr="00954D3C" w14:paraId="16C09940" w14:textId="77777777" w:rsidTr="00BF0667">
+      <w:tr w:rsidRPr="00954D3C" w:rsidR="00B50372" w:rsidTr="00BF0667" w14:paraId="16C09940" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6C5C1329" w14:textId="77777777" w:rsidR="00B50372" w:rsidRPr="00954D3C" w:rsidRDefault="00B50372" w:rsidP="00BF0667">
+          <w:p w:rsidRPr="00954D3C" w:rsidR="00B50372" w:rsidP="00BF0667" w:rsidRDefault="00B50372" w14:paraId="6C5C1329" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="515" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
           </w:tcPr>
-          <w:p w14:paraId="235806B4" w14:textId="77777777" w:rsidR="00B50372" w:rsidRPr="00954D3C" w:rsidRDefault="00B50372" w:rsidP="00BF0667">
+          <w:p w:rsidRPr="00954D3C" w:rsidR="00B50372" w:rsidP="00BF0667" w:rsidRDefault="00B50372" w14:paraId="235806B4" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0305F625" w14:textId="77777777" w:rsidR="00B50372" w:rsidRPr="00954D3C" w:rsidRDefault="00B50372" w:rsidP="00BF0667">
+          <w:p w:rsidRPr="00954D3C" w:rsidR="00B50372" w:rsidP="00BF0667" w:rsidRDefault="00B50372" w14:paraId="0305F625" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="75C3DB61" w14:textId="77777777" w:rsidR="00B50372" w:rsidRPr="00954D3C" w:rsidRDefault="00B50372" w:rsidP="00B50372">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00B50372" w:rsidP="00B50372" w:rsidRDefault="00B50372" w14:paraId="75C3DB61" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ar aizpildīšanai paredzēto lauku tonējumu:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75C412BE" w14:textId="77777777" w:rsidR="00B50372" w:rsidRPr="00954D3C" w:rsidRDefault="00B50372" w:rsidP="00B50372">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00B50372" w:rsidP="00B50372" w:rsidRDefault="00B50372" w14:paraId="75C412BE" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">norādītie lauki ir papildus aizpildāmie lauki. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E10029F" w14:textId="5899364D" w:rsidR="00B50372" w:rsidRPr="00954D3C" w:rsidRDefault="00B50372" w:rsidP="00B50372">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00B50372" w:rsidP="00B50372" w:rsidRDefault="00B50372" w14:paraId="7E10029F" w14:textId="5899364D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Laukos, kuros nav oranžais tonējums, vērtības tiek aprēķinātas automātiski.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47419ADA" w14:textId="77777777" w:rsidR="00B50372" w:rsidRPr="00954D3C" w:rsidRDefault="00B50372" w:rsidP="00B50372">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00B50372" w:rsidP="00B50372" w:rsidRDefault="00B50372" w14:paraId="47419ADA" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1545"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Sadaļas “I. Finanšu analīze” 1.punktā </w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(1.attēls) “Dati, galvenie pieņēmumi un makroekonomiskie parametri, kas tika izmantoti, lai veiktu analīzi. Galvenie secinājumi no finanšu analīzes, tostarp finanšu stabilitātes analīzes rezultāti, lai pierādītu, ka projekts nākotnē nenonāks finanšu grūtībās” jānorāda:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ADE783C" w14:textId="77777777" w:rsidR="00B50372" w:rsidRPr="00954D3C" w:rsidRDefault="00B50372" w:rsidP="00B50372">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00B50372" w:rsidP="00B50372" w:rsidRDefault="00B50372" w14:paraId="3ADE783C" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1545"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1.attēls</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03B763E0" w14:textId="77777777" w:rsidR="00B50372" w:rsidRPr="00954D3C" w:rsidRDefault="00B50372" w:rsidP="00B50372">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00B50372" w:rsidP="00B50372" w:rsidRDefault="00B50372" w14:paraId="03B763E0" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="44FB4324" wp14:editId="764B9697">
             <wp:extent cx="6119495" cy="1814195"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1997508689" name="Picture 1997508689" descr="Attēls, kurā ir teksts, ekrānuzņēmums, fonts, rinda&#10;&#10;Apraksts ģenerēts automātiski"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1997508689" name="Attēls 1" descr="Attēls, kurā ir teksts, ekrānuzņēmums, fonts, rinda&#10;&#10;Apraksts ģenerēts automātiski"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId31"/>
+                    <a:blip r:embed="rId30"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6119495" cy="1814195"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D7F4631" w14:textId="77777777" w:rsidR="00B50372" w:rsidRPr="00954D3C" w:rsidRDefault="00B50372" w:rsidP="00B50372">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00B50372" w:rsidP="00B50372" w:rsidRDefault="00B50372" w14:paraId="2D7F4631" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1545"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Plānotā projekta raksturojums, projekta mērķi;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06B49A06" w14:textId="77777777" w:rsidR="00B50372" w:rsidRPr="00954D3C" w:rsidRDefault="00B50372" w:rsidP="00B50372">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00B50372" w:rsidP="00B50372" w:rsidRDefault="00B50372" w14:paraId="06B49A06" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1545"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Esošās situācijas raksturojums;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="598591F3" w14:textId="77777777" w:rsidR="00B50372" w:rsidRPr="00954D3C" w:rsidRDefault="00B50372" w:rsidP="00B50372">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00B50372" w:rsidP="00B50372" w:rsidRDefault="00B50372" w14:paraId="598591F3" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1545"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Informācija par alternatīvām, to izvēles procesu, detalizēta informācija par izvēlēto alternatīvu(</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>situācijas apraksts ar projektu / bez projekta</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">); </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="743CF2D6" w14:textId="77777777" w:rsidR="00B50372" w:rsidRPr="00954D3C" w:rsidRDefault="00B50372" w:rsidP="00B50372">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00B50372" w:rsidP="00B50372" w:rsidRDefault="00B50372" w14:paraId="743CF2D6" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1545"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ar projektu saistītās veiktās </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>priekšizpētes</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ja tādas ir veiktas);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="613CFA98" w14:textId="77777777" w:rsidR="00B50372" w:rsidRPr="00954D3C" w:rsidRDefault="00B50372" w:rsidP="00B50372">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00B50372" w:rsidP="00B50372" w:rsidRDefault="00B50372" w14:paraId="613CFA98" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1545"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Kādi makroekonomiskie rādītāji ir izmantoti finanšu analīzē;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B6686FC" w14:textId="77777777" w:rsidR="00B50372" w:rsidRPr="00954D3C" w:rsidRDefault="00B50372" w:rsidP="00B50372">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00B50372" w:rsidP="00B50372" w:rsidRDefault="00B50372" w14:paraId="7B6686FC" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1545"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Aprēķinu periodu;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275575B9" w14:textId="77777777" w:rsidR="00B50372" w:rsidRPr="00954D3C" w:rsidRDefault="00B50372" w:rsidP="00B50372">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00B50372" w:rsidP="00B50372" w:rsidRDefault="00B50372" w14:paraId="275575B9" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1545"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Finansiālo ieguvumu un zaudējumu raksturojums, aprēķinu gaitā iegūtu rezultātu detalizēts apraksts (kāds ir aprēķinos noteiktais FNPV(k), FRR(k), FNPV(c); FRR(c), kāda ir aprēķinātā SAM līdzfinansējuma likme % un </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>euro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> un kāda ir aprēķinātā uzkrātā neto naudas plūsma, kā arī to ko no šiem rezultātiem var secināt) un aprēķinos izmantoto pieņēmumu raksturojums.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1491FD92" w14:textId="77777777" w:rsidR="00B50372" w:rsidRPr="00954D3C" w:rsidRDefault="00B50372" w:rsidP="00B50372">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00B50372" w:rsidP="00B50372" w:rsidRDefault="00B50372" w14:paraId="1491FD92" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1545"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sadaļu var papildināt arī ar citu atbilstošu un ar projektu saistītu informāciju, pēc projekta iesniedzēja ieskatiem.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FB988D4" w14:textId="77777777" w:rsidR="00B50372" w:rsidRPr="00954D3C" w:rsidRDefault="00B50372" w:rsidP="00B50372">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00B50372" w:rsidP="00B50372" w:rsidRDefault="00B50372" w14:paraId="3FB988D4" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C4B8F15" w14:textId="77777777" w:rsidR="00B50372" w:rsidRPr="00954D3C" w:rsidRDefault="00B50372" w:rsidP="00B50372">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00B50372" w:rsidP="00B50372" w:rsidRDefault="00B50372" w14:paraId="1C4B8F15" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sadaļas “I. Finanšu analīze” 2.punktā</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2.attēls) “Galvenie elementi un parametri, ko izmanto IIA finanšu analīzei” </w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>un 3.punktā</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> “Finanšu analīzes galvenie rādītāji saskaņā ar IIA dokumentu” aprēķini notiek automatizēti. Papildus informācijas ievade nav nepieciešama.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19BCE176" w14:textId="77777777" w:rsidR="00B50372" w:rsidRPr="00954D3C" w:rsidRDefault="00B50372" w:rsidP="00B50372">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00B50372" w:rsidP="00B50372" w:rsidRDefault="00B50372" w14:paraId="19BCE176" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1545"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2.attēls</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26082145" w14:textId="4C10C62B" w:rsidR="00DF5219" w:rsidRPr="007A3B5B" w:rsidRDefault="007A3B5B" w:rsidP="00B50372">
+    <w:p w:rsidRPr="007A3B5B" w:rsidR="00DF5219" w:rsidP="00B50372" w:rsidRDefault="007A3B5B" w14:paraId="26082145" w14:textId="4C10C62B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A3B5B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="07884FAC" wp14:editId="025E6EF4">
             <wp:extent cx="6119495" cy="4615815"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1267153732" name="Picture 1" descr="A screenshot of a document&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1267153732" name="Picture 1" descr="A screenshot of a document&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId32"/>
+                    <a:blip r:embed="rId31"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6119495" cy="4615815"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01499FEB" w14:textId="737BEAAE" w:rsidR="00B50372" w:rsidRDefault="00B50372" w:rsidP="00B50372">
+    <w:p w:rsidR="00B50372" w:rsidP="00B50372" w:rsidRDefault="00B50372" w14:paraId="01499FEB" w14:textId="737BEAAE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sadaļas “II. Ekonomiskā analīze” 1.punktā</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (3.attēls) “Galvenie pieņēmumi, novērtējot izmaksas (tai skaitā attiecīgas izmaksu komponentes - ieguldījumu izmaksas, rezerves izmaksas, darbības izmaksas), ekonomiskos ieguvumus un ārējos faktorus, tostarp tos, kas saistīti ar vidi, klimata pārmaiņu mazināšanu un noturību katastrofu gadījumā, un galvenie secinājumi no sociālekonomiskās analīzes” norāda:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D0AE4C7" w14:textId="77777777" w:rsidR="007B22A4" w:rsidRPr="00954D3C" w:rsidRDefault="007B22A4" w:rsidP="00B50372">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="007B22A4" w:rsidP="00B50372" w:rsidRDefault="007B22A4" w14:paraId="6D0AE4C7" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00889A12" w14:textId="119EC4A0" w:rsidR="00B50372" w:rsidRPr="00954D3C" w:rsidRDefault="00B50372" w:rsidP="00B50372">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00B50372" w:rsidP="00B50372" w:rsidRDefault="00B50372" w14:paraId="00889A12" w14:textId="119EC4A0">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3.attēls</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="138B51A6" w14:textId="77777777" w:rsidR="00B50372" w:rsidRPr="00954D3C" w:rsidRDefault="00B50372" w:rsidP="00B50372">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00B50372" w:rsidP="00B50372" w:rsidRDefault="00B50372" w14:paraId="138B51A6" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="652972E2" wp14:editId="02293CC5">
             <wp:extent cx="6119495" cy="1441450"/>
             <wp:effectExtent l="0" t="0" r="0" b="6350"/>
             <wp:docPr id="1509241350" name="Picture 1509241350" descr="Attēls, kurā ir teksts, fonts, programmatūra, ekrānuzņēmums&#10;&#10;Apraksts ģenerēts automātiski"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1509241350" name="Attēls 1" descr="Attēls, kurā ir teksts, fonts, programmatūra, ekrānuzņēmums&#10;&#10;Apraksts ģenerēts automātiski"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId33"/>
+                    <a:blip r:embed="rId32"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6119495" cy="1441450"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62C8199D" w14:textId="77777777" w:rsidR="00B50372" w:rsidRPr="00954D3C" w:rsidRDefault="00B50372" w:rsidP="00B50372">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00B50372" w:rsidP="00B50372" w:rsidRDefault="00B50372" w14:paraId="62C8199D" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1545"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Kāds ir ekonomiskās analīzes mērķis;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="318B9874" w14:textId="77777777" w:rsidR="00B50372" w:rsidRPr="00954D3C" w:rsidRDefault="00B50372" w:rsidP="00B50372">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00B50372" w:rsidP="00B50372" w:rsidRDefault="00B50372" w14:paraId="318B9874" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1545"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Kāda aprēķinu metode tika izmantota ekonomiskajā analīzē;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53647866" w14:textId="77777777" w:rsidR="00B50372" w:rsidRPr="00954D3C" w:rsidRDefault="00B50372" w:rsidP="00B50372">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00B50372" w:rsidP="00B50372" w:rsidRDefault="00B50372" w14:paraId="53647866" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1545"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Kādi makroekonomiskie rādītāji ir izmantoti ekonomiskajā analīzē;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="506BCE39" w14:textId="77777777" w:rsidR="00B50372" w:rsidRPr="00954D3C" w:rsidRDefault="00B50372" w:rsidP="00B50372">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00B50372" w:rsidP="00B50372" w:rsidRDefault="00B50372" w14:paraId="506BCE39" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1545"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Ekonomiskā analīzē izmantotās projekta kopējās investīciju izmaksas, ietverot fiskālās korekcijas, ārējo faktoru korekcijas un ēnu cenu korekcijas, ja piemērojams), kā tiek noteiktas projekta ekspluatācijas un uzturēšanas izmaksas un vai ir projekta atlikusī vērtība, kā arī citas izmaksas, ja projektā tādas tiek paredzētas;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="52D3537F" w14:textId="77777777" w:rsidR="00B50372" w:rsidRPr="00954D3C" w:rsidRDefault="00B50372" w:rsidP="00B50372">
+        <w:t xml:space="preserve">Ekonomiskā analīzē izmantotās projekta kopējās investīciju izmaksas, ietverot fiskālās korekcijas, ārējo faktoru korekcijas un ēnu cenu korekcijas, ja piemērojams), kā tiek </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00954D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>noteiktas projekta ekspluatācijas un uzturēšanas izmaksas un vai ir projekta atlikusī vērtība, kā arī citas izmaksas, ja projektā tādas tiek paredzētas;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00B50372" w:rsidP="00B50372" w:rsidRDefault="00B50372" w14:paraId="52D3537F" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1545"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ekonomiskā analīzē izmantotos sociāli ekonomiskos ieguvumus un kā tie tika noteikti, norādot atsauci uz atbilstošu metodiku;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10371378" w14:textId="77777777" w:rsidR="00B50372" w:rsidRPr="00954D3C" w:rsidRDefault="00B50372" w:rsidP="00B50372">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00B50372" w:rsidP="00B50372" w:rsidRDefault="00B50372" w14:paraId="10371378" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1545"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Aprēķinu periodu;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BF29E63" w14:textId="77777777" w:rsidR="00B50372" w:rsidRPr="00954D3C" w:rsidRDefault="00B50372" w:rsidP="00B50372">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00B50372" w:rsidP="00B50372" w:rsidRDefault="00B50372" w14:paraId="2BF29E63" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1545"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Galvenos secinājumus: kāds ir aprēķinos noteiktais ENPV, ERR un kāda ir ieguvumu un izdevumu attiecība, kā arī to ko no šiem rezultātiem var secināt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15B313DC" w14:textId="77777777" w:rsidR="00B50372" w:rsidRPr="00954D3C" w:rsidRDefault="00B50372" w:rsidP="00B50372">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00B50372" w:rsidP="00B50372" w:rsidRDefault="00B50372" w14:paraId="15B313DC" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1545"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="120D94E0" w14:textId="77777777" w:rsidR="00B50372" w:rsidRPr="00954D3C" w:rsidRDefault="00B50372" w:rsidP="00B50372">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00B50372" w:rsidP="00B50372" w:rsidRDefault="00B50372" w14:paraId="120D94E0" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1545"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sadaļas “II. Ekonomiskā analīze” 2.punktā</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (4.attēls) “Informācija par ekonomiskajiem ieguvumiem un izmaksām” </w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>un 3.punktā</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> “Ekonomiskās analīzes galvenie rādītāji saskaņā ar IIA dokumentu” aprēķini notiek automatizēti. Papildus informācijas ievade nav nepieciešama.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FE00F8E" w14:textId="77777777" w:rsidR="002938DC" w:rsidRPr="00954D3C" w:rsidRDefault="002938DC" w:rsidP="007A3B5B">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="002938DC" w:rsidP="007A3B5B" w:rsidRDefault="002938DC" w14:paraId="7FE00F8E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76BF7359" w14:textId="48A5133E" w:rsidR="00B50372" w:rsidRPr="00954D3C" w:rsidRDefault="00B50372" w:rsidP="00B50372">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00B50372" w:rsidP="00B50372" w:rsidRDefault="00B50372" w14:paraId="76BF7359" w14:textId="48A5133E">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4.attēls</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29B91E49" w14:textId="77777777" w:rsidR="00B50372" w:rsidRPr="00954D3C" w:rsidRDefault="00B50372" w:rsidP="00B50372">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00B50372" w:rsidP="00B50372" w:rsidRDefault="00B50372" w14:paraId="29B91E49" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1545"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="030CFDEE" wp14:editId="247634F5">
             <wp:extent cx="6119495" cy="3002915"/>
             <wp:effectExtent l="0" t="0" r="0" b="6985"/>
             <wp:docPr id="812106659" name="Picture 812106659" descr="Attēls, kurā ir teksts, ekrānuzņēmums, cipars, fonts&#10;&#10;Apraksts ģenerēts automātiski"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="812106659" name="Attēls 1" descr="Attēls, kurā ir teksts, ekrānuzņēmums, cipars, fonts&#10;&#10;Apraksts ģenerēts automātiski"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId34"/>
+                    <a:blip r:embed="rId33"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6119495" cy="3002915"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DCBA139" w14:textId="77777777" w:rsidR="00B50372" w:rsidRPr="00954D3C" w:rsidRDefault="00B50372" w:rsidP="00B50372">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00B50372" w:rsidP="00B50372" w:rsidRDefault="00B50372" w14:paraId="3DCBA139" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1545"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E94A38B" w14:textId="37AD679C" w:rsidR="007A3B5B" w:rsidRPr="00954D3C" w:rsidRDefault="00B50372" w:rsidP="007B22A4">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="007A3B5B" w:rsidP="007B22A4" w:rsidRDefault="00B50372" w14:paraId="4E94A38B" w14:textId="37AD679C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1545"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sadaļas “III. Riska novērtējums un jutīguma analīze” 1.punktā</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (5.attēls) “Risku analīzes kopsavilkums un galvenie identificētie riski” norāda informāciju no par identificētiem riskiem pēc to veida, paskaidrojot to un norādot pasākumus risku mazināšanai vai novēršanai. Riska novērtējumu nosaka ar ekspertu metodi, piemērojot trīs risku kategorijas: augsts, vidējs un zems. Ja novērtētais risks ir vidējs vai augsts, Eiropas Savienības fonda projekta iesniedzējam ir jāsniedz pasākumu plāns risku negatīvās ietekmes novēršanai uz projekta finanšu vai ekonomisko atdevi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62A0FB1F" w14:textId="77777777" w:rsidR="00B50372" w:rsidRPr="00954D3C" w:rsidRDefault="00B50372" w:rsidP="00B50372">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00B50372" w:rsidP="00B50372" w:rsidRDefault="00B50372" w14:paraId="62A0FB1F" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5.attēls</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54CEB9A4" w14:textId="77777777" w:rsidR="00B50372" w:rsidRPr="00954D3C" w:rsidRDefault="00B50372" w:rsidP="00B50372">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00B50372" w:rsidP="00B50372" w:rsidRDefault="00B50372" w14:paraId="54CEB9A4" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1545"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="65DA6CE5" wp14:editId="079073D9">
             <wp:extent cx="6119495" cy="1644650"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="798912818" name="Picture 798912818" descr="Attēls, kurā ir teksts, ekrānuzņēmums, rinda, paralēls&#10;&#10;Apraksts ģenerēts automātiski"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="798912818" name="Attēls 1" descr="Attēls, kurā ir teksts, ekrānuzņēmums, rinda, paralēls&#10;&#10;Apraksts ģenerēts automātiski"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId35"/>
+                    <a:blip r:embed="rId34"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6119495" cy="1644650"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19B49934" w14:textId="77777777" w:rsidR="00B50372" w:rsidRPr="00954D3C" w:rsidRDefault="00B50372" w:rsidP="00B50372">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00B50372" w:rsidP="00B50372" w:rsidRDefault="00B50372" w14:paraId="19B49934" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1545"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Eiropas Savienības fonda projekta kopējo attiecināmo izmaksu pieauguma risks ir jāanalizē arī tādā gadījumā, ja jūtīguma analīzes rezultātā kopējās attiecināmās izmaksas netiek uzskatītas par kritisko mainīgo.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40662473" w14:textId="77777777" w:rsidR="00B50372" w:rsidRPr="00954D3C" w:rsidRDefault="00B50372" w:rsidP="00B50372">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00B50372" w:rsidP="00B50372" w:rsidRDefault="00B50372" w14:paraId="40662473" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1545"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29913156" w14:textId="77777777" w:rsidR="00B50372" w:rsidRPr="00954D3C" w:rsidRDefault="00B50372" w:rsidP="00B50372">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00B50372" w:rsidP="00B50372" w:rsidRDefault="00B50372" w14:paraId="29913156" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1545"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sadaļas “III. Riska novērtējums un jutīguma analīze” 2.punktā</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (6.attēls) “Jutīguma analīze”. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="231299C8" w14:textId="77777777" w:rsidR="000A26E3" w:rsidRPr="00954D3C" w:rsidRDefault="000A26E3" w:rsidP="00B50372">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="000A26E3" w:rsidP="00B50372" w:rsidRDefault="000A26E3" w14:paraId="231299C8" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25BE7AAB" w14:textId="55C5DF41" w:rsidR="00B50372" w:rsidRPr="00954D3C" w:rsidRDefault="00B50372" w:rsidP="00B50372">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00B50372" w:rsidP="00B50372" w:rsidRDefault="00B50372" w14:paraId="25BE7AAB" w14:textId="55C5DF41">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6.attēls</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1774C093" w14:textId="77777777" w:rsidR="00B50372" w:rsidRPr="00954D3C" w:rsidRDefault="00B50372" w:rsidP="00B50372">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00B50372" w:rsidP="00B50372" w:rsidRDefault="00B50372" w14:paraId="1774C093" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1545"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4BB8F977" wp14:editId="12471576">
             <wp:extent cx="6119495" cy="3056255"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1798097915" name="Picture 1798097915" descr="Attēls, kurā ir teksts, ekrānuzņēmums, paralēls, rinda&#10;&#10;Apraksts ģenerēts automātiski"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1798097915" name="Attēls 1" descr="Attēls, kurā ir teksts, ekrānuzņēmums, paralēls, rinda&#10;&#10;Apraksts ģenerēts automātiski"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId36"/>
+                    <a:blip r:embed="rId35"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6119495" cy="3056255"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="750C81B2" w14:textId="77777777" w:rsidR="00B50372" w:rsidRPr="00954D3C" w:rsidRDefault="00B50372" w:rsidP="00B50372">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00B50372" w:rsidP="00B50372" w:rsidRDefault="00B50372" w14:paraId="750C81B2" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1545"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2.1.apakšpunktā, veicot jūtīguma analīzi, uzdevums ir noskaidrot projekta kritiskos mainīgos. Kritiskie mainīgie tiek izmantoti IIA naudas plūsmas sagatavošanā, kuru vērtības pieaugums vai samazinājums par 1% rada aprēķinātā FNPV vai ENPV pieauguma vai samazinājuma izmaiņas par 1 un vairāk %.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BD86FA3" w14:textId="77777777" w:rsidR="00B50372" w:rsidRPr="00954D3C" w:rsidRDefault="00B50372" w:rsidP="00B50372">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00B50372" w:rsidP="00B50372" w:rsidRDefault="00B50372" w14:paraId="7BD86FA3" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1545"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aizpildot tabulu kolonnā "Mainīgais", norāda mainīgos, kas tika izmantoti IIA naudas plūsmas sagatavošanā un +1% vai -1% izmaiņas pret bāzes vērtību. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="393FC8A9" w14:textId="77777777" w:rsidR="00B50372" w:rsidRPr="00954D3C" w:rsidRDefault="00B50372" w:rsidP="00B50372">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00B50372" w:rsidP="00B50372" w:rsidRDefault="00B50372" w14:paraId="393FC8A9" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1545"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aizpildot tabulu kolonnā "Finanšu neto pašreizējā vērtība (FNPV(K))-izmaiņas", norāda FNPV(K) vērtības </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>euro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> izmaiņas % pie mainīgā norādītā % pieauguma (vai samazinājuma) pret bāzes vērtību. Mainīgā procentuālās izmaiņas visā tabulā jānorāda nenoapaļotas, atstājot divas zīmes aiz komata (piemēram: 0,65%).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F01CC64" w14:textId="77777777" w:rsidR="00B50372" w:rsidRPr="00954D3C" w:rsidRDefault="00B50372" w:rsidP="00B50372">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00B50372" w:rsidP="00B50372" w:rsidRDefault="00B50372" w14:paraId="5F01CC64" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1545"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aizpildot tabulu kolonnā "Finanšu neto pašreizējā vērtība (FNPV(C))-izmaiņas", norāda FNPV(C) vērtības </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>euro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> izmaiņas % pie mainīgā norādītā % pieauguma (vai samazinājuma) pret bāzes vērtību.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="630AFFBA" w14:textId="77777777" w:rsidR="00B50372" w:rsidRPr="00954D3C" w:rsidRDefault="00B50372" w:rsidP="00B50372">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00B50372" w:rsidP="00B50372" w:rsidRDefault="00B50372" w14:paraId="630AFFBA" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1545"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Aizpildot tabulu kolonnā "Ekonomiskā neto pašreizējā vērtība (ENPV)-izmaiņas", norāda ENPV vērtības </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>euro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> izmaiņas % pie mainīgā norādītā % pieauguma (vai samazinājuma) pret bāzes (0%) vērtību.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="380175E3" w14:textId="77777777" w:rsidR="00B50372" w:rsidRPr="00954D3C" w:rsidRDefault="00B50372" w:rsidP="00B50372">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00B50372" w:rsidP="00B50372" w:rsidRDefault="00B50372" w14:paraId="380175E3" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1545"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2.2.apakšpunktā kritiskiem mainīgajiem jānosaka pārslēgšanās punktus jeb  kritiskās mainīgo vērtības, pie kurām FNPV vai ENPV vērtība ir vienāda ar nulli. Sadaļā norāda prasīto informāciju no IIA par katru kritisko mainīgo, ja tādi tika konstatēti. Ja jutīguma analīzē nav konstatēts kritiskais mainīgais, tad sadaļā norāda "Nav attiecināms". Mainīgā procentuālās izmaiņas jānorāda noapaļotas (piemēram: +30%).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B144DD9" w14:textId="77777777" w:rsidR="00B50372" w:rsidRPr="00954D3C" w:rsidRDefault="00B50372" w:rsidP="00B50372">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00B50372" w:rsidP="00B50372" w:rsidRDefault="00B50372" w14:paraId="2B144DD9" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1545"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="39581C27" w14:textId="6C9612FF" w:rsidR="00E8243F" w:rsidRPr="00954D3C" w:rsidRDefault="00E8243F" w:rsidP="00596D47">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00E8243F" w:rsidP="00596D47" w:rsidRDefault="00E8243F" w14:paraId="39581C27" w14:textId="6C9612FF">
+      <w:pPr>
+        <w:pStyle w:val="Virsraksts1"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="74" w:name="_Toc202867013"/>
+      <w:bookmarkStart w:name="_Toc202867013" w:id="73"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Kontroles lapa</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="73"/>
+    </w:p>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00E8243F" w:rsidP="00314781" w:rsidRDefault="00E8243F" w14:paraId="5463BB4B" w14:textId="786A6889">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00954D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Izklājlapu </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk96433301" w:id="74"/>
+      <w:r w:rsidRPr="00954D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>“1</w:t>
+      </w:r>
+      <w:r w:rsidR="00B479D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00954D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Kontroles lapa” </w:t>
+      </w:r>
       <w:bookmarkEnd w:id="74"/>
-    </w:p>
-    <w:p w14:paraId="5463BB4B" w14:textId="786A6889" w:rsidR="00E8243F" w:rsidRPr="00954D3C" w:rsidRDefault="00E8243F" w:rsidP="00314781">
+      <w:r w:rsidRPr="00954D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>projekta iesniedzējs neaizpilda, jo tajā automātiski ģenerējas dati no iepriekš aizpildītajām izklājlapām kontroles vajadzībām.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00E8243F" w:rsidP="00E8243F" w:rsidRDefault="00E8243F" w14:paraId="2C0A80B0" w14:textId="296852B8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Izklājlapu </w:t>
-[...7 lines deleted...]
-        <w:t>“1</w:t>
+        <w:t>Izklājlapa</w:t>
+      </w:r>
+      <w:r w:rsidR="00563EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00954D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “1</w:t>
       </w:r>
       <w:r w:rsidR="00B479D1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Kontroles lapa” </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="2C0A80B0" w14:textId="296852B8" w:rsidR="00E8243F" w:rsidRPr="00954D3C" w:rsidRDefault="00E8243F" w:rsidP="00E8243F">
+        <w:t xml:space="preserve">. Kontroles lapa” ir </w:t>
+      </w:r>
+      <w:r w:rsidR="00563EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>viena</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00954D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> daļ</w:t>
+      </w:r>
+      <w:r w:rsidR="00563EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00954D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>: “Izmaksu un ieguvumu analīzes galvenie rezultāti”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007B22A4" w:rsidR="00E8243F" w:rsidP="007B22A4" w:rsidRDefault="00E8243F" w14:paraId="167239D3" w14:textId="0F6E3F7C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Izklājlapa</w:t>
-[...70 lines deleted...]
-        </w:rPr>
         <w:t>Izklājlapā tiek veikta projekta izmaksu ierobežojumu kontrole, t.sk. atspoguļots brīdinājums, ja nav izpildīti nepieciešamie kritēriji.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="395E5787" w14:textId="0F653969" w:rsidR="0060686B" w:rsidRPr="00954D3C" w:rsidRDefault="0060686B" w:rsidP="00596D47">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="0060686B" w:rsidP="00596D47" w:rsidRDefault="0060686B" w14:paraId="395E5787" w14:textId="0F653969">
+      <w:pPr>
+        <w:pStyle w:val="Virsraksts1"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="76" w:name="_Toc202867014"/>
+      <w:bookmarkStart w:name="_Toc202867014" w:id="75"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Pieņēmumi</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="76"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="17DCDF0A" w14:textId="17736182" w:rsidR="00E8243F" w:rsidRPr="00954D3C" w:rsidRDefault="00E60F3C" w:rsidP="00E60F3C">
+      <w:bookmarkEnd w:id="75"/>
+    </w:p>
+    <w:p w:rsidRPr="00954D3C" w:rsidR="00E8243F" w:rsidP="00E60F3C" w:rsidRDefault="00E60F3C" w14:paraId="17DCDF0A" w14:textId="17736182">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Izklājlapā “Pieņēmumi” </w:t>
       </w:r>
-      <w:r w:rsidR="006F4B3D" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="006F4B3D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nav uzstādīta šūnu aizsardzība un šajā izklājlapā norāda</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> izmaksu un ieguvumu analīzes aprēķinos izmantoto mainīgo aprēķinus un datus (piemēram finanšu analīzē ieņēmumu, darbības izmaksu, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>kredītmaksājumu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> un atlikušās vērtības aprēķinu, bet sociālekonomiskajā analīzē </w:t>
       </w:r>
-      <w:r w:rsidR="002A69FE" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="002A69FE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">sociālekonomisko </w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ieguvumu, zaudējumu un fiskālo korekciju aprēķinu</w:t>
       </w:r>
-      <w:r w:rsidR="002A69FE" w:rsidRPr="00954D3C">
+      <w:r w:rsidRPr="00954D3C" w:rsidR="002A69FE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s un datu avotus</w:t>
       </w:r>
       <w:r w:rsidRPr="00954D3C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D3EA75A" w14:textId="7FF05B43" w:rsidR="006A65B2" w:rsidRPr="00954D3C" w:rsidRDefault="005251BA" w:rsidP="006B1B8C">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="006A65B2" w:rsidP="006B1B8C" w:rsidRDefault="005251BA" w14:paraId="5D3EA75A" w14:textId="7FF05B43">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Atbilstoši</w:t>
       </w:r>
-      <w:r w:rsidR="00DB227E" w:rsidRPr="00DB227E">
+      <w:r w:rsidRPr="00DB227E" w:rsidR="00DB227E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> SAM MK noteikumu </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>15.4</w:t>
       </w:r>
-      <w:r w:rsidR="00DB227E" w:rsidRPr="00DB227E">
+      <w:r w:rsidRPr="00DB227E" w:rsidR="00DB227E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.punktā noteikt</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ajam</w:t>
       </w:r>
-      <w:r w:rsidR="006B1B8C" w:rsidRPr="00AE1BB1">
+      <w:r w:rsidRPr="00AE1BB1" w:rsidR="006B1B8C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002A5639" w:rsidRPr="00AE1BB1">
+      <w:r w:rsidRPr="00AE1BB1" w:rsidR="002A5639">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">šajā izklājlapā </w:t>
       </w:r>
-      <w:r w:rsidR="00593C7D" w:rsidRPr="00AE1BB1">
+      <w:r w:rsidRPr="00AE1BB1" w:rsidR="00593C7D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="00AE1BB1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="00593C7D" w:rsidRPr="00AE1BB1">
+      <w:r w:rsidRPr="00AE1BB1" w:rsidR="00593C7D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">rāda pamatojumu </w:t>
       </w:r>
-      <w:r w:rsidR="007F4C14" w:rsidRPr="00AE1BB1">
+      <w:r w:rsidRPr="00AE1BB1" w:rsidR="007F4C14">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">un aprēķinu ieņēmumiem un darbības </w:t>
       </w:r>
-      <w:r w:rsidR="0016591F" w:rsidRPr="00AE1BB1">
+      <w:r w:rsidRPr="00AE1BB1" w:rsidR="0016591F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">izmaksām </w:t>
       </w:r>
-      <w:r w:rsidR="006B1B8C" w:rsidRPr="006B1B8C">
+      <w:r w:rsidRPr="006B1B8C" w:rsidR="006B1B8C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>projekt</w:t>
       </w:r>
       <w:r w:rsidR="00EA338D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>am</w:t>
       </w:r>
-      <w:r w:rsidR="006B1B8C" w:rsidRPr="006B1B8C">
+      <w:r w:rsidRPr="006B1B8C" w:rsidR="006B1B8C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai projekta daļ</w:t>
       </w:r>
       <w:r w:rsidR="00EA338D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ai</w:t>
       </w:r>
-      <w:r w:rsidR="006B1B8C" w:rsidRPr="006B1B8C">
+      <w:r w:rsidRPr="006B1B8C" w:rsidR="006B1B8C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, kurā netiek sniegts komercdarbības atbalsts, bet kurā tiek īstenoti valsts</w:t>
       </w:r>
       <w:r w:rsidR="006B1B8C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006B1B8C" w:rsidRPr="006B1B8C">
+      <w:r w:rsidRPr="006B1B8C" w:rsidR="006B1B8C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">deleģētie pārvaldes uzdevumi, </w:t>
       </w:r>
       <w:r w:rsidR="00AE1BB1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">pamatojot, ka </w:t>
       </w:r>
-      <w:r w:rsidR="006B1B8C" w:rsidRPr="006B1B8C">
+      <w:r w:rsidRPr="006B1B8C" w:rsidR="006B1B8C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">plānotie ieņēmumi ik gadu projekta dzīves ciklā </w:t>
       </w:r>
-      <w:ins w:id="77" w:author="CFLA" w:date="2025-11-27T10:51:00Z" w16du:dateUtc="2025-11-27T08:51:00Z">
-        <w:r w:rsidR="00AB5A44" w:rsidRPr="0038343C">
+      <w:ins w:author="Autors" w:date="2026-04-01T09:24:00Z" w16du:dateUtc="2026-04-01T06:24:00Z" w:id="76">
+        <w:r w:rsidRPr="0038343C" w:rsidR="00AB5A44">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>pēc investī</w:t>
         </w:r>
-        <w:r w:rsidR="0004169E" w:rsidRPr="0038343C">
+        <w:r w:rsidRPr="0038343C" w:rsidR="0004169E">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ciju ieviešanas perioda</w:t>
         </w:r>
         <w:r w:rsidR="0004169E">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:ins>
-      <w:r w:rsidR="006B1B8C" w:rsidRPr="006B1B8C">
+      <w:r w:rsidRPr="006B1B8C" w:rsidR="006B1B8C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nepārsniedz 50</w:t>
       </w:r>
       <w:r w:rsidR="00B663E0">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>%</w:t>
       </w:r>
-      <w:r w:rsidR="006B1B8C" w:rsidRPr="006B1B8C">
+      <w:r w:rsidRPr="006B1B8C" w:rsidR="006B1B8C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> no</w:t>
       </w:r>
       <w:r w:rsidR="006B1B8C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006B1B8C" w:rsidRPr="006B1B8C">
+      <w:r w:rsidRPr="006B1B8C" w:rsidR="006B1B8C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>infrastruktūras un atjaunoto teritoriju uzturēšanas izdevumiem</w:t>
       </w:r>
       <w:r w:rsidR="00AE1BB1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CB6B215" w14:textId="7F72AE8F" w:rsidR="0024051E" w:rsidRPr="00954D3C" w:rsidRDefault="000E65D7" w:rsidP="00EC1006">
+    <w:p w:rsidRPr="00954D3C" w:rsidR="0024051E" w:rsidP="009E2F5A" w:rsidRDefault="000E65D7" w14:paraId="1CB6B215" w14:textId="7F72AE8F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
-        <w:pPrChange w:id="78" w:author="CFLA" w:date="2025-11-27T10:51:00Z" w16du:dateUtc="2025-11-27T08:51:00Z">
-[...3 lines deleted...]
-      <w:ins w:id="79" w:author="CFLA" w:date="2025-11-27T10:51:00Z" w16du:dateUtc="2025-11-27T08:51:00Z">
+      </w:pPr>
+      <w:ins w:author="Autors" w:date="2026-04-01T09:24:00Z" w16du:dateUtc="2026-04-01T06:24:00Z" w:id="77">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="EE0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>P</w:t>
         </w:r>
         <w:r w:rsidRPr="007D35D4">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="EE0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">irms pēdējā maksājuma pieprasījuma sagatavošanas finansējuma saņēmējam, </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
@@ -18715,166 +19091,166 @@
           </w:rPr>
           <w:t>ē</w:t>
         </w:r>
         <w:r w:rsidRPr="007D35D4">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="EE0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> sniegto informāciju </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="EE0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">par ieņēmumiem un darbības izmaksām </w:t>
         </w:r>
-        <w:r w:rsidR="00F67DD0" w:rsidRPr="00F67DD0">
+        <w:r w:rsidRPr="00F67DD0" w:rsidR="00F67DD0">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="EE0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">projektā vai projekta daļā, kurā netiek sniegts komercdarbības atbalsts, bet kurā tiek īstenoti valsts deleģētie pārvaldes uzdevumi </w:t>
         </w:r>
         <w:r w:rsidRPr="002C3FFC">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="EE0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">pret projekta </w:t>
         </w:r>
-        <w:r w:rsidR="00B87D37" w:rsidRPr="002C3FFC">
+        <w:r w:rsidRPr="002C3FFC" w:rsidR="00B87D37">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="EE0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>investīciju</w:t>
         </w:r>
         <w:r w:rsidRPr="002C3FFC">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="EE0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> īstenošanas </w:t>
         </w:r>
-        <w:r w:rsidR="005476ED" w:rsidRPr="002C3FFC">
+        <w:r w:rsidRPr="002C3FFC" w:rsidR="005476ED">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="EE0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>periodā</w:t>
         </w:r>
         <w:r w:rsidRPr="002C3FFC">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="EE0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> faktiski gūtajiem neto ieņēmumiem</w:t>
         </w:r>
-        <w:r w:rsidR="00EC1006" w:rsidRPr="002C3FFC">
+        <w:r w:rsidRPr="002C3FFC" w:rsidR="00EC1006">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:ins>
     </w:p>
-    <w:sectPr w:rsidR="0024051E" w:rsidRPr="00954D3C" w:rsidSect="00A16B82">
-[...2 lines deleted...]
-      <w:pgSz w:w="11906" w:h="16838"/>
+    <w:sectPr w:rsidRPr="00954D3C" w:rsidR="0024051E" w:rsidSect="00A16B82">
+      <w:headerReference w:type="default" r:id="rId36"/>
+      <w:footerReference w:type="default" r:id="rId37"/>
+      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="04E91CC5" w14:textId="77777777" w:rsidR="00BA2A05" w:rsidRDefault="00BA2A05" w:rsidP="00185ABD">
+    <w:p w:rsidR="00D96AF2" w:rsidP="00185ABD" w:rsidRDefault="00D96AF2" w14:paraId="27B98161" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="15211918" w14:textId="77777777" w:rsidR="00BA2A05" w:rsidRDefault="00BA2A05" w:rsidP="00185ABD">
+    <w:p w:rsidR="00D96AF2" w:rsidP="00185ABD" w:rsidRDefault="00D96AF2" w14:paraId="656D7568" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0C5CE2F0" w14:textId="77777777" w:rsidR="00BA2A05" w:rsidRDefault="00BA2A05">
+    <w:p w:rsidR="00D96AF2" w:rsidRDefault="00D96AF2" w14:paraId="6BE2C2CF" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -18884,170 +19260,169 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Corbel">
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000A44B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
-    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="610482945"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="757B3F77" w14:textId="28CB16AE" w:rsidR="00E2476B" w:rsidRDefault="00E2476B">
+      <w:p w:rsidR="00E2476B" w:rsidRDefault="00E2476B" w14:paraId="757B3F77" w14:textId="28CB16AE">
         <w:pPr>
-          <w:pStyle w:val="Footer"/>
+          <w:pStyle w:val="Kjene"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="2A02004C" w14:textId="77777777" w:rsidR="00E2476B" w:rsidRDefault="00E2476B">
+  <w:p w:rsidR="00E2476B" w:rsidRDefault="00E2476B" w14:paraId="2A02004C" w14:textId="77777777">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Kjene"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4A4705F8" w14:textId="77777777" w:rsidR="00BA2A05" w:rsidRDefault="00BA2A05" w:rsidP="00185ABD">
+    <w:p w:rsidR="00D96AF2" w:rsidP="00185ABD" w:rsidRDefault="00D96AF2" w14:paraId="08E00EB0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="65FF3273" w14:textId="77777777" w:rsidR="00BA2A05" w:rsidRDefault="00BA2A05" w:rsidP="00185ABD">
+    <w:p w:rsidR="00D96AF2" w:rsidP="00185ABD" w:rsidRDefault="00D96AF2" w14:paraId="18C0A06D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3969ABB3" w14:textId="77777777" w:rsidR="00BA2A05" w:rsidRDefault="00BA2A05">
+    <w:p w:rsidR="00D96AF2" w:rsidRDefault="00D96AF2" w14:paraId="49554F51" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="663B29C9" w14:textId="77777777" w:rsidR="00BA2A05" w:rsidRDefault="00BA2A05">
+  <w:p w:rsidR="00BA2A05" w:rsidRDefault="00BA2A05" w14:paraId="663B29C9" w14:textId="77777777">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Galvene"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="001F4D41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9E386CBA"/>
     <w:lvl w:ilvl="0" w:tplc="BB764814">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
@@ -19199,147 +19574,147 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08401E62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C03A0BDA"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B920CD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="38D0D01A"/>
     <w:lvl w:ilvl="0" w:tplc="04260017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -19799,290 +20174,290 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="130F63BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5B0A108A"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="16DB07DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D8BAEC36"/>
     <w:lvl w:ilvl="0" w:tplc="2BC45066">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:color w:val="3366FF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04260005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04260003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04260005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="173F00DE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6236363E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
@@ -20265,147 +20640,147 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="180A5D71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E95E6150"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26FF371B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6F50D5F6"/>
     <w:lvl w:ilvl="0" w:tplc="CBD6469E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="77B626B8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -20602,157 +20977,158 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="32C2EE50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="FFFFFFFF"/>
-    <w:lvl w:ilvl="0" w:tplc="25FEF71C">
+    <w:tmpl w:val="56F6B378"/>
+    <w:lvl w:ilvl="0" w:tplc="A6020BCA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="AC8CEE8C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0AA47668">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="D1FE79DE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="DA8A7A54">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="737A7F20">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="4F32BA32">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="91F60146">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="35D81070">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34C05861"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A8EAB0B4"/>
     <w:lvl w:ilvl="0" w:tplc="8594F2D6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="9C52786E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -20841,188 +21217,188 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="403B61BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6A48DAB8"/>
     <w:lvl w:ilvl="0" w:tplc="9E6054EA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F2C63192" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Corbel" w:hAnsi="Corbel"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FF588E8E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Corbel" w:hAnsi="Corbel"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="48F4233A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Corbel" w:hAnsi="Corbel"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="F24032DA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Corbel" w:hAnsi="Corbel"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="521C4DF6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Corbel" w:hAnsi="Corbel"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="3814A6A2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Corbel" w:hAnsi="Corbel"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="2DCEB29C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Corbel" w:hAnsi="Corbel"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B79ED698" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Corbel" w:hAnsi="Corbel"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44715AD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BF3E2B0E"/>
     <w:lvl w:ilvl="0" w:tplc="84A63648">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorBidi" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0426000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
@@ -21270,373 +21646,373 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49E81CC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="69100E30"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C1916A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3F90D972"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="780" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1500" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2220" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2940" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3660" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4380" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5100" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5820" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6540" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D5A3345"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="37201DD2"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E8E5633"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="49827138"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="375" w:hanging="375"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -21722,147 +22098,147 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54F20E70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="261AFC80"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="561772DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2CA085FC"/>
     <w:lvl w:ilvl="0" w:tplc="04260017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -22123,373 +22499,373 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62580E53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="925C4DC8"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62EF3F31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E2F4512E"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72AD1682"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="70CCB83C"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B2C1AC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F67C834E"/>
     <w:lvl w:ilvl="0" w:tplc="04260017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -22857,577 +23233,610 @@
   </w:num>
   <w:num w:numId="32" w16cid:durableId="986977415">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1961449759">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="441807719">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1938096616">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="78715946">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="840389061">
     <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:trackRevisions w:val="true"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0024051E"/>
     <w:rsid w:val="0000077D"/>
     <w:rsid w:val="00003D05"/>
     <w:rsid w:val="000045F9"/>
     <w:rsid w:val="00005949"/>
+    <w:rsid w:val="000228CE"/>
     <w:rsid w:val="000251DB"/>
     <w:rsid w:val="00030715"/>
     <w:rsid w:val="00030B9B"/>
     <w:rsid w:val="00031792"/>
     <w:rsid w:val="00033997"/>
     <w:rsid w:val="0003791A"/>
     <w:rsid w:val="00037A55"/>
     <w:rsid w:val="00037C3C"/>
     <w:rsid w:val="0004169E"/>
     <w:rsid w:val="00046BB0"/>
+    <w:rsid w:val="00046D10"/>
     <w:rsid w:val="00047373"/>
     <w:rsid w:val="00055A71"/>
+    <w:rsid w:val="00055D6D"/>
     <w:rsid w:val="00060EEF"/>
     <w:rsid w:val="000651D3"/>
     <w:rsid w:val="000656C3"/>
     <w:rsid w:val="0007057D"/>
     <w:rsid w:val="000716BF"/>
     <w:rsid w:val="00082C91"/>
     <w:rsid w:val="00084BF1"/>
     <w:rsid w:val="0009039F"/>
     <w:rsid w:val="00094834"/>
     <w:rsid w:val="000959AB"/>
     <w:rsid w:val="000964BA"/>
     <w:rsid w:val="00096DAD"/>
     <w:rsid w:val="00096F87"/>
     <w:rsid w:val="000A0BDE"/>
     <w:rsid w:val="000A13CA"/>
     <w:rsid w:val="000A19C4"/>
     <w:rsid w:val="000A26E3"/>
     <w:rsid w:val="000A36E7"/>
     <w:rsid w:val="000B17A2"/>
     <w:rsid w:val="000B2989"/>
     <w:rsid w:val="000C4C22"/>
     <w:rsid w:val="000C7744"/>
     <w:rsid w:val="000D7414"/>
     <w:rsid w:val="000D7EC4"/>
     <w:rsid w:val="000E0541"/>
     <w:rsid w:val="000E23A3"/>
     <w:rsid w:val="000E3D8D"/>
     <w:rsid w:val="000E5C0C"/>
     <w:rsid w:val="000E65D7"/>
     <w:rsid w:val="000E6707"/>
     <w:rsid w:val="000F0356"/>
     <w:rsid w:val="000F064A"/>
     <w:rsid w:val="000F5D15"/>
     <w:rsid w:val="00103A1B"/>
     <w:rsid w:val="00106EAC"/>
     <w:rsid w:val="00107DD4"/>
+    <w:rsid w:val="001130A8"/>
     <w:rsid w:val="00115EE6"/>
     <w:rsid w:val="001178AF"/>
     <w:rsid w:val="001250E8"/>
     <w:rsid w:val="0012711D"/>
     <w:rsid w:val="001302F4"/>
     <w:rsid w:val="00130607"/>
     <w:rsid w:val="00136344"/>
     <w:rsid w:val="00144B17"/>
     <w:rsid w:val="0014566A"/>
     <w:rsid w:val="001528B3"/>
     <w:rsid w:val="001657B3"/>
     <w:rsid w:val="0016591F"/>
     <w:rsid w:val="00165DE6"/>
     <w:rsid w:val="0016678E"/>
     <w:rsid w:val="00173BDC"/>
     <w:rsid w:val="00175081"/>
     <w:rsid w:val="00180DE9"/>
     <w:rsid w:val="00181293"/>
     <w:rsid w:val="001812D6"/>
     <w:rsid w:val="00183B8C"/>
     <w:rsid w:val="00183C5D"/>
     <w:rsid w:val="00185ABD"/>
     <w:rsid w:val="00187FF4"/>
     <w:rsid w:val="001918DF"/>
     <w:rsid w:val="00193AE0"/>
     <w:rsid w:val="00197E7B"/>
     <w:rsid w:val="00197EB7"/>
     <w:rsid w:val="001B14D1"/>
     <w:rsid w:val="001B4ED1"/>
     <w:rsid w:val="001B500B"/>
     <w:rsid w:val="001B57AA"/>
     <w:rsid w:val="001C5DA3"/>
     <w:rsid w:val="001D0E86"/>
     <w:rsid w:val="001D2493"/>
     <w:rsid w:val="001D3E4F"/>
     <w:rsid w:val="001D64AF"/>
     <w:rsid w:val="001D7536"/>
     <w:rsid w:val="001E0E3D"/>
     <w:rsid w:val="001E291F"/>
     <w:rsid w:val="001E5E78"/>
     <w:rsid w:val="001F0EF3"/>
     <w:rsid w:val="001F5E0E"/>
+    <w:rsid w:val="00205EAA"/>
     <w:rsid w:val="002068C2"/>
     <w:rsid w:val="00210294"/>
     <w:rsid w:val="002121EB"/>
     <w:rsid w:val="002140FC"/>
     <w:rsid w:val="002143A1"/>
     <w:rsid w:val="00221B5B"/>
     <w:rsid w:val="0022408E"/>
     <w:rsid w:val="0024051E"/>
     <w:rsid w:val="00241D65"/>
     <w:rsid w:val="00243BEA"/>
     <w:rsid w:val="00245582"/>
     <w:rsid w:val="00251CC4"/>
     <w:rsid w:val="00257E15"/>
     <w:rsid w:val="0026260B"/>
     <w:rsid w:val="00266FC1"/>
     <w:rsid w:val="0026742D"/>
     <w:rsid w:val="002727D7"/>
     <w:rsid w:val="00276FAB"/>
     <w:rsid w:val="0028745C"/>
     <w:rsid w:val="00292836"/>
     <w:rsid w:val="00293358"/>
     <w:rsid w:val="002938DC"/>
     <w:rsid w:val="00294E7D"/>
     <w:rsid w:val="002A5639"/>
     <w:rsid w:val="002A69FE"/>
     <w:rsid w:val="002A70D0"/>
     <w:rsid w:val="002A78FE"/>
     <w:rsid w:val="002B15A1"/>
+    <w:rsid w:val="002B26A2"/>
     <w:rsid w:val="002B625D"/>
     <w:rsid w:val="002C1141"/>
     <w:rsid w:val="002C2E53"/>
     <w:rsid w:val="002C3FFC"/>
     <w:rsid w:val="002C4446"/>
     <w:rsid w:val="002C5DBF"/>
     <w:rsid w:val="002C6574"/>
     <w:rsid w:val="002C75E2"/>
     <w:rsid w:val="002D31BE"/>
     <w:rsid w:val="002D5207"/>
     <w:rsid w:val="002E3B5C"/>
     <w:rsid w:val="002E3E05"/>
     <w:rsid w:val="002E5DD3"/>
     <w:rsid w:val="002E7A5D"/>
     <w:rsid w:val="002F02BE"/>
     <w:rsid w:val="002F0F7C"/>
     <w:rsid w:val="002F2003"/>
     <w:rsid w:val="002F6607"/>
     <w:rsid w:val="00302A8D"/>
     <w:rsid w:val="00303C8A"/>
     <w:rsid w:val="00306D78"/>
+    <w:rsid w:val="0030701A"/>
     <w:rsid w:val="00307573"/>
     <w:rsid w:val="003110C3"/>
     <w:rsid w:val="00311966"/>
     <w:rsid w:val="003143FA"/>
     <w:rsid w:val="00314781"/>
     <w:rsid w:val="00320AF5"/>
     <w:rsid w:val="00330C1A"/>
     <w:rsid w:val="00334B31"/>
+    <w:rsid w:val="003350D9"/>
+    <w:rsid w:val="00343120"/>
     <w:rsid w:val="00354092"/>
     <w:rsid w:val="00361FAC"/>
     <w:rsid w:val="003630CA"/>
     <w:rsid w:val="003647A3"/>
     <w:rsid w:val="00364F4C"/>
     <w:rsid w:val="00372348"/>
+    <w:rsid w:val="0038083F"/>
     <w:rsid w:val="0038343C"/>
     <w:rsid w:val="00384276"/>
     <w:rsid w:val="00384C17"/>
     <w:rsid w:val="003851A4"/>
     <w:rsid w:val="003853A0"/>
     <w:rsid w:val="0039009C"/>
     <w:rsid w:val="0039278E"/>
     <w:rsid w:val="00396201"/>
     <w:rsid w:val="00397412"/>
     <w:rsid w:val="003A1E5C"/>
+    <w:rsid w:val="003B0888"/>
+    <w:rsid w:val="003B6744"/>
     <w:rsid w:val="003C2AA1"/>
     <w:rsid w:val="003C5591"/>
     <w:rsid w:val="003C6980"/>
     <w:rsid w:val="003C6B28"/>
     <w:rsid w:val="003D1F6A"/>
     <w:rsid w:val="003D3D3B"/>
     <w:rsid w:val="003D4921"/>
     <w:rsid w:val="003E0E15"/>
     <w:rsid w:val="003F1824"/>
     <w:rsid w:val="003F29C0"/>
     <w:rsid w:val="003F5191"/>
     <w:rsid w:val="003F6039"/>
     <w:rsid w:val="003F65C4"/>
     <w:rsid w:val="003F7DE7"/>
+    <w:rsid w:val="004033EE"/>
     <w:rsid w:val="0040477A"/>
     <w:rsid w:val="004077D7"/>
     <w:rsid w:val="00411470"/>
     <w:rsid w:val="00413C2E"/>
     <w:rsid w:val="00414A55"/>
     <w:rsid w:val="00417488"/>
     <w:rsid w:val="004201D0"/>
     <w:rsid w:val="00422CDD"/>
     <w:rsid w:val="00430519"/>
     <w:rsid w:val="00432136"/>
     <w:rsid w:val="00433B0E"/>
     <w:rsid w:val="00434A93"/>
     <w:rsid w:val="00434B8D"/>
     <w:rsid w:val="00436503"/>
+    <w:rsid w:val="004408B8"/>
     <w:rsid w:val="0044402B"/>
     <w:rsid w:val="00447B69"/>
+    <w:rsid w:val="0045663B"/>
     <w:rsid w:val="00457F24"/>
     <w:rsid w:val="004604EC"/>
     <w:rsid w:val="00462781"/>
     <w:rsid w:val="00462ADF"/>
     <w:rsid w:val="004649CD"/>
     <w:rsid w:val="0046703D"/>
     <w:rsid w:val="00471188"/>
     <w:rsid w:val="0047138D"/>
+    <w:rsid w:val="00473C6F"/>
     <w:rsid w:val="0047532C"/>
     <w:rsid w:val="004764C6"/>
     <w:rsid w:val="00476670"/>
     <w:rsid w:val="00476A7A"/>
     <w:rsid w:val="004818C0"/>
     <w:rsid w:val="00486C0D"/>
     <w:rsid w:val="004914B1"/>
     <w:rsid w:val="004962A4"/>
     <w:rsid w:val="004A3F66"/>
     <w:rsid w:val="004A6057"/>
     <w:rsid w:val="004A679B"/>
     <w:rsid w:val="004A6E5F"/>
     <w:rsid w:val="004A711F"/>
     <w:rsid w:val="004B00CB"/>
     <w:rsid w:val="004B3472"/>
     <w:rsid w:val="004B46AA"/>
+    <w:rsid w:val="004B5813"/>
     <w:rsid w:val="004B6106"/>
     <w:rsid w:val="004C4147"/>
     <w:rsid w:val="004D19CA"/>
     <w:rsid w:val="004D3A72"/>
     <w:rsid w:val="004D4F30"/>
     <w:rsid w:val="004D60EB"/>
     <w:rsid w:val="004E37BD"/>
     <w:rsid w:val="004F0B97"/>
     <w:rsid w:val="004F38C4"/>
     <w:rsid w:val="004F6137"/>
     <w:rsid w:val="004F78AF"/>
     <w:rsid w:val="00506D3A"/>
     <w:rsid w:val="005133FD"/>
     <w:rsid w:val="00513CEE"/>
     <w:rsid w:val="00514729"/>
     <w:rsid w:val="00515FCB"/>
     <w:rsid w:val="005251BA"/>
     <w:rsid w:val="00525C47"/>
     <w:rsid w:val="00530ADB"/>
+    <w:rsid w:val="0053648D"/>
     <w:rsid w:val="00542B2F"/>
     <w:rsid w:val="005445FE"/>
     <w:rsid w:val="00544865"/>
     <w:rsid w:val="005476ED"/>
     <w:rsid w:val="00547C1B"/>
     <w:rsid w:val="005506AE"/>
     <w:rsid w:val="0055581B"/>
     <w:rsid w:val="005567D6"/>
     <w:rsid w:val="00557F28"/>
     <w:rsid w:val="00561DFA"/>
     <w:rsid w:val="00563EFD"/>
     <w:rsid w:val="00566F4B"/>
     <w:rsid w:val="00567E9D"/>
     <w:rsid w:val="0057041A"/>
     <w:rsid w:val="00570B6A"/>
     <w:rsid w:val="00574CB4"/>
     <w:rsid w:val="00576933"/>
     <w:rsid w:val="00576FB0"/>
     <w:rsid w:val="0058097E"/>
     <w:rsid w:val="00580FF7"/>
     <w:rsid w:val="00580FF8"/>
     <w:rsid w:val="00581AFC"/>
     <w:rsid w:val="00582CA9"/>
     <w:rsid w:val="005908DA"/>
     <w:rsid w:val="00591D84"/>
     <w:rsid w:val="00593777"/>
     <w:rsid w:val="00593C7D"/>
     <w:rsid w:val="00596D47"/>
     <w:rsid w:val="005A041E"/>
     <w:rsid w:val="005A0A9E"/>
     <w:rsid w:val="005A2BA8"/>
     <w:rsid w:val="005A6D66"/>
     <w:rsid w:val="005A6E92"/>
     <w:rsid w:val="005A7551"/>
     <w:rsid w:val="005B6885"/>
     <w:rsid w:val="005B70D2"/>
+    <w:rsid w:val="005C0604"/>
     <w:rsid w:val="005C45CA"/>
     <w:rsid w:val="005C7D27"/>
     <w:rsid w:val="005D0017"/>
     <w:rsid w:val="005D0A66"/>
     <w:rsid w:val="005D2ECF"/>
     <w:rsid w:val="005E2AE3"/>
     <w:rsid w:val="005E3626"/>
     <w:rsid w:val="005E45C7"/>
     <w:rsid w:val="005E5E80"/>
     <w:rsid w:val="005F04B3"/>
     <w:rsid w:val="005F274F"/>
     <w:rsid w:val="005F3824"/>
     <w:rsid w:val="005F5EBC"/>
     <w:rsid w:val="00602819"/>
     <w:rsid w:val="0060576C"/>
     <w:rsid w:val="0060686B"/>
     <w:rsid w:val="00610B97"/>
     <w:rsid w:val="006128A5"/>
     <w:rsid w:val="00617C68"/>
     <w:rsid w:val="006214EC"/>
     <w:rsid w:val="00623D78"/>
     <w:rsid w:val="00632D76"/>
     <w:rsid w:val="00633F94"/>
     <w:rsid w:val="00635E27"/>
     <w:rsid w:val="0064187F"/>
     <w:rsid w:val="0064192E"/>
     <w:rsid w:val="0064361B"/>
     <w:rsid w:val="006572D1"/>
     <w:rsid w:val="006620F6"/>
     <w:rsid w:val="0066634F"/>
     <w:rsid w:val="006721CB"/>
+    <w:rsid w:val="0067327F"/>
     <w:rsid w:val="006761DB"/>
     <w:rsid w:val="006768F1"/>
     <w:rsid w:val="0067727E"/>
     <w:rsid w:val="00680C1F"/>
     <w:rsid w:val="0068134A"/>
+    <w:rsid w:val="00684F94"/>
     <w:rsid w:val="00685C4A"/>
     <w:rsid w:val="00686F1A"/>
     <w:rsid w:val="0068792F"/>
     <w:rsid w:val="006908EA"/>
     <w:rsid w:val="00691A0B"/>
     <w:rsid w:val="006945B6"/>
     <w:rsid w:val="0069490A"/>
     <w:rsid w:val="006A65B2"/>
     <w:rsid w:val="006B1B8C"/>
     <w:rsid w:val="006B2C66"/>
     <w:rsid w:val="006B48B3"/>
     <w:rsid w:val="006B6F4B"/>
     <w:rsid w:val="006C35F5"/>
     <w:rsid w:val="006C7056"/>
     <w:rsid w:val="006D0884"/>
     <w:rsid w:val="006D147B"/>
     <w:rsid w:val="006E1A2E"/>
     <w:rsid w:val="006F0E25"/>
     <w:rsid w:val="006F293A"/>
     <w:rsid w:val="006F4B3D"/>
     <w:rsid w:val="006F4F65"/>
     <w:rsid w:val="00712756"/>
     <w:rsid w:val="007128D8"/>
     <w:rsid w:val="00712A03"/>
     <w:rsid w:val="00712E96"/>
     <w:rsid w:val="00724068"/>
     <w:rsid w:val="00735C02"/>
     <w:rsid w:val="00743B49"/>
     <w:rsid w:val="007528B4"/>
     <w:rsid w:val="00753FCB"/>
     <w:rsid w:val="00760A33"/>
+    <w:rsid w:val="00761B30"/>
     <w:rsid w:val="00764C79"/>
     <w:rsid w:val="0076658E"/>
     <w:rsid w:val="007705DB"/>
+    <w:rsid w:val="007876EB"/>
     <w:rsid w:val="00790623"/>
     <w:rsid w:val="007919FA"/>
     <w:rsid w:val="007959A3"/>
     <w:rsid w:val="00796626"/>
     <w:rsid w:val="00797C93"/>
     <w:rsid w:val="007A3B5B"/>
     <w:rsid w:val="007A3C44"/>
     <w:rsid w:val="007B22A4"/>
     <w:rsid w:val="007C06C8"/>
     <w:rsid w:val="007C1C5A"/>
     <w:rsid w:val="007C2909"/>
     <w:rsid w:val="007C3C70"/>
+    <w:rsid w:val="007C53DF"/>
     <w:rsid w:val="007D35D4"/>
     <w:rsid w:val="007D46B9"/>
     <w:rsid w:val="007D5496"/>
     <w:rsid w:val="007D7C96"/>
     <w:rsid w:val="007D7DA0"/>
     <w:rsid w:val="007F3A4F"/>
     <w:rsid w:val="007F3EFE"/>
     <w:rsid w:val="007F46E0"/>
     <w:rsid w:val="007F4C14"/>
     <w:rsid w:val="007F542B"/>
     <w:rsid w:val="0080155B"/>
     <w:rsid w:val="00802C5B"/>
     <w:rsid w:val="00804143"/>
     <w:rsid w:val="008055C0"/>
     <w:rsid w:val="0081081B"/>
     <w:rsid w:val="00814071"/>
     <w:rsid w:val="008142EC"/>
     <w:rsid w:val="0082504C"/>
     <w:rsid w:val="008264B4"/>
     <w:rsid w:val="00826F7C"/>
     <w:rsid w:val="0082725E"/>
     <w:rsid w:val="00830E5A"/>
     <w:rsid w:val="00832348"/>
     <w:rsid w:val="00836219"/>
     <w:rsid w:val="008417F8"/>
     <w:rsid w:val="00842B38"/>
     <w:rsid w:val="00843371"/>
     <w:rsid w:val="0084491B"/>
     <w:rsid w:val="008456DE"/>
     <w:rsid w:val="00846997"/>
     <w:rsid w:val="00846F6F"/>
     <w:rsid w:val="0085051B"/>
     <w:rsid w:val="00854EB6"/>
     <w:rsid w:val="008575D3"/>
     <w:rsid w:val="00862976"/>
     <w:rsid w:val="00863302"/>
     <w:rsid w:val="00864157"/>
     <w:rsid w:val="00870FE0"/>
     <w:rsid w:val="008743A1"/>
     <w:rsid w:val="008743F7"/>
     <w:rsid w:val="008756FE"/>
     <w:rsid w:val="0087579B"/>
     <w:rsid w:val="00875A0B"/>
+    <w:rsid w:val="0087741C"/>
     <w:rsid w:val="008804B8"/>
     <w:rsid w:val="00883451"/>
     <w:rsid w:val="008A1959"/>
     <w:rsid w:val="008A26AB"/>
     <w:rsid w:val="008A62C0"/>
     <w:rsid w:val="008A70E3"/>
     <w:rsid w:val="008B1802"/>
     <w:rsid w:val="008B55BF"/>
     <w:rsid w:val="008B5DB3"/>
     <w:rsid w:val="008C1639"/>
     <w:rsid w:val="008C2801"/>
     <w:rsid w:val="008C3B1D"/>
     <w:rsid w:val="008C4545"/>
     <w:rsid w:val="008C5819"/>
     <w:rsid w:val="008D0083"/>
     <w:rsid w:val="008D00A6"/>
     <w:rsid w:val="008D2E7D"/>
+    <w:rsid w:val="008D7921"/>
     <w:rsid w:val="008E0762"/>
     <w:rsid w:val="008E4154"/>
     <w:rsid w:val="008E54CD"/>
     <w:rsid w:val="008E7ED8"/>
     <w:rsid w:val="008F0698"/>
     <w:rsid w:val="008F6350"/>
     <w:rsid w:val="008F799B"/>
     <w:rsid w:val="00904558"/>
     <w:rsid w:val="00925AFC"/>
     <w:rsid w:val="0094491C"/>
     <w:rsid w:val="009504F0"/>
     <w:rsid w:val="0095198C"/>
     <w:rsid w:val="009519D0"/>
     <w:rsid w:val="009540F2"/>
     <w:rsid w:val="00954D3C"/>
     <w:rsid w:val="009557A6"/>
     <w:rsid w:val="00955EF9"/>
     <w:rsid w:val="00956326"/>
     <w:rsid w:val="009569AD"/>
     <w:rsid w:val="00956E6F"/>
     <w:rsid w:val="00957348"/>
     <w:rsid w:val="009601A3"/>
     <w:rsid w:val="00961561"/>
     <w:rsid w:val="009649C9"/>
     <w:rsid w:val="009650BA"/>
     <w:rsid w:val="00967ADA"/>
     <w:rsid w:val="009706A3"/>
     <w:rsid w:val="009736D3"/>
     <w:rsid w:val="009828AE"/>
     <w:rsid w:val="00987670"/>
     <w:rsid w:val="00990122"/>
+    <w:rsid w:val="00996878"/>
     <w:rsid w:val="00996A9B"/>
     <w:rsid w:val="009A5683"/>
     <w:rsid w:val="009B297A"/>
     <w:rsid w:val="009B5465"/>
     <w:rsid w:val="009B5FBA"/>
     <w:rsid w:val="009C11AB"/>
     <w:rsid w:val="009C40F9"/>
     <w:rsid w:val="009C5E1F"/>
     <w:rsid w:val="009C6851"/>
     <w:rsid w:val="009D2421"/>
     <w:rsid w:val="009D5059"/>
     <w:rsid w:val="009D58AC"/>
+    <w:rsid w:val="009E2F5A"/>
     <w:rsid w:val="009E6B98"/>
     <w:rsid w:val="009E7D1D"/>
     <w:rsid w:val="009F60AC"/>
+    <w:rsid w:val="009F7168"/>
+    <w:rsid w:val="00A0080B"/>
     <w:rsid w:val="00A0367A"/>
     <w:rsid w:val="00A057F5"/>
     <w:rsid w:val="00A10BE3"/>
     <w:rsid w:val="00A13555"/>
     <w:rsid w:val="00A13F49"/>
     <w:rsid w:val="00A16B82"/>
     <w:rsid w:val="00A23B21"/>
     <w:rsid w:val="00A23E96"/>
     <w:rsid w:val="00A245D5"/>
     <w:rsid w:val="00A35D5B"/>
     <w:rsid w:val="00A3629C"/>
     <w:rsid w:val="00A40E08"/>
     <w:rsid w:val="00A44EF6"/>
     <w:rsid w:val="00A4502C"/>
     <w:rsid w:val="00A46785"/>
     <w:rsid w:val="00A53272"/>
     <w:rsid w:val="00A53C76"/>
     <w:rsid w:val="00A558CD"/>
     <w:rsid w:val="00A60D67"/>
     <w:rsid w:val="00A626DE"/>
     <w:rsid w:val="00A6384B"/>
     <w:rsid w:val="00A70640"/>
     <w:rsid w:val="00A70758"/>
     <w:rsid w:val="00A75B00"/>
     <w:rsid w:val="00A8152A"/>
     <w:rsid w:val="00A81C5D"/>
     <w:rsid w:val="00A90C57"/>
     <w:rsid w:val="00A92DB5"/>
     <w:rsid w:val="00AA0FE8"/>
     <w:rsid w:val="00AA1614"/>
     <w:rsid w:val="00AA484E"/>
     <w:rsid w:val="00AA6DCC"/>
+    <w:rsid w:val="00AB1665"/>
     <w:rsid w:val="00AB2D4F"/>
     <w:rsid w:val="00AB5A44"/>
     <w:rsid w:val="00AB7375"/>
     <w:rsid w:val="00AC42BB"/>
     <w:rsid w:val="00AD1BBB"/>
+    <w:rsid w:val="00AD29A5"/>
     <w:rsid w:val="00AD4814"/>
     <w:rsid w:val="00AE1BB1"/>
     <w:rsid w:val="00AE42F4"/>
     <w:rsid w:val="00AE5549"/>
     <w:rsid w:val="00AF3989"/>
     <w:rsid w:val="00AF3B55"/>
     <w:rsid w:val="00AF4465"/>
     <w:rsid w:val="00B002C6"/>
     <w:rsid w:val="00B01771"/>
     <w:rsid w:val="00B02E44"/>
     <w:rsid w:val="00B07CC1"/>
     <w:rsid w:val="00B10E2E"/>
     <w:rsid w:val="00B116CC"/>
     <w:rsid w:val="00B21100"/>
     <w:rsid w:val="00B25592"/>
     <w:rsid w:val="00B25985"/>
     <w:rsid w:val="00B25EC8"/>
     <w:rsid w:val="00B27FAB"/>
     <w:rsid w:val="00B30141"/>
     <w:rsid w:val="00B326E7"/>
     <w:rsid w:val="00B400E0"/>
     <w:rsid w:val="00B41194"/>
     <w:rsid w:val="00B4252C"/>
     <w:rsid w:val="00B4356F"/>
     <w:rsid w:val="00B479D1"/>
@@ -23444,161 +23853,175 @@
     <w:rsid w:val="00B87D37"/>
     <w:rsid w:val="00B90278"/>
     <w:rsid w:val="00B9486A"/>
     <w:rsid w:val="00B95F5A"/>
     <w:rsid w:val="00BA2155"/>
     <w:rsid w:val="00BA2A05"/>
     <w:rsid w:val="00BA64D1"/>
     <w:rsid w:val="00BA6FB9"/>
     <w:rsid w:val="00BA7A36"/>
     <w:rsid w:val="00BB0872"/>
     <w:rsid w:val="00BB2688"/>
     <w:rsid w:val="00BB2E45"/>
     <w:rsid w:val="00BB319D"/>
     <w:rsid w:val="00BC686D"/>
     <w:rsid w:val="00BC7971"/>
     <w:rsid w:val="00BD03CD"/>
     <w:rsid w:val="00BD0B84"/>
     <w:rsid w:val="00BD353A"/>
     <w:rsid w:val="00BD4A72"/>
     <w:rsid w:val="00BD57DA"/>
     <w:rsid w:val="00BE0090"/>
     <w:rsid w:val="00BE5727"/>
     <w:rsid w:val="00BF1140"/>
     <w:rsid w:val="00BF7AD9"/>
     <w:rsid w:val="00C05913"/>
+    <w:rsid w:val="00C07B2C"/>
+    <w:rsid w:val="00C10B70"/>
     <w:rsid w:val="00C1129F"/>
     <w:rsid w:val="00C16C58"/>
     <w:rsid w:val="00C21090"/>
     <w:rsid w:val="00C22C39"/>
     <w:rsid w:val="00C36B14"/>
     <w:rsid w:val="00C42903"/>
     <w:rsid w:val="00C44095"/>
     <w:rsid w:val="00C45C8D"/>
     <w:rsid w:val="00C47CF8"/>
     <w:rsid w:val="00C47E05"/>
     <w:rsid w:val="00C5091C"/>
     <w:rsid w:val="00C50A9B"/>
     <w:rsid w:val="00C5372D"/>
     <w:rsid w:val="00C61C83"/>
     <w:rsid w:val="00C63582"/>
     <w:rsid w:val="00C66D13"/>
     <w:rsid w:val="00C67D77"/>
     <w:rsid w:val="00C73A3D"/>
     <w:rsid w:val="00C73ABA"/>
     <w:rsid w:val="00C742A4"/>
     <w:rsid w:val="00C770C0"/>
     <w:rsid w:val="00C81106"/>
+    <w:rsid w:val="00C91A11"/>
     <w:rsid w:val="00C9745E"/>
     <w:rsid w:val="00CA02EE"/>
     <w:rsid w:val="00CB0150"/>
     <w:rsid w:val="00CB07B9"/>
     <w:rsid w:val="00CB25AA"/>
     <w:rsid w:val="00CB7BB9"/>
     <w:rsid w:val="00CC0143"/>
     <w:rsid w:val="00CC0C49"/>
     <w:rsid w:val="00CC0F1F"/>
     <w:rsid w:val="00CD7E8B"/>
     <w:rsid w:val="00CE00CE"/>
     <w:rsid w:val="00CE00D0"/>
     <w:rsid w:val="00CE153F"/>
+    <w:rsid w:val="00CE19FC"/>
     <w:rsid w:val="00CE3FAA"/>
     <w:rsid w:val="00CE6ABC"/>
     <w:rsid w:val="00CF06D8"/>
     <w:rsid w:val="00CF3DF9"/>
     <w:rsid w:val="00CF4BCE"/>
     <w:rsid w:val="00CF64F4"/>
     <w:rsid w:val="00D02321"/>
     <w:rsid w:val="00D0340D"/>
     <w:rsid w:val="00D04C6F"/>
     <w:rsid w:val="00D07ED2"/>
     <w:rsid w:val="00D122EB"/>
     <w:rsid w:val="00D136D2"/>
     <w:rsid w:val="00D1509F"/>
     <w:rsid w:val="00D15786"/>
     <w:rsid w:val="00D16823"/>
     <w:rsid w:val="00D200E3"/>
     <w:rsid w:val="00D20AF6"/>
     <w:rsid w:val="00D2613E"/>
+    <w:rsid w:val="00D30BFC"/>
     <w:rsid w:val="00D33F30"/>
     <w:rsid w:val="00D348C5"/>
     <w:rsid w:val="00D34C87"/>
     <w:rsid w:val="00D35991"/>
     <w:rsid w:val="00D36D3D"/>
     <w:rsid w:val="00D46466"/>
     <w:rsid w:val="00D5100C"/>
     <w:rsid w:val="00D52E96"/>
+    <w:rsid w:val="00D60AC9"/>
     <w:rsid w:val="00D61C74"/>
     <w:rsid w:val="00D666CB"/>
     <w:rsid w:val="00D71619"/>
     <w:rsid w:val="00D72A98"/>
+    <w:rsid w:val="00D747EC"/>
     <w:rsid w:val="00D80145"/>
     <w:rsid w:val="00D8141E"/>
     <w:rsid w:val="00D84C82"/>
     <w:rsid w:val="00D929FD"/>
+    <w:rsid w:val="00D94DCC"/>
+    <w:rsid w:val="00D96AF2"/>
     <w:rsid w:val="00DA1A3A"/>
     <w:rsid w:val="00DA3FAA"/>
     <w:rsid w:val="00DA4230"/>
     <w:rsid w:val="00DA6ED6"/>
     <w:rsid w:val="00DB1761"/>
     <w:rsid w:val="00DB227E"/>
     <w:rsid w:val="00DB247A"/>
+    <w:rsid w:val="00DB4B03"/>
     <w:rsid w:val="00DC1C21"/>
     <w:rsid w:val="00DC314D"/>
     <w:rsid w:val="00DC3806"/>
     <w:rsid w:val="00DC6650"/>
     <w:rsid w:val="00DC73EC"/>
     <w:rsid w:val="00DD1A08"/>
     <w:rsid w:val="00DD2BF0"/>
     <w:rsid w:val="00DD2CAB"/>
     <w:rsid w:val="00DD3CB1"/>
     <w:rsid w:val="00DE1D04"/>
     <w:rsid w:val="00DE293F"/>
     <w:rsid w:val="00DE4327"/>
     <w:rsid w:val="00DE43CA"/>
     <w:rsid w:val="00DE6391"/>
+    <w:rsid w:val="00DF2C73"/>
     <w:rsid w:val="00DF3EB1"/>
     <w:rsid w:val="00DF5174"/>
     <w:rsid w:val="00DF5219"/>
     <w:rsid w:val="00E02935"/>
     <w:rsid w:val="00E062A7"/>
     <w:rsid w:val="00E11BCB"/>
     <w:rsid w:val="00E16E23"/>
     <w:rsid w:val="00E1736D"/>
     <w:rsid w:val="00E1777D"/>
     <w:rsid w:val="00E2041A"/>
     <w:rsid w:val="00E23401"/>
     <w:rsid w:val="00E2476B"/>
+    <w:rsid w:val="00E25CDF"/>
     <w:rsid w:val="00E2776C"/>
     <w:rsid w:val="00E3546E"/>
     <w:rsid w:val="00E36D0F"/>
     <w:rsid w:val="00E434DC"/>
+    <w:rsid w:val="00E46928"/>
     <w:rsid w:val="00E47050"/>
     <w:rsid w:val="00E50688"/>
     <w:rsid w:val="00E579CE"/>
     <w:rsid w:val="00E6069E"/>
     <w:rsid w:val="00E60F3C"/>
+    <w:rsid w:val="00E6406F"/>
     <w:rsid w:val="00E6581F"/>
     <w:rsid w:val="00E741E6"/>
     <w:rsid w:val="00E80235"/>
     <w:rsid w:val="00E80E77"/>
     <w:rsid w:val="00E8243F"/>
     <w:rsid w:val="00E8306E"/>
     <w:rsid w:val="00E85D3A"/>
     <w:rsid w:val="00E90967"/>
     <w:rsid w:val="00E918DA"/>
     <w:rsid w:val="00E91C2A"/>
     <w:rsid w:val="00E9222B"/>
     <w:rsid w:val="00E94EDF"/>
     <w:rsid w:val="00E95A1D"/>
     <w:rsid w:val="00E9773E"/>
     <w:rsid w:val="00EA0BA0"/>
     <w:rsid w:val="00EA338D"/>
     <w:rsid w:val="00EA692B"/>
     <w:rsid w:val="00EB1C4F"/>
     <w:rsid w:val="00EB5B2E"/>
     <w:rsid w:val="00EC01EE"/>
     <w:rsid w:val="00EC1006"/>
     <w:rsid w:val="00EC289D"/>
     <w:rsid w:val="00EC5B49"/>
     <w:rsid w:val="00ED00CC"/>
     <w:rsid w:val="00ED0A80"/>
@@ -23613,178 +24036,181 @@
     <w:rsid w:val="00F05796"/>
     <w:rsid w:val="00F14849"/>
     <w:rsid w:val="00F22681"/>
     <w:rsid w:val="00F23F9D"/>
     <w:rsid w:val="00F2781D"/>
     <w:rsid w:val="00F30179"/>
     <w:rsid w:val="00F351B6"/>
     <w:rsid w:val="00F36F51"/>
     <w:rsid w:val="00F404C1"/>
     <w:rsid w:val="00F42274"/>
     <w:rsid w:val="00F465D8"/>
     <w:rsid w:val="00F6491F"/>
     <w:rsid w:val="00F67DD0"/>
     <w:rsid w:val="00F70FA4"/>
     <w:rsid w:val="00F73240"/>
     <w:rsid w:val="00F76D0B"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F821C9"/>
     <w:rsid w:val="00F82E04"/>
     <w:rsid w:val="00F85701"/>
     <w:rsid w:val="00F95BD1"/>
     <w:rsid w:val="00F9743D"/>
     <w:rsid w:val="00FA02B6"/>
     <w:rsid w:val="00FA120D"/>
     <w:rsid w:val="00FA2AE0"/>
+    <w:rsid w:val="00FA34C8"/>
     <w:rsid w:val="00FA5054"/>
     <w:rsid w:val="00FB4F61"/>
     <w:rsid w:val="00FC0CD8"/>
     <w:rsid w:val="00FC3D68"/>
     <w:rsid w:val="00FD32CC"/>
     <w:rsid w:val="00FD4015"/>
     <w:rsid w:val="00FD4664"/>
     <w:rsid w:val="00FE136A"/>
     <w:rsid w:val="00FE4D8B"/>
     <w:rsid w:val="00FE555F"/>
     <w:rsid w:val="00FE6C32"/>
+    <w:rsid w:val="00FF2E01"/>
     <w:rsid w:val="00FF6700"/>
     <w:rsid w:val="0800A207"/>
     <w:rsid w:val="28C5ADC6"/>
+    <w:rsid w:val="5A45E299"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="0280F78D"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{91ED6628-2908-4EB0-9C63-7A79474EA262}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -23940,52 +24366,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -24052,638 +24478,638 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Parasts" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Virsraksts1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading1Char"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts1Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00514729"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Virsraksts2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading2Char"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts2Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00514729"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Virsraksts3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading3Char"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts3Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00514729"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="Virsraksts4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading4Char"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts4Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00514729"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
+  <w:style w:type="paragraph" w:styleId="Virsraksts5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading5Char"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts5Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00514729"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading6">
+  <w:style w:type="paragraph" w:styleId="Virsraksts6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading6Char"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts6Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00514729"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading7">
+  <w:style w:type="paragraph" w:styleId="Virsraksts7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading7Char"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts7Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00514729"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading8">
+  <w:style w:type="paragraph" w:styleId="Virsraksts8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading8Char"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts8Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00514729"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading9">
+  <w:style w:type="paragraph" w:styleId="Virsraksts9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading9Char"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts9Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00514729"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="Noklusjumarindkopasfonts" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="Parastatabula" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="Bezsaraksta" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="Sarakstarindkopa">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="0024051E"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
+  <w:style w:type="character" w:styleId="Hipersaite">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006908EA"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalWeb">
+  <w:style w:type="paragraph" w:styleId="Paraststmeklis">
     <w:name w:val="Normal (Web)"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006768F1"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
+  <w:style w:type="character" w:styleId="Neatrisintapieminana">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009557A6"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
+  <w:style w:type="character" w:styleId="Izmantotahipersaite">
     <w:name w:val="FollowedHyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009557A6"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="Reatabula">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Parastatabula"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00A558CD"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading1"/>
+  <w:style w:type="character" w:styleId="Virsraksts1Rakstz" w:customStyle="1">
+    <w:name w:val="Virsraksts 1 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00514729"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading2"/>
+  <w:style w:type="character" w:styleId="Virsraksts2Rakstz" w:customStyle="1">
+    <w:name w:val="Virsraksts 2 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00514729"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading3"/>
+  <w:style w:type="character" w:styleId="Virsraksts3Rakstz" w:customStyle="1">
+    <w:name w:val="Virsraksts 3 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00514729"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading4"/>
+  <w:style w:type="character" w:styleId="Virsraksts4Rakstz" w:customStyle="1">
+    <w:name w:val="Virsraksts 4 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00514729"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading5"/>
+  <w:style w:type="character" w:styleId="Virsraksts5Rakstz" w:customStyle="1">
+    <w:name w:val="Virsraksts 5 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00514729"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading6"/>
+  <w:style w:type="character" w:styleId="Virsraksts6Rakstz" w:customStyle="1">
+    <w:name w:val="Virsraksts 6 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00514729"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading7"/>
+  <w:style w:type="character" w:styleId="Virsraksts7Rakstz" w:customStyle="1">
+    <w:name w:val="Virsraksts 7 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00514729"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading8"/>
+  <w:style w:type="character" w:styleId="Virsraksts8Rakstz" w:customStyle="1">
+    <w:name w:val="Virsraksts 8 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00514729"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading9"/>
+  <w:style w:type="character" w:styleId="Virsraksts9Rakstz" w:customStyle="1">
+    <w:name w:val="Virsraksts 9 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00514729"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOCHeading">
+  <w:style w:type="paragraph" w:styleId="Saturardtjavirsraksts">
     <w:name w:val="TOC Heading"/>
-    <w:basedOn w:val="Heading1"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Virsraksts1"/>
+    <w:next w:val="Parasts"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00187FF4"/>
     <w:pPr>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC1">
+  <w:style w:type="paragraph" w:styleId="Saturs1">
     <w:name w:val="toc 1"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00187FF4"/>
     <w:pPr>
       <w:spacing w:after="100"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC2">
+  <w:style w:type="paragraph" w:styleId="Saturs2">
     <w:name w:val="toc 2"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00187FF4"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="220"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Galvene">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="GalveneRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00185ABD"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:styleId="GalveneRakstz" w:customStyle="1">
+    <w:name w:val="Galvene Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Galvene"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00185ABD"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Kjene">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="KjeneRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00185ABD"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...2 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:styleId="KjeneRakstz" w:customStyle="1">
+    <w:name w:val="Kājene Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Kjene"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00185ABD"/>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
+  <w:style w:type="character" w:styleId="Komentraatsauce">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00567E9D"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
+  <w:style w:type="paragraph" w:styleId="Komentrateksts">
     <w:name w:val="annotation text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentTextChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="KomentratekstsRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00567E9D"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-[...2 lines deleted...]
-    <w:link w:val="CommentText"/>
+  <w:style w:type="character" w:styleId="KomentratekstsRakstz" w:customStyle="1">
+    <w:name w:val="Komentāra teksts Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Komentrateksts"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00567E9D"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
+  <w:style w:type="paragraph" w:styleId="Komentratma">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="CommentText"/>
-[...1 lines deleted...]
-    <w:link w:val="CommentSubjectChar"/>
+    <w:basedOn w:val="Komentrateksts"/>
+    <w:next w:val="Komentrateksts"/>
+    <w:link w:val="KomentratmaRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00567E9D"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
-[...2 lines deleted...]
-    <w:link w:val="CommentSubject"/>
+  <w:style w:type="character" w:styleId="KomentratmaRakstz" w:customStyle="1">
+    <w:name w:val="Komentāra tēma Rakstz."/>
+    <w:basedOn w:val="KomentratekstsRakstz"/>
+    <w:link w:val="Komentratma"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00567E9D"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
+  <w:style w:type="paragraph" w:styleId="Prskatjums">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0068134A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="398793558">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -24887,56 +25313,55 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1087187550">
           <w:marLeft w:val="1267"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/361628" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biodiversity.europa.eu/europes-biodiversity/ecosystems" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esfondi.lv/assets/izv%C4%93rt%C4%93jumi/2014_2020/2019/biotopu-novertejums-final.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/343827" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cices.eu/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/LV/TXT/?uri=celex%3A32014R0651" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Fec.europa.eu%2Fregional_policy%2Fsources%2Fstudies%2Fcba_guide.pdf&amp;data=05%7C02%7Critvars.timermanis%40cfla.gov.lv%7Cd0d50071ff8b4185fc7c08dc64246b26%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C638495354780009863%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C0%7C%7C%7C&amp;sdata=HQT22dvz%2FRf8wHc95EBRJIKEyGtE%2B50Nzc14dKC%2FGTI%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fm.gov.lv/lv/makroekonomiskie-pienemumi-un-prognozes" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esfondi.lv/assets/izv%C4%93rt%C4%93jumi/2014_2020/2019/biotopu-novertejums-final.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/regional_policy/en/newsroom/news/2021/09/20-09-2021-project-selection-the-economic-appraisal-vademecum" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esfondi.lv/assets/izv%C4%93rt%C4%93jumi/2014_2020/2019/biotopu-novertejums-final.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fm.gov.lv/lv/makroekonomiskie-pienemumi-un-prognozes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://op.europa.eu/en/publication-detail/-/publication/120c6fcc-3841-4596-9256-4fd709c49ae4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esfondi.lv/assets/izv%C4%93rt%C4%93jumi/2014_2020/2019/biotopu-novertejums-final.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://restore.daba.gov.lv/public/download.php?id=335" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fm.gov.lv/lv/makroekonomiskie-pienemumi-un-prognozes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/361628" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biodiversity.europa.eu/europes-biodiversity/ecosystems" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esfondi.lv/assets/izv%C4%93rt%C4%93jumi/2014_2020/2019/biotopu-novertejums-final.pdf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/343827" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cices.eu/" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/LV/TXT/?uri=celex%3A32014R0651" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Fec.europa.eu%2Fregional_policy%2Fsources%2Fstudies%2Fcba_guide.pdf&amp;data=05%7C02%7Critvars.timermanis%40cfla.gov.lv%7Cd0d50071ff8b4185fc7c08dc64246b26%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C638495354780009863%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C0%7C%7C%7C&amp;sdata=HQT22dvz%2FRf8wHc95EBRJIKEyGtE%2B50Nzc14dKC%2FGTI%3D&amp;reserved=0" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fm.gov.lv/lv/makroekonomiskie-pienemumi-un-prognozes" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esfondi.lv/assets/izv%C4%93rt%C4%93jumi/2014_2020/2019/biotopu-novertejums-final.pdf" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/regional_policy/en/newsroom/news/2021/09/20-09-2021-project-selection-the-economic-appraisal-vademecum" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esfondi.lv/assets/izv%C4%93rt%C4%93jumi/2014_2020/2019/biotopu-novertejums-final.pdf" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fm.gov.lv/lv/makroekonomiskie-pienemumi-un-prognozes" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://op.europa.eu/en/publication-detail/-/publication/120c6fcc-3841-4596-9256-4fd709c49ae4" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esfondi.lv/assets/izv%C4%93rt%C4%93jumi/2014_2020/2019/biotopu-novertejums-final.pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fm.gov.lv/lv/makroekonomiskie-pienemumi-un-prognozes" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -25207,65 +25632,52 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...13 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="25a75a1d-8b78-49a6-8e4b-dbe94589a28d" xmlns:ns3="42144e59-5907-413f-b624-803f3a022d9b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="93cb837ca8ca6ce7259761b52bb64bb4" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CCAE56773E04C54A8AAEC798B999D08D" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ca66fe658f6e7c48fa3a82a2102fbdd4">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="25a75a1d-8b78-49a6-8e4b-dbe94589a28d" xmlns:ns3="42144e59-5907-413f-b624-803f3a022d9b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f677f4bdca950af14c1d8dea0a88e849" ns2:_="" ns3:_="">
     <xsd:import namespace="25a75a1d-8b78-49a6-8e4b-dbe94589a28d"/>
     <xsd:import namespace="42144e59-5907-413f-b624-803f3a022d9b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -25460,64 +25872,57 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="25a75a1d-8b78-49a6-8e4b-dbe94589a28d" xmlns:ns3="42144e59-5907-413f-b624-803f3a022d9b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e02c41fb6780ed4cfd42e8777efa62ef" ns2:_="" ns3:_="">
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100CCAE56773E04C54A8AAEC798B999D08D" ma:contentTypeVersion="17" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="577fd68e924bce6afd137616fea3f61a">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="25a75a1d-8b78-49a6-8e4b-dbe94589a28d" xmlns:ns3="42144e59-5907-413f-b624-803f3a022d9b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="fa8ffa63de612d33f1fb2d0d4a53db59" ns2:_="" ns3:_="">
     <xsd:import namespace="25a75a1d-8b78-49a6-8e4b-dbe94589a28d"/>
     <xsd:import namespace="42144e59-5907-413f-b624-803f3a022d9b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -25527,147 +25932,147 @@
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="25a75a1d-8b78-49a6-8e4b-dbe94589a28d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="11" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="779952b4-9163-4466-a728-aca91a51bc43" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Attēlu atzīmes" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="779952b4-9163-4466-a728-aca91a51bc43" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceBillingMetadata" ma:index="23" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="42144e59-5907-413f-b624-803f3a022d9b" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Koplietots ar" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Koplietots ar: detalizēti" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{f02a1d4e-ea66-4807-90a5-c3aac3888af8}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="42144e59-5907-413f-b624-803f3a022d9b">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Satura tips"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Virsraksts"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -25712,144 +26117,157 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="25a75a1d-8b78-49a6-8e4b-dbe94589a28d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="42144e59-5907-413f-b624-803f3a022d9b" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A0F7D436-A174-44AD-A5BC-ED12BF2C81EA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3F787BA0-456A-4D52-9551-34653E3AC130}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="25a75a1d-8b78-49a6-8e4b-dbe94589a28d"/>
+    <ds:schemaRef ds:uri="42144e59-5907-413f-b624-803f3a022d9b"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66E335C9-AFB9-484F-937F-F23CEB70B5E2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5AD1F48D-3992-4B6A-9ABB-2380E21ACD24}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{91E1E3BC-5DD7-4664-AA1F-9162E5550757}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="25a75a1d-8b78-49a6-8e4b-dbe94589a28d"/>
     <ds:schemaRef ds:uri="42144e59-5907-413f-b624-803f3a022d9b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{85DFB448-9B11-40C6-ABC1-2EAB6ADB4A51}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A0F7D436-A174-44AD-A5BC-ED12BF2C81EA}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47EEC8EC-2DD4-4946-A944-92CEC6E79CBD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{85DFB448-9B11-40C6-ABC1-2EAB6ADB4A51}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="25a75a1d-8b78-49a6-8e4b-dbe94589a28d"/>
     <ds:schemaRef ds:uri="42144e59-5907-413f-b624-803f3a022d9b"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...4 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{a2d593ad-f07d-4c55-87c8-106c26d6ba08}" enabled="0" method="" siteId="{a2d593ad-f07d-4c55-87c8-106c26d6ba08}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...16 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal.dotm</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company>CFLA</ap:Company>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jānis Pērkons</dc:creator>
-  <cp:keywords/>
+  <keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
+  <lastModifiedBy>Jānis Pērkons</lastModifiedBy>
+  <revision>15</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100CCAE56773E04C54A8AAEC798B999D08D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="docLang">
     <vt:lpwstr>lv</vt:lpwstr>
   </property>
 </Properties>
 </file>