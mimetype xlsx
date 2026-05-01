--- v1 (2025-12-17)
+++ v2 (2026-05-01)
@@ -7,120 +7,120 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://cflagovlv-my.sharepoint.com/personal/iveta_strode_cfla_gov_lv/Documents/Desktop/6.1.1.1/6.1.1.1_3k/Atlases nolikuma 2_grozijumi_10.12.2025/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://cflagovlv-my.sharepoint.com/personal/mikus_spalvins_cfla_gov_lv/Documents/Desktop/6.1.1.1_3k.nol/Groz/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="601" documentId="8_{013FC72C-25F1-43B1-AA39-E5A6369E0796}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A284F96A-87D6-441E-AD62-7CD5B71902DA}"/>
+  <xr:revisionPtr revIDLastSave="2" documentId="13_ncr:1_{892CB0D5-4ABB-428B-99AB-DFE8FBE3C5AA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{D2759030-2D93-47AF-8396-6B7F2BF20AF2}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-990" windowWidth="29040" windowHeight="15720" tabRatio="427" firstSheet="1" activeTab="1" xr2:uid="{0380FC25-2DFD-4B30-82ED-4E0CB99B8309}"/>
+    <workbookView xWindow="28680" yWindow="-75" windowWidth="29040" windowHeight="15720" tabRatio="427" activeTab="1" xr2:uid="{0380FC25-2DFD-4B30-82ED-4E0CB99B8309}"/>
   </bookViews>
   <sheets>
     <sheet name="Teritoriju sadalījums" sheetId="1" r:id="rId1"/>
     <sheet name="Princips &quot;piesārņotājs maksā&quot;" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Princips "piesārņotājs maksā"'!$6:$6</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Teritoriju sadalījums'!$19:$19</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="L44" i="1" l="1"/>
-[...2 lines deleted...]
-  <c r="L21" i="1"/>
+  <c r="L21" i="1" l="1"/>
+  <c r="L42" i="1" s="1"/>
   <c r="L22" i="1"/>
   <c r="L23" i="1"/>
   <c r="L24" i="1"/>
   <c r="L25" i="1"/>
   <c r="L26" i="1"/>
   <c r="L27" i="1"/>
   <c r="L28" i="1"/>
   <c r="L29" i="1"/>
   <c r="L30" i="1"/>
   <c r="L31" i="1"/>
   <c r="L32" i="1"/>
   <c r="L33" i="1"/>
   <c r="L34" i="1"/>
   <c r="L35" i="1"/>
   <c r="L36" i="1"/>
   <c r="L37" i="1"/>
   <c r="L38" i="1"/>
   <c r="L39" i="1"/>
   <c r="L40" i="1"/>
   <c r="L41" i="1"/>
   <c r="L20" i="1"/>
   <c r="I42" i="1"/>
   <c r="K42" i="1"/>
   <c r="G42" i="1"/>
-  <c r="F42" i="1" l="1"/>
+  <c r="L43" i="1" l="1"/>
+  <c r="F42" i="1"/>
+  <c r="L44" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="107" uniqueCount="85">
   <si>
     <t>7110* Neskarti augstie purvi</t>
   </si>
   <si>
     <t>Jā</t>
   </si>
   <si>
     <t>7120 Degradēti augstie purvi, kuros iespējama vai noris dabiskā atjaunošanās</t>
   </si>
   <si>
     <t>Nē</t>
   </si>
   <si>
     <t>7140 Pārejas purvi un slīkšņas</t>
   </si>
   <si>
     <t>7150 Rhynchosporion albae pioniersabiedrības uz mitras kūdras vai smiltīm</t>
   </si>
   <si>
     <t>7160 Minerālvielām bagāti avoti un avoksnāji</t>
@@ -153,106 +153,112 @@
     <t xml:space="preserve">3160 Distrofi ezeri </t>
   </si>
   <si>
     <t>2. pielikums
 Projekta iesnieguma atlases nolikumam</t>
   </si>
   <si>
     <t>1. tabula “Informāciju par visām projekta iesniegumā norādītājām ieguldījumu teritorijām”</t>
   </si>
   <si>
     <t>AIZPILDĀMA OBLIGĀTI</t>
   </si>
   <si>
     <t xml:space="preserve">Pielikumā projekta iesniedzējs sniedz informāciju par visām projekta iesniegumā norādītājām ieguldījuma teritorijām, kas ir vēsturiskajām kūdras ieguves vietas un tām piegulošas teritorijas, atbilstoši 2020. gada 24. novembra Ministru kabineta rīkojumam Nr. 696  “Par Kūdras ilgtspējīgas izmantošanas pamatnostādnēm 2020.-2030. gadam” 3. pielikumā minētajam teritorijām*  atsevišķi nodalot projekta īstenošanas teritorijas, kuras atbilstoši Dabas aizsardzības pārvaldes uzturētajam dabas datu portālam"Ozols" ir īpaši aizsargājamās dabas teritorijas (turpmāk - ĪADT) un Eiropas Savienības nozīmes biotopā 7120 "Degradēti augstie purvi, kuros iespējama vai noris dabiskā atjaunošanās" (turpmāk - biotops 7120)
 Projekta īstenošanas teritorijas platība (hektāri, ar precizitāti līdz 2 cipariem aiz komata) katrai teritorijai jānorāda atsevišķi, tajā skaitā darbības, kas veiktas tām piegulošajā/-ās teritorijā/-jās, un darbībām, kas veiktas vēsturiskajās kūdras ieguves vietās, kas vienlaikus ĪADT vai ES nozīmes biotopā 7120, ja tas atrodas ārpus ĪADT. </t>
   </si>
   <si>
     <t>Nr.p.k.</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Aptos Narrow"/>
+        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Projekta īstenošanas teritorijas nosaukums/adrese
 </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <color rgb="FFFF0000"/>
         <rFont val="Aptos Narrow"/>
+        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>(skat. *  piezīmi zemāk)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Aptos Narrow"/>
+        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Projekta īstenošanas teritorijas kadastra apzīmējums
 </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <color rgb="FFFF0000"/>
         <rFont val="Aptos Narrow"/>
+        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>(zemes vienībai 11 cipari)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Aptos Narrow"/>
+        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Projekta īstenošanas vieta
 (novads, pilsēta) 
 </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="Aptos Narrow"/>
+        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>(skat. * piezīmi  zemāk)</t>
     </r>
   </si>
   <si>
     <t>Projekta īstenošanas teritorijas - Vēsturiskās kūdras ieguves vietas (bez tām piegulošas platības), (ha) *</t>
   </si>
   <si>
     <t>Piegulošās teritorijas platība (ha)**</t>
   </si>
   <si>
     <t>Projekta īstenošanas vieta vienlaikus ir ĪADT
 (Jā / Nē)***
 Ja projekta īstenošanas vieta vienlaikus ir ĪADT, lūdzu norādīt tās nosaukumu.</t>
   </si>
   <si>
     <t>ĪADT platība, kurā tiks īstenotas projekta darbības (ha)</t>
   </si>
   <si>
     <t>Vai attiecīgajai ĪADT ir spēkā esošs dabas aizsardzības plāns? Lūdzu, norādiet šī plāna termiņu vai gadu līdz kuram pēdējais spēkā esošais bija spēkā esošs.</t>
   </si>
   <si>
     <t>Ja teritorija ir ārpus ĪADT, bet ieguldījumi tiks veikti ES nozīmes biotopā 7120 norāda tās platību 
 (ha)</t>
@@ -360,424 +366,484 @@
   <si>
     <t xml:space="preserve">* Atbilstoši MK 2025. gada 1. jūlija noteikumu Nr. 407 "Eiropas Savienības kohēzijas politikas programmas 2021.–2027. gadam 6.1.1. specifiskā atbalsta mērķa “Pārejas uz klimatneitralitāti radīto ekonomisko, sociālo un vides seku mazināšana visvairāk skartajos reģionos” 6.1.1.1. pasākuma “Atteikšanās no kūdras izmantošanas enerģētikā" trešās projektu iesniegumu atlases kārtas īstenošanas noteikumi” (turpmāk - SAM MK noteikumi) 3. punktam, Pasākuma trešās atlases kārtas mērķteritorijas un īstenošanas vietas ir Kūdras ilgtspējīgas izmantošanas pamatnostādņu 2020.–2030. gadam 3. pielikumā (turpmāk – pamatnostādņu 3. pielikums) minētās teritorijas un tām piegulošās teritorijas, kas atrodas Kurzemes, Latgales, Vidzemes un Zemgales statistiskajā reģionā saskaņā ar 2022.
 gada 25. novembrī spēkā esošo Statistiski teritoriālo vienību nomenklatūras 3. līmeņa (NUTS 3. līmenis) klasifikāciju, ir Latvijas Republikas īpašumā un nodoti turējumā akciju sabiedrībai "Latvijas valsts meži" vai atrodas akciju sabiedrības "Latvijas valsts meži" īpašumā vai valdījumā. Izvērtēšanas procesā NUTS 3. līmeņa teritoriālās atrašanās vietas noteikšanas pārbaudei var izmantot Centrālās statistikas pārvaldes mājaslapā pieejamo informāciju: https://www.csp.gov.lv/lv/statistiskie-regioni . </t>
   </si>
   <si>
     <t xml:space="preserve">**  Atsevišķi jāizdala projekta mērķteritorijai pieguļošās teritorijas platību, kurā paredzēts veikt projekta darbības, ja tas ir nepieciešams, lai nodrošinātu mērķa teritorijas atbilstošu funkcionalitāti. </t>
   </si>
   <si>
     <t xml:space="preserve">*** ĪADT saraksts pieejams Dabas aizsardzības pārvaldes mājaslapā sadaļā "Dabas daudzveidība" apakšsadaļā "Dabas teritoriju pārvaldība"
 Pieejams:  </t>
   </si>
   <si>
     <t xml:space="preserve">https://www.daba.gov.lv/lv/par-ipasi-aizsargajamam-dabas-teritorijam </t>
   </si>
   <si>
     <t xml:space="preserve">**** Atbilstoši SAM MK noteikumu 14. punktam, ja projekta īstenošanas teritorijas ir ĪADT un/vai ES nozīmes biotops 7120, attiecigi kurās projekta iesniedzejs īsteno valsts deleģētos uzdevumus, saimnieciskā darbība nav pieļaujama, izņemot ieņēmumus līdz 50% no attiecīgās teritorijas uzturēšanas izmaksām gadā. Savukārt teritorijās, kas nav minētās ĪADT vai biotopi 7120 un attiecīgi, kurās netiek īstenoti valsts deleģētie uzdevumi, tiek piemērots komercdarbības atbalsts un saimnieciskā darbība nav ierobežota.   </t>
   </si>
   <si>
     <t>2. tabula “Pamatojošā informācija par projekta īstenošanas teritorijām”</t>
   </si>
   <si>
     <t>AIZPILDĀMA, JA KĀDA NO PROJEKTA ĪSTENOŠANAS TERITORIJĀM UZSKATĀMA PAR VĒSTURISKU KŪDRAS IEGUVES VIETU</t>
   </si>
   <si>
     <r>
-      <rPr>
-[...3 lines deleted...]
-      </rPr>
       <t xml:space="preserve">Pielikumā projekta iesniedzējs sniedz informāciju par katru 1. tabulā uzskaitīto projekta īstenošanas teritoriju (C kolonna), kas tiek uzskatītas par vēsturisku kūdras ieguves vietu, atbilstoši 2020. gada 24. novembra MK rīkojumam Nr. 696 “Par Kūdras ilgtspējīgas izmantošanas pamatnostādnēm 2020.-2030. gadam” 3. pielikumā minētajam sarakstam sniedz pamatojumu izpildot visus 2. tabulā uzskaitītos nosacījumus:
 1) kad pārtraukta kūdras ieguve projekta teritorijā (sniedzot pēc iespējas precīzāku informāciju),
 2) ka pēc kūdras ieguves pārtraukšanas vairs nav spēkā esošu kūdras ieguves licenču,
 3) ka nav bijusi prasība par rekultivācijas veikšanu projekta teritorijā pēc kūdras ieguves pārtraukšanas projekta teritorijā, </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FFA02B93"/>
         <rFont val="Aptos Narrow"/>
+        <family val="2"/>
       </rPr>
       <t>kas pierādāms, ja teritorijai izdota licence pirms 1996.gada 4. jūnija, kad stājās spēkā likums "Par zemes dzīlēm''</t>
     </r>
     <r>
       <rPr>
         <strike/>
         <sz val="11"/>
         <color rgb="FFA02B93"/>
         <rFont val="Aptos Narrow"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">, kūdras ieguve pārtraukta vai kūdras ieguves licence anulēta, pirms 2012.gada 12. augusta, kad stājās spēkā Ministru kabineta noteikumu Nr. 570 “Derīgo izrakteņu ieguves kārtība”,,
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Aptos Narrow"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">4) ka tagadējais zemes īpašnieks, valdītājs vai turētājs nav likumīgais kūdras ieguves veicēja vai citas struktūras saistību pārņēmējs, un šī struktūra vai uzņēmums vairs nepastāv, kā rezultātā uz tagadējo zemes īpašnieku nevar attiecināt </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FFA02B93"/>
         <rFont val="Aptos Narrow"/>
+        <family val="2"/>
       </rPr>
       <t>likuma Par zemes dzīlēm prasību, kas nosaka rekutlivācijas īstenošanas nepieciešamību pēc derīgo izrakteņu ieguves</t>
     </r>
     <r>
       <rPr>
         <strike/>
         <sz val="11"/>
         <color rgb="FFA02B93"/>
         <rFont val="Aptos Narrow"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">; MK noteikumu Nr. 570  “Derīgo izrakteņu ieguves kārtība” 8. nodaļas prasības, kas nosaka, ka zemes īpašniekam, viena gada laikā pēc kūdras ieguves beigšanas, ir jāuzsāk rekultivācijas aktivitātes kūdras ieguves teritorijā.                                                                                                                                                                                                            
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FFA02B93"/>
         <rFont val="Aptos Narrow"/>
+        <family val="2"/>
       </rPr>
-      <t xml:space="preserve">5) Ja projekta iesniegumā norādīta informācija par projekta īstenošanas vietu, kurā pēc 1996. gada, kad stājās spēkā likums “Par zemes dzīlēm”, ir saņemta licence kūdras ieguvei, bet licences platība  tikusi samazināta vai arī licences darbība pārtraukta līdz  Ministru kabineta 2006. gada 19. septembra noteikumu Nr. 779 “Derīgo izrakteņu ieguves kārtība”, kas nosaka rekultivācijas īstenošanas kārtību, spēkā stāšanās brīdim, secināms, ka licences platības samazināšana veikta atbilstoši tā brīža tiesiskajam regulējumam un līdz ar to īstenota tiesiski ievērojot rekultivācijas prasības.
+      <t xml:space="preserve">5) Ja projekta iesniegumā norādīta informācija par projekta īstenošanas vietu, kurā pēc 1996. gada, kad stājās spēkā likums “Par zemes dzīlēm”, ir saņemta licence kūdras ieguvei, bet licences platība  tikusi samazināta, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+      </rPr>
+      <t>izslēdzot no licences teritorijas projekta teritoriju,</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFA02B93"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> vai arī licences darbība pārtraukta līdz  Ministru kabineta 2006. gada 19. septembra noteikumu Nr. 779 “Derīgo izrakteņu ieguves kārtība”, kas nosaka rekultivācijas īstenošanas kārtību, spēkā stāšanās brīdim, secināms, ka licences platības samazināšana veikta atbilstoši tā brīža tiesiskajam regulējumam un līdz ar to īstenota tiesiski ievērojot rekultivācijas prasības.
 Šādā gadījumā papildus  informācijai par licences derīguma termiņiem, lai šādā teritorijā varētu īstenot revitalizāciju, projekta iesniedzējam jāsaņem dokuments, piemēram, izziņa no attiecīgās pašvaldības, kas saskaņā ar likuma “Par zemes dzīlēm” regulējumu pārrauga derīgo izrakteņu ieguves vietu rekultivāciju, par pašvaldības rīcībā esošajiem/neesošajiem dokumentāriem materiāliem par minētajā teritorijā īstenoto rekultivāciju. 
 Savukārt, lai pamatotu revitalizācijas nepieciešamību šādā teritorijā, projekta iesniedzējam papildus jāiesniedz apliecinājums, ka tiks saņemts sertificēta dabas (sugu un biotopu) eksperta atzinums vai arī darbību nepieciešamība jāapliecina ar dabas aizsardzības plānā sniegto informāciju (ja attiecināms).     
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Aptos Narrow"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 Atbilstoši 1. tabulā norādītajai projekta īstenošanas teritoriju numerācijai, projekta iesnieguma pielikumā pievieno pamatojošu informāciju vai apliecinošu dokumentāciju (piemēram, arhīvu izziņas), ka vietām, nav iespējams piemērot principu “piesārņotājs maksā”, kā to paredz Taisnīgas pārkārtošanās teritoriālais plāns un Eiropas Komisijas 2021. gada 24. jūnija Regulas (ES) Nr. 2021/1056, ar ko izveido Taisnīgas pārkārtošanās fondu, 8. panta 2. punkts.</t>
     </r>
   </si>
   <si>
     <t>Projekta īstenošanas teritorijas nosaukums</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Projekta īstenošanas teritorijas kadastra apzīmējums
 </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="9"/>
         <color rgb="FFFF0000"/>
         <rFont val="Aptos Narrow"/>
+        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>(zemes vienībai 11 cipari)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Kad pārtraukta kūdras ieguve 
 </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Aptos Narrow"/>
+        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 (norāda</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Aptos Narrow"/>
+        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Aptos Narrow"/>
+        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">precīzāko pieejamo informāciju) </t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">Pēc kūdras ieguves pārtraukšanas vairs nav spēkā kūdras ieguves licences
 (Jā / Nē) </t>
   </si>
   <si>
     <t>Bijusi prasība par rekultivācijas veikšanu projekta teritorijā pēc kūdras ieguves pārtraukšanas projekta teritorijā
 (Jā / Nē)</t>
   </si>
   <si>
     <t>Tagadējais zemes īpašnieks, valdītājs vai turētājs nav likumīgais kūdras ieguves veicēja vai citas struktūras saistību pārņēmējs
  (Jā / Nē)</t>
   </si>
   <si>
     <t>Likumīgais kūdras ieguves veicējs vai cita struktūra vairs nepastāv*
 (Jā / Nē)</t>
   </si>
   <si>
     <t>Pielikuma numurs un nosaukums (ja attiecināms) projekta iesnieguma sadaļā "Obligātie pielikumi"</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Piezīmes
 </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="9"/>
         <color rgb="FFFF0000"/>
         <rFont val="Aptos Narrow"/>
+        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>(ja nepieciešams sniegt skaidrojumu par norādāmo informāciju)</t>
     </r>
   </si>
   <si>
     <t>05.2019.</t>
   </si>
   <si>
     <t>Nr. 8, 
 Arhīva izziņa Nr. 1-12/2023</t>
   </si>
   <si>
     <t>paraugs</t>
   </si>
   <si>
     <t>* Gadījumos, ja uzņēmums vai struktūra, kas vēsturiski veica kūdras ieguves darbības, joprojām turpina savu darbību un pastāv, bet nav veikta konkrētās teritorijas rekultivācija, tad šāda teritorija nevar tikt izmantota projekta īstenošanai.</t>
   </si>
   <si>
     <t>** Pieejami https://likumi.lv/ta/id/251021-derigo-izraktenu-ieguves-kartiba</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.00;[Red]0.00"/>
   </numFmts>
-  <fonts count="28" x14ac:knownFonts="1">
+  <fonts count="30" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
+      <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <strike/>
       <sz val="11"/>
       <color theme="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Aptos Narrow"/>
+      <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
+      <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
+      <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FFFF0000"/>
       <name val="Aptos Narrow"/>
+      <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Aptos Narrow"/>
+      <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Aptos Narrow"/>
+      <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Aptos Narrow"/>
+      <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Aptos Narrow"/>
+      <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
+      <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
+      <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <strike/>
       <sz val="11"/>
       <color theme="8"/>
       <name val="Aptos Narrow"/>
+      <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Aptos Narrow"/>
+      <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="8"/>
       <name val="Aptos Narrow"/>
+      <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Aptos Narrow"/>
+      <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <color rgb="FFFF0000"/>
       <name val="Aptos Narrow"/>
+      <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Aptos Narrow"/>
+      <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Aptos Narrow"/>
+      <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Aptos Narrow"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFA02B93"/>
       <name val="Aptos Narrow"/>
+      <family val="2"/>
     </font>
     <font>
       <strike/>
       <sz val="11"/>
       <color rgb="FFA02B93"/>
       <name val="Aptos Narrow"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <strike/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2" tint="-9.9978637043366805E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
@@ -845,51 +911,51 @@
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="66">
+  <cellXfs count="67">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -982,110 +1048,545 @@
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="2" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" xr:uid="{00000000-000B-0000-0000-000008000000}"/>
-    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Parasts" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="31">
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="2" formatCode="0.00"/>
+      <fill>
+        <patternFill patternType="none"/>
+      </fill>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="2" formatCode="0.00"/>
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="2" formatCode="0.00"/>
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="2" formatCode="0.00"/>
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Aptos Narrow"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="164" formatCode="0.00;[Red]0.00"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="164" formatCode="0.00;[Red]0.00"/>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Aptos Narrow"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="164" formatCode="0.00;[Red]0.00"/>
+      <alignment horizontal="general"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="30" formatCode="@"/>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom/>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <name val="Aptos Narrow"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="30" formatCode="@"/>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <name val="Aptos Narrow"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="30" formatCode="@"/>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <name val="Aptos Narrow"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="30" formatCode="@"/>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <name val="Aptos Narrow"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <name val="Aptos Narrow"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Aptos Narrow"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
@@ -1433,540 +1934,109 @@
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <name val="Aptos Narrow"/>
         <scheme val="minor"/>
       </font>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top/>
         <bottom/>
         <vertical style="thin">
           <color indexed="64"/>
         </vertical>
         <horizontal style="thin">
           <color indexed="64"/>
         </horizontal>
       </border>
     </dxf>
-    <dxf>
-[...430 lines deleted...]
-    </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
+      <color rgb="FFCC3300"/>
       <color rgb="FFFFCC66"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{A1E43F75-901B-4C01-8F0C-E7EE4F4DA397}" name="Tabula2" displayName="Tabula2" ref="B19:L41" totalsRowShown="0" headerRowDxfId="30" dataDxfId="28" headerRowBorderDxfId="29" tableBorderDxfId="27" totalsRowBorderDxfId="26">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{A1E43F75-901B-4C01-8F0C-E7EE4F4DA397}" name="Tabula2" displayName="Tabula2" ref="B19:L41" totalsRowShown="0" headerRowDxfId="15" dataDxfId="13" headerRowBorderDxfId="14" tableBorderDxfId="12" totalsRowBorderDxfId="11">
   <autoFilter ref="B19:L41" xr:uid="{A1E43F75-901B-4C01-8F0C-E7EE4F4DA397}"/>
   <tableColumns count="11">
-    <tableColumn id="1" xr3:uid="{611D8719-ADC8-4D78-9926-73F65BCF73BF}" name="Nr.p.k." dataDxfId="25"/>
-[...9 lines deleted...]
-    <tableColumn id="10" xr3:uid="{351DFF8F-1503-4C4A-AD3B-FD80CB89EF76}" name="Teritoriju platība, kas ietilpst ĪADT un/vai atbilst ES nozīmes biotopam 7120 (SAM MK noteikumu 14.1.p.) ****_x000a_(ha)" dataDxfId="15">
+    <tableColumn id="1" xr3:uid="{611D8719-ADC8-4D78-9926-73F65BCF73BF}" name="Nr.p.k." dataDxfId="10"/>
+    <tableColumn id="2" xr3:uid="{76A70D92-AE75-405C-9B2A-92D3ADF9D557}" name="Projekta īstenošanas teritorijas nosaukums/adrese_x000a_(skat. *  piezīmi zemāk)" dataDxfId="9"/>
+    <tableColumn id="3" xr3:uid="{34B95168-1AA0-454C-AB22-3132821BB506}" name="Projekta īstenošanas teritorijas kadastra apzīmējums_x000a_(zemes vienībai 11 cipari)" dataDxfId="8"/>
+    <tableColumn id="9" xr3:uid="{0B19614D-64E9-4935-8B6C-745763B6645A}" name="Projekta īstenošanas vieta_x000a_(novads, pilsēta) _x000a_(skat. * piezīmi  zemāk)" dataDxfId="7"/>
+    <tableColumn id="4" xr3:uid="{A84E7CCE-55DF-4A6B-8704-498C6A4328F7}" name="Projekta īstenošanas teritorijas - Vēsturiskās kūdras ieguves vietas (bez tām piegulošas platības), (ha) *" dataDxfId="6"/>
+    <tableColumn id="5" xr3:uid="{5C4A4420-A6F6-442C-86AB-D5B475E7FAE4}" name="Piegulošās teritorijas platība (ha)**" dataDxfId="5"/>
+    <tableColumn id="8" xr3:uid="{C83DB032-3507-4893-902F-C0EED8E23DA9}" name="Projekta īstenošanas vieta vienlaikus ir ĪADT_x000a_(Jā / Nē)***_x000a_Ja projekta īstenošanas vieta vienlaikus ir ĪADT, lūdzu norādīt tās nosaukumu." dataDxfId="4"/>
+    <tableColumn id="7" xr3:uid="{42CDEED8-6A32-47CB-8D06-A1341573EC3E}" name="ĪADT platība, kurā tiks īstenotas projekta darbības (ha)" dataDxfId="3"/>
+    <tableColumn id="12" xr3:uid="{B40C578D-75B6-4FB4-8E62-5102C11E577B}" name="Vai attiecīgajai ĪADT ir spēkā esošs dabas aizsardzības plāns? Lūdzu, norādiet šī plāna termiņu vai gadu līdz kuram pēdējais spēkā esošais bija spēkā esošs." dataDxfId="2"/>
+    <tableColumn id="6" xr3:uid="{28374474-FFC2-4050-B8F0-CAA1D87769EE}" name="Ja teritorija ir ārpus ĪADT, bet ieguldījumi tiks veikti ES nozīmes biotopā 7120 norāda tās platību _x000a_(ha)" dataDxfId="1"/>
+    <tableColumn id="10" xr3:uid="{351DFF8F-1503-4C4A-AD3B-FD80CB89EF76}" name="Teritoriju platība, kas ietilpst ĪADT un/vai atbilst ES nozīmes biotopam 7120 (SAM MK noteikumu 14.1.p.) ****_x000a_(ha)" dataDxfId="0">
       <calculatedColumnFormula>I20+K20</calculatedColumnFormula>
     </tableColumn>
   </tableColumns>
   <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{392DBD45-138C-46EE-B54F-FD47569EE759}" name="Tabula22" displayName="Tabula22" ref="B6:K24" totalsRowShown="0" headerRowDxfId="14" dataDxfId="12" headerRowBorderDxfId="13" tableBorderDxfId="11" totalsRowBorderDxfId="10">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{392DBD45-138C-46EE-B54F-FD47569EE759}" name="Tabula22" displayName="Tabula22" ref="B6:K24" totalsRowShown="0" headerRowDxfId="30" dataDxfId="28" headerRowBorderDxfId="29" tableBorderDxfId="27" totalsRowBorderDxfId="26">
   <autoFilter ref="B6:K24" xr:uid="{A1E43F75-901B-4C01-8F0C-E7EE4F4DA397}"/>
   <tableColumns count="10">
-    <tableColumn id="1" xr3:uid="{9E715ED4-B3C9-45B4-9C6B-D1638390E7C0}" name="Nr.p.k." dataDxfId="9"/>
-[...8 lines deleted...]
-    <tableColumn id="6" xr3:uid="{67841137-5319-4C99-A549-AAE17D170095}" name="Piezīmes_x000a_(ja nepieciešams sniegt skaidrojumu par norādāmo informāciju)" dataDxfId="0"/>
+    <tableColumn id="1" xr3:uid="{9E715ED4-B3C9-45B4-9C6B-D1638390E7C0}" name="Nr.p.k." dataDxfId="25"/>
+    <tableColumn id="2" xr3:uid="{A061C284-781B-4870-8982-4B3ED0B5D05B}" name="Projekta īstenošanas teritorijas nosaukums" dataDxfId="24"/>
+    <tableColumn id="3" xr3:uid="{524B6AE3-2637-4AAE-B434-39D07AD6BC41}" name="Projekta īstenošanas teritorijas kadastra apzīmējums_x000a_(zemes vienībai 11 cipari)" dataDxfId="23"/>
+    <tableColumn id="7" xr3:uid="{759DB1C7-D003-42BD-9EA8-7E0A04C8BED8}" name="Kad pārtraukta kūdras ieguve _x000a__x000a_(norāda precīzāko pieejamo informāciju) " dataDxfId="22"/>
+    <tableColumn id="8" xr3:uid="{F1DF5314-7D87-4FC6-82EA-F49A3462E6C0}" name="Pēc kūdras ieguves pārtraukšanas vairs nav spēkā kūdras ieguves licences_x000a_(Jā / Nē) " dataDxfId="21"/>
+    <tableColumn id="9" xr3:uid="{EF5A72DA-BBC3-4D71-8F0C-9F4E4D078370}" name="Bijusi prasība par rekultivācijas veikšanu projekta teritorijā pēc kūdras ieguves pārtraukšanas projekta teritorijā_x000a_(Jā / Nē)" dataDxfId="20"/>
+    <tableColumn id="4" xr3:uid="{8EC20ED5-0384-4438-8E55-F846CE194CB2}" name="Tagadējais zemes īpašnieks, valdītājs vai turētājs nav likumīgais kūdras ieguves veicēja vai citas struktūras saistību pārņēmējs_x000a_ (Jā / Nē)" dataDxfId="19"/>
+    <tableColumn id="5" xr3:uid="{195FA315-4557-4D2E-AB6F-2313D27FA85F}" name="Likumīgais kūdras ieguves veicējs vai cita struktūra vairs nepastāv*_x000a_(Jā / Nē)" dataDxfId="18"/>
+    <tableColumn id="11" xr3:uid="{FA2D4E5B-A78B-411B-921C-FF3E3B226941}" name="Pielikuma numurs un nosaukums (ja attiecināms) projekta iesnieguma sadaļā &quot;Obligātie pielikumi&quot;" dataDxfId="17"/>
+    <tableColumn id="6" xr3:uid="{67841137-5319-4C99-A549-AAE17D170095}" name="Piezīmes_x000a_(ja nepieciešams sniegt skaidrojumu par norādāmo informāciju)" dataDxfId="16"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office dizains">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
@@ -2259,1533 +2329,1503 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.daba.gov.lv/lv/par-ipasi-aizsargajamam-dabas-teritorijam" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D8C38546-254E-4F98-A8EA-87430A86F94D}">
   <sheetPr>
     <tabColor rgb="FF92D050"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:L53"/>
   <sheetViews>
-    <sheetView topLeftCell="A43" workbookViewId="0">
-      <selection activeCell="B18" sqref="B18:L18"/>
+    <sheetView topLeftCell="A15" workbookViewId="0">
+      <selection activeCell="B17" sqref="B17:L17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.6640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="1.26953125" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="13" max="13" width="15.26953125" customWidth="1"/>
+    <col min="1" max="1" width="1.33203125" customWidth="1"/>
+    <col min="2" max="2" width="6.88671875" style="1" customWidth="1"/>
+    <col min="3" max="3" width="21.33203125" style="1" customWidth="1"/>
+    <col min="4" max="5" width="23.6640625" style="1" customWidth="1"/>
+    <col min="6" max="10" width="23.5546875" style="1" customWidth="1"/>
+    <col min="11" max="11" width="22.88671875" style="1" customWidth="1"/>
+    <col min="12" max="12" width="23.33203125" style="1" customWidth="1"/>
+    <col min="13" max="13" width="15.33203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:12" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="2:12" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
       <c r="B1" s="12"/>
       <c r="C1" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D1" s="12"/>
       <c r="E1" s="12"/>
       <c r="F1" s="12"/>
       <c r="G1" s="12"/>
       <c r="H1" s="12" t="s">
         <v>1</v>
       </c>
       <c r="I1" s="12"/>
       <c r="J1" s="12"/>
       <c r="K1" s="12"/>
       <c r="L1" s="12"/>
     </row>
-    <row r="2" spans="2:12" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+    <row r="2" spans="2:12" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
       <c r="B2" s="12"/>
       <c r="C2" s="14" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="12"/>
       <c r="E2" s="12"/>
       <c r="F2" s="12"/>
       <c r="G2" s="12"/>
       <c r="H2" s="12" t="s">
         <v>3</v>
       </c>
       <c r="I2" s="12"/>
       <c r="J2" s="12"/>
       <c r="K2" s="12"/>
       <c r="L2" s="12"/>
     </row>
-    <row r="3" spans="2:12" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+    <row r="3" spans="2:12" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
       <c r="B3" s="12"/>
       <c r="C3" s="13" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="12"/>
       <c r="E3" s="12"/>
       <c r="F3" s="12"/>
       <c r="G3" s="12"/>
       <c r="H3" s="12"/>
       <c r="I3" s="12"/>
       <c r="J3" s="12"/>
       <c r="K3" s="12"/>
       <c r="L3" s="12"/>
     </row>
-    <row r="4" spans="2:12" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+    <row r="4" spans="2:12" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
       <c r="B4" s="12"/>
       <c r="C4" s="13" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="12"/>
       <c r="E4" s="12"/>
       <c r="F4" s="12"/>
       <c r="G4" s="12"/>
       <c r="H4" s="12"/>
       <c r="I4" s="12"/>
       <c r="J4" s="12"/>
       <c r="K4" s="12"/>
       <c r="L4" s="12"/>
     </row>
-    <row r="5" spans="2:12" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+    <row r="5" spans="2:12" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
       <c r="B5" s="12"/>
       <c r="C5" s="13" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="12"/>
       <c r="E5" s="12"/>
       <c r="F5" s="12"/>
       <c r="G5" s="12"/>
       <c r="H5" s="12"/>
       <c r="I5" s="12"/>
       <c r="J5" s="12"/>
       <c r="K5" s="12"/>
       <c r="L5" s="12"/>
     </row>
-    <row r="6" spans="2:12" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+    <row r="6" spans="2:12" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
       <c r="B6" s="12"/>
       <c r="C6" s="13" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="12"/>
       <c r="E6" s="12"/>
       <c r="F6" s="12"/>
       <c r="G6" s="12"/>
       <c r="H6" s="12"/>
       <c r="I6" s="12"/>
       <c r="J6" s="12"/>
       <c r="K6" s="12"/>
       <c r="L6" s="12"/>
     </row>
-    <row r="7" spans="2:12" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+    <row r="7" spans="2:12" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
       <c r="B7" s="12"/>
       <c r="C7" s="13" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="12"/>
       <c r="E7" s="12"/>
       <c r="F7" s="12"/>
       <c r="G7" s="12"/>
       <c r="H7" s="12"/>
       <c r="I7" s="12"/>
       <c r="J7" s="12"/>
       <c r="K7" s="12"/>
       <c r="L7" s="12"/>
     </row>
-    <row r="8" spans="2:12" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+    <row r="8" spans="2:12" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
       <c r="B8" s="12"/>
       <c r="C8" s="13" t="s">
         <v>9</v>
       </c>
       <c r="D8" s="12"/>
       <c r="E8" s="12"/>
       <c r="F8" s="12"/>
       <c r="G8" s="12"/>
       <c r="H8" s="12"/>
       <c r="I8" s="12"/>
       <c r="J8" s="12"/>
       <c r="K8" s="12"/>
       <c r="L8" s="12"/>
     </row>
-    <row r="9" spans="2:12" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+    <row r="9" spans="2:12" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
       <c r="B9" s="12"/>
       <c r="C9" s="13" t="s">
         <v>10</v>
       </c>
       <c r="D9" s="12"/>
       <c r="E9" s="12"/>
       <c r="F9" s="12"/>
       <c r="G9" s="12"/>
       <c r="H9" s="12"/>
       <c r="I9" s="12"/>
       <c r="J9" s="12"/>
       <c r="K9" s="12"/>
       <c r="L9" s="12"/>
     </row>
-    <row r="10" spans="2:12" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+    <row r="10" spans="2:12" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
       <c r="B10" s="12"/>
       <c r="C10" s="13" t="s">
         <v>11</v>
       </c>
       <c r="D10" s="12"/>
       <c r="E10" s="12"/>
       <c r="F10" s="12"/>
       <c r="G10" s="12"/>
       <c r="H10" s="12"/>
       <c r="I10" s="12"/>
       <c r="J10" s="12"/>
       <c r="K10" s="12"/>
       <c r="L10" s="12"/>
     </row>
-    <row r="11" spans="2:12" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+    <row r="11" spans="2:12" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
       <c r="B11" s="12"/>
       <c r="C11" s="13" t="s">
         <v>12</v>
       </c>
       <c r="D11" s="12"/>
       <c r="E11" s="12"/>
       <c r="F11" s="12"/>
       <c r="G11" s="12"/>
       <c r="H11" s="12"/>
       <c r="I11" s="12"/>
       <c r="J11" s="12"/>
       <c r="K11" s="12"/>
       <c r="L11" s="12"/>
     </row>
-    <row r="12" spans="2:12" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+    <row r="12" spans="2:12" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
       <c r="B12" s="12"/>
       <c r="C12" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D12" s="12"/>
       <c r="E12" s="12"/>
       <c r="F12" s="12"/>
       <c r="G12" s="12"/>
       <c r="H12" s="12"/>
       <c r="I12" s="12"/>
       <c r="J12" s="12"/>
       <c r="K12" s="12"/>
       <c r="L12" s="12"/>
     </row>
-    <row r="13" spans="2:12" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+    <row r="13" spans="2:12" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
       <c r="B13" s="12"/>
       <c r="C13" s="13" t="s">
         <v>14</v>
       </c>
       <c r="D13" s="12"/>
       <c r="E13" s="12"/>
       <c r="F13" s="12"/>
       <c r="G13" s="12"/>
       <c r="H13" s="12"/>
       <c r="I13" s="12"/>
       <c r="J13" s="12"/>
       <c r="K13" s="12"/>
       <c r="L13" s="12"/>
     </row>
-    <row r="14" spans="2:12" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
+    <row r="14" spans="2:12" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
       <c r="B14" s="12"/>
       <c r="C14" s="13" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="12"/>
       <c r="E14" s="12"/>
       <c r="F14" s="12"/>
       <c r="G14" s="12"/>
       <c r="H14" s="12"/>
       <c r="I14" s="12"/>
       <c r="J14" s="12"/>
       <c r="K14" s="12"/>
       <c r="L14" s="12"/>
     </row>
-    <row r="15" spans="2:12" ht="29.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B15" s="51" t="s">
+    <row r="15" spans="2:12" ht="29.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B15" s="57" t="s">
         <v>16</v>
       </c>
-      <c r="C15" s="52"/>
-[...10 lines deleted...]
-    <row r="16" spans="2:12" ht="21" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C15" s="58"/>
+      <c r="D15" s="58"/>
+      <c r="E15" s="58"/>
+      <c r="F15" s="58"/>
+      <c r="G15" s="58"/>
+      <c r="H15" s="58"/>
+      <c r="I15" s="58"/>
+      <c r="J15" s="58"/>
+      <c r="K15" s="58"/>
+      <c r="L15" s="58"/>
+    </row>
+    <row r="16" spans="2:12" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B16" s="50" t="s">
         <v>17</v>
       </c>
       <c r="C16" s="50"/>
       <c r="D16" s="50"/>
       <c r="E16" s="50"/>
       <c r="F16" s="50"/>
       <c r="G16" s="50"/>
       <c r="H16" s="50"/>
       <c r="I16" s="50"/>
       <c r="J16" s="50"/>
       <c r="K16" s="50"/>
       <c r="L16" s="50"/>
     </row>
-    <row r="17" spans="2:12" ht="21" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B17" s="58" t="s">
+    <row r="17" spans="2:12" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B17" s="54" t="s">
         <v>18</v>
       </c>
-      <c r="C17" s="58"/>
-[...11 lines deleted...]
-      <c r="B18" s="53" t="s">
+      <c r="C17" s="54"/>
+      <c r="D17" s="54"/>
+      <c r="E17" s="54"/>
+      <c r="F17" s="54"/>
+      <c r="G17" s="54"/>
+      <c r="H17" s="54"/>
+      <c r="I17" s="54"/>
+      <c r="J17" s="54"/>
+      <c r="K17" s="54"/>
+      <c r="L17" s="54"/>
+    </row>
+    <row r="18" spans="2:12" ht="93.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B18" s="59" t="s">
         <v>19</v>
       </c>
-      <c r="C18" s="54"/>
-[...10 lines deleted...]
-    <row r="19" spans="2:12" ht="101.5" x14ac:dyDescent="0.35">
+      <c r="C18" s="60"/>
+      <c r="D18" s="60"/>
+      <c r="E18" s="60"/>
+      <c r="F18" s="60"/>
+      <c r="G18" s="60"/>
+      <c r="H18" s="60"/>
+      <c r="I18" s="60"/>
+      <c r="J18" s="60"/>
+      <c r="K18" s="60"/>
+      <c r="L18" s="60"/>
+    </row>
+    <row r="19" spans="2:12" ht="100.8" x14ac:dyDescent="0.3">
       <c r="B19" s="15" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="16" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="17" t="s">
         <v>22</v>
       </c>
       <c r="E19" s="17" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="18" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="19" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="19" t="s">
         <v>26</v>
       </c>
       <c r="I19" s="19" t="s">
         <v>27</v>
       </c>
       <c r="J19" s="19" t="s">
         <v>28</v>
       </c>
       <c r="K19" s="19" t="s">
         <v>29</v>
       </c>
       <c r="L19" s="20" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="20" spans="2:12" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="20" spans="2:12" ht="14.4" x14ac:dyDescent="0.3">
       <c r="B20" s="21" t="s">
         <v>31</v>
       </c>
       <c r="C20" s="22" t="s">
         <v>32</v>
       </c>
       <c r="D20" s="23" t="s">
         <v>33</v>
       </c>
       <c r="E20" s="23" t="s">
         <v>34</v>
       </c>
       <c r="F20" s="24">
         <v>20</v>
       </c>
       <c r="G20" s="24">
         <v>12</v>
       </c>
       <c r="H20" s="25" t="s">
         <v>35</v>
       </c>
       <c r="I20" s="25">
         <v>10</v>
       </c>
       <c r="J20" s="25" t="s">
         <v>36</v>
       </c>
       <c r="K20" s="26">
         <v>0</v>
       </c>
       <c r="L20" s="25">
         <f t="shared" ref="L20:L41" si="0">I20+K20</f>
         <v>10</v>
       </c>
     </row>
-    <row r="21" spans="2:12" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="21" spans="2:12" ht="14.4" x14ac:dyDescent="0.3">
       <c r="B21" s="27" t="s">
         <v>37</v>
       </c>
       <c r="C21" s="22" t="s">
         <v>32</v>
       </c>
       <c r="D21" s="23" t="s">
         <v>38</v>
       </c>
       <c r="E21" s="23" t="s">
         <v>39</v>
       </c>
       <c r="F21" s="24">
         <v>11.25</v>
       </c>
       <c r="G21" s="24">
         <v>5</v>
       </c>
       <c r="H21" s="25" t="s">
         <v>3</v>
       </c>
       <c r="I21" s="25">
         <v>0</v>
       </c>
       <c r="J21" s="25" t="s">
         <v>3</v>
       </c>
       <c r="K21" s="26">
         <v>2.6</v>
       </c>
       <c r="L21" s="25">
         <f t="shared" si="0"/>
         <v>2.6</v>
       </c>
     </row>
-    <row r="22" spans="2:12" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="22" spans="2:12" ht="14.4" x14ac:dyDescent="0.3">
       <c r="B22" s="27" t="s">
         <v>40</v>
       </c>
       <c r="C22" s="28"/>
       <c r="D22" s="29"/>
       <c r="E22" s="29"/>
       <c r="F22" s="30"/>
       <c r="G22" s="30"/>
       <c r="H22" s="31"/>
       <c r="I22" s="31"/>
       <c r="J22" s="31"/>
       <c r="K22" s="32"/>
       <c r="L22" s="25">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="2:12" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="23" spans="2:12" ht="14.4" x14ac:dyDescent="0.3">
       <c r="B23" s="27" t="s">
         <v>41</v>
       </c>
       <c r="C23" s="28"/>
       <c r="D23" s="29"/>
       <c r="E23" s="29"/>
       <c r="F23" s="30"/>
       <c r="G23" s="30"/>
       <c r="H23" s="31"/>
       <c r="I23" s="31"/>
       <c r="J23" s="31"/>
       <c r="K23" s="32"/>
       <c r="L23" s="25">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="2:12" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="24" spans="2:12" ht="14.4" x14ac:dyDescent="0.3">
       <c r="B24" s="27" t="s">
         <v>42</v>
       </c>
       <c r="C24" s="28"/>
       <c r="D24" s="29"/>
       <c r="E24" s="29"/>
       <c r="F24" s="30"/>
       <c r="G24" s="30"/>
       <c r="H24" s="31"/>
       <c r="I24" s="31"/>
       <c r="J24" s="31"/>
       <c r="K24" s="32"/>
       <c r="L24" s="25">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="2:12" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="25" spans="2:12" ht="14.4" x14ac:dyDescent="0.3">
       <c r="B25" s="27" t="s">
         <v>43</v>
       </c>
       <c r="C25" s="28"/>
       <c r="D25" s="29"/>
       <c r="E25" s="29"/>
       <c r="F25" s="30"/>
       <c r="G25" s="30"/>
       <c r="H25" s="31"/>
       <c r="I25" s="31"/>
       <c r="J25" s="31"/>
       <c r="K25" s="32"/>
       <c r="L25" s="25">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="2:12" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="26" spans="2:12" ht="14.4" x14ac:dyDescent="0.3">
       <c r="B26" s="27" t="s">
         <v>44</v>
       </c>
       <c r="C26" s="28"/>
       <c r="D26" s="29"/>
       <c r="E26" s="29"/>
       <c r="F26" s="30"/>
       <c r="G26" s="30"/>
       <c r="H26" s="31"/>
       <c r="I26" s="31"/>
       <c r="J26" s="31"/>
       <c r="K26" s="32"/>
       <c r="L26" s="25">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="2:12" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="27" spans="2:12" ht="14.4" x14ac:dyDescent="0.3">
       <c r="B27" s="27" t="s">
         <v>45</v>
       </c>
       <c r="C27" s="28"/>
       <c r="D27" s="29"/>
       <c r="E27" s="29"/>
       <c r="F27" s="30"/>
       <c r="G27" s="30"/>
       <c r="H27" s="31"/>
       <c r="I27" s="31"/>
       <c r="J27" s="31"/>
       <c r="K27" s="32"/>
       <c r="L27" s="25">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="2:12" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="28" spans="2:12" ht="14.4" x14ac:dyDescent="0.3">
       <c r="B28" s="27" t="s">
         <v>46</v>
       </c>
       <c r="C28" s="28"/>
       <c r="D28" s="29"/>
       <c r="E28" s="29"/>
       <c r="F28" s="30"/>
       <c r="G28" s="30"/>
       <c r="H28" s="31"/>
       <c r="I28" s="31"/>
       <c r="J28" s="31"/>
       <c r="K28" s="32"/>
       <c r="L28" s="25">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="2:12" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="29" spans="2:12" ht="14.4" x14ac:dyDescent="0.3">
       <c r="B29" s="27" t="s">
         <v>47</v>
       </c>
       <c r="C29" s="28"/>
       <c r="D29" s="29"/>
       <c r="E29" s="29"/>
       <c r="F29" s="30"/>
       <c r="G29" s="30"/>
       <c r="H29" s="31"/>
       <c r="I29" s="31"/>
       <c r="J29" s="31"/>
       <c r="K29" s="32"/>
       <c r="L29" s="25">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="2:12" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="30" spans="2:12" ht="14.4" x14ac:dyDescent="0.3">
       <c r="B30" s="27" t="s">
         <v>48</v>
       </c>
       <c r="C30" s="28"/>
       <c r="D30" s="29"/>
       <c r="E30" s="29"/>
       <c r="F30" s="30"/>
       <c r="G30" s="30"/>
       <c r="H30" s="31"/>
       <c r="I30" s="31"/>
       <c r="J30" s="31"/>
       <c r="K30" s="32"/>
       <c r="L30" s="25">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="2:12" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="31" spans="2:12" ht="14.4" x14ac:dyDescent="0.3">
       <c r="B31" s="27" t="s">
         <v>49</v>
       </c>
       <c r="C31" s="28"/>
       <c r="D31" s="29"/>
       <c r="E31" s="29"/>
       <c r="F31" s="30"/>
       <c r="G31" s="30"/>
       <c r="H31" s="31"/>
       <c r="I31" s="31"/>
       <c r="J31" s="31"/>
       <c r="K31" s="32"/>
       <c r="L31" s="25">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="32" spans="2:12" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="32" spans="2:12" ht="14.4" x14ac:dyDescent="0.3">
       <c r="B32" s="27" t="s">
         <v>50</v>
       </c>
       <c r="C32" s="28"/>
       <c r="D32" s="29"/>
       <c r="E32" s="29"/>
       <c r="F32" s="30"/>
       <c r="G32" s="30"/>
       <c r="H32" s="31"/>
       <c r="I32" s="31"/>
       <c r="J32" s="31"/>
       <c r="K32" s="32"/>
       <c r="L32" s="25">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="33" spans="2:12" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="33" spans="2:12" ht="14.4" x14ac:dyDescent="0.3">
       <c r="B33" s="27" t="s">
         <v>51</v>
       </c>
       <c r="C33" s="28"/>
       <c r="D33" s="29"/>
       <c r="E33" s="29"/>
       <c r="F33" s="30"/>
       <c r="G33" s="30"/>
       <c r="H33" s="31"/>
       <c r="I33" s="31"/>
       <c r="J33" s="31"/>
       <c r="K33" s="32"/>
       <c r="L33" s="25">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="34" spans="2:12" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="34" spans="2:12" ht="14.4" x14ac:dyDescent="0.3">
       <c r="B34" s="27" t="s">
         <v>52</v>
       </c>
       <c r="C34" s="28"/>
       <c r="D34" s="29"/>
       <c r="E34" s="29"/>
       <c r="F34" s="30"/>
       <c r="G34" s="30"/>
       <c r="H34" s="31"/>
       <c r="I34" s="31"/>
       <c r="J34" s="31"/>
       <c r="K34" s="32"/>
       <c r="L34" s="25">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="35" spans="2:12" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="35" spans="2:12" ht="14.4" x14ac:dyDescent="0.3">
       <c r="B35" s="27" t="s">
         <v>53</v>
       </c>
       <c r="C35" s="28"/>
       <c r="D35" s="29"/>
       <c r="E35" s="29"/>
       <c r="F35" s="30"/>
       <c r="G35" s="30"/>
       <c r="H35" s="31"/>
       <c r="I35" s="31"/>
       <c r="J35" s="31"/>
       <c r="K35" s="32"/>
       <c r="L35" s="25">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="36" spans="2:12" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="36" spans="2:12" ht="14.4" x14ac:dyDescent="0.3">
       <c r="B36" s="27" t="s">
         <v>54</v>
       </c>
       <c r="C36" s="28"/>
       <c r="D36" s="29"/>
       <c r="E36" s="29"/>
       <c r="F36" s="30"/>
       <c r="G36" s="30"/>
       <c r="H36" s="31"/>
       <c r="I36" s="31"/>
       <c r="J36" s="31"/>
       <c r="K36" s="32"/>
       <c r="L36" s="25">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="37" spans="2:12" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="37" spans="2:12" ht="14.4" x14ac:dyDescent="0.3">
       <c r="B37" s="27" t="s">
         <v>55</v>
       </c>
       <c r="C37" s="28"/>
       <c r="D37" s="29"/>
       <c r="E37" s="29"/>
       <c r="F37" s="30"/>
       <c r="G37" s="30"/>
       <c r="H37" s="31"/>
       <c r="I37" s="31"/>
       <c r="J37" s="31"/>
       <c r="K37" s="32"/>
       <c r="L37" s="25">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="38" spans="2:12" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="38" spans="2:12" ht="14.4" x14ac:dyDescent="0.3">
       <c r="B38" s="27" t="s">
         <v>56</v>
       </c>
       <c r="C38" s="28"/>
       <c r="D38" s="29"/>
       <c r="E38" s="29"/>
       <c r="F38" s="30"/>
       <c r="G38" s="30"/>
       <c r="H38" s="31"/>
       <c r="I38" s="31"/>
       <c r="J38" s="31"/>
       <c r="K38" s="32"/>
       <c r="L38" s="25">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="39" spans="2:12" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="39" spans="2:12" ht="14.4" x14ac:dyDescent="0.3">
       <c r="B39" s="27" t="s">
         <v>57</v>
       </c>
       <c r="C39" s="28"/>
       <c r="D39" s="29"/>
       <c r="E39" s="29"/>
       <c r="F39" s="30"/>
       <c r="G39" s="30"/>
       <c r="H39" s="31"/>
       <c r="I39" s="31"/>
       <c r="J39" s="31"/>
       <c r="K39" s="32"/>
       <c r="L39" s="25">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="40" spans="2:12" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="40" spans="2:12" ht="14.4" x14ac:dyDescent="0.3">
       <c r="B40" s="27" t="s">
         <v>58</v>
       </c>
       <c r="C40" s="28"/>
       <c r="D40" s="29"/>
       <c r="E40" s="29"/>
       <c r="F40" s="30"/>
       <c r="G40" s="30"/>
       <c r="H40" s="31"/>
       <c r="I40" s="31"/>
       <c r="J40" s="31"/>
       <c r="K40" s="32"/>
       <c r="L40" s="25">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="41" spans="2:12" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="41" spans="2:12" ht="14.4" x14ac:dyDescent="0.3">
       <c r="B41" s="27" t="s">
         <v>59</v>
       </c>
       <c r="C41" s="33"/>
       <c r="D41" s="34"/>
       <c r="E41" s="34"/>
       <c r="F41" s="35"/>
       <c r="G41" s="35"/>
       <c r="H41" s="36"/>
       <c r="I41" s="36"/>
       <c r="J41" s="36"/>
       <c r="K41" s="37"/>
       <c r="L41" s="25">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="42" spans="2:12" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="42" spans="2:12" ht="14.4" x14ac:dyDescent="0.3">
       <c r="B42" s="2"/>
       <c r="C42" s="5"/>
-      <c r="D42" s="59" t="s">
+      <c r="D42" s="64" t="s">
         <v>60</v>
       </c>
-      <c r="E42" s="59"/>
+      <c r="E42" s="64"/>
       <c r="F42" s="6">
         <f>SUM(F20:F41)</f>
         <v>31.25</v>
       </c>
       <c r="G42" s="6">
         <f>SUM(G20:G41)</f>
         <v>17</v>
       </c>
       <c r="H42" s="6"/>
       <c r="I42" s="6">
         <f t="shared" ref="I42:K42" si="1">SUM(I20:I41)</f>
         <v>10</v>
       </c>
       <c r="J42" s="6"/>
       <c r="K42" s="6">
         <f t="shared" si="1"/>
         <v>2.6</v>
       </c>
       <c r="L42" s="6">
         <f>SUM(L20:L41)</f>
         <v>12.6</v>
       </c>
     </row>
-    <row r="43" spans="2:12" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="43" spans="2:12" ht="14.4" x14ac:dyDescent="0.3">
       <c r="B43" s="2"/>
       <c r="C43" s="2"/>
       <c r="D43" s="8"/>
       <c r="E43" s="8"/>
       <c r="F43" s="9"/>
       <c r="G43" s="9"/>
-      <c r="H43" s="59" t="s">
+      <c r="H43" s="64" t="s">
         <v>61</v>
       </c>
-      <c r="I43" s="59"/>
-[...1 lines deleted...]
-      <c r="K43" s="59"/>
+      <c r="I43" s="64"/>
+      <c r="J43" s="64"/>
+      <c r="K43" s="64"/>
       <c r="L43" s="7">
         <f>SUM(L20:L41)</f>
         <v>12.6</v>
       </c>
     </row>
-    <row r="44" spans="2:12" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="44" spans="2:12" ht="14.4" x14ac:dyDescent="0.3">
       <c r="B44" s="2"/>
       <c r="C44" s="2"/>
       <c r="D44" s="8"/>
       <c r="E44" s="8"/>
       <c r="F44" s="9"/>
       <c r="G44" s="9"/>
-      <c r="H44" s="59" t="s">
+      <c r="H44" s="64" t="s">
         <v>62</v>
       </c>
-      <c r="I44" s="59"/>
-[...1 lines deleted...]
-      <c r="K44" s="59"/>
+      <c r="I44" s="64"/>
+      <c r="J44" s="64"/>
+      <c r="K44" s="64"/>
       <c r="L44" s="7">
         <f>F42-L43</f>
         <v>18.649999999999999</v>
       </c>
     </row>
-    <row r="45" spans="2:12" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="45" spans="2:12" ht="14.4" x14ac:dyDescent="0.3">
       <c r="B45" s="2"/>
       <c r="C45" s="2"/>
       <c r="D45" s="4"/>
       <c r="E45" s="4"/>
       <c r="F45" s="2"/>
       <c r="G45" s="2"/>
       <c r="H45" s="4"/>
       <c r="I45" s="4"/>
       <c r="J45" s="4"/>
       <c r="K45" s="4"/>
       <c r="L45" s="3"/>
     </row>
-    <row r="46" spans="2:12" ht="94.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B46" s="49" t="s">
+    <row r="46" spans="2:12" ht="94.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B46" s="56" t="s">
         <v>63</v>
       </c>
-      <c r="C46" s="49"/>
-[...11 lines deleted...]
-      <c r="B47" s="55" t="s">
+      <c r="C46" s="56"/>
+      <c r="D46" s="56"/>
+      <c r="E46" s="56"/>
+      <c r="F46" s="56"/>
+      <c r="G46" s="56"/>
+      <c r="H46" s="56"/>
+      <c r="I46" s="56"/>
+      <c r="J46" s="56"/>
+      <c r="K46" s="56"/>
+      <c r="L46" s="56"/>
+    </row>
+    <row r="47" spans="2:12" ht="33.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B47" s="61" t="s">
         <v>64</v>
       </c>
-      <c r="C47" s="56"/>
-[...11 lines deleted...]
-      <c r="B48" s="55" t="s">
+      <c r="C47" s="62"/>
+      <c r="D47" s="62"/>
+      <c r="E47" s="62"/>
+      <c r="F47" s="62"/>
+      <c r="G47" s="62"/>
+      <c r="H47" s="62"/>
+      <c r="I47" s="62"/>
+      <c r="J47" s="62"/>
+      <c r="K47" s="62"/>
+      <c r="L47" s="62"/>
+    </row>
+    <row r="48" spans="2:12" ht="36.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B48" s="61" t="s">
         <v>65</v>
       </c>
-      <c r="C48" s="55"/>
-[...11 lines deleted...]
-      <c r="B49" s="60" t="s">
+      <c r="C48" s="61"/>
+      <c r="D48" s="61"/>
+      <c r="E48" s="61"/>
+      <c r="F48" s="61"/>
+      <c r="G48" s="61"/>
+      <c r="H48" s="61"/>
+      <c r="I48" s="61"/>
+      <c r="J48" s="61"/>
+      <c r="K48" s="61"/>
+      <c r="L48" s="61"/>
+    </row>
+    <row r="49" spans="2:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B49" s="65" t="s">
         <v>66</v>
       </c>
-      <c r="C49" s="60"/>
-[...11 lines deleted...]
-      <c r="B50" s="49" t="s">
+      <c r="C49" s="65"/>
+      <c r="D49" s="65"/>
+      <c r="E49" s="65"/>
+      <c r="F49" s="65"/>
+      <c r="G49" s="65"/>
+      <c r="H49" s="65"/>
+      <c r="I49" s="65"/>
+      <c r="J49" s="65"/>
+      <c r="K49" s="65"/>
+      <c r="L49" s="65"/>
+    </row>
+    <row r="50" spans="2:12" ht="47.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B50" s="56" t="s">
         <v>67</v>
       </c>
-      <c r="C50" s="57"/>
-[...23 lines deleted...]
-    <row r="52" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C50" s="63"/>
+      <c r="D50" s="63"/>
+      <c r="E50" s="63"/>
+      <c r="F50" s="63"/>
+      <c r="G50" s="63"/>
+      <c r="H50" s="63"/>
+      <c r="I50" s="63"/>
+      <c r="J50" s="63"/>
+      <c r="K50" s="63"/>
+      <c r="L50" s="63"/>
+    </row>
+    <row r="51" spans="2:12" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="B51" s="55"/>
+      <c r="C51" s="55"/>
+      <c r="D51" s="55"/>
+      <c r="E51" s="55"/>
+      <c r="F51" s="55"/>
+      <c r="G51" s="55"/>
+      <c r="H51" s="55"/>
+      <c r="I51" s="55"/>
+      <c r="J51" s="55"/>
+      <c r="K51" s="55"/>
+      <c r="L51" s="55"/>
+    </row>
+    <row r="52" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B52" s="10"/>
     </row>
-    <row r="53" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="53" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B53" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="B51:L51"/>
     <mergeCell ref="B46:L46"/>
     <mergeCell ref="B16:L16"/>
     <mergeCell ref="B15:L15"/>
     <mergeCell ref="B18:L18"/>
     <mergeCell ref="B47:L47"/>
     <mergeCell ref="B48:L48"/>
     <mergeCell ref="B50:L50"/>
     <mergeCell ref="B17:L17"/>
     <mergeCell ref="H43:K43"/>
     <mergeCell ref="D42:E42"/>
     <mergeCell ref="H44:K44"/>
     <mergeCell ref="B49:L49"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <dataValidations count="2">
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H20:H41 J20:J41 L20:L41" xr:uid="{E9BDE46E-D44D-4CB1-B82B-397CEA3ECD8C}"/>
     <dataValidation type="decimal" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I20:I41 F20:G41 K20:K41" xr:uid="{64608658-39A1-4577-BC68-D043B1438AF6}">
       <formula1>0</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="B49:L49" r:id="rId1" display="https://www.daba.gov.lv/lv/par-ipasi-aizsargajamam-dabas-teritorijam " xr:uid="{927FECF3-53C5-4C06-990E-A8C23C43973E}"/>
   </hyperlinks>
   <pageMargins left="0.62992125984251968" right="0.62992125984251968" top="0.74803149606299213" bottom="0.74803149606299213" header="0" footer="0"/>
   <pageSetup scale="54" fitToHeight="10" orientation="portrait" r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{67BE6532-0E38-44F9-96E2-D194D6922881}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:XER28"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A5" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="XET6" sqref="XET6"/>
+    <sheetView tabSelected="1" topLeftCell="A3" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+      <selection activeCell="E30" sqref="E30"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="1.26953125" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="16376" max="16376" width="8.81640625" customWidth="1"/>
+    <col min="1" max="1" width="1.33203125" customWidth="1"/>
+    <col min="2" max="2" width="6.88671875" style="1" customWidth="1"/>
+    <col min="3" max="3" width="21.33203125" style="1" customWidth="1"/>
+    <col min="4" max="4" width="23.44140625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="17.33203125" style="1" customWidth="1"/>
+    <col min="6" max="6" width="18.33203125" style="1" customWidth="1"/>
+    <col min="7" max="7" width="21.6640625" style="1" customWidth="1"/>
+    <col min="8" max="8" width="24.6640625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="19.6640625" style="1" customWidth="1"/>
+    <col min="10" max="10" width="26.6640625" style="1" customWidth="1"/>
+    <col min="11" max="11" width="20.88671875" style="1" customWidth="1"/>
+    <col min="12" max="13" width="8.6640625" customWidth="1"/>
+    <col min="14" max="16372" width="8.6640625" hidden="1"/>
+    <col min="16373" max="16373" width="14.44140625" customWidth="1"/>
+    <col min="16374" max="16374" width="16.33203125" customWidth="1"/>
+    <col min="16375" max="16375" width="8.6640625" customWidth="1"/>
+    <col min="16376" max="16376" width="8.88671875" customWidth="1"/>
     <col min="16377" max="16377" width="6" customWidth="1"/>
     <col min="16378" max="16378" width="7" customWidth="1"/>
-    <col min="16379" max="16379" width="6.1796875" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="16383" max="16384" width="54.453125" customWidth="1"/>
+    <col min="16379" max="16379" width="6.109375" customWidth="1"/>
+    <col min="16380" max="16380" width="16.33203125" customWidth="1"/>
+    <col min="16381" max="16381" width="19.33203125" customWidth="1"/>
+    <col min="16382" max="16382" width="19.5546875" customWidth="1"/>
+    <col min="16383" max="16384" width="54.44140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:11" ht="54.75" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="2:11" ht="54.75" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B1" s="12"/>
       <c r="C1" s="12" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="12"/>
       <c r="E1" s="12"/>
       <c r="F1" s="12"/>
       <c r="G1" s="12"/>
       <c r="H1" s="12"/>
       <c r="I1" s="12"/>
       <c r="J1" s="12"/>
       <c r="K1" s="12"/>
     </row>
-    <row r="2" spans="2:11" ht="37.5" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="2" spans="2:11" ht="37.5" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B2" s="12"/>
       <c r="C2" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="12"/>
       <c r="E2" s="12"/>
       <c r="F2" s="12"/>
       <c r="G2" s="12"/>
       <c r="H2" s="12"/>
       <c r="I2" s="12"/>
       <c r="J2" s="12"/>
       <c r="K2" s="12"/>
     </row>
-    <row r="3" spans="2:11" ht="21.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B3" s="62" t="s">
+    <row r="3" spans="2:11" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B3" s="49" t="s">
         <v>68</v>
       </c>
       <c r="C3" s="50"/>
       <c r="D3" s="50"/>
       <c r="E3" s="50"/>
       <c r="F3" s="50"/>
       <c r="G3" s="50"/>
       <c r="H3" s="50"/>
       <c r="I3" s="50"/>
       <c r="J3" s="50"/>
       <c r="K3" s="50"/>
     </row>
-    <row r="4" spans="2:11" ht="21.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B4" s="58" t="s">
+    <row r="4" spans="2:11" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B4" s="54" t="s">
         <v>69</v>
       </c>
-      <c r="C4" s="58"/>
-[...10 lines deleted...]
-      <c r="B5" s="63" t="s">
+      <c r="C4" s="54"/>
+      <c r="D4" s="54"/>
+      <c r="E4" s="54"/>
+      <c r="F4" s="54"/>
+      <c r="G4" s="54"/>
+      <c r="H4" s="54"/>
+      <c r="I4" s="54"/>
+      <c r="J4" s="54"/>
+      <c r="K4" s="54"/>
+    </row>
+    <row r="5" spans="2:11" ht="303" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B5" s="51" t="s">
         <v>70</v>
       </c>
-      <c r="C5" s="64"/>
-[...9 lines deleted...]
-    <row r="6" spans="2:11" ht="101.5" x14ac:dyDescent="0.35">
+      <c r="C5" s="52"/>
+      <c r="D5" s="52"/>
+      <c r="E5" s="52"/>
+      <c r="F5" s="52"/>
+      <c r="G5" s="52"/>
+      <c r="H5" s="52"/>
+      <c r="I5" s="52"/>
+      <c r="J5" s="52"/>
+      <c r="K5" s="52"/>
+    </row>
+    <row r="6" spans="2:11" ht="100.8" x14ac:dyDescent="0.3">
       <c r="B6" s="15" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="15" t="s">
         <v>71</v>
       </c>
       <c r="D6" s="15" t="s">
         <v>72</v>
       </c>
       <c r="E6" s="38" t="s">
         <v>73</v>
       </c>
       <c r="F6" s="15" t="s">
         <v>74</v>
       </c>
       <c r="G6" s="15" t="s">
         <v>75</v>
       </c>
       <c r="H6" s="15" t="s">
         <v>76</v>
       </c>
       <c r="I6" s="15" t="s">
         <v>77</v>
       </c>
       <c r="J6" s="15" t="s">
         <v>78</v>
       </c>
       <c r="K6" s="15" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="7" spans="2:11" ht="29" x14ac:dyDescent="0.35">
+    <row r="7" spans="2:11" ht="28.8" x14ac:dyDescent="0.3">
       <c r="B7" s="21" t="s">
         <v>31</v>
       </c>
       <c r="C7" s="39" t="s">
         <v>32</v>
       </c>
       <c r="D7" s="23" t="s">
         <v>38</v>
       </c>
       <c r="E7" s="23" t="s">
         <v>80</v>
       </c>
       <c r="F7" s="40" t="s">
         <v>3</v>
       </c>
       <c r="G7" s="40" t="s">
         <v>3</v>
       </c>
       <c r="H7" s="40" t="s">
         <v>3</v>
       </c>
       <c r="I7" s="40" t="s">
         <v>3</v>
       </c>
       <c r="J7" s="41" t="s">
         <v>81</v>
       </c>
       <c r="K7" s="42" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="8" spans="2:11" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="8" spans="2:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="B8" s="27" t="s">
         <v>37</v>
       </c>
       <c r="C8" s="43"/>
       <c r="D8" s="44"/>
       <c r="E8" s="44"/>
       <c r="F8" s="27"/>
       <c r="G8" s="27"/>
       <c r="H8" s="27"/>
       <c r="I8" s="27"/>
       <c r="J8" s="45"/>
       <c r="K8" s="46"/>
     </row>
-    <row r="9" spans="2:11" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="9" spans="2:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="B9" s="27" t="s">
         <v>40</v>
       </c>
       <c r="C9" s="43"/>
       <c r="D9" s="44"/>
       <c r="E9" s="44"/>
       <c r="F9" s="27"/>
       <c r="G9" s="27"/>
       <c r="H9" s="27"/>
       <c r="I9" s="27"/>
       <c r="J9" s="45"/>
       <c r="K9" s="46"/>
     </row>
-    <row r="10" spans="2:11" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="10" spans="2:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="B10" s="27" t="s">
         <v>41</v>
       </c>
       <c r="C10" s="43"/>
       <c r="D10" s="44"/>
       <c r="E10" s="44"/>
       <c r="F10" s="27"/>
       <c r="G10" s="27"/>
       <c r="H10" s="27"/>
       <c r="I10" s="27"/>
       <c r="J10" s="45"/>
       <c r="K10" s="46"/>
     </row>
-    <row r="11" spans="2:11" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="11" spans="2:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="B11" s="27" t="s">
         <v>42</v>
       </c>
       <c r="C11" s="43"/>
       <c r="D11" s="44"/>
       <c r="E11" s="44"/>
       <c r="F11" s="27"/>
       <c r="G11" s="27"/>
       <c r="H11" s="27"/>
       <c r="I11" s="27"/>
       <c r="J11" s="45"/>
       <c r="K11" s="46"/>
     </row>
-    <row r="12" spans="2:11" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="12" spans="2:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="B12" s="27" t="s">
         <v>43</v>
       </c>
       <c r="C12" s="43"/>
       <c r="D12" s="44"/>
       <c r="E12" s="44"/>
       <c r="F12" s="27"/>
       <c r="G12" s="27"/>
       <c r="H12" s="27"/>
       <c r="I12" s="27"/>
       <c r="J12" s="45"/>
       <c r="K12" s="46"/>
     </row>
-    <row r="13" spans="2:11" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="13" spans="2:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="B13" s="27" t="s">
         <v>44</v>
       </c>
       <c r="C13" s="43"/>
       <c r="D13" s="44"/>
       <c r="E13" s="44"/>
       <c r="F13" s="27"/>
       <c r="G13" s="27"/>
       <c r="H13" s="27"/>
       <c r="I13" s="27"/>
       <c r="J13" s="45"/>
       <c r="K13" s="46"/>
     </row>
-    <row r="14" spans="2:11" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="14" spans="2:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="B14" s="27" t="s">
         <v>45</v>
       </c>
       <c r="C14" s="43"/>
       <c r="D14" s="44"/>
       <c r="E14" s="44"/>
       <c r="F14" s="27"/>
       <c r="G14" s="27"/>
       <c r="H14" s="27"/>
       <c r="I14" s="27"/>
       <c r="J14" s="45"/>
       <c r="K14" s="46"/>
     </row>
-    <row r="15" spans="2:11" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="15" spans="2:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="B15" s="27" t="s">
         <v>46</v>
       </c>
       <c r="C15" s="43"/>
       <c r="D15" s="44"/>
       <c r="E15" s="44"/>
       <c r="F15" s="27"/>
       <c r="G15" s="27"/>
       <c r="H15" s="27"/>
       <c r="I15" s="27"/>
       <c r="J15" s="45"/>
       <c r="K15" s="46"/>
     </row>
-    <row r="16" spans="2:11" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="16" spans="2:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="B16" s="27" t="s">
         <v>47</v>
       </c>
       <c r="C16" s="43"/>
       <c r="D16" s="44"/>
       <c r="E16" s="44"/>
       <c r="F16" s="27"/>
       <c r="G16" s="27"/>
       <c r="H16" s="27"/>
       <c r="I16" s="27"/>
       <c r="J16" s="45"/>
       <c r="K16" s="46"/>
     </row>
-    <row r="17" spans="2:11" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="17" spans="2:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="B17" s="47"/>
       <c r="C17" s="43"/>
       <c r="D17" s="44"/>
       <c r="E17" s="44"/>
       <c r="F17" s="27"/>
       <c r="G17" s="27"/>
       <c r="H17" s="27"/>
       <c r="I17" s="27"/>
       <c r="J17" s="45"/>
       <c r="K17" s="46"/>
     </row>
-    <row r="18" spans="2:11" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="18" spans="2:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="B18" s="47"/>
       <c r="C18" s="43"/>
       <c r="D18" s="44"/>
       <c r="E18" s="44"/>
       <c r="F18" s="27"/>
       <c r="G18" s="27"/>
       <c r="H18" s="27"/>
       <c r="I18" s="27"/>
       <c r="J18" s="45"/>
       <c r="K18" s="46"/>
     </row>
-    <row r="19" spans="2:11" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="19" spans="2:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="B19" s="47"/>
       <c r="C19" s="43"/>
       <c r="D19" s="44"/>
       <c r="E19" s="44"/>
       <c r="F19" s="27"/>
       <c r="G19" s="27"/>
       <c r="H19" s="27"/>
       <c r="I19" s="27"/>
       <c r="J19" s="45"/>
       <c r="K19" s="46"/>
     </row>
-    <row r="20" spans="2:11" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="20" spans="2:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="B20" s="47"/>
       <c r="C20" s="43"/>
       <c r="D20" s="44"/>
       <c r="E20" s="44"/>
       <c r="F20" s="27"/>
       <c r="G20" s="27"/>
       <c r="H20" s="27"/>
       <c r="I20" s="27"/>
       <c r="J20" s="45"/>
       <c r="K20" s="46"/>
     </row>
-    <row r="21" spans="2:11" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="21" spans="2:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="B21" s="47"/>
       <c r="C21" s="43"/>
       <c r="D21" s="44"/>
       <c r="E21" s="44"/>
       <c r="F21" s="27"/>
       <c r="G21" s="27"/>
       <c r="H21" s="27"/>
       <c r="I21" s="27"/>
       <c r="J21" s="45"/>
       <c r="K21" s="46"/>
     </row>
-    <row r="22" spans="2:11" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="22" spans="2:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="B22" s="47"/>
       <c r="C22" s="43"/>
       <c r="D22" s="44"/>
       <c r="E22" s="44"/>
       <c r="F22" s="27"/>
       <c r="G22" s="27"/>
       <c r="H22" s="27"/>
       <c r="I22" s="27"/>
       <c r="J22" s="45"/>
       <c r="K22" s="46"/>
     </row>
-    <row r="23" spans="2:11" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="23" spans="2:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="B23" s="47"/>
       <c r="C23" s="43"/>
       <c r="D23" s="44"/>
       <c r="E23" s="44"/>
       <c r="F23" s="27"/>
       <c r="G23" s="27"/>
       <c r="H23" s="27"/>
       <c r="I23" s="27"/>
       <c r="J23" s="45"/>
       <c r="K23" s="46"/>
     </row>
-    <row r="24" spans="2:11" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="24" spans="2:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="B24" s="47"/>
       <c r="C24" s="43"/>
       <c r="D24" s="44"/>
       <c r="E24" s="44"/>
       <c r="F24" s="27"/>
       <c r="G24" s="27"/>
       <c r="H24" s="27"/>
       <c r="I24" s="27"/>
       <c r="J24" s="45"/>
       <c r="K24" s="46"/>
     </row>
-    <row r="25" spans="2:11" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="25" spans="2:11" ht="14.4" x14ac:dyDescent="0.3">
       <c r="B25" s="2"/>
       <c r="C25" s="2"/>
       <c r="D25" s="2"/>
       <c r="E25" s="2"/>
       <c r="F25" s="2"/>
       <c r="G25" s="2"/>
       <c r="H25" s="2"/>
       <c r="I25" s="3"/>
       <c r="J25" s="3"/>
     </row>
-    <row r="26" spans="2:11" ht="31.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B26" s="65" t="s">
+    <row r="26" spans="2:11" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B26" s="53" t="s">
         <v>83</v>
       </c>
-      <c r="C26" s="65"/>
-[...10 lines deleted...]
-      <c r="B27" s="49" t="s">
+      <c r="C26" s="53"/>
+      <c r="D26" s="53"/>
+      <c r="E26" s="53"/>
+      <c r="F26" s="53"/>
+      <c r="G26" s="53"/>
+      <c r="H26" s="53"/>
+      <c r="I26" s="53"/>
+      <c r="J26" s="53"/>
+      <c r="K26" s="53"/>
+    </row>
+    <row r="27" spans="2:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B27" s="66" t="s">
         <v>84</v>
       </c>
-      <c r="C27" s="49"/>
-[...19 lines deleted...]
-      <c r="K28" s="61"/>
+      <c r="C27" s="66"/>
+      <c r="D27" s="66"/>
+      <c r="E27" s="66"/>
+      <c r="F27" s="66"/>
+      <c r="G27" s="66"/>
+      <c r="H27" s="66"/>
+      <c r="I27" s="66"/>
+      <c r="J27" s="66"/>
+      <c r="K27" s="66"/>
+    </row>
+    <row r="28" spans="2:11" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B28" s="48"/>
+      <c r="C28" s="48"/>
+      <c r="D28" s="48"/>
+      <c r="E28" s="48"/>
+      <c r="F28" s="48"/>
+      <c r="G28" s="48"/>
+      <c r="H28" s="48"/>
+      <c r="I28" s="48"/>
+      <c r="J28" s="48"/>
+      <c r="K28" s="48"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B28:K28"/>
     <mergeCell ref="B3:K3"/>
     <mergeCell ref="B5:K5"/>
     <mergeCell ref="B26:K26"/>
     <mergeCell ref="B27:K27"/>
     <mergeCell ref="B4:K4"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F7:I24" xr:uid="{E8996941-31E1-4547-889E-C1284006BC00}">
       <formula1>$C$1:$C$2</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.82677165354330717" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0" footer="0"/>
   <pageSetup scale="57" fitToHeight="10" orientation="landscape" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...30 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="25a75a1d-8b78-49a6-8e4b-dbe94589a28d" xmlns:ns3="42144e59-5907-413f-b624-803f3a022d9b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="25ce1e1fd3b31c1fe806c05066683953" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CCAE56773E04C54A8AAEC798B999D08D" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ca66fe658f6e7c48fa3a82a2102fbdd4">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="25a75a1d-8b78-49a6-8e4b-dbe94589a28d" xmlns:ns3="42144e59-5907-413f-b624-803f3a022d9b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f677f4bdca950af14c1d8dea0a88e849" ns2:_="" ns3:_="">
     <xsd:import namespace="25a75a1d-8b78-49a6-8e4b-dbe94589a28d"/>
     <xsd:import namespace="42144e59-5907-413f-b624-803f3a022d9b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -3795,147 +3835,147 @@
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="25a75a1d-8b78-49a6-8e4b-dbe94589a28d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="11" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Attēlu atzīmes" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="779952b4-9163-4466-a728-aca91a51bc43" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="779952b4-9163-4466-a728-aca91a51bc43" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceBillingMetadata" ma:index="23" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="42144e59-5907-413f-b624-803f3a022d9b" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Koplietots ar" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Koplietots ar: detalizēti" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{f02a1d4e-ea66-4807-90a5-c3aac3888af8}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="42144e59-5907-413f-b624-803f3a022d9b">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Satura tips"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Virsraksts"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -3980,123 +4020,153 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B Q D A A B Q S w M E F A A C A A g A Y J z c W G + l h h y k A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 8 x D o I w G I W v Q r r T l h o T J T 9 l c I X E x I S 4 N q V C I x R D C + V u D h 7 J K 4 h R 1 M 3 x f e 8 b 3 r t f b 5 B O b R O M q r e 6 M w m K M E W B M r I r t a k S N L h T u E E p h 7 2 Q Z 1 G p Y J a N j S d b J q h 2 7 h I T 4 r 3 H f o W 7 v i K M 0 o g c 8 + w g a 9 U K 9 J H 1 f z n U x j p h p E I c i t c Y z n D E t p i t G a Z A F g i 5 N l + B z X u f 7 Q + E 3 d C 4 o V e 8 G c O s A L J E I O 8 P / A F Q S w M E F A A C A A g A Y J z c W A / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A G C c 3 F g o i k e 4 D g A A A B E A A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A A r T k 0 u y c z P U w i G 0 I b W A F B L A Q I t A B Q A A g A I A G C c 3 F h v p Y Y c p A A A A P Y A A A A S A A A A A A A A A A A A A A A A A A A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A B g n N x Y D 8 r p q 6 Q A A A D p A A A A E w A A A A A A A A A A A A A A A A D w A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A G C c 3 F g o i k e 4 D g A A A B E A A A A T A A A A A A A A A A A A A A A A A O E B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A D w C A A A A A B A B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P p c B A A A A A A A A d Q E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B z I i B W Y W x 1 Z T 0 i c 0 F B Q U F B Q T 0 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P C 9 J d G V t c z 4 8 L 0 x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z T 4 W A A A A U E s F B g A A A A A A A A A A A A A A A A A A A A A A A C Y B A A A B A A A A 0 I y d 3 w E V 0 R G M e g D A T 8 K X 6 w E A A A C D H x x K V G W 4 Q L 9 G E g t 8 0 Q U 1 A A A A A A I A A A A A A B B m A A A A A Q A A I A A A A O i Z 1 5 S M l e V Q 4 + o S M u u v P f f J h 3 z O s Y L J w n v 2 M L C l z e W 2 A A A A A A 6 A A A A A A g A A I A A A A N T E D F N a l 6 4 6 W t L 4 0 k V l B x N F L j 2 R H b y o m A o 8 P 3 2 w P 2 n U U A A A A D O O B G x M W f 7 2 M w p P Q d 1 L H A w e e v X Z m 6 S V S 9 X w R 5 j 0 + Q s F R u q o + x 9 M / k J h e x J 6 f 8 x d c 3 V p k N D i l U k g 2 H A T 5 f x w I M P S 8 q p v t F F Q 1 w O r M 8 7 A 7 E T h Q A A A A P Y 8 G U n x 6 M 2 7 2 + o p o F L V H z k 2 J T T N i v U H o 1 O k R u k O A d s A b N n w b D D h j Q w r u L C 4 1 U H T e u T W D I L y 1 Z u 6 k V S I 9 B o T a n Q = < / D a t a M a s h u p > 
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="25a75a1d-8b78-49a6-8e4b-dbe94589a28d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="42144e59-5907-413f-b624-803f3a022d9b" xsi:nil="true"/>
+    <SharedWithUsers xmlns="42144e59-5907-413f-b624-803f3a022d9b">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{45EA582D-BBAB-4D9D-9C32-755CA8705FF0}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E75F8DE5-D1C6-4CAF-A423-7617836510B0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="25a75a1d-8b78-49a6-8e4b-dbe94589a28d"/>
     <ds:schemaRef ds:uri="42144e59-5907-413f-b624-803f3a022d9b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{13DF94B7-3E3F-4D5A-A48E-6AD4CDC78194}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FD64A4F5-B6A3-4A3C-8CA2-DFB0BFCC2448}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AA4CFDC3-46B7-485D-A477-04A61E31D1F7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="25a75a1d-8b78-49a6-8e4b-dbe94589a28d"/>
+    <ds:schemaRef ds:uri="42144e59-5907-413f-b624-803f3a022d9b"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Worksheets</vt:lpstr>
+        <vt:lpstr>Darblapas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Named Ranges</vt:lpstr>
+        <vt:lpstr>Diapazoni ar nosaukumiem</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Teritoriju sadalījums</vt:lpstr>
       <vt:lpstr>Princips "piesārņotājs maksā"</vt:lpstr>
-      <vt:lpstr>'Princips "piesārņotājs maksā"'!Print_Titles</vt:lpstr>
-      <vt:lpstr>'Teritoriju sadalījums'!Print_Titles</vt:lpstr>
+      <vt:lpstr>'Princips "piesārņotājs maksā"'!Drukāt_virsrakstus</vt:lpstr>
+      <vt:lpstr>'Teritoriju sadalījums'!Drukāt_virsrakstus</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Zane Egle</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>