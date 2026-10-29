--- v0 (2025-10-13)
+++ v1 (2026-10-29)
@@ -4,1687 +4,2489 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="60BAA90D" w14:textId="22461560" w:rsidR="1CFC2133" w:rsidRDefault="00632322" w:rsidP="0094753A">
+    <w:p w14:paraId="60BAA90D" w14:textId="705EB635" w:rsidR="1CFC2133" w:rsidRPr="003C2C44" w:rsidRDefault="00632322" w:rsidP="0094753A">
       <w:pPr>
         <w:ind w:left="-142"/>
         <w:jc w:val="center"/>
-      </w:pPr>
-      <w:r w:rsidRPr="003D340D">
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
         <w:t>Izmaksas pamatojošo dokumentu piemēri</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="465E3A66" w14:textId="77777777" w:rsidR="00DE70B3" w:rsidRPr="003D340D" w:rsidRDefault="00DE70B3" w:rsidP="301F910F">
-[...4 lines deleted...]
-    <w:p w14:paraId="117A9AB1" w14:textId="19DEAEEE" w:rsidR="5022A5C9" w:rsidRPr="003D340D" w:rsidRDefault="5022A5C9" w:rsidP="301F910F">
+    <w:p w14:paraId="117A9AB1" w14:textId="32B0E625" w:rsidR="5022A5C9" w:rsidRPr="003C2C44" w:rsidRDefault="5022A5C9" w:rsidP="301F910F">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="aptos (body)" w:cs="aptos (body)"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003D340D">
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C2C44">
         <w:rPr>
           <w:rFonts w:eastAsia="aptos (body)" w:cs="aptos (body)"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="0099361C" w:rsidRPr="003D340D">
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Par visiem </w:t>
+      </w:r>
+      <w:r w:rsidR="36400F42" w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="aptos (body)" w:cs="aptos (body)"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>maksājuma pieprasījuma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C2C44">
         <w:rPr>
           <w:rFonts w:eastAsia="aptos (body)" w:cs="aptos (body)"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003D340D">
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pārskata period</w:t>
+      </w:r>
+      <w:r w:rsidR="0099361C" w:rsidRPr="003C2C44">
         <w:rPr>
           <w:rFonts w:eastAsia="aptos (body)" w:cs="aptos (body)"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="0099361C" w:rsidRPr="003D340D">
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C2C44">
         <w:rPr>
           <w:rFonts w:eastAsia="aptos (body)" w:cs="aptos (body)"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003D340D">
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0099361C" w:rsidRPr="003C2C44">
         <w:rPr>
           <w:rFonts w:eastAsia="aptos (body)" w:cs="aptos (body)"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003D340D">
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>veiktajiem izdevumiem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C2C44">
         <w:rPr>
           <w:rFonts w:eastAsia="aptos (body)" w:cs="aptos (body)"/>
-        </w:rPr>
-        <w:t xml:space="preserve">, jāiesniedz bankas konta un / vai Valsts kases konta izraksts. </w:t>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> iesniedz bankas konta  vai Valsts kases konta izrakst</w:t>
+      </w:r>
+      <w:r w:rsidR="608CF95A" w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="aptos (body)" w:cs="aptos (body)"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="aptos (body)" w:cs="aptos (body)"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="191954F7" w14:textId="559657D8" w:rsidR="5022A5C9" w:rsidRPr="003D340D" w:rsidRDefault="5022A5C9" w:rsidP="301F910F">
+    <w:p w14:paraId="2AF98B41" w14:textId="721E612D" w:rsidR="5022A5C9" w:rsidRPr="003C2C44" w:rsidRDefault="008D1765" w:rsidP="301F910F">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="aptos (body)" w:cs="aptos (body)"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003D340D">
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="aptos (body)" w:cs="aptos (body)"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="5022A5C9" w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="aptos (body)" w:cs="aptos (body)"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aksājuma pieprasījumā iekļauto </w:t>
+      </w:r>
+      <w:r w:rsidR="5022A5C9" w:rsidRPr="003C2C44">
         <w:rPr>
           <w:rFonts w:eastAsia="aptos (body)" w:cs="aptos (body)"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...17 lines deleted...]
-      <w:r w:rsidRPr="003D340D">
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>izdevumu pamatojošos dokumentus</w:t>
+      </w:r>
+      <w:r w:rsidR="00863985" w:rsidRPr="003C2C44">
         <w:rPr>
           <w:rFonts w:eastAsia="aptos (body)" w:cs="aptos (body)"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="003D340D">
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>, t.</w:t>
+      </w:r>
+      <w:r w:rsidR="004A424B" w:rsidRPr="003C2C44">
         <w:rPr>
           <w:rFonts w:eastAsia="aptos (body)" w:cs="aptos (body)"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="003D340D">
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>sk.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD2E99" w:rsidRPr="003C2C44">
         <w:rPr>
           <w:rFonts w:eastAsia="aptos (body)" w:cs="aptos (body)"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no</w:t>
+      </w:r>
+      <w:r w:rsidR="00757B4E" w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="aptos (body)" w:cs="aptos (body)"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>dalīt</w:t>
+      </w:r>
+      <w:r w:rsidR="003C29B5" w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="aptos (body)" w:cs="aptos (body)"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>as grām</w:t>
+      </w:r>
+      <w:r w:rsidR="004D0B11" w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="aptos (body)" w:cs="aptos (body)"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>atvedī</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE741F" w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="aptos (body)" w:cs="aptos (body)"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>bas uz</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA7999" w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="aptos (body)" w:cs="aptos (body)"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00391F9E" w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="aptos (body)" w:cs="aptos (body)"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>kaiti</w:t>
+      </w:r>
+      <w:r w:rsidR="00D96CEC" w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="aptos (body)" w:cs="aptos (body)"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0064306B" w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="aptos (body)" w:cs="aptos (body)"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>aplie</w:t>
+      </w:r>
+      <w:r w:rsidR="005911DB" w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="aptos (body)" w:cs="aptos (body)"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>cinoš</w:t>
+      </w:r>
+      <w:r w:rsidR="000A4DE1" w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="aptos (body)" w:cs="aptos (body)"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>us do</w:t>
+      </w:r>
+      <w:r w:rsidR="00C90F21" w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="aptos (body)" w:cs="aptos (body)"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>kumen</w:t>
+      </w:r>
+      <w:r w:rsidR="001C37A0" w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="aptos (body)" w:cs="aptos (body)"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>tus</w:t>
+      </w:r>
+      <w:r w:rsidR="004A1AE6" w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="aptos (body)" w:cs="aptos (body)"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="769D3D38" w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="aptos (body)" w:cs="aptos (body)"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r w:rsidR="003958BD" w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="aptos (body)" w:cs="aptos (body)"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="77175C7D" w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="aptos (body)" w:cs="aptos (body)"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">par </w:t>
+      </w:r>
+      <w:r w:rsidR="000A1EBF" w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="aptos (body)" w:cs="aptos (body)"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>kom</w:t>
+      </w:r>
+      <w:r w:rsidR="00903B3E" w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="aptos (body)" w:cs="aptos (body)"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>unik</w:t>
+      </w:r>
+      <w:r w:rsidR="00732780" w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="aptos (body)" w:cs="aptos (body)"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ācijas</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB7907" w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="aptos (body)" w:cs="aptos (body)"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un viz</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB64AB" w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="aptos (body)" w:cs="aptos (body)"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>uāl</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED1C69" w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="aptos (body)" w:cs="aptos (body)"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ās identi</w:t>
+      </w:r>
+      <w:r w:rsidR="00920711" w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="aptos (body)" w:cs="aptos (body)"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>tāte</w:t>
+      </w:r>
+      <w:r w:rsidR="00A32326" w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="aptos (body)" w:cs="aptos (body)"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>s prasī</w:t>
+      </w:r>
+      <w:r w:rsidR="00D66230" w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="aptos (body)" w:cs="aptos (body)"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>bu ievēr</w:t>
+      </w:r>
+      <w:r w:rsidR="0045125D" w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="aptos (body)" w:cs="aptos (body)"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00D66230" w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="aptos (body)" w:cs="aptos (body)"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ša</w:t>
+      </w:r>
+      <w:r w:rsidR="00814A7F" w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="aptos (body)" w:cs="aptos (body)"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>nu</w:t>
+      </w:r>
+      <w:r w:rsidR="47E183CC" w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="aptos (body)" w:cs="aptos (body)"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="5022A5C9" w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="aptos (body)" w:cs="aptos (body)"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="5022A5C9" w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="aptos (body)" w:cs="aptos (body)"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>jāiesniedz tikai pēc CFLA lūguma</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003D340D">
+        <w:t>iesniedz tikai pēc CFLA lūguma</w:t>
+      </w:r>
+      <w:r w:rsidR="5022A5C9" w:rsidRPr="003C2C44">
         <w:rPr>
           <w:rFonts w:eastAsia="aptos (body)" w:cs="aptos (body)"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> izlases veida pārbaudes veikšanai CFLA noteiktajā termiņā, kas nevar būt īsāks par 5 (piecām) darbdienām.</w:t>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> izlases veida pārbaudes veikšanai CFLA noteiktajā termiņā, kas </w:t>
+      </w:r>
+      <w:r w:rsidR="12AB6698" w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="aptos (body)" w:cs="aptos (body)"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>nav</w:t>
+      </w:r>
+      <w:r w:rsidR="5022A5C9" w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="aptos (body)" w:cs="aptos (body)"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> īsāks par 5  darbdienām.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05535E74" w14:textId="544E6094" w:rsidR="301F910F" w:rsidRPr="003D340D" w:rsidRDefault="301F910F" w:rsidP="301F910F">
-[...4 lines deleted...]
-    <w:p w14:paraId="126134C1" w14:textId="585521FB" w:rsidR="0088149A" w:rsidRPr="003D340D" w:rsidRDefault="0088149A" w:rsidP="301F910F">
+    <w:p w14:paraId="126134C1" w14:textId="585521FB" w:rsidR="0088149A" w:rsidRPr="003C2C44" w:rsidRDefault="0088149A" w:rsidP="301F910F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="212529"/>
-[...9 lines deleted...]
-          <w:kern w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
           <w:lang w:eastAsia="lv-LV"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Projekta tiešās attiecināmās izmaksas, kas ir tieši saistītas ar projekta īstenošanu un nepieciešamas projekta rezultātu sasniegšanai</w:t>
       </w:r>
-      <w:r w:rsidR="00AC5F32" w:rsidRPr="003D340D">
-[...3 lines deleted...]
-          <w:kern w:val="0"/>
+      <w:r w:rsidR="00AC5F32" w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
           <w:lang w:eastAsia="lv-LV"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="004745AD" w:rsidRPr="003D340D">
-[...3 lines deleted...]
-          <w:kern w:val="0"/>
+      <w:r w:rsidR="004745AD" w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
           <w:lang w:eastAsia="lv-LV"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>un šī saistība ir skaidri saprotama un pierādāma</w:t>
       </w:r>
-      <w:r w:rsidR="55244ACA" w:rsidRPr="003D340D">
-[...3 lines deleted...]
-          <w:kern w:val="0"/>
+      <w:r w:rsidR="55244ACA" w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
           <w:lang w:eastAsia="lv-LV"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>, pamato ar šādiem dokumentiem:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5478D98F" w14:textId="77777777" w:rsidR="008C2654" w:rsidRPr="003D340D" w:rsidRDefault="008C2654" w:rsidP="005B636E">
+    <w:p w14:paraId="5478D98F" w14:textId="1282F329" w:rsidR="008C2654" w:rsidRPr="003C2C44" w:rsidRDefault="008C2654" w:rsidP="005B636E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="212529"/>
-[...13 lines deleted...]
-        <w:t>iepirkuma dokumentācija vai tirgus izpētes dokumenti; </w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iepirkuma dokumentācija vai </w:t>
+      </w:r>
+      <w:r w:rsidR="008A396E" w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>cenu aptaujas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dokumenti; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B3F18F8" w14:textId="08AE53C8" w:rsidR="008C2654" w:rsidRPr="003D340D" w:rsidRDefault="008C2654" w:rsidP="301F910F">
+    <w:p w14:paraId="3B3F18F8" w14:textId="08AE53C8" w:rsidR="008C2654" w:rsidRPr="003C2C44" w:rsidRDefault="008C2654" w:rsidP="00606CF2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1434" w:hanging="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>līgums ar piegādātāju</w:t>
+      </w:r>
+      <w:r w:rsidR="1101C72C" w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ja attiecināms)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EADA9A6" w14:textId="242A6442" w:rsidR="008C2654" w:rsidRPr="003C2C44" w:rsidRDefault="3E33B770" w:rsidP="00606CF2">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1434" w:hanging="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Pieņemšanas-nodošanas akts (</w:t>
+      </w:r>
+      <w:r w:rsidR="008C2654" w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>PNA</w:t>
+      </w:r>
+      <w:r w:rsidR="7CDED790" w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="008C2654" w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un/vai nodevums; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6752310D" w14:textId="77777777" w:rsidR="008C2654" w:rsidRPr="003C2C44" w:rsidRDefault="008C2654" w:rsidP="00606CF2">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1434" w:hanging="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>rēķins/pavadzīme;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5730A15A" w14:textId="77777777" w:rsidR="008C2654" w:rsidRPr="003C2C44" w:rsidRDefault="008C2654" w:rsidP="00606CF2">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1434" w:hanging="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>bankas konta izdruka.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B677390" w14:textId="7227D431" w:rsidR="008C2654" w:rsidRPr="003C2C44" w:rsidRDefault="008C2654" w:rsidP="00606CF2">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Ar projekta darbībām tieši saistīto publicitātes un vizuālās identitātes pasākumu izmaksas</w:t>
+      </w:r>
+      <w:r w:rsidR="3FE8AABA" w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pamato</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AC95094" w14:textId="44B73074" w:rsidR="008C2654" w:rsidRPr="003C2C44" w:rsidRDefault="008A396E" w:rsidP="00606CF2">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>cenu aptaujas</w:t>
+      </w:r>
+      <w:r w:rsidR="008C2654" w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dokumenti (ja attiecināms);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0824FB83" w14:textId="77777777" w:rsidR="008C2654" w:rsidRPr="003C2C44" w:rsidRDefault="008C2654" w:rsidP="00606CF2">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>līgums ar piegādātāju (ja attiecināms); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DD1777B" w14:textId="77777777" w:rsidR="008C2654" w:rsidRPr="003C2C44" w:rsidRDefault="008C2654" w:rsidP="00606CF2">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>PNA (ja attiecināms);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37E16793" w14:textId="77777777" w:rsidR="008C2654" w:rsidRPr="003C2C44" w:rsidRDefault="008C2654" w:rsidP="00606CF2">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>rēķins/pavadzīme; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D4F4D97" w14:textId="77777777" w:rsidR="008C2654" w:rsidRPr="003C2C44" w:rsidRDefault="008C2654" w:rsidP="00606CF2">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>foto fiksācija; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D96A195" w14:textId="3B39569C" w:rsidR="008C2654" w:rsidRPr="003C2C44" w:rsidRDefault="008C2654" w:rsidP="00606CF2">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>bankas konta izdruka. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16C1CC77" w14:textId="755CA088" w:rsidR="008C2654" w:rsidRPr="003C2C44" w:rsidRDefault="008C2654" w:rsidP="00606CF2">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Projekta vadības un īstenošanas personāla izmaksas, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C11597" w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ievērojo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">t </w:t>
+      </w:r>
+      <w:r w:rsidR="00417BE5" w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pasākuma īstenošanas </w:t>
+      </w:r>
+      <w:r w:rsidR="00872624" w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>MK noteikumos n</w:t>
+      </w:r>
+      <w:r w:rsidR="00106E32" w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>oteikto izmaksu ierobežojumu</w:t>
+      </w:r>
+      <w:r w:rsidR="00114FE2" w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="1DDD018E" w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pamato</w:t>
+      </w:r>
+      <w:r w:rsidR="00C11597" w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23CDA41C" w14:textId="5FDB646B" w:rsidR="008C2654" w:rsidRPr="003C2C44" w:rsidRDefault="5AC5EB4E" w:rsidP="301F910F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="212529"/>
-[...29 lines deleted...]
-          <w:kern w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ja</w:t>
+      </w:r>
+      <w:r w:rsidR="44DCFAC3" w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pienākumus veic </w:t>
+      </w:r>
+      <w:r w:rsidR="44DCFAC3" w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>darbinieks</w:t>
+      </w:r>
+      <w:r w:rsidR="44DCFAC3" w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="008C2654" w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>darba līgums, rīkojums vai vienošanās pie darba līguma par iesaisti projektā</w:t>
+      </w:r>
+      <w:r w:rsidR="12DD7E2F" w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un pienākumiem tajā</w:t>
+      </w:r>
+      <w:r w:rsidR="008C2654" w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
           <w:lang w:eastAsia="lv-LV"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EADA9A6" w14:textId="242A6442" w:rsidR="008C2654" w:rsidRPr="003D340D" w:rsidRDefault="3E33B770" w:rsidP="301F910F">
+    <w:p w14:paraId="231D8676" w14:textId="7D877EAF" w:rsidR="008C2654" w:rsidRPr="003C2C44" w:rsidRDefault="56C966A1" w:rsidP="301F910F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="212529"/>
-[...43 lines deleted...]
-        <w:t xml:space="preserve"> un/vai nodevums; </w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ja tiek nodrošināts </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ārpakalpojums</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="008C2654" w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> iepirkuma procedūras vai </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF1B42" w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>cenu aptaujas</w:t>
+      </w:r>
+      <w:r w:rsidR="008C2654" w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dokumenti, </w:t>
+      </w:r>
+      <w:r w:rsidR="00624DF8" w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>pakalpojuma</w:t>
+      </w:r>
+      <w:r w:rsidR="1B46141F" w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> līgums, </w:t>
+      </w:r>
+      <w:r w:rsidR="008C2654" w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>PNA, rēķins, nodevums (ja attiecināms); </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6752310D" w14:textId="77777777" w:rsidR="008C2654" w:rsidRPr="003D340D" w:rsidRDefault="008C2654" w:rsidP="005B636E">
+    <w:p w14:paraId="39EF51CF" w14:textId="54411497" w:rsidR="7966B042" w:rsidRPr="003C2C44" w:rsidRDefault="008C2654" w:rsidP="001B400C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="2"/>
-[...55 lines deleted...]
-          <w:numId w:val="3"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="212529"/>
-[...33 lines deleted...]
-        <w:t>:</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>bankas konta izdruka.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AC95094" w14:textId="55058FE5" w:rsidR="008C2654" w:rsidRPr="003D340D" w:rsidRDefault="008C2654" w:rsidP="301F910F">
-      <w:pPr>
+    <w:p w14:paraId="17616AEA" w14:textId="3A37B121" w:rsidR="00992E70" w:rsidRPr="003C2C44" w:rsidRDefault="00A2035F" w:rsidP="000B35FF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="3"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="212529"/>
-[...13 lines deleted...]
-        <w:t>tirgus izpētes dokumenti (ja attiecināms);</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Par projekta netiešajām </w:t>
+      </w:r>
+      <w:r w:rsidR="00046CCB" w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>attieci</w:t>
+      </w:r>
+      <w:r w:rsidR="00135839" w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>nāmajām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> izmaks</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE4FA6" w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ām </w:t>
+      </w:r>
+      <w:r w:rsidR="00054D33" w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>pamat</w:t>
+      </w:r>
+      <w:r w:rsidR="005216DB" w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ojošie dokument</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB257F" w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>i nav jāiesniedz.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0824FB83" w14:textId="77777777" w:rsidR="008C2654" w:rsidRPr="003D340D" w:rsidRDefault="008C2654" w:rsidP="005B636E">
-[...431 lines deleted...]
-    <w:p w14:paraId="7DB11AA8" w14:textId="5D773962" w:rsidR="7B457120" w:rsidRPr="003D340D" w:rsidRDefault="7B457120" w:rsidP="003D340D">
+    <w:p w14:paraId="7DB11AA8" w14:textId="512F98ED" w:rsidR="7B457120" w:rsidRPr="003C2C44" w:rsidRDefault="7B457120" w:rsidP="003D340D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="arial (body)" w:cs="arial (body)"/>
-          <w:b/>
-          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D340D">
-[...5 lines deleted...]
-      <w:r w:rsidR="4C04C12F" w:rsidRPr="003D340D">
+      <w:r w:rsidRPr="003C2C44">
         <w:rPr>
           <w:rFonts w:eastAsia="arial (body)" w:cs="arial (body)"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="7117DD3B" w:rsidRPr="003D340D">
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r w:rsidR="001D58DF" w:rsidRPr="003C2C44">
         <w:rPr>
           <w:rFonts w:eastAsia="arial (body)" w:cs="arial (body)"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="4C04C12F" w:rsidRPr="003D340D">
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C2C44">
         <w:rPr>
           <w:rFonts w:eastAsia="arial (body)" w:cs="arial (body)"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004F7D29">
+        <w:rPr>
+          <w:rFonts w:eastAsia="arial (body)" w:cs="arial (body)"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>4.1.1.4.</w:t>
+      </w:r>
+      <w:r w:rsidR="00352BB9" w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="arial (body)" w:cs="arial (body)"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="4C04C12F" w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="arial (body)" w:cs="arial (body)"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pasākuma </w:t>
+      </w:r>
+      <w:r w:rsidR="00982DBE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="arial (body)" w:cs="arial (body)"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F50E07">
+        <w:rPr>
+          <w:rFonts w:eastAsia="arial (body)" w:cs="arial (body)"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00982DBE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="arial (body)" w:cs="arial (body)"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">atlases kārtas </w:t>
+      </w:r>
+      <w:r w:rsidR="4C04C12F" w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="arial (body)" w:cs="arial (body)"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>finansējum</w:t>
+      </w:r>
+      <w:r w:rsidR="7117DD3B" w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="arial (body)" w:cs="arial (body)"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>a saņēmēj</w:t>
+      </w:r>
+      <w:r w:rsidR="4C04C12F" w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="arial (body)" w:cs="arial (body)"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>iem</w:t>
       </w:r>
-      <w:r w:rsidR="4C04C12F" w:rsidRPr="003D340D">
+      <w:r w:rsidR="00CA3BC7" w:rsidRPr="003C2C44">
         <w:rPr>
           <w:rFonts w:eastAsia="arial (body)" w:cs="arial (body)"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003D340D">
+      <w:r w:rsidR="005E3698" w:rsidRPr="003C2C44">
         <w:rPr>
           <w:rFonts w:eastAsia="arial (body)" w:cs="arial (body)"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003D340D">
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>personāla</w:t>
+      </w:r>
+      <w:r w:rsidR="4C04C12F" w:rsidRPr="003C2C44">
         <w:rPr>
           <w:rFonts w:eastAsia="arial (body)" w:cs="arial (body)"/>
-          <w:b/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="003D340D">
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C2C44">
         <w:rPr>
           <w:rFonts w:eastAsia="arial (body)" w:cs="arial (body)"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="000A191F">
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">izmaksas tiek rēķinātas pēc vienotās likmes un </w:t>
+      </w:r>
+      <w:r w:rsidR="000A191F" w:rsidRPr="003C2C44">
         <w:rPr>
           <w:rFonts w:eastAsia="arial (body)" w:cs="arial (body)"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">izmaksu </w:t>
       </w:r>
-      <w:r w:rsidRPr="003D340D">
+      <w:r w:rsidRPr="003C2C44">
         <w:rPr>
           <w:rFonts w:eastAsia="arial (body)" w:cs="arial (body)"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">pamatojošie dokumenti </w:t>
       </w:r>
-      <w:r w:rsidRPr="003D340D">
+      <w:r w:rsidRPr="003C2C44">
         <w:rPr>
           <w:rFonts w:eastAsia="arial (body)" w:cs="arial (body)"/>
-          <w:b/>
-          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>nav jāiesniedz.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F039020" w14:textId="02E03C2F" w:rsidR="301F910F" w:rsidRPr="003D340D" w:rsidRDefault="301F910F">
-[...2 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="3231E220" w14:textId="77777777" w:rsidR="00606CF2" w:rsidRPr="003C2C44" w:rsidRDefault="00606CF2" w:rsidP="00606CF2">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="00B4C5E8" w14:textId="4F92E86A" w:rsidR="301F910F" w:rsidRPr="003D340D" w:rsidRDefault="301F910F" w:rsidP="003D340D">
-[...2 lines deleted...]
-        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="68AB0B73" w14:textId="42EDA724" w:rsidR="006771C0" w:rsidRPr="003C2C44" w:rsidRDefault="00DB6A61" w:rsidP="00606CF2">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>Iepirkumu plānošanai un veikšanai n</w:t>
+      </w:r>
+      <w:r w:rsidR="006771C0" w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>oderīgi materiāli</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="31EECC4B" w14:textId="5C38E3BA" w:rsidR="008C2654" w:rsidRPr="003D340D" w:rsidRDefault="008C2654" w:rsidP="003D340D">
-[...326 lines deleted...]
-    <w:p w14:paraId="28AC336A" w14:textId="77777777" w:rsidR="0063651E" w:rsidRPr="003D340D" w:rsidRDefault="006771C0" w:rsidP="0063651E">
+    <w:p w14:paraId="59313DFC" w14:textId="4CD17DC8" w:rsidR="00EC5A08" w:rsidRPr="003C2C44" w:rsidRDefault="00EC5A08" w:rsidP="00687971">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="142" w:hanging="99"/>
         <w:rPr>
           <w:color w:val="212529"/>
-        </w:rPr>
-[...8 lines deleted...]
-        <w:r w:rsidRPr="003D340D">
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="003C2C44">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:color w:val="2B67ED"/>
+            <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
           </w:rPr>
-          <w:t>skaidrojums par Sociāli atbildīgu publisko iepirkumu</w:t>
+          <w:t>Iepirkumu veidi un līgumcenas Publisko iepirkumu likumā</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="003D340D">
-[...4 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="18CB49DB" w14:textId="6F04DD57" w:rsidR="006771C0" w:rsidRPr="003D340D" w:rsidRDefault="006771C0" w:rsidP="0063651E">
+    <w:p w14:paraId="01B9883A" w14:textId="218DD501" w:rsidR="00682908" w:rsidRPr="003C2C44" w:rsidRDefault="00682908" w:rsidP="00687971">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="142" w:hanging="99"/>
         <w:rPr>
           <w:color w:val="212529"/>
-        </w:rPr>
-[...8 lines deleted...]
-        <w:r w:rsidRPr="003D340D">
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="003C2C44">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:color w:val="2B67ED"/>
+            <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
           </w:rPr>
-          <w:t>Vadlīnijas sociāli atbildīga publiskā iepirkuma īstenošanai</w:t>
+          <w:t xml:space="preserve">IUB organizētas lekcijas, </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="003C2C44">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
+          </w:rPr>
+          <w:t>vebināri</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="003C2C44">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
+          </w:rPr>
+          <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="003D340D">
-[...4 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="49DD0B9C" w14:textId="77777777" w:rsidR="006771C0" w:rsidRPr="003D340D" w:rsidRDefault="006771C0" w:rsidP="0063651E">
+    <w:p w14:paraId="0150C139" w14:textId="198440E0" w:rsidR="00A5486A" w:rsidRPr="003C2C44" w:rsidRDefault="00A5486A" w:rsidP="00687971">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="142" w:hanging="99"/>
         <w:rPr>
           <w:color w:val="212529"/>
-        </w:rPr>
-[...8 lines deleted...]
-        <w:r w:rsidRPr="003D340D">
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId10" w:anchor="_ftn1" w:history="1">
+        <w:r w:rsidRPr="003C2C44">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:color w:val="2B67ED"/>
+            <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
           </w:rPr>
-          <w:t>informatīvais materiāls,</w:t>
+          <w:t xml:space="preserve">IUB </w:t>
+        </w:r>
+        <w:r w:rsidR="00A408CF" w:rsidRPr="003C2C44">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
+          </w:rPr>
+          <w:t>Skaidrojums "Paredzamās līgumcenas noteikšanas pamatprincipi, lai izvēlētos atbilstošu iepirkuma procedūru"</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="003D340D">
-[...11 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="40132A3A" w14:textId="77777777" w:rsidR="006771C0" w:rsidRPr="003D340D" w:rsidRDefault="006771C0" w:rsidP="0063651E">
+    <w:p w14:paraId="14607E9B" w14:textId="48333B56" w:rsidR="008209F5" w:rsidRPr="003C2C44" w:rsidRDefault="008209F5" w:rsidP="00687971">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="142" w:hanging="99"/>
         <w:rPr>
           <w:color w:val="212529"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003D340D">
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C2C44">
         <w:rPr>
           <w:color w:val="212529"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:r w:rsidRPr="003D340D">
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IUB </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="003C2C44">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:color w:val="2B67ED"/>
+            <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
           </w:rPr>
-          <w:t>MK  noteikumi Nr.353</w:t>
+          <w:t>Skaidrojums "Paredzamās līgumcenas noteikšanas pamatprincipi, lai izvēlētos atbilstošu iepirkuma procedūru"</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="003D340D">
-[...4 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="3A47C2A5" w14:textId="77777777" w:rsidR="006771C0" w:rsidRPr="003D340D" w:rsidRDefault="006771C0" w:rsidP="0063651E">
+    <w:p w14:paraId="481248D2" w14:textId="17E77F46" w:rsidR="003257F0" w:rsidRPr="003C2C44" w:rsidRDefault="00244D3F" w:rsidP="00687971">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...22 lines deleted...]
-        <w:t>;</w:t>
+        <w:ind w:left="142" w:hanging="99"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Latvijas Informācijas un komunikācijas tehnoloģijas asociācijas (LIKTA) </w:t>
+      </w:r>
+      <w:r w:rsidR="003257F0" w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Izstrādāts IKT nozares rekomendācijas saimnieciski izdevīgākā piedāvājuma vērtēšanas kritērijiem iepirkumiem IT jomā</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E030A08" w14:textId="77777777" w:rsidR="006771C0" w:rsidRPr="003D340D" w:rsidRDefault="006771C0" w:rsidP="0063651E">
+    <w:p w14:paraId="05DACBD0" w14:textId="77777777" w:rsidR="0084250B" w:rsidRPr="003C2C44" w:rsidRDefault="0084250B" w:rsidP="00687971">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="142" w:hanging="99"/>
         <w:rPr>
           <w:color w:val="212529"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003D340D">
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C2C44">
         <w:rPr>
           <w:color w:val="212529"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:r w:rsidRPr="003D340D">
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>IUB </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="003C2C44">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="2B67ED"/>
+            <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
+          </w:rPr>
+          <w:t>skaidrojums par Sociāli atbildīgu publisko iepirkumu</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:color w:val="212529"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35C9950C" w14:textId="77777777" w:rsidR="0084250B" w:rsidRPr="003C2C44" w:rsidRDefault="0084250B" w:rsidP="00687971">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="142" w:hanging="99"/>
+        <w:rPr>
+          <w:color w:val="212529"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Latvijas Sociālās uzņēmējdarbības asociācijas izstrādātās </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="003C2C44">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="2B67ED"/>
+            <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
+          </w:rPr>
+          <w:t>Vadlīnijas sociāli atbildīga publiskā iepirkuma īstenošanai</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:color w:val="212529"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7780C320" w14:textId="0F9F96FF" w:rsidR="008209F5" w:rsidRPr="003C2C44" w:rsidRDefault="0084250B" w:rsidP="00687971">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="142" w:hanging="99"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:color w:val="212529"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>IUB </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="003C2C44">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="2B67ED"/>
+            <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
+          </w:rPr>
+          <w:t>informatīvais materiāls,</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:color w:val="212529"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>vai attiecīgais iepirkums būtu veicams kā sociāli atbildīgs iepirkums;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E030A08" w14:textId="77777777" w:rsidR="006771C0" w:rsidRPr="003C2C44" w:rsidRDefault="006771C0" w:rsidP="00687971">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="142" w:hanging="99"/>
+        <w:rPr>
+          <w:color w:val="212529"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Vadlīnijas par inovāciju iepirkumu būtību, procedūru izvēli un citiem aspektiem – </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="003C2C44">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="2B67ED"/>
+            <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
           </w:rPr>
           <w:t>"Inovāciju iepirkuma īstenošana" (Ekonomikas ministrijas mājaslapā)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="003D340D">
+      <w:r w:rsidRPr="003C2C44">
         <w:rPr>
           <w:color w:val="212529"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="357B20B9" w14:textId="77777777" w:rsidR="008C2654" w:rsidRPr="003D340D" w:rsidRDefault="008C2654" w:rsidP="005B636E">
+    <w:p w14:paraId="6FD19D4C" w14:textId="7EFDF9A2" w:rsidR="008C1E92" w:rsidRPr="003C2C44" w:rsidRDefault="008C1E92" w:rsidP="00687971">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="142" w:hanging="99"/>
+        <w:rPr>
+          <w:color w:val="212529"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="arial (body)" w:cs="arial (body)"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Noderīgi materiāli</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="arial (body)" w:cs="arial (body)"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ES</w:t>
+      </w:r>
+      <w:r w:rsidR="00972696" w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>fondi tīmekļa vietnē 2021-2027</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:rFonts w:eastAsia="arial (body)" w:cs="arial (body)"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:  </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="003C2C44">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
+          </w:rPr>
+          <w:t>https://www.esfondi.lv/normativie-akti-un-dokumenti/2021-2027-planosanas-periods</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="003C2C44">
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="357B20B9" w14:textId="77777777" w:rsidR="008C2654" w:rsidRPr="00847E40" w:rsidRDefault="008C2654" w:rsidP="005B636E">
       <w:pPr>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3EA0166F" w14:textId="77777777" w:rsidR="008C2654" w:rsidRPr="003D340D" w:rsidRDefault="008C2654" w:rsidP="008C2654"/>
-    <w:sectPr w:rsidR="008C2654" w:rsidRPr="003D340D" w:rsidSect="00632322">
+    <w:p w14:paraId="3EA0166F" w14:textId="77777777" w:rsidR="008C2654" w:rsidRPr="00847E40" w:rsidRDefault="008C2654" w:rsidP="008C2654">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="008C2654" w:rsidRPr="00847E40" w:rsidSect="00BE62D5">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="567" w:right="1440" w:bottom="709" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="709" w:right="1274" w:bottom="0" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-    <w:panose1 w:val="05050102010706020507"/>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="aptos (body)">
-    <w:altName w:val="Aptos"/>
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="arial (body)">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
+  <w:font w:name="Yu Gothic">
+    <w:altName w:val="游ゴシック"/>
+    <w:panose1 w:val="020B0400000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="031321C0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D8909CC2"/>
+    <w:lvl w:ilvl="0" w:tplc="26E20E0E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="AD7C1EE0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="BFFEEF3E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="E7D80BC4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="9DFC5B96" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="2776303C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="DFAC7526" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="BF70C2BC" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="1A602EDC" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C402FF7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8E2CCF9C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -1789,51 +2591,51 @@
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7200"/>
         </w:tabs>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E09105F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AF444076"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -1938,51 +2740,51 @@
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7200"/>
         </w:tabs>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="188D14D5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D3DC2D38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2087,51 +2889,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3BEB54FF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F86CE074"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2236,51 +3038,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48117572"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2440F72C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2352,51 +3154,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D4C1A43"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="46F0B470"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2501,51 +3303,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51029CA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="37C28598"/>
     <w:lvl w:ilvl="0" w:tplc="7FBCCF7C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="60062FDE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -2614,51 +3416,51 @@
     <w:lvl w:ilvl="7" w:tplc="FC723EAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="4C4C55BC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57B039FC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="56E624A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2763,51 +3565,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DAB242A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="550AC052"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2876,51 +3678,51 @@
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DBA6C25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="13DE6A6A"/>
     <w:lvl w:ilvl="0" w:tplc="04260003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2989,242 +3791,493 @@
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1355111745">
+  <w:num w:numId="1" w16cid:durableId="1317880788">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1355111745">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1397630450">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1496258364">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1806577477">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1806577477">
-[...5 lines deleted...]
-  <w:num w:numId="4" w16cid:durableId="653920860">
+  <w:num w:numId="6" w16cid:durableId="185951219">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1496258364">
-[...2 lines deleted...]
-  <w:num w:numId="6" w16cid:durableId="263003884">
+  <w:num w:numId="7" w16cid:durableId="238177013">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1317880788">
+  <w:num w:numId="8" w16cid:durableId="263003884">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="534854660">
-[...2 lines deleted...]
-  <w:num w:numId="9" w16cid:durableId="1397630450">
+  <w:num w:numId="9" w16cid:durableId="534854660">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="547110010">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="653920860">
+    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008C2654"/>
+    <w:rsid w:val="00011DDC"/>
+    <w:rsid w:val="000227AD"/>
+    <w:rsid w:val="00046CCB"/>
+    <w:rsid w:val="00054D33"/>
     <w:rsid w:val="0007705F"/>
+    <w:rsid w:val="000933E5"/>
     <w:rsid w:val="000A191F"/>
+    <w:rsid w:val="000A1EBF"/>
+    <w:rsid w:val="000A4DE1"/>
+    <w:rsid w:val="000B35FF"/>
     <w:rsid w:val="000C46F3"/>
+    <w:rsid w:val="000C5F95"/>
+    <w:rsid w:val="000D33AF"/>
+    <w:rsid w:val="000D6B74"/>
+    <w:rsid w:val="000E2B25"/>
+    <w:rsid w:val="000E4EFB"/>
     <w:rsid w:val="00106E32"/>
+    <w:rsid w:val="00114FE2"/>
+    <w:rsid w:val="00131696"/>
+    <w:rsid w:val="00135839"/>
+    <w:rsid w:val="0016764A"/>
+    <w:rsid w:val="001A2633"/>
+    <w:rsid w:val="001B400C"/>
+    <w:rsid w:val="001B7857"/>
+    <w:rsid w:val="001C37A0"/>
+    <w:rsid w:val="001D58DF"/>
     <w:rsid w:val="00200C77"/>
+    <w:rsid w:val="00210BE0"/>
     <w:rsid w:val="00223C34"/>
+    <w:rsid w:val="00244D3F"/>
+    <w:rsid w:val="002805FE"/>
+    <w:rsid w:val="00286CEE"/>
+    <w:rsid w:val="002A4316"/>
+    <w:rsid w:val="002B1BC4"/>
+    <w:rsid w:val="002B3FF9"/>
+    <w:rsid w:val="002D76A8"/>
+    <w:rsid w:val="002F79D9"/>
+    <w:rsid w:val="002F7F34"/>
+    <w:rsid w:val="003104C9"/>
+    <w:rsid w:val="003257F0"/>
+    <w:rsid w:val="00337399"/>
+    <w:rsid w:val="00352BB9"/>
+    <w:rsid w:val="00361A36"/>
+    <w:rsid w:val="0039115A"/>
+    <w:rsid w:val="00391F9E"/>
+    <w:rsid w:val="003958BD"/>
     <w:rsid w:val="00395E0B"/>
     <w:rsid w:val="003A6F61"/>
+    <w:rsid w:val="003C29B5"/>
+    <w:rsid w:val="003C2C44"/>
     <w:rsid w:val="003C4A8D"/>
     <w:rsid w:val="003D340D"/>
     <w:rsid w:val="003E1D28"/>
     <w:rsid w:val="003F42FF"/>
+    <w:rsid w:val="00415289"/>
+    <w:rsid w:val="00417BE5"/>
+    <w:rsid w:val="004270CA"/>
+    <w:rsid w:val="00427B30"/>
+    <w:rsid w:val="004439F7"/>
+    <w:rsid w:val="0045125D"/>
+    <w:rsid w:val="00451BBE"/>
+    <w:rsid w:val="0045216F"/>
+    <w:rsid w:val="00473EC1"/>
     <w:rsid w:val="004745AD"/>
+    <w:rsid w:val="00481281"/>
+    <w:rsid w:val="00490761"/>
     <w:rsid w:val="0049700B"/>
+    <w:rsid w:val="004A1AE6"/>
+    <w:rsid w:val="004A323A"/>
+    <w:rsid w:val="004A424B"/>
+    <w:rsid w:val="004B598C"/>
+    <w:rsid w:val="004C72E2"/>
+    <w:rsid w:val="004D0B11"/>
+    <w:rsid w:val="004E03CC"/>
+    <w:rsid w:val="004E0E3F"/>
+    <w:rsid w:val="004E7892"/>
     <w:rsid w:val="004F1718"/>
+    <w:rsid w:val="004F7D29"/>
     <w:rsid w:val="00511A16"/>
+    <w:rsid w:val="005216DB"/>
     <w:rsid w:val="0054408E"/>
     <w:rsid w:val="00575241"/>
+    <w:rsid w:val="00581230"/>
+    <w:rsid w:val="005911DB"/>
+    <w:rsid w:val="00595594"/>
+    <w:rsid w:val="005A20DF"/>
+    <w:rsid w:val="005A380B"/>
     <w:rsid w:val="005B636E"/>
+    <w:rsid w:val="005C1001"/>
+    <w:rsid w:val="005C49E2"/>
     <w:rsid w:val="005C50CF"/>
+    <w:rsid w:val="005D09B9"/>
+    <w:rsid w:val="005D712F"/>
+    <w:rsid w:val="005E2616"/>
+    <w:rsid w:val="005E3698"/>
+    <w:rsid w:val="005F0C91"/>
     <w:rsid w:val="005F7DF1"/>
-    <w:rsid w:val="00622A0B"/>
+    <w:rsid w:val="00605129"/>
+    <w:rsid w:val="00606CF2"/>
+    <w:rsid w:val="00607272"/>
+    <w:rsid w:val="00607E73"/>
+    <w:rsid w:val="00611DEB"/>
+    <w:rsid w:val="006230D5"/>
     <w:rsid w:val="00624DF8"/>
     <w:rsid w:val="00632322"/>
     <w:rsid w:val="0063651E"/>
+    <w:rsid w:val="0064306B"/>
     <w:rsid w:val="006535D3"/>
+    <w:rsid w:val="00653677"/>
+    <w:rsid w:val="00666F1C"/>
+    <w:rsid w:val="0067225D"/>
+    <w:rsid w:val="00677177"/>
     <w:rsid w:val="006771C0"/>
+    <w:rsid w:val="00682908"/>
+    <w:rsid w:val="00683272"/>
+    <w:rsid w:val="00687971"/>
+    <w:rsid w:val="00693655"/>
+    <w:rsid w:val="006D2A1F"/>
+    <w:rsid w:val="006D2C10"/>
     <w:rsid w:val="006D5798"/>
     <w:rsid w:val="00704D2A"/>
+    <w:rsid w:val="0071413C"/>
+    <w:rsid w:val="00732780"/>
+    <w:rsid w:val="00740341"/>
     <w:rsid w:val="0074355A"/>
+    <w:rsid w:val="007508B7"/>
+    <w:rsid w:val="00751F25"/>
+    <w:rsid w:val="00757B4E"/>
+    <w:rsid w:val="007600EE"/>
+    <w:rsid w:val="007618F7"/>
+    <w:rsid w:val="00767436"/>
     <w:rsid w:val="00786545"/>
+    <w:rsid w:val="0079647E"/>
     <w:rsid w:val="007B733D"/>
     <w:rsid w:val="007E0304"/>
+    <w:rsid w:val="00805274"/>
     <w:rsid w:val="00810870"/>
+    <w:rsid w:val="00814A7F"/>
+    <w:rsid w:val="008209F5"/>
+    <w:rsid w:val="00821074"/>
+    <w:rsid w:val="008210A9"/>
+    <w:rsid w:val="008243FB"/>
+    <w:rsid w:val="00826CD1"/>
+    <w:rsid w:val="0083223A"/>
+    <w:rsid w:val="0084250B"/>
+    <w:rsid w:val="00844EEF"/>
+    <w:rsid w:val="00847E40"/>
+    <w:rsid w:val="00863985"/>
     <w:rsid w:val="00872624"/>
     <w:rsid w:val="0087361B"/>
     <w:rsid w:val="0087730A"/>
     <w:rsid w:val="0088149A"/>
+    <w:rsid w:val="00890F9F"/>
+    <w:rsid w:val="00896B6E"/>
     <w:rsid w:val="008A37CE"/>
+    <w:rsid w:val="008A396E"/>
+    <w:rsid w:val="008B07C1"/>
+    <w:rsid w:val="008C1E92"/>
     <w:rsid w:val="008C2654"/>
+    <w:rsid w:val="008D1765"/>
     <w:rsid w:val="008D5B0F"/>
+    <w:rsid w:val="008D7E69"/>
+    <w:rsid w:val="008E307D"/>
+    <w:rsid w:val="00903B3E"/>
+    <w:rsid w:val="0091689D"/>
+    <w:rsid w:val="00920711"/>
+    <w:rsid w:val="00933C70"/>
+    <w:rsid w:val="009356CB"/>
+    <w:rsid w:val="00936962"/>
     <w:rsid w:val="0094753A"/>
     <w:rsid w:val="00954B6C"/>
+    <w:rsid w:val="00972696"/>
+    <w:rsid w:val="009778A7"/>
+    <w:rsid w:val="00977E1B"/>
+    <w:rsid w:val="009829F9"/>
+    <w:rsid w:val="00982DBE"/>
+    <w:rsid w:val="00992E70"/>
     <w:rsid w:val="0099361C"/>
+    <w:rsid w:val="00994187"/>
     <w:rsid w:val="009B674C"/>
     <w:rsid w:val="009D3B1D"/>
+    <w:rsid w:val="009D740D"/>
+    <w:rsid w:val="009E59FE"/>
+    <w:rsid w:val="00A2035F"/>
+    <w:rsid w:val="00A32326"/>
+    <w:rsid w:val="00A408CF"/>
+    <w:rsid w:val="00A50679"/>
+    <w:rsid w:val="00A5486A"/>
+    <w:rsid w:val="00A5590B"/>
+    <w:rsid w:val="00A621FF"/>
     <w:rsid w:val="00A75DD5"/>
+    <w:rsid w:val="00A83304"/>
+    <w:rsid w:val="00A86836"/>
+    <w:rsid w:val="00AA7999"/>
+    <w:rsid w:val="00AB4E48"/>
+    <w:rsid w:val="00AB7DBD"/>
     <w:rsid w:val="00AC5F32"/>
+    <w:rsid w:val="00AC7976"/>
+    <w:rsid w:val="00AD398C"/>
+    <w:rsid w:val="00AE5385"/>
+    <w:rsid w:val="00B04B72"/>
+    <w:rsid w:val="00B468B3"/>
     <w:rsid w:val="00B507E8"/>
+    <w:rsid w:val="00B50899"/>
     <w:rsid w:val="00B55845"/>
     <w:rsid w:val="00B73E91"/>
+    <w:rsid w:val="00B90F2D"/>
+    <w:rsid w:val="00BA5325"/>
+    <w:rsid w:val="00BB2572"/>
+    <w:rsid w:val="00BE62D5"/>
+    <w:rsid w:val="00BF740B"/>
     <w:rsid w:val="00C11597"/>
     <w:rsid w:val="00C464DC"/>
+    <w:rsid w:val="00C54756"/>
+    <w:rsid w:val="00C90F21"/>
     <w:rsid w:val="00C90F42"/>
+    <w:rsid w:val="00C92B29"/>
+    <w:rsid w:val="00CA3BC7"/>
+    <w:rsid w:val="00CA7D67"/>
+    <w:rsid w:val="00CB0D7A"/>
+    <w:rsid w:val="00CB1E9E"/>
+    <w:rsid w:val="00CB7907"/>
+    <w:rsid w:val="00CC0386"/>
+    <w:rsid w:val="00CD1F28"/>
     <w:rsid w:val="00CD40E7"/>
+    <w:rsid w:val="00CD4A6A"/>
+    <w:rsid w:val="00CD7AD6"/>
     <w:rsid w:val="00D11928"/>
+    <w:rsid w:val="00D20EA7"/>
+    <w:rsid w:val="00D41D08"/>
+    <w:rsid w:val="00D5701A"/>
     <w:rsid w:val="00D647E3"/>
+    <w:rsid w:val="00D66230"/>
+    <w:rsid w:val="00D75BAE"/>
     <w:rsid w:val="00D77056"/>
+    <w:rsid w:val="00D92E32"/>
+    <w:rsid w:val="00D92E55"/>
+    <w:rsid w:val="00D96CEC"/>
+    <w:rsid w:val="00DB257F"/>
+    <w:rsid w:val="00DB3587"/>
+    <w:rsid w:val="00DB64AB"/>
+    <w:rsid w:val="00DB6A61"/>
+    <w:rsid w:val="00DB6B1B"/>
     <w:rsid w:val="00DC2493"/>
+    <w:rsid w:val="00DC5C87"/>
+    <w:rsid w:val="00DD1BC8"/>
+    <w:rsid w:val="00DE4FA6"/>
     <w:rsid w:val="00DE70B3"/>
+    <w:rsid w:val="00DE741F"/>
+    <w:rsid w:val="00DF320F"/>
+    <w:rsid w:val="00E0052C"/>
+    <w:rsid w:val="00E00E99"/>
+    <w:rsid w:val="00E17C51"/>
+    <w:rsid w:val="00E22804"/>
     <w:rsid w:val="00E22A46"/>
+    <w:rsid w:val="00E25799"/>
+    <w:rsid w:val="00E412EB"/>
+    <w:rsid w:val="00E435B4"/>
+    <w:rsid w:val="00EA1389"/>
+    <w:rsid w:val="00EA63A1"/>
+    <w:rsid w:val="00EC2C30"/>
+    <w:rsid w:val="00EC5A08"/>
+    <w:rsid w:val="00ED1C69"/>
+    <w:rsid w:val="00EE4F90"/>
+    <w:rsid w:val="00EE61CF"/>
+    <w:rsid w:val="00EF1B42"/>
+    <w:rsid w:val="00EF719A"/>
+    <w:rsid w:val="00F36492"/>
+    <w:rsid w:val="00F50E07"/>
+    <w:rsid w:val="00F81CAC"/>
+    <w:rsid w:val="00FA3E72"/>
+    <w:rsid w:val="00FD0C7A"/>
+    <w:rsid w:val="00FD2E99"/>
     <w:rsid w:val="00FE2A4D"/>
+    <w:rsid w:val="00FF33F0"/>
+    <w:rsid w:val="01E81C93"/>
+    <w:rsid w:val="04924C72"/>
     <w:rsid w:val="05FA5A63"/>
     <w:rsid w:val="099D66BB"/>
+    <w:rsid w:val="0A2D0E29"/>
     <w:rsid w:val="0A8258A9"/>
     <w:rsid w:val="0B357A07"/>
     <w:rsid w:val="0EC4A6FA"/>
     <w:rsid w:val="0ECBBAED"/>
+    <w:rsid w:val="0F04569B"/>
     <w:rsid w:val="1101C72C"/>
     <w:rsid w:val="118E741F"/>
+    <w:rsid w:val="12AB6698"/>
     <w:rsid w:val="12DD7E2F"/>
     <w:rsid w:val="13DD8862"/>
+    <w:rsid w:val="164CD5BF"/>
+    <w:rsid w:val="16C52AD1"/>
+    <w:rsid w:val="1A10A72D"/>
     <w:rsid w:val="1AEA7142"/>
     <w:rsid w:val="1B39B261"/>
     <w:rsid w:val="1B46141F"/>
     <w:rsid w:val="1CFC2133"/>
+    <w:rsid w:val="1D1A05ED"/>
     <w:rsid w:val="1DDD018E"/>
     <w:rsid w:val="1EFF787E"/>
     <w:rsid w:val="20E60BFB"/>
+    <w:rsid w:val="2321C2E3"/>
+    <w:rsid w:val="23F0E95D"/>
+    <w:rsid w:val="269E363E"/>
     <w:rsid w:val="26A112B6"/>
     <w:rsid w:val="2822A0A6"/>
     <w:rsid w:val="296798F1"/>
+    <w:rsid w:val="2CECE7EF"/>
     <w:rsid w:val="2DA0378D"/>
+    <w:rsid w:val="2DB04CE6"/>
     <w:rsid w:val="301F910F"/>
+    <w:rsid w:val="305BFFD1"/>
     <w:rsid w:val="32D0BFAC"/>
+    <w:rsid w:val="3615D3B0"/>
+    <w:rsid w:val="36400F42"/>
     <w:rsid w:val="382A713C"/>
+    <w:rsid w:val="3B1B3AF5"/>
     <w:rsid w:val="3E046983"/>
     <w:rsid w:val="3E33B770"/>
+    <w:rsid w:val="3E5677D0"/>
     <w:rsid w:val="3F3EFB51"/>
     <w:rsid w:val="3FE8AABA"/>
     <w:rsid w:val="43953A68"/>
     <w:rsid w:val="44DCFAC3"/>
     <w:rsid w:val="45C97C90"/>
+    <w:rsid w:val="4644F932"/>
     <w:rsid w:val="47129CEE"/>
+    <w:rsid w:val="47E183CC"/>
+    <w:rsid w:val="486E73FA"/>
     <w:rsid w:val="4A73EBC8"/>
     <w:rsid w:val="4C04C12F"/>
     <w:rsid w:val="4CF6705C"/>
     <w:rsid w:val="5022A5C9"/>
     <w:rsid w:val="503C1631"/>
     <w:rsid w:val="5087A311"/>
     <w:rsid w:val="5216C224"/>
+    <w:rsid w:val="54AC3B94"/>
     <w:rsid w:val="55244ACA"/>
+    <w:rsid w:val="56BD3266"/>
     <w:rsid w:val="56C966A1"/>
+    <w:rsid w:val="56CDF20B"/>
     <w:rsid w:val="5AC5EB4E"/>
+    <w:rsid w:val="608CF95A"/>
     <w:rsid w:val="64BD2616"/>
     <w:rsid w:val="64CCFEA6"/>
+    <w:rsid w:val="6971B696"/>
     <w:rsid w:val="69F7DF5D"/>
     <w:rsid w:val="6A135CF9"/>
     <w:rsid w:val="6A3A1E6D"/>
     <w:rsid w:val="7117DD3B"/>
     <w:rsid w:val="74461C26"/>
+    <w:rsid w:val="745BA915"/>
+    <w:rsid w:val="766AEC33"/>
     <w:rsid w:val="7696AB98"/>
+    <w:rsid w:val="769D3D38"/>
+    <w:rsid w:val="77175C7D"/>
+    <w:rsid w:val="790BEE59"/>
+    <w:rsid w:val="7966B042"/>
     <w:rsid w:val="7A904FA6"/>
     <w:rsid w:val="7B457120"/>
     <w:rsid w:val="7B755B13"/>
+    <w:rsid w:val="7B919D5E"/>
     <w:rsid w:val="7CDED790"/>
     <w:rsid w:val="7F763C4C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="lv-LV"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1ED4BF48"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{859E472E-EE33-4AE7-A754-72477EACB28D}"/>
+  <w15:docId w15:val="{86EF8F16-40A8-4B11-A654-58FF52957F6D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -4141,171 +5194,130 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008C2654"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00223C34"/>
     <w:rPr>
       <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0099361C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DB3587"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DB3587"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...65 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.iub.gov.lv%2Fsites%2Fiub%2Ffiles%2Fcontent%2FSkaidrojumi%2Fskaidrojums_tirgus_izpete_20200803.pdf&amp;data=05%7C02%7CIeva.Luste%40cfla.gov.lv%7C8957c62dc6634952194208dd2b044471%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C638714019504213155%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=eA%2BFdTdIP98MZwU6%2BpGA6ZJQ8DG4u5vYyqaJ7Z6LAac%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.varam.gov.lv%2Flv%2Fzalais-publiskais-iepirkums&amp;data=05%7C02%7CIeva.Luste%40cfla.gov.lv%7C8957c62dc6634952194208dd2b044471%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C638714019504262947%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=lGYwk%2FcXb5vyMNnIBLpyKRGl5UPRiNYgU8H7YMmwO70%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Flikumi.lv%2Fta%2Fid%2F291867-prasibas-zalajam-publiskajam-iepirkumam-un-to-piemerosanas-kartiba&amp;data=05%7C02%7CIeva.Luste%40cfla.gov.lv%7C8957c62dc6634952194208dd2b044471%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C638714019504252785%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=dWhpeBwLnKUlFmV8LpdqdErpPoEUGpa%2FsK9gUG31uIc%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.iub.gov.lv%2Flv%2Fmedia%2F5817%2Fdownload%3Fattachment&amp;data=05%7C02%7CIeva.Luste%40cfla.gov.lv%7C8957c62dc6634952194208dd2b044471%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C638714019504242664%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=x8LVam3%2F%2FJoyDtdh9arfbaVZVVhSYziyOXKWIfGaP5c%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.iub.gov.lv%2Flv%2Fmedia%2F658%2Fdownload&amp;data=05%7C02%7CIeva.Luste%40cfla.gov.lv%7C8957c62dc6634952194208dd2b044471%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C638714019504232925%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=2RUY2EMfYYOxO5wGuujVYFfEBbEzdieWsBbqwgSsMqk%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.iub.gov.lv%2Flv%2Fsocialais-iepirkums&amp;data=05%7C02%7CIeva.Luste%40cfla.gov.lv%7C8957c62dc6634952194208dd2b044471%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C638714019504223305%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=uGDap8CdCY18aZyZjRBKdabZ53XePygLo9e3ATJeAxA%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.em.gov.lv%2Flv%2Fmedia%2F11394%2Fdownload&amp;data=05%7C02%7CIeva.Luste%40cfla.gov.lv%7C8957c62dc6634952194208dd2b044471%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C638714019504272870%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=nls0RG4aGe%2Bxef28BLieYnDljlYVY8rnoYFePGi7b3g%3D&amp;reserved=0" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iub.gov.lv/lv/media/9051/download?attachment" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.iub.gov.lv%2Flv%2Fmedia%2F658%2Fdownload&amp;data=05%7C02%7CIeva.Luste%40cfla.gov.lv%7C8957c62dc6634952194208dd2b044471%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C638714019504232925%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=2RUY2EMfYYOxO5wGuujVYFfEBbEzdieWsBbqwgSsMqk%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.iub.gov.lv%2Flv%2Fsocialais-iepirkums&amp;data=05%7C02%7CIeva.Luste%40cfla.gov.lv%7C8957c62dc6634952194208dd2b044471%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C638714019504223305%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=uGDap8CdCY18aZyZjRBKdabZ53XePygLo9e3ATJeAxA%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esfondi.lv/normativie-akti-un-dokumenti/2021-2027-planosanas-periods" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iub.gov.lv/lv/skaidrojums-paredzamas-ligumcenas-noteiksanas-pamatprincipi" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.em.gov.lv%2Flv%2Fmedia%2F11394%2Fdownload&amp;data=05%7C02%7CIeva.Luste%40cfla.gov.lv%7C8957c62dc6634952194208dd2b044471%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C638714019504272870%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=nls0RG4aGe%2Bxef28BLieYnDljlYVY8rnoYFePGi7b3g%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iub.gov.lv/lv/skaidrojums-paredzamas-ligumcenas-noteiksanas-pamatprincipi" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iub.gov.lv/lv/e-macibas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.iub.gov.lv%2Flv%2Fmedia%2F5817%2Fdownload%3Fattachment&amp;data=05%7C02%7CIeva.Luste%40cfla.gov.lv%7C8957c62dc6634952194208dd2b044471%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C638714019504242664%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=x8LVam3%2F%2FJoyDtdh9arfbaVZVVhSYziyOXKWIfGaP5c%3D&amp;reserved=0" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4572,72 +5584,52 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...20 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6ac4193f-bd7d-4285-8db0-f8f6373305e0" xmlns:ns3="7ea43386-7a20-4d36-80d9-95131d76f77e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a9812d6935d2e5e18ee6d7bfb682ec15" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FB27165A45707242983885CAF1A4D459" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e9f625fea5761cfa163d1ef453bccfa7">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6ac4193f-bd7d-4285-8db0-f8f6373305e0" xmlns:ns3="7ea43386-7a20-4d36-80d9-95131d76f77e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f38b2af378b9878d8a447dd883d1d475" ns2:_="" ns3:_="">
     <xsd:import namespace="6ac4193f-bd7d-4285-8db0-f8f6373305e0"/>
     <xsd:import namespace="7ea43386-7a20-4d36-80d9-95131d76f77e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -4798,103 +5790,123 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="6ac4193f-bd7d-4285-8db0-f8f6373305e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="7ea43386-7a20-4d36-80d9-95131d76f77e" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2683AC03-9BB4-4BEB-BBB1-CF1C1E78B1E4}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2168251E-D105-4B6D-8A5D-368A9D5EC5AC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="6ac4193f-bd7d-4285-8db0-f8f6373305e0"/>
     <ds:schemaRef ds:uri="7ea43386-7a20-4d36-80d9-95131d76f77e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EFBDD2E6-5AD0-4427-8A69-0EC38855292F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="6ac4193f-bd7d-4285-8db0-f8f6373305e0"/>
+    <ds:schemaRef ds:uri="7ea43386-7a20-4d36-80d9-95131d76f77e"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BB58C04D-434D-490D-B527-DC1BBCE6870D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>4122</Words>
-  <Characters>2350</Characters>
+  <Words>790</Words>
+  <Characters>4505</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>19</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>37</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6460</CharactersWithSpaces>
+  <CharactersWithSpaces>5285</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Kristīne Grīnfogele</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100FB27165A45707242983885CAF1A4D459</vt:lpwstr>
   </property>