--- v0 (2026-01-29)
+++ v1 (2026-05-30)
@@ -1,12091 +1,14579 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="305C1EEB" w14:textId="2F9312FF" w:rsidR="00B85699" w:rsidRPr="00B85699" w:rsidRDefault="2497817D" w:rsidP="13C64120">
+    <w:p w14:paraId="305C1EEB" w14:textId="2F9312FF" w:rsidR="00B85699" w:rsidRPr="007C2340" w:rsidRDefault="2497817D" w:rsidP="13C64120">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="74E54FA5">
+      <w:r w:rsidRPr="007C2340">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidR="00B85699" w:rsidRPr="74E54FA5">
+      <w:r w:rsidR="00B85699" w:rsidRPr="007C2340">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>. pielikums</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="591AFA81" w14:textId="0A77DF06" w:rsidR="00B85699" w:rsidRPr="00B85699" w:rsidRDefault="004E68D6" w:rsidP="000F2874">
+    <w:p w14:paraId="591AFA81" w14:textId="0A77DF06" w:rsidR="00B85699" w:rsidRPr="007C2340" w:rsidRDefault="004E68D6" w:rsidP="000F2874">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
           <w:bCs/>
           <w:color w:val="auto"/>
-          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B85699">
+      <w:r w:rsidRPr="007C2340">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
           <w:bCs/>
           <w:color w:val="auto"/>
-          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>Projekt</w:t>
+        <w:t xml:space="preserve">Projektu iesniegumu </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00B85699" w:rsidRPr="007C2340">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
           <w:bCs/>
           <w:color w:val="auto"/>
-          <w:sz w:val="24"/>
-[...39 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>atlases nolikumam</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27E7B777" w14:textId="2467674A" w:rsidR="00B85699" w:rsidRPr="00B85699" w:rsidRDefault="00B85699" w:rsidP="000F2874">
+    <w:p w14:paraId="27E7B777" w14:textId="2467674A" w:rsidR="00B85699" w:rsidRPr="00F92553" w:rsidRDefault="00B85699" w:rsidP="000F2874">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-108"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B85699">
+      <w:r w:rsidRPr="00F92553">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>4.1.1.</w:t>
       </w:r>
-      <w:r w:rsidR="00E275FB">
+      <w:r w:rsidR="00E275FB" w:rsidRPr="00F92553">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B85699">
+      <w:r w:rsidRPr="00F92553">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>specifiskā atbalsta mērķa</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F7608A6" w14:textId="0303DA86" w:rsidR="00B85699" w:rsidRPr="00B85699" w:rsidRDefault="00B85699" w:rsidP="08554A50">
+    <w:p w14:paraId="7F7608A6" w14:textId="36DAB0F1" w:rsidR="00B85699" w:rsidRPr="00F92553" w:rsidRDefault="00B85699" w:rsidP="08554A50">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-108" w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="74E54FA5">
+      <w:r w:rsidRPr="00F92553">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">“Nodrošināt vienlīdzīgu piekļuvi veselības aprūpei un stiprināt veselības sistēmu, tostarp primārās veselības aprūpes noturību” 4.1.1.4. pasākuma “Veselības aprūpes pārvaldības sistēmas stiprināšana un </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="74E54FA5">
+      <w:r w:rsidRPr="00F92553">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>digitalizācija</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="74E54FA5">
+      <w:r w:rsidRPr="00F92553">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">, attīstot digitālos risinājumus” </w:t>
       </w:r>
-      <w:r w:rsidR="006D2D09" w:rsidRPr="74E54FA5">
+      <w:r w:rsidR="006D2D09" w:rsidRPr="00F92553">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">pirmās </w:t>
       </w:r>
-      <w:r w:rsidRPr="74E54FA5">
+      <w:r w:rsidRPr="00F92553">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>kārtas projekt</w:t>
       </w:r>
-      <w:r w:rsidR="575C47AC" w:rsidRPr="74E54FA5">
+      <w:r w:rsidR="00C93CD3">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>a</w:t>
+        <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidRPr="74E54FA5">
+      <w:r w:rsidRPr="00F92553">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> iesniegum</w:t>
       </w:r>
-      <w:r w:rsidR="00D237EF" w:rsidRPr="74E54FA5">
+      <w:r w:rsidR="00D237EF" w:rsidRPr="00F92553">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidRPr="74E54FA5">
+      <w:r w:rsidRPr="00F92553">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> vērtēšanas kritēriji un to piemērošanas metodika</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14312" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4961"/>
         <w:gridCol w:w="9351"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F117D6" w:rsidRPr="0096111F" w14:paraId="5D711039" w14:textId="77777777" w:rsidTr="08554A50">
+      <w:tr w:rsidR="00F117D6" w:rsidRPr="00F92553" w14:paraId="5D711039" w14:textId="77777777" w:rsidTr="08554A50">
         <w:trPr>
           <w:trHeight w:val="428"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4961" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25D2BADE" w14:textId="77777777" w:rsidR="00F117D6" w:rsidRPr="00CC4CEC" w:rsidRDefault="00F117D6" w:rsidP="000F2874">
+          <w:p w14:paraId="25D2BADE" w14:textId="77777777" w:rsidR="00F117D6" w:rsidRPr="00F92553" w:rsidRDefault="00F117D6" w:rsidP="000F2874">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC4CEC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="00F92553">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Darbības programmas </w:t>
             </w:r>
-            <w:r w:rsidR="00AA6066" w:rsidRPr="00CC4CEC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidR="00AA6066" w:rsidRPr="00F92553">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>nosaukums</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9351" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2057A566" w14:textId="4F09E106" w:rsidR="00F117D6" w:rsidRPr="00CC4CEC" w:rsidRDefault="00DE704E" w:rsidP="000F2874">
+          <w:p w14:paraId="2057A566" w14:textId="4F09E106" w:rsidR="00F117D6" w:rsidRPr="00F92553" w:rsidRDefault="00DE704E" w:rsidP="000F2874">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC4CEC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="00F92553">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Eiropas Savienības kohēzijas politikas programma 2021.</w:t>
             </w:r>
-            <w:r w:rsidR="009454E0" w:rsidRPr="00CC4CEC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidR="009454E0" w:rsidRPr="00F92553">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00CC4CEC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="00F92553">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
-            <w:r w:rsidR="009454E0" w:rsidRPr="00CC4CEC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidR="009454E0" w:rsidRPr="00F92553">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00CC4CEC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="00F92553">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2027.</w:t>
             </w:r>
-            <w:r w:rsidR="00E275FB" w:rsidRPr="00CC4CEC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidR="00E275FB" w:rsidRPr="00F92553">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00CC4CEC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="00F92553">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>gadam</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C51C2" w:rsidRPr="0096111F" w14:paraId="01112D24" w14:textId="77777777" w:rsidTr="08554A50">
+      <w:tr w:rsidR="005C51C2" w:rsidRPr="00F92553" w14:paraId="01112D24" w14:textId="77777777" w:rsidTr="08554A50">
         <w:trPr>
           <w:trHeight w:val="428"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4961" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55883033" w14:textId="77777777" w:rsidR="005C51C2" w:rsidRPr="00CC4CEC" w:rsidRDefault="00DE704E" w:rsidP="000F2874">
+          <w:p w14:paraId="55883033" w14:textId="77777777" w:rsidR="005C51C2" w:rsidRPr="00F92553" w:rsidRDefault="00DE704E" w:rsidP="000F2874">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC4CEC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="00F92553">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Prioritātes numurs un nosaukums</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9351" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="64ADF808" w14:textId="5378E124" w:rsidR="005C51C2" w:rsidRPr="00CC4CEC" w:rsidRDefault="00F1733C" w:rsidP="000F2874">
+          <w:p w14:paraId="64ADF808" w14:textId="5378E124" w:rsidR="005C51C2" w:rsidRPr="00F92553" w:rsidRDefault="00F1733C" w:rsidP="000F2874">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC4CEC">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="00F92553">
+              <w:rPr>
+                <w:rStyle w:val="Grmatasnosaukums"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>4.1.</w:t>
             </w:r>
-            <w:r w:rsidR="00E275FB" w:rsidRPr="00CC4CEC">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidR="00E275FB" w:rsidRPr="00F92553">
+              <w:rPr>
+                <w:rStyle w:val="Grmatasnosaukums"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00CC4CEC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="00F92553">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="lv-LV"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CC4CEC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="00F92553">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="5"/>
                 <w:sz w:val="24"/>
                 <w:lang w:bidi="lv-LV"/>
               </w:rPr>
               <w:t>rioritāte “Veselības veicināšana un aprūpe”</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C51C2" w:rsidRPr="0096111F" w14:paraId="6F084D8A" w14:textId="77777777" w:rsidTr="08554A50">
+      <w:tr w:rsidR="005C51C2" w:rsidRPr="00F92553" w14:paraId="6F084D8A" w14:textId="77777777" w:rsidTr="08554A50">
         <w:trPr>
           <w:trHeight w:val="329"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4961" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0AFD7694" w14:textId="77777777" w:rsidR="005C51C2" w:rsidRPr="00CC4CEC" w:rsidRDefault="005C51C2" w:rsidP="000F2874">
+          <w:p w14:paraId="0AFD7694" w14:textId="77777777" w:rsidR="005C51C2" w:rsidRPr="00F92553" w:rsidRDefault="005C51C2" w:rsidP="000F2874">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC4CEC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="00F92553">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Specifiskā atbalsta mērķa numurs un nosaukums </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9351" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="38BABD98" w14:textId="51A8A26E" w:rsidR="005C51C2" w:rsidRPr="00CC4CEC" w:rsidRDefault="007A13B0" w:rsidP="000F2874">
+          <w:p w14:paraId="38BABD98" w14:textId="51A8A26E" w:rsidR="005C51C2" w:rsidRPr="00F92553" w:rsidRDefault="007A13B0" w:rsidP="000F2874">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC4CEC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="00F92553">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>4.1.1. Nodrošināt vienlīdzīgu piekļuvi veselības aprūpei un stiprināt veselības sistēmu, tostarp primārās veselības aprūpes noturību</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C51C2" w:rsidRPr="0096111F" w14:paraId="5BCE821E" w14:textId="77777777" w:rsidTr="08554A50">
+      <w:tr w:rsidR="005C51C2" w:rsidRPr="00F92553" w14:paraId="5BCE821E" w14:textId="77777777" w:rsidTr="08554A50">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="495"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4961" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C939D12" w14:textId="77777777" w:rsidR="005C51C2" w:rsidRPr="00CC4CEC" w:rsidRDefault="005C51C2" w:rsidP="000F2874">
+          <w:p w14:paraId="2C939D12" w14:textId="77777777" w:rsidR="005C51C2" w:rsidRPr="00F92553" w:rsidRDefault="005C51C2" w:rsidP="000F2874">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC4CEC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="00F92553">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Specifiskā atbalsta mērķa pasākuma numurs un nosaukums</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9351" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="35FD91C8" w14:textId="0D081DDF" w:rsidR="005C51C2" w:rsidRPr="00CC4CEC" w:rsidRDefault="2DAB9F4C" w:rsidP="08554A50">
+          <w:p w14:paraId="35FD91C8" w14:textId="0D081DDF" w:rsidR="005C51C2" w:rsidRPr="00F92553" w:rsidRDefault="2DAB9F4C" w:rsidP="08554A50">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk494896744"/>
-            <w:r w:rsidRPr="08554A50">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="00F92553">
+              <w:rPr>
+                <w:rStyle w:val="Grmatasnosaukums"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>4.1.1.4.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
-            <w:r w:rsidR="00E275FB" w:rsidRPr="08554A50">
-[...1 lines deleted...]
-                <w:rStyle w:val="BookTitle"/>
+            <w:r w:rsidR="00E275FB" w:rsidRPr="00F92553">
+              <w:rPr>
+                <w:rStyle w:val="Grmatasnosaukums"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="08554A50">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="00F92553">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Veselības aprūpes pārvaldības sistēmas stiprināšana un </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="08554A50">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="00F92553">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>digitalizācija</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="08554A50">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="00F92553">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>, attīstot digitālos risinājumus</w:t>
             </w:r>
-            <w:r w:rsidR="00AA12F0" w:rsidRPr="08554A50">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidR="00AA12F0" w:rsidRPr="00F92553">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidR="1ADF29A4" w:rsidRPr="08554A50">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidR="1ADF29A4" w:rsidRPr="00F92553">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">I un </w:t>
             </w:r>
-            <w:r w:rsidR="00AA12F0" w:rsidRPr="08554A50">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidR="00AA12F0" w:rsidRPr="00F92553">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>II atlases kārta</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C51C2" w:rsidRPr="0096111F" w14:paraId="71ECE82D" w14:textId="77777777" w:rsidTr="08554A50">
+      <w:tr w:rsidR="005C51C2" w:rsidRPr="00F92553" w14:paraId="71ECE82D" w14:textId="77777777" w:rsidTr="08554A50">
         <w:trPr>
           <w:trHeight w:val="235"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4961" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C629849" w14:textId="77777777" w:rsidR="005C51C2" w:rsidRPr="00CC4CEC" w:rsidRDefault="005C51C2" w:rsidP="000F2874">
+          <w:p w14:paraId="1C629849" w14:textId="77777777" w:rsidR="005C51C2" w:rsidRPr="00F92553" w:rsidRDefault="005C51C2" w:rsidP="000F2874">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC4CEC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="00F92553">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Projektu iesniegumu atlases veids</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9351" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D78E4C4" w14:textId="77777777" w:rsidR="005C51C2" w:rsidRPr="00CC4CEC" w:rsidRDefault="00DE704E" w:rsidP="000F2874">
+          <w:p w14:paraId="0D78E4C4" w14:textId="77777777" w:rsidR="005C51C2" w:rsidRPr="00F92553" w:rsidRDefault="00DE704E" w:rsidP="000F2874">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC4CEC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="00F92553">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Ierobežota</w:t>
             </w:r>
-            <w:r w:rsidR="005C51C2" w:rsidRPr="00CC4CEC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidR="005C51C2" w:rsidRPr="00F92553">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> projektu iesniegumu atlase</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C51C2" w:rsidRPr="0096111F" w14:paraId="2F6BB0CC" w14:textId="77777777" w:rsidTr="08554A50">
+      <w:tr w:rsidR="005C51C2" w:rsidRPr="00F92553" w14:paraId="2F6BB0CC" w14:textId="77777777" w:rsidTr="08554A50">
         <w:trPr>
           <w:trHeight w:val="383"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4961" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2893F04C" w14:textId="77777777" w:rsidR="005C51C2" w:rsidRPr="00CC4CEC" w:rsidRDefault="005C51C2" w:rsidP="000F2874">
+          <w:p w14:paraId="2893F04C" w14:textId="77777777" w:rsidR="005C51C2" w:rsidRPr="00F92553" w:rsidRDefault="005C51C2" w:rsidP="000F2874">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC4CEC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="00F92553">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Atbildīgā iestāde</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9351" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E766774" w14:textId="51A0974D" w:rsidR="005C51C2" w:rsidRPr="00CC4CEC" w:rsidRDefault="000B1EB4" w:rsidP="000F2874">
+          <w:p w14:paraId="4E766774" w14:textId="51A0974D" w:rsidR="005C51C2" w:rsidRPr="00F92553" w:rsidRDefault="000B1EB4" w:rsidP="000F2874">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC4CEC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="00F92553">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Veselības ministrija</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="62B40852" w14:textId="77777777" w:rsidR="009E6111" w:rsidRPr="00E52AD2" w:rsidRDefault="009E6111" w:rsidP="000F2874">
+    <w:p w14:paraId="25C81F5F" w14:textId="77777777" w:rsidR="007C2340" w:rsidRDefault="007C2340" w:rsidP="000F2874">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:b/>
           <w:color w:val="auto"/>
-          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E52AD2">
+    </w:p>
+    <w:p w14:paraId="62B40852" w14:textId="1CA5F581" w:rsidR="009E6111" w:rsidRPr="007C2340" w:rsidRDefault="009E6111" w:rsidP="000F2874">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:b/>
           <w:color w:val="auto"/>
-          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C2340">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vispārīgie nosacījumi projekta iesnieguma vērtēšanas kritēriju piemērošanai:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11479F51" w14:textId="77777777" w:rsidR="009E6111" w:rsidRPr="002505F4" w:rsidRDefault="009E6111" w:rsidP="000F2874">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="11479F51" w14:textId="77777777" w:rsidR="009E6111" w:rsidRPr="007C2340" w:rsidRDefault="009E6111" w:rsidP="000F2874">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r w:rsidRPr="002505F4">
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C2340">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Lai novērtētu atbilstību attiecīgajam vērtēšanas kritērijam, vērtētājam ir jāņem vērā gan attiecīgajās projekta iesnieguma veidlapas sadaļās sniegtā informācija, gan arī visa pārējā projekta iesnieguma veidlapā (iesnieguma veidlapas citās sadaļās un pielikumos) pieejamā informācija.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03B7A033" w14:textId="3E85DADF" w:rsidR="009E6111" w:rsidRPr="002505F4" w:rsidRDefault="009E6111" w:rsidP="000F2874">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="03B7A033" w14:textId="3E85DADF" w:rsidR="009E6111" w:rsidRPr="007C2340" w:rsidRDefault="009E6111" w:rsidP="000F2874">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:t>vērā tikai projekta iesnieguma veidlapā (projekta iesnieguma veidlapā un pielikumos) pieejamā informācija. Vērtējumu nevar balstīt uz pieņēmumiem vai citu informāciju, ko nav iespējams pārbaudīt vai pierādīt, vai kas neattiecas uz konkrēto projekta iesniegumu. Tomēr, ja vērtētāja rīcībā ir kāda informācija, kas var ietekmēt projekta vērtējumu, jānorāda konkrēti fakti un informācijas avoti, kas pamato un pierāda vērtētāja sniegto informāciju.</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C2340">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vērtējot projekta iesnieguma atbilstību kritērijiem, jāņem vērā tikai projekta iesnieguma veidlapā (projekta iesnieguma veidlapā un pielikumos) pieejamā informācija. Vērtējumu nevar balstīt uz pieņēmumiem vai citu informāciju, ko nav iespējams pārbaudīt vai pierādīt, vai kas neattiecas uz konkrēto projekta iesniegumu. Tomēr, ja vērtētāja rīcībā ir kāda informācija, kas var ietekmēt projekta vērtējumu, jānorāda konkrēti fakti un informācijas avoti, kas pamato un pierāda vērtētāja sniegto informāciju.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="368979BA" w14:textId="13360001" w:rsidR="009E6111" w:rsidRPr="002505F4" w:rsidRDefault="009E6111" w:rsidP="000F2874">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="368979BA" w14:textId="13360001" w:rsidR="009E6111" w:rsidRPr="007C2340" w:rsidRDefault="009E6111" w:rsidP="000F2874">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r w:rsidRPr="002505F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C2340">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Vērtējot projekt</w:t>
       </w:r>
-      <w:r w:rsidR="008D017E">
+      <w:r w:rsidR="008D017E" w:rsidRPr="007C2340">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="002505F4">
+      <w:r w:rsidRPr="007C2340">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> iesniegumu, jāpievērš uzmanība projekta iesnieguma veidlapā sniegtās informācijas saskaņotībai starp visām projekta iesnieguma veidlapas sadaļām, kurās tā minēta. Ja informācija starp sadaļām nesaskan, ir jāizvirza nosacījums par papildu skaidrojuma sniegšanu pie tā kritērija, uz kuru šī nesakritība ir attiecināma.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B6F0626" w14:textId="3F7DA74E" w:rsidR="009E6111" w:rsidRPr="007452A5" w:rsidRDefault="009E6111" w:rsidP="000F2874">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1B6F0626" w14:textId="3F7DA74E" w:rsidR="009E6111" w:rsidRPr="007C2340" w:rsidRDefault="009E6111" w:rsidP="000F2874">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r w:rsidRPr="002505F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C2340">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Projektu iesniegum</w:t>
       </w:r>
-      <w:r w:rsidR="00D74BAD">
+      <w:r w:rsidR="00D74BAD" w:rsidRPr="007C2340">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="002505F4">
+      <w:r w:rsidRPr="007C2340">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> vērtēšanā izmantojami:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D4B9049" w14:textId="6312AA81" w:rsidR="009E6111" w:rsidRPr="002505F4" w:rsidRDefault="567D73A1" w:rsidP="000F2874">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0D4B9049" w14:textId="6312AA81" w:rsidR="009E6111" w:rsidRPr="007C2340" w:rsidRDefault="567D73A1" w:rsidP="000F2874">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r w:rsidRPr="08554A50">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C2340">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ministru kabineta 2024. gada 26. novembra noteikumi Nr. 747 “Eiropas Savienības kohēzijas politikas programmas 2021.–2027. gadam 4.1.1. specifiskā atbalsta mērķa “Nodrošināt vienlīdzīgu piekļuvi veselības aprūpei un stiprināt veselības sistēmu, tostarp primārās veselības aprūpes noturību” 4.1.1.4. pasākuma “Veselības aprūpes pārvaldības sistēmas stiprināšana un </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="08554A50">
+      <w:r w:rsidRPr="007C2340">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>digitalizācija</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="08554A50">
+      <w:r w:rsidRPr="007C2340">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>, attīstot digitālos risinājumus” pirmās un otrās projektu iesniegumu atlases kārtas īstenošanas noteikumi” (turpmāk – MK noteikumi</w:t>
       </w:r>
-      <w:r w:rsidR="00D75027" w:rsidRPr="08554A50">
+      <w:r w:rsidR="00D75027" w:rsidRPr="007C2340">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> par SAM īstenošanu</w:t>
       </w:r>
-      <w:r w:rsidRPr="08554A50">
+      <w:r w:rsidRPr="007C2340">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Hlk76461383"/>
-      <w:r w:rsidR="00BF37B5" w:rsidRPr="08554A50">
+      <w:r w:rsidR="00BF37B5" w:rsidRPr="007C2340">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="26EB0801" w14:textId="068F0D16" w:rsidR="009E6111" w:rsidRPr="002505F4" w:rsidRDefault="009E6111" w:rsidP="000F2874">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="26EB0801" w14:textId="068F0D16" w:rsidR="009E6111" w:rsidRPr="007C2340" w:rsidRDefault="009E6111" w:rsidP="000F2874">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>Eiropas Savienības kohēzijas politikas programma</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C2340">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Eiropas Savienības kohēzijas politikas programmas 2021.–2027.</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r w:rsidR="009F3B44">
+      <w:r w:rsidR="009F3B44" w:rsidRPr="007C2340">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00083A08">
+      <w:r w:rsidRPr="007C2340">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>gadam</w:t>
       </w:r>
-      <w:r w:rsidRPr="00083A08" w:rsidDel="00B939A4">
+      <w:r w:rsidRPr="007C2340" w:rsidDel="00B939A4">
         <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002505F4">
+      <w:r w:rsidRPr="007C2340">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>papildinājums</w:t>
       </w:r>
-      <w:r w:rsidR="00BF37B5">
+      <w:r w:rsidR="00BF37B5" w:rsidRPr="007C2340">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="219ECCC8" w14:textId="17447FBF" w:rsidR="009E6111" w:rsidRDefault="402C0D78" w:rsidP="000F2874">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="219ECCC8" w14:textId="17447FBF" w:rsidR="009E6111" w:rsidRPr="007C2340" w:rsidRDefault="402C0D78" w:rsidP="000F2874">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r w:rsidRPr="08554A50">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C2340">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Eiropas Savienības kohēzijas politikas programmas 2021.–2027. gadam </w:t>
       </w:r>
-      <w:r w:rsidR="009E6111" w:rsidRPr="08554A50">
+      <w:r w:rsidR="009E6111" w:rsidRPr="007C2340">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>4.1.1.</w:t>
       </w:r>
-      <w:r w:rsidR="009F3B44" w:rsidRPr="08554A50">
+      <w:r w:rsidR="009F3B44" w:rsidRPr="007C2340">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="009E6111" w:rsidRPr="08554A50">
+      <w:r w:rsidR="009E6111" w:rsidRPr="007C2340">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">specifiskā atbalsta mērķa </w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="_Hlk121403491"/>
-      <w:r w:rsidR="009E6111" w:rsidRPr="08554A50">
+      <w:r w:rsidR="009E6111" w:rsidRPr="007C2340">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>“Nodrošināt vienlīdzīgu piekļuvi veselības aprūpei un stiprināt veselības sistēmu, tostarp primārās veselības aprūpes noturību” 4.1.1.4.</w:t>
       </w:r>
-      <w:r w:rsidR="009F3B44" w:rsidRPr="08554A50">
+      <w:r w:rsidR="009F3B44" w:rsidRPr="007C2340">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="009E6111" w:rsidRPr="08554A50">
+      <w:r w:rsidR="009E6111" w:rsidRPr="007C2340">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>pasākuma “</w:t>
       </w:r>
-      <w:r w:rsidR="009E6111" w:rsidRPr="08554A50">
+      <w:r w:rsidR="009E6111" w:rsidRPr="007C2340">
         <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Veselības aprūpes pārvaldības sistēmas stiprināšana un </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="009E6111" w:rsidRPr="08554A50">
+      <w:r w:rsidR="009E6111" w:rsidRPr="007C2340">
         <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>digitalizācija</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="009E6111" w:rsidRPr="08554A50">
+      <w:r w:rsidR="009E6111" w:rsidRPr="007C2340">
         <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, attīstot digitālos risinājumus</w:t>
       </w:r>
-      <w:r w:rsidR="009E6111" w:rsidRPr="08554A50">
+      <w:r w:rsidR="009E6111" w:rsidRPr="007C2340">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">” </w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
-      <w:r w:rsidR="009E6111" w:rsidRPr="08554A50">
+      <w:r w:rsidR="009E6111" w:rsidRPr="007C2340">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>(turpmāk</w:t>
       </w:r>
-      <w:r w:rsidR="009F3B44" w:rsidRPr="08554A50">
+      <w:r w:rsidR="009F3B44" w:rsidRPr="007C2340">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="009E6111" w:rsidRPr="08554A50">
+      <w:r w:rsidR="009E6111" w:rsidRPr="007C2340">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">– pasākums) </w:t>
       </w:r>
-      <w:r w:rsidR="006D2D09" w:rsidRPr="08554A50">
+      <w:r w:rsidR="006D2D09" w:rsidRPr="007C2340">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">pirmās projektu iesniegumu </w:t>
       </w:r>
-      <w:r w:rsidR="009E6111" w:rsidRPr="08554A50">
+      <w:r w:rsidR="009E6111" w:rsidRPr="007C2340">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">atlases </w:t>
       </w:r>
-      <w:r w:rsidR="00B45551" w:rsidRPr="08554A50">
+      <w:r w:rsidR="00B45551" w:rsidRPr="007C2340">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">kārtas </w:t>
       </w:r>
-      <w:r w:rsidR="009E6111" w:rsidRPr="08554A50">
+      <w:r w:rsidR="009E6111" w:rsidRPr="007C2340">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>nolikums, tai skaitā specifiskā atbalsta mērķa projekt</w:t>
       </w:r>
-      <w:r w:rsidR="48174B07" w:rsidRPr="08554A50">
+      <w:r w:rsidR="48174B07" w:rsidRPr="007C2340">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="009E6111" w:rsidRPr="08554A50">
+      <w:r w:rsidR="009E6111" w:rsidRPr="007C2340">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> iesniegum</w:t>
       </w:r>
-      <w:r w:rsidR="001F57F6" w:rsidRPr="08554A50">
+      <w:r w:rsidR="001F57F6" w:rsidRPr="007C2340">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidR="009E6111" w:rsidRPr="08554A50">
+      <w:r w:rsidR="009E6111" w:rsidRPr="007C2340">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> vērtēšanas kritēriji un specifiskā atbalsta mērķa projekta iesnieguma veidlapas aizpildīšanas metodika;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="469BAF08" w14:textId="0E49442A" w:rsidR="00F43480" w:rsidRPr="00472441" w:rsidRDefault="00CB44F1" w:rsidP="000F2874">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="469BAF08" w14:textId="08515A7E" w:rsidR="00F43480" w:rsidRPr="007C2340" w:rsidRDefault="00CB44F1" w:rsidP="000F2874">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>Finanšu</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C2340">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Finanšu </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB44F1">
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="007C2340">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ministrijas 202</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB44F1">
+      <w:ins w:id="3" w:author="Inguna Arāja" w:date="2026-03-13T12:01:00Z" w16du:dateUtc="2026-03-13T10:01:00Z">
+        <w:r w:rsidR="00AE3D96" w:rsidRPr="007C2340">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+      </w:ins>
+      <w:del w:id="4" w:author="Inguna Arāja" w:date="2026-03-13T12:01:00Z" w16du:dateUtc="2026-03-13T10:01:00Z">
+        <w:r w:rsidRPr="007C2340" w:rsidDel="00AE3D96">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:delText>4</w:delText>
+        </w:r>
+      </w:del>
+      <w:r w:rsidRPr="007C2340">
         <w:rPr>
-          <w:rFonts w:eastAsia="Aptos"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>ministrijas 2024. gada 11. aprīļa metodika Nr. 3.1 “</w:t>
+        <w:t>. gada 1</w:t>
       </w:r>
-      <w:r w:rsidR="009E6111">
+      <w:ins w:id="5" w:author="Inguna Arāja" w:date="2026-03-13T12:01:00Z" w16du:dateUtc="2026-03-13T10:01:00Z">
+        <w:r w:rsidR="00AE3D96" w:rsidRPr="007C2340">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+      </w:ins>
+      <w:del w:id="6" w:author="Inguna Arāja" w:date="2026-03-13T12:01:00Z" w16du:dateUtc="2026-03-13T10:01:00Z">
+        <w:r w:rsidRPr="007C2340" w:rsidDel="00AE3D96">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:delText>1</w:delText>
+        </w:r>
+      </w:del>
+      <w:r w:rsidRPr="007C2340">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:ins w:id="7" w:author="Inguna Arāja" w:date="2026-03-13T12:01:00Z" w16du:dateUtc="2026-03-13T10:01:00Z">
+        <w:r w:rsidR="002C7BAB" w:rsidRPr="007C2340">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>janvāra</w:t>
+        </w:r>
+      </w:ins>
+      <w:del w:id="8" w:author="Inguna Arāja" w:date="2026-03-13T12:01:00Z" w16du:dateUtc="2026-03-13T10:01:00Z">
+        <w:r w:rsidRPr="007C2340" w:rsidDel="00AE3D96">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:delText>aprīļa</w:delText>
+        </w:r>
+      </w:del>
+      <w:r w:rsidRPr="007C2340">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> metodika Nr. 3.1 “</w:t>
+      </w:r>
+      <w:r w:rsidR="009E6111" w:rsidRPr="007C2340">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Eiropas Reģionālās attīstības fonda, Eiropas Sociālā fonda plus, Kohēzijas fonda un Taisnīgas pārkārtošanās fonda projektu iesniegumu atlases metodika 2021.–2027.</w:t>
       </w:r>
-      <w:r w:rsidR="00472441">
+      <w:r w:rsidR="00472441" w:rsidRPr="007C2340">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="009E6111">
+      <w:r w:rsidR="009E6111" w:rsidRPr="007C2340">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>gadam</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007C2340">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidR="009E6111" w:rsidRPr="00504C90">
+      <w:r w:rsidR="009E6111" w:rsidRPr="007C2340">
         <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidR="009E6111">
+      <w:r w:rsidR="009E6111" w:rsidRPr="007C2340">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54D88CC7" w14:textId="4D18AC6D" w:rsidR="005E3549" w:rsidRPr="0096111F" w:rsidRDefault="005E3549" w:rsidP="000F2874">
+    <w:p w14:paraId="54D88CC7" w14:textId="4D18AC6D" w:rsidR="005E3549" w:rsidRPr="007C2340" w:rsidRDefault="005E3549" w:rsidP="000F2874">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0096111F">
+      <w:r w:rsidRPr="007C2340">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="15163" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="817"/>
         <w:gridCol w:w="532"/>
         <w:gridCol w:w="3526"/>
         <w:gridCol w:w="1493"/>
         <w:gridCol w:w="1497"/>
         <w:gridCol w:w="7298"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F50DCE" w:rsidRPr="0096111F" w14:paraId="20B35CCD" w14:textId="77777777" w:rsidTr="480A5127">
+      <w:tr w:rsidR="00F50DCE" w:rsidRPr="007C2340" w14:paraId="20B35CCD" w14:textId="77777777" w:rsidTr="480A5127">
         <w:trPr>
           <w:trHeight w:val="1666"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="129D9134" w14:textId="2DF07A50" w:rsidR="00F50DCE" w:rsidRPr="0096111F" w:rsidRDefault="00F50DCE" w:rsidP="000F2874">
+          <w:p w14:paraId="129D9134" w14:textId="2DF07A50" w:rsidR="00F50DCE" w:rsidRPr="007C2340" w:rsidRDefault="00F50DCE" w:rsidP="000F2874">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Nr.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4058" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21D8F10D" w14:textId="4667E005" w:rsidR="00F50DCE" w:rsidRPr="0096111F" w:rsidRDefault="00F50DCE" w:rsidP="000F2874">
+          <w:p w14:paraId="21D8F10D" w14:textId="4667E005" w:rsidR="00F50DCE" w:rsidRPr="007C2340" w:rsidRDefault="00F50DCE" w:rsidP="000F2874">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00783A03">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Kritērijs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1493" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F730093" w14:textId="77777777" w:rsidR="00F50DCE" w:rsidRPr="00374AFE" w:rsidRDefault="00F50DCE" w:rsidP="000F2874">
+          <w:p w14:paraId="1F730093" w14:textId="77777777" w:rsidR="00F50DCE" w:rsidRPr="007C2340" w:rsidRDefault="00F50DCE" w:rsidP="000F2874">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00374AFE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Kritērija ietekme uz lēmuma pieņemšanu</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="19E9C452" w14:textId="277B1EB9" w:rsidR="00F50DCE" w:rsidRPr="00107ECB" w:rsidRDefault="00F50DCE" w:rsidP="000F2874">
+          <w:p w14:paraId="19E9C452" w14:textId="277B1EB9" w:rsidR="00F50DCE" w:rsidRPr="007C2340" w:rsidRDefault="00F50DCE" w:rsidP="000F2874">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="30E176AE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(P</w:t>
             </w:r>
-            <w:r w:rsidRPr="30E176AE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:footnoteReference w:id="3"/>
             </w:r>
-            <w:r w:rsidRPr="30E176AE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>; N/A</w:t>
             </w:r>
-            <w:r w:rsidRPr="30E176AE">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rStyle w:val="Vresatsauce"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:footnoteReference w:id="4"/>
             </w:r>
-            <w:r w:rsidRPr="30E176AE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41D82260" w14:textId="7A874434" w:rsidR="00F50DCE" w:rsidRPr="00107ECB" w:rsidRDefault="00F50DCE" w:rsidP="000F2874">
+          <w:p w14:paraId="41D82260" w14:textId="7A874434" w:rsidR="00F50DCE" w:rsidRPr="007C2340" w:rsidRDefault="00F50DCE" w:rsidP="000F2874">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1497" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45768A8B" w14:textId="463192D0" w:rsidR="00F50DCE" w:rsidRDefault="003F2CE1" w:rsidP="000F2874">
+          <w:p w14:paraId="45768A8B" w14:textId="463192D0" w:rsidR="00F50DCE" w:rsidRPr="007C2340" w:rsidRDefault="003F2CE1" w:rsidP="000F2874">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003F2CE1">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Kritērija iespējamais vērtējums</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="259967AD" w14:textId="549E42D3" w:rsidR="00F50DCE" w:rsidRPr="00107ECB" w:rsidRDefault="00F50DCE" w:rsidP="000F2874">
+          <w:p w14:paraId="259967AD" w14:textId="549E42D3" w:rsidR="00F50DCE" w:rsidRPr="007C2340" w:rsidRDefault="00F50DCE" w:rsidP="000F2874">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7298" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1BAB9658" w14:textId="2917B341" w:rsidR="00F50DCE" w:rsidRPr="0096111F" w:rsidRDefault="00D2357F" w:rsidP="000F2874">
+          <w:p w14:paraId="1BAB9658" w14:textId="2917B341" w:rsidR="00F50DCE" w:rsidRPr="007C2340" w:rsidRDefault="00D2357F" w:rsidP="000F2874">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D2357F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Piemērošanas skaidrojums</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED407B" w:rsidRPr="000132B6" w14:paraId="561659AD" w14:textId="77777777" w:rsidTr="480A5127">
+      <w:tr w:rsidR="00ED407B" w:rsidRPr="007C2340" w14:paraId="561659AD" w14:textId="77777777" w:rsidTr="480A5127">
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15163" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="7FFE33CE" w14:textId="491F648D" w:rsidR="00ED407B" w:rsidRPr="00C202F4" w:rsidRDefault="00ED407B" w:rsidP="000F2874">
+          <w:p w14:paraId="7FFE33CE" w14:textId="491F648D" w:rsidR="00ED407B" w:rsidRPr="007C2340" w:rsidRDefault="00ED407B" w:rsidP="000F2874">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="0070C0"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="30E176AE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1. VIENOTIE KRITĒRIJI</w:t>
             </w:r>
-            <w:r w:rsidR="00E72FA3" w:rsidRPr="30E176AE">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidR="00E72FA3" w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rStyle w:val="Vresatsauce"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:footnoteReference w:id="5"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00076823" w:rsidRPr="000132B6" w14:paraId="1877BDB6" w14:textId="77777777" w:rsidTr="480A5127">
+      <w:tr w:rsidR="00076823" w:rsidRPr="007C2340" w14:paraId="1877BDB6" w14:textId="77777777" w:rsidTr="480A5127">
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29B1535A" w14:textId="535075F1" w:rsidR="00076823" w:rsidRPr="00F820B3" w:rsidRDefault="0078509F" w:rsidP="000F2874">
+          <w:p w14:paraId="29B1535A" w14:textId="535075F1" w:rsidR="00076823" w:rsidRPr="007C2340" w:rsidRDefault="0078509F" w:rsidP="000F2874">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F820B3">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4058" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1EB9B214" w14:textId="7D2BA911" w:rsidR="0076023D" w:rsidRPr="00F820B3" w:rsidRDefault="0076023D" w:rsidP="08554A50">
+          <w:p w14:paraId="1EB9B214" w14:textId="7D2BA911" w:rsidR="0076023D" w:rsidRPr="007C2340" w:rsidRDefault="0076023D" w:rsidP="08554A50">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="08554A50">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Projekta iesniegums atbilst MK noteikumos par SAM īstenošanu noteiktajām specifiskajām prasībām (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="08554A50">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>apakškritērijus</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="08554A50">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> izvēlas atbilstoši MK noteikumos par SAM īstenošanu noteiktajam, definējot kritēriju kopu):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C3836A7" w14:textId="6EF5409F" w:rsidR="0076023D" w:rsidRPr="00F820B3" w:rsidRDefault="0076023D" w:rsidP="000F2874">
+          <w:p w14:paraId="2C3836A7" w14:textId="6EF5409F" w:rsidR="0076023D" w:rsidRPr="007C2340" w:rsidRDefault="0076023D" w:rsidP="000F2874">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:ind w:left="316" w:hanging="283"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F820B3">
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Projekta iesniedzējs atbilst MK noteikumos par SAM īstenošanu noteiktajam iesniedzēju lokam;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A68D2DB" w14:textId="09B3B7C6" w:rsidR="0076023D" w:rsidRPr="00F820B3" w:rsidRDefault="0076023D" w:rsidP="000F2874">
+          <w:p w14:paraId="5A68D2DB" w14:textId="09B3B7C6" w:rsidR="0076023D" w:rsidRPr="007C2340" w:rsidRDefault="0076023D" w:rsidP="000F2874">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:ind w:left="316" w:hanging="283"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F820B3">
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Projekta īstenošanas termiņš atbilst MK noteikumos par SAM īstenošanu noteiktajam termiņam;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="12D773A6" w14:textId="4E56BD78" w:rsidR="00076823" w:rsidRPr="00F820B3" w:rsidRDefault="0076023D" w:rsidP="000F2874">
+          <w:p w14:paraId="12D773A6" w14:textId="4E56BD78" w:rsidR="00076823" w:rsidRPr="007C2340" w:rsidRDefault="0076023D" w:rsidP="000F2874">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:ind w:left="316" w:hanging="283"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F820B3">
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Projekta iesniegumam ir pievienoti nolikumā noteiktie papildu pievienojamie pielikumi.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E7C5383" w14:textId="29C25060" w:rsidR="00076823" w:rsidRPr="00F820B3" w:rsidRDefault="005D21B1" w:rsidP="000F2874">
+          <w:p w14:paraId="6E7C5383" w14:textId="29C25060" w:rsidR="00076823" w:rsidRPr="007C2340" w:rsidRDefault="005D21B1" w:rsidP="000F2874">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F820B3">
-[...2 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1497" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="329CA8E0" w14:textId="4E4DA3FD" w:rsidR="00076823" w:rsidRPr="00F820B3" w:rsidRDefault="00BC016D" w:rsidP="000F2874">
+          <w:p w14:paraId="329CA8E0" w14:textId="4E4DA3FD" w:rsidR="00076823" w:rsidRPr="007C2340" w:rsidRDefault="00BC016D" w:rsidP="000F2874">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F820B3">
-[...13 lines deleted...]
-              <w:t>Jā, ar nosacījumu/ Nē</w:t>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Jā/Jā, ar nosacījumu/ Nē</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7298" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E491721" w14:textId="7A5D4065" w:rsidR="0056199B" w:rsidRPr="00F820B3" w:rsidRDefault="00F61BFF" w:rsidP="000F2874">
+          <w:p w14:paraId="4E491721" w14:textId="7A5D4065" w:rsidR="0056199B" w:rsidRPr="007C2340" w:rsidRDefault="00F61BFF" w:rsidP="000F2874">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:spacing w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F820B3">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Projekta iesniedzēja un projekta iesnieguma atbilstību pārbauda, pamatojoties uz projekta iesniegumā un projekta iesniegumam pievienotajos pielikumos, kas uzskaitīti projekt</w:t>
             </w:r>
-            <w:r w:rsidR="00E456BF" w:rsidRPr="00F820B3">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidR="00E456BF" w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F820B3">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> iesniegum</w:t>
             </w:r>
-            <w:r w:rsidR="41A1700C" w:rsidRPr="00F820B3">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidR="41A1700C" w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F820B3">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> atlases nolikumā, norādīto informāciju. Projekta iesniedzēja atbilstību MK noteikumos par SAM īstenošanu noteiktajam iesniedzēju lokam pārbauda uz projekta iesnieguma iesniegšanas brīdi un precizētā projekta iesnieguma iesniegšanas brīdi (ja attiecināms).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52315692" w14:textId="35398976" w:rsidR="0056199B" w:rsidRPr="00F820B3" w:rsidRDefault="00F61BFF" w:rsidP="08554A50">
+          <w:p w14:paraId="52315692" w14:textId="35398976" w:rsidR="0056199B" w:rsidRPr="007C2340" w:rsidRDefault="00F61BFF" w:rsidP="08554A50">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:spacing w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="08554A50">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Pārliecību par projekta iesniedzēja atbilstību gūst, pārbaudot publiski uzticamās datu bāzēs un tīmekļa vietnēs pieejamo informāciju par projekta iesniedzēju, piemēram, “Lursoft” datu bāzē vai ekvivalenta/līdzvērtīga Uzņēmuma reģistra datu </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="08554A50">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>atkalizmantotāja</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="08554A50">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> datu bāzēs, Valsts ieņēmumu dienesta (turpmāk</w:t>
             </w:r>
-            <w:r w:rsidR="00DC72A6" w:rsidRPr="08554A50">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidR="00DC72A6" w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="08554A50">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>– VID) publiskajās datu bāzēs pieejamo informāciju.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="387F53AA" w14:textId="49DA551B" w:rsidR="0056199B" w:rsidRPr="00F820B3" w:rsidRDefault="00F61BFF" w:rsidP="08554A50">
+          <w:p w14:paraId="387F53AA" w14:textId="49DA551B" w:rsidR="0056199B" w:rsidRPr="007C2340" w:rsidRDefault="00F61BFF" w:rsidP="08554A50">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:spacing w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="08554A50">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ja nepieciešams, pārliecības gūšanai tiek veikta komunikācija ar citām iestādēm, institūcijām par projekta iesniegumā un projekta iesniegumam pievienotajos pielikumos, kas uzskaitīti projektu iesniegumu atlases nolikumā, norādīto informāciju, piemēram, ar kredītiestādi, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="08554A50">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>tiesībsargājošo</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="08554A50">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> institūciju u.tml. atkarībā no SAM specifikas.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C9F02C0" w14:textId="3F298FD2" w:rsidR="00076823" w:rsidRPr="00F820B3" w:rsidRDefault="00F61BFF" w:rsidP="000F2874">
+          <w:p w14:paraId="0C9F02C0" w14:textId="3F298FD2" w:rsidR="00076823" w:rsidRPr="007C2340" w:rsidRDefault="00F61BFF" w:rsidP="000F2874">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:spacing w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F820B3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vērtējums ir “Jā”</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F820B3">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, ja:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B659387" w14:textId="77777777" w:rsidR="0039069D" w:rsidRPr="00F820B3" w:rsidRDefault="0039069D" w:rsidP="000F2874">
+          <w:p w14:paraId="5B659387" w14:textId="77777777" w:rsidR="0039069D" w:rsidRPr="007C2340" w:rsidRDefault="0039069D" w:rsidP="000F2874">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:spacing w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F820B3">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1) projekta iesniedzējs atbilst MK noteikumos par SAM īstenošanu noteiktajam iesniedzēju lokam un attiecīgajām izvirzītajām prasībām;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56031771" w14:textId="77777777" w:rsidR="0039069D" w:rsidRPr="00F820B3" w:rsidRDefault="0039069D" w:rsidP="000F2874">
+          <w:p w14:paraId="56031771" w14:textId="77777777" w:rsidR="0039069D" w:rsidRPr="007C2340" w:rsidRDefault="0039069D" w:rsidP="000F2874">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:spacing w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F820B3">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>2) projekta īstenošanas termiņš nepārsniedz MK noteikumos par SAM īstenošanu noteiktajam termiņam;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6389E9B1" w14:textId="57FFD09D" w:rsidR="008E5CE4" w:rsidRPr="00F820B3" w:rsidRDefault="0039069D" w:rsidP="000F2874">
+          <w:p w14:paraId="6389E9B1" w14:textId="57FFD09D" w:rsidR="008E5CE4" w:rsidRPr="007C2340" w:rsidRDefault="0039069D" w:rsidP="000F2874">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:spacing w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F820B3">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3) projekta iesniegumam pievienotie pielikumi atbilst MK noteikumos par SAM īstenošanu noteiktajām prasībām, tai skaitā ir pievienoti visi nolikumā uzskaitītie projekta iesniedzējam noteiktie papildu pievienojamie pielikumi.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54A8AD84" w14:textId="77777777" w:rsidR="008E5CE4" w:rsidRPr="00F820B3" w:rsidRDefault="0039069D" w:rsidP="000F2874">
+          <w:p w14:paraId="54A8AD84" w14:textId="77777777" w:rsidR="008E5CE4" w:rsidRPr="007C2340" w:rsidRDefault="0039069D" w:rsidP="000F2874">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:spacing w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F820B3">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ja projekta iesniegums neatbilst minētajām prasībām, vērtējums ir </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F820B3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>“Jā, ar nosacījumu”</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F820B3">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> un izvirza atbilstošus nosacījumus.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F075C96" w14:textId="251FEBE0" w:rsidR="00210D48" w:rsidRPr="00F820B3" w:rsidRDefault="0039069D" w:rsidP="000F2874">
+          <w:p w14:paraId="3F075C96" w14:textId="251FEBE0" w:rsidR="00210D48" w:rsidRPr="007C2340" w:rsidRDefault="0039069D" w:rsidP="000F2874">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:spacing w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F820B3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vērtējums ir</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F820B3">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F820B3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>“Nē”</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F820B3">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, ja projekta iesniedzējs neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem ietvertos nosacījumus vai pēc nosacījumu izpildes joprojām neatbilst izvirzītajām prasībām, vai arī nosacījumus neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem noteiktajā termiņā.</w:t>
-            </w:r>
-[...657 lines deleted...]
-              <w:t>Ja sadarbības iestāde atkārtotas pārbaudes rezultātā konstatē nodokļu parādu, sadarbības iestāde pieņem lēmumu par projekta iesnieguma noraidīšanu, to pamatojot ar neatbilstību šim kritērijam, pat gadījumā, ja sākotnējā novērtēšanā projekta iesniegums šajā kritērijā novērtēts ar “Jā”.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00076823" w:rsidRPr="000132B6" w14:paraId="7325553F" w14:textId="77777777" w:rsidTr="480A5127">
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7BF151CF" w14:textId="75B0F6E5" w:rsidR="00076823" w:rsidRPr="00F820B3" w:rsidRDefault="0078509F" w:rsidP="000F2874">
+          <w:p w14:paraId="7BF151CF" w14:textId="4FDF6789" w:rsidR="00076823" w:rsidRPr="007C2340" w:rsidRDefault="0078509F" w:rsidP="000F2874">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F820B3">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>1.3.</w:t>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:ins w:id="12" w:author="Inguna Arāja" w:date="2026-03-13T14:58:00Z" w16du:dateUtc="2026-03-13T12:58:00Z">
+              <w:r w:rsidR="005400CC">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>2</w:t>
+              </w:r>
+            </w:ins>
+            <w:del w:id="13" w:author="Inguna Arāja" w:date="2026-03-13T14:58:00Z" w16du:dateUtc="2026-03-13T12:58:00Z">
+              <w:r w:rsidRPr="007C2340" w:rsidDel="005400CC">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText>3</w:delText>
+              </w:r>
+            </w:del>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4058" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="73DC7685" w14:textId="5718A8FE" w:rsidR="00076823" w:rsidRPr="00F820B3" w:rsidRDefault="00373E98" w:rsidP="000F2874">
+          <w:p w14:paraId="73DC7685" w14:textId="5718A8FE" w:rsidR="00076823" w:rsidRPr="007C2340" w:rsidRDefault="00373E98" w:rsidP="000F2874">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F820B3">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Projekta iesniegumā ir identificēti, aprakstīti un izvērtēti projekta riski, novērtēta to ietekme un iestāšanās varbūtība, kā arī noteikti riskus mazinošie pasākumi.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6BBBC420" w14:textId="448C9228" w:rsidR="00076823" w:rsidRPr="00F820B3" w:rsidRDefault="001A1877" w:rsidP="000F2874">
+          <w:p w14:paraId="6BBBC420" w14:textId="448C9228" w:rsidR="00076823" w:rsidRPr="007C2340" w:rsidRDefault="001A1877" w:rsidP="000F2874">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F820B3">
-[...2 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1497" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D5FEA8D" w14:textId="3B2ED48D" w:rsidR="00076823" w:rsidRPr="00F820B3" w:rsidRDefault="00091D93" w:rsidP="000F2874">
+          <w:p w14:paraId="1D5FEA8D" w14:textId="3B2ED48D" w:rsidR="00076823" w:rsidRPr="007C2340" w:rsidRDefault="00091D93" w:rsidP="000F2874">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F820B3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
-[...10 lines deleted...]
-              <w:t>Jā, ar nosacījumu/ Nē</w:t>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Jā/Jā, ar nosacījumu/ Nē</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7298" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4143C588" w14:textId="3869C1F6" w:rsidR="0017046B" w:rsidRPr="00F820B3" w:rsidRDefault="00782C36" w:rsidP="000F2874">
+          <w:p w14:paraId="4143C588" w14:textId="3869C1F6" w:rsidR="0017046B" w:rsidRPr="007C2340" w:rsidRDefault="00782C36" w:rsidP="000F2874">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:spacing w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F820B3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vērtējums ir</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F820B3">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F820B3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>“Jā”</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F820B3">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, ja projekta iesniegumā:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="200CBA20" w14:textId="5CEE7E1E" w:rsidR="0017046B" w:rsidRPr="00F820B3" w:rsidRDefault="00782C36" w:rsidP="000F2874">
+          <w:p w14:paraId="200CBA20" w14:textId="23DE9BB4" w:rsidR="0017046B" w:rsidRPr="007C2340" w:rsidRDefault="00782C36" w:rsidP="000F2874">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:ind w:left="460" w:hanging="460"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F820B3">
-[...5 lines deleted...]
-              <w:t>ir identificēti un analizēti projekta īstenošanas riski vismaz šādā griezumā: finanšu, īstenošanas, rezultātu un uzraudzības rādītāju sasniegšanas, administrēšanas riski. Var būt norādīti arī citi riski;</w:t>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ir identificēti un analizēti projekta īstenošanas riski vismaz šādā griezumā: finanšu, īstenošanas, rezultātu un uzraudzības rādītāju sasniegšanas, administrēšanas riski. Var būt norādīti arī citi </w:t>
+            </w:r>
+            <w:ins w:id="14" w:author="Inguna Arāja" w:date="2026-03-16T10:15:00Z" w16du:dateUtc="2026-03-16T08:15:00Z">
+              <w:r w:rsidR="003D5BC4">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t xml:space="preserve">būtiski </w:t>
+              </w:r>
+            </w:ins>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>riski</w:t>
+            </w:r>
+            <w:ins w:id="15" w:author="Inguna Arāja" w:date="2026-03-16T10:14:00Z" w16du:dateUtc="2026-03-16T08:14:00Z">
+              <w:r w:rsidR="0027616E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t xml:space="preserve">, kas </w:t>
+              </w:r>
+              <w:r w:rsidR="00A93570">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t xml:space="preserve">var ietekmēt </w:t>
+              </w:r>
+            </w:ins>
+            <w:ins w:id="16" w:author="Inguna Arāja" w:date="2026-03-16T10:15:00Z" w16du:dateUtc="2026-03-16T08:15:00Z">
+              <w:r w:rsidR="003D5BC4" w:rsidRPr="003D5BC4">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>projekta mērķa sasniegšanu</w:t>
+              </w:r>
+            </w:ins>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="197F8F28" w14:textId="6998AEC5" w:rsidR="0017046B" w:rsidRPr="00F820B3" w:rsidRDefault="00782C36" w:rsidP="000F2874">
+          <w:p w14:paraId="197F8F28" w14:textId="7D69A6AD" w:rsidR="0017046B" w:rsidRPr="007C2340" w:rsidRDefault="00782C36" w:rsidP="000F2874">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:ind w:left="460" w:hanging="460"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F820B3">
-[...5 lines deleted...]
-              <w:t>sniegts katra riska apraksts, t.i., konkretizējot riska būtību, kā arī raksturojot, kādi apstākļi un informācija pamato tā iestāšanās varbūtību;</w:t>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>sniegts katra riska apraksts</w:t>
+            </w:r>
+            <w:ins w:id="17" w:author="Inguna Arāja" w:date="2026-03-16T10:16:00Z" w16du:dateUtc="2026-03-16T08:16:00Z">
+              <w:r w:rsidR="00065CA1">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> (riska būtība)</w:t>
+              </w:r>
+            </w:ins>
+            <w:del w:id="18" w:author="Inguna Arāja" w:date="2026-03-16T10:17:00Z" w16du:dateUtc="2026-03-16T08:17:00Z">
+              <w:r w:rsidRPr="007C2340" w:rsidDel="00597D0F">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText>t.i., konkretizējot riska būtību, kā arī raksturojot</w:delText>
+              </w:r>
+            </w:del>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:ins w:id="19" w:author="Inguna Arāja" w:date="2026-03-16T10:19:00Z" w16du:dateUtc="2026-03-16T08:19:00Z">
+              <w:r w:rsidR="00EA2B37">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>raksturoti</w:t>
+              </w:r>
+              <w:r w:rsidR="00CD3AC5">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> iespējami </w:t>
+              </w:r>
+            </w:ins>
+            <w:del w:id="20" w:author="Inguna Arāja" w:date="2026-03-16T10:19:00Z" w16du:dateUtc="2026-03-16T08:19:00Z">
+              <w:r w:rsidRPr="007C2340" w:rsidDel="00CD3AC5">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText>kādi</w:delText>
+              </w:r>
+            </w:del>
+            <w:ins w:id="21" w:author="Inguna Arāja" w:date="2026-03-16T10:20:00Z" w16du:dateUtc="2026-03-16T08:20:00Z">
+              <w:r w:rsidR="00CD3AC5">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>riska iestāšanās cēloņi vai</w:t>
+              </w:r>
+            </w:ins>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> apstākļi</w:t>
+            </w:r>
+            <w:ins w:id="22" w:author="Inguna Arāja" w:date="2026-03-16T10:20:00Z" w16du:dateUtc="2026-03-16T08:20:00Z">
+              <w:r w:rsidR="00CD3AC5">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>, kā arī norādīta</w:t>
+              </w:r>
+            </w:ins>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:del w:id="23" w:author="Inguna Arāja" w:date="2026-03-16T10:20:00Z" w16du:dateUtc="2026-03-16T08:20:00Z">
+              <w:r w:rsidRPr="007C2340" w:rsidDel="00CD3AC5">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText xml:space="preserve">un </w:delText>
+              </w:r>
+            </w:del>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>informācija</w:t>
+            </w:r>
+            <w:ins w:id="24" w:author="Inguna Arāja" w:date="2026-03-16T10:20:00Z" w16du:dateUtc="2026-03-16T08:20:00Z">
+              <w:r w:rsidR="00734803">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> kā </w:t>
+              </w:r>
+            </w:ins>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:ins w:id="25" w:author="Inguna Arāja" w:date="2026-03-16T10:21:00Z" w16du:dateUtc="2026-03-16T08:21:00Z">
+              <w:r w:rsidR="00734803">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t xml:space="preserve">plānots </w:t>
+              </w:r>
+              <w:r w:rsidR="0002465E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>novērst vai mazināt</w:t>
+              </w:r>
+              <w:r w:rsidR="005E400C">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> riska negatīvo ietekmi</w:t>
+              </w:r>
+            </w:ins>
+            <w:del w:id="26" w:author="Inguna Arāja" w:date="2026-03-16T10:21:00Z" w16du:dateUtc="2026-03-16T08:21:00Z">
+              <w:r w:rsidRPr="007C2340" w:rsidDel="0002465E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText>pamato tā iestāšanās varbūtību</w:delText>
+              </w:r>
+            </w:del>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5BD79EB3" w14:textId="21759C3A" w:rsidR="0017046B" w:rsidRPr="00F820B3" w:rsidRDefault="00782C36" w:rsidP="000F2874">
+          <w:p w14:paraId="5BD79EB3" w14:textId="6928A58B" w:rsidR="0017046B" w:rsidRPr="007C2340" w:rsidRDefault="00782C36" w:rsidP="000F2874">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:ind w:left="460" w:hanging="460"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F820B3">
-[...5 lines deleted...]
-              <w:t>katram riskam ir norādīta tā ietekme (augsta, vidēja, zema) un iestāšanās varbūtība (augsta, vidēja, zema);</w:t>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>katram riskam ir norādīta tā ietekme (augsta, vidēja, zema)</w:t>
+            </w:r>
+            <w:ins w:id="27" w:author="Inguna Arāja" w:date="2026-03-16T10:22:00Z" w16du:dateUtc="2026-03-16T08:22:00Z">
+              <w:r w:rsidR="005E400C">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> uz projekta īstenošanu un mērķu sasniegšanu</w:t>
+              </w:r>
+            </w:ins>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un iestāšanās varbūtība (augsta, vidēja, zema);</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="13B172D8" w14:textId="37F71CAF" w:rsidR="00C8764A" w:rsidRPr="00F820B3" w:rsidRDefault="00782C36" w:rsidP="000F2874">
+          <w:p w14:paraId="13B172D8" w14:textId="3A5BDD68" w:rsidR="00C8764A" w:rsidRPr="007C2340" w:rsidRDefault="00782C36" w:rsidP="000F2874">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:ind w:left="460" w:hanging="460"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F820B3">
-[...6 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">katram riskam ir norādīti plānotie </w:t>
+            </w:r>
+            <w:ins w:id="28" w:author="Inguna Arāja" w:date="2026-03-16T10:22:00Z" w16du:dateUtc="2026-03-16T08:22:00Z">
+              <w:r w:rsidR="00F6087F">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t xml:space="preserve">vai jau īstenotie </w:t>
+              </w:r>
+              <w:r w:rsidR="00E93A3B">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>risku pārva</w:t>
+              </w:r>
+            </w:ins>
+            <w:ins w:id="29" w:author="Inguna Arāja" w:date="2026-03-16T10:23:00Z" w16du:dateUtc="2026-03-16T08:23:00Z">
+              <w:r w:rsidR="00E93A3B">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ldības </w:t>
+              </w:r>
+            </w:ins>
+            <w:del w:id="30" w:author="Inguna Arāja" w:date="2026-03-16T10:23:00Z" w16du:dateUtc="2026-03-16T08:23:00Z">
+              <w:r w:rsidRPr="007C2340" w:rsidDel="00E93A3B">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText>un ieviešanas procesā esošie riska novēršanas/mazināšanas</w:delText>
+              </w:r>
+            </w:del>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pasākumi,</w:t>
+            </w:r>
+            <w:ins w:id="31" w:author="Inguna Arāja" w:date="2026-03-16T10:24:00Z" w16du:dateUtc="2026-03-16T08:24:00Z">
+              <w:r w:rsidR="00793AC4">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> kas vērsti uz riska iestāšanās varbūtības vai ietekmes mazināšanu</w:t>
+              </w:r>
+              <w:r w:rsidR="003F7A30">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+            </w:ins>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:del w:id="32" w:author="Inguna Arāja" w:date="2026-03-16T10:24:00Z" w16du:dateUtc="2026-03-16T08:24:00Z">
+              <w:r w:rsidRPr="007C2340" w:rsidDel="003F7A30">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText>tai skaitā, raksturojot to īstenošanas biežumu un norādot par risku novēršanas/ mazināšanas pasākumu īstenošanu atbildīgās personas.</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="5E0156FA" w14:textId="4C42D7BA" w:rsidR="00C8764A" w:rsidRPr="00F820B3" w:rsidRDefault="00782C36" w:rsidP="000F2874">
+          <w:p w14:paraId="5E0156FA" w14:textId="4C42D7BA" w:rsidR="00C8764A" w:rsidRPr="007C2340" w:rsidRDefault="00782C36" w:rsidP="000F2874">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:spacing w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F820B3">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ja projekta iesniegums neatbilst minētajām prasībām, vērtējums ir </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F820B3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>“Jā, ar nosacījumu”</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F820B3">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> un izvirza atbilstošus nosacījumus.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03B5DE7F" w14:textId="3F7CE8DB" w:rsidR="00076823" w:rsidRPr="00F820B3" w:rsidRDefault="00782C36" w:rsidP="000F2874">
+          <w:p w14:paraId="03B5DE7F" w14:textId="3F7CE8DB" w:rsidR="00076823" w:rsidRPr="007C2340" w:rsidRDefault="00782C36" w:rsidP="000F2874">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:spacing w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F820B3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Vērtējums ir</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F820B3">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F820B3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>“Nē”</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F820B3">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, ja projekta iesniedzējs neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem ietvertos nosacījumus vai pēc nosacījumu izpildes joprojām neatbilst izvirzītajām prasībām, vai arī nosacījumus neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem noteiktajā termiņā.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00076823" w:rsidRPr="000132B6" w14:paraId="2C28A837" w14:textId="77777777" w:rsidTr="480A5127">
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35B639A1" w14:textId="13A32B08" w:rsidR="00076823" w:rsidRPr="00F820B3" w:rsidRDefault="0078509F" w:rsidP="000F2874">
+          <w:p w14:paraId="35B639A1" w14:textId="69C8107A" w:rsidR="00076823" w:rsidRPr="007C2340" w:rsidRDefault="0078509F" w:rsidP="000F2874">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F820B3">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>1.4.</w:t>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:ins w:id="33" w:author="Inguna Arāja" w:date="2026-03-13T14:58:00Z" w16du:dateUtc="2026-03-13T12:58:00Z">
+              <w:r w:rsidR="00033F30">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>3</w:t>
+              </w:r>
+            </w:ins>
+            <w:del w:id="34" w:author="Inguna Arāja" w:date="2026-03-13T14:58:00Z" w16du:dateUtc="2026-03-13T12:58:00Z">
+              <w:r w:rsidRPr="007C2340" w:rsidDel="00033F30">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText>4</w:delText>
+              </w:r>
+            </w:del>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4058" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2ACDB4CC" w14:textId="0A2B9AB7" w:rsidR="00076823" w:rsidRPr="00F820B3" w:rsidRDefault="0047312C" w:rsidP="000F2874">
+          <w:p w14:paraId="2ACDB4CC" w14:textId="0A2B9AB7" w:rsidR="00076823" w:rsidRPr="007C2340" w:rsidRDefault="0047312C" w:rsidP="000F2874">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F820B3">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Projekta iesniegumā ir ietverta informācija, kas apliecina dubultā finansējuma neesamību un plānoto demarkāciju un/ vai sinerģiju ar projekta iesniedzēja īstenoto (jau pabeigto) vai īstenošanā esošo projektu atbalsta pasākumiem vai citu subjektu īstenotiem projektiem vai atbalsta pasākumiem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="309DD1BF" w14:textId="49E95F31" w:rsidR="00076823" w:rsidRPr="00F820B3" w:rsidRDefault="00AB0D3F" w:rsidP="000F2874">
+          <w:p w14:paraId="309DD1BF" w14:textId="49E95F31" w:rsidR="00076823" w:rsidRPr="007C2340" w:rsidRDefault="00AB0D3F" w:rsidP="000F2874">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F820B3">
-[...2 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1497" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31846BD9" w14:textId="4DB1B2CE" w:rsidR="00076823" w:rsidRPr="00F820B3" w:rsidRDefault="00941C40" w:rsidP="000F2874">
+          <w:p w14:paraId="31846BD9" w14:textId="4DB1B2CE" w:rsidR="00076823" w:rsidRPr="007C2340" w:rsidRDefault="00941C40" w:rsidP="000F2874">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F820B3">
-[...13 lines deleted...]
-              <w:t>Jā, ar nosacījumu/ Nē</w:t>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Jā/Jā, ar nosacījumu/ Nē</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7298" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4EAE7709" w14:textId="77777777" w:rsidR="002C4CCB" w:rsidRPr="00F820B3" w:rsidRDefault="00054B7D" w:rsidP="000F2874">
+          <w:p w14:paraId="4EAE7709" w14:textId="77777777" w:rsidR="002C4CCB" w:rsidRPr="007C2340" w:rsidRDefault="00054B7D" w:rsidP="000F2874">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:spacing w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F820B3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vērtējums ir</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F820B3">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F820B3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>“Jā”</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F820B3">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, ja:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6762E832" w14:textId="122976F5" w:rsidR="002C4CCB" w:rsidRPr="00F820B3" w:rsidRDefault="00054B7D" w:rsidP="000F2874">
+          <w:p w14:paraId="6762E832" w14:textId="122976F5" w:rsidR="002C4CCB" w:rsidRPr="007C2340" w:rsidRDefault="00054B7D" w:rsidP="000F2874">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:ind w:left="460" w:hanging="425"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F820B3">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>projekta iesniegumā ir ietverta informācija par projekta iesniedzēja īstenotajiem (jau pabeigtajiem) vai īstenošanā esošiem projektiem, ar kuriem konstatējama projekta iesniegumā plānoto darbību un izmaksu demarkācija, ieguldījumu sinerģija;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D842310" w14:textId="5BC544BB" w:rsidR="00076823" w:rsidRPr="00F820B3" w:rsidRDefault="00054B7D" w:rsidP="000F2874">
+          <w:p w14:paraId="5D842310" w14:textId="5BC544BB" w:rsidR="00076823" w:rsidRPr="007C2340" w:rsidRDefault="00054B7D" w:rsidP="000F2874">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:ind w:left="460" w:hanging="425"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F820B3">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>projekta iesniegumā apliecināts, ka projektā plānotie ieguldījumi par tām pašām izmaksām vienlaikus netiks finansēti ar cita projekta vai atbalsta pasākuma ietvaros piesaistītu līdzfinansējumu, kā arī projektā īstenojamās darbības projekta īstenošanai piešķirtā finansējuma ietvaros netiks finansētas dubultā, novēršot dubultā finansējuma risku.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="151C5FC9" w14:textId="39EAAED3" w:rsidR="00742451" w:rsidRPr="00F820B3" w:rsidRDefault="00EB33EC" w:rsidP="000F2874">
+          <w:p w14:paraId="151C5FC9" w14:textId="39EAAED3" w:rsidR="00742451" w:rsidRPr="007C2340" w:rsidRDefault="00EB33EC" w:rsidP="000F2874">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:spacing w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F820B3">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ja projekta iesniegums neatbilst minētajām prasībām, vērtējums ir “</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F820B3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Jā, ar nosacījumu”</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F820B3">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> un izvirza atbilstošus nosacījumus.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="402A270B" w14:textId="1E2113DE" w:rsidR="00EB33EC" w:rsidRPr="00F820B3" w:rsidRDefault="00EB33EC" w:rsidP="000F2874">
+          <w:p w14:paraId="402A270B" w14:textId="1E2113DE" w:rsidR="00EB33EC" w:rsidRPr="007C2340" w:rsidRDefault="00EB33EC" w:rsidP="000F2874">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:spacing w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F820B3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vērtējums ir</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F820B3">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F820B3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>“Nē”</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F820B3">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, ja projekta iesniedzējs neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem ietvertos nosacījumus vai pēc nosacījumu izpildes joprojām neatbilst izvirzītajām prasībām, vai arī nosacījumus neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem noteiktajā termiņā.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00076823" w:rsidRPr="000132B6" w14:paraId="64CB8C4E" w14:textId="77777777" w:rsidTr="480A5127">
+      <w:tr w:rsidR="00076823" w:rsidRPr="000132B6" w14:paraId="64CB8C4E" w14:textId="77777777" w:rsidTr="00CB113F">
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3FB5971D" w14:textId="6FFA09DE" w:rsidR="00076823" w:rsidRPr="00F820B3" w:rsidRDefault="0074153E" w:rsidP="000F2874">
+          <w:p w14:paraId="3FB5971D" w14:textId="4128E943" w:rsidR="00076823" w:rsidRPr="007C2340" w:rsidRDefault="0074153E" w:rsidP="000F2874">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F820B3">
-[...6 lines deleted...]
-            </w:r>
+            <w:del w:id="35" w:author="Inguna Arāja" w:date="2026-03-13T15:11:00Z" w16du:dateUtc="2026-03-13T13:11:00Z">
+              <w:r w:rsidRPr="007C2340" w:rsidDel="00103595">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText>1.5.</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4058" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="347302A9" w14:textId="12ECA0AC" w:rsidR="00076823" w:rsidRPr="00F820B3" w:rsidRDefault="0074153E" w:rsidP="000F2874">
+          <w:p w14:paraId="347302A9" w14:textId="3BC64A9B" w:rsidR="00076823" w:rsidRPr="007C2340" w:rsidRDefault="0074153E" w:rsidP="000F2874">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="30E176AE">
-[...64 lines deleted...]
-            </w:r>
+            <w:del w:id="36" w:author="Inguna Arāja" w:date="2026-03-13T15:11:00Z" w16du:dateUtc="2026-03-13T13:11:00Z">
+              <w:r w:rsidRPr="007C2340" w:rsidDel="00103595">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText>Projekta iesniegumā plānotie komunikācijas un vizuālās identitātes prasību nodrošināšanas nosacījumi atbilst Kopīgo noteikumu regulas</w:delText>
+              </w:r>
+              <w:r w:rsidR="00BE024A" w:rsidRPr="007C2340" w:rsidDel="00103595">
+                <w:rPr>
+                  <w:rStyle w:val="Vresatsauce"/>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:footnoteReference w:id="6"/>
+              </w:r>
+              <w:r w:rsidRPr="007C2340" w:rsidDel="00103595">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText xml:space="preserve"> 47. un 50.</w:delText>
+              </w:r>
+              <w:r w:rsidR="0095135A" w:rsidRPr="007C2340" w:rsidDel="00103595">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText> </w:delText>
+              </w:r>
+              <w:r w:rsidRPr="007C2340" w:rsidDel="00103595">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText xml:space="preserve">pantā, normatīvajos aktos, kas nosaka kārtību, kādā Eiropas Savienības </w:delText>
+              </w:r>
+              <w:r w:rsidRPr="007C2340" w:rsidDel="00103595">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:lastRenderedPageBreak/>
+                <w:delText>fondu vadībā iesaistītās institūcijas nodrošina šo fondu ieviešanu 2021.–2027.</w:delText>
+              </w:r>
+              <w:r w:rsidR="0095135A" w:rsidRPr="007C2340" w:rsidDel="00103595">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText> </w:delText>
+              </w:r>
+              <w:r w:rsidRPr="007C2340" w:rsidDel="00103595">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText>gada plānošanas periodā, un Eiropas Savienības fondu 2021.–2027. gada plānošanas perioda un Atveseļošanas fonda komunikācijas un dizaina vadlīnijās noteiktajam.</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B39E00B" w14:textId="38384BD7" w:rsidR="00076823" w:rsidRPr="00F820B3" w:rsidRDefault="00726CFF" w:rsidP="000F2874">
+          <w:p w14:paraId="3B39E00B" w14:textId="047A0CFD" w:rsidR="00076823" w:rsidRPr="007C2340" w:rsidRDefault="00726CFF" w:rsidP="000F2874">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F820B3">
-[...6 lines deleted...]
-            </w:r>
+            <w:del w:id="39" w:author="Inguna Arāja" w:date="2026-03-13T15:11:00Z" w16du:dateUtc="2026-03-13T13:11:00Z">
+              <w:r w:rsidRPr="007C2340" w:rsidDel="00103595">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:lastRenderedPageBreak/>
+                <w:delText>P</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1497" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3654C6E3" w14:textId="1B9F5114" w:rsidR="00076823" w:rsidRPr="00F820B3" w:rsidRDefault="001822CD" w:rsidP="000F2874">
+          <w:p w14:paraId="3654C6E3" w14:textId="3C00C45E" w:rsidR="00076823" w:rsidRPr="007C2340" w:rsidRDefault="001822CD" w:rsidP="000F2874">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F820B3">
-[...14 lines deleted...]
-            </w:r>
+            <w:del w:id="40" w:author="Inguna Arāja" w:date="2026-03-13T15:11:00Z" w16du:dateUtc="2026-03-13T13:11:00Z">
+              <w:r w:rsidRPr="007C2340" w:rsidDel="00103595">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText>Jā/Jā, ar nosacījumu/ Nē</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7298" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="048C2454" w14:textId="0788D66B" w:rsidR="00874166" w:rsidRPr="00F820B3" w:rsidRDefault="00874166" w:rsidP="000F2874">
+          <w:p w14:paraId="048C2454" w14:textId="03E2EBC0" w:rsidR="00874166" w:rsidRPr="007C2340" w:rsidDel="00103595" w:rsidRDefault="00874166" w:rsidP="000F2874">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:spacing w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:del w:id="41" w:author="Inguna Arāja" w:date="2026-03-13T15:11:00Z" w16du:dateUtc="2026-03-13T13:11:00Z"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F820B3">
-[...34 lines deleted...]
-            </w:r>
+            <w:del w:id="42" w:author="Inguna Arāja" w:date="2026-03-13T15:11:00Z" w16du:dateUtc="2026-03-13T13:11:00Z">
+              <w:r w:rsidRPr="007C2340" w:rsidDel="00103595">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText>Vērtējums ir</w:delText>
+              </w:r>
+              <w:r w:rsidRPr="007C2340" w:rsidDel="00103595">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText xml:space="preserve"> </w:delText>
+              </w:r>
+              <w:r w:rsidRPr="007C2340" w:rsidDel="00103595">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText>“Jā”</w:delText>
+              </w:r>
+              <w:r w:rsidRPr="007C2340" w:rsidDel="00103595">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText>, ja projekta iesniegumā paredzēts:</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="46A493ED" w14:textId="0DBE5A8C" w:rsidR="00874166" w:rsidRPr="00F820B3" w:rsidRDefault="00874166" w:rsidP="000F2874">
+          <w:p w14:paraId="46A493ED" w14:textId="085ED66C" w:rsidR="00874166" w:rsidRPr="007C2340" w:rsidDel="00103595" w:rsidRDefault="00874166" w:rsidP="000F2874">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:ind w:left="460" w:hanging="425"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:del w:id="43" w:author="Inguna Arāja" w:date="2026-03-13T15:11:00Z" w16du:dateUtc="2026-03-13T13:11:00Z"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F820B3">
-[...15 lines deleted...]
-            </w:r>
+            <w:del w:id="44" w:author="Inguna Arāja" w:date="2026-03-13T15:11:00Z" w16du:dateUtc="2026-03-13T13:11:00Z">
+              <w:r w:rsidRPr="007C2340" w:rsidDel="00103595">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText>projekta iesniedzēja oficiālajā tīmekļa vietnē, ja šāda vietne ir, un sociālo mediju vietnēs plānots publicēt īsu un ar atbalsta apjomu samērīgu aprakstu par projektu, tostarp tā mērķiem un rezultātiem, un norādi, ka projekts līdzfinansēts ar Eiropas Savienības saņemtu finansiālu atbalstu;</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="2173237D" w14:textId="609252FF" w:rsidR="00874166" w:rsidRPr="00F820B3" w:rsidRDefault="00874166" w:rsidP="000F2874">
+          <w:p w14:paraId="2173237D" w14:textId="7E83B956" w:rsidR="00874166" w:rsidRPr="007C2340" w:rsidDel="00103595" w:rsidRDefault="00874166" w:rsidP="000F2874">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:ind w:left="460" w:hanging="425"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:del w:id="45" w:author="Inguna Arāja" w:date="2026-03-13T15:11:00Z" w16du:dateUtc="2026-03-13T13:11:00Z"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F820B3">
-[...6 lines deleted...]
-            </w:r>
+            <w:del w:id="46" w:author="Inguna Arāja" w:date="2026-03-13T15:11:00Z" w16du:dateUtc="2026-03-13T13:11:00Z">
+              <w:r w:rsidRPr="007C2340" w:rsidDel="00103595">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:lastRenderedPageBreak/>
+                <w:delText>ar projekta īstenošanu saistītajos dokumentos un komunikācijas materiālos, ko paredzēts izplatīt sabiedrībai vai dalībniekiem, plānots sniegt pamanāmu paziņojumu, kurā tiks uzsvērts no Eiropas Savienības saņemtais atbalsts;</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="2D1CD7F6" w14:textId="6886DF7E" w:rsidR="00874166" w:rsidRPr="00F820B3" w:rsidRDefault="5CBB4FEF" w:rsidP="08554A50">
+          <w:p w14:paraId="2D1CD7F6" w14:textId="2F9D7869" w:rsidR="00874166" w:rsidRPr="007C2340" w:rsidDel="00103595" w:rsidRDefault="5CBB4FEF" w:rsidP="08554A50">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:ind w:left="460" w:hanging="425"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:del w:id="47" w:author="Inguna Arāja" w:date="2026-03-13T15:11:00Z" w16du:dateUtc="2026-03-13T13:11:00Z"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="08554A50">
-[...67 lines deleted...]
-            </w:r>
+            <w:del w:id="48" w:author="Inguna Arāja" w:date="2026-03-13T15:11:00Z" w16du:dateUtc="2026-03-13T13:11:00Z">
+              <w:r w:rsidRPr="007C2340" w:rsidDel="00103595">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText>projektiem, kas saņem atbalstu no Eiropas Reģionālās attīstības fonda un kuru kopējās izmaksas pārsniedz 500</w:delText>
+              </w:r>
+              <w:r w:rsidR="00541037" w:rsidRPr="007C2340" w:rsidDel="00103595">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText> </w:delText>
+              </w:r>
+              <w:r w:rsidRPr="007C2340" w:rsidDel="00103595">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText>000</w:delText>
+              </w:r>
+              <w:r w:rsidR="00541037" w:rsidRPr="007C2340" w:rsidDel="00103595">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText> </w:delText>
+              </w:r>
+              <w:r w:rsidR="00541037" w:rsidRPr="007C2340" w:rsidDel="00103595">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:i/>
+                  <w:iCs/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText>euro</w:delText>
+              </w:r>
+              <w:r w:rsidRPr="007C2340" w:rsidDel="00103595">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText xml:space="preserve"> un ietver materiālas investīcijas vai aprīkojuma iegādi, tiks uzstādītas sabiedrībai skaidri redzamas ilgtspējīgas plāksnes vai informācijas stendi, kuros ir attēlota Eiropas Savienības emblēma</w:delText>
+              </w:r>
+              <w:r w:rsidR="005B21D1" w:rsidRPr="007C2340" w:rsidDel="00103595">
+                <w:rPr>
+                  <w:rStyle w:val="Vresatsauce"/>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:footnoteReference w:id="7"/>
+              </w:r>
+              <w:r w:rsidRPr="007C2340" w:rsidDel="00103595">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText>, attiecībā uz projektā plānotajām darbībām un aktivitātēm. Ilgtspējīgas plāksnes vai informācijas stendi tiks uzstādīti, tiklīdz sākas projektu darbību faktiskā īstenošana, kas ietver materiālas investīcijas, vai tiklīdz tiek uzstādīts iegādātais aprīkojums;</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="0C6826AE" w14:textId="506DA742" w:rsidR="008D17C8" w:rsidRDefault="686C15BD" w:rsidP="656A2E67">
+          <w:p w14:paraId="0C6826AE" w14:textId="7C6C2CBB" w:rsidR="008D17C8" w:rsidRPr="007C2340" w:rsidDel="00103595" w:rsidRDefault="686C15BD" w:rsidP="656A2E67">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:ind w:left="460" w:hanging="425"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:del w:id="51" w:author="Inguna Arāja" w:date="2026-03-13T15:11:00Z" w16du:dateUtc="2026-03-13T13:11:00Z"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="656A2E67">
-[...30 lines deleted...]
-            </w:r>
+            <w:del w:id="52" w:author="Inguna Arāja" w:date="2026-03-13T15:11:00Z" w16du:dateUtc="2026-03-13T13:11:00Z">
+              <w:r w:rsidRPr="007C2340" w:rsidDel="00103595">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText>projektiem, uz kuriem neattiecas šī kritērija skaidrojuma 3.</w:delText>
+              </w:r>
+              <w:r w:rsidR="1AC964AA" w:rsidRPr="007C2340" w:rsidDel="00103595">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText> </w:delText>
+              </w:r>
+              <w:r w:rsidRPr="007C2340" w:rsidDel="00103595">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText>punkts, sabiedrībai skaidri redzamā vietā plānots uzstādīt vismaz vienu plakātu, kura minimālais izmērs ir A3, vai līdzvērtīgu elektronisku paziņojumu, kurā izklāstīta informācija par projektu un uzsvērts no Eiropas Savienības fondiem saņemtais atbalsts</w:delText>
+              </w:r>
+              <w:r w:rsidR="5E625FC5" w:rsidRPr="007C2340" w:rsidDel="00103595">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText>.</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="0A22F1BE" w14:textId="146A6BE5" w:rsidR="002B74A4" w:rsidRPr="00F820B3" w:rsidRDefault="00A92D3A" w:rsidP="000F2874">
+          <w:p w14:paraId="0A22F1BE" w14:textId="56964AA5" w:rsidR="002B74A4" w:rsidRPr="007C2340" w:rsidDel="00103595" w:rsidRDefault="00A92D3A" w:rsidP="000F2874">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:spacing w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:del w:id="53" w:author="Inguna Arāja" w:date="2026-03-13T15:11:00Z" w16du:dateUtc="2026-03-13T13:11:00Z"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F820B3">
-[...22 lines deleted...]
-            </w:r>
+            <w:del w:id="54" w:author="Inguna Arāja" w:date="2026-03-13T15:11:00Z" w16du:dateUtc="2026-03-13T13:11:00Z">
+              <w:r w:rsidRPr="007C2340" w:rsidDel="00103595">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText>Papildus Kopīgo noteikumu regulā un normatīvajos aktos, kas nosaka kārtību, kādā Eiropas Savienības fondu vadībā iesaistītās institūcijas nodrošina šo fondu ieviešanu 2021.–2027.</w:delText>
+              </w:r>
+              <w:r w:rsidR="0014334F" w:rsidRPr="007C2340" w:rsidDel="00103595">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText> </w:delText>
+              </w:r>
+              <w:r w:rsidRPr="007C2340" w:rsidDel="00103595">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText>gada plānošanas periodā, noteiktajām obligātajām minimālajām publicitātes prasībām projekta iesniedzējs var plānot projekta iesniegumā cita veida komunikācijas aktivitātes, ar kuru palīdzību tiek sasniegts projekta mērķis, vai arī par ES fondu ieguldījumu projektā informēta plašāka sabiedrība, ja tādas ir paredzētas MK noteikumos par attiecīgā SAM īstenošanu.</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="7619CD84" w14:textId="51B9E338" w:rsidR="00194D25" w:rsidRPr="00F820B3" w:rsidRDefault="00A92D3A" w:rsidP="000F2874">
+          <w:p w14:paraId="7619CD84" w14:textId="0E57BC5D" w:rsidR="00194D25" w:rsidRPr="007C2340" w:rsidDel="00103595" w:rsidRDefault="00A92D3A" w:rsidP="000F2874">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:spacing w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:del w:id="55" w:author="Inguna Arāja" w:date="2026-03-13T15:11:00Z" w16du:dateUtc="2026-03-13T13:11:00Z"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F820B3">
-[...24 lines deleted...]
-            </w:r>
+            <w:del w:id="56" w:author="Inguna Arāja" w:date="2026-03-13T15:11:00Z" w16du:dateUtc="2026-03-13T13:11:00Z">
+              <w:r w:rsidRPr="007C2340" w:rsidDel="00103595">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText xml:space="preserve">Ja projekta iesniegums neatbilst minētajām prasībām, vērtējums ir </w:delText>
+              </w:r>
+              <w:r w:rsidRPr="007C2340" w:rsidDel="00103595">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText>“Jā, ar nosacījumu”</w:delText>
+              </w:r>
+              <w:r w:rsidRPr="007C2340" w:rsidDel="00103595">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText xml:space="preserve"> un izvirza atbilstošus nosacījumus.</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="6D5EB17A" w14:textId="5BCC11CA" w:rsidR="00A92D3A" w:rsidRPr="00F820B3" w:rsidRDefault="00A92D3A" w:rsidP="000F2874">
+          <w:p w14:paraId="6D5EB17A" w14:textId="27BE645A" w:rsidR="00A92D3A" w:rsidRPr="007C2340" w:rsidRDefault="00A92D3A" w:rsidP="000F2874">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:spacing w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F820B3">
-[...35 lines deleted...]
-            </w:r>
+            <w:del w:id="57" w:author="Inguna Arāja" w:date="2026-03-13T15:11:00Z" w16du:dateUtc="2026-03-13T13:11:00Z">
+              <w:r w:rsidRPr="007C2340" w:rsidDel="00103595">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText>Vērtējums ir</w:delText>
+              </w:r>
+              <w:r w:rsidRPr="007C2340" w:rsidDel="00103595">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText xml:space="preserve"> </w:delText>
+              </w:r>
+              <w:r w:rsidRPr="007C2340" w:rsidDel="00103595">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText>“Nē”</w:delText>
+              </w:r>
+              <w:r w:rsidRPr="007C2340" w:rsidDel="00103595">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText xml:space="preserve">, ja projekta iesniedzējs neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem ietvertos nosacījumus vai pēc nosacījumu izpildes joprojām neatbilst izvirzītajām prasībām, vai arī </w:delText>
+              </w:r>
+              <w:r w:rsidRPr="007C2340" w:rsidDel="00103595">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:lastRenderedPageBreak/>
+                <w:delText>nosacījumus neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem noteiktajā termiņā.</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00076823" w:rsidRPr="000132B6" w14:paraId="3AB825D8" w14:textId="77777777" w:rsidTr="480A5127">
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="120EE8AE" w14:textId="57F6407F" w:rsidR="00076823" w:rsidRPr="00F820B3" w:rsidRDefault="00FE598D" w:rsidP="000F2874">
+          <w:p w14:paraId="120EE8AE" w14:textId="512288FF" w:rsidR="00076823" w:rsidRPr="007C2340" w:rsidRDefault="00FE598D" w:rsidP="000F2874">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F820B3">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>1.6.</w:t>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:ins w:id="58" w:author="Inguna Arāja" w:date="2026-03-13T14:59:00Z" w16du:dateUtc="2026-03-13T12:59:00Z">
+              <w:r w:rsidR="005512A8">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>4</w:t>
+              </w:r>
+            </w:ins>
+            <w:del w:id="59" w:author="Inguna Arāja" w:date="2026-03-13T14:59:00Z" w16du:dateUtc="2026-03-13T12:59:00Z">
+              <w:r w:rsidRPr="007C2340" w:rsidDel="005512A8">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText>6</w:delText>
+              </w:r>
+            </w:del>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4058" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0379014F" w14:textId="77777777" w:rsidR="001D1240" w:rsidRPr="00F820B3" w:rsidRDefault="009E7A32" w:rsidP="000F2874">
+          <w:p w14:paraId="0379014F" w14:textId="77777777" w:rsidR="001D1240" w:rsidRPr="007C2340" w:rsidRDefault="009E7A32" w:rsidP="000F2874">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F820B3">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Projekta iesniegumā paredzētais ES fonda finansējuma apmērs un intensitāte atbilst MK noteikumos par SAM īstenošanu noteiktajam ES fonda finansējuma apmēram un intensitātei, iekļautās kopējās attiecināmās izmaksas un izmaksu pozīcijas atbilst MK noteikumos par SAM īstenošanu noteiktajam, tai skaitā nepārsniedz noteikto izmaksu pozīciju apjomus un:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3986C5E4" w14:textId="1BB87422" w:rsidR="001D1240" w:rsidRPr="00F820B3" w:rsidRDefault="007450D2" w:rsidP="000F2874">
+          <w:p w14:paraId="2D47CEF0" w14:textId="77777777" w:rsidR="00BB799C" w:rsidRPr="00BB799C" w:rsidRDefault="009E7A32" w:rsidP="000F2874">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="29"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB799C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ir saistītas ar projekta īstenošanu,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E1E3148" w14:textId="77777777" w:rsidR="00BB799C" w:rsidRPr="00BB799C" w:rsidRDefault="009E7A32" w:rsidP="000F2874">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="29"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB799C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ir nepieciešamas projekta īstenošanai (projektā norādīto darbību īstenošanai, mērķa</w:t>
+            </w:r>
+            <w:r w:rsidR="004A5C04" w:rsidRPr="00BB799C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> grupas vajadzību nodrošināšanai, definētās problēmas risināšanai) un izvērtēta to lietderība,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="520E81BD" w14:textId="38BEE32E" w:rsidR="00076823" w:rsidRPr="00BB799C" w:rsidRDefault="004A5C04" w:rsidP="000F2874">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="29"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB799C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>nodrošina projektā izvirzītā mērķa un rādītāju sasniegšanu.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61012829" w14:textId="08A2FA4B" w:rsidR="00B15610" w:rsidRPr="007C2340" w:rsidRDefault="00B15610" w:rsidP="00DE3E7F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F820B3">
-[...124 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="046E9BA4" w14:textId="0D6B2A90" w:rsidR="00076823" w:rsidRPr="00F820B3" w:rsidRDefault="00442696" w:rsidP="000F2874">
+          <w:p w14:paraId="046E9BA4" w14:textId="0D6B2A90" w:rsidR="00076823" w:rsidRPr="007C2340" w:rsidRDefault="00442696" w:rsidP="000F2874">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F820B3">
-[...2 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1497" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2255A7E4" w14:textId="3DC503F1" w:rsidR="00076823" w:rsidRPr="00F820B3" w:rsidRDefault="00094FC0" w:rsidP="000F2874">
+          <w:p w14:paraId="2255A7E4" w14:textId="3DC503F1" w:rsidR="00076823" w:rsidRPr="007C2340" w:rsidRDefault="00094FC0" w:rsidP="000F2874">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F820B3">
-[...13 lines deleted...]
-              <w:t>Jā, ar nosacījumu/ Nē</w:t>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Jā/Jā, ar nosacījumu/ Nē</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7298" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18C9A586" w14:textId="5B8A12D1" w:rsidR="0004589A" w:rsidRPr="00F820B3" w:rsidRDefault="00461488" w:rsidP="000F2874">
+          <w:p w14:paraId="18C9A586" w14:textId="5B8A12D1" w:rsidR="0004589A" w:rsidRPr="007C2340" w:rsidRDefault="00461488" w:rsidP="000F2874">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:spacing w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F820B3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vērtējums ir</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F820B3">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F820B3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>“Jā”</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F820B3">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, ja projekta iesniegumā un projekta iesniegumam pievienotajos pielikumos, kas uzskaitīti nolikumā, norādītais ES fonda finansējums un tā atbalsta intensitāte atbilst MK noteikumos par SAM īstenošanu noteiktajam ES fonda finansējuma apjomam un atbalsta intensitātei, un projekta iesniegumā plānotās izmaksas atbilst MK noteikumos par SAM īstenošanu noteiktajām izmaksu pozīcijām un nepārsniedz to noteiktos apjomus (ja attiecināms), tai skaitā:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30E2E2A1" w14:textId="51B4E8D1" w:rsidR="0004589A" w:rsidRPr="00F820B3" w:rsidRDefault="00461488" w:rsidP="000F2874">
+          <w:p w14:paraId="30E2E2A1" w14:textId="517388DB" w:rsidR="0004589A" w:rsidRPr="007C2340" w:rsidRDefault="00461488" w:rsidP="000F2874">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:ind w:left="460" w:hanging="460"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F820B3">
-[...6 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>izmaksas ir nepieciešamas projekta plānoto darbību īstenošanai</w:t>
+            </w:r>
+            <w:ins w:id="60" w:author="Inguna Arāja" w:date="2026-03-16T10:29:00Z" w16du:dateUtc="2026-03-16T08:29:00Z">
+              <w:r w:rsidR="00C56DE5">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>,</w:t>
+              </w:r>
+            </w:ins>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:del w:id="61" w:author="Inguna Arāja" w:date="2026-03-16T10:29:00Z" w16du:dateUtc="2026-03-16T08:29:00Z">
+              <w:r w:rsidRPr="007C2340" w:rsidDel="00C56DE5">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText>(</w:delText>
+              </w:r>
+            </w:del>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>tai skaitā mērķa grupas vajadzību nodrošināšanai (ja attiecināms)</w:t>
+            </w:r>
+            <w:ins w:id="62" w:author="Inguna Arāja" w:date="2026-03-16T10:28:00Z" w16du:dateUtc="2026-03-16T08:28:00Z">
+              <w:r w:rsidR="003B7609">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>;</w:t>
+              </w:r>
+            </w:ins>
           </w:p>
-          <w:p w14:paraId="212AC480" w14:textId="5B00CD5E" w:rsidR="0004589A" w:rsidRPr="00F820B3" w:rsidRDefault="00461488" w:rsidP="000F2874">
+          <w:p w14:paraId="795BB7E7" w14:textId="77777777" w:rsidR="002F451D" w:rsidRDefault="00461488" w:rsidP="002F451D">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:ind w:left="460" w:hanging="460"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="30E176AE">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>projekta iesniegumā ir sniegts plānoto izmaksu lietderīguma pamatojums un izmaksu apmēra pamatojums</w:t>
             </w:r>
-            <w:r w:rsidR="00025D25" w:rsidRPr="30E176AE">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidR="00025D25" w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="30E176AE">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>– t.i., projekta iesniegumā plānotās izmaksas atbilst vidējām tirgus cenām konkrētās izmaksu pozīcijās (informāciju var pamatot ar, piemēram, publiski pieejamu avotu par preču vai pakalpojumu cenām norādīšanu, provizorisku tirgus izpēti</w:t>
             </w:r>
-            <w:r w:rsidR="00995390" w:rsidRPr="30E176AE">
-[...4 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidR="00995390" w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rStyle w:val="Vresatsauce"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:footnoteReference w:id="8"/>
             </w:r>
-            <w:r w:rsidRPr="30E176AE">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, noslēgtiem nodomu protokoliem vai līgumiem (ja attiecināms), u.c. informāciju);</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4669E54C" w14:textId="27A9C878" w:rsidR="00076823" w:rsidRPr="00F820B3" w:rsidRDefault="00461488" w:rsidP="000F2874">
+          <w:p w14:paraId="11C4F07B" w14:textId="2EFCBA52" w:rsidR="002F451D" w:rsidRPr="002F451D" w:rsidRDefault="00461488" w:rsidP="002F451D">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:ind w:left="460" w:hanging="460"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F820B3">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="002F451D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>izmaksas nodrošina projektā izvirzītā mērķa un rādītāju sasniegšanu.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CDF9A11" w14:textId="77777777" w:rsidR="007727DA" w:rsidRPr="00F820B3" w:rsidRDefault="00F96566" w:rsidP="000F2874">
+          <w:p w14:paraId="3CDF9A11" w14:textId="4EAB03FD" w:rsidR="007727DA" w:rsidRPr="007C2340" w:rsidRDefault="00F96566" w:rsidP="002F451D">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:spacing w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F820B3">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ja projekta iesniegums neatbilst minētajām prasībām, vērtējums ir </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F820B3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>“Jā, ar nosacījumu”</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F820B3">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> un izvirza atbilstošus nosacījumus.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B1689FA" w14:textId="7AEBA32B" w:rsidR="00F96566" w:rsidRPr="00F820B3" w:rsidRDefault="00F96566" w:rsidP="000F2874">
+          <w:p w14:paraId="4B1689FA" w14:textId="7AEBA32B" w:rsidR="00F96566" w:rsidRPr="007C2340" w:rsidRDefault="00F96566" w:rsidP="000F2874">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:spacing w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F820B3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vērtējums ir</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F820B3">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F820B3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>“Nē”</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F820B3">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, ja projekta iesniedzējs neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem ietvertos nosacījumus vai pēc nosacījumu izpildes joprojām neatbilst izvirzītajām prasībām, vai arī nosacījumus neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem noteiktajā termiņā.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D02F4B" w:rsidRPr="000132B6" w14:paraId="4F2ED4FC" w14:textId="77777777" w:rsidTr="480A5127">
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65541890" w14:textId="5AC74709" w:rsidR="00D02F4B" w:rsidRPr="004C74A8" w:rsidRDefault="00D02F4B" w:rsidP="000F2874">
+          <w:p w14:paraId="65541890" w14:textId="030A498D" w:rsidR="00D02F4B" w:rsidRPr="007C2340" w:rsidRDefault="00D02F4B" w:rsidP="000F2874">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004C74A8">
-[...5 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>1.</w:t>
             </w:r>
-            <w:r w:rsidR="00483847" w:rsidRPr="004C74A8">
-[...11 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:ins w:id="63" w:author="Inguna Arāja" w:date="2026-03-13T14:59:00Z" w16du:dateUtc="2026-03-13T12:59:00Z">
+              <w:r w:rsidR="003D2E07">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>5</w:t>
+              </w:r>
+            </w:ins>
+            <w:del w:id="64" w:author="Inguna Arāja" w:date="2026-03-13T14:59:00Z" w16du:dateUtc="2026-03-13T12:59:00Z">
+              <w:r w:rsidR="00483847" w:rsidRPr="007C2340" w:rsidDel="003D2E07">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText>7</w:delText>
+              </w:r>
+            </w:del>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4058" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="663F2DF1" w14:textId="30E1B42C" w:rsidR="00D02F4B" w:rsidRPr="004C74A8" w:rsidRDefault="00D02F4B" w:rsidP="000F2874">
+          <w:p w14:paraId="663F2DF1" w14:textId="30E1B42C" w:rsidR="00D02F4B" w:rsidRPr="007C2340" w:rsidRDefault="00D02F4B" w:rsidP="000F2874">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004C74A8">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Projekta iesniedzējam un projekta sadarbības partnerim (ja attiecināms) ir pietiekama īstenošanas un finanšu kapacitāte projekta īstenošanai. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="485D0773" w14:textId="1BC59C2C" w:rsidR="00D02F4B" w:rsidRPr="00A973E8" w:rsidRDefault="00D02F4B" w:rsidP="000F2874">
+          <w:p w14:paraId="485D0773" w14:textId="1BC59C2C" w:rsidR="00D02F4B" w:rsidRPr="007C2340" w:rsidRDefault="00D02F4B" w:rsidP="000F2874">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A973E8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1497" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1BF37661" w14:textId="4E56485C" w:rsidR="00D02F4B" w:rsidRPr="00A973E8" w:rsidRDefault="00E95A4F" w:rsidP="000F2874">
+          <w:p w14:paraId="1BF37661" w14:textId="4E56485C" w:rsidR="00D02F4B" w:rsidRPr="007C2340" w:rsidRDefault="00E95A4F" w:rsidP="000F2874">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004C74A8">
-[...13 lines deleted...]
-              <w:t>Jā, ar nosacījumu/ Nē</w:t>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Jā/Jā, ar nosacījumu/ Nē</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7298" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F7AE4DC" w14:textId="6058D7BD" w:rsidR="00D02F4B" w:rsidRPr="000132B6" w:rsidRDefault="385FB695" w:rsidP="000F2874">
+          <w:p w14:paraId="1F7AE4DC" w14:textId="6058D7BD" w:rsidR="00D02F4B" w:rsidRPr="007C2340" w:rsidRDefault="385FB695" w:rsidP="000F2874">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:spacing w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="4F2296EF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Vērtējums ir </w:t>
             </w:r>
-            <w:r w:rsidR="10FECAD6" w:rsidRPr="4F2296EF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidR="10FECAD6" w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>“</w:t>
             </w:r>
-            <w:r w:rsidRPr="4F2296EF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Jā”</w:t>
             </w:r>
-            <w:r w:rsidRPr="4F2296EF">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, ja projekta iesnieguma sadaļās “Projekta īstenošana un vadība” raksturotā projekta ieviešanai nepieciešamā administrēšanas, īstenošanas un finanšu kapacitāte ir pietiekama</w:t>
             </w:r>
-            <w:r w:rsidR="61887933" w:rsidRPr="4F2296EF">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidR="61887933" w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48AA804C" w14:textId="3C469D98" w:rsidR="00D02F4B" w:rsidRDefault="33C2E152" w:rsidP="000F2874">
+          <w:p w14:paraId="48AA804C" w14:textId="3C469D98" w:rsidR="00D02F4B" w:rsidRPr="007C2340" w:rsidRDefault="33C2E152" w:rsidP="000F2874">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:spacing w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="4A9E27FC">
-[...4 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>P</w:t>
             </w:r>
-            <w:r w:rsidR="3395F32D" w:rsidRPr="4A9E27FC">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidR="3395F32D" w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">rojekta </w:t>
             </w:r>
-            <w:r w:rsidR="00D02F4B" w:rsidRPr="000132B6">
-[...19 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidR="00D02F4B" w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">administrēšanas un īstenošanas kapacitāte ir pietiekama, ja </w:t>
+            </w:r>
+            <w:r w:rsidR="00DE2D0B" w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">projekta iesniegumā </w:t>
             </w:r>
-            <w:r w:rsidR="00D02F4B" w:rsidRPr="0042328A">
-[...27 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidR="00D02F4B" w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ir aprakstīts projekta vadības un īstenošanas process un tā organizēšana, un norādīti vadības un īstenošanas procesa organizēšanai nepieciešamie atbildīgie speciālisti</w:t>
+            </w:r>
+            <w:r w:rsidR="00BB36E4" w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00D02F4B" w:rsidRPr="0042328A">
-[...13 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidR="00D02F4B" w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>– to pieejamība vai plānotā iesaistīšana projekta ieviešanas laikā, tiem plānotā nepieciešamā kvalifikācija, pieredze un kompetence.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1992BD64" w14:textId="7D03976F" w:rsidR="00D02F4B" w:rsidRPr="00945334" w:rsidRDefault="381FA6CE" w:rsidP="08554A50">
+          <w:p w14:paraId="1992BD64" w14:textId="7D03976F" w:rsidR="00D02F4B" w:rsidRPr="007C2340" w:rsidRDefault="381FA6CE" w:rsidP="08554A50">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:spacing w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="14191A03">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Projekta vadītājam ir augstākā izglītība un darba pieredze vismaz viena IKT projekta vadībā, vēlama papildu pieredze IKT attīstības pasākumu vadībā vai citu nozaru projektu vadībā.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F05A6DA" w14:textId="7C189EE4" w:rsidR="00D02F4B" w:rsidRDefault="00DE2D0B" w:rsidP="16D66135">
+          <w:p w14:paraId="0F05A6DA" w14:textId="7C189EE4" w:rsidR="00D02F4B" w:rsidRPr="007C2340" w:rsidRDefault="00DE2D0B" w:rsidP="16D66135">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:spacing w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009422F5">
-[...19 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Projekta iesniegumā </w:t>
+            </w:r>
+            <w:r w:rsidR="00D02F4B" w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ir norādīts, ka pēc projekta apstiprināšanas tiks izveidota projekta uzraudzības padome atbilstoši MK noteikumos</w:t>
             </w:r>
-            <w:r w:rsidR="076236B9" w:rsidRPr="00945334">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidR="076236B9" w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> par SAM īstenošanu</w:t>
             </w:r>
-            <w:r w:rsidR="00D02F4B" w:rsidRPr="00945334">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidR="00D02F4B" w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> noteiktajam.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09789917" w14:textId="77F48404" w:rsidR="00D02F4B" w:rsidRDefault="00D02F4B" w:rsidP="000F2874">
+          <w:p w14:paraId="09789917" w14:textId="77F48404" w:rsidR="00D02F4B" w:rsidRPr="007C2340" w:rsidRDefault="00D02F4B" w:rsidP="000F2874">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0096111F">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ja </w:t>
             </w:r>
-            <w:r w:rsidR="00DE2D0B">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidR="00DE2D0B" w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">projekta iesniegums </w:t>
             </w:r>
-            <w:r w:rsidRPr="0096111F">
-[...25 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">neatbilst minētajām prasībām, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>vērtējums ir</w:t>
             </w:r>
-            <w:r w:rsidRPr="0096111F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0052038F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidR="0052038F" w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>“</w:t>
             </w:r>
-            <w:r w:rsidRPr="0096111F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jā, ar nosacījumu”, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>izvirza atbilstošus nosacījumus</w:t>
             </w:r>
-            <w:r w:rsidRPr="0096111F">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="32C51E79" w14:textId="220DC81D" w:rsidR="00D02F4B" w:rsidRPr="000132B6" w:rsidRDefault="0BCD0A03" w:rsidP="000F2874">
+          <w:p w14:paraId="32C51E79" w14:textId="220DC81D" w:rsidR="00D02F4B" w:rsidRPr="007C2340" w:rsidRDefault="0BCD0A03" w:rsidP="000F2874">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5BC8B1C8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Vērtējums ir </w:t>
             </w:r>
-            <w:r w:rsidR="66922671" w:rsidRPr="5BC8B1C8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidR="66922671" w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>“</w:t>
             </w:r>
-            <w:r w:rsidRPr="5BC8B1C8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nē”,</w:t>
             </w:r>
-            <w:r w:rsidRPr="5BC8B1C8">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ja projekta iesniedzējs neizpilda lēmumā par </w:t>
             </w:r>
-            <w:r w:rsidR="25F32896" w:rsidRPr="5BC8B1C8">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidR="25F32896" w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">projekta iesnieguma </w:t>
             </w:r>
-            <w:r w:rsidRPr="5BC8B1C8">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">apstiprināšanu ar nosacījumiem ietvertos nosacījumus vai pēc nosacījumu izpildes joprojām neatbilst izvirzītajām prasībām, vai arī nosacījumus neizpilda lēmumā par </w:t>
             </w:r>
-            <w:r w:rsidR="25F32896" w:rsidRPr="5BC8B1C8">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidR="25F32896" w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>projekta ie</w:t>
             </w:r>
-            <w:r w:rsidR="19A0922F" w:rsidRPr="5BC8B1C8">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidR="19A0922F" w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>sn</w:t>
             </w:r>
-            <w:r w:rsidR="25F32896" w:rsidRPr="5BC8B1C8">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidR="25F32896" w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ieguma </w:t>
             </w:r>
-            <w:r w:rsidRPr="5BC8B1C8">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>apstiprināšanu ar nosacījumiem noteiktajā termiņā.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D02F4B" w:rsidRPr="007731B5" w14:paraId="0C509B2D" w14:textId="77777777" w:rsidTr="480A5127">
         <w:trPr>
           <w:trHeight w:val="659"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30BF8B18" w14:textId="0CA5D0A7" w:rsidR="00D02F4B" w:rsidRPr="0096111F" w:rsidRDefault="00D02F4B" w:rsidP="000F2874">
+          <w:p w14:paraId="30BF8B18" w14:textId="0383F722" w:rsidR="00D02F4B" w:rsidRPr="007C2340" w:rsidRDefault="00D02F4B" w:rsidP="000F2874">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004C74A8">
-[...4 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="005D55D3" w:rsidRPr="004C74A8">
-[...11 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidR="005D55D3" w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:ins w:id="65" w:author="Inguna Arāja" w:date="2026-03-13T14:59:00Z" w16du:dateUtc="2026-03-13T12:59:00Z">
+              <w:r w:rsidR="00AB018F">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>6</w:t>
+              </w:r>
+            </w:ins>
+            <w:del w:id="66" w:author="Inguna Arāja" w:date="2026-03-13T14:59:00Z" w16du:dateUtc="2026-03-13T12:59:00Z">
+              <w:r w:rsidR="005D55D3" w:rsidRPr="007C2340" w:rsidDel="00AB018F">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText>8</w:delText>
+              </w:r>
+            </w:del>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4058" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3F47EB90" w14:textId="05C2B3F1" w:rsidR="00D02F4B" w:rsidRPr="0096111F" w:rsidRDefault="00D02F4B" w:rsidP="16D66135">
+          <w:p w14:paraId="3F47EB90" w14:textId="05C2B3F1" w:rsidR="00D02F4B" w:rsidRPr="007C2340" w:rsidRDefault="00D02F4B" w:rsidP="16D66135">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="16D66135">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Proj</w:t>
             </w:r>
-            <w:r w:rsidRPr="004C74A8">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ekta mērķis atbilst MK</w:t>
             </w:r>
-            <w:r w:rsidR="55138CB8" w:rsidRPr="004C74A8">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidR="55138CB8" w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> par SAM īstenošanu</w:t>
             </w:r>
-            <w:r w:rsidRPr="004C74A8">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> noteikumos par specifiskā atbalsta mērķa īstenošanu </w:t>
             </w:r>
-            <w:r w:rsidRPr="16D66135">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>noteiktajam mērķim, definētie uzraudzības rādītāji nodrošina un apliecina mērķa sasniegšanu, uzraudzības rādītāji ir precīzi definēti, pamatoti un izmērāmi.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4175953B" w14:textId="787AA16A" w:rsidR="00D02F4B" w:rsidRPr="0096111F" w:rsidRDefault="00D02F4B" w:rsidP="000F2874">
+          <w:p w14:paraId="4175953B" w14:textId="787AA16A" w:rsidR="00D02F4B" w:rsidRPr="007C2340" w:rsidRDefault="00D02F4B" w:rsidP="000F2874">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0096111F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...9 lines deleted...]
-              <w:t>, N/A</w:t>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>P, N/A</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4524D6F8" w14:textId="77777777" w:rsidR="00D02F4B" w:rsidRPr="0096111F" w:rsidRDefault="00D02F4B" w:rsidP="000F2874">
+          <w:p w14:paraId="4524D6F8" w14:textId="77777777" w:rsidR="00D02F4B" w:rsidRPr="007C2340" w:rsidRDefault="00D02F4B" w:rsidP="000F2874">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1497" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71D3DF16" w14:textId="7D3A2122" w:rsidR="00D02F4B" w:rsidRPr="004C74A8" w:rsidRDefault="00FF3EC7" w:rsidP="000F2874">
+          <w:p w14:paraId="71D3DF16" w14:textId="7D3A2122" w:rsidR="00D02F4B" w:rsidRPr="007C2340" w:rsidRDefault="00FF3EC7" w:rsidP="000F2874">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004C74A8">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Jā/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004C74A8">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Jā</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="004C74A8">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004C74A8">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ar</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="004C74A8">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004C74A8">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>nosacījumu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="004C74A8">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">/ </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004C74A8">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Nē</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00D677D2" w:rsidRPr="004C74A8">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidR="00D677D2" w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>/ N/A</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="73FDD98D" w14:textId="77777777" w:rsidR="00D02F4B" w:rsidRPr="0096111F" w:rsidRDefault="00D02F4B" w:rsidP="000F2874">
+          <w:p w14:paraId="73FDD98D" w14:textId="77777777" w:rsidR="00D02F4B" w:rsidRPr="007C2340" w:rsidRDefault="00D02F4B" w:rsidP="000F2874">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7298" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47B3B620" w14:textId="3CF56F49" w:rsidR="00D02F4B" w:rsidRDefault="00D02F4B" w:rsidP="000F2874">
+          <w:p w14:paraId="47B3B620" w14:textId="3CF56F49" w:rsidR="00D02F4B" w:rsidRPr="007C2340" w:rsidRDefault="00D02F4B" w:rsidP="000F2874">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0096111F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Vērtējums ir </w:t>
             </w:r>
-            <w:r w:rsidR="0052038F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidR="0052038F" w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>“</w:t>
             </w:r>
-            <w:r w:rsidRPr="0096111F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Jā”</w:t>
             </w:r>
-            <w:r w:rsidRPr="0096111F">
-[...11 lines deleted...]
-              <w:t>:</w:t>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, ja:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7EC417ED" w14:textId="00C266B0" w:rsidR="00D02F4B" w:rsidRPr="004C74A8" w:rsidRDefault="00D02F4B" w:rsidP="16D66135">
+          <w:p w14:paraId="7EC417ED" w14:textId="00C266B0" w:rsidR="00D02F4B" w:rsidRPr="007C2340" w:rsidRDefault="00D02F4B" w:rsidP="16D66135">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="460" w:hanging="430"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="16D66135">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">projekta mērķis atbilst </w:t>
             </w:r>
-            <w:r w:rsidRPr="004C74A8">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">MK noteikumos </w:t>
             </w:r>
-            <w:r w:rsidR="50F55417" w:rsidRPr="004C74A8">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidR="50F55417" w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">par SAM īstenošanu </w:t>
             </w:r>
-            <w:r w:rsidRPr="004C74A8">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>noteiktajam;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5688D250" w14:textId="197DC8E5" w:rsidR="00D02F4B" w:rsidRPr="00782311" w:rsidRDefault="00A50E7E" w:rsidP="000F2874">
+          <w:p w14:paraId="5688D250" w14:textId="197DC8E5" w:rsidR="00D02F4B" w:rsidRPr="007C2340" w:rsidRDefault="00A50E7E" w:rsidP="000F2874">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="460" w:hanging="425"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">projekta iesniegumā </w:t>
             </w:r>
-            <w:r w:rsidR="00D02F4B" w:rsidRPr="004C74A8">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidR="00D02F4B" w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>norādīt</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
-            <w:r w:rsidR="00D02F4B" w:rsidRPr="004C74A8">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidR="00D02F4B" w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">e uzraudzības rādītāji ir izmērāmi, atbilst MK noteikumos </w:t>
             </w:r>
-            <w:r w:rsidR="519F1BD3" w:rsidRPr="004C74A8">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidR="519F1BD3" w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">par SAM īstenošanu </w:t>
             </w:r>
-            <w:r w:rsidR="00D02F4B" w:rsidRPr="004C74A8">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidR="00D02F4B" w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">noteiktajiem </w:t>
             </w:r>
-            <w:r w:rsidR="00D02F4B" w:rsidRPr="16D66135">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidR="00D02F4B" w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>rādītājiem,  sniedz ieguldījumu mērķa sasniegšanā.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4EA34E84" w14:textId="6DF5A2C7" w:rsidR="00D02F4B" w:rsidRDefault="5D301A33" w:rsidP="5BC8B1C8">
+          <w:p w14:paraId="4EA34E84" w14:textId="6DF5A2C7" w:rsidR="00D02F4B" w:rsidRPr="007C2340" w:rsidRDefault="5D301A33" w:rsidP="5BC8B1C8">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5BC8B1C8">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Visu pasākuma pirmās kārtas projektu </w:t>
             </w:r>
-            <w:r w:rsidR="25F32896" w:rsidRPr="5BC8B1C8">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidR="25F32896" w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> iesniegumos  </w:t>
             </w:r>
-            <w:r w:rsidRPr="5BC8B1C8">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>plānotās darbības veicinās šādu 4.1.1.4.</w:t>
             </w:r>
-            <w:r w:rsidR="644458B6" w:rsidRPr="5BC8B1C8">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidR="644458B6" w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="5BC8B1C8">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>pasākuma uzraudzības rādītāju sasniegšanu:</w:t>
             </w:r>
-            <w:r w:rsidR="63F57312" w:rsidRPr="5BC8B1C8">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidR="63F57312" w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0BCD0A03" w:rsidRPr="5BC8B1C8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidR="0BCD0A03" w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Rezultāta rādītājs:</w:t>
             </w:r>
-            <w:r w:rsidR="0BCD0A03" w:rsidRPr="5BC8B1C8">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidR="0BCD0A03" w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0BCD0A03" w:rsidRPr="5BC8B1C8">
-              <w:rPr>
+            <w:r w:rsidR="0BCD0A03" w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
-            <w:r w:rsidR="0BCD0A03" w:rsidRPr="5BC8B1C8">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidR="0BCD0A03" w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ersonu skaits, kas izmanto e-veselības pakalpojumus, gadā</w:t>
             </w:r>
-            <w:r w:rsidR="68985B32" w:rsidRPr="5BC8B1C8">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidR="68985B32" w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="0BCD0A03" w:rsidRPr="5BC8B1C8">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidR="0BCD0A03" w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>– 667 686.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="605A7A31" w14:textId="7F607BAB" w:rsidR="00D02F4B" w:rsidRPr="009C1F80" w:rsidRDefault="00D02F4B" w:rsidP="000F2874">
+          <w:p w14:paraId="605A7A31" w14:textId="7F607BAB" w:rsidR="00D02F4B" w:rsidRPr="007C2340" w:rsidRDefault="00D02F4B" w:rsidP="000F2874">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009C1F80">
-[...4 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Rezultāta rādītājs projekta iesniedzējam projekta iesniegumā nav jānorāda (Veselības ministrija nodrošinās rezultāta rādītāja ievadi pēc</w:t>
             </w:r>
-            <w:r w:rsidR="007B6FFD">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidR="007B6FFD" w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="009C1F80">
-[...13 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>visu projektu pabeigšanas saskaņā ar rādītāju metodoloģijas aprakstā noteikto kārtību).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A930BE0" w14:textId="5C934C75" w:rsidR="00D02F4B" w:rsidRDefault="00D02F4B" w:rsidP="000F2874">
+          <w:p w14:paraId="7A930BE0" w14:textId="5C934C75" w:rsidR="00D02F4B" w:rsidRPr="007C2340" w:rsidRDefault="00D02F4B" w:rsidP="000F2874">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:spacing w:after="120"/>
               <w:ind w:left="17"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00890221">
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ja </w:t>
             </w:r>
-            <w:r w:rsidR="00A50E7E">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00890221">
+            <w:r w:rsidR="00A50E7E" w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">projekta iesniegums </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">neatbilst minētajām prasībām”, vērtējums ir </w:t>
             </w:r>
-            <w:r w:rsidR="0052038F">
+            <w:r w:rsidR="0052038F" w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>“</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DF7DAF">
-              <w:rPr>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Jā, ar nosacījumu”</w:t>
             </w:r>
-            <w:r w:rsidRPr="00890221">
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>, izvirza atbilstošus nosacījumus.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2114DD88" w14:textId="61E385DE" w:rsidR="00D02F4B" w:rsidRPr="007A5848" w:rsidRDefault="0BCD0A03" w:rsidP="000F2874">
+          <w:p w14:paraId="2114DD88" w14:textId="61E385DE" w:rsidR="00D02F4B" w:rsidRPr="007C2340" w:rsidRDefault="0BCD0A03" w:rsidP="000F2874">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:spacing w:after="120"/>
               <w:ind w:left="17"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5BC8B1C8">
-              <w:rPr>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Vērtējums ir </w:t>
             </w:r>
-            <w:r w:rsidR="66922671" w:rsidRPr="5BC8B1C8">
-              <w:rPr>
+            <w:r w:rsidR="66922671" w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>“</w:t>
             </w:r>
-            <w:r w:rsidRPr="5BC8B1C8">
-              <w:rPr>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Nē”</w:t>
             </w:r>
-            <w:r w:rsidRPr="5BC8B1C8">
-              <w:rPr>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">ja projekta iesniedzējs neizpilda lēmumā par </w:t>
             </w:r>
-            <w:r w:rsidR="25F32896">
+            <w:r w:rsidR="25F32896" w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>projekta iesniegum</w:t>
             </w:r>
-            <w:r w:rsidR="601B1649">
+            <w:r w:rsidR="601B1649" w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidR="25F32896">
+            <w:r w:rsidR="25F32896" w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">apstiprināšanu ar nosacījumiem ietvertos nosacījumus vai pēc nosacījumu izpildes joprojām neatbilst izvirzītajām prasībām, vai arī nosacījumus neizpilda lēmumā par </w:t>
             </w:r>
-            <w:r w:rsidR="25F32896">
+            <w:r w:rsidR="25F32896" w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">projekta iesnieguma </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>apstiprināšanu ar nosacījumiem noteiktajā termiņā.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3157B1E6" w14:textId="1E84B586" w:rsidR="00D02F4B" w:rsidRPr="0096111F" w:rsidRDefault="00D02F4B" w:rsidP="000F2874">
+          <w:p w14:paraId="3157B1E6" w14:textId="1E84B586" w:rsidR="00D02F4B" w:rsidRPr="007C2340" w:rsidRDefault="00D02F4B" w:rsidP="000F2874">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:ind w:left="17"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00782445">
-              <w:rPr>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vērtējums ir “N/A”,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00782445">
-[...6 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ja projekta iesniedzējs īsteno pasākuma otrās kārtas projektu.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D02F4B" w:rsidRPr="007731B5" w14:paraId="1CC98789" w14:textId="77777777" w:rsidTr="480A5127">
         <w:trPr>
           <w:trHeight w:val="659"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B5DBFEE" w14:textId="19C74341" w:rsidR="00D02F4B" w:rsidRPr="00D0123B" w:rsidRDefault="00D02F4B" w:rsidP="000F2874">
+          <w:p w14:paraId="0B5DBFEE" w14:textId="1B69A996" w:rsidR="00D02F4B" w:rsidRPr="007C2340" w:rsidRDefault="00D02F4B" w:rsidP="000F2874">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D0123B">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>1.</w:t>
             </w:r>
-            <w:r w:rsidR="005D55D3" w:rsidRPr="00D0123B">
-[...11 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:ins w:id="67" w:author="Inguna Arāja" w:date="2026-03-13T15:00:00Z" w16du:dateUtc="2026-03-13T13:00:00Z">
+              <w:r w:rsidR="00492A8D">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>7</w:t>
+              </w:r>
+            </w:ins>
+            <w:del w:id="68" w:author="Inguna Arāja" w:date="2026-03-13T15:00:00Z" w16du:dateUtc="2026-03-13T13:00:00Z">
+              <w:r w:rsidR="005D55D3" w:rsidRPr="007C2340" w:rsidDel="00492A8D">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText>9</w:delText>
+              </w:r>
+            </w:del>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4058" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="66708ED2" w14:textId="77777777" w:rsidR="00D02F4B" w:rsidRPr="00D0123B" w:rsidRDefault="00D02F4B" w:rsidP="000F2874">
+          <w:p w14:paraId="66708ED2" w14:textId="77777777" w:rsidR="00D02F4B" w:rsidRPr="007C2340" w:rsidRDefault="00D02F4B" w:rsidP="000F2874">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:ind w:left="0" w:right="176"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D0123B">
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Projekta iesniegumā plānotie sagaidāmie rezultāti ir skaidri definēti un izriet no plānoto darbību aprakstiem, plānotās projekta darbības:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0723FE89" w14:textId="65611004" w:rsidR="00D02F4B" w:rsidRPr="00D0123B" w:rsidRDefault="00D02F4B">
+          <w:p w14:paraId="77D544CB" w14:textId="77777777" w:rsidR="00993E37" w:rsidRDefault="00D02F4B" w:rsidP="00993E37">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-              <w:ind w:left="0" w:right="176"/>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="31"/>
+              </w:numPr>
+              <w:ind w:right="176"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D0123B">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00D0123B">
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">atbilst MK noteikumos </w:t>
             </w:r>
-            <w:r w:rsidR="08E65087" w:rsidRPr="00D0123B">
+            <w:r w:rsidR="08E65087" w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>par SAM īstenošanu</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D0123B">
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"> noteiktajam un paredz saikni ar attiecīgajām atbalstāmajām darbībām;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2698B1E1" w14:textId="29744B8A" w:rsidR="00D02F4B" w:rsidRPr="00D0123B" w:rsidRDefault="00D02F4B" w:rsidP="000F2874">
+          <w:p w14:paraId="2698B1E1" w14:textId="7BAEB150" w:rsidR="00D02F4B" w:rsidRPr="00993E37" w:rsidRDefault="00D02F4B" w:rsidP="00993E37">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-              <w:ind w:left="0" w:right="176"/>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="31"/>
+              </w:numPr>
+              <w:ind w:right="176"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D0123B">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00D0123B">
+            <w:r w:rsidRPr="00993E37">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>ir precīzi definētas un pamatotas, un tās risina projektā definētās problēmas.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4AECC2DA" w14:textId="1542D918" w:rsidR="00D02F4B" w:rsidRPr="00A973E8" w:rsidRDefault="00D02F4B" w:rsidP="000F2874">
+          <w:p w14:paraId="4AECC2DA" w14:textId="1542D918" w:rsidR="00D02F4B" w:rsidRPr="007C2340" w:rsidRDefault="00D02F4B" w:rsidP="000F2874">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A973E8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1497" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="422DEC25" w14:textId="14106119" w:rsidR="00D02F4B" w:rsidRPr="00A973E8" w:rsidRDefault="007D24F5" w:rsidP="000F2874">
+          <w:p w14:paraId="422DEC25" w14:textId="14106119" w:rsidR="00D02F4B" w:rsidRPr="007C2340" w:rsidRDefault="007D24F5" w:rsidP="000F2874">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D0123B">
-[...13 lines deleted...]
-              <w:t>Jā, ar nosacījumu/ Nē</w:t>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Jā/Jā, ar nosacījumu/ Nē</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7298" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F38C11A" w14:textId="57769B60" w:rsidR="00D02F4B" w:rsidRDefault="00D02F4B" w:rsidP="000F2874">
+          <w:p w14:paraId="4F38C11A" w14:textId="57769B60" w:rsidR="00D02F4B" w:rsidRPr="007C2340" w:rsidRDefault="00D02F4B" w:rsidP="000F2874">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:spacing w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D0551">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Vērtējums ir </w:t>
             </w:r>
-            <w:r w:rsidR="0052038F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidR="0052038F" w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>“</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D0551">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Jā”</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D0551">
-[...11 lines deleted...]
-              <w:t>:</w:t>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, ja:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F54E161" w14:textId="6459925F" w:rsidR="00D02F4B" w:rsidRDefault="007B71EB" w:rsidP="000F2874">
+          <w:p w14:paraId="4F54E161" w14:textId="6459925F" w:rsidR="00D02F4B" w:rsidRPr="007C2340" w:rsidRDefault="007B71EB" w:rsidP="000F2874">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:ind w:left="460" w:hanging="425"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">projekta iesniegumā </w:t>
             </w:r>
-            <w:r w:rsidR="00D02F4B" w:rsidRPr="432336F3">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidR="00D02F4B" w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">norādītie sagaidāmie rezultāti izriet no </w:t>
             </w:r>
-            <w:r>
-[...16 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">projekta iesniegumā </w:t>
+            </w:r>
+            <w:r w:rsidR="00D02F4B" w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>plānotajām darbībām;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3BC59D75" w14:textId="5B51376D" w:rsidR="00CA4588" w:rsidRPr="00D0123B" w:rsidRDefault="007B71EB" w:rsidP="16D66135">
+          <w:p w14:paraId="3BC59D75" w14:textId="5B51376D" w:rsidR="00CA4588" w:rsidRPr="007C2340" w:rsidRDefault="007B71EB" w:rsidP="16D66135">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:ind w:left="460" w:hanging="425"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...16 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">projekta iesniegumā </w:t>
+            </w:r>
+            <w:r w:rsidR="00D02F4B" w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ietvertās darbības atbilst MK </w:t>
             </w:r>
-            <w:r w:rsidR="00D02F4B" w:rsidRPr="00D0123B">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidR="00D02F4B" w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">noteikumos </w:t>
             </w:r>
-            <w:r w:rsidR="107DF737" w:rsidRPr="00D0123B">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidR="107DF737" w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">par SAM īstenošanu </w:t>
             </w:r>
-            <w:r w:rsidR="00D02F4B" w:rsidRPr="00D0123B">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidR="00D02F4B" w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>norādītajām atbalstāmajām darbībām un izmaksu pozīcijām;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="584287C1" w14:textId="55C84689" w:rsidR="00D02F4B" w:rsidRPr="00CA4588" w:rsidRDefault="007B71EB" w:rsidP="000F2874">
+          <w:p w14:paraId="584287C1" w14:textId="4BBD0DF7" w:rsidR="00D02F4B" w:rsidRPr="007C2340" w:rsidRDefault="007B71EB" w:rsidP="000F2874">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:ind w:left="460" w:hanging="425"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">projekta iesniegumā </w:t>
+            </w:r>
+            <w:r w:rsidR="00D02F4B" w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">plānotās darbības ir precīzi definētas un nepieciešamas </w:t>
+            </w:r>
+            <w:r w:rsidR="00D02F4B" w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>projekta mērķa, plānoto rādītāju un projekta rezultātu sasniegšanai</w:t>
+            </w:r>
+            <w:r w:rsidR="00F50166">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E79463A" w14:textId="2ECD9E10" w:rsidR="00D02F4B" w:rsidRPr="00993E37" w:rsidRDefault="00F50166" w:rsidP="003A7B21">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...24 lines deleted...]
-              <w:t>projekta mērķa, plānoto rādītāju un projekta rezultātu sasniegšanai;</w:t>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="00D02F4B" w:rsidRPr="00993E37">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">lānotās projekta darbības ir sasaistītas ar </w:t>
+            </w:r>
+            <w:r w:rsidR="007B71EB" w:rsidRPr="00993E37">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">projekta iesniegumā </w:t>
+            </w:r>
+            <w:r w:rsidR="00D02F4B" w:rsidRPr="00993E37">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>plānoto laika grafiku, tās ir secīgas un nodrošina uzraudzības rādītāju sasniegšanu.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E79463A" w14:textId="5A07ABCF" w:rsidR="00D02F4B" w:rsidRDefault="00D02F4B" w:rsidP="000F2874">
+          <w:p w14:paraId="0DC8C572" w14:textId="73570BD2" w:rsidR="00D02F4B" w:rsidRPr="007C2340" w:rsidRDefault="00D02F4B" w:rsidP="000F2874">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:spacing w:after="120"/>
               <w:ind w:left="17"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F4103A">
-[...5 lines deleted...]
-            <w:r w:rsidR="007B71EB" w:rsidRPr="432336F3">
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ja </w:t>
+            </w:r>
+            <w:r w:rsidR="007B71EB" w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">projekta iesniegums </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>neatbilst minētajām prasībām,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F4103A">
-              <w:t>plānoto laika grafiku, tās ir secīgas un nodrošina uzraudzības rādītāju sasniegšanu.</w:t>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>vērtējums ir</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0052038F" w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>“</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Jā, ar nosacījumu”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>izvirza</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>atbilstošus nosacījumus.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0DC8C572" w14:textId="73570BD2" w:rsidR="00D02F4B" w:rsidRDefault="00D02F4B" w:rsidP="000F2874">
+          <w:p w14:paraId="77FC1549" w14:textId="20FA3A69" w:rsidR="00D02F4B" w:rsidRPr="007C2340" w:rsidRDefault="00D02F4B" w:rsidP="000F2874">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:spacing w:after="120"/>
               <w:ind w:left="17"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00397128">
-[...1 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ja </w:t>
-[...9 lines deleted...]
-                <w:bCs/>
+              <w:t xml:space="preserve">Vērtējums ir </w:t>
+            </w:r>
+            <w:r w:rsidR="0052038F" w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>neatbilst minētajām prasībām,</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t>“</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-                <w:bCs/>
+              <w:t>Nē”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>vērtējums ir</w:t>
-[...93 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidRPr="002120D4">
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">ja projekta iesniedzējs neizpilda lēmumā par </w:t>
             </w:r>
-            <w:r w:rsidR="007B71EB">
-[...22 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidR="007B71EB" w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">projekta iesnieguma </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">apstiprināšanu ar nosacījumiem ietvertos nosacījumus vai pēc nosacījumu izpildes joprojām neatbilst izvirzītajām prasībām, vai arī nosacījumus neizpilda lēmumā par </w:t>
+            </w:r>
+            <w:r w:rsidR="007B71EB" w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">projekta iesnieguma </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>apstiprināšanu ar nosacījumiem noteiktajā termiņā.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C3ED0" w:rsidRPr="007731B5" w14:paraId="7C93E49C" w14:textId="77777777" w:rsidTr="480A5127">
+      <w:tr w:rsidR="00135EF3" w:rsidRPr="007731B5" w14:paraId="3A1736B9" w14:textId="77777777" w:rsidTr="00D42FF6">
+        <w:trPr>
+          <w:trHeight w:val="659"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34562324" w14:textId="2CA46B2A" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:ins w:id="69" w:author="Inguna Arāja" w:date="2026-03-13T15:00:00Z" w16du:dateUtc="2026-03-13T13:00:00Z">
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>8</w:t>
+              </w:r>
+            </w:ins>
+            <w:del w:id="70" w:author="Inguna Arāja" w:date="2026-03-13T15:00:00Z" w16du:dateUtc="2026-03-13T13:00:00Z">
+              <w:r w:rsidRPr="007C2340" w:rsidDel="00D632CC">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText>2</w:delText>
+              </w:r>
+            </w:del>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4058" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="678EE9C7" w14:textId="3AAFFB8E" w:rsidR="00135EF3" w:rsidRPr="006C6C1D" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:ind w:left="0" w:right="176"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C6C1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Projekta iesniedzējam un projekta sadarbības partnerim, ja tāds projektā ir paredzēts,</w:t>
+            </w:r>
+            <w:ins w:id="71" w:author="Inguna Arāja" w:date="2026-03-13T15:01:00Z" w16du:dateUtc="2026-03-13T13:01:00Z">
+              <w:r w:rsidRPr="006C6C1D">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> ir laba nodokļu saistību izpil</w:t>
+              </w:r>
+            </w:ins>
+            <w:ins w:id="72" w:author="Inguna Arāja" w:date="2026-03-13T15:02:00Z" w16du:dateUtc="2026-03-13T13:02:00Z">
+              <w:r w:rsidRPr="006C6C1D">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>de vai</w:t>
+              </w:r>
+            </w:ins>
+            <w:r w:rsidRPr="006C6C1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Latvijas Republikā nav Valsts ieņēmumu dienesta administrēto nodokļu parādu, tai skaitā valsts sociālās apdrošināšanas obligāto iemaksu parādi, kas kopsummā katram atsevišķi pārsniedz 150 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006C6C1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>euro</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:ins w:id="73" w:author="Inguna Arāja" w:date="2026-03-13T15:02:00Z" w16du:dateUtc="2026-03-13T13:02:00Z">
+              <w:r w:rsidRPr="006C6C1D">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:i/>
+                  <w:iCs/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t xml:space="preserve">, </w:t>
+              </w:r>
+            </w:ins>
+            <w:ins w:id="74" w:author="Inguna Arāja" w:date="2026-03-13T15:02:00Z">
+              <w:r w:rsidRPr="006C6C1D">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>vai pārsniedz citu MK noteikumos par SAM īstenošanu noteikto pieļaujamo nodokļu parāda apjomu</w:t>
+              </w:r>
+            </w:ins>
+            <w:r w:rsidRPr="006C6C1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1493" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70AB5EFE" w14:textId="0C525380" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1497" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79681F18" w14:textId="4D5A11F7" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Jā/Jā, ar nosacījumu/ Nē</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7298" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20BAC80F" w14:textId="77777777" w:rsidR="00E5695F" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:ins w:id="75" w:author="Inguna Arāja" w:date="2026-03-16T10:39:00Z" w16du:dateUtc="2026-03-16T08:39:00Z"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Projekta iesniedzēja un sadarbības partnera, ja tāds projektā ir paredzēts, atbilstības kritērijam pārbaudi veic katram atsevišķi, balstoties uz</w:t>
+            </w:r>
+            <w:ins w:id="76" w:author="Inguna Arāja" w:date="2026-03-16T10:39:00Z" w16du:dateUtc="2026-03-16T08:39:00Z">
+              <w:r w:rsidR="00E5695F">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>:</w:t>
+              </w:r>
+            </w:ins>
+          </w:p>
+          <w:p w14:paraId="24DE728E" w14:textId="6A41FE5C" w:rsidR="0067645C" w:rsidRDefault="00152DB4" w:rsidP="003A7B21">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:ins w:id="77" w:author="Inguna Arāja" w:date="2026-03-16T10:43:00Z" w16du:dateUtc="2026-03-16T08:43:00Z"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:ins w:id="78" w:author="Inguna Arāja" w:date="2026-03-16T10:39:00Z" w16du:dateUtc="2026-03-16T08:39:00Z">
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valsts ieņēmuma dienesta (turpmāk </w:t>
+              </w:r>
+            </w:ins>
+            <w:ins w:id="79" w:author="Inguna Arāja" w:date="2026-03-16T10:40:00Z" w16du:dateUtc="2026-03-16T08:40:00Z">
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>–</w:t>
+              </w:r>
+            </w:ins>
+            <w:r w:rsidR="00135EF3" w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> VID</w:t>
+            </w:r>
+            <w:ins w:id="80" w:author="Inguna Arāja" w:date="2026-03-16T10:40:00Z" w16du:dateUtc="2026-03-16T08:40:00Z">
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>)</w:t>
+              </w:r>
+            </w:ins>
+            <w:r w:rsidR="00135EF3" w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> publiskojamo datu bāzes sadaļā “Nodokļu </w:t>
+            </w:r>
+            <w:ins w:id="81" w:author="Inguna Arāja" w:date="2026-03-16T10:40:00Z" w16du:dateUtc="2026-03-16T08:40:00Z">
+              <w:r w:rsidR="00B712CF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>maksātāja reitings</w:t>
+              </w:r>
+            </w:ins>
+            <w:del w:id="82" w:author="Inguna Arāja" w:date="2026-03-16T10:40:00Z" w16du:dateUtc="2026-03-16T08:40:00Z">
+              <w:r w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidDel="00152DB4">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText>parādnieki</w:delText>
+              </w:r>
+            </w:del>
+            <w:r w:rsidR="00135EF3" w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+            <w:ins w:id="83" w:author="Inguna Arāja" w:date="2026-03-16T10:41:00Z" w16du:dateUtc="2026-03-16T08:41:00Z">
+              <w:r w:rsidR="003A7B21">
+                <w:rPr>
+                  <w:rStyle w:val="Vresatsauce"/>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:footnoteReference w:id="9"/>
+              </w:r>
+            </w:ins>
+            <w:r w:rsidR="00135EF3" w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (turpmāk – VID </w:t>
+            </w:r>
+            <w:ins w:id="85" w:author="Inguna Arāja" w:date="2026-03-16T10:43:00Z" w16du:dateUtc="2026-03-16T08:43:00Z">
+              <w:r w:rsidR="007B6F1D">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>reitingu</w:t>
+              </w:r>
+            </w:ins>
+            <w:del w:id="86" w:author="Inguna Arāja" w:date="2026-03-16T10:42:00Z" w16du:dateUtc="2026-03-16T08:42:00Z">
+              <w:r w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidDel="007B6F1D">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText>parādnieku</w:delText>
+              </w:r>
+            </w:del>
+            <w:r w:rsidR="00135EF3" w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> datu</w:t>
+            </w:r>
+            <w:del w:id="87" w:author="Inguna Arāja" w:date="2026-03-16T10:43:00Z" w16du:dateUtc="2026-03-16T08:43:00Z">
+              <w:r w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidDel="0067645C">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText xml:space="preserve"> </w:delText>
+              </w:r>
+            </w:del>
+            <w:r w:rsidR="00135EF3" w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>bāze) pieejamo aktuālo informāciju</w:t>
+            </w:r>
+            <w:ins w:id="88" w:author="Inguna Arāja" w:date="2026-03-16T10:43:00Z" w16du:dateUtc="2026-03-16T08:43:00Z">
+              <w:r w:rsidR="0067645C">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>;</w:t>
+              </w:r>
+            </w:ins>
+          </w:p>
+          <w:p w14:paraId="137020FA" w14:textId="008DF955" w:rsidR="00135EF3" w:rsidRPr="009479DD" w:rsidRDefault="00135EF3" w:rsidP="009479DD">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:ins w:id="89" w:author="Inguna Arāja" w:date="2026-03-16T10:44:00Z" w16du:dateUtc="2026-03-16T08:44:00Z">
+              <w:r w:rsidR="00363399" w:rsidRPr="00363399">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>informāciju, ko iegūst, izmantojot Kohēzijas politikas fondu vadības informācijas sistēmā pieejamo funkcionalitāti – e-izziņa</w:t>
+              </w:r>
+            </w:ins>
+            <w:r w:rsidR="00DB3063">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">s </w:t>
+            </w:r>
+            <w:ins w:id="90" w:author="Inguna Arāja" w:date="2026-03-16T10:44:00Z" w16du:dateUtc="2026-03-16T08:44:00Z">
+              <w:r w:rsidR="00363399" w:rsidRPr="00363399">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>par nodokļu nomaksas statusa izgūšana (turpmāk – KPVIS e-izziņa par nodokļu nomaksu). Ja informācija nav izgūstama KPVIS e-izziņā par nodokļu nomaksu, pārbauda pamatojoties uz VID publiskojamo datu bāzes sadaļā  “Nodokļu parādnieki”</w:t>
+              </w:r>
+            </w:ins>
+            <w:ins w:id="91" w:author="Inguna Arāja" w:date="2026-03-16T10:45:00Z" w16du:dateUtc="2026-03-16T08:45:00Z">
+              <w:r w:rsidR="00DC658A">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+            </w:ins>
+            <w:ins w:id="92" w:author="Inguna Arāja" w:date="2026-03-16T10:46:00Z" w16du:dateUtc="2026-03-16T08:46:00Z">
+              <w:r w:rsidR="009479DD" w:rsidRPr="009479DD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>(turpmāk – VID parādnieku datu bāze)</w:t>
+              </w:r>
+            </w:ins>
+            <w:ins w:id="93" w:author="Inguna Arāja" w:date="2026-03-16T10:48:00Z" w16du:dateUtc="2026-03-16T08:48:00Z">
+              <w:r w:rsidR="00F5690E">
+                <w:rPr>
+                  <w:rStyle w:val="Vresatsauce"/>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:footnoteReference w:id="10"/>
+              </w:r>
+            </w:ins>
+            <w:ins w:id="95" w:author="Inguna Arāja" w:date="2026-03-16T10:46:00Z" w16du:dateUtc="2026-03-16T08:46:00Z">
+              <w:r w:rsidR="009479DD" w:rsidRPr="009479DD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> pieejamo aktuālo informāciju</w:t>
+              </w:r>
+            </w:ins>
+            <w:del w:id="96" w:author="Inguna Arāja" w:date="2026-03-16T10:46:00Z" w16du:dateUtc="2026-03-16T08:46:00Z">
+              <w:r w:rsidRPr="009479DD" w:rsidDel="00F64902">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText>par situāciju projekta iesnieguma un ja attiecināms, precizētā projekta iesnieguma iesniegšanas dienā sadarbības iestādē</w:delText>
+              </w:r>
+            </w:del>
+            <w:r w:rsidRPr="009479DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, ņemot vērā, ka informācija par veikto nodokļu nomaksu VID parādnieku datu bāzē tiek aktualizēta un publicēta ar divu darba dienu nobīdi</w:t>
+            </w:r>
+            <w:ins w:id="97" w:author="Inguna Arāja" w:date="2026-03-16T10:47:00Z" w16du:dateUtc="2026-03-16T08:47:00Z">
+              <w:r w:rsidR="00F64902">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t xml:space="preserve">, </w:t>
+              </w:r>
+              <w:r w:rsidR="002A094C" w:rsidRPr="002A094C">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>t.i., pārbauda informāciju, kas publicēta divas darba dienas pēc projekta iesnieguma un (ja attiecināms) precizētā projekta iesnieguma iesniegšanas dienas.</w:t>
+              </w:r>
+            </w:ins>
+            <w:del w:id="98" w:author="Inguna Arāja" w:date="2026-03-16T10:47:00Z" w16du:dateUtc="2026-03-16T08:47:00Z">
+              <w:r w:rsidRPr="009479DD" w:rsidDel="00F64902">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText>.</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="4FADCE0B" w14:textId="77777777" w:rsidR="00135EF3" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:ins w:id="99" w:author="Inguna Arāja" w:date="2026-03-16T10:51:00Z" w16du:dateUtc="2026-03-16T08:51:00Z"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Projekta iesnieguma Vērtēšanas komisijas atzinumā norāda pārbaudes datumu un konstatēto situāciju.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="253CA2AF" w14:textId="2A0DF397" w:rsidR="00767723" w:rsidRPr="00767723" w:rsidRDefault="00767723" w:rsidP="00767723">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:ins w:id="100" w:author="Inguna Arāja" w:date="2026-03-16T10:51:00Z" w16du:dateUtc="2026-03-16T08:51:00Z"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:ins w:id="101" w:author="Inguna Arāja" w:date="2026-03-16T10:51:00Z" w16du:dateUtc="2026-03-16T08:51:00Z">
+              <w:r w:rsidRPr="00767723">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>Projekta iesniedzēja un projekta sadarbības partnera, ja tāds projektā ir paredzēts, nodokļu maksātāja reitingu nosaka atbilstoši VID reitingu datubāze pieejamajai aktuālajai informācijai veicot:</w:t>
+              </w:r>
+            </w:ins>
+          </w:p>
+          <w:p w14:paraId="2239CACC" w14:textId="6ED8090D" w:rsidR="00767723" w:rsidRPr="00767723" w:rsidRDefault="00767723" w:rsidP="00FF1F63">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="720"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:ins w:id="102" w:author="Inguna Arāja" w:date="2026-03-16T10:51:00Z" w16du:dateUtc="2026-03-16T08:51:00Z"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:ins w:id="103" w:author="Inguna Arāja" w:date="2026-03-16T10:51:00Z" w16du:dateUtc="2026-03-16T08:51:00Z">
+              <w:r w:rsidRPr="00767723">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>1)</w:t>
+              </w:r>
+            </w:ins>
+            <w:ins w:id="104" w:author="Inguna Arāja" w:date="2026-03-16T10:52:00Z" w16du:dateUtc="2026-03-16T08:52:00Z">
+              <w:r w:rsidR="0073269E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+            </w:ins>
+            <w:ins w:id="105" w:author="Inguna Arāja" w:date="2026-03-16T10:51:00Z" w16du:dateUtc="2026-03-16T08:51:00Z">
+              <w:r w:rsidRPr="00767723">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>sākotnējo projekta iesnieguma vērtēšanu;</w:t>
+              </w:r>
+            </w:ins>
+          </w:p>
+          <w:p w14:paraId="7473EEE8" w14:textId="7D86C775" w:rsidR="00767723" w:rsidRPr="007C2340" w:rsidRDefault="00767723" w:rsidP="00FF1F63">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="720"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:ins w:id="106" w:author="Inguna Arāja" w:date="2026-03-16T10:51:00Z" w16du:dateUtc="2026-03-16T08:51:00Z">
+              <w:r w:rsidRPr="00767723">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>2)</w:t>
+              </w:r>
+            </w:ins>
+            <w:ins w:id="107" w:author="Inguna Arāja" w:date="2026-03-16T10:52:00Z" w16du:dateUtc="2026-03-16T08:52:00Z">
+              <w:r w:rsidR="0073269E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+            </w:ins>
+            <w:ins w:id="108" w:author="Inguna Arāja" w:date="2026-03-16T10:51:00Z" w16du:dateUtc="2026-03-16T08:51:00Z">
+              <w:r w:rsidRPr="00767723">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>precizētā projekta iesnieguma vērtēšanu, neatkarīgi no tā, vai lēmuma par apstiprināšanu ar nosacījumu izvirzītais nosacījums ir saistīts ar šī kritērija izpildi.</w:t>
+              </w:r>
+            </w:ins>
+          </w:p>
+          <w:p w14:paraId="5899CDAD" w14:textId="77777777" w:rsidR="00C53229" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:ins w:id="109" w:author="Inguna Arāja" w:date="2026-03-16T10:53:00Z" w16du:dateUtc="2026-03-16T08:53:00Z"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Vērtējums ir “Jā”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, ja </w:t>
+            </w:r>
+            <w:ins w:id="110" w:author="Inguna Arāja" w:date="2026-03-16T10:52:00Z" w16du:dateUtc="2026-03-16T08:52:00Z">
+              <w:r w:rsidR="00912A8E" w:rsidRPr="00912A8E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t xml:space="preserve">projekta iesniedzējam vai projekta sadarbības partnerim, ja tāds projektā ir paredzēts, pārbaudes brīdī </w:t>
+              </w:r>
+              <w:r w:rsidR="00912A8E" w:rsidRPr="00912A8E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t xml:space="preserve">nodokļu </w:t>
+              </w:r>
+              <w:r w:rsidR="00912A8E" w:rsidRPr="00912A8E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:lastRenderedPageBreak/>
+                <w:t>maksātāja reitings ir “A”, attiecīgi nodokļu parāda esamības vai neesamības pārbaude netiek veikta.</w:t>
+              </w:r>
+            </w:ins>
+            <w:ins w:id="111" w:author="Inguna Arāja" w:date="2026-03-16T10:53:00Z" w16du:dateUtc="2026-03-16T08:53:00Z">
+              <w:r w:rsidR="00912A8E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+            </w:ins>
+          </w:p>
+          <w:p w14:paraId="627B61D2" w14:textId="4CFE1810" w:rsidR="008301CB" w:rsidRPr="008301CB" w:rsidRDefault="008301CB" w:rsidP="008301CB">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:ins w:id="112" w:author="Inguna Arāja" w:date="2026-03-16T10:54:00Z" w16du:dateUtc="2026-03-16T08:54:00Z"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:ins w:id="113" w:author="Inguna Arāja" w:date="2026-03-16T10:54:00Z" w16du:dateUtc="2026-03-16T08:54:00Z">
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ja projekta </w:t>
+              </w:r>
+              <w:r w:rsidRPr="008301CB">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t xml:space="preserve">iesniedzējam vai projekta sadarbības partnerim, ja tāds projektā ir paredzēts, pārbaudes brīdī  </w:t>
+              </w:r>
+              <w:r w:rsidRPr="00F4752E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t xml:space="preserve">nodokļu maksātāja reitings ir “B”, “J”, “C”, “N” vai  nodokļu maksātāja reitings netiek veidots, </w:t>
+              </w:r>
+              <w:r w:rsidRPr="008301CB">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t xml:space="preserve">piemēram, publiskai personai, publiskai atvasinātai personai u.c., </w:t>
+              </w:r>
+              <w:r w:rsidRPr="005A6092">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>veic nodokļu parāda esamības vai neesamības pārbaudi:</w:t>
+              </w:r>
+            </w:ins>
+          </w:p>
+          <w:p w14:paraId="3264B2CC" w14:textId="2179F722" w:rsidR="008301CB" w:rsidRPr="008301CB" w:rsidRDefault="008301CB" w:rsidP="00FF1F63">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="720"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:ins w:id="114" w:author="Inguna Arāja" w:date="2026-03-16T10:54:00Z" w16du:dateUtc="2026-03-16T08:54:00Z"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:ins w:id="115" w:author="Inguna Arāja" w:date="2026-03-16T10:54:00Z" w16du:dateUtc="2026-03-16T08:54:00Z">
+              <w:r w:rsidRPr="008301CB">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>1)</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:r w:rsidRPr="008301CB">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>uz projekta iesniegšanas dienu;</w:t>
+              </w:r>
+            </w:ins>
+          </w:p>
+          <w:p w14:paraId="36D0199D" w14:textId="6E5FE428" w:rsidR="00C53229" w:rsidRDefault="008301CB" w:rsidP="00FF1F63">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="720"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:ins w:id="116" w:author="Inguna Arāja" w:date="2026-03-16T10:55:00Z" w16du:dateUtc="2026-03-16T08:55:00Z"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:ins w:id="117" w:author="Inguna Arāja" w:date="2026-03-16T10:54:00Z" w16du:dateUtc="2026-03-16T08:54:00Z">
+              <w:r w:rsidRPr="008301CB">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>2)</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:r w:rsidRPr="008301CB">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>uz precizētā projekta iesnieguma iesniegšanas dienu, neatkarīgi no tā, vai lēmumā par apstiprināšanu ar nosacījumu izvirzītais nosacījums ir saistīts ar šī kritērija izpildi.</w:t>
+              </w:r>
+            </w:ins>
+          </w:p>
+          <w:p w14:paraId="558C1FDF" w14:textId="77777777" w:rsidR="009D42EB" w:rsidRPr="009D42EB" w:rsidRDefault="009D42EB" w:rsidP="009D42EB">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:ins w:id="118" w:author="Inguna Arāja" w:date="2026-03-16T10:55:00Z" w16du:dateUtc="2026-03-16T08:55:00Z"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:ins w:id="119" w:author="Inguna Arāja" w:date="2026-03-16T10:55:00Z" w16du:dateUtc="2026-03-16T08:55:00Z">
+              <w:r w:rsidRPr="009D42EB">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>Projekts neatbilst kritērija prasībām, ja veicot nodokļu parāda esamības vai neesamības pārbaudi, tiek konstatēts, ka:</w:t>
+              </w:r>
+            </w:ins>
+          </w:p>
+          <w:p w14:paraId="7BAFA3CC" w14:textId="1BC296AE" w:rsidR="009D42EB" w:rsidRPr="009D42EB" w:rsidRDefault="009D42EB" w:rsidP="00FF1F63">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="720"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:ins w:id="120" w:author="Inguna Arāja" w:date="2026-03-16T10:55:00Z" w16du:dateUtc="2026-03-16T08:55:00Z"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:ins w:id="121" w:author="Inguna Arāja" w:date="2026-03-16T10:55:00Z" w16du:dateUtc="2026-03-16T08:55:00Z">
+              <w:r w:rsidRPr="009D42EB">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>1)</w:t>
+              </w:r>
+            </w:ins>
+            <w:ins w:id="122" w:author="Inguna Arāja" w:date="2026-03-16T10:56:00Z" w16du:dateUtc="2026-03-16T08:56:00Z">
+              <w:r w:rsidR="00F4752E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+            </w:ins>
+            <w:ins w:id="123" w:author="Inguna Arāja" w:date="2026-03-16T10:55:00Z" w16du:dateUtc="2026-03-16T08:55:00Z">
+              <w:r w:rsidRPr="009D42EB">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t xml:space="preserve">projekta iesniedzējam un projekta sadarbības partnerim, ja tāds projektā ir paredzēts, ir VID administrēto nodokļu parāds, tai skaitā valsts sociālās apdrošināšanas obligāto iemaksu parāds, kas kopsummā katram atsevišķi pārsniedz 150 </w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="00FF1F63">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:i/>
+                  <w:iCs/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>euro</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="009D42EB">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> vai MK noteikumos par SAM īstenošanu noteikto pieļaujamo nodokļu parāda apjomu;</w:t>
+              </w:r>
+            </w:ins>
+          </w:p>
+          <w:p w14:paraId="160FB29A" w14:textId="79872234" w:rsidR="001503C7" w:rsidRDefault="009D42EB" w:rsidP="00FF1F63">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="720"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:ins w:id="124" w:author="Inguna Arāja" w:date="2026-03-16T10:53:00Z" w16du:dateUtc="2026-03-16T08:53:00Z"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:ins w:id="125" w:author="Inguna Arāja" w:date="2026-03-16T10:55:00Z" w16du:dateUtc="2026-03-16T08:55:00Z">
+              <w:r w:rsidRPr="009D42EB">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>2)</w:t>
+              </w:r>
+            </w:ins>
+            <w:ins w:id="126" w:author="Inguna Arāja" w:date="2026-03-16T10:56:00Z" w16du:dateUtc="2026-03-16T08:56:00Z">
+              <w:r w:rsidR="00F4752E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+            </w:ins>
+            <w:ins w:id="127" w:author="Inguna Arāja" w:date="2026-03-16T10:55:00Z" w16du:dateUtc="2026-03-16T08:55:00Z">
+              <w:r w:rsidRPr="009D42EB">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t xml:space="preserve">projekta iesniedzējam un projekta sadarbības partnerim, ja tāds projektā ir paredzēts, nav VID administrēto nodokļu parāds, tai skaitā valsts sociālās apdrošināšanas obligāto iemaksu parāds, kas kopsummā katram atsevišķi pārsniedz 150 </w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="00FF1F63">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:i/>
+                  <w:iCs/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>euro</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="009D42EB">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> vai MK noteikumos par SAM īstenošanu noteikto pieļaujamo nodokļu parāda apjomu,  vienlaikus ir piezīme, ka precīzu informāciju par nodokļu nomaksas stāvokli VID nevar sniegt, jo nodokļu maksātājs nav iesniedzis visas deklarācijas, kuras šo stāvokli uz pārbaudes datumu var ietekmēt.</w:t>
+              </w:r>
+            </w:ins>
+          </w:p>
+          <w:p w14:paraId="72A1D78C" w14:textId="77777777" w:rsidR="00EF1B30" w:rsidRPr="00EF1B30" w:rsidRDefault="00EF1B30" w:rsidP="00EF1B30">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:ins w:id="128" w:author="Inguna Arāja" w:date="2026-03-16T10:57:00Z" w16du:dateUtc="2026-03-16T08:57:00Z"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:ins w:id="129" w:author="Inguna Arāja" w:date="2026-03-16T10:57:00Z" w16du:dateUtc="2026-03-16T08:57:00Z">
+              <w:r w:rsidRPr="00EF1B30">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>Ja tiek konstatēta projekta neatbilstība kritērija prasībām:</w:t>
+              </w:r>
+            </w:ins>
+          </w:p>
+          <w:p w14:paraId="45D71C48" w14:textId="2031B651" w:rsidR="00EF1B30" w:rsidRPr="00EF1B30" w:rsidRDefault="00EF1B30" w:rsidP="00757B51">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:ins w:id="130" w:author="Inguna Arāja" w:date="2026-03-16T10:57:00Z" w16du:dateUtc="2026-03-16T08:57:00Z"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:ins w:id="131" w:author="Inguna Arāja" w:date="2026-03-16T10:57:00Z" w16du:dateUtc="2026-03-16T08:57:00Z">
+              <w:r w:rsidRPr="00EF1B30">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>1)</w:t>
+              </w:r>
+            </w:ins>
+            <w:r w:rsidR="00FF1F63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:ins w:id="132" w:author="Inguna Arāja" w:date="2026-03-16T10:57:00Z" w16du:dateUtc="2026-03-16T08:57:00Z">
+              <w:r w:rsidRPr="00EF1B30">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>uz projekta iesniegšanas dienu:</w:t>
+              </w:r>
+            </w:ins>
+          </w:p>
+          <w:p w14:paraId="6864CAE6" w14:textId="27168536" w:rsidR="00EF1B30" w:rsidRPr="00EF1B30" w:rsidRDefault="00EF1B30" w:rsidP="00757B51">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="720"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:ins w:id="133" w:author="Inguna Arāja" w:date="2026-03-16T10:57:00Z" w16du:dateUtc="2026-03-16T08:57:00Z"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:ins w:id="134" w:author="Inguna Arāja" w:date="2026-03-16T10:57:00Z" w16du:dateUtc="2026-03-16T08:57:00Z">
+              <w:r w:rsidRPr="00EF1B30">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>a)</w:t>
+              </w:r>
+            </w:ins>
+            <w:r w:rsidR="00FF1F63">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:ins w:id="135" w:author="Inguna Arāja" w:date="2026-03-16T10:57:00Z" w16du:dateUtc="2026-03-16T08:57:00Z">
+              <w:r w:rsidRPr="00EF1B30">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t xml:space="preserve">un projektam izvirzāmi nosacījumi arī citos kritērijos, </w:t>
+              </w:r>
+              <w:r w:rsidRPr="00F232F6">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>vērtējums ir “Jā, ar nosacījumu”</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00EF1B30">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> un tiek izvirzīts atbilstošs nosacījums:</w:t>
+              </w:r>
+            </w:ins>
+          </w:p>
+          <w:p w14:paraId="7DC8C419" w14:textId="6CD1F869" w:rsidR="00EF1B30" w:rsidRPr="00EF1B30" w:rsidRDefault="00EF1B30" w:rsidP="00757B51">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="1440"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:ins w:id="136" w:author="Inguna Arāja" w:date="2026-03-16T10:57:00Z" w16du:dateUtc="2026-03-16T08:57:00Z"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:ins w:id="137" w:author="Inguna Arāja" w:date="2026-03-16T10:57:00Z" w16du:dateUtc="2026-03-16T08:57:00Z">
+              <w:r w:rsidRPr="00EF1B30">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:lastRenderedPageBreak/>
+                <w:t>•</w:t>
+              </w:r>
+            </w:ins>
+            <w:r w:rsidR="005F387B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:ins w:id="138" w:author="Inguna Arāja" w:date="2026-03-16T10:57:00Z" w16du:dateUtc="2026-03-16T08:57:00Z">
+              <w:r w:rsidRPr="00EF1B30">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t xml:space="preserve">veikt visu nodokļu parādu nomaksu, nodrošinot, ka ne projekta iesniedzējam, ne sadarbības partnerim, ja tāds projektā ir paredzēts, Latvijas Republikā projekta iesnieguma precizējumu iesniegšanas dienā nav nodokļu parādu, kas kopsummā katram atsevišķi pārsniedz 150 </w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="005F387B">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:i/>
+                  <w:iCs/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>euro</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="005F387B">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:i/>
+                  <w:iCs/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:r w:rsidRPr="00EF1B30">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>vai MK noteikumos par SAM īstenošanu noteikto pieļaujamo nodokļu parāda apjomu, ja ir notikts cits apjoms;</w:t>
+              </w:r>
+            </w:ins>
+          </w:p>
+          <w:p w14:paraId="1A17FE87" w14:textId="49652100" w:rsidR="00EF1B30" w:rsidRPr="00EF1B30" w:rsidRDefault="00EF1B30" w:rsidP="00757B51">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="1440"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:ins w:id="139" w:author="Inguna Arāja" w:date="2026-03-16T10:57:00Z" w16du:dateUtc="2026-03-16T08:57:00Z"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:ins w:id="140" w:author="Inguna Arāja" w:date="2026-03-16T10:57:00Z" w16du:dateUtc="2026-03-16T08:57:00Z">
+              <w:r w:rsidRPr="00EF1B30">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>•</w:t>
+              </w:r>
+            </w:ins>
+            <w:r w:rsidR="005F387B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:ins w:id="141" w:author="Inguna Arāja" w:date="2026-03-16T10:57:00Z" w16du:dateUtc="2026-03-16T08:57:00Z">
+              <w:r w:rsidRPr="00EF1B30">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t xml:space="preserve">iesniegt visas deklarācijas un  nodrošināt, ka ne projekta iesniedzējam, ne sadarbības partnerim, ja tāds projektā ir paredzēts, Latvijas Republikā projekta iesnieguma precizējumu iesniegšanas dienā nav nodokļu parādu, kas kopsummā katram atsevišķi pārsniedz 150 </w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="005F387B">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:i/>
+                  <w:iCs/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>euro</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="00EF1B30">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> vai MK noteikumos par SAM īstenošanu noteikto pieļaujamo nodokļu parāda apjomu, ja ir notikts cits apjoms;</w:t>
+              </w:r>
+            </w:ins>
+          </w:p>
+          <w:p w14:paraId="258C35DF" w14:textId="2CCFC34A" w:rsidR="00EF1B30" w:rsidRPr="00EF1B30" w:rsidRDefault="00EF1B30" w:rsidP="00757B51">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="720"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:ins w:id="142" w:author="Inguna Arāja" w:date="2026-03-16T10:57:00Z" w16du:dateUtc="2026-03-16T08:57:00Z"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:ins w:id="143" w:author="Inguna Arāja" w:date="2026-03-16T10:57:00Z" w16du:dateUtc="2026-03-16T08:57:00Z">
+              <w:r w:rsidRPr="00EF1B30">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>b)</w:t>
+              </w:r>
+            </w:ins>
+            <w:r w:rsidR="005F387B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:ins w:id="144" w:author="Inguna Arāja" w:date="2026-03-16T10:57:00Z" w16du:dateUtc="2026-03-16T08:57:00Z">
+              <w:r w:rsidRPr="00EF1B30">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t xml:space="preserve">un vērtējums citos kritērijos ir “Jā”, </w:t>
+              </w:r>
+              <w:r w:rsidRPr="00F232F6">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>vērtējums ir “Jā”</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00EF1B30">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> un sadarbības iestāde veic atkārtotu pārbaudi lēmuma par projekta apstiprināšanu izdošanas dienā. Ja uz lēmuma par projekta apstiprināšanu izdošanas dienu VID administrēto nodokļu parāds pārsniedz pieļaujamo apmēru, lēmumā tiek iekļauts nosacījums veikt nodokļu parādu nomaksu līdz līguma vai vienošanās par projekta īstenošanu noslēgšanai;</w:t>
+              </w:r>
+            </w:ins>
+          </w:p>
+          <w:p w14:paraId="28172D15" w14:textId="019B7CD0" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidDel="00C53229" w:rsidRDefault="00EF1B30" w:rsidP="00135EF3">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:del w:id="145" w:author="Inguna Arāja" w:date="2026-03-16T10:54:00Z" w16du:dateUtc="2026-03-16T08:54:00Z"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:ins w:id="146" w:author="Inguna Arāja" w:date="2026-03-16T10:57:00Z" w16du:dateUtc="2026-03-16T08:57:00Z">
+              <w:r w:rsidRPr="00EF1B30">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>2)</w:t>
+              </w:r>
+            </w:ins>
+            <w:r w:rsidR="005F387B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:ins w:id="147" w:author="Inguna Arāja" w:date="2026-03-16T10:57:00Z" w16du:dateUtc="2026-03-16T08:57:00Z">
+              <w:r w:rsidRPr="00EF1B30">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t xml:space="preserve">uz precizētā projekta iesnieguma iesniegšanas dienu, </w:t>
+              </w:r>
+              <w:r w:rsidRPr="00F232F6">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t xml:space="preserve">vērtējums ir “Jā” </w:t>
+              </w:r>
+              <w:r w:rsidRPr="00EF1B30">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>un sadarbības iestāde veic atkārtotu pārbaudi atzinuma par nosacījumu izpildi izdošanas dienā. Ja uz atzinuma izdošanas dienu VID administrēto nodokļu parāds pārsniedz pieļaujamo apmēru, atzinumā tiek iekļauts nosacījums veikt nodokļu parādu nomaksu līdz līguma vai vienošanās par projekta īstenošanu noslēgšanai.</w:t>
+              </w:r>
+            </w:ins>
+            <w:del w:id="148" w:author="Inguna Arāja" w:date="2026-03-16T10:52:00Z" w16du:dateUtc="2026-03-16T08:52:00Z">
+              <w:r w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidDel="00A206B6">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText xml:space="preserve">balstoties uz VID parādnieku datu bāzē pieejamo informāciju uz projekta iesnieguma un, ja attiecināms, precizētā projekta iesnieguma iesniegšanas dienu (t.i., informāciju, kas publicēta divas darba dienas pēc projekta iesnieguma un, ja attiecināms, precizētā projekta iesnieguma iesniegšanas dienas) projekta iesniedzējam un sadarbības partnerim, ja tāds projektā ir paredzēts, nav VID administrēto nodokļu parādu, tai skaitā valsts sociālās apdrošināšanas obligāto iemaksu </w:delText>
+              </w:r>
+              <w:r w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidDel="00A206B6">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:lastRenderedPageBreak/>
+                <w:delText>parādu (turpmāk – nodokļu parādi), kas kopsummā katram atsevišķi pārsniedz 150 </w:delText>
+              </w:r>
+              <w:r w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidDel="00A206B6">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:i/>
+                  <w:iCs/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText>euro</w:delText>
+              </w:r>
+              <w:r w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidDel="00A206B6">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText>.</w:delText>
+              </w:r>
+            </w:del>
+            <w:del w:id="149" w:author="Inguna Arāja" w:date="2026-03-16T10:54:00Z" w16du:dateUtc="2026-03-16T08:54:00Z">
+              <w:r w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidDel="00C53229">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText xml:space="preserve">Vērtējums ir </w:delText>
+              </w:r>
+              <w:r w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidDel="00C53229">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText>“Jā ar nosacījumu”</w:delText>
+              </w:r>
+              <w:r w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidDel="00C53229">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText>, ja:</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="1C29393A" w14:textId="2AEF497A" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidDel="00C53229" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:ind w:left="460" w:hanging="460"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:del w:id="150" w:author="Inguna Arāja" w:date="2026-03-16T10:54:00Z" w16du:dateUtc="2026-03-16T08:54:00Z"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:del w:id="151" w:author="Inguna Arāja" w:date="2026-03-16T10:54:00Z" w16du:dateUtc="2026-03-16T08:54:00Z">
+              <w:r w:rsidRPr="007C2340" w:rsidDel="00C53229">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText>saskaņā ar VID parādnieku datu bāzē pieejamo informāciju par situāciju projekta iesnieguma iesniegšanas sadarbības iestādē dienā (t.i., informāciju, kas publicēta divas darba dienas pēc projekta iesnieguma iesniegšanas sadarbības iestādē) projekta iesniedzējam un/vai sadarbības partnerim, ja tāds projektā ir paredzēts, ir nodokļu parādi, kas kopsummā katram atsevišķi pārsniedz 150 </w:delText>
+              </w:r>
+              <w:r w:rsidRPr="007C2340" w:rsidDel="00C53229">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:i/>
+                  <w:iCs/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText>euro</w:delText>
+              </w:r>
+              <w:r w:rsidRPr="007C2340" w:rsidDel="00C53229">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText>;</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="74851B31" w14:textId="14564D15" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidDel="00C53229" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="460" w:hanging="460"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:del w:id="152" w:author="Inguna Arāja" w:date="2026-03-16T10:54:00Z" w16du:dateUtc="2026-03-16T08:54:00Z"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:del w:id="153" w:author="Inguna Arāja" w:date="2026-03-16T10:54:00Z" w16du:dateUtc="2026-03-16T08:54:00Z">
+              <w:r w:rsidRPr="007C2340" w:rsidDel="00C53229">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText>saskaņā ar VID parādnieku datu bāzē pieejamo informāciju par situāciju projekta iesnieguma iesniegšanas sadarbības iestādē dienā (t.i., informāciju, kas publicēta divas darba dienas pēc projekta iesnieguma iesniegšanas sadarbības iestādē) projekta iesniedzējam un/vai sadarbības partnerim, ja tāds projektā ir paredzēts, nav nodokļu parādu, kas kopsummā katram atsevišķi pārsniedz 150 </w:delText>
+              </w:r>
+              <w:r w:rsidRPr="007C2340" w:rsidDel="00C53229">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:i/>
+                  <w:iCs/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText>euro</w:delText>
+              </w:r>
+              <w:r w:rsidRPr="007C2340" w:rsidDel="00C53229">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText>, bet vienlaikus ir piezīme, ka precīzu informāciju par nodokļu nomaksas stāvokli VID nevar sniegt, jo nodokļu maksātājs nav iesniedzis visas deklarācijas, kuras šo stāvokli uz pārbaudes datumu var ietekmēt.</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="31711EB0" w14:textId="787C9590" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidDel="00C53229" w:rsidRDefault="00135EF3" w:rsidP="00C53229">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:del w:id="154" w:author="Inguna Arāja" w:date="2026-03-16T10:54:00Z" w16du:dateUtc="2026-03-16T08:54:00Z"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:del w:id="155" w:author="Inguna Arāja" w:date="2026-03-16T10:54:00Z" w16du:dateUtc="2026-03-16T08:54:00Z">
+              <w:r w:rsidRPr="007C2340" w:rsidDel="00C53229">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText>Ja projektā ir paredzēts sadarbības partneris, vērtējumu “Jā, ar nosacījumu” un “Nē” piešķir neatkarīgi no tā, vai vērtējumam raksturīgās pazīmes konstatējamas attiecībā gan uz projekta iesniedzēju, gan sadarbības partneri, vai tikai vienu no tiem.</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="5BB31164" w14:textId="26112610" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidDel="00C53229" w:rsidRDefault="00135EF3" w:rsidP="00C53229">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:del w:id="156" w:author="Inguna Arāja" w:date="2026-03-16T10:54:00Z" w16du:dateUtc="2026-03-16T08:54:00Z"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:del w:id="157" w:author="Inguna Arāja" w:date="2026-03-16T10:54:00Z" w16du:dateUtc="2026-03-16T08:54:00Z">
+              <w:r w:rsidRPr="007C2340" w:rsidDel="00C53229">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText>Konstatējot minētos faktus, izvirza nosacījumus:</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="7FAEFFCB" w14:textId="2CC476B8" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidDel="00C53229" w:rsidRDefault="00135EF3" w:rsidP="00757B51">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:del w:id="158" w:author="Inguna Arāja" w:date="2026-03-16T10:54:00Z" w16du:dateUtc="2026-03-16T08:54:00Z"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:del w:id="159" w:author="Inguna Arāja" w:date="2026-03-16T10:54:00Z" w16du:dateUtc="2026-03-16T08:54:00Z">
+              <w:r w:rsidRPr="007C2340" w:rsidDel="00C53229">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText>veikt visu nodokļu parādu nomaksu, nodrošinot, ka ne projekta iesniedzējam, ne sadarbības partnerim, ja tāds projektā ir paredzēts, Latvijas Republikā projekta iesnieguma precizējumu iesniegšanas dienā nav nodokļu parādu, kas kopsummā katram atsevišķi pārsniedz 150 </w:delText>
+              </w:r>
+              <w:r w:rsidRPr="007C2340" w:rsidDel="00C53229">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:i/>
+                  <w:iCs/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText>euro</w:delText>
+              </w:r>
+              <w:r w:rsidRPr="007C2340" w:rsidDel="00C53229">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText>;</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="1D492BA2" w14:textId="3AEE4725" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidDel="00C53229" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:del w:id="160" w:author="Inguna Arāja" w:date="2026-03-16T10:53:00Z" w16du:dateUtc="2026-03-16T08:53:00Z"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:del w:id="161" w:author="Inguna Arāja" w:date="2026-03-16T10:54:00Z" w16du:dateUtc="2026-03-16T08:54:00Z">
+              <w:r w:rsidRPr="007C2340" w:rsidDel="00C53229">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText>iesniegt VID visas nodokļu deklarācijas, kas bija jāiesniedz līdz pārbaudes datumam, papildu iesniedzot sadarbības iestādē aktualizētu izziņu par faktisko nodokļu nomaksas stāvokli pārbaudes datum</w:delText>
+              </w:r>
+            </w:del>
+            <w:del w:id="162" w:author="Inguna Arāja" w:date="2026-03-16T10:53:00Z" w16du:dateUtc="2026-03-16T08:53:00Z">
+              <w:r w:rsidRPr="007C2340" w:rsidDel="00C53229">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText>Vērtējums ir</w:delText>
+              </w:r>
+              <w:r w:rsidRPr="007C2340" w:rsidDel="00C53229">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText xml:space="preserve"> </w:delText>
+              </w:r>
+              <w:r w:rsidRPr="007C2340" w:rsidDel="00C53229">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText>“Nē”</w:delText>
+              </w:r>
+              <w:r w:rsidRPr="007C2340" w:rsidDel="00C53229">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText xml:space="preserve">, ja saskaņā ar VID parādnieku datu bāzē pieejamo informāciju precizētā projekta iesnieguma iesniegšanas dienā (t.i., informāciju, kas publicēta divas darba dienas pēc precizētā projekta iesnieguma iesniegšanas sadarbības iestādē), ir konstatējams, ka projekta iesniedzējs un/vai </w:delText>
+              </w:r>
+              <w:r w:rsidRPr="007C2340" w:rsidDel="00C53229">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:lastRenderedPageBreak/>
+                <w:delText>sadarbības partneris, ja tāds projektā ir paredzēts, nav veicis nodokļu parādu nomaksu un iesniedzējam un/vai sadarbības partnerim, ja tāds projektā ir paredzēts, ir nodokļu parādi, kas kopsummā katram atsevišķi pārsniedz 150 </w:delText>
+              </w:r>
+              <w:r w:rsidRPr="007C2340" w:rsidDel="00C53229">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:i/>
+                  <w:iCs/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText>euro</w:delText>
+              </w:r>
+              <w:r w:rsidRPr="007C2340" w:rsidDel="00C53229">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText>.</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="1B1BAA44" w14:textId="0E63E384" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidDel="00C53229" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:del w:id="163" w:author="Inguna Arāja" w:date="2026-03-16T10:53:00Z" w16du:dateUtc="2026-03-16T08:53:00Z"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:del w:id="164" w:author="Inguna Arāja" w:date="2026-03-16T10:53:00Z" w16du:dateUtc="2026-03-16T08:53:00Z">
+              <w:r w:rsidRPr="007C2340" w:rsidDel="00C53229">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText>Lai nodrošinātu minētā kritērija visaptverošu pārbaudi, projekta iesniedzēja un sadarbības partnera, ja tāds projektā ir paredzēts, atbilstību šajā kritērijā noteiktajam pārbauda atkārtoti, ja projekta iesniegums apstiprināts ar nosacījumu, neatkarīgi no tā, vai nosacījums ir saistīts ar šī kritērija izpildi.</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="2A7DE06B" w14:textId="291BFAAC" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:del w:id="165" w:author="Inguna Arāja" w:date="2026-03-16T10:53:00Z" w16du:dateUtc="2026-03-16T08:53:00Z">
+              <w:r w:rsidRPr="007C2340" w:rsidDel="00C53229">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText>Ja sadarbības iestāde atkārtotas pārbaudes rezultātā konstatē nodokļu parādu, sadarbības iestāde pieņem lēmumu par projekta iesnieguma noraidīšanu, to pamatojot ar neatbilstību šim kritērijam, pat gadījumā, ja sākotnējā novērtēšanā projekta iesniegums šajā kritērijā novērtēts ar “Jā”.</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00135EF3" w:rsidRPr="007731B5" w14:paraId="7C93E49C" w14:textId="77777777" w:rsidTr="480A5127">
         <w:trPr>
           <w:trHeight w:val="543"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15163" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24055B7F" w14:textId="2F6B1E58" w:rsidR="008C3ED0" w:rsidRPr="009143A8" w:rsidRDefault="008C3ED0" w:rsidP="000F2874">
+          <w:p w14:paraId="24055B7F" w14:textId="2F6B1E58" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="30E176AE">
-              <w:rPr>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>2. VIENOTIE IZVĒLES KRITĒRIJI</w:t>
             </w:r>
-            <w:r w:rsidR="00D971C4" w:rsidRPr="30E176AE">
-[...1 lines deleted...]
-                <w:rStyle w:val="FootnoteReference"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rStyle w:val="Vresatsauce"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:footnoteReference w:id="9"/>
+              <w:footnoteReference w:id="11"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D02F4B" w:rsidRPr="007731B5" w14:paraId="51146510" w14:textId="77777777" w:rsidTr="480A5127">
+      <w:tr w:rsidR="00135EF3" w:rsidRPr="007731B5" w14:paraId="51146510" w14:textId="77777777" w:rsidTr="480A5127">
         <w:trPr>
           <w:trHeight w:val="659"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1349" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="47F50FF1" w14:textId="5231F6C0" w:rsidR="00D02F4B" w:rsidRPr="0096111F" w:rsidRDefault="00D02F4B" w:rsidP="000F2874">
+          <w:p w14:paraId="47F50FF1" w14:textId="5231F6C0" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3526" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F717841" w14:textId="43387524" w:rsidR="00D02F4B" w:rsidRPr="00554B9A" w:rsidRDefault="00D02F4B" w:rsidP="16D66135">
+          <w:p w14:paraId="1F717841" w14:textId="43387524" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="16D66135">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Projekta sadarbības partneris un tā plānotās darbības projekta ietvaros atbilst M</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A71CA8">
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> noteiktajām prasībām (ja attiecināms).</w:t>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>K noteikumos par SAM īstenošanu noteiktajām prasībām (ja attiecināms).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F1F1813" w14:textId="4517BBC1" w:rsidR="00D02F4B" w:rsidRPr="00A71CA8" w:rsidRDefault="00D02F4B" w:rsidP="000F2874">
+          <w:p w14:paraId="5F1F1813" w14:textId="4517BBC1" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A71CA8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>P; N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1497" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E5E85A2" w14:textId="7B0A48E2" w:rsidR="00D02F4B" w:rsidRPr="00A71CA8" w:rsidRDefault="00F8587F" w:rsidP="000F2874">
+          <w:p w14:paraId="4E5E85A2" w14:textId="7B0A48E2" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A71CA8">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Jā/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00A71CA8">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Jā</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00A71CA8">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00A71CA8">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ar</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00A71CA8">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00A71CA8">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>nosacījumu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00A71CA8">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">/ </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00A71CA8">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Nē</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00810B51" w:rsidRPr="00A71CA8">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>/ N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7298" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47CECE78" w14:textId="787B8BD0" w:rsidR="00D02F4B" w:rsidRPr="00A71CA8" w:rsidRDefault="00D02F4B" w:rsidP="000F2874">
+          <w:p w14:paraId="47CECE78" w14:textId="787B8BD0" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
               <w:pStyle w:val="pf0"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A71CA8">
-              <w:rPr>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...16 lines deleted...]
-            <w:r w:rsidRPr="00A71CA8">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Vērtējums ir “Jā”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>, ja:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="63D3BDB7" w14:textId="3A9F9D58" w:rsidR="00D02F4B" w:rsidRPr="00A71CA8" w:rsidRDefault="007B71EB" w:rsidP="16D66135">
+          <w:p w14:paraId="63D3BDB7" w14:textId="3A9F9D58" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
               <w:pStyle w:val="pf0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:left="460" w:hanging="460"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-              <w:t xml:space="preserve"> noteiktajam un ir sniegts pamatojums sadarbības partnera izvēlei;</w:t>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>projekta iesniegumā norādītais sadarbības partneris atbilst MK noteikumos par SAM īstenošanu noteiktajam un ir sniegts pamatojums sadarbības partnera izvēlei;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D21F371" w14:textId="18641296" w:rsidR="00D02F4B" w:rsidRPr="00A71CA8" w:rsidRDefault="007B71EB" w:rsidP="000F2874">
+          <w:p w14:paraId="4D21F371" w14:textId="18641296" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
               <w:pStyle w:val="pf0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="460" w:hanging="460"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>ir aprakstīts, kuras no projektā plānotajām darbībām veiks sadarbības partneris;</w:t>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>projekta iesniegumā ir aprakstīts, kuras no projektā plānotajām darbībām veiks sadarbības partneris;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A85075A" w14:textId="5229C142" w:rsidR="00D02F4B" w:rsidRPr="00A71CA8" w:rsidRDefault="007B71EB" w:rsidP="000F2874">
+          <w:p w14:paraId="2A85075A" w14:textId="5229C142" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
               <w:pStyle w:val="pf0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:left="460" w:hanging="460"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>ir norādīts finansējuma apjoms, kas projekta ietvaros tiks novirzīts sadarbības partnerim (ja attiecināms);</w:t>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>projekta iesniegumā ir norādīts finansējuma apjoms, kas projekta ietvaros tiks novirzīts sadarbības partnerim (ja attiecināms);</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7020F3EF" w14:textId="16DE821E" w:rsidR="00D02F4B" w:rsidRPr="00A71CA8" w:rsidRDefault="007B71EB" w:rsidP="000F2874">
+          <w:p w14:paraId="7020F3EF" w14:textId="16DE821E" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:spacing w:after="120"/>
               <w:ind w:left="17"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>ir pievienoti atbilstoši visu sadarbības partneru apliecinājumi (atbilstoši projekta iesniegumā atlases nolikumā noteiktajai formai) vai sadarbības līgumi.</w:t>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>projekta iesniegumam ir pievienoti atbilstoši visu sadarbības partneru apliecinājumi (atbilstoši projekta iesniegumā atlases nolikumā noteiktajai formai) vai sadarbības līgumi.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A34DB8F" w14:textId="298B6109" w:rsidR="00D02F4B" w:rsidRPr="00A71CA8" w:rsidRDefault="00D02F4B" w:rsidP="000F2874">
+          <w:p w14:paraId="5A34DB8F" w14:textId="298B6109" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:spacing w:after="120"/>
               <w:ind w:left="17"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A71CA8">
-[...15 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ja projekta iesniegums neatbilst minētajām prasībām, vērtējums ir</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> “Jā, ar nosacījumu”,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A71CA8">
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"> izvirza atbilstošus nosacījumus.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08BE1EE3" w14:textId="6E5099EB" w:rsidR="00D02F4B" w:rsidRPr="00A71CA8" w:rsidRDefault="00D02F4B" w:rsidP="000F2874">
+          <w:p w14:paraId="08BE1EE3" w14:textId="6E5099EB" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:spacing w:after="120"/>
               <w:ind w:left="17"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A71CA8">
-              <w:rPr>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Vērtējums ir</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A71CA8">
-              <w:rPr>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0052038F" w:rsidRPr="00A71CA8">
-              <w:rPr>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>“</w:t>
-[...3 lines deleted...]
-                <w:b/>
+              <w:t>“Nē”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>Nē”</w:t>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A71CA8">
-[...12 lines deleted...]
-              <w:t xml:space="preserve"> apstiprināšanu ar nosacījumiem noteiktajā termiņā.</w:t>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ja projekta iesniedzējs neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem ietvertos nosacījumus vai pēc nosacījumu izpildes joprojām neatbilst izvirzītajām prasībām, vai arī </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>nosacījumus neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem noteiktajā termiņā.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46EB6F29" w14:textId="3E0DA889" w:rsidR="00D02F4B" w:rsidRPr="00A71CA8" w:rsidRDefault="00D02F4B" w:rsidP="000F2874">
+          <w:p w14:paraId="46EB6F29" w14:textId="3E0DA889" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:spacing w:after="120"/>
               <w:ind w:left="17"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A71CA8">
-              <w:rPr>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vērtējums ir </w:t>
-[...16 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve">Vērtējums ir “N/A”, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>ja projektā netiek piesaistīts sadarbības partneris.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D02F4B" w:rsidRPr="007731B5" w14:paraId="2E548CF1" w14:textId="77777777" w:rsidTr="480A5127">
+      <w:tr w:rsidR="00135EF3" w:rsidRPr="007731B5" w14:paraId="2E548CF1" w14:textId="77777777" w:rsidTr="480A5127">
         <w:trPr>
           <w:trHeight w:val="659"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1349" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="31FB137A" w14:textId="03216EA2" w:rsidR="00D02F4B" w:rsidRPr="00DC3A55" w:rsidRDefault="00D02F4B" w:rsidP="000F2874">
+          <w:p w14:paraId="31FB137A" w14:textId="03216EA2" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC3A55">
-[...4 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>2.2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3526" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08270784" w14:textId="252DCE00" w:rsidR="00D02F4B" w:rsidRPr="00DC3A55" w:rsidRDefault="00F656E5" w:rsidP="16D66135">
+          <w:p w14:paraId="08270784" w14:textId="252DCE00" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...57 lines deleted...]
-              <w:t>mērķa grupas vajadzības un risināmās problēmas.</w:t>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Projekta iesniegumā norādītā mērķa grupa atbilst MK n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">oteikumos par SAM īstenošanu noteiktajam </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>un ir identificētas mērķa grupas vajadzības un risināmās problēmas.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C57FE69" w14:textId="5C07F4CC" w:rsidR="00D02F4B" w:rsidRPr="00DC3A55" w:rsidRDefault="00D02F4B" w:rsidP="000F2874">
+          <w:p w14:paraId="5C57FE69" w14:textId="5C07F4CC" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC3A55">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1497" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42F601A5" w14:textId="286ADCB3" w:rsidR="00D02F4B" w:rsidRPr="00397128" w:rsidRDefault="008216E9" w:rsidP="000F2874">
+          <w:p w14:paraId="42F601A5" w14:textId="286ADCB3" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DB791F">
-[...13 lines deleted...]
-              <w:t>Jā, ar nosacījumu/ Nē</w:t>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Jā/Jā, ar nosacījumu/ Nē</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7298" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71258741" w14:textId="0B6D03E4" w:rsidR="00D02F4B" w:rsidRDefault="00D02F4B" w:rsidP="000F2874">
+          <w:p w14:paraId="71258741" w14:textId="0B6D03E4" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
               <w:pStyle w:val="pf0"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004F49FC">
-              <w:rPr>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...20 lines deleted...]
-              <w:t>:</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Vērtējums ir “Jā”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, ja:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="47C2C106" w14:textId="694492C4" w:rsidR="00D02F4B" w:rsidRPr="00DB791F" w:rsidRDefault="00F656E5" w:rsidP="16D66135">
+          <w:p w14:paraId="47C2C106" w14:textId="694492C4" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
               <w:pStyle w:val="pf0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:left="460" w:hanging="425"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">noteiktajam; </w:t>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">projekta iesniegumā norādītā mērķa grupa atbilst MK noteikumos par SAM īstenošanu noteiktajam; </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1573D920" w14:textId="06BF4EF6" w:rsidR="00D02F4B" w:rsidRDefault="00F656E5" w:rsidP="000F2874">
+          <w:p w14:paraId="1573D920" w14:textId="06BF4EF6" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
               <w:pStyle w:val="pf0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:left="460" w:hanging="425"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-              <w:t>problēmas;</w:t>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>projekta iesniegumā ir norādītas mērķa grupas vajadzības un risināmās problēmas;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01BB2A28" w14:textId="7444DA1A" w:rsidR="00D02F4B" w:rsidRDefault="00D02F4B" w:rsidP="000F2874">
+          <w:p w14:paraId="01BB2A28" w14:textId="7444DA1A" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
               <w:pStyle w:val="pf0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
               <w:ind w:left="460" w:hanging="425"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...10 lines deleted...]
-              <w:t>ietvertās informācijas secināms, ka projektā plānotās darbības risinās identificētās mērķa grupas vajadzības un problēmas.</w:t>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>no projekta iesniegumā ietvertās informācijas secināms, ka projektā plānotās darbības risinās identificētās mērķa grupas vajadzības un problēmas.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5DEBDA39" w14:textId="36C0F30E" w:rsidR="00D02F4B" w:rsidRDefault="00D02F4B" w:rsidP="000F2874">
+          <w:p w14:paraId="5DEBDA39" w14:textId="36C0F30E" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
               <w:pStyle w:val="pf0"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C1BDC">
-[...15 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ja projekta iesniegums neatbilst minētajām prasībām, vērtējums ir</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> “Jā, ar nosacījumu”,</w:t>
             </w:r>
-            <w:r w:rsidRPr="005C1BDC">
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"> izvirza atbilstošus nosacījumus.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36C7E979" w14:textId="548D7915" w:rsidR="00D02F4B" w:rsidRPr="004F49FC" w:rsidRDefault="00D02F4B" w:rsidP="000F2874">
+          <w:p w14:paraId="36C7E979" w14:textId="548D7915" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
               <w:pStyle w:val="pf0"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004F49FC">
-              <w:rPr>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vērtējums ir</w:t>
             </w:r>
-            <w:r w:rsidRPr="004F49FC">
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0052038F">
-              <w:rPr>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
-              </w:rPr>
-[...33 lines deleted...]
-              <w:t>.</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>“Nē”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, ja projekta iesniedzējs neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem ietvertos nosacījumus vai pēc nosacījumu izpildes joprojām neatbilst izvirzītajām prasībām, vai arī nosacījumus neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem noteiktajā termiņā.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D02F4B" w:rsidRPr="007731B5" w14:paraId="4FD51CA4" w14:textId="77777777" w:rsidTr="480A5127">
+      <w:tr w:rsidR="00135EF3" w:rsidRPr="007731B5" w14:paraId="4FD51CA4" w14:textId="77777777" w:rsidTr="480A5127">
         <w:trPr>
           <w:trHeight w:val="659"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1349" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="632C0F59" w14:textId="5B5C298B" w:rsidR="00D02F4B" w:rsidRPr="00DC3A55" w:rsidRDefault="00D02F4B" w:rsidP="000F2874">
+          <w:p w14:paraId="632C0F59" w14:textId="5B5C298B" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC3A55">
-[...5 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>2.3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3526" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C55C125" w14:textId="2CC1AF29" w:rsidR="00D02F4B" w:rsidRPr="00DC3A55" w:rsidRDefault="381FA6CE" w:rsidP="000F2874">
+          <w:p w14:paraId="2C55C125" w14:textId="2CC1AF29" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="30E176AE">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Projekta izmaksu lietderīgums ir pamatots ar projekta izmaksu un ieguvumu analīzi.</w:t>
             </w:r>
-            <w:r w:rsidR="00D02F4B" w:rsidRPr="30E176AE">
-[...10 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rStyle w:val="Vresatsauce"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:footnoteReference w:id="12"/>
+            </w:r>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="70DF6CEC" w14:textId="5440CB1A" w:rsidR="00D02F4B" w:rsidRPr="00DC3A55" w:rsidRDefault="00D02F4B" w:rsidP="000F2874">
+          <w:p w14:paraId="70DF6CEC" w14:textId="5440CB1A" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC3A55">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>P; N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1497" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3ABF3EE0" w14:textId="2E455940" w:rsidR="00D02F4B" w:rsidRPr="00E347B8" w:rsidRDefault="008216E9" w:rsidP="000F2874">
+          <w:p w14:paraId="3ABF3EE0" w14:textId="2E455940" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:strike/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F56485">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Jā/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00F56485">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Jā</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00F56485">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00F56485">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ar</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00F56485">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00F56485">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>nosacījumu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00F56485">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">/ </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00F56485">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Nē</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00A93F1E" w:rsidRPr="00F56485">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>/ N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7298" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66AC0885" w14:textId="7928574C" w:rsidR="00D02F4B" w:rsidRPr="00CC0C8A" w:rsidRDefault="00D02F4B" w:rsidP="08554A50">
+          <w:p w14:paraId="66AC0885" w14:textId="7928574C" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="08554A50">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>Vērtējums ir “Jā”</w:t>
             </w:r>
-            <w:r w:rsidRPr="08554A50">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
-              <w:t>, ja projekta iesniegumā, kura kopējās izmaksas (ieskaitot PVN) pārsniedz 1</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">miljonu </w:t>
+              <w:t xml:space="preserve">, ja projekta iesniegumā, kura kopējās izmaksas (ieskaitot PVN) pārsniedz 1 miljonu </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="30E176AE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>euro</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="08554A50">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rStyle w:val="Vresatsauce"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
-              <w:footnoteReference w:id="11"/>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+              <w:footnoteReference w:id="13"/>
+            </w:r>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t xml:space="preserve"> ir veikta projekta izmaksu un ieguvumu analīze un ievēroti sekojoši nosacījumi:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70CFC429" w14:textId="6685E676" w:rsidR="00D02F4B" w:rsidRPr="00CC0C8A" w:rsidRDefault="00D02F4B" w:rsidP="480A5127">
+          <w:p w14:paraId="70CFC429" w14:textId="6685E676" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="459" w:hanging="459"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="480A5127">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
-              <w:t>projekta izmaksu un ieguvumu analīze sagatavota atbilstoši normatīvajā aktā, kas nosaka kārtību, kādā Eiropas Savienības fondu vadībā iesaistītās institūcijas nodrošina šo fondu ieviešanu 2021.–</w:t>
-[...49 lines deleted...]
-              <w:t>gada plānošanas periodā noteiktajam;</w:t>
+              <w:t>projekta izmaksu un ieguvumu analīze sagatavota atbilstoši normatīvajā aktā, kas nosaka kārtību, kādā Eiropas Savienības fondu vadībā iesaistītās institūcijas nodrošina šo fondu ieviešanu 2021.– 2027. gada plānošanas periodā noteiktajam;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6DA53DAC" w14:textId="62716B97" w:rsidR="00D02F4B" w:rsidRPr="00CC0C8A" w:rsidRDefault="00D02F4B" w:rsidP="000F2874">
+          <w:p w14:paraId="6DA53DAC" w14:textId="62716B97" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="459" w:hanging="459"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC0C8A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>izmaksu un ieguvumu analīzēs aprēķini ir aritmētiski korekti un izsekojami;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="773BD529" w14:textId="34397DE3" w:rsidR="00D02F4B" w:rsidRPr="00CC0C8A" w:rsidRDefault="00D02F4B" w:rsidP="000F2874">
+          <w:p w14:paraId="773BD529" w14:textId="34397DE3" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="459" w:hanging="459"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC0C8A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>aprēķinātā projekta ekonomiskā ienesīguma norma ir lielāka par sociālo diskonta likmi;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D6D7277" w14:textId="429D8029" w:rsidR="00D02F4B" w:rsidRPr="00CC0C8A" w:rsidRDefault="00D02F4B" w:rsidP="000F2874">
+          <w:p w14:paraId="4D6D7277" w14:textId="429D8029" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="459" w:hanging="459"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC0C8A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>izmaksu un ieguvumu analīzē aprēķinātā projekta ekonomiskā neto pašreizējā vērtība ir lielāka par nulli;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2ADBB6DB" w14:textId="526AF032" w:rsidR="00D02F4B" w:rsidRPr="00CC0C8A" w:rsidRDefault="0BCD0A03" w:rsidP="5BC8B1C8">
+          <w:p w14:paraId="2ADBB6DB" w14:textId="226A3E7F" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00116DA6" w:rsidP="00135EF3">
             <w:pPr>
               <w:pStyle w:val="pf0"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
               <w:ind w:left="35"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5BC8B1C8">
-[...33 lines deleted...]
-              <w:t xml:space="preserve"> atlases izsludināšanas/ uzaicinājumu izsūtīšanas brīdi aktuālie makroekonomiskie pieņēmumi un prognozes.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5) </w:t>
+            </w:r>
+            <w:r w:rsidR="00135EF3" w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>izmaksu un ieguvumu analīzē ir izmantoti uz projekta iesnieguma atlases izsludināšanas/ uzaicinājumu izsūtīšanas brīdi aktuālie makroekonomiskie pieņēmumi un prognozes.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7096A5F2" w14:textId="6B8D98A3" w:rsidR="00D02F4B" w:rsidRPr="00CC0C8A" w:rsidRDefault="0BCD0A03" w:rsidP="5BC8B1C8">
+          <w:p w14:paraId="7096A5F2" w14:textId="6B8D98A3" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
               <w:pStyle w:val="pf0"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ja projekta iesniegums neatbilst minētajām prasībām, vērtējums ir</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> “Jā, ar nosacījumu”,</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"> izvirza atbilstošus nosacījumus.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E691C04" w14:textId="642BE662" w:rsidR="00D02F4B" w:rsidRPr="00B848CD" w:rsidRDefault="0BCD0A03" w:rsidP="5BC8B1C8">
+          <w:p w14:paraId="5E691C04" w14:textId="642BE662" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
               <w:pStyle w:val="pf0"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5BC8B1C8">
-              <w:rPr>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-              <w:lastRenderedPageBreak/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Vērtējums ir</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="5BC8B1C8">
-              <w:rPr>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>“Nē”</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-              <w:t>apstiprināšanu ar nosacījumiem noteiktajā termiņā.</w:t>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, ja projekta iesniedzējs neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem ietvertos nosacījumus vai pēc nosacījumu izpildes joprojām neatbilst izvirzītajām prasībām, vai arī nosacījumus neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem noteiktajā termiņā.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3678981C" w14:textId="6FE5AD03" w:rsidR="007256A5" w:rsidRPr="00B848CD" w:rsidRDefault="00D02F4B" w:rsidP="08554A50">
+          <w:p w14:paraId="3678981C" w14:textId="6FE5AD03" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
               <w:pStyle w:val="pf0"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="08554A50">
-              <w:rPr>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...23 lines deleted...]
-              <w:t>noteiktajam projekta kopējās izmaksas nepārsniedz vienu miljonu </w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vērtējums ir “N/A”, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ja atbilstoši MK noteikumos par SAM īstenošanu noteiktajam projekta kopējās izmaksas nepārsniedz vienu miljonu </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="08554A50">
-              <w:rPr>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>euro</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="08554A50">
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>, nav jāveic izmaksu un ieguvumu analīze.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46629AB0" w14:textId="726103BD" w:rsidR="00D02F4B" w:rsidRPr="00E347B8" w:rsidRDefault="00D02F4B" w:rsidP="000F2874">
+          <w:p w14:paraId="46629AB0" w14:textId="726103BD" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
               <w:pStyle w:val="pf0"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:strike/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="6AB17402">
-              <w:rPr>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vērtējumu “N/A” </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>piemēro</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...15 lines deleted...]
-                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>otrās atlases kārtas projekta iesniedzējam.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D02F4B" w:rsidRPr="007731B5" w14:paraId="7A662587" w14:textId="77777777" w:rsidTr="480A5127">
+      <w:tr w:rsidR="00135EF3" w:rsidRPr="007731B5" w14:paraId="7A662587" w14:textId="77777777" w:rsidTr="480A5127">
         <w:trPr>
           <w:trHeight w:val="659"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1349" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="179DA234" w14:textId="6BF21557" w:rsidR="00D02F4B" w:rsidRPr="00205C13" w:rsidRDefault="00D02F4B" w:rsidP="000F2874">
+          <w:p w14:paraId="179DA234" w14:textId="6BF21557" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>2.4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3526" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="156475F7" w14:textId="17D02519" w:rsidR="00D02F4B" w:rsidRPr="00935B83" w:rsidRDefault="00D02F4B" w:rsidP="000F2874">
+          <w:p w14:paraId="156475F7" w14:textId="17D02519" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="30E176AE">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Projekta iesniegumā ir aprakstīta potenciālā projekta ietekme uz projekta iesniedzēja, sadarbības partnera (ja attiecināms) un gala labuma guvēja (ja attiecināms) darbību, kā arī projekta iesniegumā ir iekļauti nosacījumi attiecībā uz ilgtspējības nodrošināšanu.</w:t>
             </w:r>
-            <w:r w:rsidRPr="30E176AE">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rStyle w:val="Vresatsauce"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-              </w:rPr>
-              <w:footnoteReference w:id="12"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:footnoteReference w:id="14"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A0E4CBC" w14:textId="40185110" w:rsidR="00D02F4B" w:rsidRPr="00397128" w:rsidRDefault="00D02F4B" w:rsidP="000F2874">
+          <w:p w14:paraId="4A0E4CBC" w14:textId="40185110" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>P, N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1497" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6AD148C9" w14:textId="742C5F15" w:rsidR="00D02F4B" w:rsidRPr="00397128" w:rsidRDefault="000D0668" w:rsidP="000F2874">
+          <w:p w14:paraId="6AD148C9" w14:textId="742C5F15" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B848CD">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Jā/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00B848CD">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Jā</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00B848CD">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00B848CD">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ar</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00B848CD">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00B848CD">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>nosacījumu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00B848CD">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">/ </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00B848CD">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Nē</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00091EED" w:rsidRPr="00B848CD">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>/ N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7298" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="223C95E6" w14:textId="2C4D5EB9" w:rsidR="00D02F4B" w:rsidRDefault="00D02F4B" w:rsidP="000F2874">
+          <w:p w14:paraId="223C95E6" w14:textId="2C4D5EB9" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00205C13">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>Vērtējums ir “Jā”</w:t>
             </w:r>
-            <w:r w:rsidRPr="00205C13">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
-              <w:t xml:space="preserve">, </w:t>
-[...19 lines deleted...]
-              <w:t>a projekta iesniegumā ir sniegts pamatojums projekta rezultātu ilgtspējai un projekta ietekmi ietekmei uz projekta iesniedzēja, sadarbības partnera (ja attiecināms) un labuma guvēja (ja attiecināms) darbību:</w:t>
+              <w:t>, ja projekta iesniegumā ir sniegts pamatojums projekta rezultātu ilgtspējai un projekta ietekmi ietekmei uz projekta iesniedzēja, sadarbības partnera (ja attiecināms) un labuma guvēja (ja attiecināms) darbību:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49088E90" w14:textId="55483D22" w:rsidR="00D02F4B" w:rsidRPr="00D43634" w:rsidRDefault="00D02F4B" w:rsidP="000F2874">
+          <w:p w14:paraId="49088E90" w14:textId="55483D22" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:ind w:left="460" w:hanging="425"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos"/>
                 <w:kern w:val="2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D43634">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos"/>
                 <w:kern w:val="2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>ir sniegts pamatojums projekta ietvaros radīto rezultātu uzturēšanai;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="14D7BB45" w14:textId="7161F072" w:rsidR="00D02F4B" w:rsidRPr="00D43634" w:rsidRDefault="00D02F4B" w:rsidP="000F2874">
+          <w:p w14:paraId="14D7BB45" w14:textId="7161F072" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:ind w:left="460" w:hanging="425"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos"/>
                 <w:kern w:val="2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D43634">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos"/>
                 <w:kern w:val="2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>sniegtā informācija demonstrē projekta iesniedzēja spēju nodrošināt</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D43634">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos"/>
                 <w:kern w:val="2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>projekta rezultātu ilgtspēju, tai skaitā projekta ietvaros izveidoto un ieviesto informācijas un komunikācijas tehnoloģiju risinājumu darbību vismaz piecus gadus pēc noslēguma maksājuma veikšanas.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C9745FE" w14:textId="033238A3" w:rsidR="00D02F4B" w:rsidRPr="00935B83" w:rsidRDefault="0BCD0A03" w:rsidP="5BC8B1C8">
+          <w:p w14:paraId="1C9745FE" w14:textId="033238A3" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5BC8B1C8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t xml:space="preserve">Ja </w:t>
             </w:r>
-            <w:r w:rsidR="47C6CDD5" w:rsidRPr="5BC8B1C8">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">projekta iesniegums </w:t>
             </w:r>
-            <w:r w:rsidRPr="5BC8B1C8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>neatbilst minētajām prasībām,</w:t>
             </w:r>
-            <w:r w:rsidRPr="5BC8B1C8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="009422F5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>vērtējums ir</w:t>
             </w:r>
-            <w:r w:rsidRPr="5BC8B1C8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t xml:space="preserve"> “Jā, ar nosacījumu”,</w:t>
             </w:r>
-            <w:r w:rsidRPr="5BC8B1C8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t xml:space="preserve"> izvirza atbilstošus nosacījumus.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1EE6B4D2" w14:textId="599F9F29" w:rsidR="00D02F4B" w:rsidRDefault="0BCD0A03" w:rsidP="5BC8B1C8">
+          <w:p w14:paraId="1EE6B4D2" w14:textId="599F9F29" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5BC8B1C8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vērtējums ir </w:t>
-[...5 lines deleted...]
-                <w:bCs/>
+              <w:t xml:space="preserve">Vērtējums ir “Nē”, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
-              <w:t>“</w:t>
-[...5 lines deleted...]
-                <w:bCs/>
+              <w:t xml:space="preserve">ja projekta iesniedzējs neizpilda lēmumā par </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> projekta iesnieguma</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nē”, </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+              <w:t xml:space="preserve"> apstiprināšanu ar nosacījumiem ietvertos nosacījumus vai pēc nosacījumu izpildes joprojām neatbilst izvirzītajām prasībām, vai arī </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
-              <w:t xml:space="preserve">ja projekta iesniedzējs neizpilda lēmumā par </w:t>
-[...5 lines deleted...]
-                <w:sz w:val="24"/>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">nosacījumus neizpilda lēmumā par </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> projekta iesnieguma</w:t>
             </w:r>
-            <w:r w:rsidRPr="5BC8B1C8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
-              <w:t xml:space="preserve"> apstiprināšanu ar nosacījumiem ietvertos nosacījumus vai pēc nosacījumu izpildes joprojām neatbilst izvirzītajām prasībām, vai arī nosacījumus neizpilda lēmumā par </w:t>
-[...16 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> apstiprināšanu ar nosacījumiem noteiktajā termiņā.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21A2B77E" w14:textId="7381C2CA" w:rsidR="00D02F4B" w:rsidRPr="00205C13" w:rsidRDefault="00D02F4B" w:rsidP="000F2874">
+          <w:p w14:paraId="21A2B77E" w14:textId="7381C2CA" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00000244">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vērtējumu </w:t>
-[...5 lines deleted...]
-                <w:bCs/>
+              <w:t xml:space="preserve">Vērtējumu “N/A” </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="2"/>
-                <w:sz w:val="24"/>
-[...33 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t>piemēro otrās atlases kārtas projekta iesniedzējam.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC361E" w:rsidRPr="007731B5" w14:paraId="07DC1BFD" w14:textId="3D2343C0" w:rsidTr="480A5127">
+      <w:tr w:rsidR="00135EF3" w:rsidRPr="007731B5" w14:paraId="07DC1BFD" w14:textId="3D2343C0" w:rsidTr="480A5127">
         <w:trPr>
           <w:trHeight w:val="641"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15163" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0CEAF445" w14:textId="350E2E5C" w:rsidR="00BC361E" w:rsidRPr="0057477E" w:rsidRDefault="00BC361E" w:rsidP="000F2874">
+          <w:p w14:paraId="0CEAF445" w14:textId="350E2E5C" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
-              <w:rPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="30E176AE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
-              </w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>3. SPECIFISKIE ATBILSTĪBAS KRITĒRIJI</w:t>
             </w:r>
-            <w:r w:rsidR="0090449B" w:rsidRPr="30E176AE">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rStyle w:val="Vresatsauce"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-              <w:footnoteReference w:id="13"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:footnoteReference w:id="15"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D2805" w:rsidRPr="007731B5" w14:paraId="15014E97" w14:textId="77777777" w:rsidTr="480A5127">
+      <w:tr w:rsidR="00135EF3" w:rsidRPr="007731B5" w14:paraId="15014E97" w14:textId="77777777" w:rsidTr="480A5127">
         <w:trPr>
           <w:trHeight w:val="659"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="119BE3FF" w14:textId="1F9D0A45" w:rsidR="008D2805" w:rsidRDefault="008D2805" w:rsidP="000F2874">
+          <w:p w14:paraId="119BE3FF" w14:textId="1F9D0A45" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00145005">
-[...5 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>3.1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4058" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="508A58BE" w14:textId="7871BC8F" w:rsidR="008D2805" w:rsidRPr="00145005" w:rsidRDefault="3172DDD6" w:rsidP="000F2874">
+          <w:p w14:paraId="508A58BE" w14:textId="7871BC8F" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="30E176AE">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Projekta iesniegumā paredzētās darbības atbilst informatīvā ziņojumā „Digitālās veselības stratēģija līdz 2029. gadam”</w:t>
             </w:r>
-            <w:r w:rsidR="008D2805" w:rsidRPr="30E176AE">
-[...10 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rStyle w:val="Vresatsauce"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:footnoteReference w:id="16"/>
+            </w:r>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  vismaz vienam no iekļautajiem rīcības virzieniem. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24866190" w14:textId="77777777" w:rsidR="008D2805" w:rsidRPr="0036351C" w:rsidRDefault="008D2805" w:rsidP="000F2874">
+          <w:p w14:paraId="24866190" w14:textId="77777777" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5259A66E" w14:textId="4851D3F2" w:rsidR="008D2805" w:rsidRPr="00397128" w:rsidRDefault="008D2805" w:rsidP="000F2874">
+          <w:p w14:paraId="5259A66E" w14:textId="4851D3F2" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1497" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="566BFB0A" w14:textId="7099A3DA" w:rsidR="008D2805" w:rsidRPr="00397128" w:rsidRDefault="00C7768A" w:rsidP="000F2874">
+          <w:p w14:paraId="566BFB0A" w14:textId="7099A3DA" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B848CD">
-[...13 lines deleted...]
-              <w:t>Jā, ar nosacījumu/ Nē</w:t>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Jā/Jā, ar nosacījumu/ Nē</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7298" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4DE4463E" w14:textId="1E0F11B7" w:rsidR="008D2805" w:rsidRDefault="008D2805" w:rsidP="08554A50">
+          <w:p w14:paraId="4DE4463E" w14:textId="1E0F11B7" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
               <w:pStyle w:val="pf0"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="08554A50">
-              <w:rPr>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...29 lines deleted...]
-              <w:t>– stratēģija) iekļautajam rīcības virzienam/-</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Vērtējums ir “Jā”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, ja projekts atbilst Ministru kabinetā apstiprinātajam informatīvā ziņojumā “Digitālās veselības stratēģija līdz 2029. gadam” (turpmāk – stratēģija) iekļautajam rīcības virzienam/-</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="08554A50">
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>iem</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="08554A50">
-[...12 lines deleted...]
-              <w:t xml:space="preserve"> plānoto darbību sasaiste ar stratēģijā definētiem prioritāriem virzieniem un to ietvaros veicamajiem uzdevumiem, un sniedz ieguldījumu stratēģijā definēto mērķu sasniegšanā.</w:t>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>. Vērtē, vai projekta iesniegumā ir norādīta skaidra projekta iesniegumā plānoto darbību sasaiste ar stratēģijā definētiem prioritāriem virzieniem un to ietvaros veicamajiem uzdevumiem, un sniedz ieguldījumu stratēģijā definēto mērķu sasniegšanā.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="78B71AF5" w14:textId="4327689B" w:rsidR="008D2805" w:rsidRDefault="788F1B42" w:rsidP="5BC8B1C8">
+          <w:p w14:paraId="78B71AF5" w14:textId="4327689B" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
               <w:pStyle w:val="pf0"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ja projekta iesniegums neatbilst minētajām prasībām, vērtējums ir</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...16 lines deleted...]
-            <w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> “Jā, ar nosacījumu”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>, izvirza atbilstošus nosacījumus.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="035CAA63" w14:textId="3ACA7BE4" w:rsidR="008D2805" w:rsidRPr="004F49FC" w:rsidRDefault="788F1B42" w:rsidP="5BC8B1C8">
+          <w:p w14:paraId="035CAA63" w14:textId="3ACA7BE4" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
               <w:pStyle w:val="pf0"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5BC8B1C8">
-              <w:rPr>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vērtējums ir</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="39A6B8CC" w:rsidRPr="5BC8B1C8">
-              <w:rPr>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...22 lines deleted...]
-              <w:t>apstiprināšanu ar nosacījumiem noteiktajā termiņā.</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>“Nē”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, ja projekta iesniedzējs neizpilda lēmumā par projekta iesnieguma  apstiprināšanu ar nosacījumiem ietvertos nosacījumus vai pēc nosacījumu izpildes joprojām neatbilst izvirzītajām prasībām, vai arī nosacījumus neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem noteiktajā termiņā.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D2805" w:rsidRPr="007731B5" w14:paraId="0625D137" w14:textId="77777777" w:rsidTr="480A5127">
+      <w:tr w:rsidR="00135EF3" w:rsidRPr="007731B5" w14:paraId="0625D137" w14:textId="77777777" w:rsidTr="480A5127">
         <w:trPr>
           <w:trHeight w:val="659"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="70D5FFA9" w14:textId="6CC704BA" w:rsidR="008D2805" w:rsidRDefault="008D2805" w:rsidP="000F2874">
+          <w:p w14:paraId="70D5FFA9" w14:textId="6CC704BA" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4058" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6FFD1EF5" w14:textId="79A73C74" w:rsidR="008D2805" w:rsidRDefault="008D2805" w:rsidP="000F2874">
+          <w:p w14:paraId="6FFD1EF5" w14:textId="79A73C74" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Projekta iesniegumā ir sniegts apraksts par to, kā finansējuma saņēmējs nodrošinās:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C60B055" w14:textId="67F10052" w:rsidR="008D2805" w:rsidRDefault="008D2805" w:rsidP="000F2874">
+          <w:p w14:paraId="7C60B055" w14:textId="67F10052" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:ind w:left="458" w:hanging="458"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008946C0">
-[...3 lines deleted...]
-              <w:t>aprūpes jomas informācijas un komunikāciju tehnoloģiju arhitektūras izstrādi un pārvaldību, sniegs metodisko, informācijas un komunikāciju tehnoloģiju risinājumu un ekspertīzes atbalstu;</w:t>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>veselības aprūpes jomas informācijas un komunikāciju tehnoloģiju arhitektūras izstrādi un pārvaldību, sniegs metodisko, informācijas un komunikāciju tehnoloģiju risinājumu un ekspertīzes atbalstu;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F6E17F2" w14:textId="5322CF6C" w:rsidR="008D2805" w:rsidRDefault="008D2805" w:rsidP="000F2874">
+          <w:p w14:paraId="3F6E17F2" w14:textId="5322CF6C" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:ind w:left="458" w:hanging="458"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008946C0">
-[...3 lines deleted...]
-              <w:t>veselības aprūpes jomas informācijas un komunikāciju tehnoloģiju arhitektūras uzraudzību un integrētu publisko pakalpojumu sniegšanas, pieejamības  un gala lietotāju vajadzību uzraudzību;</w:t>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">  veselības aprūpes jomas informācijas un komunikāciju tehnoloģiju arhitektūras uzraudzību un integrētu publisko pakalpojumu sniegšanas, pieejamības  un gala lietotāju vajadzību uzraudzību;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="201972C4" w14:textId="3587390A" w:rsidR="008D2805" w:rsidRDefault="008D2805" w:rsidP="000F2874">
+          <w:p w14:paraId="201972C4" w14:textId="3587390A" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:ind w:left="458" w:hanging="458"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008946C0">
-[...4 lines deleted...]
-              <w:t>e-veselības sistēmas izstrādes un izmaiņu īstenošanas uzraudzību;</w:t>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e-veselības sistēmas izstrādes un izmaiņu īstenošanas uzraudzību;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A20CC50" w14:textId="77777777" w:rsidR="008D2805" w:rsidRDefault="008D2805" w:rsidP="000F2874">
+          <w:p w14:paraId="2A20CC50" w14:textId="77777777" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:ind w:left="458" w:hanging="458"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>sabiedrības digitālās veselības risinājumu izmantošanas veicināšanu, īstenojot mācību, informatīvos un publicitātes pasākumus;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5CBDE5D0" w14:textId="04FFBF36" w:rsidR="008D2805" w:rsidRPr="008946C0" w:rsidRDefault="20DBEF07" w:rsidP="08554A50">
+          <w:p w14:paraId="5CBDE5D0" w14:textId="04FFBF36" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:ind w:left="458" w:hanging="458"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="08554A50">
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">veselības </w:t>
             </w:r>
-            <w:r w:rsidR="3E077738" w:rsidRPr="08554A50" w:rsidDel="788F1B42">
+            <w:r w:rsidRPr="007C2340" w:rsidDel="788F1B42">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>aprūpes jomas</w:t>
             </w:r>
-            <w:r w:rsidRPr="08554A50">
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"> informācijas un komunikācijas tehnoloģiju </w:t>
             </w:r>
-            <w:r w:rsidR="3E077738" w:rsidRPr="08554A50" w:rsidDel="788F1B42">
+            <w:r w:rsidRPr="007C2340" w:rsidDel="788F1B42">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">sistēmu </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="08554A50">
-[...6 lines deleted...]
-              <w:t>bas</w:t>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>kiberdrošības</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="08554A50">
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"> pārvaldību un uzraudzību.</w:t>
             </w:r>
-            <w:r w:rsidR="008D2805" w:rsidRPr="08554A50">
-[...3 lines deleted...]
-              <w:footnoteReference w:id="15"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rStyle w:val="Vresatsauce"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:footnoteReference w:id="17"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C263A4B" w14:textId="2CC98E54" w:rsidR="008D2805" w:rsidRPr="005E155B" w:rsidRDefault="008D2805" w:rsidP="000F2874">
+          <w:p w14:paraId="7C263A4B" w14:textId="2CC98E54" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>P; N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1497" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28195A73" w14:textId="71E8E45D" w:rsidR="008D2805" w:rsidRPr="005E155B" w:rsidRDefault="00C7768A" w:rsidP="000F2874">
+          <w:p w14:paraId="28195A73" w14:textId="71E8E45D" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B848CD">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Jā/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00B848CD">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Jā</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00B848CD">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00B848CD">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ar</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00B848CD">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00B848CD">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>nosacījumu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00B848CD">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">/ </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00B848CD">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Nē</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00C52C84" w:rsidRPr="00B848CD">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>/ N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7298" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00CD9B11" w14:textId="2BD10D2A" w:rsidR="008D2805" w:rsidRDefault="008D2805" w:rsidP="000F2874">
+          <w:p w14:paraId="00CD9B11" w14:textId="2BD10D2A" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00782445">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
-[...25 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Vērtējums ir “Jā”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, ja</w:t>
             </w:r>
-            <w:r w:rsidRPr="00782445">
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> projekta iesniegumā ir sniegts apraksts par to, kā finansējuma saņēmējs nodrošinās:</w:t>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ir projekta iesniegumā ir sniegts apraksts par to, kā finansējuma saņēmējs nodrošinās:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3433DB2D" w14:textId="77777777" w:rsidR="008D2805" w:rsidRPr="00AD6C62" w:rsidRDefault="008D2805" w:rsidP="000F2874">
+          <w:p w14:paraId="3433DB2D" w14:textId="77777777" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:ind w:left="448" w:hanging="425"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AD6C62">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>veselības aprūpes jomas informācijas un komunikāciju tehnoloģiju arhitektūras izstrādi un pārvaldību, sniegs metodisko, informācijas un komunikāciju tehnoloģiju risinājumu un ekspertīzes atbalstu;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="446C25C3" w14:textId="7510DB03" w:rsidR="008D2805" w:rsidRPr="00AD6C62" w:rsidRDefault="008D2805" w:rsidP="000F2874">
+          <w:p w14:paraId="446C25C3" w14:textId="7510DB03" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:ind w:left="448" w:hanging="425"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AD6C62">
-[...32 lines deleted...]
-              <w:t>;</w:t>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>veselības aprūpes jomas informācijas un komunikāciju tehnoloģiju arhitektūras uzraudzību un integrētu publisko pakalpojumu sniegšanas, pieejamības un gala lietotāju vajadzību uzraudzību;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03F19092" w14:textId="47BB9EEC" w:rsidR="008D2805" w:rsidRPr="00AD6C62" w:rsidRDefault="008D2805" w:rsidP="000F2874">
+          <w:p w14:paraId="03F19092" w14:textId="47BB9EEC" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:ind w:left="448" w:hanging="425"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...25 lines deleted...]
-              <w:t xml:space="preserve"> īstenošanas uzraudzību;</w:t>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>e-veselības sistēmas izstrādes un izmaiņu īstenošanas uzraudzību;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="053B17DB" w14:textId="77777777" w:rsidR="008D2805" w:rsidRPr="00DE7076" w:rsidRDefault="008D2805" w:rsidP="000F2874">
+          <w:p w14:paraId="053B17DB" w14:textId="77777777" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:ind w:left="448" w:hanging="425"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...18 lines deleted...]
-              <w:t>;</w:t>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>sabiedrības digitālās veselības risinājumu izmantošanas veicināšanu, īstenojot mācību, informatīvos un publicitātes pasākumus;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="79370411" w14:textId="798BFB5E" w:rsidR="008D2805" w:rsidRPr="00DE7076" w:rsidRDefault="008D2805" w:rsidP="08554A50">
+          <w:p w14:paraId="79370411" w14:textId="798BFB5E" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:ind w:left="448" w:hanging="425"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="08554A50">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">veselības aprūpes jomas informācijas un komunikācijas tehnoloģiju sistēmu </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="08554A50">
-[...18 lines deleted...]
-              <w:t>bas</w:t>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>kiberdrošības</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="08554A50">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> pārvaldību un uzraudzību.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3FC2858B" w14:textId="625724E0" w:rsidR="008D2805" w:rsidRPr="00832C62" w:rsidRDefault="008D2805" w:rsidP="000F2874">
+          <w:p w14:paraId="3FC2858B" w14:textId="625724E0" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008946C0">
-[...33 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ja projekta iesniegums neatbilst minētajām prasībām, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>vērtējums ir</w:t>
             </w:r>
-            <w:r w:rsidRPr="008946C0">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
-[...25 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> “Jā, ar nosacījumu”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, izvirza atbilstošus nosacījumus.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D8572DE" w14:textId="4962952A" w:rsidR="008D2805" w:rsidRPr="00782445" w:rsidRDefault="008D2805" w:rsidP="000F2874">
+          <w:p w14:paraId="5D8572DE" w14:textId="4962952A" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00782445">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Vērtējums ir</w:t>
             </w:r>
-            <w:r w:rsidRPr="00782445">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="000F2874">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>“</w:t>
-[...6 lines deleted...]
-                <w:sz w:val="24"/>
+              <w:t>“Nē”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>Nē”</w:t>
-[...7 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidRPr="00782445">
-[...53 lines deleted...]
-              <w:t>apstiprināšanu ar nosacījumiem noteiktajā termiņā.</w:t>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ja projekta iesniedzējs neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem ietvertos nosacījumus vai pēc nosacījumu izpildes joprojām neatbilst izvirzītajām prasībām, vai arī nosacījumus neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem noteiktajā termiņā.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6197585D" w14:textId="7C1911F8" w:rsidR="008D2805" w:rsidRPr="00CE6F8D" w:rsidRDefault="008D2805" w:rsidP="000F2874">
+          <w:p w14:paraId="6197585D" w14:textId="7C1911F8" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00782445">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vērtējums ir “N/A”,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00782445">
-[...21 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ja projekta iesniedzējs īsteno projektu pasākuma pirmās kārtas ietvaros.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D2805" w:rsidRPr="007731B5" w14:paraId="393FC32D" w14:textId="77777777" w:rsidTr="480A5127">
+      <w:tr w:rsidR="00135EF3" w:rsidRPr="007731B5" w14:paraId="393FC32D" w14:textId="77777777" w:rsidTr="480A5127">
         <w:trPr>
           <w:trHeight w:val="659"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B3DAC18" w14:textId="2A0D3787" w:rsidR="008D2805" w:rsidRDefault="008D2805" w:rsidP="735EA9D3">
+          <w:p w14:paraId="1B3DAC18" w14:textId="2A0D3787" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="14191A03">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>3.3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4058" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="27FFCD97" w14:textId="5B690296" w:rsidR="008D2805" w:rsidRPr="000F295F" w:rsidRDefault="008D2805" w:rsidP="08554A50">
+          <w:p w14:paraId="27FFCD97" w14:textId="14BA9647" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="08554A50">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Projektā ir paredzētas darbības, kas veicina horizontālā principa “Vienlīdzība, iekļaušana, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="08554A50">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>nediskriminācija</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="08554A50">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> un </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="08554A50">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>pamattiesību</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="08554A50">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ievērošana” īstenošanu.</w:t>
+              <w:t xml:space="preserve"> ievērošana”</w:t>
+            </w:r>
+            <w:ins w:id="166" w:author="Inguna Arāja" w:date="2026-03-23T13:39:00Z" w16du:dateUtc="2026-03-23T11:39:00Z">
+              <w:r w:rsidR="000A27D6">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> (turpmāk – HP VINPI)</w:t>
+              </w:r>
+            </w:ins>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> īstenošanu.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B7EEE87" w14:textId="361138E2" w:rsidR="008D2805" w:rsidRPr="005E155B" w:rsidRDefault="008D2805" w:rsidP="000F2874">
+          <w:p w14:paraId="1B7EEE87" w14:textId="361138E2" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005E155B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1497" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A57A585" w14:textId="16622A36" w:rsidR="008D2805" w:rsidRPr="005E155B" w:rsidRDefault="00C7768A" w:rsidP="000F2874">
+          <w:p w14:paraId="2A57A585" w14:textId="16622A36" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D6A90">
-[...13 lines deleted...]
-              <w:t>Jā, ar nosacījumu/ Nē</w:t>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Jā/Jā, ar nosacījumu/ Nē</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7298" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64B1EB33" w14:textId="23D26600" w:rsidR="008D2805" w:rsidRPr="00CE6F8D" w:rsidRDefault="008D2805" w:rsidP="08554A50">
+          <w:p w14:paraId="64B1EB33" w14:textId="651DB240" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="08554A50">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Kritērija vērtēšanā tiek izmantotas Labklājības ministrijas un Tieslietu ministrijas izstrādātās vadlīnijas “Horizontālais princips “Vienlīdzība, iekļaušana, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="08554A50">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>nediskriminācija</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="08554A50">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> un </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="08554A50">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>pamattiesību</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="08554A50">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ievērošana” vadlīnijas īstenošanai un uzraudzībai (2021-2027) (pieejamas šeit: </w:t>
             </w:r>
             <w:hyperlink r:id="rId11">
-              <w:r w:rsidR="00FD46E7" w:rsidRPr="08554A50">
+              <w:r w:rsidRPr="007C2340">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
-[...1 lines deleted...]
-                  <w:sz w:val="24"/>
+                  <w:rStyle w:val="Hipersaite"/>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>https://www.lm.gov.lv/lv/vadlinijas–horizontala–principa–vienlidziba–ieklausana–nediskriminacija–un–pamattiesibu–ieverosana–istenosanai–un–uzraudzibai–2021–2027</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="08554A50">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
+            <w:r w:rsidR="00BF2F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="1898F44C" w14:textId="77777777" w:rsidR="008D2805" w:rsidRPr="00CE6F8D" w:rsidRDefault="008D2805" w:rsidP="000F2874">
+          <w:p w14:paraId="1898F44C" w14:textId="77777777" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CE6F8D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Piemērot projektiem, kuriem ir netieša ietekme uz HP VINPI.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="50955439" w14:textId="08797F3E" w:rsidR="008D2805" w:rsidRPr="00CE6F8D" w:rsidRDefault="008D2805" w:rsidP="08554A50">
+          <w:p w14:paraId="2BD00893" w14:textId="12AF5ACB" w:rsidR="00B335CC" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="08554A50">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vērtējums ir “Jā”,</w:t>
             </w:r>
-            <w:r w:rsidRPr="08554A50">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ja projekta iesniegumā ir paredzētas vispārīgās un specifiskās darbības, kas veicina vienlīdzību, iekļaušanu, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="08554A50">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>nediskrimināciju</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="08554A50">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> un </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="08554A50">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>pamattiesību</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="08554A50">
-[...57 lines deleted...]
-              <w:t xml:space="preserve"> ievērošanu, piemēram:</w:t>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ievērošanu</w:t>
+            </w:r>
+            <w:ins w:id="167" w:author="Inguna Arāja" w:date="2026-03-20T14:00:00Z" w16du:dateUtc="2026-03-20T12:00:00Z">
+              <w:r w:rsidR="00F32285">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>,</w:t>
+              </w:r>
+            </w:ins>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> t.i.: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0BCCDC7C" w14:textId="77777777" w:rsidR="008D2805" w:rsidRPr="00E3739F" w:rsidRDefault="008D2805" w:rsidP="000F2874">
+          <w:p w14:paraId="0199ACE6" w14:textId="5C376423" w:rsidR="00E12E24" w:rsidDel="00987EF4" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:del w:id="168" w:author="Inguna Arāja" w:date="2026-03-23T14:51:00Z" w16du:dateUtc="2026-03-23T12:51:00Z"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD5FE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tiek paredzētas </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">vismaz </w:t>
+            </w:r>
+            <w:ins w:id="169" w:author="Inguna Arāja" w:date="2026-03-20T13:39:00Z" w16du:dateUtc="2026-03-20T11:39:00Z">
+              <w:r w:rsidR="00984728">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>divas</w:t>
+              </w:r>
+            </w:ins>
+            <w:del w:id="170" w:author="Inguna Arāja" w:date="2026-03-20T13:38:00Z" w16du:dateUtc="2026-03-20T11:38:00Z">
+              <w:r w:rsidRPr="007C2340" w:rsidDel="005B6692">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText>3</w:delText>
+              </w:r>
+            </w:del>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vispārīgās </w:t>
+            </w:r>
+            <w:ins w:id="171" w:author="Inguna Arāja" w:date="2026-03-23T13:37:00Z" w16du:dateUtc="2026-03-23T11:37:00Z">
+              <w:r w:rsidR="00DD6F32">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t xml:space="preserve">HP </w:t>
+              </w:r>
+            </w:ins>
+            <w:ins w:id="172" w:author="Inguna Arāja" w:date="2026-03-23T13:38:00Z" w16du:dateUtc="2026-03-23T11:38:00Z">
+              <w:r w:rsidR="00DD6F32">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t xml:space="preserve">VINPI </w:t>
+              </w:r>
+            </w:ins>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>darbības</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D3A7C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kas </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50955439" w14:textId="3D98058C" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>attiecas uz projekta vadības un īstenošanas personālu, komunikācijas un vizuālās identitātes aktivitātēm, publiskajiem iepirkumiem</w:t>
+            </w:r>
+            <w:del w:id="173" w:author="Inguna Arāja" w:date="2026-03-20T14:01:00Z" w16du:dateUtc="2026-03-20T12:01:00Z">
+              <w:r w:rsidRPr="007C2340" w:rsidDel="005F5B60">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText xml:space="preserve"> un</w:delText>
+              </w:r>
+            </w:del>
+            <w:ins w:id="174" w:author="Inguna Arāja" w:date="2026-03-20T13:56:00Z" w16du:dateUtc="2026-03-20T11:56:00Z">
+              <w:r w:rsidR="00AC1AE7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>,</w:t>
+              </w:r>
+            </w:ins>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kas kopumā veicina vienlīdzīgas iespējas un </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>pamattiesību</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ievērošanu, piemēram:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BCCDC7C" w14:textId="77777777" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Projekta vadības un īstenošanas personāls:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D33495A" w14:textId="59C1EC23" w:rsidR="008D2805" w:rsidRPr="00CE6F8D" w:rsidRDefault="008D2805" w:rsidP="00FD46E7">
+          <w:p w14:paraId="4D33495A" w14:textId="59C1EC23" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="460" w:hanging="425"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CE6F8D">
-[...3 lines deleted...]
-              <w:t>vienlīdzīga darba samaksa un vienlīdzīgas karjeras izaugsmes iespējas, tostarp nodrošinot dalību apmācībās, semināros, komandējumos;</w:t>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>sievietēm un vīriešiem tiks nodrošināta vienlīdzīga darba samaksa un vienlīdzīgas karjeras izaugsmes iespējas, tostarp nodrošinot dalību apmācībās, semināros, komandējumos;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4391E666" w14:textId="77777777" w:rsidR="008D2805" w:rsidRPr="00CE6F8D" w:rsidRDefault="008D2805" w:rsidP="00FD46E7">
+          <w:p w14:paraId="4391E666" w14:textId="77777777" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="460" w:hanging="425"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CE6F8D">
-              <w:lastRenderedPageBreak/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>projekta vadības un īstenošanas personāla atlase tiks nodrošināta bez jebkādas tiešas vai netiešas diskriminācijas, veicina mazāk pārstāvētā dzimuma piesaisti, personu ar invaliditāti piesaisti un nediskriminē pēc rases, etniskās izcelsmes, dzimuma, vecuma, invaliditātes, reliģiskās, pārliecības, seksuālās orientācijas vai citiem apstākļiem;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F40B5B0" w14:textId="77777777" w:rsidR="008D2805" w:rsidRPr="00CE6F8D" w:rsidRDefault="008D2805" w:rsidP="00FD46E7">
+          <w:p w14:paraId="4F40B5B0" w14:textId="77777777" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:ind w:left="460" w:hanging="425"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CE6F8D">
-              <w:rPr>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>projektu vadībā un īstenošanā</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CE6F8D">
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"> tiks virzīti pasākumi, kas sekmē darba un ģimenes dzīves līdzsvaru, paredzot elastīga un nepilna laika darba iespēju nodrošināšanu vecākiem ar bērniem un personām, kuras aprūpē tuviniekus.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00870A97" w14:textId="77777777" w:rsidR="008D2805" w:rsidRPr="00E3739F" w:rsidRDefault="008D2805" w:rsidP="000F2874">
+          <w:p w14:paraId="00870A97" w14:textId="77777777" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E3739F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Komunikācijas un vizuālās identitātes pasākumi:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57ADFAAD" w14:textId="23E9FA7A" w:rsidR="008D2805" w:rsidRPr="009A15D1" w:rsidRDefault="008D2805" w:rsidP="00FD46E7">
+          <w:p w14:paraId="57ADFAAD" w14:textId="23E9FA7A" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="460" w:hanging="425"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CE6F8D">
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">īstenojot projekta komunikācijas un vizuālās identitātes aktivitātes, to </w:t>
             </w:r>
-            <w:r w:rsidRPr="00CE6F8D">
-              <w:rPr>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>saturs tiks rūpīgi izvērtēts</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CE6F8D">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un tiks izvēlēta valoda un vizuālie tēli, kas mazina diskrimināciju un stereotipu veidošanos vai uzturēšanu par kādu no dzimumiem, personām ar invaliditāti, reliģisko pārliecību, vecumu, rasi un etnisko izcelsmi vai seksuālo orientāciju (skat. metodisko materiālu “Ieteikumi diskrimināciju un stereotipus mazinošai komunikācijai ar sabiedrību”, </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r w:rsidRPr="009A15D1">
+              <w:r w:rsidRPr="007C2340">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rStyle w:val="Hipersaite"/>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>https://www.lm.gov.lv/lv/media/18838/download</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="009A15D1">
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>);</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4876A50D" w14:textId="1BC3AD5E" w:rsidR="008D2805" w:rsidRPr="00113313" w:rsidRDefault="008D2805" w:rsidP="00FD46E7">
+          <w:p w14:paraId="4876A50D" w14:textId="1BC3AD5E" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="460" w:hanging="425"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="74E54FA5">
-              <w:rPr>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">, kurā tiks iekļauta īsa aprakstoša informācija par projektu un citu lasītājiem nepieciešamu informāciju vieglajā valodā, lai plašākai sabiedrībai nodrošinātu iespēju uzzināt par ES fondu ieguldījumiem (skat. LM metodisko materiālu “Ceļvedis iekļaujošas vides veidošanai valsts un pašvaldību iestādēs (2020) </w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>projekta vai finansējuma saņēmēja tīmekļa vietnē</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tiks izveidota sadaļa “Viegli lasīt”, kurā tiks iekļauta īsa aprakstoša informācija par projektu un citu lasītājiem nepieciešamu informāciju vieglajā valodā, lai plašākai sabiedrībai nodrošinātu iespēju uzzināt par ES fondu ieguldījumiem (skat. LM metodisko materiālu “Ceļvedis iekļaujošas vides veidošanai valsts un pašvaldību iestādēs (2020) </w:t>
             </w:r>
             <w:hyperlink r:id="rId13">
-              <w:r w:rsidRPr="74E54FA5">
+              <w:r w:rsidRPr="007C2340">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rStyle w:val="Hipersaite"/>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>https://www.lm.gov.lv/lv/celvedis-ieklaujosas-vides-veidosanai-valsts-un-pasvaldibu-iestades-2020</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>);</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0AA6BFBD" w14:textId="32083DF5" w:rsidR="008D2805" w:rsidRPr="00113313" w:rsidRDefault="008D2805" w:rsidP="4E2F65F3">
+          <w:p w14:paraId="0AA6BFBD" w14:textId="32083DF5" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:ind w:left="460" w:hanging="425"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="74E54FA5">
-[...15 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">tiks nodrošināts, ka informācija projekta vai finansējuma saņēmēja tīmekļa vietnē ir piekļūstama cilvēkiem ar funkcionāliem traucējumiem, izmantojot vairākus sensoros (redze, dzirde, tauste) kanālus </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">(skat. VARAM vadlīnijas “Tīmekļvietnes </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="74E54FA5">
-              <w:rPr>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>izvērtējums</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="74E54FA5">
-              <w:rPr>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> atbilstoši digitālās vides </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="74E54FA5">
-              <w:rPr>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>piekļūstamības</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="74E54FA5">
-              <w:rPr>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve"> prasībām (WCAG</w:t>
-[...23 lines deleted...]
-              <w:t>AA)” (</w:t>
+              <w:t xml:space="preserve"> prasībām (WCAG 2.1 AA)” (</w:t>
             </w:r>
             <w:hyperlink r:id="rId14">
-              <w:r w:rsidRPr="74E54FA5">
+              <w:r w:rsidRPr="007C2340">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rStyle w:val="Hipersaite"/>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:t>https://pieklustamiba.varam.gov.lv</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00417C0C" w:rsidRPr="74E54FA5">
-              <w:rPr>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> /, Vadlīnijas </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">/, Vadlīnijas </w:t>
+              <w:t>piekļūstamības</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="74E54FA5">
-              <w:rPr>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>piekļūstamības</w:t>
+              <w:t>izvērtējumam</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="74E54FA5">
-              <w:rPr>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> pieejamas šeit: </w:t>
             </w:r>
             <w:hyperlink r:id="rId15">
-              <w:r w:rsidRPr="74E54FA5">
+              <w:r w:rsidRPr="007C2340">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rStyle w:val="Hipersaite"/>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:t>https://www.varam.gov.lv/lv/wwwvaramgovlv/lv/pieklustamiba</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="74E54FA5">
-              <w:rPr>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>);</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2CDC854B" w14:textId="38E45D8C" w:rsidR="008D2805" w:rsidRPr="00764303" w:rsidRDefault="008D2805" w:rsidP="37C97E67">
+          <w:p w14:paraId="2CDC854B" w14:textId="38E45D8C" w:rsidR="00135EF3" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
+                <w:ins w:id="175" w:author="Inguna Arāja" w:date="2026-03-23T13:54:00Z" w16du:dateUtc="2026-03-23T11:54:00Z"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="480A5127">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Publiskie iepirkumi</w:t>
             </w:r>
-            <w:r w:rsidR="00547769" w:rsidRPr="480A5127">
-              <w:rPr>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">projektā pēc iespējas tiks īstenots </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...28 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>sociāli atbildīgs iepirkums</w:t>
             </w:r>
-            <w:r w:rsidRPr="480A5127">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, pērkot ētiski ražotus produktus un pakalpojumus un izmantojot publiskās iepirkumu procedūras, lai radītu darbvietas, pienācīgus darba apstākļus, sekmētu sociālo un profesionālo </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="480A5127">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>iekļautību</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="480A5127">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, nodrošinātu </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="480A5127">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>piekļūstamību</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="480A5127">
-[...18 lines deleted...]
-              <w:t xml:space="preserve"> un nelabvēlīgākā situācijā esošiem cilvēkiem.</w:t>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pakalpojuma sniegšanas vietai/videi/objektam/pasākuma norises vietai, kā arī veicinātu labākus darba nosacījumus cilvēkiem ar funkcionēšanas ierobežojumiem un nelabvēlīgākā situācijā esošiem cilvēkiem.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4864C79B" w14:textId="77777777" w:rsidR="008D2805" w:rsidRPr="00CE6F8D" w:rsidRDefault="008D2805" w:rsidP="08554A50">
+          <w:p w14:paraId="6C325000" w14:textId="0C69419F" w:rsidR="009F2F01" w:rsidRPr="009F2F01" w:rsidRDefault="009F2F01" w:rsidP="00135EF3">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="08554A50">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:ins w:id="176" w:author="Inguna Arāja" w:date="2026-03-23T13:54:00Z" w16du:dateUtc="2026-03-23T11:54:00Z">
+              <w:r w:rsidRPr="00F836A7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>Vēlams, lai plānotās vispārīgās HP VINPI darbības aptver dažādas vispārīgo darbību jomas – komunikācijas un vizuālās identitātes (ja projekta ietvaros tiek īstenota publicitāte), projekta vadībā un īstenošanā (ja projekta ietvaros tiek piesaistīts personāls) un publiskos iepirkumus (ja projekta ietvaros tiek plānots vai īstenots iepirkums).</w:t>
+              </w:r>
+            </w:ins>
+          </w:p>
+          <w:p w14:paraId="4864C79B" w14:textId="61EACECE" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD5FE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tiek paredzēta</w:t>
+            </w:r>
+            <w:del w:id="177" w:author="Inguna Arāja" w:date="2026-03-23T13:41:00Z" w16du:dateUtc="2026-03-23T11:41:00Z">
+              <w:r w:rsidRPr="007C2340" w:rsidDel="00B62F7D">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText>s</w:delText>
+              </w:r>
+            </w:del>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
-[...7 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">vismaz </w:t>
+            </w:r>
+            <w:ins w:id="178" w:author="Inguna Arāja" w:date="2026-03-20T13:38:00Z" w16du:dateUtc="2026-03-20T11:38:00Z">
+              <w:r w:rsidR="00A677CD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>viena</w:t>
+              </w:r>
+            </w:ins>
+            <w:del w:id="179" w:author="Inguna Arāja" w:date="2026-03-20T13:38:00Z" w16du:dateUtc="2026-03-20T11:38:00Z">
+              <w:r w:rsidRPr="007C2340" w:rsidDel="00A677CD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText>trīs</w:delText>
+              </w:r>
+            </w:del>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> specifiskā</w:t>
+            </w:r>
+            <w:del w:id="180" w:author="Inguna Arāja" w:date="2026-03-20T13:38:00Z" w16du:dateUtc="2026-03-20T11:38:00Z">
+              <w:r w:rsidRPr="007C2340" w:rsidDel="00A677CD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText>s</w:delText>
+              </w:r>
+            </w:del>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:ins w:id="181" w:author="Inguna Arāja" w:date="2026-03-23T13:40:00Z" w16du:dateUtc="2026-03-23T11:40:00Z">
+              <w:r w:rsidR="00B62F7D">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t xml:space="preserve">HP VINPI </w:t>
+              </w:r>
+            </w:ins>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>darbība</w:t>
+            </w:r>
+            <w:del w:id="182" w:author="Inguna Arāja" w:date="2026-03-23T13:48:00Z" w16du:dateUtc="2026-03-23T11:48:00Z">
+              <w:r w:rsidRPr="007C2340" w:rsidDel="001A588B">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText>s</w:delText>
+              </w:r>
+            </w:del>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, kas izriet no pasākuma atbalstāmo darbību un projekta satura un kas īpaši veicina vides un informācijas </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="08554A50">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>piekļūstamību</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="08554A50">
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> personām ar kustību, redzes, dzirdes vai garīga rakstura traucējumiem, vecāka gadagājuma cilvēkiem un vecākiem ar maziem bērniem;</w:t>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> personām ar kustību, redzes, dzirdes vai garīga rakstura traucējumiem, vecāka gadagājuma cilvēkiem un vecākiem ar maziem bērniem</w:t>
+            </w:r>
+            <w:ins w:id="183" w:author="Inguna Arāja" w:date="2026-03-20T13:45:00Z" w16du:dateUtc="2026-03-20T11:45:00Z">
+              <w:r w:rsidR="003D3A7C">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+            </w:ins>
+            <w:del w:id="184" w:author="Inguna Arāja" w:date="2026-03-20T13:45:00Z" w16du:dateUtc="2026-03-20T11:45:00Z">
+              <w:r w:rsidR="00DB5FC8" w:rsidDel="00A059F4">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText xml:space="preserve">, </w:delText>
+              </w:r>
+            </w:del>
+            <w:r w:rsidR="00DB5FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>piemēram:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D4A4FC9" w14:textId="1906C89A" w:rsidR="008D2805" w:rsidRPr="00BC1B3C" w:rsidRDefault="0DAF900D" w:rsidP="4E2F65F3">
+          <w:p w14:paraId="5D4A4FC9" w14:textId="1906C89A" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:ind w:left="460" w:hanging="425"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="74E54FA5">
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"> tiks nodrošināti konsultatīva rakstura pasākumi par vides un informācijas, aprīkojuma, informācijas tehnoloģiju risinājumu </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="74E54FA5">
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>piekļūstamību</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="74E54FA5">
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> (VINPI_18);</w:t>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> personām ar dažādiem funkcionēšanas ierobežojumiem  (attiecīgi pievienojot dokumentus, piem. konsultāciju protokolus u.c.) (VINPI_18);</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="734F1217" w14:textId="3AE2F2B9" w:rsidR="008D2805" w:rsidRPr="00BC1B3C" w:rsidRDefault="45B1326C" w:rsidP="4E2F65F3">
+          <w:p w14:paraId="734F1217" w14:textId="3AE2F2B9" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:ind w:left="460" w:hanging="425"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="74E54FA5">
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"> izstrādājot uz tīmekļvietnes un mobilajām ierīcēm izmantojamus pakalpojumus iedzīvotājiem, tiks nodrošināts </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="74E54FA5">
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>piekļūstamības</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="74E54FA5">
-[...9 lines deleted...]
-              <w:t>);</w:t>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> princips </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>un iespēja vienlīdzīgi ar citiem  saņemt pakalpojumu cilvēkiem ar kustību, dzirdes, redzes un garīga rakstura traucējumiem, kā arī cilvēkiem ar zemām digitālajām prasmēm (VINPI_16);</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42FCAE90" w14:textId="356687F8" w:rsidR="008D2805" w:rsidRPr="00BC1B3C" w:rsidRDefault="1FBB3327" w:rsidP="4E2F65F3">
+          <w:p w14:paraId="42FCAE90" w14:textId="356687F8" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:ind w:left="460" w:hanging="425"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="74E54FA5">
-              <w:rPr>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">tiks nodrošināta pasākuma satura </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="74E54FA5">
-              <w:rPr>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>piekļūstamība</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="74E54FA5">
-              <w:rPr>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> personām ar funkcionēšanas ierobežojumiem, izmantojot tulkošanu zīmju valodā, informāciju vieglajā valodā, subtitrēšanu, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="74E54FA5">
-              <w:rPr>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Braila</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="74E54FA5">
-              <w:rPr>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> druku, reāllaika transkripciju, raidījumu un pasākumu ierakstīšanu (VINPI_02.2);</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27F83B90" w14:textId="611BA1D7" w:rsidR="008D2805" w:rsidRPr="00BC1B3C" w:rsidRDefault="1FBB3327" w:rsidP="4E2F65F3">
+          <w:p w14:paraId="27F83B90" w14:textId="611BA1D7" w:rsidR="00135EF3" w:rsidRDefault="00135EF3" w:rsidP="00344DB5">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
+              <w:spacing w:after="120"/>
               <w:ind w:left="460" w:hanging="425"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="74E54FA5">
-              <w:rPr>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">tiks nodrošināta digitālo materiālu  satura </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="74E54FA5">
-              <w:rPr>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>piekļūstamība</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="74E54FA5">
-              <w:rPr>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-              </w:rPr>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> cilvēkiem ar funkcionēšanas ierobežojumiem, izmantojot vairākus sensoros kanālus (tas ietver to, ka nodrošina alternatīvas iespējas vizuāliem, audio, runas un taustāmiem elementiem),  t.sk., materiāla programmatūra būs savietojama ar ES atzītām individuālām IT </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-              </w:rPr>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">programmatūra būs savietojama ar ES atzītām individuālām IT </w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>palīgierīcem</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> cilvēkiem ar funkcionēšanas ierobežojumiem (VINPI_09).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67E4F33C" w14:textId="32BA3631" w:rsidR="004C0128" w:rsidRPr="00D35C5D" w:rsidDel="00F836A7" w:rsidRDefault="004C0128" w:rsidP="00B97BDE">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:del w:id="185" w:author="Inguna Arāja" w:date="2026-03-23T13:52:00Z" w16du:dateUtc="2026-03-23T11:52:00Z"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="367205BE" w14:textId="7EAB54C3" w:rsidR="00DB5FC8" w:rsidRDefault="00135EF3" w:rsidP="00BF59A3">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="35"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD5FE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tiek uzkrāti dati par šādiem</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> horizontālā principa</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> “Vienlīdzība, iekļaušana, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="74E54FA5">
-[...3 lines deleted...]
-              <w:t>palīgierīcem</w:t>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>nediskriminācija</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="74E54FA5">
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> cilvēkiem ar funkcionēšanas ierobežojumiem (VINPI_09).</w:t>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>pamattiesību</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ievērošana” MK noteikumos par pasākuma īstenošanu definētajiem rādītājiem:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F47D013" w14:textId="4DB61C92" w:rsidR="008D2805" w:rsidRPr="00CE6F8D" w:rsidRDefault="008D2805" w:rsidP="74E54FA5">
+          <w:p w14:paraId="36E6D03A" w14:textId="77777777" w:rsidR="00DB5FC8" w:rsidRPr="00DB5FC8" w:rsidRDefault="00135EF3" w:rsidP="00DB5FC8">
             <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="25"/>
+                <w:numId w:val="32"/>
               </w:numPr>
-              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="35" w:firstLine="0"/>
+              <w:spacing w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="74E54FA5">
-[...17 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="00DB5FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>digitālo materiālu, kuros ir veikta informācijas pielāgošana personām ar dažādiem funkcionēšanas ierobežojumiem, skaits (VINPI_09);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01DC1C29" w14:textId="667F2622" w:rsidR="00135EF3" w:rsidRPr="00DB5FC8" w:rsidRDefault="00135EF3" w:rsidP="00DB5FC8">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB5FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">konsultatīva rakstura pasākumu par būvētās vides, informācijas un tehnoloģiju un to risinājumu  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB5FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>piekļūstamību</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB5FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> personām ar dažādiem funkcionēšanas ierobežojumiem skaits (VINPI_18).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63214950" w14:textId="6BDFF51E" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> “Vienlīdzība, iekļaušana, </w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Papildus</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> atbilstoši “Horizontālais princips “Vienlīdzība, iekļaušana, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="74E54FA5">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>nediskriminācija</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="74E54FA5">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> un </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="74E54FA5">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>pamattiesību</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="74E54FA5">
-[...37 lines deleted...]
-              <w:t>:</w:t>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ievērošana” vadlīnijām īstenošanai un uzraudzībai (2021-2027) var tikt izvēlēti </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">šādi horizontālā principa “Vienlīdzība, iekļaušana, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>nediskriminācija</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>pamattiesību</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ievērošana” rādītāji</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C04242B" w14:textId="1F901102" w:rsidR="008D2805" w:rsidRPr="003B3C4D" w:rsidRDefault="4C8CEA0C" w:rsidP="4E2F65F3">
+          <w:p w14:paraId="1F0557DB" w14:textId="6E4B3B42" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
-              <w:ind w:left="460" w:hanging="460"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="74E54FA5">
-[...6 lines deleted...]
-              <w:t>;</w:t>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pasākumu, kuros  nodrošināta vides un satura </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>piekļūstamība</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> personām ar dažāda veida funkcionēšanas ierobežojumiem, skaits (VINPI_02.2);</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01DC1C29" w14:textId="6F793F15" w:rsidR="008D2805" w:rsidRPr="003B3C4D" w:rsidRDefault="65C9B969" w:rsidP="4E2F65F3">
+          <w:p w14:paraId="6416648C" w14:textId="795C1C4B" w:rsidR="00D35C5D" w:rsidRPr="00D35C5D" w:rsidRDefault="00135EF3" w:rsidP="00D35C5D">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:spacing w:after="120"/>
-              <w:ind w:left="460" w:hanging="460"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="74E54FA5">
-[...14 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>uz tīmekļvietnes un mobilajās ierīcēm izmantojamu  pakalpojumu, t.sk. civilās aizsardzības informācijas pakalpojumu, kas atbilst personu ar dažādiem funkcionēšanas ierobežojumiem vajadzībām, skaits (VINPI_16).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="63214950" w14:textId="4242B8E1" w:rsidR="256C524A" w:rsidRDefault="256C524A" w:rsidP="74E54FA5">
-[...184 lines deleted...]
-          <w:p w14:paraId="03880B9D" w14:textId="77777777" w:rsidR="008D2805" w:rsidRPr="00CE6F8D" w:rsidRDefault="008D2805" w:rsidP="000F2874">
+          <w:p w14:paraId="79E250F2" w14:textId="3F6F8611" w:rsidR="00D35C5D" w:rsidRPr="00D35C5D" w:rsidRDefault="00135EF3" w:rsidP="00D35C5D">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:ins w:id="186" w:author="Inguna Arāja" w:date="2026-03-23T14:27:00Z" w16du:dateUtc="2026-03-23T12:27:00Z"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CE6F8D">
-[...6 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4) </w:t>
+            </w:r>
+            <w:ins w:id="187" w:author="Inguna Arāja" w:date="2026-03-23T14:27:00Z" w16du:dateUtc="2026-03-23T12:27:00Z">
+              <w:r w:rsidR="00D35C5D" w:rsidRPr="00D35C5D">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sniegts </w:t>
+              </w:r>
+              <w:r w:rsidR="00D35C5D" w:rsidRPr="00E43484">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>vispārīgo un specifisko HP VINPI darbību</w:t>
+              </w:r>
+              <w:r w:rsidR="00D35C5D" w:rsidRPr="00072CBC">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> īstenošanas apraksts</w:t>
+              </w:r>
+              <w:r w:rsidR="00D35C5D" w:rsidRPr="00D35C5D">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> (KPVIS).</w:t>
+              </w:r>
+            </w:ins>
           </w:p>
-          <w:p w14:paraId="153242E1" w14:textId="77777777" w:rsidR="008D2805" w:rsidRPr="00CE6F8D" w:rsidRDefault="008D2805" w:rsidP="000F2874">
+          <w:p w14:paraId="4328C743" w14:textId="7A485443" w:rsidR="00D35C5D" w:rsidDel="00BF59A3" w:rsidRDefault="00D35C5D" w:rsidP="00D35C5D">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:del w:id="188" w:author="Inguna Arāja" w:date="2026-03-23T14:52:00Z" w16du:dateUtc="2026-03-23T12:52:00Z"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CE6F8D">
-[...15 lines deleted...]
-            </w:r>
+            <w:ins w:id="189" w:author="Inguna Arāja" w:date="2026-03-23T14:27:00Z" w16du:dateUtc="2026-03-23T12:27:00Z">
+              <w:r w:rsidRPr="00D35C5D">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t xml:space="preserve">HP VINPI darbības īstenošanas aprakstā (KPVIS) jānorāda, piemēram, kā HP darbība ir saistīta ar projekta konkrēto darbību, kādā veidā projekts īstenos HP darbību.  Piemēram, sniegts apraksts par jau esošo/plānoto praksi iestādē attiecībā uz nediskriminējošu personāla atlasi vai elastīgo darba laiku; </w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="00D35C5D">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>piekļūstamības</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="00D35C5D">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>/HP VINPI darbības tiks integrētas pasākuma/būvniecības/aprīkojuma iegādes iepirkumā u.c.</w:t>
+              </w:r>
+            </w:ins>
           </w:p>
-          <w:p w14:paraId="5ED82010" w14:textId="1B701A69" w:rsidR="008D2805" w:rsidRPr="00CE6F8D" w:rsidRDefault="008D2805" w:rsidP="08554A50">
+          <w:p w14:paraId="316C4A7C" w14:textId="77777777" w:rsidR="00072CBC" w:rsidRDefault="00072CBC" w:rsidP="0026494C">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:ins w:id="190" w:author="Inguna Arāja" w:date="2026-03-23T14:27:00Z" w16du:dateUtc="2026-03-23T12:27:00Z"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="08554A50">
-[...60 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="19E220C6" w14:textId="7BA12973" w:rsidR="008D2805" w:rsidRPr="00CE6F8D" w:rsidRDefault="008D2805" w:rsidP="000F2874">
+          <w:p w14:paraId="071DA6DB" w14:textId="1B611FEF" w:rsidR="00B97BDE" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="0026494C">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:ins w:id="191" w:author="Inguna Arāja" w:date="2026-03-23T14:53:00Z" w16du:dateUtc="2026-03-23T12:53:00Z"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CE6F8D">
-[...6 lines deleted...]
-            </w:r>
+            <w:del w:id="192" w:author="Inguna Arāja" w:date="2026-03-23T13:36:00Z" w16du:dateUtc="2026-03-23T11:36:00Z">
+              <w:r w:rsidRPr="007C2340" w:rsidDel="00776E07">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText>norādītas projekta budžeta izmaksu pozīcijas, kuras veicina HP VINPI (ja attiecināms);</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="13101297" w14:textId="7B41A1E2" w:rsidR="008D2805" w:rsidRPr="00CE6F8D" w:rsidRDefault="008D2805" w:rsidP="000F2874">
+          <w:p w14:paraId="03880B9D" w14:textId="5E9236C0" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidDel="00776E07" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:del w:id="193" w:author="Inguna Arāja" w:date="2026-03-23T13:36:00Z" w16du:dateUtc="2026-03-23T11:36:00Z"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CE6F8D">
-[...24 lines deleted...]
-            </w:r>
+            <w:del w:id="194" w:author="Inguna Arāja" w:date="2026-03-23T13:36:00Z" w16du:dateUtc="2026-03-23T11:36:00Z">
+              <w:r w:rsidRPr="007C2340" w:rsidDel="00776E07">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText>5) identificētas galvenās problēmas, kas skar mērķa grupu, jomā, kurā darbojas projekta iesniedzējs un apraksts, kā projektā paredzētās HP VINPI darbības risinās identificētās problēmas;</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="79F5C189" w14:textId="339C1668" w:rsidR="008D2805" w:rsidRPr="00CE6F8D" w:rsidRDefault="008D2805" w:rsidP="000F2874">
+          <w:p w14:paraId="153242E1" w14:textId="25D3E104" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidDel="00776E07" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:del w:id="195" w:author="Inguna Arāja" w:date="2026-03-23T13:36:00Z" w16du:dateUtc="2026-03-23T11:36:00Z"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A973E8">
-[...56 lines deleted...]
-            </w:r>
+            <w:del w:id="196" w:author="Inguna Arāja" w:date="2026-03-23T13:36:00Z" w16du:dateUtc="2026-03-23T11:36:00Z">
+              <w:r w:rsidRPr="007C2340" w:rsidDel="00776E07">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText>6) ir sniegta informācija par projekta vadības un īstenošanas personālu dalījumā pēc dzimuma u.c. pazīmes (vai plānots sniegt) un sniegta (vai plānots sniegt) informācija sadalījumā pēc dzimumu u.c. pazīmes par projekta mērķa grupām;</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="640EAC8A" w14:textId="76FAE28A" w:rsidR="008D2805" w:rsidRPr="00A973E8" w:rsidRDefault="008D2805" w:rsidP="000F2874">
+          <w:p w14:paraId="5ED82010" w14:textId="6D54A11D" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidDel="00776E07" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:del w:id="197" w:author="Inguna Arāja" w:date="2026-03-23T13:36:00Z" w16du:dateUtc="2026-03-23T11:36:00Z"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A973E8">
-[...8 lines deleted...]
-            </w:r>
+            <w:del w:id="198" w:author="Inguna Arāja" w:date="2026-03-23T13:36:00Z" w16du:dateUtc="2026-03-23T11:36:00Z">
+              <w:r w:rsidRPr="007C2340" w:rsidDel="00776E07">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText>7) paskaidrots, kā projektu vadībā un īstenošanā tiks nodrošināta nediskriminācija pēc vecuma, dzimuma, etniskās piederības u.c. pazīmes un virzīti pasākumi, kas veicina nediskrimināciju un pamattiesību ievērošanu.</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="29AEB056" w14:textId="241A5785" w:rsidR="008D2805" w:rsidRPr="00A973E8" w:rsidRDefault="3172DDD6" w:rsidP="000F2874">
+          <w:p w14:paraId="19E220C6" w14:textId="73C4719D" w:rsidR="00135EF3" w:rsidDel="00A52EE7" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:del w:id="199" w:author="Inguna Arāja" w:date="2026-03-23T13:36:00Z" w16du:dateUtc="2026-03-23T11:36:00Z"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="53663F97">
-[...8 lines deleted...]
-            </w:r>
+            <w:del w:id="200" w:author="Inguna Arāja" w:date="2026-03-23T13:36:00Z" w16du:dateUtc="2026-03-23T11:36:00Z">
+              <w:r w:rsidRPr="007C2340" w:rsidDel="00776E07">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText>Plānotajām vispārīgajām HP VINPI darbībām jāaptver visas vispārīgo darbību jomas – komunikācija un vizuālā identitāte, projekta vadību un īstenošanu un publiskos iepirkumus (ja attiecināms).</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
-          <w:p w14:paraId="45BE2540" w14:textId="77777777" w:rsidR="008D2805" w:rsidRPr="00CE6F8D" w:rsidRDefault="008D2805" w:rsidP="000F2874">
+          <w:p w14:paraId="13101297" w14:textId="7B41A1E2" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A973E8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ja projekta iesniegums neatbilst minētajām prasībām, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
-[...44 lines deleted...]
-              <w:t>).</w:t>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>vērtējums ir “Jā, ar nosacījumu”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, izvirza atbilstošus nosacījumus.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2AA7F114" w14:textId="77777777" w:rsidR="008D2805" w:rsidRPr="00CE6F8D" w:rsidRDefault="008D2805" w:rsidP="000F2874">
+          <w:p w14:paraId="79F5C189" w14:textId="28496F2F" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CE6F8D">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Vērtējums ir “Nē”,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ja projekta iesniedzējs neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem ietvertos nosacījumus vai pēc nosacījumu izpildes joprojām neatbilst izvirzītajām prasībām, vai arī nosacījumus neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem noteiktajā termiņā.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43BAC244" w14:textId="77777777" w:rsidR="00B97BDE" w:rsidRDefault="00B97BDE" w:rsidP="00135EF3">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:ins w:id="201" w:author="Inguna Arāja" w:date="2026-03-23T14:53:00Z" w16du:dateUtc="2026-03-23T12:53:00Z"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="640EAC8A" w14:textId="2FF777C6" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Piemērot projektiem, kuriem NAV ietekme uz HP VINPI</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29AEB056" w14:textId="241A5785" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ja projektā plānota tikai informācijas un komunikāciju tehnoloģiju sistēmu un risinājumu izstrāde, kura neattiecas uz ārējo lietotāju (veselības jomas klientu), tad konkrētajam projektam nav ietekmes uz HP VINPI, jo tā darbības ir vērstas uz informācijas un komunikāciju tehnoloģiju pilnveidošanu, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B97BDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ieguldījumi nav saistīti ar cilvēkresursu attīstību,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tomēr vienlaicīgi tas negatīvi neietekmē HP. Specifiskās darbības un HP VINPI rādītāji nav jāparedz.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45BE2540" w14:textId="074951A2" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Vērtējums ir “Jā”,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ja projekta iesniegums </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>paredz vismaz vienas vispārīgas HP VINPI darbības veikšanu</w:t>
+            </w:r>
+            <w:ins w:id="202" w:author="Inguna Arāja" w:date="2026-03-20T13:41:00Z" w16du:dateUtc="2026-03-20T11:41:00Z">
+              <w:r w:rsidR="00646C52">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:r w:rsidR="00646C52" w:rsidRPr="00621CC8">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>un sniegts</w:t>
+              </w:r>
+            </w:ins>
+            <w:ins w:id="203" w:author="Inguna Arāja" w:date="2026-03-20T13:51:00Z" w16du:dateUtc="2026-03-20T11:51:00Z">
+              <w:r w:rsidR="00621CC8" w:rsidRPr="00621CC8">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> vispārīgās</w:t>
+              </w:r>
+            </w:ins>
+            <w:ins w:id="204" w:author="Inguna Arāja" w:date="2026-03-23T13:35:00Z" w16du:dateUtc="2026-03-23T11:35:00Z">
+              <w:r w:rsidR="003A530E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> HP</w:t>
+              </w:r>
+            </w:ins>
+            <w:ins w:id="205" w:author="Inguna Arāja" w:date="2026-03-23T13:34:00Z" w16du:dateUtc="2026-03-23T11:34:00Z">
+              <w:r w:rsidR="00800AC7" w:rsidRPr="00800AC7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> darbības īstenošanas apraksts</w:t>
+              </w:r>
+              <w:r w:rsidR="00800AC7" w:rsidRPr="00800AC7">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+            </w:ins>
+            <w:ins w:id="206" w:author="Inguna Arāja" w:date="2026-03-20T13:42:00Z" w16du:dateUtc="2026-03-20T11:42:00Z">
+              <w:r w:rsidR="005A4857">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>(KPVIS)</w:t>
+              </w:r>
+            </w:ins>
+            <w:del w:id="207" w:author="Inguna Arāja" w:date="2026-03-20T13:47:00Z" w16du:dateUtc="2026-03-20T11:47:00Z">
+              <w:r w:rsidRPr="007C2340" w:rsidDel="00361814">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText>,</w:delText>
+              </w:r>
+            </w:del>
+            <w:ins w:id="208" w:author="Inguna Arāja" w:date="2026-03-20T13:47:00Z" w16du:dateUtc="2026-03-20T11:47:00Z">
+              <w:r w:rsidR="00361814">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. </w:t>
+              </w:r>
+            </w:ins>
+            <w:ins w:id="209" w:author="Inguna Arāja" w:date="2026-03-20T13:48:00Z" w16du:dateUtc="2026-03-20T11:48:00Z">
+              <w:r w:rsidR="000709AA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>Vispārīgā HP VINPI darbība</w:t>
+              </w:r>
+            </w:ins>
+            <w:del w:id="210" w:author="Inguna Arāja" w:date="2026-03-20T13:48:00Z" w16du:dateUtc="2026-03-20T11:48:00Z">
+              <w:r w:rsidRPr="007C2340" w:rsidDel="000709AA">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText xml:space="preserve"> kas</w:delText>
+              </w:r>
+            </w:del>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> attiecas uz komunikāciju un vizuālo identitāti, personālu vai publiskajiem iepirkumiem (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>vispārīgo darbību piemērus skatīt pie projektiem ar netiešu ietekmi</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2AA7F114" w14:textId="77777777" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ja projekta iesniegums neparedz vismaz vienas vispārīgas HP VINPI darbības veikšanu, vai iekļautajai darbībai nav sasaistes ar HP VINPI, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>vērtējums ir “Jā, ar nosacījumu”</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CE6F8D">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, izvirza atbilstošus nosacījumus.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F916E42" w14:textId="7D58BDC6" w:rsidR="008D2805" w:rsidRPr="0057477E" w:rsidRDefault="008D2805" w:rsidP="00620627">
+          <w:p w14:paraId="6F916E42" w14:textId="7D58BDC6" w:rsidR="00135EF3" w:rsidRPr="007C2340" w:rsidRDefault="00135EF3" w:rsidP="00135EF3">
             <w:pPr>
               <w:pStyle w:val="pf0"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A973E8">
-              <w:rPr>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vērtējums ir “Nē”,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CE6F8D">
-[...15 lines deleted...]
-              <w:t>apstiprināšanu ar nosacījumiem noteiktajā termiņā.</w:t>
+            <w:r w:rsidRPr="007C2340">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ja projekta iesniedzējs neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem ietvertos nosacījumus vai pēc nosacījumu izpildes joprojām neatbilst izvirzītajām prasībām, vai arī nosacījumus neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem noteiktajā termiņā.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="711087D4" w14:textId="77777777" w:rsidR="000813CC" w:rsidRPr="0096111F" w:rsidRDefault="000813CC" w:rsidP="000F2874">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="000813CC" w:rsidRPr="0096111F" w:rsidSect="008D4E9A">
       <w:headerReference w:type="default" r:id="rId16"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1276" w:right="1134" w:bottom="993" w:left="1440" w:header="708" w:footer="342" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="61C20BA9" w14:textId="77777777" w:rsidR="001E7A13" w:rsidRDefault="001E7A13" w:rsidP="00AF5352">
+    <w:p w14:paraId="38A7658E" w14:textId="77777777" w:rsidR="006A1232" w:rsidRDefault="006A1232" w:rsidP="00AF5352">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5B32CA6F" w14:textId="77777777" w:rsidR="001E7A13" w:rsidRDefault="001E7A13" w:rsidP="00AF5352">
+    <w:p w14:paraId="72EFB6B3" w14:textId="77777777" w:rsidR="006A1232" w:rsidRDefault="006A1232" w:rsidP="00AF5352">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="25F73A23" w14:textId="77777777" w:rsidR="001E7A13" w:rsidRDefault="001E7A13">
+    <w:p w14:paraId="60935749" w14:textId="77777777" w:rsidR="006A1232" w:rsidRDefault="006A1232">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Walbaum Display SemiBold">
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="8000002F" w:usb1="0000000A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ヒラギノ角ゴ Pro W3">
-    <w:altName w:val="Yu Gothic"/>
+    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0D85879B" w14:textId="77777777" w:rsidR="001E7A13" w:rsidRDefault="001E7A13" w:rsidP="00AF5352">
+    <w:p w14:paraId="30DB90DC" w14:textId="77777777" w:rsidR="006A1232" w:rsidRDefault="006A1232" w:rsidP="00AF5352">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="388EC131" w14:textId="77777777" w:rsidR="001E7A13" w:rsidRDefault="001E7A13" w:rsidP="00AF5352">
+    <w:p w14:paraId="2D7C1818" w14:textId="77777777" w:rsidR="006A1232" w:rsidRDefault="006A1232" w:rsidP="00AF5352">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3AEF4B49" w14:textId="77777777" w:rsidR="001E7A13" w:rsidRDefault="001E7A13">
+    <w:p w14:paraId="1D06436F" w14:textId="77777777" w:rsidR="006A1232" w:rsidRDefault="006A1232">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="041F9693" w14:textId="7FFC1194" w:rsidR="30E176AE" w:rsidRDefault="30E176AE">
-      <w:r w:rsidRPr="480A5127">
+    <w:p w14:paraId="041F9693" w14:textId="13974985" w:rsidR="30E176AE" w:rsidRPr="00956AD0" w:rsidRDefault="30E176AE">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="24"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00956AD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidR="480A5127" w:rsidRPr="005C6CD1">
+      <w:r w:rsidR="480A5127" w:rsidRPr="00956AD0">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="24"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="480A5127">
+      <w:r w:rsidR="480A5127" w:rsidRPr="00956AD0">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Aptos" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Pieejama: </w:t>
       </w:r>
-      <w:r w:rsidR="480A5127" w:rsidRPr="00CB44F1">
+      <w:ins w:id="9" w:author="Inguna Arāja" w:date="2026-03-13T14:50:00Z" w16du:dateUtc="2026-03-13T12:50:00Z">
+        <w:r w:rsidR="00E21769" w:rsidRPr="00956AD0">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00E21769" w:rsidRPr="00956AD0">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:instrText>HYPERLINK "</w:instrText>
+        </w:r>
+      </w:ins>
+      <w:r w:rsidR="00E21769" w:rsidRPr="00956AD0">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Aptos" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:instrText>https://www.esfondi.lv/normativie-akti-un-dokumenti/2021-2027-planosanas-periods/eiropas-regionalas-attistibas-fonda-eiropas-sociala-fonda-plus-kohezijas-fonda-un-taisnigas-parkartosanas-fonda-projektu-iesniegumu-atlases-metodika-2021-2027-gadam</w:instrText>
+      </w:r>
+      <w:ins w:id="10" w:author="Inguna Arāja" w:date="2026-03-13T14:50:00Z" w16du:dateUtc="2026-03-13T12:50:00Z">
+        <w:r w:rsidR="00E21769" w:rsidRPr="00956AD0">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:instrText>"</w:instrText>
+        </w:r>
+        <w:r w:rsidR="00E21769" w:rsidRPr="00956AD0">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00E21769" w:rsidRPr="00956AD0">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+      </w:ins>
+      <w:r w:rsidR="00E21769" w:rsidRPr="00956AD0">
+        <w:rPr>
+          <w:rStyle w:val="Hipersaite"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>https://www.esfondi.lv/normativie-akti-un-dokumenti/2021-2027-planosanas-periods/eiropas-regionalas-attistibas-fonda-eiropas-sociala-fonda-plus-kohezijas-fonda-un-taisnigas-parkartosanas-fonda-projektu-iesniegumu-atlases-metodika-2021-2027-gadam</w:t>
       </w:r>
+      <w:ins w:id="11" w:author="Inguna Arāja" w:date="2026-03-13T14:50:00Z" w16du:dateUtc="2026-03-13T12:50:00Z">
+        <w:r w:rsidR="00E21769" w:rsidRPr="00956AD0">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+        <w:r w:rsidR="00E21769" w:rsidRPr="00956AD0">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:ins>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="24C0238C" w14:textId="77777777" w:rsidR="00F50DCE" w:rsidRPr="005F4263" w:rsidRDefault="00F50DCE" w:rsidP="00A84789">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="24C0238C" w14:textId="77777777" w:rsidR="00F50DCE" w:rsidRPr="00956AD0" w:rsidRDefault="00F50DCE" w:rsidP="00A84789">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00DE212B">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00956AD0">
+        <w:rPr>
+          <w:rStyle w:val="Vresatsauce"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00DE212B">
+      <w:r w:rsidRPr="00956AD0">
         <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kritērija neatbilstības gadījumā sadarbības iestāde pieņem lēmumu par projekta iesnieguma apstiprināšanu ar nosacījumu vai noraidīšanu, ievērojot nolikumā noteikto.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p w14:paraId="7A2067E1" w14:textId="77777777" w:rsidR="00F50DCE" w:rsidRPr="00956AD0" w:rsidRDefault="00F50DCE" w:rsidP="00A84789">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00956AD0">
+        <w:rPr>
+          <w:rStyle w:val="Vresatsauce"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00956AD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kritērijā lieto N/A, ja kopumā SAM šis kritērijs ir iekļauts, bet konkrētajā projektā šis kritērijs nav jāvērtē.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="5">
+    <w:p w14:paraId="54614552" w14:textId="6AE9535E" w:rsidR="00E72FA3" w:rsidRPr="00F73C3F" w:rsidRDefault="00E72FA3" w:rsidP="00A84789">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00956AD0">
+        <w:rPr>
+          <w:rStyle w:val="Vresatsauce"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00956AD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F4263">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="005F4263">
+      <w:r w:rsidR="00F73C3F" w:rsidRPr="00956AD0">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
-        <w:footnoteRef/>
-[...24 lines deleted...]
-      <w:r w:rsidR="00F73C3F" w:rsidRPr="00F73C3F">
         <w:t>Vienotie kritēriji un vienotie izvēles kritēriji apstiprināti kopā ar vadošās iestādes izstrādāto Eiropas Reģionālās attīstības fonda, Eiropas Sociālā fonda plus, Kohēzijas fonda un Taisnīgas pārkārtošanās fonda projektu iesniegumu atlases metodiku 2021.–2027.</w:t>
       </w:r>
-      <w:r w:rsidR="00573685">
+      <w:r w:rsidR="00573685" w:rsidRPr="00956AD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F73C3F" w:rsidRPr="00F73C3F">
+      <w:r w:rsidR="00F73C3F" w:rsidRPr="00956AD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>gadam.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="7628881B" w14:textId="1C098784" w:rsidR="00BE024A" w:rsidRPr="00BE024A" w:rsidRDefault="00BE024A" w:rsidP="00541037">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="7628881B" w14:textId="1C098784" w:rsidR="00BE024A" w:rsidRPr="007C2340" w:rsidDel="00103595" w:rsidRDefault="00BE024A" w:rsidP="00541037">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:del w:id="37" w:author="Inguna Arāja" w:date="2026-03-13T15:11:00Z" w16du:dateUtc="2026-03-13T13:11:00Z"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:del w:id="38" w:author="Inguna Arāja" w:date="2026-03-13T15:11:00Z" w16du:dateUtc="2026-03-13T13:11:00Z">
+        <w:r w:rsidRPr="007C2340" w:rsidDel="00103595">
+          <w:rPr>
+            <w:rStyle w:val="Vresatsauce"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          </w:rPr>
+          <w:footnoteRef/>
+        </w:r>
+        <w:r w:rsidRPr="007C2340" w:rsidDel="00103595">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          </w:rPr>
+          <w:delText xml:space="preserve"> </w:delText>
+        </w:r>
+        <w:r w:rsidR="00B849DB" w:rsidRPr="007C2340" w:rsidDel="00103595">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          </w:rPr>
+          <w:delText>Eiropas Parlamenta un Padomes 2021.</w:delText>
+        </w:r>
+        <w:r w:rsidR="0095135A" w:rsidRPr="007C2340" w:rsidDel="00103595">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          </w:rPr>
+          <w:delText> </w:delText>
+        </w:r>
+        <w:r w:rsidR="00B849DB" w:rsidRPr="007C2340" w:rsidDel="00103595">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          </w:rPr>
+          <w:delText>gada 24.</w:delText>
+        </w:r>
+        <w:r w:rsidR="0095135A" w:rsidRPr="007C2340" w:rsidDel="00103595">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          </w:rPr>
+          <w:delText> </w:delText>
+        </w:r>
+        <w:r w:rsidR="00B849DB" w:rsidRPr="007C2340" w:rsidDel="00103595">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          </w:rPr>
+          <w:delText>jūnija regula Nr.</w:delText>
+        </w:r>
+        <w:r w:rsidR="0095135A" w:rsidRPr="007C2340" w:rsidDel="00103595">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          </w:rPr>
+          <w:delText> </w:delText>
+        </w:r>
+        <w:r w:rsidR="00B849DB" w:rsidRPr="007C2340" w:rsidDel="00103595">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          </w:rPr>
+          <w:delText xml:space="preserve">2021/1060, ar ko paredz kopīgus noteikumus par Eiropas Reģionālās attīstības fondu, Eiropas Sociālo fondu Plus, Kohēzijas fondu, Taisnīgas pārkārtošanās fondu un Eiropas Jūrlietu, zvejniecības un akvakultūras fondu un finanšu noteikumus attiecībā uz tiem un uz Patvēruma, migrācijas un integrācijas fondu, Iekšējās drošības fondu un Finansiāla atbalsta instrumentu robežu pārvaldībai un vīzu politikai; </w:delText>
+        </w:r>
+        <w:r w:rsidR="0095135A" w:rsidRPr="007C2340" w:rsidDel="00103595">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          </w:rPr>
+          <w:delText xml:space="preserve">pieejama: </w:delText>
+        </w:r>
+        <w:r w:rsidR="0095135A" w:rsidRPr="007C2340" w:rsidDel="00103595">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="0095135A" w:rsidRPr="007C2340" w:rsidDel="00103595">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          </w:rPr>
+          <w:delInstrText>HYPERLINK "https://eur-lex.europa.eu/legal-content/LV/TXT/HTML/?uri=CELEX:32021R1060&amp;qid=1625116684765&amp;from=EN"</w:delInstrText>
+        </w:r>
+        <w:r w:rsidR="0095135A" w:rsidRPr="007C2340" w:rsidDel="00103595">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="0095135A" w:rsidRPr="007C2340" w:rsidDel="00103595">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="0095135A" w:rsidRPr="007C2340" w:rsidDel="00103595">
+          <w:rPr>
+            <w:rStyle w:val="Hipersaite"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          </w:rPr>
+          <w:delText>šeit</w:delText>
+        </w:r>
+        <w:r w:rsidR="0095135A" w:rsidRPr="007C2340" w:rsidDel="00103595">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:del>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="7">
+    <w:p w14:paraId="05462078" w14:textId="5A6F251B" w:rsidR="005B21D1" w:rsidRPr="005B21D1" w:rsidDel="00103595" w:rsidRDefault="005B21D1" w:rsidP="00BA0EA3">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:del w:id="49" w:author="Inguna Arāja" w:date="2026-03-13T15:11:00Z" w16du:dateUtc="2026-03-13T13:11:00Z"/>
+        </w:rPr>
+      </w:pPr>
+      <w:del w:id="50" w:author="Inguna Arāja" w:date="2026-03-13T15:11:00Z" w16du:dateUtc="2026-03-13T13:11:00Z">
+        <w:r w:rsidDel="00103595">
+          <w:rPr>
+            <w:rStyle w:val="Vresatsauce"/>
+          </w:rPr>
+          <w:footnoteRef/>
+        </w:r>
+        <w:r w:rsidDel="00103595">
+          <w:delText xml:space="preserve"> </w:delText>
+        </w:r>
+        <w:r w:rsidR="0020744D" w:rsidRPr="0020744D" w:rsidDel="00103595">
+          <w:delText xml:space="preserve">Vizuālās identitātes prasības un paraugi iekļauti Eiropas Savienības fondu 2021.–2027. gada un Atveseļošanas fonda komunikācijas un dizaina vadlīnijās. Pieejamas: </w:delText>
+        </w:r>
+        <w:r w:rsidR="00BA0EA3" w:rsidDel="00103595">
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00BA0EA3" w:rsidDel="00103595">
+          <w:delInstrText>HYPERLINK "https://www.esfondi.lv/vadlinijas"</w:delInstrText>
+        </w:r>
+        <w:r w:rsidR="00BA0EA3" w:rsidDel="00103595">
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00BA0EA3" w:rsidRPr="00832F44" w:rsidDel="00103595">
+          <w:rPr>
+            <w:rStyle w:val="Hipersaite"/>
+          </w:rPr>
+          <w:delText>https://www.esfondi.lv/vadlinijas</w:delText>
+        </w:r>
+        <w:r w:rsidR="00BA0EA3" w:rsidDel="00103595">
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:del>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="8">
+    <w:p w14:paraId="3C30050A" w14:textId="01178F29" w:rsidR="00995390" w:rsidRPr="00956AD0" w:rsidRDefault="00995390" w:rsidP="00BA0EA3">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00956AD0">
+        <w:rPr>
+          <w:rStyle w:val="Vresatsauce"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...42 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00956AD0">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
-        <w:footnoteRef/>
-[...33 lines deleted...]
-        <w:t>Tirgus izpēte var notikt dažādos veidos, piemēram, izsūtot e-pastus potenciālajiem piegādātājiem, veicot telefonisku aptauju, balstoties uz ekspertu slēdzieniem u.tml., nepieciešams nodrošināt tirgus izpētes dokumentēšanu, lai būtu pierādījums tam, kā notikusi attiecīgā pretendenta izvēle.</w:t>
+        <w:t xml:space="preserve"> Tirgus izpēte var notikt dažādos veidos, piemēram, izsūtot e-pastus potenciālajiem piegādātājiem, veicot telefonisku aptauju, balstoties uz ekspertu slēdzieniem u.tml., nepieciešams nodrošināt tirgus izpētes dokumentēšanu, lai būtu pierādījums tam, kā notikusi attiecīgā pretendenta izvēle.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="3B77D9A1" w14:textId="409391B5" w:rsidR="00D971C4" w:rsidRPr="00D971C4" w:rsidRDefault="00D971C4" w:rsidP="009F1C48">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="39D31D82" w14:textId="0B2D9FCC" w:rsidR="003A7B21" w:rsidRPr="00956AD0" w:rsidRDefault="003A7B21">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:ins w:id="84" w:author="Inguna Arāja" w:date="2026-03-16T10:41:00Z" w16du:dateUtc="2026-03-16T08:41:00Z">
+        <w:r w:rsidRPr="00956AD0">
+          <w:rPr>
+            <w:rStyle w:val="Vresatsauce"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:footnoteRef/>
+        </w:r>
+        <w:r w:rsidRPr="00956AD0">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> https://www.vid.gov.lv/lv/nodoklu-maksataju-reitinga-sistema</w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="10">
+    <w:p w14:paraId="138A44C6" w14:textId="3A3829D1" w:rsidR="00F5690E" w:rsidRPr="00CF6BC8" w:rsidRDefault="00F5690E" w:rsidP="00CF6BC8">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:ins w:id="94" w:author="Inguna Arāja" w:date="2026-03-16T10:48:00Z" w16du:dateUtc="2026-03-16T08:48:00Z">
+        <w:r w:rsidRPr="00956AD0">
+          <w:rPr>
+            <w:rStyle w:val="Vresatsauce"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:footnoteRef/>
+        </w:r>
+        <w:r w:rsidRPr="00956AD0">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="00CF6BC8" w:rsidRPr="00956AD0">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>Informāciju var izgūt arī izmantojot Kohēzijas politikas fondu vadības informācijas sistēmā (KPVIS) pieejamo funkcionalitāti – e-izziņas par nodokļu nomaksas statusa izgūšana</w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="11">
+    <w:p w14:paraId="3B77D9A1" w14:textId="409391B5" w:rsidR="00135EF3" w:rsidRPr="00956AD0" w:rsidRDefault="00135EF3" w:rsidP="009F1C48">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00956AD0">
+        <w:rPr>
+          <w:rStyle w:val="Vresatsauce"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...18 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00956AD0">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
-        <w:footnoteRef/>
-[...74 lines deleted...]
-        <w:t>punkts).</w:t>
+        <w:t xml:space="preserve"> Vienotie kritēriji un vienotie izvēles kritēriji apstiprināti kopā ar vadošās iestādes izstrādāto Eiropas Reģionālās attīstības fonda, Eiropas Sociālā fonda plus, Kohēzijas fonda un Taisnīgas pārkārtošanās fonda projektu iesniegumu atlases metodiku 2021.–2027. gadam.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w14:paraId="45966269" w14:textId="377377C7" w:rsidR="00D02F4B" w:rsidRPr="00000244" w:rsidRDefault="00D02F4B">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="1D69873F" w14:textId="48A233FA" w:rsidR="00135EF3" w:rsidRPr="00956AD0" w:rsidRDefault="00135EF3">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00956AD0">
+        <w:rPr>
+          <w:rStyle w:val="Vresatsauce"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-        <w:t>projekta iesniedzējam.</w:t>
+      <w:r w:rsidRPr="00956AD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kritēriju nepiemēro otrās atlases kārtas projekta iesniedzējam.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
-    <w:p w14:paraId="7C154C4C" w14:textId="19EB7F2D" w:rsidR="0090449B" w:rsidRPr="00EA7E44" w:rsidRDefault="0090449B">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="6BA332F0" w14:textId="4EB68D77" w:rsidR="00135EF3" w:rsidRDefault="00135EF3">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00956AD0">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00956AD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ministru kabineta 2023. gada 13. jūlija sēdes </w:t>
       </w:r>
-      <w:r w:rsidRPr="0090449B">
-        <w:t>Specifiskie atbilstības kritēriji apstiprināti Eiropas Savienības fondu uzraudzības komitejā 20</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00956AD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>protokollēmums</w:t>
       </w:r>
-      <w:r w:rsidR="005600A0">
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> rakstiskajā procedūrā.</w:t>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00956AD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (prot Nr. 36 . 85. § 3. punkts).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
-    <w:p w14:paraId="667B5307" w14:textId="3E728B6C" w:rsidR="008D2805" w:rsidRDefault="008D2805">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="45966269" w14:textId="377377C7" w:rsidR="00135EF3" w:rsidRPr="00956AD0" w:rsidRDefault="00135EF3">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00956AD0">
+        <w:rPr>
+          <w:rStyle w:val="Vresatsauce"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00956AD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kritēriju nepiemēro otrās atlases kārtas projekta iesniedzējam.</w:t>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve">Pieejams: </w:t>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="15">
+    <w:p w14:paraId="7C154C4C" w14:textId="19EB7F2D" w:rsidR="00135EF3" w:rsidRPr="00956AD0" w:rsidRDefault="00135EF3">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00956AD0">
+        <w:rPr>
+          <w:rStyle w:val="Vresatsauce"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:footnoteRef/>
       </w:r>
-      <w:hyperlink r:id="rId3" w:history="1">
-        <w:r w:rsidRPr="007F71CD">
+      <w:r w:rsidRPr="00956AD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Specifiskie atbilstības kritēriji apstiprināti Eiropas Savienības fondu uzraudzības komitejā 2024. gada 16. oktobra rakstiskajā procedūrā.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="16">
+    <w:p w14:paraId="667B5307" w14:textId="3E728B6C" w:rsidR="00135EF3" w:rsidRDefault="00135EF3">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00956AD0">
+        <w:rPr>
+          <w:rStyle w:val="Vresatsauce"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00956AD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pieejams: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId1" w:history="1">
+        <w:r w:rsidRPr="00956AD0">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hipersaite"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>https://tapportals.mk.gov.lv/legal_acts/ca84fcc7-3f49-4ac1-a75a-418b6da1f483</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="15">
-[...4 lines deleted...]
-      <w:r>
+  <w:footnote w:id="17">
+    <w:p w14:paraId="7650CC22" w14:textId="3194DCBE" w:rsidR="00135EF3" w:rsidRPr="00956AD0" w:rsidRDefault="00135EF3">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00956AD0">
+        <w:rPr>
+          <w:rStyle w:val="Vresatsauce"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-        <w:t>projekta iesniedzējam.</w:t>
+      <w:r w:rsidRPr="00956AD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kritēriju piemēro otrās atlases kārtas projekta iesniedzējam.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="64DE5BFB" w14:textId="77777777" w:rsidR="007A20DA" w:rsidRPr="00FA4B3C" w:rsidRDefault="007A20DA">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Galvene"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00FA4B3C">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:color w:val="2B579A"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00FA4B3C">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00FA4B3C">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:color w:val="2B579A"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="0021202F">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:noProof/>
       </w:rPr>
-      <w:t>2</w:t>
-[...6 lines deleted...]
-      <w:t>2</w:t>
+      <w:t>22</w:t>
     </w:r>
     <w:r w:rsidRPr="00FA4B3C">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:noProof/>
         <w:color w:val="2B579A"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="417B9515" w14:textId="77777777" w:rsidR="007A20DA" w:rsidRDefault="007A20DA">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Galvene"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01BD6DFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F670F192"/>
     <w:lvl w:ilvl="0" w:tplc="0426000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019">
       <w:start w:val="1"/>
@@ -13089,50 +15577,136 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33F61A89"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7E1EC606"/>
+    <w:lvl w:ilvl="0" w:tplc="04260019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="766" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1486" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2206" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0426000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2926" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3646" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4366" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0426000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5086" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5806" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6526" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34234E2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5E80C0A2"/>
     <w:lvl w:ilvl="0" w:tplc="04260011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -13174,51 +15748,140 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="364073F4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E614530C"/>
+    <w:lvl w:ilvl="0" w:tplc="04260019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0426000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0426000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36FF0934"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A77608E4"/>
     <w:lvl w:ilvl="0" w:tplc="04260011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -13260,51 +15923,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38793C72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3A7E3C3A"/>
     <w:lvl w:ilvl="0" w:tplc="04260011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -13346,51 +16009,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D523C3D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="563C9C78"/>
+    <w:lvl w:ilvl="0" w:tplc="59048438">
+      <w:start w:val="10"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="755" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1475" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2195" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2915" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3635" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4355" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5075" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5795" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6515" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F3C1DDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F5B00552"/>
     <w:lvl w:ilvl="0" w:tplc="04260011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -13432,51 +16208,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="417F6955"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4282D70A"/>
     <w:lvl w:ilvl="0" w:tplc="04260019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -13518,51 +16294,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48314F6C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4FEC74FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Style2"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -13642,51 +16418,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1260" w:hanging="900"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1620" w:hanging="1260"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B4E3C67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EF6A7966"/>
     <w:lvl w:ilvl="0" w:tplc="A1D4E00E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -13754,51 +16530,137 @@
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4CC434F7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5A5E58C4"/>
+    <w:lvl w:ilvl="0" w:tplc="C890B74E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="AF3283A2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="5134B856">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="522AA0C4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="198A34DC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="2EEA436E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="3CDE5AF8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="6EDEB5F6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="2E90CCA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F8039E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BA5CCA5A"/>
     <w:lvl w:ilvl="0" w:tplc="93A48584">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="799" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1519" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
@@ -13843,51 +16705,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5119" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5839" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6559" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5016261F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3692037C"/>
     <w:lvl w:ilvl="0" w:tplc="04260011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
@@ -13932,51 +16794,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A5657F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2F321250"/>
     <w:lvl w:ilvl="0" w:tplc="04260011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -14018,51 +16880,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61F5303D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B374E1F6"/>
     <w:lvl w:ilvl="0" w:tplc="04260011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -14104,51 +16966,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62A75EA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C9A2C6A2"/>
     <w:lvl w:ilvl="0" w:tplc="04260011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
@@ -14193,51 +17055,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65ED7581"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="572CA4EA"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14306,51 +17168,137 @@
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68B47C08"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="03D42A5C"/>
+    <w:lvl w:ilvl="0" w:tplc="04260019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0426000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0426000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="694A05DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D7BA8660"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14419,51 +17367,51 @@
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B344A2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="42563DDE"/>
     <w:lvl w:ilvl="0" w:tplc="04260011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -14505,135 +17453,250 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7EA66C2A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="24E610F2"/>
+    <w:lvl w:ilvl="0" w:tplc="04260011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0426000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0426000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="100876059">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1750081083">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1363362254">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2093040351">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1065570325">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1006057343">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1787692916">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1340233044">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1206992602">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="440761788">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="959264059">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1582258660">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1305116361">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1960842084">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1359696991">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1249999926">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1938171208">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="312370612">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="108790165">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="352464628">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="550380660">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="532770712">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1670020975">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="953827513">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1458798483">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="24789334">
     <w:abstractNumId w:val="9"/>
   </w:num>
+  <w:num w:numId="27" w16cid:durableId="1319724">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="387531553">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="787356879">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="820005565">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1030109168">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1786921939">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
   <w:numIdMacAtCleanup w:val="15"/>
 </w:numbering>
 </file>
 
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:person w15:author="Inguna Arāja">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::inguna.araja@cfla.gov.lv::6ad4c341-f216-4017-8611-d344fd16b68e"/>
+  </w15:person>
+</w15:people>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="160"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
@@ -14663,65 +17726,67 @@
     <w:rsid w:val="00011136"/>
     <w:rsid w:val="00011B1C"/>
     <w:rsid w:val="00011D9A"/>
     <w:rsid w:val="000122A4"/>
     <w:rsid w:val="0001241A"/>
     <w:rsid w:val="000126FC"/>
     <w:rsid w:val="000132B6"/>
     <w:rsid w:val="0001330B"/>
     <w:rsid w:val="0001398A"/>
     <w:rsid w:val="00014ACA"/>
     <w:rsid w:val="000152D6"/>
     <w:rsid w:val="0001572B"/>
     <w:rsid w:val="000163AB"/>
     <w:rsid w:val="0001645F"/>
     <w:rsid w:val="00016F83"/>
     <w:rsid w:val="00017982"/>
     <w:rsid w:val="00020602"/>
     <w:rsid w:val="000210A3"/>
     <w:rsid w:val="000210DF"/>
     <w:rsid w:val="0002146D"/>
     <w:rsid w:val="00021A3A"/>
     <w:rsid w:val="00022BC3"/>
     <w:rsid w:val="000238A7"/>
     <w:rsid w:val="00023DF1"/>
     <w:rsid w:val="0002419F"/>
+    <w:rsid w:val="0002465E"/>
     <w:rsid w:val="000246B5"/>
     <w:rsid w:val="0002471C"/>
     <w:rsid w:val="000249C9"/>
     <w:rsid w:val="00025072"/>
     <w:rsid w:val="00025D25"/>
     <w:rsid w:val="00025DAF"/>
     <w:rsid w:val="0002618E"/>
     <w:rsid w:val="00026A2C"/>
     <w:rsid w:val="00027861"/>
     <w:rsid w:val="00027C08"/>
     <w:rsid w:val="00027D69"/>
     <w:rsid w:val="0003097B"/>
     <w:rsid w:val="000332FD"/>
     <w:rsid w:val="000335DD"/>
     <w:rsid w:val="00033803"/>
+    <w:rsid w:val="00033F30"/>
     <w:rsid w:val="00033FA8"/>
     <w:rsid w:val="000342F1"/>
     <w:rsid w:val="00034DFA"/>
     <w:rsid w:val="00034FEA"/>
     <w:rsid w:val="00035316"/>
     <w:rsid w:val="000357D1"/>
     <w:rsid w:val="00035A1C"/>
     <w:rsid w:val="00035B74"/>
     <w:rsid w:val="000367F7"/>
     <w:rsid w:val="00036CDB"/>
     <w:rsid w:val="00040A26"/>
     <w:rsid w:val="00041C55"/>
     <w:rsid w:val="000422AA"/>
     <w:rsid w:val="0004272C"/>
     <w:rsid w:val="00043539"/>
     <w:rsid w:val="0004365E"/>
     <w:rsid w:val="00043D26"/>
     <w:rsid w:val="000440B3"/>
     <w:rsid w:val="000441D8"/>
     <w:rsid w:val="0004480C"/>
     <w:rsid w:val="00044970"/>
     <w:rsid w:val="00044B9D"/>
     <w:rsid w:val="00045086"/>
     <w:rsid w:val="0004589A"/>
     <w:rsid w:val="00045EC6"/>
@@ -14741,64 +17806,67 @@
     <w:rsid w:val="00053E65"/>
     <w:rsid w:val="000545B3"/>
     <w:rsid w:val="00054B7D"/>
     <w:rsid w:val="00054B9A"/>
     <w:rsid w:val="00054DE7"/>
     <w:rsid w:val="00055366"/>
     <w:rsid w:val="00056C98"/>
     <w:rsid w:val="0005700F"/>
     <w:rsid w:val="00057BF6"/>
     <w:rsid w:val="000606F4"/>
     <w:rsid w:val="00061058"/>
     <w:rsid w:val="000611E4"/>
     <w:rsid w:val="0006151F"/>
     <w:rsid w:val="00061BF6"/>
     <w:rsid w:val="00061F11"/>
     <w:rsid w:val="00062F3F"/>
     <w:rsid w:val="000631A6"/>
     <w:rsid w:val="0006342F"/>
     <w:rsid w:val="0006368D"/>
     <w:rsid w:val="000638B9"/>
     <w:rsid w:val="00063AA3"/>
     <w:rsid w:val="00063FA0"/>
     <w:rsid w:val="0006458B"/>
     <w:rsid w:val="000651D3"/>
     <w:rsid w:val="000651D9"/>
+    <w:rsid w:val="00065CA1"/>
     <w:rsid w:val="00066522"/>
     <w:rsid w:val="00066728"/>
     <w:rsid w:val="00066F45"/>
     <w:rsid w:val="00067220"/>
     <w:rsid w:val="00067988"/>
     <w:rsid w:val="00067CCE"/>
     <w:rsid w:val="00067D2A"/>
     <w:rsid w:val="000702A2"/>
     <w:rsid w:val="00070415"/>
     <w:rsid w:val="00070448"/>
+    <w:rsid w:val="000709AA"/>
     <w:rsid w:val="00070BB6"/>
     <w:rsid w:val="00070C61"/>
     <w:rsid w:val="000710F2"/>
     <w:rsid w:val="000729D1"/>
+    <w:rsid w:val="00072CBC"/>
     <w:rsid w:val="00073034"/>
     <w:rsid w:val="00074003"/>
     <w:rsid w:val="000741F3"/>
     <w:rsid w:val="000745BC"/>
     <w:rsid w:val="00074CC2"/>
     <w:rsid w:val="00075099"/>
     <w:rsid w:val="00076414"/>
     <w:rsid w:val="00076823"/>
     <w:rsid w:val="0007682F"/>
     <w:rsid w:val="00076C80"/>
     <w:rsid w:val="00077512"/>
     <w:rsid w:val="0007771B"/>
     <w:rsid w:val="00080660"/>
     <w:rsid w:val="00080C89"/>
     <w:rsid w:val="00081057"/>
     <w:rsid w:val="00081074"/>
     <w:rsid w:val="000813CC"/>
     <w:rsid w:val="000816EF"/>
     <w:rsid w:val="000817E9"/>
     <w:rsid w:val="00081CF2"/>
     <w:rsid w:val="00081D75"/>
     <w:rsid w:val="00081ED5"/>
     <w:rsid w:val="00082A86"/>
     <w:rsid w:val="00082D0D"/>
     <w:rsid w:val="00082F1E"/>
@@ -14828,50 +17896,51 @@
     <w:rsid w:val="000936A9"/>
     <w:rsid w:val="00093985"/>
     <w:rsid w:val="00093D7E"/>
     <w:rsid w:val="00093DF0"/>
     <w:rsid w:val="0009419C"/>
     <w:rsid w:val="00094259"/>
     <w:rsid w:val="00094261"/>
     <w:rsid w:val="00094560"/>
     <w:rsid w:val="000945EC"/>
     <w:rsid w:val="00094FC0"/>
     <w:rsid w:val="000955F5"/>
     <w:rsid w:val="000960E7"/>
     <w:rsid w:val="00096226"/>
     <w:rsid w:val="000962D3"/>
     <w:rsid w:val="00096454"/>
     <w:rsid w:val="0009680D"/>
     <w:rsid w:val="00096B21"/>
     <w:rsid w:val="00096D57"/>
     <w:rsid w:val="000974A8"/>
     <w:rsid w:val="0009763D"/>
     <w:rsid w:val="000979DB"/>
     <w:rsid w:val="00097DF2"/>
     <w:rsid w:val="000A11DB"/>
     <w:rsid w:val="000A1B51"/>
     <w:rsid w:val="000A259F"/>
+    <w:rsid w:val="000A27D6"/>
     <w:rsid w:val="000A2830"/>
     <w:rsid w:val="000A2F97"/>
     <w:rsid w:val="000A32F8"/>
     <w:rsid w:val="000A3364"/>
     <w:rsid w:val="000A3A8A"/>
     <w:rsid w:val="000A3CD9"/>
     <w:rsid w:val="000A48F7"/>
     <w:rsid w:val="000A4DA0"/>
     <w:rsid w:val="000A502D"/>
     <w:rsid w:val="000A50CB"/>
     <w:rsid w:val="000A57A9"/>
     <w:rsid w:val="000A588A"/>
     <w:rsid w:val="000A5F64"/>
     <w:rsid w:val="000A608C"/>
     <w:rsid w:val="000A6B81"/>
     <w:rsid w:val="000A703A"/>
     <w:rsid w:val="000A71E4"/>
     <w:rsid w:val="000A7332"/>
     <w:rsid w:val="000A74BC"/>
     <w:rsid w:val="000A78CE"/>
     <w:rsid w:val="000B125E"/>
     <w:rsid w:val="000B1A12"/>
     <w:rsid w:val="000B1EB4"/>
     <w:rsid w:val="000B2913"/>
     <w:rsid w:val="000B3055"/>
@@ -14953,187 +18022,196 @@
     <w:rsid w:val="000F295F"/>
     <w:rsid w:val="000F2EF5"/>
     <w:rsid w:val="000F32F5"/>
     <w:rsid w:val="000F4334"/>
     <w:rsid w:val="000F45D9"/>
     <w:rsid w:val="000F4F2C"/>
     <w:rsid w:val="000F54B3"/>
     <w:rsid w:val="000F5905"/>
     <w:rsid w:val="000F5CEE"/>
     <w:rsid w:val="000F674A"/>
     <w:rsid w:val="000F7349"/>
     <w:rsid w:val="000F7B8B"/>
     <w:rsid w:val="00100844"/>
     <w:rsid w:val="00101114"/>
     <w:rsid w:val="00101342"/>
     <w:rsid w:val="0010145C"/>
     <w:rsid w:val="0010178D"/>
     <w:rsid w:val="0010219E"/>
     <w:rsid w:val="0010221F"/>
     <w:rsid w:val="001022FC"/>
     <w:rsid w:val="00102E48"/>
     <w:rsid w:val="00102E6D"/>
     <w:rsid w:val="00103026"/>
     <w:rsid w:val="0010308F"/>
     <w:rsid w:val="00103152"/>
+    <w:rsid w:val="00103595"/>
     <w:rsid w:val="0010499D"/>
     <w:rsid w:val="001052F3"/>
     <w:rsid w:val="00105A1B"/>
     <w:rsid w:val="00106A3F"/>
     <w:rsid w:val="00106FC2"/>
     <w:rsid w:val="00107613"/>
     <w:rsid w:val="00107745"/>
     <w:rsid w:val="00107885"/>
     <w:rsid w:val="00107E7A"/>
     <w:rsid w:val="00107ECB"/>
     <w:rsid w:val="00110824"/>
     <w:rsid w:val="00110DDD"/>
     <w:rsid w:val="00111078"/>
     <w:rsid w:val="00111BA4"/>
     <w:rsid w:val="00111C26"/>
     <w:rsid w:val="00112763"/>
     <w:rsid w:val="00112EA1"/>
     <w:rsid w:val="001132A8"/>
     <w:rsid w:val="00113313"/>
+    <w:rsid w:val="00113490"/>
     <w:rsid w:val="001135C0"/>
     <w:rsid w:val="00113F87"/>
     <w:rsid w:val="001140C8"/>
     <w:rsid w:val="00115B69"/>
     <w:rsid w:val="00115BBD"/>
     <w:rsid w:val="00116C95"/>
+    <w:rsid w:val="00116DA6"/>
     <w:rsid w:val="00117DA3"/>
     <w:rsid w:val="00117E7A"/>
     <w:rsid w:val="00117EF6"/>
     <w:rsid w:val="001207CB"/>
     <w:rsid w:val="001207F5"/>
     <w:rsid w:val="00120C8D"/>
     <w:rsid w:val="001215AD"/>
     <w:rsid w:val="001216C4"/>
     <w:rsid w:val="00121C1E"/>
     <w:rsid w:val="0012215C"/>
     <w:rsid w:val="001228B1"/>
     <w:rsid w:val="0012354F"/>
     <w:rsid w:val="00123593"/>
     <w:rsid w:val="00123635"/>
     <w:rsid w:val="00123E44"/>
     <w:rsid w:val="00123F8D"/>
     <w:rsid w:val="00123FCC"/>
     <w:rsid w:val="001241FC"/>
     <w:rsid w:val="00124A1B"/>
     <w:rsid w:val="001263B3"/>
     <w:rsid w:val="001276E6"/>
     <w:rsid w:val="00127773"/>
     <w:rsid w:val="00127EA9"/>
     <w:rsid w:val="00128152"/>
     <w:rsid w:val="0013152C"/>
     <w:rsid w:val="00131960"/>
     <w:rsid w:val="00133188"/>
     <w:rsid w:val="00133969"/>
     <w:rsid w:val="00133FAB"/>
     <w:rsid w:val="00134271"/>
     <w:rsid w:val="00134AE9"/>
     <w:rsid w:val="00134BD2"/>
     <w:rsid w:val="00135497"/>
     <w:rsid w:val="001354A0"/>
     <w:rsid w:val="001354B3"/>
     <w:rsid w:val="0013554F"/>
     <w:rsid w:val="00135612"/>
     <w:rsid w:val="0013568E"/>
     <w:rsid w:val="0013576D"/>
     <w:rsid w:val="00135823"/>
     <w:rsid w:val="00135C79"/>
+    <w:rsid w:val="00135EF3"/>
     <w:rsid w:val="00136AA6"/>
     <w:rsid w:val="0013735A"/>
     <w:rsid w:val="001374EB"/>
     <w:rsid w:val="00137BE5"/>
     <w:rsid w:val="00137E9A"/>
     <w:rsid w:val="001403E9"/>
     <w:rsid w:val="00140C6C"/>
     <w:rsid w:val="0014103D"/>
     <w:rsid w:val="00141A02"/>
     <w:rsid w:val="00141B63"/>
     <w:rsid w:val="00141FCE"/>
     <w:rsid w:val="001420E4"/>
     <w:rsid w:val="001422F6"/>
     <w:rsid w:val="001428C9"/>
     <w:rsid w:val="0014334F"/>
+    <w:rsid w:val="00143EB8"/>
     <w:rsid w:val="001445C2"/>
     <w:rsid w:val="00144A65"/>
     <w:rsid w:val="00145005"/>
     <w:rsid w:val="00146B81"/>
+    <w:rsid w:val="00146B94"/>
     <w:rsid w:val="00146E07"/>
     <w:rsid w:val="00146ED6"/>
     <w:rsid w:val="001470C7"/>
     <w:rsid w:val="00147232"/>
     <w:rsid w:val="0014750D"/>
     <w:rsid w:val="00147A4F"/>
     <w:rsid w:val="0014E568"/>
+    <w:rsid w:val="001503C7"/>
     <w:rsid w:val="00151277"/>
     <w:rsid w:val="001512BF"/>
     <w:rsid w:val="00152936"/>
     <w:rsid w:val="00152A4D"/>
     <w:rsid w:val="00152B14"/>
     <w:rsid w:val="00152B28"/>
     <w:rsid w:val="00152C96"/>
+    <w:rsid w:val="00152DB4"/>
     <w:rsid w:val="001533E9"/>
     <w:rsid w:val="001537E7"/>
     <w:rsid w:val="0015382F"/>
     <w:rsid w:val="0015391D"/>
     <w:rsid w:val="00153A3C"/>
     <w:rsid w:val="00153FA3"/>
     <w:rsid w:val="00153FA9"/>
     <w:rsid w:val="0015487F"/>
     <w:rsid w:val="00154AEF"/>
     <w:rsid w:val="00154DE7"/>
     <w:rsid w:val="001551ED"/>
     <w:rsid w:val="00155681"/>
     <w:rsid w:val="00155BC5"/>
     <w:rsid w:val="00155FC7"/>
     <w:rsid w:val="00156393"/>
     <w:rsid w:val="001602B0"/>
     <w:rsid w:val="00160A59"/>
     <w:rsid w:val="00160D3B"/>
     <w:rsid w:val="00160F85"/>
     <w:rsid w:val="00161AFA"/>
     <w:rsid w:val="00161BCE"/>
     <w:rsid w:val="00161ECC"/>
     <w:rsid w:val="001620EA"/>
     <w:rsid w:val="00162E47"/>
     <w:rsid w:val="00162F45"/>
     <w:rsid w:val="001637EC"/>
     <w:rsid w:val="00163DB6"/>
     <w:rsid w:val="00164BDE"/>
     <w:rsid w:val="00164CE9"/>
     <w:rsid w:val="00165164"/>
     <w:rsid w:val="00165339"/>
     <w:rsid w:val="0016577C"/>
     <w:rsid w:val="00165B0E"/>
     <w:rsid w:val="00166541"/>
     <w:rsid w:val="00166C42"/>
     <w:rsid w:val="00166F8D"/>
     <w:rsid w:val="001670DC"/>
     <w:rsid w:val="00167435"/>
+    <w:rsid w:val="00167465"/>
     <w:rsid w:val="00167840"/>
     <w:rsid w:val="00167C45"/>
     <w:rsid w:val="001700E1"/>
     <w:rsid w:val="0017046B"/>
     <w:rsid w:val="001704CC"/>
     <w:rsid w:val="0017078B"/>
     <w:rsid w:val="001718F4"/>
     <w:rsid w:val="001724A2"/>
     <w:rsid w:val="001726C7"/>
     <w:rsid w:val="001727C6"/>
     <w:rsid w:val="0017313B"/>
     <w:rsid w:val="0017403D"/>
     <w:rsid w:val="00174397"/>
     <w:rsid w:val="001743C3"/>
     <w:rsid w:val="0017480B"/>
     <w:rsid w:val="00175E9B"/>
     <w:rsid w:val="001769D8"/>
     <w:rsid w:val="00176B21"/>
     <w:rsid w:val="00176DDC"/>
     <w:rsid w:val="001770B7"/>
     <w:rsid w:val="00177ADC"/>
     <w:rsid w:val="00177D66"/>
     <w:rsid w:val="00180321"/>
     <w:rsid w:val="0018037A"/>
     <w:rsid w:val="0018076D"/>
@@ -15149,103 +18227,107 @@
     <w:rsid w:val="00183956"/>
     <w:rsid w:val="001839AF"/>
     <w:rsid w:val="00183DCD"/>
     <w:rsid w:val="00184577"/>
     <w:rsid w:val="0018666A"/>
     <w:rsid w:val="00186F85"/>
     <w:rsid w:val="00187C38"/>
     <w:rsid w:val="00190333"/>
     <w:rsid w:val="00190425"/>
     <w:rsid w:val="00190CF1"/>
     <w:rsid w:val="00191535"/>
     <w:rsid w:val="001915D3"/>
     <w:rsid w:val="00191687"/>
     <w:rsid w:val="00192479"/>
     <w:rsid w:val="001928E4"/>
     <w:rsid w:val="00192C72"/>
     <w:rsid w:val="001935A1"/>
     <w:rsid w:val="00193600"/>
     <w:rsid w:val="00193F1C"/>
     <w:rsid w:val="00194251"/>
     <w:rsid w:val="001947D7"/>
     <w:rsid w:val="00194AC2"/>
     <w:rsid w:val="00194D25"/>
     <w:rsid w:val="00195258"/>
     <w:rsid w:val="0019559C"/>
+    <w:rsid w:val="0019596D"/>
     <w:rsid w:val="00195F00"/>
     <w:rsid w:val="00196229"/>
     <w:rsid w:val="00196B1A"/>
     <w:rsid w:val="00196C41"/>
     <w:rsid w:val="0019AB59"/>
     <w:rsid w:val="001A0B53"/>
     <w:rsid w:val="001A11D6"/>
     <w:rsid w:val="001A1877"/>
     <w:rsid w:val="001A1919"/>
     <w:rsid w:val="001A1B36"/>
     <w:rsid w:val="001A23EF"/>
     <w:rsid w:val="001A255B"/>
     <w:rsid w:val="001A29A3"/>
     <w:rsid w:val="001A30E6"/>
     <w:rsid w:val="001A34D2"/>
     <w:rsid w:val="001A390B"/>
     <w:rsid w:val="001A431B"/>
     <w:rsid w:val="001A4AE4"/>
     <w:rsid w:val="001A52EC"/>
     <w:rsid w:val="001A5363"/>
+    <w:rsid w:val="001A588B"/>
     <w:rsid w:val="001A5C04"/>
     <w:rsid w:val="001A6404"/>
     <w:rsid w:val="001A65D4"/>
     <w:rsid w:val="001A68D8"/>
+    <w:rsid w:val="001A69A9"/>
     <w:rsid w:val="001A71EA"/>
     <w:rsid w:val="001A72BA"/>
     <w:rsid w:val="001A7B85"/>
     <w:rsid w:val="001A7D20"/>
     <w:rsid w:val="001A7EC4"/>
     <w:rsid w:val="001B00C8"/>
     <w:rsid w:val="001B03EB"/>
     <w:rsid w:val="001B03EC"/>
     <w:rsid w:val="001B08E5"/>
     <w:rsid w:val="001B11C3"/>
     <w:rsid w:val="001B1274"/>
     <w:rsid w:val="001B1EBC"/>
     <w:rsid w:val="001B2F73"/>
     <w:rsid w:val="001B3448"/>
     <w:rsid w:val="001B38E6"/>
     <w:rsid w:val="001B44DB"/>
     <w:rsid w:val="001B489A"/>
     <w:rsid w:val="001B4ACC"/>
     <w:rsid w:val="001B503C"/>
     <w:rsid w:val="001B61FF"/>
     <w:rsid w:val="001B64F7"/>
     <w:rsid w:val="001B784E"/>
     <w:rsid w:val="001B78D6"/>
     <w:rsid w:val="001B7ED1"/>
     <w:rsid w:val="001C1E3B"/>
     <w:rsid w:val="001C253E"/>
     <w:rsid w:val="001C27C0"/>
     <w:rsid w:val="001C28C2"/>
     <w:rsid w:val="001C2ABD"/>
+    <w:rsid w:val="001C2B62"/>
     <w:rsid w:val="001C30B8"/>
     <w:rsid w:val="001C359E"/>
     <w:rsid w:val="001C3CCF"/>
     <w:rsid w:val="001C4A00"/>
     <w:rsid w:val="001C4C75"/>
     <w:rsid w:val="001C5CFD"/>
     <w:rsid w:val="001C5E7B"/>
     <w:rsid w:val="001C612D"/>
     <w:rsid w:val="001C626E"/>
     <w:rsid w:val="001C637A"/>
     <w:rsid w:val="001C65B2"/>
     <w:rsid w:val="001C65D4"/>
     <w:rsid w:val="001C662A"/>
     <w:rsid w:val="001C6657"/>
     <w:rsid w:val="001C6917"/>
     <w:rsid w:val="001C7410"/>
     <w:rsid w:val="001C77EB"/>
     <w:rsid w:val="001D01BB"/>
     <w:rsid w:val="001D0258"/>
     <w:rsid w:val="001D073F"/>
     <w:rsid w:val="001D08D9"/>
     <w:rsid w:val="001D1240"/>
     <w:rsid w:val="001D15C8"/>
     <w:rsid w:val="001D168D"/>
     <w:rsid w:val="001D1850"/>
@@ -15293,50 +18375,51 @@
     <w:rsid w:val="001F108F"/>
     <w:rsid w:val="001F198E"/>
     <w:rsid w:val="001F245C"/>
     <w:rsid w:val="001F2BDC"/>
     <w:rsid w:val="001F3A4D"/>
     <w:rsid w:val="001F3F0A"/>
     <w:rsid w:val="001F4ADC"/>
     <w:rsid w:val="001F56CB"/>
     <w:rsid w:val="001F57F6"/>
     <w:rsid w:val="001F59DE"/>
     <w:rsid w:val="001F637B"/>
     <w:rsid w:val="001F6675"/>
     <w:rsid w:val="001F6A15"/>
     <w:rsid w:val="001F6AAF"/>
     <w:rsid w:val="001F7FC2"/>
     <w:rsid w:val="00200C46"/>
     <w:rsid w:val="00201FF1"/>
     <w:rsid w:val="0020286B"/>
     <w:rsid w:val="00202C5C"/>
     <w:rsid w:val="00203763"/>
     <w:rsid w:val="00203864"/>
     <w:rsid w:val="00204095"/>
     <w:rsid w:val="002041E0"/>
     <w:rsid w:val="00204267"/>
     <w:rsid w:val="00204747"/>
+    <w:rsid w:val="0020551F"/>
     <w:rsid w:val="00205C13"/>
     <w:rsid w:val="00206579"/>
     <w:rsid w:val="002065AE"/>
     <w:rsid w:val="0020744D"/>
     <w:rsid w:val="00207768"/>
     <w:rsid w:val="0020FBF5"/>
     <w:rsid w:val="002101FB"/>
     <w:rsid w:val="00210359"/>
     <w:rsid w:val="00210CD4"/>
     <w:rsid w:val="00210D48"/>
     <w:rsid w:val="002111C2"/>
     <w:rsid w:val="00211BAB"/>
     <w:rsid w:val="0021202F"/>
     <w:rsid w:val="002120D4"/>
     <w:rsid w:val="00212CF0"/>
     <w:rsid w:val="00213466"/>
     <w:rsid w:val="0021350C"/>
     <w:rsid w:val="00213617"/>
     <w:rsid w:val="002143AF"/>
     <w:rsid w:val="00214498"/>
     <w:rsid w:val="00214D16"/>
     <w:rsid w:val="0021515F"/>
     <w:rsid w:val="002161A5"/>
     <w:rsid w:val="002166E7"/>
     <w:rsid w:val="00216BAD"/>
@@ -15357,293 +18440,305 @@
     <w:rsid w:val="0022488D"/>
     <w:rsid w:val="00224A59"/>
     <w:rsid w:val="00224DBC"/>
     <w:rsid w:val="00225362"/>
     <w:rsid w:val="00225FD3"/>
     <w:rsid w:val="00226917"/>
     <w:rsid w:val="00226B2A"/>
     <w:rsid w:val="00226F7E"/>
     <w:rsid w:val="00227196"/>
     <w:rsid w:val="00227454"/>
     <w:rsid w:val="00227584"/>
     <w:rsid w:val="00227E71"/>
     <w:rsid w:val="0023029D"/>
     <w:rsid w:val="00230428"/>
     <w:rsid w:val="00231A92"/>
     <w:rsid w:val="00231BA9"/>
     <w:rsid w:val="00231E18"/>
     <w:rsid w:val="00231F01"/>
     <w:rsid w:val="0023265B"/>
     <w:rsid w:val="0023364D"/>
     <w:rsid w:val="00233716"/>
     <w:rsid w:val="00234498"/>
     <w:rsid w:val="00235788"/>
     <w:rsid w:val="00235967"/>
     <w:rsid w:val="00235B23"/>
+    <w:rsid w:val="00235C6D"/>
     <w:rsid w:val="0023644F"/>
     <w:rsid w:val="002366E4"/>
     <w:rsid w:val="002367C5"/>
     <w:rsid w:val="00237667"/>
     <w:rsid w:val="0023777F"/>
     <w:rsid w:val="002377B9"/>
     <w:rsid w:val="00237A22"/>
     <w:rsid w:val="00237D13"/>
     <w:rsid w:val="00240790"/>
     <w:rsid w:val="0024122E"/>
     <w:rsid w:val="00241B2B"/>
     <w:rsid w:val="00241E81"/>
     <w:rsid w:val="00242206"/>
     <w:rsid w:val="00242726"/>
     <w:rsid w:val="00243514"/>
     <w:rsid w:val="00243B12"/>
     <w:rsid w:val="00243D7D"/>
     <w:rsid w:val="00243D8F"/>
     <w:rsid w:val="00243E74"/>
     <w:rsid w:val="002441E2"/>
     <w:rsid w:val="002446F3"/>
     <w:rsid w:val="00244C77"/>
     <w:rsid w:val="00244EE3"/>
     <w:rsid w:val="0024590A"/>
     <w:rsid w:val="00245BEA"/>
     <w:rsid w:val="002460E7"/>
     <w:rsid w:val="0024715C"/>
     <w:rsid w:val="00247202"/>
     <w:rsid w:val="0024B3EB"/>
     <w:rsid w:val="002502CE"/>
     <w:rsid w:val="00250A9D"/>
     <w:rsid w:val="00250C82"/>
+    <w:rsid w:val="002510F2"/>
     <w:rsid w:val="0025282F"/>
     <w:rsid w:val="00252871"/>
     <w:rsid w:val="00252976"/>
     <w:rsid w:val="00252977"/>
     <w:rsid w:val="00252CDE"/>
     <w:rsid w:val="00253927"/>
     <w:rsid w:val="00253B1A"/>
     <w:rsid w:val="00253C3F"/>
     <w:rsid w:val="0025426E"/>
     <w:rsid w:val="002546BC"/>
     <w:rsid w:val="00255DBA"/>
     <w:rsid w:val="00256CBC"/>
     <w:rsid w:val="00256FE3"/>
     <w:rsid w:val="002571F1"/>
     <w:rsid w:val="00257297"/>
     <w:rsid w:val="00257408"/>
     <w:rsid w:val="002605C0"/>
+    <w:rsid w:val="00260C47"/>
     <w:rsid w:val="00261113"/>
     <w:rsid w:val="002615B2"/>
     <w:rsid w:val="002619EE"/>
     <w:rsid w:val="00261DA5"/>
     <w:rsid w:val="00261FD1"/>
     <w:rsid w:val="002627DE"/>
     <w:rsid w:val="00263B67"/>
     <w:rsid w:val="00263DF9"/>
     <w:rsid w:val="0026436A"/>
     <w:rsid w:val="00264691"/>
+    <w:rsid w:val="0026494C"/>
     <w:rsid w:val="002654F3"/>
     <w:rsid w:val="00265DF5"/>
     <w:rsid w:val="00265E52"/>
     <w:rsid w:val="00265E58"/>
     <w:rsid w:val="00266306"/>
     <w:rsid w:val="002668F6"/>
     <w:rsid w:val="00266946"/>
     <w:rsid w:val="002682AE"/>
+    <w:rsid w:val="00270190"/>
     <w:rsid w:val="002702E0"/>
     <w:rsid w:val="002704D8"/>
     <w:rsid w:val="00270746"/>
     <w:rsid w:val="0027109A"/>
     <w:rsid w:val="00271A3D"/>
     <w:rsid w:val="002724B0"/>
     <w:rsid w:val="002725B6"/>
     <w:rsid w:val="002726D2"/>
     <w:rsid w:val="0027342E"/>
     <w:rsid w:val="002743FF"/>
     <w:rsid w:val="00274969"/>
     <w:rsid w:val="0027498E"/>
     <w:rsid w:val="00274BEE"/>
     <w:rsid w:val="00274FB5"/>
     <w:rsid w:val="00275189"/>
     <w:rsid w:val="0027591F"/>
     <w:rsid w:val="0027594B"/>
     <w:rsid w:val="00275EFF"/>
+    <w:rsid w:val="0027616E"/>
     <w:rsid w:val="00276181"/>
     <w:rsid w:val="0027631A"/>
     <w:rsid w:val="0027695A"/>
     <w:rsid w:val="00276ACB"/>
     <w:rsid w:val="00276BDE"/>
     <w:rsid w:val="00276FBC"/>
     <w:rsid w:val="002773C6"/>
     <w:rsid w:val="00277504"/>
     <w:rsid w:val="0027761A"/>
     <w:rsid w:val="002800E4"/>
     <w:rsid w:val="0028037E"/>
     <w:rsid w:val="002810DB"/>
     <w:rsid w:val="00281460"/>
     <w:rsid w:val="00281497"/>
     <w:rsid w:val="0028176D"/>
     <w:rsid w:val="00281B21"/>
     <w:rsid w:val="0028303A"/>
     <w:rsid w:val="002834DD"/>
     <w:rsid w:val="00283613"/>
     <w:rsid w:val="002837CE"/>
     <w:rsid w:val="00283B37"/>
     <w:rsid w:val="00284F6B"/>
     <w:rsid w:val="00284F83"/>
     <w:rsid w:val="00284FF1"/>
     <w:rsid w:val="00285748"/>
+    <w:rsid w:val="00285DE1"/>
     <w:rsid w:val="00285ED2"/>
     <w:rsid w:val="00285F38"/>
     <w:rsid w:val="002865B6"/>
     <w:rsid w:val="00286996"/>
     <w:rsid w:val="00286E8B"/>
     <w:rsid w:val="00290A6A"/>
     <w:rsid w:val="00290A97"/>
     <w:rsid w:val="00290D6F"/>
     <w:rsid w:val="002910AF"/>
     <w:rsid w:val="0029125F"/>
     <w:rsid w:val="00291664"/>
     <w:rsid w:val="00292097"/>
     <w:rsid w:val="002926FB"/>
     <w:rsid w:val="00292C52"/>
     <w:rsid w:val="00293166"/>
     <w:rsid w:val="002934F1"/>
     <w:rsid w:val="0029479A"/>
     <w:rsid w:val="002949F1"/>
     <w:rsid w:val="00295574"/>
     <w:rsid w:val="00296718"/>
     <w:rsid w:val="0029693D"/>
     <w:rsid w:val="00296BF4"/>
     <w:rsid w:val="00296F71"/>
     <w:rsid w:val="00297386"/>
     <w:rsid w:val="00297A36"/>
     <w:rsid w:val="002A058E"/>
+    <w:rsid w:val="002A094C"/>
     <w:rsid w:val="002A152A"/>
     <w:rsid w:val="002A1C6E"/>
     <w:rsid w:val="002A2137"/>
     <w:rsid w:val="002A2447"/>
     <w:rsid w:val="002A28CB"/>
     <w:rsid w:val="002A2A6B"/>
     <w:rsid w:val="002A2ADB"/>
     <w:rsid w:val="002A33CB"/>
+    <w:rsid w:val="002A34DA"/>
     <w:rsid w:val="002A61E9"/>
     <w:rsid w:val="002A682E"/>
     <w:rsid w:val="002A6F56"/>
     <w:rsid w:val="002A713E"/>
     <w:rsid w:val="002A74B8"/>
     <w:rsid w:val="002A74C1"/>
     <w:rsid w:val="002A74E1"/>
     <w:rsid w:val="002A772E"/>
     <w:rsid w:val="002A7DF9"/>
     <w:rsid w:val="002A7FC0"/>
     <w:rsid w:val="002B0838"/>
     <w:rsid w:val="002B0AF0"/>
     <w:rsid w:val="002B0D10"/>
     <w:rsid w:val="002B0D43"/>
     <w:rsid w:val="002B1502"/>
     <w:rsid w:val="002B16F9"/>
     <w:rsid w:val="002B18C3"/>
     <w:rsid w:val="002B1A53"/>
     <w:rsid w:val="002B1B0B"/>
     <w:rsid w:val="002B2576"/>
     <w:rsid w:val="002B301E"/>
     <w:rsid w:val="002B37B5"/>
     <w:rsid w:val="002B38D1"/>
     <w:rsid w:val="002B38D8"/>
     <w:rsid w:val="002B4334"/>
     <w:rsid w:val="002B57FF"/>
     <w:rsid w:val="002B5D09"/>
     <w:rsid w:val="002B72A4"/>
     <w:rsid w:val="002B74A4"/>
     <w:rsid w:val="002B7A35"/>
     <w:rsid w:val="002B7CBC"/>
     <w:rsid w:val="002C0CE2"/>
     <w:rsid w:val="002C11E8"/>
     <w:rsid w:val="002C1426"/>
     <w:rsid w:val="002C1991"/>
     <w:rsid w:val="002C1E3B"/>
     <w:rsid w:val="002C209A"/>
     <w:rsid w:val="002C26E5"/>
     <w:rsid w:val="002C288B"/>
+    <w:rsid w:val="002C3093"/>
     <w:rsid w:val="002C4523"/>
     <w:rsid w:val="002C4CCB"/>
     <w:rsid w:val="002C5373"/>
     <w:rsid w:val="002C568C"/>
     <w:rsid w:val="002C578E"/>
     <w:rsid w:val="002C5E28"/>
     <w:rsid w:val="002C5F78"/>
     <w:rsid w:val="002C6149"/>
     <w:rsid w:val="002C6257"/>
     <w:rsid w:val="002C65AD"/>
     <w:rsid w:val="002C67B1"/>
     <w:rsid w:val="002C7363"/>
     <w:rsid w:val="002C75CF"/>
     <w:rsid w:val="002C7A2B"/>
+    <w:rsid w:val="002C7BAB"/>
     <w:rsid w:val="002D0019"/>
     <w:rsid w:val="002D0954"/>
     <w:rsid w:val="002D09ED"/>
     <w:rsid w:val="002D0B44"/>
     <w:rsid w:val="002D1776"/>
     <w:rsid w:val="002D17EF"/>
     <w:rsid w:val="002D1A38"/>
     <w:rsid w:val="002D21CB"/>
     <w:rsid w:val="002D2895"/>
     <w:rsid w:val="002D2A56"/>
     <w:rsid w:val="002D3A6B"/>
     <w:rsid w:val="002D4578"/>
     <w:rsid w:val="002D45EB"/>
     <w:rsid w:val="002D488F"/>
     <w:rsid w:val="002D4B74"/>
     <w:rsid w:val="002D539B"/>
     <w:rsid w:val="002D69A2"/>
     <w:rsid w:val="002D6AC6"/>
     <w:rsid w:val="002D724E"/>
     <w:rsid w:val="002E01AF"/>
     <w:rsid w:val="002E0398"/>
     <w:rsid w:val="002E080F"/>
     <w:rsid w:val="002E0F3D"/>
     <w:rsid w:val="002E195E"/>
     <w:rsid w:val="002E2073"/>
     <w:rsid w:val="002E222F"/>
     <w:rsid w:val="002E227B"/>
     <w:rsid w:val="002E26BA"/>
     <w:rsid w:val="002E2A36"/>
     <w:rsid w:val="002E327D"/>
     <w:rsid w:val="002E3821"/>
     <w:rsid w:val="002E47EC"/>
     <w:rsid w:val="002E4886"/>
     <w:rsid w:val="002E4E9D"/>
     <w:rsid w:val="002E5046"/>
     <w:rsid w:val="002E51C4"/>
     <w:rsid w:val="002E5C07"/>
     <w:rsid w:val="002E6B0C"/>
     <w:rsid w:val="002E7DAA"/>
     <w:rsid w:val="002E7FD7"/>
     <w:rsid w:val="002F09AC"/>
     <w:rsid w:val="002F17D8"/>
     <w:rsid w:val="002F1D77"/>
     <w:rsid w:val="002F3069"/>
     <w:rsid w:val="002F3AAF"/>
     <w:rsid w:val="002F3E11"/>
+    <w:rsid w:val="002F451D"/>
     <w:rsid w:val="002F48E9"/>
     <w:rsid w:val="002F4AD3"/>
     <w:rsid w:val="002F4B6B"/>
     <w:rsid w:val="002F5188"/>
     <w:rsid w:val="002F575C"/>
     <w:rsid w:val="002F5DA8"/>
     <w:rsid w:val="002F648F"/>
     <w:rsid w:val="002F6609"/>
     <w:rsid w:val="002F6FED"/>
     <w:rsid w:val="002F7B0F"/>
     <w:rsid w:val="003007D4"/>
     <w:rsid w:val="00300ACD"/>
     <w:rsid w:val="00300C9C"/>
     <w:rsid w:val="003010F0"/>
     <w:rsid w:val="0030160F"/>
     <w:rsid w:val="00301785"/>
     <w:rsid w:val="00302610"/>
     <w:rsid w:val="00302748"/>
     <w:rsid w:val="003029FA"/>
     <w:rsid w:val="00302AE4"/>
     <w:rsid w:val="00302B14"/>
     <w:rsid w:val="00303DB1"/>
     <w:rsid w:val="00304864"/>
     <w:rsid w:val="00304CC7"/>
     <w:rsid w:val="003052D0"/>
@@ -15668,171 +18763,179 @@
     <w:rsid w:val="00317126"/>
     <w:rsid w:val="0031716A"/>
     <w:rsid w:val="0031921D"/>
     <w:rsid w:val="0032087E"/>
     <w:rsid w:val="00320FD6"/>
     <w:rsid w:val="003214DC"/>
     <w:rsid w:val="00321A0A"/>
     <w:rsid w:val="00321C28"/>
     <w:rsid w:val="0032260F"/>
     <w:rsid w:val="00322687"/>
     <w:rsid w:val="00323075"/>
     <w:rsid w:val="003230E3"/>
     <w:rsid w:val="003236E7"/>
     <w:rsid w:val="003236F0"/>
     <w:rsid w:val="003238EE"/>
     <w:rsid w:val="00323A7A"/>
     <w:rsid w:val="00323BC1"/>
     <w:rsid w:val="0032413F"/>
     <w:rsid w:val="0032496E"/>
     <w:rsid w:val="00324B85"/>
     <w:rsid w:val="00324BCE"/>
     <w:rsid w:val="00324F0D"/>
     <w:rsid w:val="003255D2"/>
     <w:rsid w:val="00325FC0"/>
     <w:rsid w:val="0032688E"/>
+    <w:rsid w:val="003269EA"/>
     <w:rsid w:val="00326D14"/>
     <w:rsid w:val="00327014"/>
     <w:rsid w:val="003276A1"/>
     <w:rsid w:val="00327B1E"/>
     <w:rsid w:val="00327EDF"/>
     <w:rsid w:val="0032AE01"/>
     <w:rsid w:val="00330066"/>
     <w:rsid w:val="00330B7F"/>
     <w:rsid w:val="00330E1E"/>
     <w:rsid w:val="00330F22"/>
     <w:rsid w:val="0033195B"/>
     <w:rsid w:val="00331974"/>
     <w:rsid w:val="00331F30"/>
     <w:rsid w:val="003329B7"/>
     <w:rsid w:val="003339A0"/>
     <w:rsid w:val="00333C29"/>
     <w:rsid w:val="0033434A"/>
     <w:rsid w:val="00334931"/>
     <w:rsid w:val="00334C15"/>
     <w:rsid w:val="00335244"/>
     <w:rsid w:val="00336656"/>
     <w:rsid w:val="003369DA"/>
     <w:rsid w:val="00336CB4"/>
     <w:rsid w:val="003374DF"/>
     <w:rsid w:val="00337C1D"/>
     <w:rsid w:val="00337EF0"/>
     <w:rsid w:val="003406AC"/>
     <w:rsid w:val="003415D1"/>
     <w:rsid w:val="003424E8"/>
     <w:rsid w:val="003425C5"/>
     <w:rsid w:val="00342A83"/>
     <w:rsid w:val="00343285"/>
     <w:rsid w:val="00343626"/>
+    <w:rsid w:val="003446E4"/>
     <w:rsid w:val="00344B85"/>
+    <w:rsid w:val="00344DB5"/>
     <w:rsid w:val="00344FFC"/>
     <w:rsid w:val="00345005"/>
     <w:rsid w:val="0034550E"/>
     <w:rsid w:val="00345578"/>
     <w:rsid w:val="00345816"/>
+    <w:rsid w:val="003461E9"/>
     <w:rsid w:val="00346E5D"/>
     <w:rsid w:val="00346F42"/>
     <w:rsid w:val="0034729D"/>
     <w:rsid w:val="003475D7"/>
     <w:rsid w:val="0034779E"/>
     <w:rsid w:val="00347E15"/>
     <w:rsid w:val="00347FD6"/>
     <w:rsid w:val="003509E6"/>
     <w:rsid w:val="00350A20"/>
     <w:rsid w:val="00351655"/>
     <w:rsid w:val="00351B4B"/>
     <w:rsid w:val="00351C19"/>
     <w:rsid w:val="0035218F"/>
     <w:rsid w:val="003521C2"/>
     <w:rsid w:val="0035269B"/>
     <w:rsid w:val="00352B98"/>
     <w:rsid w:val="0035332D"/>
     <w:rsid w:val="00353854"/>
     <w:rsid w:val="00353D47"/>
     <w:rsid w:val="00353D49"/>
     <w:rsid w:val="0035481F"/>
     <w:rsid w:val="00354CE4"/>
     <w:rsid w:val="00354D91"/>
     <w:rsid w:val="003550B2"/>
     <w:rsid w:val="00356F9C"/>
+    <w:rsid w:val="0035769A"/>
     <w:rsid w:val="003578E0"/>
     <w:rsid w:val="00357B52"/>
     <w:rsid w:val="0036074A"/>
     <w:rsid w:val="00360E33"/>
     <w:rsid w:val="003617E0"/>
     <w:rsid w:val="0036180B"/>
+    <w:rsid w:val="00361814"/>
     <w:rsid w:val="00361E50"/>
     <w:rsid w:val="003621A9"/>
     <w:rsid w:val="00362647"/>
     <w:rsid w:val="00362CE7"/>
     <w:rsid w:val="00362DCE"/>
+    <w:rsid w:val="00363399"/>
     <w:rsid w:val="00363DF5"/>
     <w:rsid w:val="0036450B"/>
     <w:rsid w:val="00364835"/>
     <w:rsid w:val="003648B1"/>
     <w:rsid w:val="00364BFD"/>
     <w:rsid w:val="00364C23"/>
     <w:rsid w:val="00364D54"/>
     <w:rsid w:val="00364E92"/>
     <w:rsid w:val="003650F9"/>
     <w:rsid w:val="00365E36"/>
     <w:rsid w:val="0036706B"/>
     <w:rsid w:val="003700DA"/>
     <w:rsid w:val="00370352"/>
     <w:rsid w:val="00370458"/>
     <w:rsid w:val="00370663"/>
     <w:rsid w:val="00370679"/>
     <w:rsid w:val="00370BB4"/>
     <w:rsid w:val="00370EFA"/>
     <w:rsid w:val="003713F9"/>
     <w:rsid w:val="003719D0"/>
     <w:rsid w:val="00371ECE"/>
     <w:rsid w:val="003720F5"/>
     <w:rsid w:val="003726E0"/>
     <w:rsid w:val="00372BFF"/>
     <w:rsid w:val="003737D5"/>
     <w:rsid w:val="00373924"/>
     <w:rsid w:val="00373B92"/>
     <w:rsid w:val="00373E98"/>
     <w:rsid w:val="00374039"/>
     <w:rsid w:val="003742FE"/>
     <w:rsid w:val="0037460A"/>
     <w:rsid w:val="003747F3"/>
     <w:rsid w:val="00374AFE"/>
     <w:rsid w:val="00375D44"/>
     <w:rsid w:val="00376114"/>
     <w:rsid w:val="0037657F"/>
     <w:rsid w:val="00376BC4"/>
     <w:rsid w:val="00377171"/>
     <w:rsid w:val="0037724E"/>
     <w:rsid w:val="00377B4C"/>
     <w:rsid w:val="00380531"/>
     <w:rsid w:val="0038057B"/>
     <w:rsid w:val="0038088D"/>
     <w:rsid w:val="003809F9"/>
     <w:rsid w:val="00380E7D"/>
     <w:rsid w:val="0038120A"/>
+    <w:rsid w:val="00381394"/>
     <w:rsid w:val="00381C35"/>
     <w:rsid w:val="003820C2"/>
     <w:rsid w:val="00382B0C"/>
     <w:rsid w:val="003835BF"/>
     <w:rsid w:val="00383A2A"/>
     <w:rsid w:val="00383B83"/>
     <w:rsid w:val="00383DE7"/>
     <w:rsid w:val="0038420A"/>
     <w:rsid w:val="00385301"/>
     <w:rsid w:val="00385A2F"/>
     <w:rsid w:val="00385CAC"/>
     <w:rsid w:val="00386AA3"/>
     <w:rsid w:val="00386C30"/>
     <w:rsid w:val="00387AA0"/>
     <w:rsid w:val="00387F79"/>
     <w:rsid w:val="003903AA"/>
     <w:rsid w:val="0039069D"/>
     <w:rsid w:val="00391031"/>
     <w:rsid w:val="003911CF"/>
     <w:rsid w:val="0039140D"/>
     <w:rsid w:val="00391B33"/>
     <w:rsid w:val="0039348B"/>
     <w:rsid w:val="003934D4"/>
     <w:rsid w:val="00393841"/>
     <w:rsid w:val="003944F6"/>
@@ -15845,197 +18948,208 @@
     <w:rsid w:val="00397128"/>
     <w:rsid w:val="00397178"/>
     <w:rsid w:val="00397393"/>
     <w:rsid w:val="00397601"/>
     <w:rsid w:val="00397647"/>
     <w:rsid w:val="00397945"/>
     <w:rsid w:val="00397A2B"/>
     <w:rsid w:val="003A00DA"/>
     <w:rsid w:val="003A0D75"/>
     <w:rsid w:val="003A10FD"/>
     <w:rsid w:val="003A1171"/>
     <w:rsid w:val="003A147B"/>
     <w:rsid w:val="003A1C0B"/>
     <w:rsid w:val="003A1E68"/>
     <w:rsid w:val="003A2661"/>
     <w:rsid w:val="003A2767"/>
     <w:rsid w:val="003A29E6"/>
     <w:rsid w:val="003A319C"/>
     <w:rsid w:val="003A33C4"/>
     <w:rsid w:val="003A3CD0"/>
     <w:rsid w:val="003A3E1E"/>
     <w:rsid w:val="003A405A"/>
     <w:rsid w:val="003A4402"/>
     <w:rsid w:val="003A4982"/>
     <w:rsid w:val="003A4CB5"/>
+    <w:rsid w:val="003A530E"/>
     <w:rsid w:val="003A55E6"/>
     <w:rsid w:val="003A5958"/>
     <w:rsid w:val="003A5AF6"/>
     <w:rsid w:val="003A6197"/>
     <w:rsid w:val="003A676A"/>
+    <w:rsid w:val="003A6786"/>
     <w:rsid w:val="003A6B65"/>
     <w:rsid w:val="003A6BE8"/>
     <w:rsid w:val="003A77B8"/>
     <w:rsid w:val="003A77D7"/>
+    <w:rsid w:val="003A7B21"/>
     <w:rsid w:val="003A7C82"/>
     <w:rsid w:val="003A7FBD"/>
     <w:rsid w:val="003B0843"/>
     <w:rsid w:val="003B0939"/>
     <w:rsid w:val="003B1810"/>
     <w:rsid w:val="003B2114"/>
     <w:rsid w:val="003B25F1"/>
     <w:rsid w:val="003B31BD"/>
     <w:rsid w:val="003B3232"/>
     <w:rsid w:val="003B3AE5"/>
     <w:rsid w:val="003B3C4D"/>
     <w:rsid w:val="003B40BA"/>
     <w:rsid w:val="003B418D"/>
     <w:rsid w:val="003B4231"/>
+    <w:rsid w:val="003B42DC"/>
     <w:rsid w:val="003B433E"/>
     <w:rsid w:val="003B485C"/>
     <w:rsid w:val="003B4BA1"/>
     <w:rsid w:val="003B4C4B"/>
     <w:rsid w:val="003B4FB3"/>
     <w:rsid w:val="003B519F"/>
     <w:rsid w:val="003B5C2C"/>
     <w:rsid w:val="003B6B7F"/>
+    <w:rsid w:val="003B7609"/>
     <w:rsid w:val="003C0694"/>
     <w:rsid w:val="003C0DFA"/>
     <w:rsid w:val="003C100E"/>
     <w:rsid w:val="003C1DDF"/>
     <w:rsid w:val="003C20CE"/>
     <w:rsid w:val="003C20E5"/>
     <w:rsid w:val="003C21FD"/>
     <w:rsid w:val="003C2638"/>
     <w:rsid w:val="003C2B7A"/>
     <w:rsid w:val="003C300C"/>
     <w:rsid w:val="003C308F"/>
     <w:rsid w:val="003C3379"/>
     <w:rsid w:val="003C3787"/>
     <w:rsid w:val="003C3F01"/>
     <w:rsid w:val="003C3FDA"/>
     <w:rsid w:val="003C44B0"/>
     <w:rsid w:val="003C46D4"/>
     <w:rsid w:val="003C4D5C"/>
     <w:rsid w:val="003C53E2"/>
     <w:rsid w:val="003C5759"/>
     <w:rsid w:val="003C586B"/>
     <w:rsid w:val="003C6D3D"/>
     <w:rsid w:val="003C70A5"/>
+    <w:rsid w:val="003C7B1C"/>
     <w:rsid w:val="003C7BBF"/>
     <w:rsid w:val="003C7BF0"/>
     <w:rsid w:val="003D0FD0"/>
     <w:rsid w:val="003D213F"/>
     <w:rsid w:val="003D2199"/>
     <w:rsid w:val="003D2228"/>
     <w:rsid w:val="003D27E3"/>
     <w:rsid w:val="003D29DA"/>
+    <w:rsid w:val="003D2E07"/>
     <w:rsid w:val="003D2E2A"/>
     <w:rsid w:val="003D3093"/>
     <w:rsid w:val="003D351A"/>
+    <w:rsid w:val="003D3A7C"/>
     <w:rsid w:val="003D3B9C"/>
     <w:rsid w:val="003D3C86"/>
     <w:rsid w:val="003D4208"/>
     <w:rsid w:val="003D4244"/>
     <w:rsid w:val="003D45EB"/>
     <w:rsid w:val="003D5317"/>
+    <w:rsid w:val="003D5BC4"/>
     <w:rsid w:val="003D62E8"/>
     <w:rsid w:val="003D67E0"/>
     <w:rsid w:val="003D7240"/>
     <w:rsid w:val="003D7C37"/>
     <w:rsid w:val="003D7C5A"/>
     <w:rsid w:val="003E08E8"/>
     <w:rsid w:val="003E106A"/>
     <w:rsid w:val="003E13E6"/>
     <w:rsid w:val="003E1AE5"/>
     <w:rsid w:val="003E217A"/>
     <w:rsid w:val="003E23DB"/>
     <w:rsid w:val="003E25E3"/>
     <w:rsid w:val="003E265C"/>
     <w:rsid w:val="003E2C09"/>
     <w:rsid w:val="003E2E30"/>
     <w:rsid w:val="003E2EDB"/>
     <w:rsid w:val="003E3319"/>
     <w:rsid w:val="003E35D4"/>
     <w:rsid w:val="003E3643"/>
     <w:rsid w:val="003E3E1A"/>
     <w:rsid w:val="003E431F"/>
     <w:rsid w:val="003E4C6B"/>
     <w:rsid w:val="003E5016"/>
     <w:rsid w:val="003E5673"/>
     <w:rsid w:val="003E59FC"/>
     <w:rsid w:val="003E5DC4"/>
     <w:rsid w:val="003E6FF4"/>
     <w:rsid w:val="003E7532"/>
     <w:rsid w:val="003F0E11"/>
     <w:rsid w:val="003F1FF0"/>
     <w:rsid w:val="003F2CE1"/>
     <w:rsid w:val="003F3D4A"/>
     <w:rsid w:val="003F4439"/>
     <w:rsid w:val="003F4859"/>
     <w:rsid w:val="003F4913"/>
     <w:rsid w:val="003F4AF7"/>
     <w:rsid w:val="003F5A7D"/>
     <w:rsid w:val="003F5ED9"/>
     <w:rsid w:val="003F6408"/>
     <w:rsid w:val="003F6D20"/>
     <w:rsid w:val="003F6D5B"/>
     <w:rsid w:val="003F73C3"/>
+    <w:rsid w:val="003F7A30"/>
     <w:rsid w:val="003F7D6D"/>
     <w:rsid w:val="003F7E33"/>
     <w:rsid w:val="00400040"/>
     <w:rsid w:val="004008B7"/>
     <w:rsid w:val="00401425"/>
     <w:rsid w:val="00401AF4"/>
     <w:rsid w:val="004020AA"/>
     <w:rsid w:val="00402C55"/>
     <w:rsid w:val="004037AB"/>
     <w:rsid w:val="00403F5E"/>
     <w:rsid w:val="00404FD3"/>
     <w:rsid w:val="00405668"/>
     <w:rsid w:val="00406898"/>
     <w:rsid w:val="004071E4"/>
     <w:rsid w:val="004072F0"/>
     <w:rsid w:val="00407BFF"/>
     <w:rsid w:val="00407D4B"/>
     <w:rsid w:val="0041006E"/>
     <w:rsid w:val="0041095F"/>
     <w:rsid w:val="00410B3E"/>
     <w:rsid w:val="0041168C"/>
     <w:rsid w:val="00411918"/>
     <w:rsid w:val="00411E83"/>
     <w:rsid w:val="004121F4"/>
     <w:rsid w:val="00412512"/>
     <w:rsid w:val="00412C08"/>
     <w:rsid w:val="00413E3E"/>
     <w:rsid w:val="004152C4"/>
     <w:rsid w:val="004156CA"/>
     <w:rsid w:val="00415750"/>
     <w:rsid w:val="004170DB"/>
     <w:rsid w:val="00417830"/>
     <w:rsid w:val="00417BC6"/>
     <w:rsid w:val="00417C0C"/>
+    <w:rsid w:val="0042051D"/>
     <w:rsid w:val="00420600"/>
     <w:rsid w:val="004210F6"/>
     <w:rsid w:val="00421852"/>
     <w:rsid w:val="00421D51"/>
     <w:rsid w:val="00422146"/>
     <w:rsid w:val="0042246C"/>
     <w:rsid w:val="00422863"/>
     <w:rsid w:val="0042293E"/>
     <w:rsid w:val="00422F36"/>
     <w:rsid w:val="00423460"/>
     <w:rsid w:val="00423BD5"/>
     <w:rsid w:val="0042413B"/>
     <w:rsid w:val="00424A14"/>
     <w:rsid w:val="00424E96"/>
     <w:rsid w:val="00424FBD"/>
     <w:rsid w:val="00425691"/>
     <w:rsid w:val="00425A43"/>
     <w:rsid w:val="00425D90"/>
     <w:rsid w:val="00425D9D"/>
     <w:rsid w:val="004261B3"/>
     <w:rsid w:val="004261B6"/>
     <w:rsid w:val="0042696E"/>
     <w:rsid w:val="004270D6"/>
     <w:rsid w:val="00427C31"/>
     <w:rsid w:val="00430124"/>
@@ -16052,69 +19166,71 @@
     <w:rsid w:val="004342F2"/>
     <w:rsid w:val="004343DE"/>
     <w:rsid w:val="00435B48"/>
     <w:rsid w:val="00435F38"/>
     <w:rsid w:val="004367F4"/>
     <w:rsid w:val="004369D7"/>
     <w:rsid w:val="004374E6"/>
     <w:rsid w:val="00437B75"/>
     <w:rsid w:val="00437C8D"/>
     <w:rsid w:val="00440B0D"/>
     <w:rsid w:val="00440B3B"/>
     <w:rsid w:val="00441223"/>
     <w:rsid w:val="00441363"/>
     <w:rsid w:val="00441AFC"/>
     <w:rsid w:val="004420A2"/>
     <w:rsid w:val="004422D1"/>
     <w:rsid w:val="00442696"/>
     <w:rsid w:val="00442E13"/>
     <w:rsid w:val="00442F54"/>
     <w:rsid w:val="00442F96"/>
     <w:rsid w:val="004430C3"/>
     <w:rsid w:val="00443104"/>
     <w:rsid w:val="0044318D"/>
     <w:rsid w:val="00443889"/>
     <w:rsid w:val="0044439F"/>
+    <w:rsid w:val="004445D4"/>
     <w:rsid w:val="004446A2"/>
     <w:rsid w:val="0044577F"/>
     <w:rsid w:val="00445E60"/>
     <w:rsid w:val="00446874"/>
     <w:rsid w:val="00446BAA"/>
     <w:rsid w:val="00447FFB"/>
     <w:rsid w:val="0044CA5E"/>
     <w:rsid w:val="00450D6F"/>
     <w:rsid w:val="00450ED9"/>
     <w:rsid w:val="004513F1"/>
     <w:rsid w:val="00451762"/>
     <w:rsid w:val="004518F9"/>
     <w:rsid w:val="0045219D"/>
     <w:rsid w:val="004523E2"/>
     <w:rsid w:val="00452884"/>
     <w:rsid w:val="00452BF8"/>
     <w:rsid w:val="004530DF"/>
     <w:rsid w:val="00454566"/>
     <w:rsid w:val="00454C80"/>
+    <w:rsid w:val="00454F21"/>
     <w:rsid w:val="00455238"/>
     <w:rsid w:val="004552F4"/>
     <w:rsid w:val="00455582"/>
     <w:rsid w:val="00455681"/>
     <w:rsid w:val="00455712"/>
     <w:rsid w:val="004557F3"/>
     <w:rsid w:val="00455B83"/>
     <w:rsid w:val="00456A11"/>
     <w:rsid w:val="004575BC"/>
     <w:rsid w:val="00457633"/>
     <w:rsid w:val="00457852"/>
     <w:rsid w:val="00460A80"/>
     <w:rsid w:val="00461488"/>
     <w:rsid w:val="0046284A"/>
     <w:rsid w:val="004629A0"/>
     <w:rsid w:val="0046318D"/>
     <w:rsid w:val="00463D57"/>
     <w:rsid w:val="0046451D"/>
     <w:rsid w:val="0046508D"/>
     <w:rsid w:val="004655D0"/>
     <w:rsid w:val="004657D6"/>
     <w:rsid w:val="00465C83"/>
     <w:rsid w:val="00465EC0"/>
     <w:rsid w:val="00466230"/>
     <w:rsid w:val="0046639E"/>
@@ -16150,177 +19266,182 @@
     <w:rsid w:val="00476800"/>
     <w:rsid w:val="00476C8B"/>
     <w:rsid w:val="0048064A"/>
     <w:rsid w:val="00481476"/>
     <w:rsid w:val="00481663"/>
     <w:rsid w:val="00481FA6"/>
     <w:rsid w:val="00483311"/>
     <w:rsid w:val="004834A2"/>
     <w:rsid w:val="00483847"/>
     <w:rsid w:val="00483D66"/>
     <w:rsid w:val="004854BA"/>
     <w:rsid w:val="0048563E"/>
     <w:rsid w:val="00485EC5"/>
     <w:rsid w:val="004869EE"/>
     <w:rsid w:val="00486D0A"/>
     <w:rsid w:val="00486D56"/>
     <w:rsid w:val="00486D97"/>
     <w:rsid w:val="00487A7C"/>
     <w:rsid w:val="00487AAF"/>
     <w:rsid w:val="00487C2A"/>
     <w:rsid w:val="00490E0D"/>
     <w:rsid w:val="004914C2"/>
     <w:rsid w:val="004917D4"/>
     <w:rsid w:val="0049202E"/>
     <w:rsid w:val="00492A10"/>
+    <w:rsid w:val="00492A8D"/>
     <w:rsid w:val="0049333F"/>
     <w:rsid w:val="00493A5B"/>
     <w:rsid w:val="00493CD1"/>
+    <w:rsid w:val="00494BE1"/>
     <w:rsid w:val="00494DFD"/>
     <w:rsid w:val="00494E40"/>
     <w:rsid w:val="004952DA"/>
     <w:rsid w:val="004958B4"/>
     <w:rsid w:val="004960DC"/>
     <w:rsid w:val="004961C8"/>
     <w:rsid w:val="00496280"/>
     <w:rsid w:val="00496AF9"/>
     <w:rsid w:val="0049727E"/>
     <w:rsid w:val="00497BEC"/>
     <w:rsid w:val="00497EB8"/>
     <w:rsid w:val="004A0286"/>
     <w:rsid w:val="004A05B4"/>
     <w:rsid w:val="004A067A"/>
     <w:rsid w:val="004A06C4"/>
     <w:rsid w:val="004A18DE"/>
     <w:rsid w:val="004A2727"/>
     <w:rsid w:val="004A290A"/>
     <w:rsid w:val="004A35DE"/>
     <w:rsid w:val="004A38AF"/>
     <w:rsid w:val="004A4B0D"/>
     <w:rsid w:val="004A4F03"/>
     <w:rsid w:val="004A5371"/>
     <w:rsid w:val="004A558C"/>
     <w:rsid w:val="004A5657"/>
     <w:rsid w:val="004A5C04"/>
     <w:rsid w:val="004A6132"/>
     <w:rsid w:val="004A6206"/>
     <w:rsid w:val="004A6BC5"/>
     <w:rsid w:val="004A6F43"/>
     <w:rsid w:val="004A7184"/>
     <w:rsid w:val="004A71BC"/>
     <w:rsid w:val="004A7718"/>
     <w:rsid w:val="004A7EC5"/>
     <w:rsid w:val="004B06C8"/>
     <w:rsid w:val="004B0CCE"/>
     <w:rsid w:val="004B0F56"/>
     <w:rsid w:val="004B11F1"/>
     <w:rsid w:val="004B1E8F"/>
     <w:rsid w:val="004B2999"/>
     <w:rsid w:val="004B2E77"/>
     <w:rsid w:val="004B3711"/>
     <w:rsid w:val="004B40DE"/>
     <w:rsid w:val="004B49E4"/>
     <w:rsid w:val="004B5B5E"/>
     <w:rsid w:val="004B6666"/>
     <w:rsid w:val="004B76BC"/>
     <w:rsid w:val="004B77B6"/>
+    <w:rsid w:val="004C0128"/>
     <w:rsid w:val="004C0483"/>
     <w:rsid w:val="004C0804"/>
     <w:rsid w:val="004C0FEA"/>
     <w:rsid w:val="004C1BC7"/>
     <w:rsid w:val="004C1D9D"/>
     <w:rsid w:val="004C2191"/>
     <w:rsid w:val="004C2D2F"/>
     <w:rsid w:val="004C3043"/>
     <w:rsid w:val="004C39F8"/>
     <w:rsid w:val="004C3DEB"/>
     <w:rsid w:val="004C4B44"/>
     <w:rsid w:val="004C5023"/>
     <w:rsid w:val="004C5217"/>
     <w:rsid w:val="004C52AE"/>
     <w:rsid w:val="004C5428"/>
     <w:rsid w:val="004C5E76"/>
     <w:rsid w:val="004C6725"/>
     <w:rsid w:val="004C7112"/>
     <w:rsid w:val="004C74A8"/>
     <w:rsid w:val="004C77E7"/>
     <w:rsid w:val="004D0551"/>
     <w:rsid w:val="004D05B0"/>
     <w:rsid w:val="004D0961"/>
     <w:rsid w:val="004D0EDC"/>
     <w:rsid w:val="004D1635"/>
     <w:rsid w:val="004D18BB"/>
     <w:rsid w:val="004D367B"/>
     <w:rsid w:val="004D3E60"/>
     <w:rsid w:val="004D4326"/>
     <w:rsid w:val="004D66FF"/>
     <w:rsid w:val="004D69CB"/>
     <w:rsid w:val="004D6E93"/>
     <w:rsid w:val="004D6EAE"/>
     <w:rsid w:val="004D6F76"/>
     <w:rsid w:val="004E0D39"/>
+    <w:rsid w:val="004E20B0"/>
     <w:rsid w:val="004E216A"/>
     <w:rsid w:val="004E2F84"/>
     <w:rsid w:val="004E2FE1"/>
     <w:rsid w:val="004E391D"/>
     <w:rsid w:val="004E3F67"/>
     <w:rsid w:val="004E43E7"/>
     <w:rsid w:val="004E45DD"/>
     <w:rsid w:val="004E492C"/>
     <w:rsid w:val="004E4A54"/>
     <w:rsid w:val="004E5D15"/>
     <w:rsid w:val="004E645F"/>
     <w:rsid w:val="004E650D"/>
     <w:rsid w:val="004E68D6"/>
     <w:rsid w:val="004F17C1"/>
     <w:rsid w:val="004F1910"/>
     <w:rsid w:val="004F1C3F"/>
     <w:rsid w:val="004F25E5"/>
     <w:rsid w:val="004F2BD9"/>
     <w:rsid w:val="004F3041"/>
     <w:rsid w:val="004F30D6"/>
     <w:rsid w:val="004F376D"/>
     <w:rsid w:val="004F3C9E"/>
     <w:rsid w:val="004F3E3B"/>
     <w:rsid w:val="004F4465"/>
     <w:rsid w:val="004F496B"/>
     <w:rsid w:val="004F49FC"/>
     <w:rsid w:val="004F4A83"/>
     <w:rsid w:val="004F4D2F"/>
     <w:rsid w:val="004F526D"/>
     <w:rsid w:val="004F565B"/>
     <w:rsid w:val="004F56EB"/>
     <w:rsid w:val="004F5730"/>
     <w:rsid w:val="004F5C8E"/>
     <w:rsid w:val="004F5FC8"/>
     <w:rsid w:val="004F6058"/>
     <w:rsid w:val="004F67FC"/>
     <w:rsid w:val="004F6952"/>
     <w:rsid w:val="004F7533"/>
     <w:rsid w:val="004F7B82"/>
     <w:rsid w:val="00500997"/>
     <w:rsid w:val="005009CD"/>
+    <w:rsid w:val="00500C7C"/>
     <w:rsid w:val="00500E65"/>
     <w:rsid w:val="00501129"/>
     <w:rsid w:val="00501610"/>
     <w:rsid w:val="00501829"/>
     <w:rsid w:val="00501B18"/>
     <w:rsid w:val="00501B96"/>
     <w:rsid w:val="00501D86"/>
     <w:rsid w:val="0050206B"/>
     <w:rsid w:val="005021BA"/>
     <w:rsid w:val="00502C42"/>
     <w:rsid w:val="00503F0F"/>
     <w:rsid w:val="0050400B"/>
     <w:rsid w:val="00504C90"/>
     <w:rsid w:val="00504CAA"/>
     <w:rsid w:val="0050523C"/>
     <w:rsid w:val="00505B56"/>
     <w:rsid w:val="00506145"/>
     <w:rsid w:val="00506586"/>
     <w:rsid w:val="0050670F"/>
     <w:rsid w:val="00506C5E"/>
     <w:rsid w:val="00506CDA"/>
     <w:rsid w:val="005074C9"/>
     <w:rsid w:val="005078A1"/>
     <w:rsid w:val="00507BA6"/>
     <w:rsid w:val="00507D55"/>
@@ -16330,118 +19451,124 @@
     <w:rsid w:val="00510273"/>
     <w:rsid w:val="00510B8C"/>
     <w:rsid w:val="00512231"/>
     <w:rsid w:val="0051312C"/>
     <w:rsid w:val="0051345E"/>
     <w:rsid w:val="00513740"/>
     <w:rsid w:val="00513967"/>
     <w:rsid w:val="00514727"/>
     <w:rsid w:val="00514E1A"/>
     <w:rsid w:val="00514E61"/>
     <w:rsid w:val="005160B2"/>
     <w:rsid w:val="005160D1"/>
     <w:rsid w:val="00516CF8"/>
     <w:rsid w:val="00517311"/>
     <w:rsid w:val="00517547"/>
     <w:rsid w:val="005175C7"/>
     <w:rsid w:val="00517893"/>
     <w:rsid w:val="00517F0C"/>
     <w:rsid w:val="0052038F"/>
     <w:rsid w:val="00520509"/>
     <w:rsid w:val="005208DF"/>
     <w:rsid w:val="00521338"/>
     <w:rsid w:val="0052148E"/>
     <w:rsid w:val="005223CF"/>
     <w:rsid w:val="00522D20"/>
+    <w:rsid w:val="00522D92"/>
     <w:rsid w:val="0052316F"/>
     <w:rsid w:val="0052396B"/>
     <w:rsid w:val="005239CC"/>
     <w:rsid w:val="00523DCF"/>
     <w:rsid w:val="00523EA2"/>
     <w:rsid w:val="00524752"/>
     <w:rsid w:val="005248F1"/>
     <w:rsid w:val="00524C08"/>
     <w:rsid w:val="00525296"/>
     <w:rsid w:val="00525B5D"/>
     <w:rsid w:val="00525F2E"/>
     <w:rsid w:val="0052631D"/>
     <w:rsid w:val="00526344"/>
     <w:rsid w:val="0052641F"/>
     <w:rsid w:val="00526962"/>
     <w:rsid w:val="00527808"/>
     <w:rsid w:val="00527F6B"/>
     <w:rsid w:val="00530589"/>
     <w:rsid w:val="00530A7C"/>
     <w:rsid w:val="00531A1A"/>
     <w:rsid w:val="005321D9"/>
     <w:rsid w:val="0053239E"/>
     <w:rsid w:val="00532674"/>
     <w:rsid w:val="005326ED"/>
     <w:rsid w:val="00532A11"/>
     <w:rsid w:val="00532A34"/>
     <w:rsid w:val="00532B21"/>
     <w:rsid w:val="00532E10"/>
     <w:rsid w:val="005333D9"/>
     <w:rsid w:val="00533564"/>
     <w:rsid w:val="00533A37"/>
+    <w:rsid w:val="005356E8"/>
     <w:rsid w:val="005368A6"/>
     <w:rsid w:val="00536C00"/>
     <w:rsid w:val="00536CCC"/>
     <w:rsid w:val="00537845"/>
     <w:rsid w:val="00537B55"/>
     <w:rsid w:val="00537C2C"/>
     <w:rsid w:val="005400C4"/>
+    <w:rsid w:val="005400CC"/>
     <w:rsid w:val="00540572"/>
     <w:rsid w:val="00540CDE"/>
+    <w:rsid w:val="00540EAA"/>
     <w:rsid w:val="00541037"/>
     <w:rsid w:val="00541862"/>
     <w:rsid w:val="00541A35"/>
     <w:rsid w:val="005423E7"/>
     <w:rsid w:val="00542494"/>
     <w:rsid w:val="0054289C"/>
     <w:rsid w:val="005428EB"/>
     <w:rsid w:val="00542FA1"/>
     <w:rsid w:val="0054380D"/>
     <w:rsid w:val="00543C37"/>
     <w:rsid w:val="0054413B"/>
     <w:rsid w:val="00544B37"/>
+    <w:rsid w:val="00544E67"/>
     <w:rsid w:val="0054589D"/>
     <w:rsid w:val="00545935"/>
     <w:rsid w:val="00546777"/>
     <w:rsid w:val="00546868"/>
     <w:rsid w:val="0054741A"/>
     <w:rsid w:val="005475EE"/>
     <w:rsid w:val="00547769"/>
     <w:rsid w:val="00547BEC"/>
     <w:rsid w:val="00547D91"/>
     <w:rsid w:val="00550041"/>
     <w:rsid w:val="00550076"/>
     <w:rsid w:val="00550467"/>
     <w:rsid w:val="0055055D"/>
     <w:rsid w:val="005508B0"/>
     <w:rsid w:val="00550F7D"/>
     <w:rsid w:val="005511D9"/>
+    <w:rsid w:val="005512A8"/>
     <w:rsid w:val="00551974"/>
     <w:rsid w:val="0055272D"/>
     <w:rsid w:val="00552AA6"/>
     <w:rsid w:val="00552BD9"/>
     <w:rsid w:val="00553619"/>
     <w:rsid w:val="005537BE"/>
     <w:rsid w:val="00553867"/>
     <w:rsid w:val="005543BE"/>
     <w:rsid w:val="005544C3"/>
     <w:rsid w:val="00554762"/>
     <w:rsid w:val="00554B9A"/>
     <w:rsid w:val="00554C43"/>
     <w:rsid w:val="00555054"/>
     <w:rsid w:val="0055527A"/>
     <w:rsid w:val="00555281"/>
     <w:rsid w:val="0055593E"/>
     <w:rsid w:val="00555B17"/>
     <w:rsid w:val="00555C9F"/>
     <w:rsid w:val="00556452"/>
     <w:rsid w:val="00557830"/>
     <w:rsid w:val="00557DEF"/>
     <w:rsid w:val="005600A0"/>
     <w:rsid w:val="00560BF5"/>
     <w:rsid w:val="005614C1"/>
     <w:rsid w:val="00561782"/>
@@ -16459,130 +19586,135 @@
     <w:rsid w:val="00567D6A"/>
     <w:rsid w:val="00569353"/>
     <w:rsid w:val="00570122"/>
     <w:rsid w:val="005703F3"/>
     <w:rsid w:val="005707B2"/>
     <w:rsid w:val="00570F44"/>
     <w:rsid w:val="00572478"/>
     <w:rsid w:val="005726F7"/>
     <w:rsid w:val="005733D1"/>
     <w:rsid w:val="00573552"/>
     <w:rsid w:val="00573685"/>
     <w:rsid w:val="00574468"/>
     <w:rsid w:val="0057477E"/>
     <w:rsid w:val="005749EC"/>
     <w:rsid w:val="00574A14"/>
     <w:rsid w:val="00574B8F"/>
     <w:rsid w:val="00574E30"/>
     <w:rsid w:val="00575672"/>
     <w:rsid w:val="00575ADE"/>
     <w:rsid w:val="00575CF0"/>
     <w:rsid w:val="005761FB"/>
     <w:rsid w:val="0057650C"/>
     <w:rsid w:val="00576573"/>
     <w:rsid w:val="005769B2"/>
     <w:rsid w:val="00577E27"/>
+    <w:rsid w:val="005816DF"/>
     <w:rsid w:val="00581ADF"/>
     <w:rsid w:val="0058243F"/>
     <w:rsid w:val="00582BC3"/>
     <w:rsid w:val="005831FA"/>
     <w:rsid w:val="0058437A"/>
     <w:rsid w:val="0058506B"/>
     <w:rsid w:val="0058508C"/>
     <w:rsid w:val="005851D8"/>
     <w:rsid w:val="005852DA"/>
     <w:rsid w:val="005853E0"/>
     <w:rsid w:val="005859A4"/>
     <w:rsid w:val="00585E37"/>
     <w:rsid w:val="00586012"/>
     <w:rsid w:val="0058661D"/>
     <w:rsid w:val="00586830"/>
     <w:rsid w:val="00587E3B"/>
     <w:rsid w:val="00587FC0"/>
     <w:rsid w:val="00590AAA"/>
     <w:rsid w:val="00591567"/>
     <w:rsid w:val="005917B6"/>
     <w:rsid w:val="00591C1B"/>
     <w:rsid w:val="00592232"/>
     <w:rsid w:val="00592800"/>
     <w:rsid w:val="00592DDA"/>
     <w:rsid w:val="00592ED4"/>
     <w:rsid w:val="00593626"/>
     <w:rsid w:val="005938B5"/>
     <w:rsid w:val="00593CD2"/>
     <w:rsid w:val="00594447"/>
     <w:rsid w:val="00594DD4"/>
     <w:rsid w:val="00595039"/>
     <w:rsid w:val="0059570C"/>
     <w:rsid w:val="00595ED4"/>
     <w:rsid w:val="0059631D"/>
     <w:rsid w:val="00596C0B"/>
     <w:rsid w:val="0059749D"/>
     <w:rsid w:val="00597697"/>
+    <w:rsid w:val="00597D0F"/>
     <w:rsid w:val="00597E76"/>
     <w:rsid w:val="00597FE6"/>
     <w:rsid w:val="005A00A1"/>
     <w:rsid w:val="005A044B"/>
     <w:rsid w:val="005A07E8"/>
     <w:rsid w:val="005A0C2F"/>
     <w:rsid w:val="005A0CE2"/>
     <w:rsid w:val="005A14F0"/>
     <w:rsid w:val="005A186F"/>
     <w:rsid w:val="005A1B01"/>
     <w:rsid w:val="005A1F94"/>
     <w:rsid w:val="005A234A"/>
     <w:rsid w:val="005A3496"/>
     <w:rsid w:val="005A366C"/>
     <w:rsid w:val="005A40F4"/>
     <w:rsid w:val="005A4634"/>
     <w:rsid w:val="005A47E4"/>
+    <w:rsid w:val="005A4857"/>
     <w:rsid w:val="005A50CE"/>
     <w:rsid w:val="005A55AF"/>
     <w:rsid w:val="005A5795"/>
     <w:rsid w:val="005A5AA0"/>
     <w:rsid w:val="005A5ADA"/>
+    <w:rsid w:val="005A6092"/>
     <w:rsid w:val="005A77F0"/>
     <w:rsid w:val="005B02C2"/>
     <w:rsid w:val="005B069B"/>
     <w:rsid w:val="005B069D"/>
     <w:rsid w:val="005B1209"/>
     <w:rsid w:val="005B1C65"/>
     <w:rsid w:val="005B21D1"/>
     <w:rsid w:val="005B2398"/>
     <w:rsid w:val="005B2699"/>
     <w:rsid w:val="005B2F35"/>
     <w:rsid w:val="005B3795"/>
     <w:rsid w:val="005B40D2"/>
     <w:rsid w:val="005B43EB"/>
     <w:rsid w:val="005B4499"/>
     <w:rsid w:val="005B4608"/>
     <w:rsid w:val="005B4E72"/>
     <w:rsid w:val="005B502D"/>
     <w:rsid w:val="005B54B2"/>
     <w:rsid w:val="005B5A02"/>
     <w:rsid w:val="005B5C62"/>
     <w:rsid w:val="005B64A8"/>
+    <w:rsid w:val="005B6692"/>
     <w:rsid w:val="005B6772"/>
     <w:rsid w:val="005B677E"/>
     <w:rsid w:val="005B7DDB"/>
     <w:rsid w:val="005C00E2"/>
     <w:rsid w:val="005C06F0"/>
     <w:rsid w:val="005C0A08"/>
     <w:rsid w:val="005C1018"/>
     <w:rsid w:val="005C10EF"/>
     <w:rsid w:val="005C1A9D"/>
     <w:rsid w:val="005C2575"/>
     <w:rsid w:val="005C2903"/>
     <w:rsid w:val="005C297E"/>
     <w:rsid w:val="005C2999"/>
     <w:rsid w:val="005C2B2F"/>
     <w:rsid w:val="005C2CEF"/>
     <w:rsid w:val="005C325C"/>
     <w:rsid w:val="005C3472"/>
     <w:rsid w:val="005C375D"/>
     <w:rsid w:val="005C4803"/>
     <w:rsid w:val="005C4B1E"/>
     <w:rsid w:val="005C51C2"/>
     <w:rsid w:val="005C6019"/>
     <w:rsid w:val="005C611E"/>
     <w:rsid w:val="005C6B95"/>
     <w:rsid w:val="005C6CD1"/>
@@ -16598,296 +19730,306 @@
     <w:rsid w:val="005D1EAE"/>
     <w:rsid w:val="005D21B1"/>
     <w:rsid w:val="005D2C70"/>
     <w:rsid w:val="005D4587"/>
     <w:rsid w:val="005D4715"/>
     <w:rsid w:val="005D4966"/>
     <w:rsid w:val="005D55D3"/>
     <w:rsid w:val="005D5EFB"/>
     <w:rsid w:val="005E0254"/>
     <w:rsid w:val="005E095A"/>
     <w:rsid w:val="005E0E80"/>
     <w:rsid w:val="005E0EF1"/>
     <w:rsid w:val="005E0F5A"/>
     <w:rsid w:val="005E155B"/>
     <w:rsid w:val="005E1ADF"/>
     <w:rsid w:val="005E21ED"/>
     <w:rsid w:val="005E297D"/>
     <w:rsid w:val="005E2E9C"/>
     <w:rsid w:val="005E30DB"/>
     <w:rsid w:val="005E324F"/>
     <w:rsid w:val="005E3549"/>
     <w:rsid w:val="005E379A"/>
     <w:rsid w:val="005E3BC9"/>
     <w:rsid w:val="005E3E29"/>
     <w:rsid w:val="005E3ECE"/>
+    <w:rsid w:val="005E400C"/>
     <w:rsid w:val="005E45C3"/>
     <w:rsid w:val="005E49E6"/>
     <w:rsid w:val="005E4D1A"/>
     <w:rsid w:val="005E4ECC"/>
     <w:rsid w:val="005E4FED"/>
     <w:rsid w:val="005E5A5A"/>
     <w:rsid w:val="005E617C"/>
     <w:rsid w:val="005E696E"/>
     <w:rsid w:val="005E7238"/>
     <w:rsid w:val="005E740F"/>
     <w:rsid w:val="005E7A2E"/>
     <w:rsid w:val="005E7D16"/>
     <w:rsid w:val="005E7EBE"/>
     <w:rsid w:val="005F044C"/>
     <w:rsid w:val="005F08E8"/>
     <w:rsid w:val="005F0B78"/>
     <w:rsid w:val="005F0E5D"/>
     <w:rsid w:val="005F1B32"/>
     <w:rsid w:val="005F1CBA"/>
     <w:rsid w:val="005F1E01"/>
     <w:rsid w:val="005F26F8"/>
     <w:rsid w:val="005F2D50"/>
     <w:rsid w:val="005F2FE3"/>
+    <w:rsid w:val="005F387B"/>
     <w:rsid w:val="005F3C0A"/>
     <w:rsid w:val="005F3CB0"/>
     <w:rsid w:val="005F417F"/>
     <w:rsid w:val="005F4263"/>
     <w:rsid w:val="005F47F7"/>
     <w:rsid w:val="005F4FBF"/>
     <w:rsid w:val="005F58AE"/>
     <w:rsid w:val="005F59DB"/>
     <w:rsid w:val="005F5A20"/>
+    <w:rsid w:val="005F5B60"/>
     <w:rsid w:val="005F5BD2"/>
     <w:rsid w:val="005F5DCF"/>
     <w:rsid w:val="005F5DD4"/>
     <w:rsid w:val="005F5DE1"/>
     <w:rsid w:val="005F5FAF"/>
     <w:rsid w:val="005F61E1"/>
+    <w:rsid w:val="005F69CD"/>
     <w:rsid w:val="005F704B"/>
     <w:rsid w:val="005F7056"/>
     <w:rsid w:val="005F7EC8"/>
     <w:rsid w:val="006000E2"/>
     <w:rsid w:val="00600B53"/>
     <w:rsid w:val="00600E9B"/>
     <w:rsid w:val="006012C7"/>
     <w:rsid w:val="006013C4"/>
     <w:rsid w:val="00601441"/>
     <w:rsid w:val="00602182"/>
     <w:rsid w:val="00602322"/>
     <w:rsid w:val="00602464"/>
     <w:rsid w:val="00603B19"/>
     <w:rsid w:val="00603C42"/>
     <w:rsid w:val="00604424"/>
     <w:rsid w:val="00604AE2"/>
     <w:rsid w:val="00604CAA"/>
     <w:rsid w:val="00605689"/>
     <w:rsid w:val="006057FF"/>
     <w:rsid w:val="00606170"/>
     <w:rsid w:val="00606286"/>
     <w:rsid w:val="00606437"/>
     <w:rsid w:val="00606A4C"/>
     <w:rsid w:val="00606B7F"/>
     <w:rsid w:val="00607024"/>
     <w:rsid w:val="0060722D"/>
     <w:rsid w:val="00607AAD"/>
     <w:rsid w:val="00607B6F"/>
     <w:rsid w:val="006101FF"/>
     <w:rsid w:val="00610444"/>
     <w:rsid w:val="00610EDE"/>
     <w:rsid w:val="0061110D"/>
     <w:rsid w:val="0061117D"/>
     <w:rsid w:val="0061149D"/>
     <w:rsid w:val="006114C8"/>
     <w:rsid w:val="006117CF"/>
     <w:rsid w:val="006122AA"/>
     <w:rsid w:val="00613EB5"/>
     <w:rsid w:val="006143FD"/>
     <w:rsid w:val="006155B5"/>
     <w:rsid w:val="006169AB"/>
     <w:rsid w:val="00616A7D"/>
     <w:rsid w:val="00616F78"/>
     <w:rsid w:val="00620627"/>
     <w:rsid w:val="0062077C"/>
     <w:rsid w:val="00620A35"/>
     <w:rsid w:val="00620DEC"/>
     <w:rsid w:val="006216E9"/>
+    <w:rsid w:val="00621CC8"/>
     <w:rsid w:val="00621CF5"/>
     <w:rsid w:val="0062237E"/>
     <w:rsid w:val="006229DA"/>
     <w:rsid w:val="00622DAB"/>
     <w:rsid w:val="0062447E"/>
     <w:rsid w:val="006245CC"/>
     <w:rsid w:val="00624B36"/>
     <w:rsid w:val="00626367"/>
     <w:rsid w:val="00630CD5"/>
     <w:rsid w:val="00630F7B"/>
     <w:rsid w:val="00630F94"/>
     <w:rsid w:val="006314DF"/>
     <w:rsid w:val="00631987"/>
     <w:rsid w:val="00631B66"/>
     <w:rsid w:val="00632235"/>
     <w:rsid w:val="006329AF"/>
     <w:rsid w:val="00632A4E"/>
     <w:rsid w:val="00633977"/>
     <w:rsid w:val="00633C40"/>
     <w:rsid w:val="00634AFA"/>
     <w:rsid w:val="00634D79"/>
     <w:rsid w:val="00634F03"/>
     <w:rsid w:val="00635142"/>
     <w:rsid w:val="006352E0"/>
     <w:rsid w:val="0063692F"/>
     <w:rsid w:val="00636A8A"/>
     <w:rsid w:val="00636F49"/>
     <w:rsid w:val="00637EB6"/>
     <w:rsid w:val="00640A2C"/>
     <w:rsid w:val="00640AA6"/>
     <w:rsid w:val="00640CAE"/>
     <w:rsid w:val="00640E10"/>
     <w:rsid w:val="00641ABE"/>
     <w:rsid w:val="00642797"/>
     <w:rsid w:val="006433F2"/>
     <w:rsid w:val="00643B9C"/>
     <w:rsid w:val="00643C66"/>
     <w:rsid w:val="00644475"/>
     <w:rsid w:val="00644808"/>
     <w:rsid w:val="00644CBD"/>
     <w:rsid w:val="00644CF1"/>
     <w:rsid w:val="00644D33"/>
     <w:rsid w:val="006457B9"/>
     <w:rsid w:val="006469A4"/>
     <w:rsid w:val="00646AC7"/>
+    <w:rsid w:val="00646C52"/>
     <w:rsid w:val="006474E4"/>
     <w:rsid w:val="006502AB"/>
     <w:rsid w:val="006508D7"/>
     <w:rsid w:val="00650BEA"/>
     <w:rsid w:val="0065265E"/>
     <w:rsid w:val="00652BBF"/>
     <w:rsid w:val="00652D51"/>
     <w:rsid w:val="00653052"/>
     <w:rsid w:val="006530B4"/>
     <w:rsid w:val="00653583"/>
     <w:rsid w:val="0065410C"/>
     <w:rsid w:val="006543C0"/>
     <w:rsid w:val="00654629"/>
     <w:rsid w:val="0065491D"/>
     <w:rsid w:val="006550D2"/>
     <w:rsid w:val="00655FE6"/>
     <w:rsid w:val="00656110"/>
     <w:rsid w:val="0065616E"/>
     <w:rsid w:val="00656AAC"/>
     <w:rsid w:val="00656D67"/>
     <w:rsid w:val="00657707"/>
     <w:rsid w:val="00657A77"/>
     <w:rsid w:val="00657E64"/>
     <w:rsid w:val="00660091"/>
+    <w:rsid w:val="00660123"/>
     <w:rsid w:val="006608B9"/>
     <w:rsid w:val="00660965"/>
     <w:rsid w:val="0066100D"/>
     <w:rsid w:val="00661B97"/>
     <w:rsid w:val="00661CB7"/>
     <w:rsid w:val="00661D51"/>
     <w:rsid w:val="00662B6A"/>
     <w:rsid w:val="00662F18"/>
     <w:rsid w:val="006630DF"/>
     <w:rsid w:val="00663B36"/>
     <w:rsid w:val="00663CD4"/>
     <w:rsid w:val="00664B51"/>
     <w:rsid w:val="00665865"/>
     <w:rsid w:val="00665AFD"/>
     <w:rsid w:val="00666827"/>
     <w:rsid w:val="00666EA4"/>
     <w:rsid w:val="00666EC9"/>
     <w:rsid w:val="00666F95"/>
     <w:rsid w:val="006673DA"/>
     <w:rsid w:val="00667518"/>
     <w:rsid w:val="00667555"/>
     <w:rsid w:val="00667898"/>
     <w:rsid w:val="00667962"/>
     <w:rsid w:val="00667EB1"/>
     <w:rsid w:val="00670D62"/>
     <w:rsid w:val="00670EE2"/>
     <w:rsid w:val="00671A4F"/>
     <w:rsid w:val="00671B59"/>
     <w:rsid w:val="0067299C"/>
     <w:rsid w:val="00673B9A"/>
     <w:rsid w:val="00673EE0"/>
     <w:rsid w:val="0067420F"/>
     <w:rsid w:val="006748AE"/>
     <w:rsid w:val="0067495D"/>
     <w:rsid w:val="00674AEE"/>
     <w:rsid w:val="00674C57"/>
     <w:rsid w:val="00674EE5"/>
     <w:rsid w:val="00674F84"/>
     <w:rsid w:val="00674FC3"/>
     <w:rsid w:val="00675135"/>
     <w:rsid w:val="00675A08"/>
     <w:rsid w:val="00675C01"/>
     <w:rsid w:val="0067631C"/>
+    <w:rsid w:val="0067645C"/>
     <w:rsid w:val="00676491"/>
     <w:rsid w:val="006764C5"/>
     <w:rsid w:val="00676623"/>
     <w:rsid w:val="00677078"/>
     <w:rsid w:val="006774B2"/>
     <w:rsid w:val="006776EB"/>
     <w:rsid w:val="00677995"/>
     <w:rsid w:val="0068033A"/>
     <w:rsid w:val="00680F26"/>
     <w:rsid w:val="006820CE"/>
     <w:rsid w:val="00682687"/>
     <w:rsid w:val="00682E14"/>
     <w:rsid w:val="00683C1C"/>
     <w:rsid w:val="00684020"/>
     <w:rsid w:val="0068435B"/>
     <w:rsid w:val="0068498F"/>
     <w:rsid w:val="00684EE1"/>
     <w:rsid w:val="00685A3E"/>
     <w:rsid w:val="00686345"/>
     <w:rsid w:val="0068716D"/>
     <w:rsid w:val="00687341"/>
     <w:rsid w:val="0068740F"/>
     <w:rsid w:val="006876BB"/>
     <w:rsid w:val="00690418"/>
     <w:rsid w:val="00692CF4"/>
     <w:rsid w:val="00692D34"/>
     <w:rsid w:val="00692EE9"/>
     <w:rsid w:val="00692F08"/>
     <w:rsid w:val="00693433"/>
     <w:rsid w:val="0069438D"/>
     <w:rsid w:val="00694F01"/>
     <w:rsid w:val="00695346"/>
     <w:rsid w:val="0069547C"/>
     <w:rsid w:val="00695A5B"/>
     <w:rsid w:val="00695AB8"/>
     <w:rsid w:val="00696825"/>
     <w:rsid w:val="00696F77"/>
     <w:rsid w:val="006972A4"/>
     <w:rsid w:val="006A02FC"/>
     <w:rsid w:val="006A0D91"/>
     <w:rsid w:val="006A0E4C"/>
     <w:rsid w:val="006A0E8E"/>
+    <w:rsid w:val="006A1232"/>
     <w:rsid w:val="006A2C65"/>
     <w:rsid w:val="006A2CB2"/>
     <w:rsid w:val="006A2D87"/>
     <w:rsid w:val="006A2FD3"/>
     <w:rsid w:val="006A30A0"/>
     <w:rsid w:val="006A31DD"/>
+    <w:rsid w:val="006A35CF"/>
     <w:rsid w:val="006A382C"/>
     <w:rsid w:val="006A3BFD"/>
     <w:rsid w:val="006A4489"/>
     <w:rsid w:val="006A4F59"/>
     <w:rsid w:val="006A56E8"/>
     <w:rsid w:val="006A5723"/>
     <w:rsid w:val="006A584D"/>
     <w:rsid w:val="006A64B9"/>
     <w:rsid w:val="006A6888"/>
     <w:rsid w:val="006A70A3"/>
     <w:rsid w:val="006A737D"/>
     <w:rsid w:val="006B002F"/>
     <w:rsid w:val="006B0157"/>
     <w:rsid w:val="006B08A3"/>
     <w:rsid w:val="006B0968"/>
     <w:rsid w:val="006B0FD3"/>
     <w:rsid w:val="006B1001"/>
     <w:rsid w:val="006B135A"/>
     <w:rsid w:val="006B186C"/>
     <w:rsid w:val="006B1C3F"/>
     <w:rsid w:val="006B1C65"/>
     <w:rsid w:val="006B1D9A"/>
     <w:rsid w:val="006B20CA"/>
     <w:rsid w:val="006B362C"/>
     <w:rsid w:val="006B37A1"/>
@@ -16899,102 +20041,105 @@
     <w:rsid w:val="006B4EF8"/>
     <w:rsid w:val="006B55F5"/>
     <w:rsid w:val="006B5DFA"/>
     <w:rsid w:val="006B6B19"/>
     <w:rsid w:val="006B6FC1"/>
     <w:rsid w:val="006B7011"/>
     <w:rsid w:val="006B719F"/>
     <w:rsid w:val="006B75C1"/>
     <w:rsid w:val="006B7A93"/>
     <w:rsid w:val="006B7D69"/>
     <w:rsid w:val="006B7EE1"/>
     <w:rsid w:val="006B7F2F"/>
     <w:rsid w:val="006C0064"/>
     <w:rsid w:val="006C06FD"/>
     <w:rsid w:val="006C0C20"/>
     <w:rsid w:val="006C1339"/>
     <w:rsid w:val="006C1361"/>
     <w:rsid w:val="006C16CA"/>
     <w:rsid w:val="006C189B"/>
     <w:rsid w:val="006C1A9F"/>
     <w:rsid w:val="006C1FE6"/>
     <w:rsid w:val="006C2029"/>
     <w:rsid w:val="006C2891"/>
     <w:rsid w:val="006C2E06"/>
     <w:rsid w:val="006C2F8B"/>
+    <w:rsid w:val="006C2FEB"/>
     <w:rsid w:val="006C39FE"/>
     <w:rsid w:val="006C3A9E"/>
     <w:rsid w:val="006C3EFA"/>
     <w:rsid w:val="006C415B"/>
     <w:rsid w:val="006C4C94"/>
     <w:rsid w:val="006C4DB6"/>
     <w:rsid w:val="006C4E0F"/>
     <w:rsid w:val="006C4F4D"/>
     <w:rsid w:val="006C57AA"/>
     <w:rsid w:val="006C6479"/>
+    <w:rsid w:val="006C6C1D"/>
     <w:rsid w:val="006D11B7"/>
     <w:rsid w:val="006D1460"/>
     <w:rsid w:val="006D1777"/>
     <w:rsid w:val="006D2219"/>
     <w:rsid w:val="006D2729"/>
     <w:rsid w:val="006D28E6"/>
     <w:rsid w:val="006D2983"/>
     <w:rsid w:val="006D2D09"/>
     <w:rsid w:val="006D2E6E"/>
     <w:rsid w:val="006D3294"/>
     <w:rsid w:val="006D344B"/>
     <w:rsid w:val="006D3591"/>
     <w:rsid w:val="006D42BE"/>
     <w:rsid w:val="006D49AA"/>
     <w:rsid w:val="006D4EF9"/>
     <w:rsid w:val="006D5607"/>
     <w:rsid w:val="006D58E8"/>
     <w:rsid w:val="006D5BB8"/>
     <w:rsid w:val="006D5C80"/>
     <w:rsid w:val="006D643D"/>
     <w:rsid w:val="006D6A90"/>
     <w:rsid w:val="006D7928"/>
     <w:rsid w:val="006E1D84"/>
     <w:rsid w:val="006E21A3"/>
     <w:rsid w:val="006E2208"/>
     <w:rsid w:val="006E27DE"/>
     <w:rsid w:val="006E2F3E"/>
     <w:rsid w:val="006E2FB8"/>
     <w:rsid w:val="006E30DE"/>
     <w:rsid w:val="006E33B7"/>
     <w:rsid w:val="006E4B77"/>
     <w:rsid w:val="006E4D0F"/>
     <w:rsid w:val="006E4F0D"/>
     <w:rsid w:val="006E513E"/>
     <w:rsid w:val="006E5DD4"/>
     <w:rsid w:val="006E63F0"/>
     <w:rsid w:val="006E6F98"/>
     <w:rsid w:val="006E7969"/>
     <w:rsid w:val="006E7989"/>
     <w:rsid w:val="006E7AEC"/>
     <w:rsid w:val="006F04D1"/>
     <w:rsid w:val="006F0E00"/>
+    <w:rsid w:val="006F115B"/>
     <w:rsid w:val="006F129D"/>
     <w:rsid w:val="006F19F7"/>
     <w:rsid w:val="006F2907"/>
     <w:rsid w:val="006F3284"/>
     <w:rsid w:val="006F3436"/>
     <w:rsid w:val="006F3847"/>
     <w:rsid w:val="006F3BCB"/>
     <w:rsid w:val="006F4793"/>
     <w:rsid w:val="006F54BE"/>
     <w:rsid w:val="006F58CB"/>
     <w:rsid w:val="006F6ECE"/>
     <w:rsid w:val="006F7348"/>
     <w:rsid w:val="006F73CC"/>
     <w:rsid w:val="006F758D"/>
     <w:rsid w:val="006F77A9"/>
     <w:rsid w:val="006F7F7D"/>
     <w:rsid w:val="00700019"/>
     <w:rsid w:val="007008C4"/>
     <w:rsid w:val="00700E0F"/>
     <w:rsid w:val="00701AD8"/>
     <w:rsid w:val="00701DA6"/>
     <w:rsid w:val="00702115"/>
     <w:rsid w:val="00702FF7"/>
     <w:rsid w:val="00703100"/>
     <w:rsid w:val="007031ED"/>
@@ -17042,192 +20187,200 @@
     <w:rsid w:val="00720B0E"/>
     <w:rsid w:val="00721B2A"/>
     <w:rsid w:val="00722B1B"/>
     <w:rsid w:val="00722D1C"/>
     <w:rsid w:val="00723080"/>
     <w:rsid w:val="0072325E"/>
     <w:rsid w:val="007234E2"/>
     <w:rsid w:val="007237C4"/>
     <w:rsid w:val="00723BA7"/>
     <w:rsid w:val="00723EA6"/>
     <w:rsid w:val="00724F6F"/>
     <w:rsid w:val="007256A5"/>
     <w:rsid w:val="007258DB"/>
     <w:rsid w:val="00725E5A"/>
     <w:rsid w:val="00725FD6"/>
     <w:rsid w:val="007269D3"/>
     <w:rsid w:val="00726CFF"/>
     <w:rsid w:val="00727720"/>
     <w:rsid w:val="00727FB8"/>
     <w:rsid w:val="007300E4"/>
     <w:rsid w:val="00730762"/>
     <w:rsid w:val="00730979"/>
     <w:rsid w:val="00730C45"/>
     <w:rsid w:val="0073162E"/>
     <w:rsid w:val="007325D3"/>
+    <w:rsid w:val="0073269E"/>
     <w:rsid w:val="00732786"/>
     <w:rsid w:val="00732867"/>
     <w:rsid w:val="00733061"/>
     <w:rsid w:val="007330CA"/>
     <w:rsid w:val="00733514"/>
     <w:rsid w:val="007335AE"/>
     <w:rsid w:val="007339B1"/>
     <w:rsid w:val="00733E26"/>
     <w:rsid w:val="00733F96"/>
     <w:rsid w:val="007344AF"/>
+    <w:rsid w:val="00734803"/>
     <w:rsid w:val="007354AD"/>
     <w:rsid w:val="007360E9"/>
     <w:rsid w:val="00737496"/>
     <w:rsid w:val="007378A5"/>
     <w:rsid w:val="00740AE4"/>
     <w:rsid w:val="00740CD2"/>
     <w:rsid w:val="0074153E"/>
     <w:rsid w:val="007423B6"/>
     <w:rsid w:val="00742451"/>
     <w:rsid w:val="00742A23"/>
     <w:rsid w:val="00742E8B"/>
     <w:rsid w:val="00743C85"/>
     <w:rsid w:val="00743E8B"/>
     <w:rsid w:val="00743EB0"/>
     <w:rsid w:val="00744D21"/>
     <w:rsid w:val="007450D2"/>
     <w:rsid w:val="00745802"/>
     <w:rsid w:val="00745A44"/>
     <w:rsid w:val="00745AC9"/>
     <w:rsid w:val="00745BB1"/>
     <w:rsid w:val="00745F39"/>
     <w:rsid w:val="007462E5"/>
     <w:rsid w:val="00746431"/>
     <w:rsid w:val="00746C6E"/>
     <w:rsid w:val="00747938"/>
     <w:rsid w:val="00747A6E"/>
     <w:rsid w:val="00747B8B"/>
     <w:rsid w:val="00747D8B"/>
     <w:rsid w:val="00750C22"/>
     <w:rsid w:val="00750C9F"/>
     <w:rsid w:val="0075193B"/>
     <w:rsid w:val="00752205"/>
     <w:rsid w:val="00752300"/>
     <w:rsid w:val="007527C5"/>
     <w:rsid w:val="00752F81"/>
     <w:rsid w:val="00753061"/>
     <w:rsid w:val="007532B6"/>
     <w:rsid w:val="00753370"/>
     <w:rsid w:val="00753A60"/>
     <w:rsid w:val="00753DA1"/>
     <w:rsid w:val="00755A3F"/>
     <w:rsid w:val="00756019"/>
     <w:rsid w:val="0075620E"/>
     <w:rsid w:val="00756406"/>
     <w:rsid w:val="00756681"/>
+    <w:rsid w:val="00757B51"/>
     <w:rsid w:val="00757BE5"/>
     <w:rsid w:val="00757DA2"/>
     <w:rsid w:val="0076007B"/>
     <w:rsid w:val="007600A2"/>
     <w:rsid w:val="0076023D"/>
     <w:rsid w:val="0076107A"/>
     <w:rsid w:val="007616C9"/>
     <w:rsid w:val="00761DA9"/>
     <w:rsid w:val="007622A9"/>
     <w:rsid w:val="007624A1"/>
     <w:rsid w:val="00762ABE"/>
     <w:rsid w:val="00763705"/>
     <w:rsid w:val="0076413C"/>
     <w:rsid w:val="007642A1"/>
     <w:rsid w:val="00764303"/>
     <w:rsid w:val="00764343"/>
     <w:rsid w:val="007647DD"/>
     <w:rsid w:val="00764AB3"/>
     <w:rsid w:val="00764DB1"/>
     <w:rsid w:val="00765936"/>
     <w:rsid w:val="00765FFF"/>
     <w:rsid w:val="00766788"/>
     <w:rsid w:val="0076727B"/>
+    <w:rsid w:val="00767723"/>
     <w:rsid w:val="00767DDA"/>
     <w:rsid w:val="00770464"/>
     <w:rsid w:val="00770611"/>
     <w:rsid w:val="00770BD2"/>
     <w:rsid w:val="00770C87"/>
     <w:rsid w:val="00770D03"/>
     <w:rsid w:val="00771273"/>
     <w:rsid w:val="007715F7"/>
     <w:rsid w:val="00771E67"/>
     <w:rsid w:val="00772119"/>
     <w:rsid w:val="007721A2"/>
     <w:rsid w:val="00772331"/>
     <w:rsid w:val="007727DA"/>
     <w:rsid w:val="00772D0A"/>
     <w:rsid w:val="00772E3D"/>
     <w:rsid w:val="00773D8B"/>
     <w:rsid w:val="007745ED"/>
     <w:rsid w:val="00774756"/>
     <w:rsid w:val="007753D3"/>
+    <w:rsid w:val="00776E07"/>
     <w:rsid w:val="007770DF"/>
     <w:rsid w:val="00777231"/>
     <w:rsid w:val="007772ED"/>
     <w:rsid w:val="007777D0"/>
     <w:rsid w:val="0078089C"/>
     <w:rsid w:val="00780B64"/>
     <w:rsid w:val="00780B84"/>
     <w:rsid w:val="00780EA9"/>
     <w:rsid w:val="00780F32"/>
     <w:rsid w:val="007812E8"/>
     <w:rsid w:val="007812F8"/>
     <w:rsid w:val="0078161D"/>
+    <w:rsid w:val="00781A36"/>
     <w:rsid w:val="00781F8B"/>
     <w:rsid w:val="007822AF"/>
     <w:rsid w:val="00782311"/>
     <w:rsid w:val="00782445"/>
     <w:rsid w:val="00782950"/>
     <w:rsid w:val="00782968"/>
     <w:rsid w:val="00782C36"/>
     <w:rsid w:val="00782D9D"/>
     <w:rsid w:val="007836CC"/>
     <w:rsid w:val="00783914"/>
     <w:rsid w:val="00783A03"/>
+    <w:rsid w:val="00783B8E"/>
     <w:rsid w:val="007841EE"/>
     <w:rsid w:val="0078509F"/>
     <w:rsid w:val="0078527B"/>
     <w:rsid w:val="00785FB0"/>
     <w:rsid w:val="007862A6"/>
     <w:rsid w:val="00786302"/>
     <w:rsid w:val="00787270"/>
     <w:rsid w:val="00787B5D"/>
     <w:rsid w:val="0079126D"/>
     <w:rsid w:val="0079146A"/>
     <w:rsid w:val="00791914"/>
     <w:rsid w:val="00792121"/>
     <w:rsid w:val="007924BC"/>
     <w:rsid w:val="007925AC"/>
     <w:rsid w:val="0079280B"/>
     <w:rsid w:val="007929C2"/>
     <w:rsid w:val="00792B68"/>
     <w:rsid w:val="00792D29"/>
     <w:rsid w:val="00792ED8"/>
     <w:rsid w:val="00793125"/>
     <w:rsid w:val="0079370F"/>
     <w:rsid w:val="007939E2"/>
+    <w:rsid w:val="00793AC4"/>
     <w:rsid w:val="0079530F"/>
     <w:rsid w:val="007956BC"/>
     <w:rsid w:val="00795C66"/>
     <w:rsid w:val="00795C91"/>
     <w:rsid w:val="00795F7A"/>
     <w:rsid w:val="0079623E"/>
     <w:rsid w:val="00796798"/>
     <w:rsid w:val="007968B1"/>
     <w:rsid w:val="00796AF3"/>
     <w:rsid w:val="00796BCE"/>
     <w:rsid w:val="007971FE"/>
     <w:rsid w:val="007977B1"/>
     <w:rsid w:val="00797801"/>
     <w:rsid w:val="00797990"/>
     <w:rsid w:val="00797C8C"/>
     <w:rsid w:val="007A022E"/>
     <w:rsid w:val="007A0A04"/>
     <w:rsid w:val="007A0B8B"/>
     <w:rsid w:val="007A0C91"/>
     <w:rsid w:val="007A1059"/>
     <w:rsid w:val="007A13B0"/>
     <w:rsid w:val="007A20DA"/>
     <w:rsid w:val="007A27CE"/>
     <w:rsid w:val="007A2C93"/>
     <w:rsid w:val="007A2D93"/>
@@ -17240,64 +20393,66 @@
     <w:rsid w:val="007A5E92"/>
     <w:rsid w:val="007A65C3"/>
     <w:rsid w:val="007A6673"/>
     <w:rsid w:val="007A6C06"/>
     <w:rsid w:val="007A6CC1"/>
     <w:rsid w:val="007A7BAA"/>
     <w:rsid w:val="007B00B7"/>
     <w:rsid w:val="007B0C3C"/>
     <w:rsid w:val="007B0E7A"/>
     <w:rsid w:val="007B23C4"/>
     <w:rsid w:val="007B24F5"/>
     <w:rsid w:val="007B25CE"/>
     <w:rsid w:val="007B2EB0"/>
     <w:rsid w:val="007B32A8"/>
     <w:rsid w:val="007B3D6C"/>
     <w:rsid w:val="007B4819"/>
     <w:rsid w:val="007B497F"/>
     <w:rsid w:val="007B4AD4"/>
     <w:rsid w:val="007B5000"/>
     <w:rsid w:val="007B5304"/>
     <w:rsid w:val="007B55A2"/>
     <w:rsid w:val="007B57E7"/>
     <w:rsid w:val="007B6024"/>
     <w:rsid w:val="007B6497"/>
     <w:rsid w:val="007B659C"/>
+    <w:rsid w:val="007B6F1D"/>
     <w:rsid w:val="007B6F76"/>
     <w:rsid w:val="007B6FFD"/>
     <w:rsid w:val="007B71EB"/>
     <w:rsid w:val="007B7899"/>
     <w:rsid w:val="007B7970"/>
     <w:rsid w:val="007C061C"/>
     <w:rsid w:val="007C074A"/>
     <w:rsid w:val="007C09D0"/>
     <w:rsid w:val="007C0AE3"/>
     <w:rsid w:val="007C1AFB"/>
     <w:rsid w:val="007C1C31"/>
     <w:rsid w:val="007C1CA1"/>
     <w:rsid w:val="007C1EAE"/>
     <w:rsid w:val="007C1FA6"/>
+    <w:rsid w:val="007C2340"/>
     <w:rsid w:val="007C366C"/>
     <w:rsid w:val="007C3AFC"/>
     <w:rsid w:val="007C3EBC"/>
     <w:rsid w:val="007C4726"/>
     <w:rsid w:val="007C4A1A"/>
     <w:rsid w:val="007C4A1D"/>
     <w:rsid w:val="007C513F"/>
     <w:rsid w:val="007C530E"/>
     <w:rsid w:val="007C5696"/>
     <w:rsid w:val="007C61E2"/>
     <w:rsid w:val="007C66A7"/>
     <w:rsid w:val="007C6CC9"/>
     <w:rsid w:val="007C6CDA"/>
     <w:rsid w:val="007C7192"/>
     <w:rsid w:val="007D0193"/>
     <w:rsid w:val="007D0CB9"/>
     <w:rsid w:val="007D0CBE"/>
     <w:rsid w:val="007D1327"/>
     <w:rsid w:val="007D178D"/>
     <w:rsid w:val="007D1E06"/>
     <w:rsid w:val="007D2330"/>
     <w:rsid w:val="007D24F5"/>
     <w:rsid w:val="007D2916"/>
     <w:rsid w:val="007D2EBA"/>
     <w:rsid w:val="007D303D"/>
@@ -17329,57 +20484,59 @@
     <w:rsid w:val="007E6CB7"/>
     <w:rsid w:val="007E6DB1"/>
     <w:rsid w:val="007E6E03"/>
     <w:rsid w:val="007E6E2B"/>
     <w:rsid w:val="007E760B"/>
     <w:rsid w:val="007E76EA"/>
     <w:rsid w:val="007E7962"/>
     <w:rsid w:val="007E7CB4"/>
     <w:rsid w:val="007E7CB5"/>
     <w:rsid w:val="007E7CBD"/>
     <w:rsid w:val="007E7FAE"/>
     <w:rsid w:val="007F00AE"/>
     <w:rsid w:val="007F0842"/>
     <w:rsid w:val="007F1809"/>
     <w:rsid w:val="007F2F85"/>
     <w:rsid w:val="007F33EF"/>
     <w:rsid w:val="007F3709"/>
     <w:rsid w:val="007F398D"/>
     <w:rsid w:val="007F3DEB"/>
     <w:rsid w:val="007F42EF"/>
     <w:rsid w:val="007F43D3"/>
     <w:rsid w:val="007F4529"/>
     <w:rsid w:val="007F4BF1"/>
     <w:rsid w:val="007F4D04"/>
     <w:rsid w:val="007F4D82"/>
+    <w:rsid w:val="007F52A0"/>
     <w:rsid w:val="007F555D"/>
     <w:rsid w:val="007F56B4"/>
     <w:rsid w:val="007F70B2"/>
     <w:rsid w:val="007F7B7F"/>
     <w:rsid w:val="007F7FC3"/>
     <w:rsid w:val="0080010C"/>
     <w:rsid w:val="008008D8"/>
+    <w:rsid w:val="00800AC7"/>
     <w:rsid w:val="00800E90"/>
     <w:rsid w:val="008015F0"/>
     <w:rsid w:val="008017E3"/>
     <w:rsid w:val="00802028"/>
     <w:rsid w:val="0080218D"/>
     <w:rsid w:val="0080239E"/>
     <w:rsid w:val="008023ED"/>
     <w:rsid w:val="00802727"/>
     <w:rsid w:val="008029E8"/>
     <w:rsid w:val="00802ECF"/>
     <w:rsid w:val="00802F30"/>
     <w:rsid w:val="0080382A"/>
     <w:rsid w:val="008042D7"/>
     <w:rsid w:val="00804427"/>
     <w:rsid w:val="008044D2"/>
     <w:rsid w:val="008045BE"/>
     <w:rsid w:val="008047CD"/>
     <w:rsid w:val="00804BCC"/>
     <w:rsid w:val="008057E4"/>
     <w:rsid w:val="00805B03"/>
     <w:rsid w:val="00806F32"/>
     <w:rsid w:val="00807322"/>
     <w:rsid w:val="008076BD"/>
     <w:rsid w:val="00807CE7"/>
     <w:rsid w:val="00807DD6"/>
@@ -17405,58 +20562,60 @@
     <w:rsid w:val="00816EAA"/>
     <w:rsid w:val="0081727B"/>
     <w:rsid w:val="008177B9"/>
     <w:rsid w:val="00817B38"/>
     <w:rsid w:val="00817DCF"/>
     <w:rsid w:val="0082037B"/>
     <w:rsid w:val="008206B7"/>
     <w:rsid w:val="00820EC4"/>
     <w:rsid w:val="008216E9"/>
     <w:rsid w:val="0082171D"/>
     <w:rsid w:val="00821ABD"/>
     <w:rsid w:val="008225FE"/>
     <w:rsid w:val="008228B0"/>
     <w:rsid w:val="00822A1E"/>
     <w:rsid w:val="008236D9"/>
     <w:rsid w:val="0082458F"/>
     <w:rsid w:val="0082486C"/>
     <w:rsid w:val="00824B42"/>
     <w:rsid w:val="008255A5"/>
     <w:rsid w:val="00826257"/>
     <w:rsid w:val="00826801"/>
     <w:rsid w:val="00827353"/>
     <w:rsid w:val="008278A8"/>
     <w:rsid w:val="00827911"/>
     <w:rsid w:val="00827DC8"/>
+    <w:rsid w:val="008301CB"/>
     <w:rsid w:val="00831028"/>
     <w:rsid w:val="008314A5"/>
     <w:rsid w:val="00831A43"/>
     <w:rsid w:val="00832C62"/>
     <w:rsid w:val="0083331B"/>
     <w:rsid w:val="00833C00"/>
     <w:rsid w:val="00834641"/>
     <w:rsid w:val="008349F2"/>
+    <w:rsid w:val="00834BB0"/>
     <w:rsid w:val="00834CF4"/>
     <w:rsid w:val="00835D25"/>
     <w:rsid w:val="00835EB2"/>
     <w:rsid w:val="0083626D"/>
     <w:rsid w:val="00836311"/>
     <w:rsid w:val="00836569"/>
     <w:rsid w:val="00836A8C"/>
     <w:rsid w:val="00837962"/>
     <w:rsid w:val="00837F67"/>
     <w:rsid w:val="008408BF"/>
     <w:rsid w:val="00840A6C"/>
     <w:rsid w:val="00841452"/>
     <w:rsid w:val="008419E9"/>
     <w:rsid w:val="00841E1F"/>
     <w:rsid w:val="008427EA"/>
     <w:rsid w:val="00842EC1"/>
     <w:rsid w:val="0084310B"/>
     <w:rsid w:val="00843652"/>
     <w:rsid w:val="00843FA9"/>
     <w:rsid w:val="0084691D"/>
     <w:rsid w:val="0084695C"/>
     <w:rsid w:val="00846C38"/>
     <w:rsid w:val="0084718D"/>
     <w:rsid w:val="008471E3"/>
     <w:rsid w:val="0084762D"/>
@@ -17516,50 +20675,51 @@
     <w:rsid w:val="00875FFE"/>
     <w:rsid w:val="00876824"/>
     <w:rsid w:val="008768D3"/>
     <w:rsid w:val="00876B88"/>
     <w:rsid w:val="00877389"/>
     <w:rsid w:val="008776A6"/>
     <w:rsid w:val="0088036E"/>
     <w:rsid w:val="00880397"/>
     <w:rsid w:val="00880980"/>
     <w:rsid w:val="008809F2"/>
     <w:rsid w:val="00880BA3"/>
     <w:rsid w:val="0088127C"/>
     <w:rsid w:val="0088131B"/>
     <w:rsid w:val="00881CF7"/>
     <w:rsid w:val="008823A3"/>
     <w:rsid w:val="00882B70"/>
     <w:rsid w:val="008833BE"/>
     <w:rsid w:val="00883AE6"/>
     <w:rsid w:val="00883CE2"/>
     <w:rsid w:val="00883D1E"/>
     <w:rsid w:val="00884813"/>
     <w:rsid w:val="00884E56"/>
     <w:rsid w:val="0088500D"/>
     <w:rsid w:val="008851F7"/>
     <w:rsid w:val="008859C5"/>
+    <w:rsid w:val="00885CAB"/>
     <w:rsid w:val="008861C8"/>
     <w:rsid w:val="008868CD"/>
     <w:rsid w:val="00886A8D"/>
     <w:rsid w:val="00886F07"/>
     <w:rsid w:val="00887283"/>
     <w:rsid w:val="00887558"/>
     <w:rsid w:val="00887871"/>
     <w:rsid w:val="00887C11"/>
     <w:rsid w:val="00887DCB"/>
     <w:rsid w:val="00887F0A"/>
     <w:rsid w:val="00887F10"/>
     <w:rsid w:val="00890049"/>
     <w:rsid w:val="00890280"/>
     <w:rsid w:val="0089033D"/>
     <w:rsid w:val="008905EE"/>
     <w:rsid w:val="00890BE0"/>
     <w:rsid w:val="00890C35"/>
     <w:rsid w:val="00890CCD"/>
     <w:rsid w:val="00890CE5"/>
     <w:rsid w:val="00890FE3"/>
     <w:rsid w:val="008910BA"/>
     <w:rsid w:val="008914CC"/>
     <w:rsid w:val="008935BA"/>
     <w:rsid w:val="008938BD"/>
     <w:rsid w:val="00894338"/>
@@ -17699,50 +20859,51 @@
     <w:rsid w:val="008F5620"/>
     <w:rsid w:val="008F6511"/>
     <w:rsid w:val="008F6524"/>
     <w:rsid w:val="008F6D74"/>
     <w:rsid w:val="008F7512"/>
     <w:rsid w:val="008F7CD9"/>
     <w:rsid w:val="008F7DD6"/>
     <w:rsid w:val="008F7DE9"/>
     <w:rsid w:val="00900673"/>
     <w:rsid w:val="00900CB7"/>
     <w:rsid w:val="00900CF1"/>
     <w:rsid w:val="009019BA"/>
     <w:rsid w:val="009027FD"/>
     <w:rsid w:val="00902FD0"/>
     <w:rsid w:val="009033C9"/>
     <w:rsid w:val="0090449B"/>
     <w:rsid w:val="009048C1"/>
     <w:rsid w:val="00905254"/>
     <w:rsid w:val="0090600B"/>
     <w:rsid w:val="009060C4"/>
     <w:rsid w:val="00906EC3"/>
     <w:rsid w:val="00911857"/>
     <w:rsid w:val="00911943"/>
     <w:rsid w:val="00911ADB"/>
     <w:rsid w:val="00912518"/>
+    <w:rsid w:val="00912A8E"/>
     <w:rsid w:val="00912EE9"/>
     <w:rsid w:val="00913232"/>
     <w:rsid w:val="009143A8"/>
     <w:rsid w:val="009151F1"/>
     <w:rsid w:val="0091534D"/>
     <w:rsid w:val="00915E84"/>
     <w:rsid w:val="009161E7"/>
     <w:rsid w:val="0091743D"/>
     <w:rsid w:val="0091789D"/>
     <w:rsid w:val="00917A6F"/>
     <w:rsid w:val="009200B3"/>
     <w:rsid w:val="009202C5"/>
     <w:rsid w:val="00920BCC"/>
     <w:rsid w:val="00920E39"/>
     <w:rsid w:val="009215B2"/>
     <w:rsid w:val="009215CC"/>
     <w:rsid w:val="009220D7"/>
     <w:rsid w:val="00923464"/>
     <w:rsid w:val="00923EB8"/>
     <w:rsid w:val="00924155"/>
     <w:rsid w:val="00924E9B"/>
     <w:rsid w:val="009256FB"/>
     <w:rsid w:val="009257A2"/>
     <w:rsid w:val="00925AAA"/>
     <w:rsid w:val="00925C15"/>
@@ -17772,726 +20933,759 @@
     <w:rsid w:val="0093760E"/>
     <w:rsid w:val="009406E0"/>
     <w:rsid w:val="00940D6C"/>
     <w:rsid w:val="009416E5"/>
     <w:rsid w:val="00941955"/>
     <w:rsid w:val="00941C40"/>
     <w:rsid w:val="00941D46"/>
     <w:rsid w:val="009422F5"/>
     <w:rsid w:val="00942631"/>
     <w:rsid w:val="00942E43"/>
     <w:rsid w:val="009430C1"/>
     <w:rsid w:val="009430C5"/>
     <w:rsid w:val="009448B7"/>
     <w:rsid w:val="00944BDE"/>
     <w:rsid w:val="00945334"/>
     <w:rsid w:val="009454E0"/>
     <w:rsid w:val="00945B14"/>
     <w:rsid w:val="00945E16"/>
     <w:rsid w:val="009465A1"/>
     <w:rsid w:val="009465A8"/>
     <w:rsid w:val="00946825"/>
     <w:rsid w:val="00946FC3"/>
     <w:rsid w:val="00947067"/>
     <w:rsid w:val="009473D8"/>
     <w:rsid w:val="0094792B"/>
+    <w:rsid w:val="009479DD"/>
     <w:rsid w:val="00947A2C"/>
     <w:rsid w:val="00950446"/>
     <w:rsid w:val="00950C90"/>
     <w:rsid w:val="0095135A"/>
     <w:rsid w:val="009522D1"/>
     <w:rsid w:val="00952605"/>
     <w:rsid w:val="00952654"/>
     <w:rsid w:val="00952976"/>
     <w:rsid w:val="00952C09"/>
     <w:rsid w:val="009538D3"/>
     <w:rsid w:val="00953935"/>
     <w:rsid w:val="009542E0"/>
     <w:rsid w:val="00954463"/>
     <w:rsid w:val="00954B9A"/>
     <w:rsid w:val="00954D34"/>
     <w:rsid w:val="0095510B"/>
     <w:rsid w:val="00955332"/>
     <w:rsid w:val="00955743"/>
     <w:rsid w:val="00955B52"/>
+    <w:rsid w:val="00956AD0"/>
     <w:rsid w:val="00956F18"/>
     <w:rsid w:val="00957400"/>
     <w:rsid w:val="00957437"/>
     <w:rsid w:val="0096051F"/>
     <w:rsid w:val="00960BCD"/>
     <w:rsid w:val="00960DCC"/>
     <w:rsid w:val="0096111F"/>
     <w:rsid w:val="00961827"/>
     <w:rsid w:val="00961F08"/>
     <w:rsid w:val="00962467"/>
     <w:rsid w:val="00962DA8"/>
     <w:rsid w:val="00963018"/>
     <w:rsid w:val="009649D0"/>
     <w:rsid w:val="0096517D"/>
     <w:rsid w:val="009658F7"/>
     <w:rsid w:val="009662DF"/>
     <w:rsid w:val="0096676A"/>
     <w:rsid w:val="009670FB"/>
     <w:rsid w:val="009670FE"/>
     <w:rsid w:val="00967157"/>
     <w:rsid w:val="009672EB"/>
     <w:rsid w:val="00967373"/>
     <w:rsid w:val="00967936"/>
     <w:rsid w:val="009704D6"/>
     <w:rsid w:val="009707C1"/>
     <w:rsid w:val="009711A4"/>
     <w:rsid w:val="00971A60"/>
+    <w:rsid w:val="00971C8C"/>
     <w:rsid w:val="00971E69"/>
     <w:rsid w:val="0097292B"/>
     <w:rsid w:val="00973081"/>
     <w:rsid w:val="00973111"/>
     <w:rsid w:val="00973299"/>
     <w:rsid w:val="00973A15"/>
     <w:rsid w:val="009740B1"/>
     <w:rsid w:val="009740B9"/>
     <w:rsid w:val="009742D4"/>
     <w:rsid w:val="00975ACC"/>
     <w:rsid w:val="00975B3C"/>
     <w:rsid w:val="00975BE9"/>
     <w:rsid w:val="0097672C"/>
     <w:rsid w:val="00977380"/>
     <w:rsid w:val="0098002C"/>
     <w:rsid w:val="00980639"/>
     <w:rsid w:val="00980752"/>
     <w:rsid w:val="00980DDB"/>
     <w:rsid w:val="00982591"/>
     <w:rsid w:val="00982907"/>
     <w:rsid w:val="009830B3"/>
     <w:rsid w:val="00983674"/>
+    <w:rsid w:val="00984728"/>
     <w:rsid w:val="00984E48"/>
     <w:rsid w:val="009851D9"/>
     <w:rsid w:val="009853AE"/>
     <w:rsid w:val="009853C7"/>
     <w:rsid w:val="009856E9"/>
     <w:rsid w:val="00985B90"/>
     <w:rsid w:val="00985C4D"/>
     <w:rsid w:val="00986224"/>
     <w:rsid w:val="009864C8"/>
     <w:rsid w:val="009864F3"/>
     <w:rsid w:val="00986774"/>
     <w:rsid w:val="0098708A"/>
     <w:rsid w:val="009879E1"/>
+    <w:rsid w:val="00987EF4"/>
     <w:rsid w:val="009908EB"/>
     <w:rsid w:val="00990D15"/>
     <w:rsid w:val="00990F88"/>
     <w:rsid w:val="009913EA"/>
     <w:rsid w:val="00991641"/>
     <w:rsid w:val="009917BB"/>
     <w:rsid w:val="00991CF6"/>
     <w:rsid w:val="00992918"/>
     <w:rsid w:val="00992C62"/>
     <w:rsid w:val="009937DC"/>
     <w:rsid w:val="0099394C"/>
     <w:rsid w:val="00993BF6"/>
+    <w:rsid w:val="00993E37"/>
     <w:rsid w:val="00993FBD"/>
     <w:rsid w:val="00994123"/>
     <w:rsid w:val="009945F9"/>
     <w:rsid w:val="00994810"/>
     <w:rsid w:val="00994994"/>
     <w:rsid w:val="0099513F"/>
     <w:rsid w:val="00995390"/>
     <w:rsid w:val="009953DB"/>
     <w:rsid w:val="0099549F"/>
     <w:rsid w:val="00995525"/>
     <w:rsid w:val="00995818"/>
     <w:rsid w:val="0099613F"/>
     <w:rsid w:val="00996259"/>
     <w:rsid w:val="00996445"/>
     <w:rsid w:val="009966ED"/>
+    <w:rsid w:val="0099686E"/>
     <w:rsid w:val="009972A4"/>
     <w:rsid w:val="009976A7"/>
     <w:rsid w:val="009A00C9"/>
     <w:rsid w:val="009A0C38"/>
     <w:rsid w:val="009A0C93"/>
     <w:rsid w:val="009A13B2"/>
     <w:rsid w:val="009A1524"/>
     <w:rsid w:val="009A15D1"/>
     <w:rsid w:val="009A18DF"/>
     <w:rsid w:val="009A1956"/>
     <w:rsid w:val="009A196B"/>
     <w:rsid w:val="009A22BA"/>
     <w:rsid w:val="009A22C7"/>
     <w:rsid w:val="009A26AA"/>
     <w:rsid w:val="009A2B1E"/>
     <w:rsid w:val="009A2B84"/>
     <w:rsid w:val="009A3D49"/>
     <w:rsid w:val="009A45A5"/>
     <w:rsid w:val="009A4C54"/>
     <w:rsid w:val="009A4C6B"/>
     <w:rsid w:val="009A53FA"/>
     <w:rsid w:val="009A5465"/>
     <w:rsid w:val="009A56DF"/>
     <w:rsid w:val="009A57ED"/>
     <w:rsid w:val="009A5922"/>
     <w:rsid w:val="009A6A3E"/>
     <w:rsid w:val="009A6BF9"/>
     <w:rsid w:val="009A6C73"/>
     <w:rsid w:val="009A798B"/>
     <w:rsid w:val="009B06C4"/>
     <w:rsid w:val="009B0A2E"/>
     <w:rsid w:val="009B10D1"/>
     <w:rsid w:val="009B125A"/>
+    <w:rsid w:val="009B129D"/>
     <w:rsid w:val="009B1B0F"/>
     <w:rsid w:val="009B2E2E"/>
     <w:rsid w:val="009B3399"/>
     <w:rsid w:val="009B3597"/>
     <w:rsid w:val="009B3658"/>
     <w:rsid w:val="009B37EC"/>
     <w:rsid w:val="009B3A7D"/>
     <w:rsid w:val="009B3E59"/>
     <w:rsid w:val="009B4A6E"/>
     <w:rsid w:val="009B4F50"/>
     <w:rsid w:val="009B5BC1"/>
     <w:rsid w:val="009B671A"/>
     <w:rsid w:val="009B6DB0"/>
     <w:rsid w:val="009B706C"/>
     <w:rsid w:val="009B766C"/>
     <w:rsid w:val="009B770B"/>
     <w:rsid w:val="009C0852"/>
     <w:rsid w:val="009C127D"/>
     <w:rsid w:val="009C1480"/>
     <w:rsid w:val="009C1CCB"/>
     <w:rsid w:val="009C1DA8"/>
     <w:rsid w:val="009C1F7C"/>
     <w:rsid w:val="009C1F80"/>
     <w:rsid w:val="009C247E"/>
     <w:rsid w:val="009C2AA1"/>
     <w:rsid w:val="009C2BAD"/>
     <w:rsid w:val="009C30FB"/>
     <w:rsid w:val="009C39DA"/>
     <w:rsid w:val="009C3CCB"/>
     <w:rsid w:val="009C47DE"/>
     <w:rsid w:val="009C62E9"/>
     <w:rsid w:val="009C65AE"/>
     <w:rsid w:val="009C739B"/>
     <w:rsid w:val="009C7B51"/>
     <w:rsid w:val="009C7E93"/>
     <w:rsid w:val="009D0357"/>
     <w:rsid w:val="009D0550"/>
     <w:rsid w:val="009D17E4"/>
     <w:rsid w:val="009D1F9F"/>
     <w:rsid w:val="009D2107"/>
     <w:rsid w:val="009D2672"/>
     <w:rsid w:val="009D3062"/>
     <w:rsid w:val="009D357B"/>
     <w:rsid w:val="009D3C4A"/>
+    <w:rsid w:val="009D42EB"/>
     <w:rsid w:val="009D49E1"/>
     <w:rsid w:val="009D4A8D"/>
     <w:rsid w:val="009D5388"/>
     <w:rsid w:val="009D5A35"/>
     <w:rsid w:val="009D666A"/>
+    <w:rsid w:val="009D6A22"/>
     <w:rsid w:val="009D6CF5"/>
     <w:rsid w:val="009D6FB6"/>
     <w:rsid w:val="009D75D4"/>
     <w:rsid w:val="009D7725"/>
     <w:rsid w:val="009D78F0"/>
     <w:rsid w:val="009D7CCE"/>
     <w:rsid w:val="009D7FDD"/>
     <w:rsid w:val="009E034D"/>
     <w:rsid w:val="009E117A"/>
     <w:rsid w:val="009E1377"/>
     <w:rsid w:val="009E1C71"/>
     <w:rsid w:val="009E26EA"/>
     <w:rsid w:val="009E277F"/>
     <w:rsid w:val="009E3EE1"/>
     <w:rsid w:val="009E44D1"/>
     <w:rsid w:val="009E5C53"/>
+    <w:rsid w:val="009E5F93"/>
     <w:rsid w:val="009E6111"/>
     <w:rsid w:val="009E6849"/>
     <w:rsid w:val="009E6D2E"/>
     <w:rsid w:val="009E720B"/>
     <w:rsid w:val="009E7422"/>
     <w:rsid w:val="009E7A32"/>
     <w:rsid w:val="009E7ED4"/>
     <w:rsid w:val="009F00D7"/>
     <w:rsid w:val="009F0322"/>
     <w:rsid w:val="009F0719"/>
     <w:rsid w:val="009F07A6"/>
     <w:rsid w:val="009F1279"/>
     <w:rsid w:val="009F1B95"/>
     <w:rsid w:val="009F1C48"/>
     <w:rsid w:val="009F1C85"/>
     <w:rsid w:val="009F2415"/>
     <w:rsid w:val="009F248D"/>
     <w:rsid w:val="009F25B8"/>
     <w:rsid w:val="009F2E44"/>
+    <w:rsid w:val="009F2F01"/>
     <w:rsid w:val="009F31B5"/>
     <w:rsid w:val="009F3B44"/>
     <w:rsid w:val="009F3F5A"/>
     <w:rsid w:val="009F444D"/>
     <w:rsid w:val="009F453B"/>
     <w:rsid w:val="009F4696"/>
     <w:rsid w:val="009F47C0"/>
     <w:rsid w:val="009F4AC9"/>
     <w:rsid w:val="009F4D94"/>
     <w:rsid w:val="009F53DA"/>
+    <w:rsid w:val="009F5A17"/>
     <w:rsid w:val="009F5BD9"/>
     <w:rsid w:val="009F6251"/>
     <w:rsid w:val="009F74D7"/>
     <w:rsid w:val="009F7639"/>
     <w:rsid w:val="009F7D86"/>
     <w:rsid w:val="009F8B6B"/>
     <w:rsid w:val="00A00D1D"/>
     <w:rsid w:val="00A015A8"/>
     <w:rsid w:val="00A02128"/>
     <w:rsid w:val="00A02DFC"/>
     <w:rsid w:val="00A02E03"/>
     <w:rsid w:val="00A02FE6"/>
     <w:rsid w:val="00A036AB"/>
     <w:rsid w:val="00A037CC"/>
     <w:rsid w:val="00A03947"/>
     <w:rsid w:val="00A03BAC"/>
     <w:rsid w:val="00A041DC"/>
     <w:rsid w:val="00A044BF"/>
     <w:rsid w:val="00A04F04"/>
+    <w:rsid w:val="00A0526B"/>
     <w:rsid w:val="00A054AF"/>
     <w:rsid w:val="00A057AA"/>
+    <w:rsid w:val="00A059F4"/>
     <w:rsid w:val="00A06CB5"/>
     <w:rsid w:val="00A07FF1"/>
     <w:rsid w:val="00A103AA"/>
     <w:rsid w:val="00A10C9C"/>
     <w:rsid w:val="00A11D15"/>
     <w:rsid w:val="00A1200C"/>
+    <w:rsid w:val="00A120A4"/>
+    <w:rsid w:val="00A12A4A"/>
     <w:rsid w:val="00A132B3"/>
     <w:rsid w:val="00A137C2"/>
     <w:rsid w:val="00A1409F"/>
     <w:rsid w:val="00A15500"/>
     <w:rsid w:val="00A1647E"/>
     <w:rsid w:val="00A16B8F"/>
     <w:rsid w:val="00A16D20"/>
     <w:rsid w:val="00A17788"/>
     <w:rsid w:val="00A1783F"/>
     <w:rsid w:val="00A20018"/>
+    <w:rsid w:val="00A206B6"/>
     <w:rsid w:val="00A207D7"/>
     <w:rsid w:val="00A208B8"/>
     <w:rsid w:val="00A21D39"/>
     <w:rsid w:val="00A21DE6"/>
     <w:rsid w:val="00A2264F"/>
     <w:rsid w:val="00A22875"/>
     <w:rsid w:val="00A22A42"/>
     <w:rsid w:val="00A22FCE"/>
     <w:rsid w:val="00A230FE"/>
     <w:rsid w:val="00A232E8"/>
     <w:rsid w:val="00A23375"/>
     <w:rsid w:val="00A23D52"/>
     <w:rsid w:val="00A23E47"/>
     <w:rsid w:val="00A23EAC"/>
     <w:rsid w:val="00A246B1"/>
     <w:rsid w:val="00A252B8"/>
     <w:rsid w:val="00A25861"/>
     <w:rsid w:val="00A26043"/>
     <w:rsid w:val="00A2645E"/>
     <w:rsid w:val="00A26B01"/>
     <w:rsid w:val="00A26BF9"/>
     <w:rsid w:val="00A277B4"/>
     <w:rsid w:val="00A30698"/>
     <w:rsid w:val="00A30809"/>
     <w:rsid w:val="00A316E5"/>
     <w:rsid w:val="00A32B61"/>
     <w:rsid w:val="00A33628"/>
     <w:rsid w:val="00A342D0"/>
+    <w:rsid w:val="00A343F8"/>
     <w:rsid w:val="00A3442B"/>
     <w:rsid w:val="00A34A26"/>
+    <w:rsid w:val="00A350CF"/>
     <w:rsid w:val="00A35798"/>
     <w:rsid w:val="00A36AAD"/>
     <w:rsid w:val="00A36C00"/>
     <w:rsid w:val="00A36E40"/>
     <w:rsid w:val="00A37016"/>
     <w:rsid w:val="00A3792D"/>
     <w:rsid w:val="00A37E9A"/>
     <w:rsid w:val="00A401A7"/>
     <w:rsid w:val="00A407A0"/>
     <w:rsid w:val="00A4136E"/>
     <w:rsid w:val="00A413DD"/>
     <w:rsid w:val="00A41827"/>
     <w:rsid w:val="00A41973"/>
     <w:rsid w:val="00A41B82"/>
     <w:rsid w:val="00A42468"/>
     <w:rsid w:val="00A433DD"/>
     <w:rsid w:val="00A435F7"/>
     <w:rsid w:val="00A43984"/>
     <w:rsid w:val="00A43FD2"/>
     <w:rsid w:val="00A4459A"/>
     <w:rsid w:val="00A44722"/>
     <w:rsid w:val="00A44A1F"/>
     <w:rsid w:val="00A44BFC"/>
     <w:rsid w:val="00A45CC5"/>
     <w:rsid w:val="00A468EE"/>
     <w:rsid w:val="00A46AA9"/>
     <w:rsid w:val="00A46BB5"/>
     <w:rsid w:val="00A46CCB"/>
     <w:rsid w:val="00A46DFB"/>
     <w:rsid w:val="00A50E7E"/>
     <w:rsid w:val="00A510F6"/>
     <w:rsid w:val="00A51603"/>
     <w:rsid w:val="00A51720"/>
     <w:rsid w:val="00A51A24"/>
     <w:rsid w:val="00A51C19"/>
     <w:rsid w:val="00A51D2D"/>
     <w:rsid w:val="00A5298E"/>
     <w:rsid w:val="00A52A35"/>
     <w:rsid w:val="00A52A72"/>
+    <w:rsid w:val="00A52EE7"/>
     <w:rsid w:val="00A5340C"/>
     <w:rsid w:val="00A538B7"/>
     <w:rsid w:val="00A54583"/>
     <w:rsid w:val="00A5463B"/>
     <w:rsid w:val="00A549B3"/>
     <w:rsid w:val="00A54A79"/>
     <w:rsid w:val="00A54A93"/>
     <w:rsid w:val="00A54F38"/>
     <w:rsid w:val="00A55A20"/>
     <w:rsid w:val="00A55EF7"/>
     <w:rsid w:val="00A562A5"/>
     <w:rsid w:val="00A56E8A"/>
     <w:rsid w:val="00A5758C"/>
     <w:rsid w:val="00A57957"/>
     <w:rsid w:val="00A57D1A"/>
     <w:rsid w:val="00A6073B"/>
     <w:rsid w:val="00A614AA"/>
     <w:rsid w:val="00A61D56"/>
     <w:rsid w:val="00A61FB4"/>
     <w:rsid w:val="00A62D1B"/>
     <w:rsid w:val="00A632ED"/>
     <w:rsid w:val="00A6341A"/>
     <w:rsid w:val="00A645B4"/>
     <w:rsid w:val="00A64842"/>
     <w:rsid w:val="00A64A0D"/>
     <w:rsid w:val="00A64D5A"/>
     <w:rsid w:val="00A65556"/>
     <w:rsid w:val="00A66744"/>
     <w:rsid w:val="00A66D26"/>
     <w:rsid w:val="00A67651"/>
     <w:rsid w:val="00A67751"/>
+    <w:rsid w:val="00A677CD"/>
     <w:rsid w:val="00A679B1"/>
     <w:rsid w:val="00A70046"/>
+    <w:rsid w:val="00A709A5"/>
     <w:rsid w:val="00A70DD3"/>
     <w:rsid w:val="00A7104F"/>
     <w:rsid w:val="00A71086"/>
     <w:rsid w:val="00A71621"/>
     <w:rsid w:val="00A717E7"/>
     <w:rsid w:val="00A71CA8"/>
     <w:rsid w:val="00A71E6C"/>
     <w:rsid w:val="00A722F2"/>
     <w:rsid w:val="00A7269F"/>
     <w:rsid w:val="00A72D8A"/>
     <w:rsid w:val="00A72E7B"/>
     <w:rsid w:val="00A738AA"/>
     <w:rsid w:val="00A7479E"/>
     <w:rsid w:val="00A74912"/>
     <w:rsid w:val="00A75192"/>
     <w:rsid w:val="00A75D8D"/>
     <w:rsid w:val="00A766EA"/>
     <w:rsid w:val="00A76C44"/>
     <w:rsid w:val="00A76C6C"/>
     <w:rsid w:val="00A76F11"/>
     <w:rsid w:val="00A76F80"/>
     <w:rsid w:val="00A77347"/>
     <w:rsid w:val="00A77429"/>
     <w:rsid w:val="00A800E6"/>
     <w:rsid w:val="00A81263"/>
     <w:rsid w:val="00A81A8E"/>
     <w:rsid w:val="00A824D6"/>
     <w:rsid w:val="00A826B4"/>
     <w:rsid w:val="00A82E1C"/>
     <w:rsid w:val="00A8336B"/>
     <w:rsid w:val="00A8348B"/>
     <w:rsid w:val="00A83AD4"/>
     <w:rsid w:val="00A8427A"/>
     <w:rsid w:val="00A84300"/>
+    <w:rsid w:val="00A845D5"/>
     <w:rsid w:val="00A84789"/>
     <w:rsid w:val="00A8479B"/>
     <w:rsid w:val="00A847F6"/>
     <w:rsid w:val="00A84C4F"/>
     <w:rsid w:val="00A84E93"/>
     <w:rsid w:val="00A85346"/>
     <w:rsid w:val="00A857F1"/>
     <w:rsid w:val="00A86123"/>
     <w:rsid w:val="00A8632B"/>
     <w:rsid w:val="00A863DF"/>
     <w:rsid w:val="00A86479"/>
     <w:rsid w:val="00A864B9"/>
     <w:rsid w:val="00A86D1E"/>
     <w:rsid w:val="00A86F24"/>
     <w:rsid w:val="00A87589"/>
     <w:rsid w:val="00A87606"/>
     <w:rsid w:val="00A87649"/>
     <w:rsid w:val="00A879AD"/>
     <w:rsid w:val="00A8C966"/>
     <w:rsid w:val="00A90249"/>
     <w:rsid w:val="00A9025A"/>
     <w:rsid w:val="00A90423"/>
     <w:rsid w:val="00A9117F"/>
     <w:rsid w:val="00A9126F"/>
     <w:rsid w:val="00A91651"/>
     <w:rsid w:val="00A91CC5"/>
     <w:rsid w:val="00A91E3B"/>
     <w:rsid w:val="00A9209F"/>
     <w:rsid w:val="00A92584"/>
     <w:rsid w:val="00A927C4"/>
     <w:rsid w:val="00A928E6"/>
     <w:rsid w:val="00A92D3A"/>
     <w:rsid w:val="00A9321B"/>
+    <w:rsid w:val="00A93570"/>
     <w:rsid w:val="00A93CC2"/>
     <w:rsid w:val="00A93F1E"/>
     <w:rsid w:val="00A94094"/>
     <w:rsid w:val="00A9416B"/>
     <w:rsid w:val="00A94AB1"/>
     <w:rsid w:val="00A94DAD"/>
     <w:rsid w:val="00A95E3F"/>
     <w:rsid w:val="00A96354"/>
     <w:rsid w:val="00A96AAA"/>
     <w:rsid w:val="00A96DCC"/>
     <w:rsid w:val="00A970AE"/>
     <w:rsid w:val="00A972C5"/>
     <w:rsid w:val="00A97309"/>
     <w:rsid w:val="00A973E8"/>
     <w:rsid w:val="00A97795"/>
     <w:rsid w:val="00A9789E"/>
     <w:rsid w:val="00A97A91"/>
     <w:rsid w:val="00A97AC5"/>
     <w:rsid w:val="00A97D01"/>
     <w:rsid w:val="00A97D57"/>
     <w:rsid w:val="00AA0119"/>
     <w:rsid w:val="00AA04CD"/>
     <w:rsid w:val="00AA0C8B"/>
     <w:rsid w:val="00AA0EFA"/>
     <w:rsid w:val="00AA1188"/>
     <w:rsid w:val="00AA12F0"/>
     <w:rsid w:val="00AA26CF"/>
     <w:rsid w:val="00AA3361"/>
     <w:rsid w:val="00AA37A2"/>
     <w:rsid w:val="00AA3FE1"/>
     <w:rsid w:val="00AA4382"/>
     <w:rsid w:val="00AA48CB"/>
     <w:rsid w:val="00AA48D5"/>
     <w:rsid w:val="00AA5104"/>
     <w:rsid w:val="00AA59BD"/>
     <w:rsid w:val="00AA5B75"/>
     <w:rsid w:val="00AA6066"/>
     <w:rsid w:val="00AA65FA"/>
     <w:rsid w:val="00AA70E4"/>
     <w:rsid w:val="00AB0029"/>
     <w:rsid w:val="00AB0181"/>
+    <w:rsid w:val="00AB018F"/>
     <w:rsid w:val="00AB03E4"/>
     <w:rsid w:val="00AB0484"/>
     <w:rsid w:val="00AB08E6"/>
     <w:rsid w:val="00AB0D3F"/>
     <w:rsid w:val="00AB1B17"/>
     <w:rsid w:val="00AB2232"/>
     <w:rsid w:val="00AB2418"/>
     <w:rsid w:val="00AB2F19"/>
     <w:rsid w:val="00AB32F7"/>
     <w:rsid w:val="00AB34E9"/>
     <w:rsid w:val="00AB35FB"/>
     <w:rsid w:val="00AB3C99"/>
     <w:rsid w:val="00AB4452"/>
     <w:rsid w:val="00AB5BFB"/>
     <w:rsid w:val="00AB61AC"/>
     <w:rsid w:val="00AB6840"/>
     <w:rsid w:val="00AB76D4"/>
     <w:rsid w:val="00AB7AE4"/>
     <w:rsid w:val="00AB7D92"/>
     <w:rsid w:val="00AB7DBA"/>
     <w:rsid w:val="00AC01F3"/>
     <w:rsid w:val="00AC0D9E"/>
     <w:rsid w:val="00AC1017"/>
+    <w:rsid w:val="00AC1AE7"/>
     <w:rsid w:val="00AC2F9E"/>
     <w:rsid w:val="00AC314C"/>
     <w:rsid w:val="00AC369F"/>
     <w:rsid w:val="00AC3EEC"/>
     <w:rsid w:val="00AC3F05"/>
     <w:rsid w:val="00AC48D4"/>
     <w:rsid w:val="00AC5046"/>
     <w:rsid w:val="00AC5769"/>
     <w:rsid w:val="00AC5C0A"/>
     <w:rsid w:val="00AC5C38"/>
     <w:rsid w:val="00AC62D7"/>
     <w:rsid w:val="00AC6DAA"/>
     <w:rsid w:val="00AC6F7E"/>
     <w:rsid w:val="00AC72F1"/>
     <w:rsid w:val="00AC74A3"/>
     <w:rsid w:val="00AC778E"/>
     <w:rsid w:val="00AC794D"/>
     <w:rsid w:val="00AC7BAC"/>
     <w:rsid w:val="00AC7EB0"/>
     <w:rsid w:val="00AC7F25"/>
     <w:rsid w:val="00AD056F"/>
     <w:rsid w:val="00AD1D13"/>
     <w:rsid w:val="00AD1E07"/>
     <w:rsid w:val="00AD241D"/>
     <w:rsid w:val="00AD243D"/>
     <w:rsid w:val="00AD2509"/>
     <w:rsid w:val="00AD28C9"/>
     <w:rsid w:val="00AD2956"/>
     <w:rsid w:val="00AD2AEC"/>
     <w:rsid w:val="00AD358F"/>
     <w:rsid w:val="00AD3BD8"/>
     <w:rsid w:val="00AD3E94"/>
     <w:rsid w:val="00AD41A9"/>
     <w:rsid w:val="00AD480D"/>
     <w:rsid w:val="00AD56EF"/>
     <w:rsid w:val="00AD5A78"/>
     <w:rsid w:val="00AD5B64"/>
+    <w:rsid w:val="00AD5FE6"/>
     <w:rsid w:val="00AD6397"/>
     <w:rsid w:val="00AD63A7"/>
     <w:rsid w:val="00AD64CF"/>
     <w:rsid w:val="00AD66F6"/>
     <w:rsid w:val="00AD6C62"/>
     <w:rsid w:val="00AD7EEA"/>
     <w:rsid w:val="00AE06CE"/>
     <w:rsid w:val="00AE184D"/>
     <w:rsid w:val="00AE1C93"/>
     <w:rsid w:val="00AE1E28"/>
     <w:rsid w:val="00AE214D"/>
     <w:rsid w:val="00AE2690"/>
     <w:rsid w:val="00AE347F"/>
     <w:rsid w:val="00AE34F3"/>
     <w:rsid w:val="00AE3A31"/>
+    <w:rsid w:val="00AE3D96"/>
     <w:rsid w:val="00AE43E5"/>
     <w:rsid w:val="00AE4E7D"/>
     <w:rsid w:val="00AE5115"/>
     <w:rsid w:val="00AE51E4"/>
     <w:rsid w:val="00AE595E"/>
     <w:rsid w:val="00AE5D9F"/>
     <w:rsid w:val="00AE6945"/>
     <w:rsid w:val="00AE69C5"/>
     <w:rsid w:val="00AE6E29"/>
     <w:rsid w:val="00AE73DB"/>
     <w:rsid w:val="00AE7555"/>
     <w:rsid w:val="00AE7602"/>
     <w:rsid w:val="00AE7E9A"/>
     <w:rsid w:val="00AF0590"/>
     <w:rsid w:val="00AF126A"/>
     <w:rsid w:val="00AF171B"/>
     <w:rsid w:val="00AF1E2A"/>
     <w:rsid w:val="00AF260D"/>
     <w:rsid w:val="00AF281D"/>
     <w:rsid w:val="00AF32AC"/>
     <w:rsid w:val="00AF3375"/>
     <w:rsid w:val="00AF4049"/>
     <w:rsid w:val="00AF4256"/>
     <w:rsid w:val="00AF47CE"/>
     <w:rsid w:val="00AF5352"/>
     <w:rsid w:val="00AF5630"/>
     <w:rsid w:val="00AF577F"/>
     <w:rsid w:val="00AF5A97"/>
     <w:rsid w:val="00AF5ACF"/>
     <w:rsid w:val="00AF6947"/>
     <w:rsid w:val="00AF733A"/>
     <w:rsid w:val="00AF74B5"/>
     <w:rsid w:val="00AF7B41"/>
     <w:rsid w:val="00AF7D97"/>
     <w:rsid w:val="00B00550"/>
     <w:rsid w:val="00B007C2"/>
     <w:rsid w:val="00B00DED"/>
     <w:rsid w:val="00B00F5D"/>
     <w:rsid w:val="00B01597"/>
     <w:rsid w:val="00B01964"/>
     <w:rsid w:val="00B01D1C"/>
+    <w:rsid w:val="00B01FB2"/>
     <w:rsid w:val="00B02035"/>
     <w:rsid w:val="00B0207F"/>
     <w:rsid w:val="00B026BD"/>
     <w:rsid w:val="00B02E71"/>
     <w:rsid w:val="00B02EC9"/>
     <w:rsid w:val="00B032F5"/>
     <w:rsid w:val="00B038FD"/>
     <w:rsid w:val="00B03959"/>
     <w:rsid w:val="00B04857"/>
     <w:rsid w:val="00B06404"/>
     <w:rsid w:val="00B064AD"/>
     <w:rsid w:val="00B065E9"/>
     <w:rsid w:val="00B06ABF"/>
     <w:rsid w:val="00B07219"/>
     <w:rsid w:val="00B074EF"/>
     <w:rsid w:val="00B10042"/>
     <w:rsid w:val="00B10D86"/>
     <w:rsid w:val="00B11365"/>
     <w:rsid w:val="00B11A27"/>
     <w:rsid w:val="00B11A46"/>
     <w:rsid w:val="00B121D8"/>
     <w:rsid w:val="00B126B9"/>
     <w:rsid w:val="00B12944"/>
     <w:rsid w:val="00B141F2"/>
     <w:rsid w:val="00B149CA"/>
     <w:rsid w:val="00B14CDF"/>
     <w:rsid w:val="00B14E34"/>
     <w:rsid w:val="00B151B3"/>
     <w:rsid w:val="00B15541"/>
+    <w:rsid w:val="00B15610"/>
     <w:rsid w:val="00B15866"/>
     <w:rsid w:val="00B15B47"/>
     <w:rsid w:val="00B15C7E"/>
     <w:rsid w:val="00B16045"/>
     <w:rsid w:val="00B1679B"/>
     <w:rsid w:val="00B16F5D"/>
     <w:rsid w:val="00B17278"/>
     <w:rsid w:val="00B174F8"/>
     <w:rsid w:val="00B17666"/>
     <w:rsid w:val="00B17ABB"/>
     <w:rsid w:val="00B17E14"/>
     <w:rsid w:val="00B2045C"/>
     <w:rsid w:val="00B2069C"/>
     <w:rsid w:val="00B20ADD"/>
     <w:rsid w:val="00B20C6D"/>
     <w:rsid w:val="00B21100"/>
     <w:rsid w:val="00B212B7"/>
     <w:rsid w:val="00B212B9"/>
     <w:rsid w:val="00B214C1"/>
     <w:rsid w:val="00B22708"/>
     <w:rsid w:val="00B2283E"/>
     <w:rsid w:val="00B22C67"/>
+    <w:rsid w:val="00B22D53"/>
     <w:rsid w:val="00B234BA"/>
     <w:rsid w:val="00B23D8E"/>
     <w:rsid w:val="00B24600"/>
     <w:rsid w:val="00B25549"/>
     <w:rsid w:val="00B257F1"/>
     <w:rsid w:val="00B259CD"/>
     <w:rsid w:val="00B25B3F"/>
     <w:rsid w:val="00B25DAD"/>
     <w:rsid w:val="00B25E06"/>
     <w:rsid w:val="00B25FEE"/>
     <w:rsid w:val="00B26600"/>
     <w:rsid w:val="00B2731F"/>
     <w:rsid w:val="00B279E3"/>
     <w:rsid w:val="00B27C20"/>
     <w:rsid w:val="00B30118"/>
     <w:rsid w:val="00B30177"/>
     <w:rsid w:val="00B30A6B"/>
     <w:rsid w:val="00B31753"/>
     <w:rsid w:val="00B318E4"/>
     <w:rsid w:val="00B31ABD"/>
     <w:rsid w:val="00B31B7A"/>
     <w:rsid w:val="00B32183"/>
     <w:rsid w:val="00B32467"/>
     <w:rsid w:val="00B3296D"/>
     <w:rsid w:val="00B32B45"/>
     <w:rsid w:val="00B32C5F"/>
     <w:rsid w:val="00B334B8"/>
+    <w:rsid w:val="00B335CC"/>
     <w:rsid w:val="00B33D27"/>
     <w:rsid w:val="00B340FC"/>
     <w:rsid w:val="00B3493C"/>
     <w:rsid w:val="00B34AEF"/>
     <w:rsid w:val="00B34BD6"/>
     <w:rsid w:val="00B35430"/>
     <w:rsid w:val="00B35872"/>
     <w:rsid w:val="00B35954"/>
     <w:rsid w:val="00B35BC3"/>
     <w:rsid w:val="00B363A3"/>
     <w:rsid w:val="00B363E6"/>
     <w:rsid w:val="00B36B41"/>
     <w:rsid w:val="00B36CC0"/>
     <w:rsid w:val="00B37484"/>
     <w:rsid w:val="00B4024C"/>
     <w:rsid w:val="00B40254"/>
     <w:rsid w:val="00B40260"/>
     <w:rsid w:val="00B406BC"/>
     <w:rsid w:val="00B40B44"/>
     <w:rsid w:val="00B4120C"/>
     <w:rsid w:val="00B413E0"/>
     <w:rsid w:val="00B427E0"/>
     <w:rsid w:val="00B43429"/>
     <w:rsid w:val="00B439EC"/>
     <w:rsid w:val="00B45551"/>
@@ -18505,289 +21699,301 @@
     <w:rsid w:val="00B50EFC"/>
     <w:rsid w:val="00B50F68"/>
     <w:rsid w:val="00B51190"/>
     <w:rsid w:val="00B51AD2"/>
     <w:rsid w:val="00B51C52"/>
     <w:rsid w:val="00B520CE"/>
     <w:rsid w:val="00B5275B"/>
     <w:rsid w:val="00B52FCA"/>
     <w:rsid w:val="00B545AD"/>
     <w:rsid w:val="00B54A4C"/>
     <w:rsid w:val="00B55293"/>
     <w:rsid w:val="00B55CFE"/>
     <w:rsid w:val="00B564EB"/>
     <w:rsid w:val="00B56531"/>
     <w:rsid w:val="00B56867"/>
     <w:rsid w:val="00B56B76"/>
     <w:rsid w:val="00B57E80"/>
     <w:rsid w:val="00B601BB"/>
     <w:rsid w:val="00B60547"/>
     <w:rsid w:val="00B60818"/>
     <w:rsid w:val="00B614E2"/>
     <w:rsid w:val="00B62439"/>
     <w:rsid w:val="00B6248A"/>
     <w:rsid w:val="00B62AB5"/>
     <w:rsid w:val="00B62CA2"/>
+    <w:rsid w:val="00B62F7D"/>
     <w:rsid w:val="00B6315E"/>
     <w:rsid w:val="00B6316D"/>
     <w:rsid w:val="00B63502"/>
     <w:rsid w:val="00B63727"/>
     <w:rsid w:val="00B63BBE"/>
     <w:rsid w:val="00B63CAB"/>
     <w:rsid w:val="00B63F75"/>
     <w:rsid w:val="00B64390"/>
     <w:rsid w:val="00B648AC"/>
     <w:rsid w:val="00B65237"/>
     <w:rsid w:val="00B652E3"/>
     <w:rsid w:val="00B65A50"/>
     <w:rsid w:val="00B662ED"/>
     <w:rsid w:val="00B668C4"/>
     <w:rsid w:val="00B6699E"/>
     <w:rsid w:val="00B66C40"/>
     <w:rsid w:val="00B6713B"/>
     <w:rsid w:val="00B67570"/>
     <w:rsid w:val="00B6789C"/>
+    <w:rsid w:val="00B678D6"/>
     <w:rsid w:val="00B67E5C"/>
     <w:rsid w:val="00B703ED"/>
     <w:rsid w:val="00B7048E"/>
     <w:rsid w:val="00B707FA"/>
+    <w:rsid w:val="00B712CF"/>
     <w:rsid w:val="00B718A5"/>
     <w:rsid w:val="00B722B9"/>
     <w:rsid w:val="00B72436"/>
     <w:rsid w:val="00B729FD"/>
     <w:rsid w:val="00B730D2"/>
     <w:rsid w:val="00B732E4"/>
     <w:rsid w:val="00B73657"/>
     <w:rsid w:val="00B7379B"/>
     <w:rsid w:val="00B739F0"/>
     <w:rsid w:val="00B74C1E"/>
     <w:rsid w:val="00B75FE4"/>
     <w:rsid w:val="00B76411"/>
     <w:rsid w:val="00B7642B"/>
     <w:rsid w:val="00B76C05"/>
     <w:rsid w:val="00B770D6"/>
     <w:rsid w:val="00B77260"/>
     <w:rsid w:val="00B778B8"/>
     <w:rsid w:val="00B77DE9"/>
     <w:rsid w:val="00B77EF3"/>
     <w:rsid w:val="00B81312"/>
     <w:rsid w:val="00B81362"/>
+    <w:rsid w:val="00B81424"/>
     <w:rsid w:val="00B81DA2"/>
     <w:rsid w:val="00B82F00"/>
     <w:rsid w:val="00B8369D"/>
     <w:rsid w:val="00B83CB7"/>
     <w:rsid w:val="00B83EEA"/>
     <w:rsid w:val="00B848CD"/>
     <w:rsid w:val="00B849DB"/>
     <w:rsid w:val="00B84AB5"/>
     <w:rsid w:val="00B84C70"/>
     <w:rsid w:val="00B85699"/>
     <w:rsid w:val="00B859B1"/>
     <w:rsid w:val="00B86554"/>
     <w:rsid w:val="00B8694A"/>
     <w:rsid w:val="00B86B85"/>
     <w:rsid w:val="00B86E23"/>
     <w:rsid w:val="00B871CF"/>
     <w:rsid w:val="00B87533"/>
     <w:rsid w:val="00B87605"/>
     <w:rsid w:val="00B877A1"/>
     <w:rsid w:val="00B87E1E"/>
     <w:rsid w:val="00B87E9D"/>
     <w:rsid w:val="00B90016"/>
     <w:rsid w:val="00B90151"/>
     <w:rsid w:val="00B9058E"/>
     <w:rsid w:val="00B90D38"/>
     <w:rsid w:val="00B90F9B"/>
     <w:rsid w:val="00B910DD"/>
     <w:rsid w:val="00B91374"/>
     <w:rsid w:val="00B92738"/>
     <w:rsid w:val="00B92998"/>
     <w:rsid w:val="00B93827"/>
     <w:rsid w:val="00B93A4C"/>
     <w:rsid w:val="00B93CAC"/>
     <w:rsid w:val="00B9421A"/>
     <w:rsid w:val="00B9422D"/>
     <w:rsid w:val="00B94263"/>
     <w:rsid w:val="00B94326"/>
     <w:rsid w:val="00B946AB"/>
     <w:rsid w:val="00B94998"/>
     <w:rsid w:val="00B94C83"/>
     <w:rsid w:val="00B959CA"/>
     <w:rsid w:val="00B95D81"/>
     <w:rsid w:val="00B95E9F"/>
+    <w:rsid w:val="00B97BDE"/>
     <w:rsid w:val="00B97E62"/>
     <w:rsid w:val="00BA0064"/>
     <w:rsid w:val="00BA00E4"/>
     <w:rsid w:val="00BA0EA3"/>
     <w:rsid w:val="00BA153D"/>
     <w:rsid w:val="00BA1620"/>
     <w:rsid w:val="00BA1AC3"/>
     <w:rsid w:val="00BA1B49"/>
     <w:rsid w:val="00BA20CC"/>
     <w:rsid w:val="00BA2A5E"/>
     <w:rsid w:val="00BA2CBF"/>
     <w:rsid w:val="00BA2EF3"/>
     <w:rsid w:val="00BA352A"/>
     <w:rsid w:val="00BA37A1"/>
     <w:rsid w:val="00BA3AA2"/>
     <w:rsid w:val="00BA3D00"/>
     <w:rsid w:val="00BA3D61"/>
     <w:rsid w:val="00BA3EA8"/>
     <w:rsid w:val="00BA4105"/>
     <w:rsid w:val="00BA6298"/>
     <w:rsid w:val="00BA6E19"/>
     <w:rsid w:val="00BA7069"/>
     <w:rsid w:val="00BA70D4"/>
     <w:rsid w:val="00BA73D6"/>
     <w:rsid w:val="00BA74B6"/>
     <w:rsid w:val="00BA7768"/>
     <w:rsid w:val="00BB0577"/>
     <w:rsid w:val="00BB10E8"/>
     <w:rsid w:val="00BB1117"/>
     <w:rsid w:val="00BB12B8"/>
     <w:rsid w:val="00BB16AE"/>
     <w:rsid w:val="00BB2BE8"/>
     <w:rsid w:val="00BB2CC5"/>
     <w:rsid w:val="00BB2D83"/>
     <w:rsid w:val="00BB36E4"/>
     <w:rsid w:val="00BB380B"/>
     <w:rsid w:val="00BB49D6"/>
     <w:rsid w:val="00BB4B17"/>
     <w:rsid w:val="00BB4E02"/>
     <w:rsid w:val="00BB55DF"/>
     <w:rsid w:val="00BB5670"/>
     <w:rsid w:val="00BB58BE"/>
     <w:rsid w:val="00BB5F3A"/>
     <w:rsid w:val="00BB6463"/>
     <w:rsid w:val="00BB6589"/>
+    <w:rsid w:val="00BB70DD"/>
     <w:rsid w:val="00BB7226"/>
+    <w:rsid w:val="00BB799C"/>
     <w:rsid w:val="00BB79B0"/>
     <w:rsid w:val="00BB7E1A"/>
     <w:rsid w:val="00BB7F94"/>
     <w:rsid w:val="00BC016D"/>
     <w:rsid w:val="00BC0684"/>
     <w:rsid w:val="00BC06A0"/>
     <w:rsid w:val="00BC10AF"/>
     <w:rsid w:val="00BC1764"/>
     <w:rsid w:val="00BC1B3C"/>
     <w:rsid w:val="00BC1E3A"/>
     <w:rsid w:val="00BC2143"/>
     <w:rsid w:val="00BC245F"/>
     <w:rsid w:val="00BC34F3"/>
     <w:rsid w:val="00BC361E"/>
     <w:rsid w:val="00BC43B1"/>
     <w:rsid w:val="00BC4466"/>
     <w:rsid w:val="00BC4801"/>
     <w:rsid w:val="00BC4AA2"/>
     <w:rsid w:val="00BC5660"/>
     <w:rsid w:val="00BC5ABB"/>
     <w:rsid w:val="00BC666D"/>
     <w:rsid w:val="00BC690C"/>
     <w:rsid w:val="00BC69D4"/>
     <w:rsid w:val="00BC6CEC"/>
     <w:rsid w:val="00BC6CFF"/>
     <w:rsid w:val="00BC79B5"/>
+    <w:rsid w:val="00BC7A11"/>
     <w:rsid w:val="00BD0673"/>
     <w:rsid w:val="00BD0E48"/>
     <w:rsid w:val="00BD0EC1"/>
     <w:rsid w:val="00BD107B"/>
     <w:rsid w:val="00BD1128"/>
     <w:rsid w:val="00BD1205"/>
     <w:rsid w:val="00BD18B0"/>
     <w:rsid w:val="00BD210E"/>
     <w:rsid w:val="00BD2292"/>
     <w:rsid w:val="00BD287D"/>
     <w:rsid w:val="00BD2D97"/>
     <w:rsid w:val="00BD2F6F"/>
     <w:rsid w:val="00BD313F"/>
     <w:rsid w:val="00BD3D53"/>
     <w:rsid w:val="00BD41C7"/>
     <w:rsid w:val="00BD46E5"/>
     <w:rsid w:val="00BD4936"/>
     <w:rsid w:val="00BD4C63"/>
     <w:rsid w:val="00BD4D0B"/>
     <w:rsid w:val="00BD5C3E"/>
     <w:rsid w:val="00BD654A"/>
     <w:rsid w:val="00BD75E5"/>
     <w:rsid w:val="00BE0083"/>
     <w:rsid w:val="00BE024A"/>
     <w:rsid w:val="00BE035D"/>
     <w:rsid w:val="00BE0727"/>
     <w:rsid w:val="00BE08ED"/>
     <w:rsid w:val="00BE0F79"/>
     <w:rsid w:val="00BE10AD"/>
     <w:rsid w:val="00BE22CE"/>
     <w:rsid w:val="00BE25C6"/>
     <w:rsid w:val="00BE28D9"/>
     <w:rsid w:val="00BE2B19"/>
+    <w:rsid w:val="00BE3112"/>
     <w:rsid w:val="00BE3611"/>
     <w:rsid w:val="00BE381C"/>
     <w:rsid w:val="00BE3852"/>
     <w:rsid w:val="00BE3FC4"/>
     <w:rsid w:val="00BE4AD1"/>
     <w:rsid w:val="00BE59A8"/>
     <w:rsid w:val="00BE5D6B"/>
     <w:rsid w:val="00BE6019"/>
     <w:rsid w:val="00BE7535"/>
     <w:rsid w:val="00BE79C2"/>
     <w:rsid w:val="00BE7D25"/>
     <w:rsid w:val="00BF04DC"/>
     <w:rsid w:val="00BF26E8"/>
     <w:rsid w:val="00BF2C17"/>
     <w:rsid w:val="00BF2D14"/>
     <w:rsid w:val="00BF2F0F"/>
+    <w:rsid w:val="00BF2F3A"/>
     <w:rsid w:val="00BF2F6B"/>
     <w:rsid w:val="00BF37B5"/>
     <w:rsid w:val="00BF3C20"/>
     <w:rsid w:val="00BF4999"/>
     <w:rsid w:val="00BF4A4D"/>
     <w:rsid w:val="00BF4B8A"/>
     <w:rsid w:val="00BF5748"/>
+    <w:rsid w:val="00BF59A3"/>
     <w:rsid w:val="00BF5BB3"/>
     <w:rsid w:val="00BF5C36"/>
     <w:rsid w:val="00BF62C7"/>
     <w:rsid w:val="00BF6D65"/>
     <w:rsid w:val="00BF6E7B"/>
     <w:rsid w:val="00BF707B"/>
     <w:rsid w:val="00BF72CD"/>
     <w:rsid w:val="00BF7793"/>
     <w:rsid w:val="00C0002B"/>
     <w:rsid w:val="00C0043D"/>
     <w:rsid w:val="00C006F6"/>
     <w:rsid w:val="00C00900"/>
     <w:rsid w:val="00C00AF3"/>
     <w:rsid w:val="00C01265"/>
     <w:rsid w:val="00C01471"/>
     <w:rsid w:val="00C017F8"/>
     <w:rsid w:val="00C023D4"/>
     <w:rsid w:val="00C0259D"/>
     <w:rsid w:val="00C025C3"/>
     <w:rsid w:val="00C028C9"/>
     <w:rsid w:val="00C03625"/>
     <w:rsid w:val="00C04D7E"/>
     <w:rsid w:val="00C04D8C"/>
     <w:rsid w:val="00C05551"/>
+    <w:rsid w:val="00C05E22"/>
     <w:rsid w:val="00C06184"/>
     <w:rsid w:val="00C0629D"/>
     <w:rsid w:val="00C06408"/>
     <w:rsid w:val="00C066A4"/>
     <w:rsid w:val="00C066B8"/>
     <w:rsid w:val="00C0684D"/>
     <w:rsid w:val="00C06EDE"/>
     <w:rsid w:val="00C07915"/>
     <w:rsid w:val="00C07D7D"/>
     <w:rsid w:val="00C1083E"/>
     <w:rsid w:val="00C109AD"/>
     <w:rsid w:val="00C10C3F"/>
     <w:rsid w:val="00C113A4"/>
     <w:rsid w:val="00C11AF8"/>
     <w:rsid w:val="00C12A79"/>
     <w:rsid w:val="00C13232"/>
     <w:rsid w:val="00C13FA8"/>
     <w:rsid w:val="00C141EF"/>
     <w:rsid w:val="00C14450"/>
     <w:rsid w:val="00C14662"/>
     <w:rsid w:val="00C14720"/>
     <w:rsid w:val="00C150E6"/>
     <w:rsid w:val="00C151EE"/>
     <w:rsid w:val="00C157FE"/>
     <w:rsid w:val="00C161EA"/>
@@ -18840,377 +22046,392 @@
     <w:rsid w:val="00C372DC"/>
     <w:rsid w:val="00C37707"/>
     <w:rsid w:val="00C37D08"/>
     <w:rsid w:val="00C406D8"/>
     <w:rsid w:val="00C407E2"/>
     <w:rsid w:val="00C40FD5"/>
     <w:rsid w:val="00C42DBA"/>
     <w:rsid w:val="00C43020"/>
     <w:rsid w:val="00C43E29"/>
     <w:rsid w:val="00C44A2B"/>
     <w:rsid w:val="00C4522B"/>
     <w:rsid w:val="00C45B05"/>
     <w:rsid w:val="00C45B3B"/>
     <w:rsid w:val="00C46663"/>
     <w:rsid w:val="00C47117"/>
     <w:rsid w:val="00C47D00"/>
     <w:rsid w:val="00C503F2"/>
     <w:rsid w:val="00C51040"/>
     <w:rsid w:val="00C5118B"/>
     <w:rsid w:val="00C51C73"/>
     <w:rsid w:val="00C51CD8"/>
     <w:rsid w:val="00C520EF"/>
     <w:rsid w:val="00C52130"/>
     <w:rsid w:val="00C5277F"/>
     <w:rsid w:val="00C52C84"/>
+    <w:rsid w:val="00C53229"/>
     <w:rsid w:val="00C545B4"/>
     <w:rsid w:val="00C558E3"/>
     <w:rsid w:val="00C55F3C"/>
     <w:rsid w:val="00C56577"/>
+    <w:rsid w:val="00C56DE5"/>
     <w:rsid w:val="00C57E6C"/>
     <w:rsid w:val="00C602EF"/>
     <w:rsid w:val="00C60C38"/>
     <w:rsid w:val="00C60F72"/>
     <w:rsid w:val="00C6109F"/>
     <w:rsid w:val="00C610F3"/>
     <w:rsid w:val="00C61249"/>
+    <w:rsid w:val="00C61A9F"/>
     <w:rsid w:val="00C62947"/>
     <w:rsid w:val="00C62A8F"/>
     <w:rsid w:val="00C62C41"/>
     <w:rsid w:val="00C62D08"/>
     <w:rsid w:val="00C63112"/>
     <w:rsid w:val="00C63906"/>
     <w:rsid w:val="00C64ECD"/>
     <w:rsid w:val="00C65323"/>
     <w:rsid w:val="00C665F7"/>
     <w:rsid w:val="00C666C8"/>
     <w:rsid w:val="00C6784C"/>
     <w:rsid w:val="00C6D157"/>
     <w:rsid w:val="00C70F47"/>
     <w:rsid w:val="00C712CB"/>
     <w:rsid w:val="00C712DB"/>
     <w:rsid w:val="00C71554"/>
+    <w:rsid w:val="00C715DE"/>
     <w:rsid w:val="00C7218F"/>
     <w:rsid w:val="00C726B4"/>
     <w:rsid w:val="00C74B53"/>
     <w:rsid w:val="00C74CCF"/>
     <w:rsid w:val="00C75133"/>
     <w:rsid w:val="00C7534A"/>
     <w:rsid w:val="00C755A7"/>
     <w:rsid w:val="00C7573E"/>
     <w:rsid w:val="00C75911"/>
     <w:rsid w:val="00C75D9F"/>
     <w:rsid w:val="00C772E5"/>
     <w:rsid w:val="00C7768A"/>
     <w:rsid w:val="00C8007A"/>
     <w:rsid w:val="00C804A7"/>
     <w:rsid w:val="00C82205"/>
     <w:rsid w:val="00C8253A"/>
     <w:rsid w:val="00C82704"/>
     <w:rsid w:val="00C82B73"/>
     <w:rsid w:val="00C82BEA"/>
     <w:rsid w:val="00C830DA"/>
     <w:rsid w:val="00C835B3"/>
     <w:rsid w:val="00C83B13"/>
     <w:rsid w:val="00C84174"/>
     <w:rsid w:val="00C8435A"/>
     <w:rsid w:val="00C84B0C"/>
     <w:rsid w:val="00C84FA1"/>
     <w:rsid w:val="00C8515F"/>
     <w:rsid w:val="00C86AA7"/>
     <w:rsid w:val="00C86AAD"/>
     <w:rsid w:val="00C8764A"/>
     <w:rsid w:val="00C87E71"/>
     <w:rsid w:val="00C909C9"/>
     <w:rsid w:val="00C9258D"/>
     <w:rsid w:val="00C933B9"/>
     <w:rsid w:val="00C936E3"/>
+    <w:rsid w:val="00C93CD3"/>
     <w:rsid w:val="00C94D6B"/>
     <w:rsid w:val="00C95120"/>
     <w:rsid w:val="00C952F6"/>
     <w:rsid w:val="00C95F5A"/>
     <w:rsid w:val="00C96D74"/>
     <w:rsid w:val="00C96FCD"/>
     <w:rsid w:val="00C96FE6"/>
     <w:rsid w:val="00C97172"/>
     <w:rsid w:val="00CA0084"/>
     <w:rsid w:val="00CA0496"/>
     <w:rsid w:val="00CA0B59"/>
     <w:rsid w:val="00CA2056"/>
     <w:rsid w:val="00CA259E"/>
     <w:rsid w:val="00CA2AB8"/>
     <w:rsid w:val="00CA2ED9"/>
     <w:rsid w:val="00CA2F08"/>
     <w:rsid w:val="00CA3203"/>
     <w:rsid w:val="00CA4050"/>
     <w:rsid w:val="00CA405E"/>
     <w:rsid w:val="00CA42BB"/>
     <w:rsid w:val="00CA4588"/>
     <w:rsid w:val="00CA4FEF"/>
     <w:rsid w:val="00CA526A"/>
     <w:rsid w:val="00CA5B2A"/>
     <w:rsid w:val="00CA5BB8"/>
     <w:rsid w:val="00CA6350"/>
     <w:rsid w:val="00CA712A"/>
     <w:rsid w:val="00CA7224"/>
     <w:rsid w:val="00CA72A3"/>
     <w:rsid w:val="00CA769A"/>
     <w:rsid w:val="00CA7936"/>
     <w:rsid w:val="00CB0263"/>
     <w:rsid w:val="00CB03D6"/>
     <w:rsid w:val="00CB0528"/>
     <w:rsid w:val="00CB08FB"/>
+    <w:rsid w:val="00CB113F"/>
     <w:rsid w:val="00CB1540"/>
     <w:rsid w:val="00CB1B35"/>
     <w:rsid w:val="00CB1F6D"/>
     <w:rsid w:val="00CB2E68"/>
     <w:rsid w:val="00CB2F0C"/>
     <w:rsid w:val="00CB44F1"/>
     <w:rsid w:val="00CB4D2F"/>
     <w:rsid w:val="00CB4FF4"/>
     <w:rsid w:val="00CB536F"/>
     <w:rsid w:val="00CB538E"/>
     <w:rsid w:val="00CB5548"/>
     <w:rsid w:val="00CB6125"/>
     <w:rsid w:val="00CB63AC"/>
     <w:rsid w:val="00CB6EA4"/>
     <w:rsid w:val="00CB76EC"/>
     <w:rsid w:val="00CB7D2A"/>
     <w:rsid w:val="00CB7EFB"/>
     <w:rsid w:val="00CB7FAB"/>
     <w:rsid w:val="00CC0C8A"/>
     <w:rsid w:val="00CC14C4"/>
     <w:rsid w:val="00CC2CF9"/>
     <w:rsid w:val="00CC30AD"/>
     <w:rsid w:val="00CC3408"/>
     <w:rsid w:val="00CC3AA2"/>
     <w:rsid w:val="00CC3AC2"/>
     <w:rsid w:val="00CC49DD"/>
     <w:rsid w:val="00CC4CEC"/>
     <w:rsid w:val="00CC5CF2"/>
     <w:rsid w:val="00CC612F"/>
     <w:rsid w:val="00CC62B5"/>
     <w:rsid w:val="00CC6A37"/>
     <w:rsid w:val="00CC70EF"/>
     <w:rsid w:val="00CC770C"/>
     <w:rsid w:val="00CC7C7C"/>
     <w:rsid w:val="00CD07C7"/>
     <w:rsid w:val="00CD0830"/>
     <w:rsid w:val="00CD0AC5"/>
     <w:rsid w:val="00CD0C34"/>
     <w:rsid w:val="00CD13EC"/>
     <w:rsid w:val="00CD1F94"/>
     <w:rsid w:val="00CD2247"/>
     <w:rsid w:val="00CD2291"/>
     <w:rsid w:val="00CD25E7"/>
     <w:rsid w:val="00CD2C90"/>
     <w:rsid w:val="00CD34D8"/>
+    <w:rsid w:val="00CD3AC5"/>
     <w:rsid w:val="00CD3C3D"/>
     <w:rsid w:val="00CD3C67"/>
     <w:rsid w:val="00CD3F8B"/>
     <w:rsid w:val="00CD4140"/>
     <w:rsid w:val="00CD4EB2"/>
     <w:rsid w:val="00CD5A81"/>
     <w:rsid w:val="00CD5DB0"/>
+    <w:rsid w:val="00CD6004"/>
     <w:rsid w:val="00CD6313"/>
     <w:rsid w:val="00CD6A3A"/>
     <w:rsid w:val="00CD6C70"/>
     <w:rsid w:val="00CD6DD8"/>
     <w:rsid w:val="00CD6EA6"/>
     <w:rsid w:val="00CD798E"/>
     <w:rsid w:val="00CE0274"/>
     <w:rsid w:val="00CE1277"/>
     <w:rsid w:val="00CE1F15"/>
     <w:rsid w:val="00CE1FA8"/>
     <w:rsid w:val="00CE1FC2"/>
     <w:rsid w:val="00CE2EEB"/>
     <w:rsid w:val="00CE3F95"/>
     <w:rsid w:val="00CE477F"/>
     <w:rsid w:val="00CE49B7"/>
     <w:rsid w:val="00CE4C8A"/>
     <w:rsid w:val="00CE590D"/>
     <w:rsid w:val="00CE6120"/>
     <w:rsid w:val="00CE612E"/>
     <w:rsid w:val="00CE64B1"/>
     <w:rsid w:val="00CE6A44"/>
     <w:rsid w:val="00CE6D7D"/>
     <w:rsid w:val="00CE6F8D"/>
     <w:rsid w:val="00CE7622"/>
     <w:rsid w:val="00CE7CA2"/>
     <w:rsid w:val="00CF096B"/>
     <w:rsid w:val="00CF0999"/>
     <w:rsid w:val="00CF1491"/>
     <w:rsid w:val="00CF14FC"/>
     <w:rsid w:val="00CF1D45"/>
     <w:rsid w:val="00CF2777"/>
     <w:rsid w:val="00CF2AE0"/>
     <w:rsid w:val="00CF2B86"/>
     <w:rsid w:val="00CF2EA5"/>
     <w:rsid w:val="00CF4190"/>
     <w:rsid w:val="00CF42AE"/>
     <w:rsid w:val="00CF5192"/>
     <w:rsid w:val="00CF56C0"/>
+    <w:rsid w:val="00CF6BC8"/>
     <w:rsid w:val="00CF6D98"/>
     <w:rsid w:val="00CF6F76"/>
     <w:rsid w:val="00CF7041"/>
     <w:rsid w:val="00CF7782"/>
     <w:rsid w:val="00CF79EB"/>
     <w:rsid w:val="00CF7ED6"/>
     <w:rsid w:val="00CF7FCB"/>
     <w:rsid w:val="00D0123B"/>
     <w:rsid w:val="00D01521"/>
     <w:rsid w:val="00D01624"/>
     <w:rsid w:val="00D01BC1"/>
     <w:rsid w:val="00D02E15"/>
     <w:rsid w:val="00D02F4B"/>
     <w:rsid w:val="00D030B8"/>
     <w:rsid w:val="00D0327A"/>
     <w:rsid w:val="00D03504"/>
     <w:rsid w:val="00D03AC8"/>
     <w:rsid w:val="00D04251"/>
     <w:rsid w:val="00D048D5"/>
     <w:rsid w:val="00D04E5B"/>
     <w:rsid w:val="00D04E73"/>
     <w:rsid w:val="00D0554B"/>
     <w:rsid w:val="00D05955"/>
     <w:rsid w:val="00D05BF4"/>
     <w:rsid w:val="00D06200"/>
     <w:rsid w:val="00D0655A"/>
     <w:rsid w:val="00D06668"/>
     <w:rsid w:val="00D069B0"/>
     <w:rsid w:val="00D07C23"/>
     <w:rsid w:val="00D1029B"/>
     <w:rsid w:val="00D109B5"/>
     <w:rsid w:val="00D10AF9"/>
     <w:rsid w:val="00D12D80"/>
     <w:rsid w:val="00D12DB8"/>
     <w:rsid w:val="00D13E6E"/>
     <w:rsid w:val="00D145C7"/>
     <w:rsid w:val="00D14FCE"/>
     <w:rsid w:val="00D1538D"/>
+    <w:rsid w:val="00D15412"/>
     <w:rsid w:val="00D15937"/>
     <w:rsid w:val="00D15FDB"/>
     <w:rsid w:val="00D1659B"/>
     <w:rsid w:val="00D16819"/>
     <w:rsid w:val="00D16F91"/>
     <w:rsid w:val="00D17769"/>
     <w:rsid w:val="00D17923"/>
     <w:rsid w:val="00D17E82"/>
     <w:rsid w:val="00D20275"/>
     <w:rsid w:val="00D2086F"/>
     <w:rsid w:val="00D208BC"/>
     <w:rsid w:val="00D2093C"/>
     <w:rsid w:val="00D21007"/>
     <w:rsid w:val="00D212C0"/>
+    <w:rsid w:val="00D21B32"/>
     <w:rsid w:val="00D21FC8"/>
     <w:rsid w:val="00D22191"/>
     <w:rsid w:val="00D2277D"/>
     <w:rsid w:val="00D22EF1"/>
     <w:rsid w:val="00D2357F"/>
     <w:rsid w:val="00D237EF"/>
     <w:rsid w:val="00D238A2"/>
     <w:rsid w:val="00D23D78"/>
     <w:rsid w:val="00D23D92"/>
     <w:rsid w:val="00D23DEC"/>
     <w:rsid w:val="00D2480A"/>
     <w:rsid w:val="00D24B43"/>
     <w:rsid w:val="00D25980"/>
     <w:rsid w:val="00D261D7"/>
     <w:rsid w:val="00D26918"/>
     <w:rsid w:val="00D26E52"/>
     <w:rsid w:val="00D27422"/>
     <w:rsid w:val="00D2756E"/>
     <w:rsid w:val="00D27B3B"/>
     <w:rsid w:val="00D27F66"/>
     <w:rsid w:val="00D27FF6"/>
     <w:rsid w:val="00D301C1"/>
     <w:rsid w:val="00D303A5"/>
     <w:rsid w:val="00D30AEC"/>
     <w:rsid w:val="00D311B3"/>
     <w:rsid w:val="00D313E0"/>
     <w:rsid w:val="00D31507"/>
     <w:rsid w:val="00D31E12"/>
     <w:rsid w:val="00D3218A"/>
     <w:rsid w:val="00D3278A"/>
     <w:rsid w:val="00D331E5"/>
     <w:rsid w:val="00D336BA"/>
     <w:rsid w:val="00D33A2C"/>
     <w:rsid w:val="00D34CBB"/>
     <w:rsid w:val="00D34F2F"/>
+    <w:rsid w:val="00D35C5D"/>
     <w:rsid w:val="00D36245"/>
     <w:rsid w:val="00D36254"/>
     <w:rsid w:val="00D36732"/>
     <w:rsid w:val="00D37E8B"/>
     <w:rsid w:val="00D40962"/>
     <w:rsid w:val="00D40963"/>
     <w:rsid w:val="00D40C2B"/>
     <w:rsid w:val="00D41074"/>
     <w:rsid w:val="00D4199F"/>
     <w:rsid w:val="00D41B0F"/>
     <w:rsid w:val="00D4260A"/>
     <w:rsid w:val="00D42B3E"/>
     <w:rsid w:val="00D42B62"/>
+    <w:rsid w:val="00D42FF6"/>
     <w:rsid w:val="00D43634"/>
     <w:rsid w:val="00D43980"/>
     <w:rsid w:val="00D43ABC"/>
     <w:rsid w:val="00D43B9A"/>
     <w:rsid w:val="00D440FB"/>
     <w:rsid w:val="00D44108"/>
     <w:rsid w:val="00D442B6"/>
     <w:rsid w:val="00D4446D"/>
+    <w:rsid w:val="00D44AB5"/>
     <w:rsid w:val="00D45BAA"/>
     <w:rsid w:val="00D460E2"/>
     <w:rsid w:val="00D46788"/>
     <w:rsid w:val="00D47201"/>
     <w:rsid w:val="00D47D7A"/>
     <w:rsid w:val="00D5009D"/>
     <w:rsid w:val="00D50704"/>
     <w:rsid w:val="00D50736"/>
     <w:rsid w:val="00D51BEE"/>
     <w:rsid w:val="00D52CE7"/>
     <w:rsid w:val="00D531AE"/>
     <w:rsid w:val="00D5387E"/>
     <w:rsid w:val="00D53AEB"/>
     <w:rsid w:val="00D53DCB"/>
     <w:rsid w:val="00D547E4"/>
     <w:rsid w:val="00D54E24"/>
     <w:rsid w:val="00D5514D"/>
     <w:rsid w:val="00D55B74"/>
     <w:rsid w:val="00D55E83"/>
     <w:rsid w:val="00D56617"/>
     <w:rsid w:val="00D56758"/>
     <w:rsid w:val="00D56813"/>
     <w:rsid w:val="00D5687E"/>
     <w:rsid w:val="00D570D1"/>
     <w:rsid w:val="00D573D0"/>
     <w:rsid w:val="00D574B4"/>
     <w:rsid w:val="00D600B4"/>
     <w:rsid w:val="00D60C1B"/>
     <w:rsid w:val="00D60D78"/>
     <w:rsid w:val="00D615F1"/>
     <w:rsid w:val="00D6216B"/>
     <w:rsid w:val="00D6289F"/>
+    <w:rsid w:val="00D632CC"/>
     <w:rsid w:val="00D63959"/>
     <w:rsid w:val="00D63ACB"/>
     <w:rsid w:val="00D63D0C"/>
     <w:rsid w:val="00D63E69"/>
     <w:rsid w:val="00D64847"/>
     <w:rsid w:val="00D64C2D"/>
     <w:rsid w:val="00D64F5B"/>
     <w:rsid w:val="00D65AFF"/>
     <w:rsid w:val="00D65F1A"/>
     <w:rsid w:val="00D661AB"/>
     <w:rsid w:val="00D66737"/>
     <w:rsid w:val="00D669D1"/>
     <w:rsid w:val="00D675A1"/>
     <w:rsid w:val="00D677A5"/>
     <w:rsid w:val="00D677D2"/>
     <w:rsid w:val="00D70252"/>
     <w:rsid w:val="00D71855"/>
     <w:rsid w:val="00D7244F"/>
     <w:rsid w:val="00D727E9"/>
     <w:rsid w:val="00D72C2A"/>
     <w:rsid w:val="00D72DF4"/>
     <w:rsid w:val="00D732D9"/>
     <w:rsid w:val="00D74240"/>
     <w:rsid w:val="00D7435E"/>
     <w:rsid w:val="00D7494E"/>
@@ -19259,443 +22480,461 @@
     <w:rsid w:val="00D95CC3"/>
     <w:rsid w:val="00D962C3"/>
     <w:rsid w:val="00D964C6"/>
     <w:rsid w:val="00D9663B"/>
     <w:rsid w:val="00D96759"/>
     <w:rsid w:val="00D96E47"/>
     <w:rsid w:val="00D9714E"/>
     <w:rsid w:val="00D971C4"/>
     <w:rsid w:val="00D97413"/>
     <w:rsid w:val="00D97F03"/>
     <w:rsid w:val="00DA0263"/>
     <w:rsid w:val="00DA0C4D"/>
     <w:rsid w:val="00DA2886"/>
     <w:rsid w:val="00DA2906"/>
     <w:rsid w:val="00DA2BE0"/>
     <w:rsid w:val="00DA4CE2"/>
     <w:rsid w:val="00DA6DB6"/>
     <w:rsid w:val="00DA6ED3"/>
     <w:rsid w:val="00DA7526"/>
     <w:rsid w:val="00DA77F3"/>
     <w:rsid w:val="00DA7FF6"/>
     <w:rsid w:val="00DB21E9"/>
     <w:rsid w:val="00DB2A06"/>
     <w:rsid w:val="00DB2D03"/>
     <w:rsid w:val="00DB2F2E"/>
+    <w:rsid w:val="00DB3063"/>
     <w:rsid w:val="00DB35D6"/>
     <w:rsid w:val="00DB3B71"/>
     <w:rsid w:val="00DB4303"/>
     <w:rsid w:val="00DB4442"/>
     <w:rsid w:val="00DB49ED"/>
     <w:rsid w:val="00DB4B36"/>
     <w:rsid w:val="00DB4EA0"/>
     <w:rsid w:val="00DB572A"/>
+    <w:rsid w:val="00DB5FC8"/>
     <w:rsid w:val="00DB603F"/>
     <w:rsid w:val="00DB6362"/>
     <w:rsid w:val="00DB6BBF"/>
     <w:rsid w:val="00DB6D25"/>
     <w:rsid w:val="00DB7078"/>
     <w:rsid w:val="00DB70D4"/>
     <w:rsid w:val="00DB7172"/>
     <w:rsid w:val="00DB71B7"/>
     <w:rsid w:val="00DB791F"/>
     <w:rsid w:val="00DB7997"/>
     <w:rsid w:val="00DB7D5D"/>
     <w:rsid w:val="00DC066A"/>
     <w:rsid w:val="00DC0D67"/>
     <w:rsid w:val="00DC18CD"/>
     <w:rsid w:val="00DC18FF"/>
     <w:rsid w:val="00DC1B57"/>
     <w:rsid w:val="00DC2048"/>
     <w:rsid w:val="00DC24CA"/>
     <w:rsid w:val="00DC266A"/>
     <w:rsid w:val="00DC2729"/>
     <w:rsid w:val="00DC2848"/>
     <w:rsid w:val="00DC2859"/>
     <w:rsid w:val="00DC288E"/>
     <w:rsid w:val="00DC2D04"/>
     <w:rsid w:val="00DC2E94"/>
     <w:rsid w:val="00DC320D"/>
     <w:rsid w:val="00DC3A55"/>
     <w:rsid w:val="00DC41F4"/>
     <w:rsid w:val="00DC4ED2"/>
     <w:rsid w:val="00DC508C"/>
     <w:rsid w:val="00DC5408"/>
     <w:rsid w:val="00DC624D"/>
     <w:rsid w:val="00DC644C"/>
+    <w:rsid w:val="00DC658A"/>
     <w:rsid w:val="00DC663C"/>
     <w:rsid w:val="00DC6A90"/>
     <w:rsid w:val="00DC72A6"/>
     <w:rsid w:val="00DC78B8"/>
     <w:rsid w:val="00DC7A13"/>
     <w:rsid w:val="00DC7AC3"/>
     <w:rsid w:val="00DD027D"/>
     <w:rsid w:val="00DD06E8"/>
     <w:rsid w:val="00DD0D48"/>
     <w:rsid w:val="00DD1150"/>
     <w:rsid w:val="00DD11FE"/>
     <w:rsid w:val="00DD1291"/>
     <w:rsid w:val="00DD146B"/>
     <w:rsid w:val="00DD1528"/>
     <w:rsid w:val="00DD20AA"/>
     <w:rsid w:val="00DD231D"/>
     <w:rsid w:val="00DD23A8"/>
     <w:rsid w:val="00DD2468"/>
     <w:rsid w:val="00DD2856"/>
     <w:rsid w:val="00DD2AE4"/>
     <w:rsid w:val="00DD2F3D"/>
     <w:rsid w:val="00DD313B"/>
     <w:rsid w:val="00DD3701"/>
     <w:rsid w:val="00DD3934"/>
     <w:rsid w:val="00DD4260"/>
     <w:rsid w:val="00DD4424"/>
     <w:rsid w:val="00DD4570"/>
     <w:rsid w:val="00DD48B1"/>
     <w:rsid w:val="00DD4D03"/>
     <w:rsid w:val="00DD4D15"/>
     <w:rsid w:val="00DD4E60"/>
     <w:rsid w:val="00DD4F88"/>
     <w:rsid w:val="00DD5343"/>
     <w:rsid w:val="00DD540B"/>
     <w:rsid w:val="00DD57A5"/>
     <w:rsid w:val="00DD5B44"/>
     <w:rsid w:val="00DD5DC5"/>
     <w:rsid w:val="00DD5EBA"/>
     <w:rsid w:val="00DD5F2C"/>
     <w:rsid w:val="00DD654F"/>
+    <w:rsid w:val="00DD6F32"/>
     <w:rsid w:val="00DD729D"/>
     <w:rsid w:val="00DD7944"/>
     <w:rsid w:val="00DD7D37"/>
     <w:rsid w:val="00DE0429"/>
     <w:rsid w:val="00DE043A"/>
     <w:rsid w:val="00DE06E2"/>
     <w:rsid w:val="00DE0B71"/>
     <w:rsid w:val="00DE0E87"/>
     <w:rsid w:val="00DE1296"/>
     <w:rsid w:val="00DE142D"/>
     <w:rsid w:val="00DE1654"/>
     <w:rsid w:val="00DE19FD"/>
     <w:rsid w:val="00DE1D9B"/>
     <w:rsid w:val="00DE1FAE"/>
     <w:rsid w:val="00DE25DE"/>
     <w:rsid w:val="00DE27A4"/>
     <w:rsid w:val="00DE2D0B"/>
     <w:rsid w:val="00DE31CC"/>
     <w:rsid w:val="00DE386F"/>
     <w:rsid w:val="00DE3BF0"/>
+    <w:rsid w:val="00DE3E7F"/>
     <w:rsid w:val="00DE4BD4"/>
     <w:rsid w:val="00DE4CA2"/>
     <w:rsid w:val="00DE4CBB"/>
     <w:rsid w:val="00DE4E29"/>
     <w:rsid w:val="00DE52C7"/>
     <w:rsid w:val="00DE544C"/>
     <w:rsid w:val="00DE5581"/>
     <w:rsid w:val="00DE5677"/>
     <w:rsid w:val="00DE6123"/>
     <w:rsid w:val="00DE6A06"/>
     <w:rsid w:val="00DE704E"/>
     <w:rsid w:val="00DE7076"/>
     <w:rsid w:val="00DE765C"/>
     <w:rsid w:val="00DE7D75"/>
     <w:rsid w:val="00DE7DBF"/>
     <w:rsid w:val="00DF0743"/>
     <w:rsid w:val="00DF0AC1"/>
     <w:rsid w:val="00DF0D4E"/>
     <w:rsid w:val="00DF17D6"/>
     <w:rsid w:val="00DF1944"/>
     <w:rsid w:val="00DF1FC0"/>
     <w:rsid w:val="00DF2121"/>
     <w:rsid w:val="00DF2674"/>
     <w:rsid w:val="00DF2865"/>
     <w:rsid w:val="00DF3B7F"/>
     <w:rsid w:val="00DF3BF1"/>
     <w:rsid w:val="00DF3CC1"/>
     <w:rsid w:val="00DF3CEC"/>
     <w:rsid w:val="00DF4007"/>
     <w:rsid w:val="00DF561C"/>
     <w:rsid w:val="00DF5C01"/>
     <w:rsid w:val="00DF614B"/>
     <w:rsid w:val="00DF6158"/>
     <w:rsid w:val="00DF6919"/>
     <w:rsid w:val="00DF7085"/>
     <w:rsid w:val="00DF7808"/>
     <w:rsid w:val="00DF78F1"/>
     <w:rsid w:val="00DF7AE3"/>
     <w:rsid w:val="00DF7DAF"/>
     <w:rsid w:val="00DF7E20"/>
     <w:rsid w:val="00E0038C"/>
     <w:rsid w:val="00E004B6"/>
     <w:rsid w:val="00E00711"/>
     <w:rsid w:val="00E0083B"/>
     <w:rsid w:val="00E01C08"/>
     <w:rsid w:val="00E026B2"/>
     <w:rsid w:val="00E029C6"/>
     <w:rsid w:val="00E02CB3"/>
     <w:rsid w:val="00E02CFC"/>
+    <w:rsid w:val="00E030E8"/>
     <w:rsid w:val="00E032BF"/>
     <w:rsid w:val="00E03428"/>
     <w:rsid w:val="00E037E2"/>
     <w:rsid w:val="00E039E2"/>
     <w:rsid w:val="00E03B6D"/>
     <w:rsid w:val="00E03B6E"/>
     <w:rsid w:val="00E045C3"/>
     <w:rsid w:val="00E04D40"/>
     <w:rsid w:val="00E04FEB"/>
     <w:rsid w:val="00E06026"/>
     <w:rsid w:val="00E06A1C"/>
     <w:rsid w:val="00E07954"/>
     <w:rsid w:val="00E07A30"/>
     <w:rsid w:val="00E07ED3"/>
     <w:rsid w:val="00E1010B"/>
     <w:rsid w:val="00E10186"/>
     <w:rsid w:val="00E1052A"/>
     <w:rsid w:val="00E10CE1"/>
     <w:rsid w:val="00E11011"/>
     <w:rsid w:val="00E110A9"/>
     <w:rsid w:val="00E11345"/>
     <w:rsid w:val="00E113C8"/>
     <w:rsid w:val="00E11DD2"/>
     <w:rsid w:val="00E11F63"/>
     <w:rsid w:val="00E12736"/>
     <w:rsid w:val="00E1288B"/>
     <w:rsid w:val="00E12ACB"/>
     <w:rsid w:val="00E12BC1"/>
     <w:rsid w:val="00E12D71"/>
     <w:rsid w:val="00E12DCD"/>
+    <w:rsid w:val="00E12E24"/>
     <w:rsid w:val="00E131E7"/>
     <w:rsid w:val="00E13774"/>
     <w:rsid w:val="00E13CC5"/>
     <w:rsid w:val="00E14217"/>
     <w:rsid w:val="00E14A4D"/>
     <w:rsid w:val="00E169B4"/>
     <w:rsid w:val="00E16CF8"/>
     <w:rsid w:val="00E17082"/>
     <w:rsid w:val="00E1733E"/>
     <w:rsid w:val="00E174F1"/>
     <w:rsid w:val="00E178CE"/>
     <w:rsid w:val="00E17DB7"/>
     <w:rsid w:val="00E17EF0"/>
     <w:rsid w:val="00E17F3F"/>
     <w:rsid w:val="00E20B1C"/>
     <w:rsid w:val="00E2105B"/>
     <w:rsid w:val="00E214B8"/>
+    <w:rsid w:val="00E21769"/>
     <w:rsid w:val="00E21AED"/>
+    <w:rsid w:val="00E21ED0"/>
     <w:rsid w:val="00E22050"/>
     <w:rsid w:val="00E22893"/>
     <w:rsid w:val="00E2316D"/>
     <w:rsid w:val="00E231C1"/>
     <w:rsid w:val="00E239BE"/>
     <w:rsid w:val="00E23E92"/>
     <w:rsid w:val="00E240B4"/>
     <w:rsid w:val="00E2455C"/>
     <w:rsid w:val="00E25130"/>
     <w:rsid w:val="00E2518D"/>
     <w:rsid w:val="00E258A0"/>
     <w:rsid w:val="00E2595C"/>
     <w:rsid w:val="00E25C27"/>
     <w:rsid w:val="00E2704F"/>
     <w:rsid w:val="00E273A0"/>
     <w:rsid w:val="00E275FB"/>
     <w:rsid w:val="00E27725"/>
     <w:rsid w:val="00E27A45"/>
     <w:rsid w:val="00E3050B"/>
     <w:rsid w:val="00E30ADB"/>
     <w:rsid w:val="00E30FF9"/>
     <w:rsid w:val="00E31954"/>
     <w:rsid w:val="00E319E7"/>
     <w:rsid w:val="00E31B6E"/>
     <w:rsid w:val="00E32071"/>
     <w:rsid w:val="00E3248D"/>
     <w:rsid w:val="00E33C05"/>
     <w:rsid w:val="00E33C8F"/>
     <w:rsid w:val="00E34420"/>
     <w:rsid w:val="00E347B8"/>
     <w:rsid w:val="00E35331"/>
     <w:rsid w:val="00E35489"/>
     <w:rsid w:val="00E355F5"/>
     <w:rsid w:val="00E35B70"/>
     <w:rsid w:val="00E35EBE"/>
     <w:rsid w:val="00E36C46"/>
     <w:rsid w:val="00E37002"/>
     <w:rsid w:val="00E3739F"/>
     <w:rsid w:val="00E377D5"/>
     <w:rsid w:val="00E3C9BC"/>
     <w:rsid w:val="00E40E49"/>
     <w:rsid w:val="00E415FD"/>
     <w:rsid w:val="00E41FBE"/>
     <w:rsid w:val="00E42256"/>
     <w:rsid w:val="00E431EB"/>
     <w:rsid w:val="00E432DE"/>
+    <w:rsid w:val="00E43484"/>
     <w:rsid w:val="00E435A1"/>
     <w:rsid w:val="00E4376A"/>
     <w:rsid w:val="00E438DC"/>
     <w:rsid w:val="00E447DF"/>
     <w:rsid w:val="00E4536F"/>
     <w:rsid w:val="00E45549"/>
     <w:rsid w:val="00E456BF"/>
     <w:rsid w:val="00E45B60"/>
     <w:rsid w:val="00E45E8A"/>
     <w:rsid w:val="00E46660"/>
     <w:rsid w:val="00E466EF"/>
     <w:rsid w:val="00E46D33"/>
     <w:rsid w:val="00E46EFE"/>
     <w:rsid w:val="00E47764"/>
     <w:rsid w:val="00E47E5E"/>
     <w:rsid w:val="00E50DEB"/>
     <w:rsid w:val="00E51D5A"/>
     <w:rsid w:val="00E524A6"/>
     <w:rsid w:val="00E5274E"/>
     <w:rsid w:val="00E52A31"/>
     <w:rsid w:val="00E52A49"/>
     <w:rsid w:val="00E52AD2"/>
     <w:rsid w:val="00E52BFC"/>
     <w:rsid w:val="00E52D4E"/>
     <w:rsid w:val="00E53C48"/>
     <w:rsid w:val="00E540E5"/>
     <w:rsid w:val="00E542C6"/>
     <w:rsid w:val="00E542CC"/>
     <w:rsid w:val="00E55767"/>
+    <w:rsid w:val="00E5695F"/>
     <w:rsid w:val="00E56E57"/>
     <w:rsid w:val="00E57101"/>
     <w:rsid w:val="00E574E7"/>
+    <w:rsid w:val="00E57703"/>
     <w:rsid w:val="00E5F1C1"/>
     <w:rsid w:val="00E6003C"/>
     <w:rsid w:val="00E605C9"/>
     <w:rsid w:val="00E60B84"/>
     <w:rsid w:val="00E60CDC"/>
+    <w:rsid w:val="00E60DC4"/>
     <w:rsid w:val="00E60E50"/>
     <w:rsid w:val="00E6128A"/>
     <w:rsid w:val="00E61976"/>
     <w:rsid w:val="00E627CD"/>
     <w:rsid w:val="00E62D27"/>
     <w:rsid w:val="00E631E0"/>
     <w:rsid w:val="00E63A32"/>
     <w:rsid w:val="00E65848"/>
     <w:rsid w:val="00E65E9A"/>
     <w:rsid w:val="00E65F69"/>
     <w:rsid w:val="00E6619B"/>
     <w:rsid w:val="00E66301"/>
     <w:rsid w:val="00E66ACD"/>
     <w:rsid w:val="00E66CB6"/>
     <w:rsid w:val="00E66D62"/>
     <w:rsid w:val="00E6718C"/>
     <w:rsid w:val="00E67524"/>
     <w:rsid w:val="00E67639"/>
     <w:rsid w:val="00E67CDB"/>
+    <w:rsid w:val="00E67CEA"/>
     <w:rsid w:val="00E70105"/>
     <w:rsid w:val="00E70594"/>
     <w:rsid w:val="00E7080E"/>
     <w:rsid w:val="00E71940"/>
     <w:rsid w:val="00E71A7C"/>
     <w:rsid w:val="00E71B9C"/>
     <w:rsid w:val="00E71FA9"/>
     <w:rsid w:val="00E721FB"/>
     <w:rsid w:val="00E722F9"/>
     <w:rsid w:val="00E72BCF"/>
     <w:rsid w:val="00E72FA3"/>
     <w:rsid w:val="00E74060"/>
     <w:rsid w:val="00E74A07"/>
     <w:rsid w:val="00E74C40"/>
     <w:rsid w:val="00E753A2"/>
     <w:rsid w:val="00E756F7"/>
     <w:rsid w:val="00E758EC"/>
     <w:rsid w:val="00E75B36"/>
     <w:rsid w:val="00E76787"/>
     <w:rsid w:val="00E767AC"/>
     <w:rsid w:val="00E76805"/>
     <w:rsid w:val="00E7696F"/>
     <w:rsid w:val="00E770C7"/>
     <w:rsid w:val="00E771EF"/>
+    <w:rsid w:val="00E805ED"/>
     <w:rsid w:val="00E80B08"/>
     <w:rsid w:val="00E80D4D"/>
     <w:rsid w:val="00E80DDC"/>
     <w:rsid w:val="00E81746"/>
     <w:rsid w:val="00E81F02"/>
     <w:rsid w:val="00E820A0"/>
     <w:rsid w:val="00E8225E"/>
     <w:rsid w:val="00E8233F"/>
     <w:rsid w:val="00E83493"/>
     <w:rsid w:val="00E8355B"/>
     <w:rsid w:val="00E841F0"/>
     <w:rsid w:val="00E84D6D"/>
     <w:rsid w:val="00E85141"/>
     <w:rsid w:val="00E85664"/>
     <w:rsid w:val="00E85C7C"/>
     <w:rsid w:val="00E87969"/>
     <w:rsid w:val="00E87A7C"/>
     <w:rsid w:val="00E87E3C"/>
     <w:rsid w:val="00E87F07"/>
     <w:rsid w:val="00E906CE"/>
     <w:rsid w:val="00E90B98"/>
     <w:rsid w:val="00E910E8"/>
     <w:rsid w:val="00E915F5"/>
     <w:rsid w:val="00E9181D"/>
     <w:rsid w:val="00E91921"/>
     <w:rsid w:val="00E91AE5"/>
     <w:rsid w:val="00E92017"/>
     <w:rsid w:val="00E92153"/>
     <w:rsid w:val="00E9355D"/>
     <w:rsid w:val="00E937AF"/>
     <w:rsid w:val="00E939F0"/>
+    <w:rsid w:val="00E93A3B"/>
     <w:rsid w:val="00E93CD8"/>
     <w:rsid w:val="00E93F30"/>
     <w:rsid w:val="00E943C0"/>
     <w:rsid w:val="00E95A4F"/>
     <w:rsid w:val="00E962D6"/>
     <w:rsid w:val="00E967F6"/>
     <w:rsid w:val="00E96AB1"/>
     <w:rsid w:val="00E96CCA"/>
     <w:rsid w:val="00E975CC"/>
     <w:rsid w:val="00E979A1"/>
     <w:rsid w:val="00E97A85"/>
     <w:rsid w:val="00E97D59"/>
     <w:rsid w:val="00EA024A"/>
     <w:rsid w:val="00EA0522"/>
     <w:rsid w:val="00EA0558"/>
     <w:rsid w:val="00EA0575"/>
     <w:rsid w:val="00EA0ECB"/>
     <w:rsid w:val="00EA1E72"/>
     <w:rsid w:val="00EA27E8"/>
     <w:rsid w:val="00EA289A"/>
+    <w:rsid w:val="00EA2B37"/>
     <w:rsid w:val="00EA2B87"/>
     <w:rsid w:val="00EA2B88"/>
     <w:rsid w:val="00EA40D3"/>
     <w:rsid w:val="00EA4431"/>
     <w:rsid w:val="00EA4458"/>
     <w:rsid w:val="00EA447A"/>
     <w:rsid w:val="00EA51D7"/>
     <w:rsid w:val="00EA5272"/>
     <w:rsid w:val="00EA5421"/>
     <w:rsid w:val="00EA637A"/>
     <w:rsid w:val="00EA670A"/>
     <w:rsid w:val="00EA6909"/>
     <w:rsid w:val="00EA6CD0"/>
     <w:rsid w:val="00EA72D5"/>
     <w:rsid w:val="00EA79CA"/>
     <w:rsid w:val="00EA7E44"/>
     <w:rsid w:val="00EA7F76"/>
     <w:rsid w:val="00EB04DC"/>
+    <w:rsid w:val="00EB092B"/>
     <w:rsid w:val="00EB0CB9"/>
     <w:rsid w:val="00EB19D6"/>
     <w:rsid w:val="00EB256F"/>
     <w:rsid w:val="00EB3331"/>
     <w:rsid w:val="00EB33EC"/>
     <w:rsid w:val="00EB37A1"/>
     <w:rsid w:val="00EB39A0"/>
     <w:rsid w:val="00EB3AC2"/>
     <w:rsid w:val="00EB4AC5"/>
     <w:rsid w:val="00EB4B64"/>
     <w:rsid w:val="00EB71BF"/>
     <w:rsid w:val="00EB7340"/>
     <w:rsid w:val="00EB7D68"/>
     <w:rsid w:val="00EB7FEE"/>
     <w:rsid w:val="00EC0810"/>
     <w:rsid w:val="00EC0C72"/>
     <w:rsid w:val="00EC1DC3"/>
     <w:rsid w:val="00EC4141"/>
     <w:rsid w:val="00EC46C5"/>
     <w:rsid w:val="00EC610E"/>
     <w:rsid w:val="00EC6AD4"/>
     <w:rsid w:val="00EC6ADD"/>
     <w:rsid w:val="00EC79FC"/>
     <w:rsid w:val="00ED0021"/>
     <w:rsid w:val="00ED0313"/>
@@ -19718,304 +22957,319 @@
     <w:rsid w:val="00ED6998"/>
     <w:rsid w:val="00ED7F3D"/>
     <w:rsid w:val="00EE0656"/>
     <w:rsid w:val="00EE12AE"/>
     <w:rsid w:val="00EE14C6"/>
     <w:rsid w:val="00EE2552"/>
     <w:rsid w:val="00EE2729"/>
     <w:rsid w:val="00EE2BFB"/>
     <w:rsid w:val="00EE3559"/>
     <w:rsid w:val="00EE366F"/>
     <w:rsid w:val="00EE3FDB"/>
     <w:rsid w:val="00EE415D"/>
     <w:rsid w:val="00EE4651"/>
     <w:rsid w:val="00EE4845"/>
     <w:rsid w:val="00EE48FE"/>
     <w:rsid w:val="00EE5806"/>
     <w:rsid w:val="00EE5DE4"/>
     <w:rsid w:val="00EE5DE8"/>
     <w:rsid w:val="00EE6D22"/>
     <w:rsid w:val="00EF0982"/>
     <w:rsid w:val="00EF0B60"/>
     <w:rsid w:val="00EF0BA0"/>
     <w:rsid w:val="00EF0EB5"/>
     <w:rsid w:val="00EF1164"/>
     <w:rsid w:val="00EF1588"/>
+    <w:rsid w:val="00EF1B30"/>
     <w:rsid w:val="00EF2410"/>
     <w:rsid w:val="00EF295F"/>
     <w:rsid w:val="00EF2A48"/>
     <w:rsid w:val="00EF2C88"/>
     <w:rsid w:val="00EF2E5F"/>
     <w:rsid w:val="00EF4118"/>
     <w:rsid w:val="00EF4403"/>
     <w:rsid w:val="00EF4F4B"/>
     <w:rsid w:val="00EF5228"/>
     <w:rsid w:val="00EF5A82"/>
     <w:rsid w:val="00EF635A"/>
     <w:rsid w:val="00EF69BD"/>
+    <w:rsid w:val="00EF733C"/>
     <w:rsid w:val="00EF7AD5"/>
     <w:rsid w:val="00EF7C43"/>
     <w:rsid w:val="00F00372"/>
     <w:rsid w:val="00F0070C"/>
     <w:rsid w:val="00F00AB9"/>
     <w:rsid w:val="00F0109C"/>
     <w:rsid w:val="00F0150D"/>
     <w:rsid w:val="00F01C67"/>
     <w:rsid w:val="00F021F2"/>
     <w:rsid w:val="00F02853"/>
     <w:rsid w:val="00F02925"/>
     <w:rsid w:val="00F02B12"/>
     <w:rsid w:val="00F0327C"/>
     <w:rsid w:val="00F035D3"/>
     <w:rsid w:val="00F03AD5"/>
     <w:rsid w:val="00F03ED3"/>
     <w:rsid w:val="00F03EFC"/>
     <w:rsid w:val="00F03F93"/>
     <w:rsid w:val="00F04CE6"/>
     <w:rsid w:val="00F0597F"/>
     <w:rsid w:val="00F05AED"/>
     <w:rsid w:val="00F06A91"/>
     <w:rsid w:val="00F06CCC"/>
     <w:rsid w:val="00F07064"/>
     <w:rsid w:val="00F073E6"/>
     <w:rsid w:val="00F075EF"/>
     <w:rsid w:val="00F07BB0"/>
     <w:rsid w:val="00F110D4"/>
     <w:rsid w:val="00F117D6"/>
     <w:rsid w:val="00F11AE6"/>
     <w:rsid w:val="00F11DA2"/>
     <w:rsid w:val="00F12060"/>
     <w:rsid w:val="00F12068"/>
     <w:rsid w:val="00F12074"/>
+    <w:rsid w:val="00F13624"/>
     <w:rsid w:val="00F13C4F"/>
     <w:rsid w:val="00F14300"/>
     <w:rsid w:val="00F150F1"/>
     <w:rsid w:val="00F157FB"/>
     <w:rsid w:val="00F16032"/>
     <w:rsid w:val="00F163F8"/>
     <w:rsid w:val="00F16470"/>
     <w:rsid w:val="00F16958"/>
     <w:rsid w:val="00F16A42"/>
     <w:rsid w:val="00F16DC3"/>
     <w:rsid w:val="00F16E1B"/>
     <w:rsid w:val="00F1723F"/>
     <w:rsid w:val="00F1733C"/>
     <w:rsid w:val="00F17C93"/>
     <w:rsid w:val="00F207C9"/>
     <w:rsid w:val="00F22435"/>
+    <w:rsid w:val="00F232F6"/>
     <w:rsid w:val="00F23309"/>
     <w:rsid w:val="00F25354"/>
     <w:rsid w:val="00F25B34"/>
     <w:rsid w:val="00F25B89"/>
     <w:rsid w:val="00F25E75"/>
     <w:rsid w:val="00F26EF7"/>
     <w:rsid w:val="00F27029"/>
     <w:rsid w:val="00F275FB"/>
     <w:rsid w:val="00F2795F"/>
     <w:rsid w:val="00F27C6A"/>
     <w:rsid w:val="00F27F3F"/>
     <w:rsid w:val="00F30584"/>
     <w:rsid w:val="00F30F31"/>
     <w:rsid w:val="00F31043"/>
     <w:rsid w:val="00F3152B"/>
     <w:rsid w:val="00F31830"/>
     <w:rsid w:val="00F31C23"/>
+    <w:rsid w:val="00F32285"/>
     <w:rsid w:val="00F32BC1"/>
     <w:rsid w:val="00F32F5F"/>
     <w:rsid w:val="00F32F9B"/>
     <w:rsid w:val="00F33B2E"/>
     <w:rsid w:val="00F33B3E"/>
     <w:rsid w:val="00F34060"/>
     <w:rsid w:val="00F34FC1"/>
     <w:rsid w:val="00F352C8"/>
     <w:rsid w:val="00F354D7"/>
     <w:rsid w:val="00F35652"/>
     <w:rsid w:val="00F359B2"/>
     <w:rsid w:val="00F3619D"/>
     <w:rsid w:val="00F36A30"/>
     <w:rsid w:val="00F36B9D"/>
     <w:rsid w:val="00F37253"/>
     <w:rsid w:val="00F37389"/>
     <w:rsid w:val="00F374C8"/>
     <w:rsid w:val="00F3770A"/>
     <w:rsid w:val="00F40373"/>
     <w:rsid w:val="00F408CA"/>
     <w:rsid w:val="00F40B02"/>
     <w:rsid w:val="00F40B42"/>
     <w:rsid w:val="00F412B5"/>
     <w:rsid w:val="00F418EB"/>
     <w:rsid w:val="00F42414"/>
     <w:rsid w:val="00F42620"/>
     <w:rsid w:val="00F4308B"/>
     <w:rsid w:val="00F431B3"/>
     <w:rsid w:val="00F43207"/>
     <w:rsid w:val="00F433C3"/>
     <w:rsid w:val="00F43480"/>
     <w:rsid w:val="00F4413E"/>
     <w:rsid w:val="00F44A8A"/>
     <w:rsid w:val="00F45FD9"/>
     <w:rsid w:val="00F4606C"/>
     <w:rsid w:val="00F464D5"/>
     <w:rsid w:val="00F466E1"/>
     <w:rsid w:val="00F46AE8"/>
     <w:rsid w:val="00F46F1D"/>
     <w:rsid w:val="00F472C6"/>
+    <w:rsid w:val="00F4752E"/>
+    <w:rsid w:val="00F50166"/>
     <w:rsid w:val="00F50ACA"/>
     <w:rsid w:val="00F50C62"/>
     <w:rsid w:val="00F50DCE"/>
     <w:rsid w:val="00F51CBB"/>
     <w:rsid w:val="00F520F1"/>
     <w:rsid w:val="00F527E3"/>
     <w:rsid w:val="00F52BAA"/>
     <w:rsid w:val="00F52D0F"/>
     <w:rsid w:val="00F532C3"/>
     <w:rsid w:val="00F53568"/>
     <w:rsid w:val="00F53853"/>
     <w:rsid w:val="00F53D4D"/>
     <w:rsid w:val="00F53D65"/>
     <w:rsid w:val="00F5433A"/>
     <w:rsid w:val="00F5439B"/>
     <w:rsid w:val="00F54554"/>
     <w:rsid w:val="00F548DB"/>
     <w:rsid w:val="00F556D9"/>
     <w:rsid w:val="00F56029"/>
     <w:rsid w:val="00F5616A"/>
     <w:rsid w:val="00F56485"/>
     <w:rsid w:val="00F56593"/>
     <w:rsid w:val="00F5663F"/>
     <w:rsid w:val="00F567F7"/>
+    <w:rsid w:val="00F5690E"/>
     <w:rsid w:val="00F56E5C"/>
     <w:rsid w:val="00F579A6"/>
     <w:rsid w:val="00F57C36"/>
+    <w:rsid w:val="00F6087F"/>
     <w:rsid w:val="00F6107F"/>
     <w:rsid w:val="00F6158B"/>
     <w:rsid w:val="00F615D2"/>
     <w:rsid w:val="00F61BFF"/>
     <w:rsid w:val="00F6298E"/>
     <w:rsid w:val="00F62A63"/>
     <w:rsid w:val="00F62EDE"/>
     <w:rsid w:val="00F6315B"/>
     <w:rsid w:val="00F632DB"/>
     <w:rsid w:val="00F642CC"/>
+    <w:rsid w:val="00F64902"/>
     <w:rsid w:val="00F650C4"/>
     <w:rsid w:val="00F6557E"/>
     <w:rsid w:val="00F656E5"/>
     <w:rsid w:val="00F65822"/>
     <w:rsid w:val="00F6628F"/>
     <w:rsid w:val="00F668A5"/>
     <w:rsid w:val="00F67372"/>
     <w:rsid w:val="00F676B5"/>
     <w:rsid w:val="00F67ABC"/>
     <w:rsid w:val="00F700F0"/>
     <w:rsid w:val="00F70B5C"/>
     <w:rsid w:val="00F70C80"/>
     <w:rsid w:val="00F71590"/>
     <w:rsid w:val="00F717D3"/>
     <w:rsid w:val="00F71836"/>
     <w:rsid w:val="00F72234"/>
     <w:rsid w:val="00F722C1"/>
     <w:rsid w:val="00F72494"/>
     <w:rsid w:val="00F7253E"/>
     <w:rsid w:val="00F72C80"/>
     <w:rsid w:val="00F739C9"/>
     <w:rsid w:val="00F73C3F"/>
     <w:rsid w:val="00F740A3"/>
     <w:rsid w:val="00F744BD"/>
+    <w:rsid w:val="00F744C9"/>
     <w:rsid w:val="00F74778"/>
     <w:rsid w:val="00F74874"/>
     <w:rsid w:val="00F75229"/>
     <w:rsid w:val="00F75CFB"/>
     <w:rsid w:val="00F75D1A"/>
     <w:rsid w:val="00F75FAC"/>
     <w:rsid w:val="00F761E6"/>
     <w:rsid w:val="00F76892"/>
     <w:rsid w:val="00F76A71"/>
     <w:rsid w:val="00F81184"/>
     <w:rsid w:val="00F813E9"/>
     <w:rsid w:val="00F820B3"/>
     <w:rsid w:val="00F82878"/>
     <w:rsid w:val="00F82890"/>
     <w:rsid w:val="00F831CC"/>
     <w:rsid w:val="00F832DA"/>
     <w:rsid w:val="00F836A0"/>
+    <w:rsid w:val="00F836A7"/>
     <w:rsid w:val="00F837E8"/>
     <w:rsid w:val="00F83D23"/>
     <w:rsid w:val="00F84623"/>
     <w:rsid w:val="00F8469E"/>
     <w:rsid w:val="00F852AB"/>
     <w:rsid w:val="00F85847"/>
     <w:rsid w:val="00F8587F"/>
     <w:rsid w:val="00F861D2"/>
+    <w:rsid w:val="00F86998"/>
     <w:rsid w:val="00F87779"/>
     <w:rsid w:val="00F8783A"/>
     <w:rsid w:val="00F87860"/>
     <w:rsid w:val="00F87DC8"/>
     <w:rsid w:val="00F91532"/>
     <w:rsid w:val="00F91B83"/>
     <w:rsid w:val="00F91C83"/>
     <w:rsid w:val="00F92037"/>
+    <w:rsid w:val="00F92553"/>
     <w:rsid w:val="00F92585"/>
     <w:rsid w:val="00F92BF4"/>
     <w:rsid w:val="00F934C7"/>
     <w:rsid w:val="00F934D6"/>
     <w:rsid w:val="00F9392F"/>
     <w:rsid w:val="00F94E76"/>
     <w:rsid w:val="00F959BC"/>
     <w:rsid w:val="00F95BD2"/>
     <w:rsid w:val="00F95F59"/>
     <w:rsid w:val="00F96566"/>
     <w:rsid w:val="00FA085B"/>
     <w:rsid w:val="00FA118F"/>
     <w:rsid w:val="00FA14EA"/>
     <w:rsid w:val="00FA244E"/>
     <w:rsid w:val="00FA28FE"/>
     <w:rsid w:val="00FA2CCB"/>
     <w:rsid w:val="00FA2EBA"/>
     <w:rsid w:val="00FA30C5"/>
     <w:rsid w:val="00FA3204"/>
     <w:rsid w:val="00FA326E"/>
     <w:rsid w:val="00FA32F4"/>
     <w:rsid w:val="00FA3ED7"/>
     <w:rsid w:val="00FA4B3C"/>
     <w:rsid w:val="00FA4D81"/>
     <w:rsid w:val="00FA51F9"/>
     <w:rsid w:val="00FA545E"/>
     <w:rsid w:val="00FA5D85"/>
     <w:rsid w:val="00FA6523"/>
     <w:rsid w:val="00FA71C9"/>
     <w:rsid w:val="00FB00F9"/>
     <w:rsid w:val="00FB0DD3"/>
     <w:rsid w:val="00FB0F60"/>
     <w:rsid w:val="00FB132E"/>
     <w:rsid w:val="00FB2CA7"/>
     <w:rsid w:val="00FB2F3F"/>
     <w:rsid w:val="00FB4439"/>
     <w:rsid w:val="00FB47A7"/>
     <w:rsid w:val="00FB481E"/>
     <w:rsid w:val="00FB48F1"/>
     <w:rsid w:val="00FB4CEC"/>
     <w:rsid w:val="00FB5C6A"/>
+    <w:rsid w:val="00FB5F24"/>
     <w:rsid w:val="00FB5FD5"/>
     <w:rsid w:val="00FB6362"/>
     <w:rsid w:val="00FB6B4F"/>
     <w:rsid w:val="00FB74FF"/>
     <w:rsid w:val="00FB7626"/>
     <w:rsid w:val="00FB7788"/>
     <w:rsid w:val="00FB7A16"/>
     <w:rsid w:val="00FC03E6"/>
     <w:rsid w:val="00FC097E"/>
     <w:rsid w:val="00FC0EBD"/>
     <w:rsid w:val="00FC11DC"/>
     <w:rsid w:val="00FC1443"/>
     <w:rsid w:val="00FC15FD"/>
     <w:rsid w:val="00FC16EA"/>
     <w:rsid w:val="00FC25D1"/>
     <w:rsid w:val="00FC3166"/>
     <w:rsid w:val="00FC3BEB"/>
     <w:rsid w:val="00FC3E1F"/>
     <w:rsid w:val="00FC480D"/>
     <w:rsid w:val="00FC4D1F"/>
     <w:rsid w:val="00FC5335"/>
     <w:rsid w:val="00FC61D4"/>
     <w:rsid w:val="00FC65C0"/>
     <w:rsid w:val="00FC6BD6"/>
     <w:rsid w:val="00FC6FC4"/>
@@ -20024,73 +23278,75 @@
     <w:rsid w:val="00FC7D29"/>
     <w:rsid w:val="00FD02DB"/>
     <w:rsid w:val="00FD0A54"/>
     <w:rsid w:val="00FD0D53"/>
     <w:rsid w:val="00FD0FB2"/>
     <w:rsid w:val="00FD1134"/>
     <w:rsid w:val="00FD12EB"/>
     <w:rsid w:val="00FD1A74"/>
     <w:rsid w:val="00FD1BE1"/>
     <w:rsid w:val="00FD1D39"/>
     <w:rsid w:val="00FD1F72"/>
     <w:rsid w:val="00FD2A4A"/>
     <w:rsid w:val="00FD2CDF"/>
     <w:rsid w:val="00FD396D"/>
     <w:rsid w:val="00FD3E64"/>
     <w:rsid w:val="00FD404B"/>
     <w:rsid w:val="00FD46E7"/>
     <w:rsid w:val="00FD5A8C"/>
     <w:rsid w:val="00FD60A4"/>
     <w:rsid w:val="00FD6C3F"/>
     <w:rsid w:val="00FD6D87"/>
     <w:rsid w:val="00FD77AD"/>
     <w:rsid w:val="00FD7EBC"/>
     <w:rsid w:val="00FE0904"/>
     <w:rsid w:val="00FE0EC7"/>
+    <w:rsid w:val="00FE11B3"/>
     <w:rsid w:val="00FE12C5"/>
     <w:rsid w:val="00FE133F"/>
     <w:rsid w:val="00FE135F"/>
     <w:rsid w:val="00FE168B"/>
     <w:rsid w:val="00FE176C"/>
     <w:rsid w:val="00FE1946"/>
     <w:rsid w:val="00FE1BE0"/>
     <w:rsid w:val="00FE2166"/>
     <w:rsid w:val="00FE25C9"/>
     <w:rsid w:val="00FE2EF2"/>
     <w:rsid w:val="00FE2EFB"/>
     <w:rsid w:val="00FE388F"/>
     <w:rsid w:val="00FE38B2"/>
     <w:rsid w:val="00FE4AD4"/>
     <w:rsid w:val="00FE598D"/>
     <w:rsid w:val="00FE607D"/>
     <w:rsid w:val="00FE6231"/>
     <w:rsid w:val="00FE69B7"/>
     <w:rsid w:val="00FE6F01"/>
     <w:rsid w:val="00FE7439"/>
     <w:rsid w:val="00FE7854"/>
     <w:rsid w:val="00FF047E"/>
     <w:rsid w:val="00FF1A7F"/>
+    <w:rsid w:val="00FF1F63"/>
     <w:rsid w:val="00FF27D3"/>
     <w:rsid w:val="00FF3703"/>
     <w:rsid w:val="00FF376C"/>
     <w:rsid w:val="00FF3B94"/>
     <w:rsid w:val="00FF3EC7"/>
     <w:rsid w:val="00FF4124"/>
     <w:rsid w:val="00FF4A62"/>
     <w:rsid w:val="00FF4CE9"/>
     <w:rsid w:val="00FF4F6D"/>
     <w:rsid w:val="00FF5AC3"/>
     <w:rsid w:val="00FF5ED3"/>
     <w:rsid w:val="00FF6216"/>
     <w:rsid w:val="00FF66D6"/>
     <w:rsid w:val="00FF6AA1"/>
     <w:rsid w:val="00FF6B47"/>
     <w:rsid w:val="00FF737E"/>
     <w:rsid w:val="00FF7935"/>
     <w:rsid w:val="00FF79E3"/>
     <w:rsid w:val="00FF7C5E"/>
     <w:rsid w:val="010282E7"/>
     <w:rsid w:val="0104ADE1"/>
     <w:rsid w:val="010C4B91"/>
     <w:rsid w:val="013C4594"/>
     <w:rsid w:val="015487D3"/>
     <w:rsid w:val="015531C9"/>
@@ -24088,595 +27344,594 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Parasts">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00AF5352"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Virsraksts1">
     <w:name w:val="heading 1"/>
-    <w:next w:val="Normal"/>
-    <w:link w:val="Heading1Char"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts1Rakstz"/>
     <w:qFormat/>
     <w:rsid w:val="00AF5352"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Helvetica"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:sz w:val="36"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Noklusjumarindkopasfonts">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Parastatabula">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Bezsaraksta">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...1 lines deleted...]
-    <w:link w:val="Heading1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts1Rakstz">
+    <w:name w:val="Virsraksts 1 Rakstz."/>
+    <w:link w:val="Virsraksts1"/>
     <w:rsid w:val="00AF5352"/>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
+  <w:style w:type="character" w:styleId="Komentraatsauce">
     <w:name w:val="annotation reference"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AF5352"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
+  <w:style w:type="paragraph" w:styleId="Komentrateksts">
     <w:name w:val="annotation text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentTextChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="KomentratekstsRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AF5352"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-[...1 lines deleted...]
-    <w:link w:val="CommentText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KomentratekstsRakstz">
+    <w:name w:val="Komentāra teksts Rakstz."/>
+    <w:link w:val="Komentrateksts"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AF5352"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="lv-LV"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BookTitle">
+  <w:style w:type="character" w:styleId="Grmatasnosaukums">
     <w:name w:val="Book Title"/>
     <w:qFormat/>
     <w:rsid w:val="00AF5352"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
+  <w:style w:type="paragraph" w:styleId="Balonteksts">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="BalontekstsRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AF5352"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...1 lines deleted...]
-    <w:link w:val="BalloonText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalontekstsRakstz">
+    <w:name w:val="Balonteksts Rakstz."/>
+    <w:link w:val="Balonteksts"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00AF5352"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:color w:val="000000"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="lv-LV"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Galvene">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="GalveneRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AF5352"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...1 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="GalveneRakstz">
+    <w:name w:val="Galvene Rakstz."/>
+    <w:link w:val="Galvene"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AF5352"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="lv-LV"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Kjene">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="KjeneRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AF5352"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...1 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KjeneRakstz">
+    <w:name w:val="Kājene Rakstz."/>
+    <w:link w:val="Kjene"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AF5352"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="lv-LV"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="Sarakstarindkopa">
     <w:name w:val="List Paragraph"/>
     <w:aliases w:val="H&amp;P List Paragraph,2,Strip,List Paragraph1,Saraksta rindkopa1,Normal bullet 2,Bullet list,List Paragraph11,Colorful List - Accent 12,List1,Akapit z listą BS,References,Colorful List - Accent 11,List Paragraph compact,Dot pt,No Spacing1"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="ListParagraphChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="SarakstarindkopaRakstz"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00240790"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:color w:val="auto"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="tvhtml">
     <w:name w:val="tv_html"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:rsid w:val="00240790"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+  <w:style w:type="paragraph" w:styleId="Vresteksts">
     <w:name w:val="footnote text"/>
     <w:aliases w:val="Footnote Text Char1,Footnote Text Char Char,Footnote Text Char1 Char Char,Footnote Text Char Char Char Char,Footnote Text Char1 Char Char1 Char Char,Footnote Text Char Char Char Char Char Char,Footnote Text Char1 Char Char1 Char,Footnote,f"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FootnoteTextChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="VrestekstsRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00B15866"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:color w:val="auto"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
-[...2 lines deleted...]
-    <w:link w:val="FootnoteText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VrestekstsRakstz">
+    <w:name w:val="Vēres teksts Rakstz."/>
+    <w:aliases w:val="Footnote Text Char1 Rakstz.,Footnote Text Char Char Rakstz.,Footnote Text Char1 Char Char Rakstz.,Footnote Text Char Char Char Char Rakstz.,Footnote Text Char1 Char Char1 Char Char Rakstz.,Footnote Text Char1 Char Char1 Char Rakstz."/>
+    <w:link w:val="Vresteksts"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00B15866"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
+  <w:style w:type="character" w:styleId="Vresatsauce">
     <w:name w:val="footnote reference"/>
     <w:aliases w:val="Footnote Reference Number,Footnote symbol,Footnote Refernece,Footnote Reference Superscript,ftref,Odwołanie przypisu,BVI fnr,Footnotes refss,SUPERS,Ref,de nota al pie,-E Fußnotenzeichen,Footnote reference number,Times 10 Point,E,E FNZ"/>
     <w:link w:val="CharCharCharChar"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00B15866"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
+  <w:style w:type="paragraph" w:styleId="Prskatjums">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009A0C38"/>
     <w:rPr>
       <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="DocumentMap">
+  <w:style w:type="paragraph" w:styleId="Dokumentakarte">
     <w:name w:val="Document Map"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="DocumentMapChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="DokumentakarteRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008017E3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="DocumentMapChar">
-[...1 lines deleted...]
-    <w:link w:val="DocumentMap"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DokumentakarteRakstz">
+    <w:name w:val="Dokumenta karte Rakstz."/>
+    <w:link w:val="Dokumentakarte"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="008017E3"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:color w:val="000000"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
+  <w:style w:type="paragraph" w:styleId="Komentratma">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="CommentText"/>
-[...1 lines deleted...]
-    <w:link w:val="CommentSubjectChar"/>
+    <w:basedOn w:val="Komentrateksts"/>
+    <w:next w:val="Komentrateksts"/>
+    <w:link w:val="KomentratmaRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00ED2507"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
-[...1 lines deleted...]
-    <w:link w:val="CommentSubject"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KomentratmaRakstz">
+    <w:name w:val="Komentāra tēma Rakstz."/>
+    <w:link w:val="Komentratma"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00ED2507"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="lv-LV"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
-[...2 lines deleted...]
-    <w:link w:val="ListParagraph"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SarakstarindkopaRakstz">
+    <w:name w:val="Saraksta rindkopa Rakstz."/>
+    <w:aliases w:val="H&amp;P List Paragraph Rakstz.,2 Rakstz.,Strip Rakstz.,List Paragraph1 Rakstz.,Saraksta rindkopa1 Rakstz.,Normal bullet 2 Rakstz.,Bullet list Rakstz.,List Paragraph11 Rakstz.,Colorful List - Accent 12 Rakstz.,List1 Rakstz."/>
+    <w:link w:val="Sarakstarindkopa"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00A9209F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="00A9209F"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
+  <w:style w:type="character" w:styleId="Hipersaite">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0067495D"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rakstz">
     <w:name w:val="Rakstz."/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="00733E26"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma"/>
       <w:color w:val="auto"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NoteikumutekstamRakstz">
     <w:name w:val="Noteikumu tekstam Rakstz."/>
     <w:link w:val="Noteikumutekstam"/>
     <w:locked/>
     <w:rsid w:val="00CE0274"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Noteikumutekstam">
     <w:name w:val="Noteikumu tekstam"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:link w:val="NoteikumutekstamRakstz"/>
     <w:autoRedefine/>
     <w:rsid w:val="00CE0274"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="720"/>
       </w:tabs>
       <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:color w:val="auto"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalWeb">
+  <w:style w:type="paragraph" w:styleId="Paraststmeklis">
     <w:name w:val="Normal (Web)"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="002D09ED"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:color w:val="auto"/>
       <w:sz w:val="24"/>
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NoSpacing">
+  <w:style w:type="paragraph" w:styleId="Bezatstarpm">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="008E6B1B"/>
     <w:rPr>
       <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Emphasis">
+  <w:style w:type="character" w:styleId="Izclums">
     <w:name w:val="Emphasis"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00AC62D7"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="normal2">
     <w:name w:val="normal2"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="00AC62D7"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="0" w:line="312" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:color w:val="auto"/>
       <w:sz w:val="24"/>
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
+  <w:style w:type="character" w:styleId="Izmantotahipersaite">
     <w:name w:val="FollowedHyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009D2107"/>
     <w:rPr>
       <w:color w:val="800080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="cspklasifikatorscodename">
     <w:name w:val="csp_klasifikators_code_name"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:rsid w:val="00E02CB3"/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
+  <w:style w:type="character" w:styleId="Vietturateksts">
     <w:name w:val="Placeholder Text"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="002724B0"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
     <w:name w:val="apple-converted-space"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:rsid w:val="00764343"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="PlainText">
+  <w:style w:type="paragraph" w:styleId="Vienkrsteksts">
     <w:name w:val="Plain Text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="PlainTextChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="VienkrstekstsRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002C7363"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri" w:cs="Consolas"/>
       <w:color w:val="auto"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="PlainTextChar">
-[...1 lines deleted...]
-    <w:link w:val="PlainText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VienkrstekstsRakstz">
+    <w:name w:val="Vienkāršs teksts Rakstz."/>
+    <w:link w:val="Vienkrsteksts"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002C7363"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Consolas"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharCharCharChar">
     <w:name w:val="Char Char Char Char"/>
     <w:aliases w:val="Char2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="FootnoteReference"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Vresatsauce"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="000745BC"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:color w:val="auto"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:vertAlign w:val="superscript"/>
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
     <w:name w:val="Unresolved Mention1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009917BB"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
@@ -24818,53 +28073,53 @@
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Mention50000">
     <w:name w:val="Mention50000"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A66D26"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Mention500000">
     <w:name w:val="Mention500000"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007925AC"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="Reatabula">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Parastatabula"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00FB4123"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Mention7">
     <w:name w:val="Mention7"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C610F3"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention6">
     <w:name w:val="Unresolved Mention6"/>
@@ -24885,185 +28140,185 @@
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Mention8">
     <w:name w:val="Mention8"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AD6397"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Mention9">
     <w:name w:val="Mention9"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
     <w:name w:val="paragraph"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00D778B1"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
       <w:color w:val="auto"/>
       <w:sz w:val="24"/>
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:rsid w:val="00D778B1"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style2">
     <w:name w:val="Style2"/>
-    <w:next w:val="BodyText2"/>
+    <w:next w:val="Pamatteksts2"/>
     <w:link w:val="Style2Char"/>
     <w:qFormat/>
     <w:rsid w:val="00E02CFC"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:spacing w:before="120" w:after="120"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Style2Char">
     <w:name w:val="Style2 Char"/>
     <w:link w:val="Style2"/>
     <w:rsid w:val="00E02CFC"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText2">
+  <w:style w:type="paragraph" w:styleId="Pamatteksts2">
     <w:name w:val="Body Text 2"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyText2Char"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="Pamatteksts2Rakstz"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E02CFC"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
-[...1 lines deleted...]
-    <w:link w:val="BodyText2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Pamatteksts2Rakstz">
+    <w:name w:val="Pamatteksts 2 Rakstz."/>
+    <w:link w:val="Pamatteksts2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00E02CFC"/>
     <w:rPr>
       <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
+  <w:style w:type="character" w:styleId="Neatrisintapieminana">
     <w:name w:val="Unresolved Mention"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CF2777"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="cf01">
     <w:name w:val="cf01"/>
     <w:rsid w:val="00007688"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="cf11">
     <w:name w:val="cf11"/>
     <w:rsid w:val="00007688"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="pf0">
     <w:name w:val="pf0"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="004F49FC"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:color w:val="auto"/>
       <w:sz w:val="24"/>
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Mention">
+  <w:style w:type="character" w:styleId="Piemint">
     <w:name w:val="Mention"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00807E86"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:rsid w:val="00224116"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Standard">
     <w:name w:val="Standard"/>
     <w:rsid w:val="00000244"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="337662198">
@@ -25782,55 +29037,55 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2137334893">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lm.gov.lv/lv/celvedis-ieklaujosas-vides-veidosanai-valsts-un-pasvaldibu-iestades-2020" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lm.gov.lv/lv/media/18838/download" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lm.gov.lv/lv/vadlinijas&#8211;horizontala&#8211;principa&#8211;vienlidziba&#8211;ieklausana&#8211;nediskriminacija&#8211;un&#8211;pamattiesibu&#8211;ieverosana&#8211;istenosanai&#8211;un&#8211;uzraudzibai&#8211;2021&#8211;2027" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.varam.gov.lv/lv/wwwvaramgovlv/lv/pieklustamiba" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pieklustamiba.varam.gov.lv" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lm.gov.lv/lv/celvedis-ieklaujosas-vides-veidosanai-valsts-un-pasvaldibu-iestades-2020" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lm.gov.lv/lv/media/18838/download" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lm.gov.lv/lv/vadlinijas&#8211;horizontala&#8211;principa&#8211;vienlidziba&#8211;ieklausana&#8211;nediskriminacija&#8211;un&#8211;pamattiesibu&#8211;ieverosana&#8211;istenosanai&#8211;un&#8211;uzraudzibai&#8211;2021&#8211;2027" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.varam.gov.lv/lv/wwwvaramgovlv/lv/pieklustamiba" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pieklustamiba.varam.gov.lv" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tapportals.mk.gov.lv/legal_acts/ca84fcc7-3f49-4ac1-a75a-418b6da1f483" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esfondi.lv/vadlinijas" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/LV/TXT/HTML/?uri=CELEX:32021R1060&amp;qid=1625116684765&amp;from=EN" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tapportals.mk.gov.lv/legal_acts/ca84fcc7-3f49-4ac1-a75a-418b6da1f483" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -26101,50 +29356,54 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="42144e59-5907-413f-b624-803f3a022d9b" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="25a75a1d-8b78-49a6-8e4b-dbe94589a28d">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <SharedWithUsers xmlns="42144e59-5907-413f-b624-803f3a022d9b">
       <UserInfo>
         <DisplayName>Elīna Kļava</DisplayName>
         <AccountId>163</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Evija Bistere</DisplayName>
         <AccountId>19</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Liene Gratkovska</DisplayName>
         <AccountId>15</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Raivis Bremšmits</DisplayName>
         <AccountId>73</AccountId>
@@ -26153,88 +29412,85 @@
       <UserInfo>
         <DisplayName>Jevgēnija Butņicka</DisplayName>
         <AccountId>43</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Indra Ciukša</DisplayName>
         <AccountId>44</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Svetlana Sergejeva</DisplayName>
         <AccountId>20</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Līga Romāne-Kalniņa</DisplayName>
         <AccountId>454</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CCAE56773E04C54A8AAEC798B999D08D" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a8c0a6ef51c4202741ac7f2d538e8b85">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="25a75a1d-8b78-49a6-8e4b-dbe94589a28d" xmlns:ns3="42144e59-5907-413f-b624-803f3a022d9b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="70ce71153bee3b71918a281891b37a47" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CCAE56773E04C54A8AAEC798B999D08D" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ca66fe658f6e7c48fa3a82a2102fbdd4">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="25a75a1d-8b78-49a6-8e4b-dbe94589a28d" xmlns:ns3="42144e59-5907-413f-b624-803f3a022d9b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f677f4bdca950af14c1d8dea0a88e849" ns2:_="" ns3:_="">
     <xsd:import namespace="25a75a1d-8b78-49a6-8e4b-dbe94589a28d"/>
     <xsd:import namespace="42144e59-5907-413f-b624-803f3a022d9b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="25a75a1d-8b78-49a6-8e4b-dbe94589a28d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -26258,50 +29514,55 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="23" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="42144e59-5907-413f-b624-803f3a022d9b" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -26402,122 +29663,116 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{34CF09E7-FF17-41C3-B8FD-155987C3D9A2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{52FC60D9-4809-434D-8411-844204C0D4F7}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{52FC60D9-4809-434D-8411-844204C0D4F7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{34CF09E7-FF17-41C3-B8FD-155987C3D9A2}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="42144e59-5907-413f-b624-803f3a022d9b"/>
+    <ds:schemaRef ds:uri="25a75a1d-8b78-49a6-8e4b-dbe94589a28d"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{214F1ABC-30F8-430D-A7CB-18E9F521E45E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86D87C78-6D4C-4717-94B4-1D00048EC181}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{126EE354-A039-4DF2-B51B-190D7BC00545}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="25a75a1d-8b78-49a6-8e4b-dbe94589a28d"/>
     <ds:schemaRef ds:uri="42144e59-5907-413f-b624-803f3a022d9b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{1b8a7570-3ec8-4c4e-9532-5dbb2f157b31}" enabled="1" method="Standard" siteId="{fd50a0e4-c289-4266-b7ff-7d9cf5066e91}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>21</Pages>
-[...1 lines deleted...]
-  <Characters>15104</Characters>
+  <Pages>23</Pages>
+  <Words>30307</Words>
+  <Characters>17275</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>125</Lines>
-  <Paragraphs>83</Paragraphs>
+  <Lines>143</Lines>
+  <Paragraphs>94</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>41519</CharactersWithSpaces>
+  <CharactersWithSpaces>47488</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100CCAE56773E04C54A8AAEC798B999D08D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="WorkflowChangePath">