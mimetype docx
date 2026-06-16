--- v0 (2025-10-31)
+++ v1 (2026-06-16)
@@ -1,55 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2B4597EC" w14:textId="77777777" w:rsidR="000D7736" w:rsidRPr="000C5626" w:rsidRDefault="000D7736" w:rsidP="424BDFEE">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C5626">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
@@ -59,113 +60,96 @@
     </w:p>
     <w:p w14:paraId="27E20A7C" w14:textId="77777777" w:rsidR="000D7736" w:rsidRPr="000C5626" w:rsidRDefault="000D7736" w:rsidP="009077C4">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C5626">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Centrālās finanšu un līgumu aģentūras</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4303FD1A" w14:textId="50E428F9" w:rsidR="000D7736" w:rsidRPr="000C5626" w:rsidRDefault="00384D0E" w:rsidP="00622D66">
+    <w:p w14:paraId="4303FD1A" w14:textId="7DA59526" w:rsidR="000D7736" w:rsidRPr="000C5626" w:rsidRDefault="00B45834" w:rsidP="00622D66">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C5626">
+      <w:r w:rsidRPr="00B45834">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>P</w:t>
-[...8 lines deleted...]
-        <w:t>rojektu atlases departamenta direktore</w:t>
+        <w:t>Direktora vietniece programmu un projektu atbilstības jautājumos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="183594BD" w14:textId="3A8EDD20" w:rsidR="00202C7E" w:rsidRPr="000C5626" w:rsidRDefault="00202C7E" w:rsidP="005F226A">
+    <w:p w14:paraId="183594BD" w14:textId="37F7DC73" w:rsidR="00202C7E" w:rsidRPr="000C5626" w:rsidRDefault="00202C7E" w:rsidP="005F226A">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C5626">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">(elektroniskais paraksts) </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C5626">
+      <w:r w:rsidR="00B45834">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>A. </w:t>
-[...7 lines deleted...]
-        <w:t>Abu-Junese</w:t>
+        <w:t>G. Šulca</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A97D1DA" w14:textId="7A2765B8" w:rsidR="00202C7E" w:rsidRPr="000C5626" w:rsidRDefault="004D6938" w:rsidP="006F457B">
       <w:pPr>
         <w:spacing w:before="60" w:after="120"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C5626">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="28"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6AF374B9" wp14:editId="7B1CB379">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>1483360</wp:posOffset>
@@ -248,249 +232,249 @@
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="1600199" y="28575"/>
                             <a:ext cx="1078173" cy="1390650"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
             <w:pict>
-              <v:group w14:anchorId="0308D34B" id="Group 1618416861" o:spid="_x0000_s1026" style="position:absolute;margin-left:116.8pt;margin-top:31.45pt;width:210.85pt;height:116.25pt;z-index:251658240;mso-position-horizontal-relative:margin;mso-width-relative:margin" coordsize="26783,14763" o:gfxdata="UEsDBBQABgAIAAAAIQCm5lH7DAEAABUCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRTU7DMBBG&#10;90jcwfIWJQ5dIITidEHKEhAqB7DsSWIR/8hjQnp77LSVoKJIXdoz75s3dr2ezUgmCKid5fS2rCgB&#10;K53Stuf0fftU3FOCUVglRmeB0x0gXTfXV/V25wFJoi1yOsToHxhDOYARWDoPNlU6F4yI6Rh65oX8&#10;ED2wVVXdMelsBBuLmDNoU7fQic8xks2crvcmYDpKHvd9eRSn2mR+LnKF/ckEGPEEEt6PWoqYtmOT&#10;VSdmxcGqTOTSg4P2eJPUz0zIld9WPwccuJf0nEErIK8ixGdhkjtTARmsXOtk+X9GljRYuK7TEso2&#10;4Gahjk7nspX7sgGmS8PbhL3BdExny6c23wAAAP//AwBQSwMEFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAABfcmVscy8ucmVsc6SQwWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vYzg8Ey&#10;ettRv9D3iX9/+EyLWpElUjaw63pQmB35mIOB98vx6QWUVJu9XSijgRsKHMbHh/0ZF1vbkcyxiGqU&#10;LAbmWsur1uJmTFY6KpjbZiJOtraRgy7WXW1APfT9s+bfDBg3THXyBvjkB1CXW2nmP+wUHZPQVDtH&#10;SdM0RXePqj195DOujWI5YDXgWb5DxrVrz4G+79390xvYljm6I9uEb+S2fhyoZT96vely/AIAAP//&#10;AwBQSwMEFAAGAAgAAAAhAL9D52q1AgAA1wcAAA4AAABkcnMvZTJvRG9jLnhtbNRVW2vbMBR+H+w/&#10;CL23vqS2E9OkjHUtg24L68aeFVm2Ra0LkhKn/35HspM2yWClsMIe4uhyztF3vvMd6fJqKzq0YcZy&#10;Jec4OY8xYpKqistmjn/+uDmbYmQdkRXplGRz/Mgsvlq8f3fZ65KlqlVdxQyCINKWvZ7j1jldRpGl&#10;LRPEnivNJGzWygjiYGqaqDKkh+iii9I4zqNemUobRZm1sHo9bOJFiF/XjLpvdW2ZQ90cAzYXviZ8&#10;V/4bLS5J2RiiW05HGOQVKAThEg7dh7omjqC14SehBKdGWVW7c6pEpOqaUxZygGyS+CibW6PWOuTS&#10;lH2j9zQBtUc8vTos/bq5NfpeLw0w0esGuAgzn8u2NsL/A0q0DZQ97iljW4coLKZ5URSzDCMKe8lF&#10;kU+KbCCVtsD8iR9tPz15TidFeuIZ7Q6ODuBoTkv4jRzA6ISDv2sFvNzaMDwGES+KIYh5WOszKJcm&#10;jq94x91jkB4UxoOSmyWnSzNMgM6lQbya4zzL4yzNZhhJIkD4YOTPRqlnx/t508GR+MTuFH2wSKqP&#10;LZEN+2A1SBcY9dbRoXmYHpy66ri+4V2HjHK/uGvvW6LhyCQo0m+OCYPuj3TzB84GTV4ruhZMuqHJ&#10;DOsgdyVty7XFyJRMrBgkaT5XASEpraHfAbFvs2KSQtMD+KLICoygzfJJdjGIwjrDHG13Se2AD4xY&#10;UCFa9V9UBeDJ2qmA/yUqTLI8myXQ30cq3GsJKDbW3TIlkB8AcgAbwpPNnXUez5OJ17xUnlBYJ2Un&#10;DxbA0K+EKnjE4xBqNGQBg/9GpJO3VKdn8R+LMTTXXoyheqPi/OE1VNSLdKj2fiNU8hVKTPI4TmbQ&#10;4HDzpdNsd+/tbsYkLqZJAQwHTU5mcZ6F5+atNRmuUXg9gsTHl84/T8/nMH7+Hi9+AwAA//8DAFBL&#10;AwQUAAYACAAAACEAXjHPDfRnAAB4jQIAFAAAAGRycy9tZWRpYS9pbWFnZTEuZW1mrHllWFRRt/Ag&#10;AhLSICilICAxxNAgQ4rSJZ1KiHR3CNJS0i0hITB0N9IztAJDSs0IQwgjMeQd3ve+7733z/d9z/fc&#10;8zxr733OWWevdfbaeyUOAABwwMK/LjwcAIAQC6c3Nze3oEYJABRggUVR7QUAgAPwibsDoMIiY1H+&#10;xxVCAACI3QUADLAv+v7HGwCgB4wHmDy+A8BOAODBAgsWsNNx48jgABiwY3Is3CHvWbyd0+c/4RZX&#10;UwEAUMDCLS6/zJ1/4GFJYK8Q8BOZuwCSf4wBAC4ZAIANO6b7x30I+D8fY7v/GgvKAHD+Reu/3ofJ&#10;AwDh8v8v3z+V+Sef/6QPADDL4P6bPpMM4b/HbP+Nr8cyBP9+/t9p9GQTiv+Lh/8+vicDwDuTAwB2&#10;sfCv9fgX3r/62zWK1lRXuk/0kAg7vP/qpYI2Vhr4WCC6h20Bf04vlLAdjru2khwAMs6wjb25ayur&#10;JgsA1CYQX1riYe8JXV4augMAlB63gLNiw+wDAMi9eaUgq+tjtmdKkEGtuMBEPp9bE1uYMZ6Dzpxw&#10;YcLv2y9+GkaEr0kS5fflurQwioJcwFJmPnc7c/kpYajhhKT61AyIor+S8wsdeTRX6/XpVZutl40t&#10;bZpi4jJmBembD9/b2YFAIH6oiupvFSZE4XIFmpzU/ztdTETI/Uciu+1BV+daFgyfuFJHqwaVfzQb&#10;53xrDnw7liXMQR8uV6sGsMzY0O3ce1ShXy3NFG26VmxcoOmg+AXSuXX7lIuEaKBJvpMmQhg1m133&#10;AAySHxoTOVW7lCnXnU061YUJOQf+LdKpd/hhbGnQ+r5K/Hdo9KDnOeeGhP8n7fJKbg2ffpL4MZf3&#10;aXF+3CTdMnTx7QEx8ALT/jM5ga/ahkptRnG0UEkaLhJl63idcNlyXRvN/422Vc0QIMINEcqzkLJv&#10;cbv4QhTmll1nOGXgDnv6HQbJVaoQcxjStdR0Avk9vksdMT1im/knTjRj0HHI9rkGZgjLSOvYPHVh&#10;jf6p0tg08xJivI500HN2sxL57MbnGz9nM71pFUfWePMl41OY9crZ6uMSFqvMgGDFWffUYJ7XdCnd&#10;ktsWHgSjcRVjd6NkQ6niUA1IGFXy+GC2W6b5A2GQkolUX8u1iPBeDnsNV52pTqtjed8X2KhUw6an&#10;J6ngflLnPiiddO/teHtR/rbI74cz22nXiFDJi6zW/IP3MGfg2yDPzLrScWpz+eZFiMByr5k8n+hT&#10;UVNbou9pZ6x1pv46xSzlOu7Q2zlZuJ8G4kh681To4I2R6Wak5b7IVuJooMDht+/d+qUcqdJr/YuP&#10;JQH9QK+fI3/PMsb5LFKMs97UW+dvaPhamd1UgeqAJTF2HlVWbmrj5bXDEPHrusfDUFfDiUU6eOqX&#10;nz37sqeLEBFi2gby7lBDHG1y7VYikz3B1Il8p5MIutqLpL2sRsu3/Yxi3yrsgtGeJQJtT+HjWrPx&#10;XCSjQiK8TPYnks7Fhm2Tjn5krarnV/DxivvPBCH1+UKRJn9CfBHgIX3De4RaIcd/Nk7xEHX+fAKS&#10;DYz6HBTKiafrwjZjC0NSgl1Vrrloq9x2VmUafGvhtvE8qzbSttmMYyB6U4UDegMfX2RoG/dZaHjk&#10;Uu/IqElHuV4zbm0WdEz3USN1itDoIXx9LiLOgjcnYMDU5niU3WZ2N7BfI4kMyrHYOqqmE/44cgSI&#10;q4RDaRW7J2H/mR6E4dksgQZgMBCExjJT+qzocUfH+mjlXEV0g0SEkeXbWRmS3z7FMmImYs5K7mcD&#10;rCJQoy+ePeIU5Xbrvwe3aqQy9n+CRQVKzTwjXXMxugviOTG5e36jqt/4Nzmfk4d3tj23ie/0yBAv&#10;Q8ojepjIsgPHA38w/PRvwezEmu4SfeoKrvYHgto9H7KubWp1HoAizT2Cq8Y8JJ5480RnaIAXcJ2H&#10;rRETjpZ+S66p9M8xDq3SCaZ9QOJ+DuPLnWLO3QW7huKLRGKmFKG94OuX9RO+CRmiq+LzXex3371s&#10;6N9dcf0k3vNKdAaW9JmX/nD46S1T2xjwtzkX9BNVjDDUm587CCaqQusHqztYfl0iHRSMqaWP9x+r&#10;O1iy2TsaRNhHDWKaT+VjTZ8VAeCQXGUj4gHRJU6aE/gNgzNp55+gbSMhJ8lxE8GGBMNWngnVYBR/&#10;R32t9na9KWuqx/vr8sWikr/loLGdp2owPrAwSCVp/+uq77e2Z78W8h9B0X/Odr6qwSgvzUSPAlqV&#10;HPeTUbqWw5bTAbaoi8mzJ4tyBmRuYgJrDGzin2XqmXkvsg+Y2K584hl+vKD2UddZ2miayh37E8PS&#10;xkJD2cyyqxoiYV8njs6Stdnh5oh6WeufuCdRXsxc+Kzt7r7M0uVqETLLPE0oucFaTCTTSZqqr+vM&#10;TXRmDYFTIjC9TvhttUDklvZCKskV2n23fDRHiYWmMouf52LEMWKwT2x1oVKLKFNfkzJVK5q9LMVh&#10;r0KSzrdzuf2T4EUht0zty/sV0R34uanUaSBI11jH8fUHQzxHGp7wI+R1DHCadV3hJ1BhD3veqGey&#10;EM9tH0PMpzgDu3DOUbWlE4nKw7SdQFaC7CzFEWUzY62XX0U/euSLDzB4b2vW55h+0dUKSwW9RQSJ&#10;kb1pwnNndUvFatQN4qKjHEwKvdZ+s+2zutCqeu4HmMNI/yxTiXg4EOxT+HQStc8NOzd//E5VdEaD&#10;gO3a7DCwS/wslOArNIUXUmeD1XRfFZ21KAUOurrBbhQ0O5FSILbplQ7JDUAKfjocQByqk2ov6VZT&#10;9ZL7o7rKeDM5GHda3C3A+NAwqubD3POlDe/M2CR7rJpVBt/kXOMmhQFBqO+BY5lzK+9NgrOfVPCk&#10;qtk9HVJ6Dl8Q6vNtdJVw4p4m9JVJiIR9y8/KCif2FlomMOdF88/zthY1FBmQzayI9Qk5gcyuiLNf&#10;0UQwcFxsm7yyU/DtUfXZpq73R3LsbvffK/peQ8H1U5jMxKqk27MMXo/aeGNq1T7OLEu08JoVKFh9&#10;c0DurlrtPyD4haY3WjUgQh33Ilvc/USw9KRTXj924fYwisE/i/BFZ4ng4j80n2TqU72fbqmo20MF&#10;bFdiJ/458Kql8XfES9czj1MgOahYQFiV4Rs5AWkYk9fUlcRzP9Ct8NxG+bkDm7QIapnIu2qTwsGh&#10;qtxVYQ7fvxC6sYUXaqZPpZiUEMnjsnH3nehFo6hEhTuyiHUt31lYzYXEFu8uFegOFJAWT4Tn5zbv&#10;CrGXojXCCz4kSYf6v5XV8biKq3N51eSeAn+l9bWRf2fEHWanv5w3Q6pCE4GvsKhkkVkt7WwXofB9&#10;cbkjbC/3r/4usb3lABkGkUXAB3N5h6B8TfeQ/NldR0i74eDBzcXJY/KYFleUknwje6TkBOOShjS7&#10;P6axSJFuvnHYy0m+lEj+Odvz3QbSh70/tqRwr0e192ylHJ3of9KI9058RcNcAyNG77C75eVIyrY9&#10;bDWap7K6roX2xOSzKaQmt42W5DzDnF6FIhA9eWRr8zN2yK3Rv+9pIvxexvR1IaXfjJ9fVCFSuA8E&#10;OUyDEniW/Ka3vLM1wPDv14OWjdAlRjvn+JY/OIQcEy3nXn9zD/glmxI2/6rKjAf/EqUuyL6eyFm+&#10;0XNHNIYlioapGRsYo7uW4GZwvzgoCdPMSM6nAGsxw78J2TBzV6bqqcnbFWT6zAw61FkfRaqDUPoi&#10;gqg0YZFu3vc2elc/it+r3bl0MtjpOyw5OTQ3sTkUlXaH16hole0RymAVGfHmtEekHH9+ppeUctyV&#10;WngUTua59TPw6LqArWkkcxcvP3I1KNUA6yMtCri1cvdGSzYwQIJ+PTH0ZkE94aYmLNXsBvuD3Y1W&#10;JYuhSajvGXiWKiX+otzfhHCZduz0LlNsY+V35PgIBW/IB8nqSfc/QPDaqBZnTp8Yx3KRHGdEDyir&#10;d+94oVdPSUUeBdmlmJVNnV/VtWRW5v0olC+P19Ytyg1OhplDWqAdh/uPbXArqxsuwyaB5109JHRw&#10;eYWP0lkOc3ZR2L0FKA47rL7Cz34dm11ifL/CFHHcTJq6DfOQ3mn4tWt1jXfjGmbYHkDQzp1UwzDb&#10;BmtBaghDQBxQTRvgVj52q7JEwt9RctByJlkvYETPh2Jpz6yOkQuVpRkVKYrvuWIqAu7DJCVcpuLO&#10;bJyI4RC+ubQ8fcsypAfBrvXU9fFg0jBOOua4tMTmD5UpTOdGaupE8svPdjcfPtPKYvxpilaVIW2Q&#10;+6z052DwOB//1f6eY8k16i4m/07vfR833htduh1xcUgQ7Oup8oN1NJ83aA/SrYUAbT7QH37zFDUn&#10;LDhxeSE285vBPy7cYW7Yepp+0S+k8+VY94oEpa+46lGCZZjSIkb0cKA7g9ENZlfRpzkx8jrVya+y&#10;3Zc2NTh/P4GN8ZPgB4Iqk6EPV2OSBwfO8SiQgtThzw2kBOZ5f2dtou+baXidjogSYws+Oy+hhJfk&#10;6vRqh9TVu/rghEhRfwLIuSp2U6s3vcnpaNC5EJxpMT1XAjPYl2oyeE3dc7dIiMTK/WEeqhhvYGvv&#10;WdYSurAtTOuITM7VZYLAeuWe94Fy3Gpied8kgDM2qUdumPYFO0Lqd5mCl5tzXNxrP6IXkOhvRGHa&#10;5TCs//p/bOWf2wDVWjBFIwVm6g+hqZbmWKZUge55UG4BRxW3vOEgZIKQv2cwDwdCqIz/h7xbE+uD&#10;R63dhQb9lm+Ts1OM1ccTN0VpmuP2rfpEzZw1siFe6vJFt8e/21fscp0CgTzoKBnau/qEcjANsbb/&#10;bK9wJEkEhIKlmHQt51eSKvpkHv9+vikoVaviVe70w09uvPqyQ3iErOrabcuU0wKIlW4X+4S509L9&#10;DuLSvprc5OWP7IobVjTsbgTU2kS4YLwS/gAMHHL0OLFirH9TvC6vQIJdNNuDazpY5vFLzTTEDQqE&#10;0LM1vKYBb8mz7ae8zteeeJsnyhacQPTdS/WcknQHkyh+WOcPW3uwzLfYyjy/YemuvCoJO0VnQZXV&#10;KoKc3rStejVWTve7fL54hXWofGbtuezZFT+Ya7kZXidXdxgfXflsPk1HBF8FRy5USDyeiByQQ9zb&#10;REenr7Iic1YOSP94zRTKG4YZ1suGW0qyGwfqHQV3BhUb1nKuXvJ3t2JOKnJhGqtn32Y9TT7o7V4E&#10;GIbutvtKZlnHLiG+k91Y3bnxDrP7pvfdJmkWnmfKLFrEkesYZDoNqzRJsU0LQAmrdKN1t07d0g3r&#10;fQjQoHg+w9/CFWlCAqswZ0sI3cqizx1Xmog9nNbJVIs5i240kwCVmRSeRlToiCdhK+Rt4ZfPJoA0&#10;lNSTgPPFyEydi5VoqUlFw52+/qVElNIJPypNtAmdg8lta5B68OnrcUjNhPTqWEPnPvu2uhC1Fstr&#10;uib3ulWo8krxsoH7yKQ0IttX8qtzzDr1D2tw21jn4ZfDwp+jeNWY2Td9Ez2pBRoHovOqF6sUdeUa&#10;nthQj23iU15AGrwITVVHpy5vLHKrZvkNDTT8x01EdinbG9/IqlHPHgNBbiaShhU151wKo20zP9/H&#10;iJec8hta6FfWKQSx3pgHovhdVae130Vhqvo0NV4mnJJWcWREDtKOjE68WTlKl3xa9eLBHbxUPCEw&#10;gc2WI7fbGKzruz/cN6etUur62u7DHAMcJU0fN0zb3KUTXpCXmNYDZBzKqAav4mnsCKp0oYetsFZl&#10;Rf7a/Mqdyv2IxnvExabpbHSsiMPA6Sh2MOuZSQQzpt3L7i2onyj7FV+u1YWvxVfToIOndRYOTWfH&#10;uVgl/HF3yKvtK3glHgo7d2GGp40fz5WOXSPBDiXq9acyLdzTsiIaI7Tmrb4OJCq/aogP0oH9l9Xe&#10;IoxObepHacY/lw1npyqNZ4Y7zhFrgtx1j4MkC/o0yYadFJJnqazpHPu4SzNMJeLUgVQT0k5MRKhE&#10;g2hf63MtG30DmkuimnPhlOyhF46D2fbMLT0df87zrVPfGeF78C9Aj+SLCa6XO8Bvwe6bA6fCw6Zd&#10;WD2JI07SpFIqUPJTOMyqMkc+gzDyQfDXmqY8i/G2E71aFl26phwY2v2cLGUs5FlXuWVdpdRHDDYi&#10;4FeSoXtYaK50u353Eg3wpY1bxDgsr0WKa/+Cszx4nHahPyM6Kjv+Lxron/oJ69ZE8jyafi+3mLWE&#10;kZi7Nb04n9+iTBQljDPcZhzMKIXxCpbGwVh3ZdBG8e3Y1umJSKmJr23Y1ZGzfZLeHQ4hV66/temk&#10;yfQl8HEo3jd+IZY64l54Qr3tgSNWZ/sf+RNZ773Umm99W555OjCOCABC878Tr5Rh8UScQL0506fq&#10;9X6KVOi+4PjU1/keMR578HtyCydt2dbL4Yd8OVkzfd+wuyyT319n+/1xSutRl9kwYbrhZZWG9NEa&#10;qXI5UuhH61U2dAfDwVyYKwwnqVVmu5G+siLDuMTRGuz4tn4Oxm6IRJ4f7T2by/WLGzalJxT1rAZ0&#10;Tf1rZwvGkQvE3yFumdLfgcJqLCQkq7VsT2yO8skjkTbtTpBEzBxlalACpOgzZmgDlk9ff9Ko//4O&#10;1ufi473hpIZ178zZY+10WeSmfiBB70M6AvdTNJ+XaL30/FAH2B0Msj+Rtrn6PHiy8JHbFBGJCUcs&#10;n5Lxg2z27aXPzzQQyQmn5ENZou8usMG/5IPhat2E/cBq33NzjoyJxGCQ7QE3RvQirHPs/Ot4X/Vw&#10;t6/5vgOSuX99Q+NEyF16ScULUOQ5Nel9rW1ZVlo8lJMNVQ3aYpMSJzrCT7SnYqfledoKZDMGf7w5&#10;cgeBfq3lUeq3UzWJMfiP8KOPUFjT2swESwser7tc4vg7XRBYLNnrSwqHwBPLsOs8ckw/f+O4ZNOx&#10;7W/OV//O8kOnhV2hZrI69HQBq6ySgd3G55OCQwULjW6pJlvi3S19S3+GfW2mvIe7dy48+W9cdlv1&#10;E4Qjzc5CeEizudPSsPaIg1viVIvkagMfvUhpm4lW6DXbEnTucq9RnZ8qgKpqs9jhuMCvbl36Rqj3&#10;y9V63Nm+H/rqCnP3kQ2ZiccP72NjovshDiO3EXKnAFH4B0R1/SZmacIoRicuKNrB1T2XmgB45Pd9&#10;GL3rpP/k5l2grMFqdm23mKe7o2HQrZU/8YabBx19TU7C5YSRf0w3kxwMOD/c9+qmL3Fplp3LeNEm&#10;+Vpvev2o54nP9uuhOYClz8nqUDaeu3HUasT4Sye3xZe8+DQR5wq3HnCcUPdlhq1e1bvQ6yPMur9Y&#10;2ZA8Am439FjfZDDLLwLIbY67bSvWNKFZS5sG9IIiGnI4vTwO1rB+G1nS5SOttfTUgkcLIh6Pbo00&#10;RyDBnLTPh8wLX5WZppux6apfLg+Nxa5JgSirrus3tu7DeGQxUVbtL4DJM3nOj5YNI57cuGFMPwev&#10;e/cc9rn8kBKDzMNyGqvhjejfOUaBxlg1kNwOinTuWLl1YZ79iNaLC7TNHPMeV5ixtAi+zZ/96T6n&#10;1x6JVoeVEh+09e2SVXD/lIVuqCU1L5kXbvBeja0Nm9Ngf9RPXmLwt0GxcE+fyfOc8HyE4GnRMG0e&#10;yur6MJsSYdmk8ZOKueQ1eGXyNk+lLLHFyQXva7LdecLdTYbNoNFbDayTql6++LLyWrDhvHWTbckI&#10;G0eWJMnJ1J+3RU6IDh3TG1XT+heMgH+tMSF+VOxPKr5vSrzNK033NtmXTtmsICWzYw9aO1Z49OTM&#10;AYy1JsU2k1S5AxTZe1LWe2W3Ka1wGVpuww1BKvNLlc5yi5wez4XXzdnHFQ9Hngg3+LmtvS2tUsRG&#10;meyMny6Vk1kfso0561c8s4mieeHUBlviM8oCe/qrRhx+RoYE//27s7PNnrlvz9SiOd3pUTDE0F+F&#10;qi82viJrxMon/nPVtjRS+n38jmf+p7UDgv2fVwLuf/DIsjLrT5MO7r4T/ivnXWgdKUjIQR/UP8C6&#10;+b2yTYLd7mSuMVQQOPNsW3pVnSr/7cF+Qpb36ioYkzu8yrxrZ9Sk8cp7IhKWFKXDx/gtGPCazi3F&#10;QTGh06PM97g7Mjs/+E+Wc/fCK1r2NecjVN8WsP5u1UEHn5cAcZeDJW2gsUVXdnfRtmRHui6kLSBU&#10;VZYFRZlezLxWQ6yU8aCE0T7ommL72o8DxLx9beMU+01RT68FNsp89HkbKzk59DI2pisZassMZTAv&#10;Lmm6TYaMitLwt3LcoNk6PHXLPFnm2F6aVn40fzTtFxItHWxG7L7/q2KAp1Q8fy8r+81G04bagT8w&#10;mSZlZ+GpZdup+AEFVebCaEbjy0dg2o25ROHi7D4lKEd1S1/L1Y532X3sn+VUluVg5k67YsdOV0Wa&#10;uXUL3ZLKHFD6QljJSQ8wzG889l/wNDX2Dw7PODJ5H6+nZMqYndP77Dpxlgqm6G3uhAjsdJ/1cJZp&#10;yw8+NvCQjIB2/qA39MemNvYSIozUBG4Tp7O8keJ5bQYj79MzjyaoFKWaPGo/D5bBhsxFFIyOYmw1&#10;RCV/+RlPr5b+7FN8H+PcMnXZ1GLYJlbpmhnc7coGSZAz04gwaea4zZZg05TOzZ92sloNRpyBmY8m&#10;O9ie3PnMGyRS54nAvKqjlA9wCiwkXkmBBoC8Oer907VOjt7/HId6dWYNe7h/mL1fwSDrnpOgKjmn&#10;O18FpToS0G1qGc3Cno+UNFHmVKT5TIICsFC7IDQu+FoXPVDaPnIjNBIL6a6d5eWrClnWeowpF0z/&#10;xjEgeK9/TKWaMddEpgTNG5wOUV1nAE512c5pnUQppaH0OAYi1X+UWky9bHt8byMfPBDwp3elaeLu&#10;+qTrr5Ac47S909tgw2gvGdKiUhl+0M1NrcR4sWkSft66PfTE1hRRUKt4ROjtqHpjo5iKmEgnBW2w&#10;AJ0nxCZVLw4oEKnbStmiK9L9lWZL/U5wy1SejHbQx/WJN0cawRf86HP/yKwgVuBnrbCFTwyThH7Y&#10;U/ArSzKDRuUI1khmwmm3VHFRZDMNPYnRoxJ7hYKNGG5w25fcMvNj8YW34MG4RM9ttisDaXKfvgQc&#10;3z41ShYXPnYBOgG1FwlX72XdVXtMWmru2e57cYX7x4blrkMvXO0Vo7iFfngREUmk5pJISX2lhuEi&#10;BZm6xc6NJpmh1danoLDkCouZdFnXNl9db5DtuFkd6wPeWIc5TZtSLN35rdlulXzwz92Sgw9ofJ/K&#10;3+fZsMcPpC2OcBtPQfxMxteSoxIZW7HomdysZ+t/VmBXY6sGtZZfJycS94zgwwVDXr/Xh98RtomX&#10;L5OZRc69FQPjXxTZ2s+KYndKeM4jGYph2sF93EAcz8z2HqLt80VqDw1gPZKm2IjE3gTRfcAUiuZp&#10;fzNXeJE4GlqznFtWPq3DmeEU8xGoXe97W7rwrNva9x167aUfqoeLF0pV/ufG+ICBjZWitUnq4kSd&#10;Bn9L72k7ZQ7uIYN+pdclibMcSZCJJst1uGe3kIii6I+gfvlWR6weXPpWXB48iVVHNLFH/dot9ZVh&#10;h2fQMXNIB7QDNOOlSppAgI0SQFiOmx/Ch5DDvZ5kp/xo5IGDxJKUzPWDbtyPX6yHBEocRjPrjGkZ&#10;89tijk/kb0kXBSjSc4oi7+/bXgeM8NOrq3ryT2d9ca9B5gZa+/qTupYM6l+73v7Fa7dXXuqvSu5Z&#10;EZe6aDKcqck3uWwx/2MKW8cSUe5mPizp1FGS/91WhNPSgNBS7M9tpWphA1vZocOWovSZwNP/Vamq&#10;mKsE4bIeZBJHdtoAGQ/bsKUsVv8V4TGpC0RAqQ28rLnviyZnE5MuHTWRIv5OHH+lYT1Cgc2rKtkJ&#10;W1Gj+dAm8r3cb1HUQoAhrj+IFKjLlWqcuvphQuK18wW+QiUh5SLlklq5rtPzQshe/Cqt+k+d/++K&#10;XxNTQG+M6VFY0ckI37PFxZn9w+cmwJlhwoUdznu6DLu89MFC26QKN5sMK4INMZv+l7VPNPi9cjmo&#10;O0eoeA7gMGfGLp10wrHOp9Yt+q01vq+slDgi5ArKSL05RcaNtVuHqSBnvY8abFokVpFeoe8VZIcf&#10;ak5aXtLl5PeGkiYPtoQdJufoiBI5859ryUZGl3yZsdq4r5jvQjpHPxaTL9ZP1WB2mvoJ1EVK9cmk&#10;Ha27cX9w5e/dIsfANbcNbnr7gL2hNQOMr3pDDu4jHGfOkyhRk0zM9ULCd+ddoH6FrFrODE3rPe/h&#10;LL357WcbqDM2LluHJG6x0Y27P+/prmtknwYsU+ddTJCIdP9S2yB+weeqvszJQsLMHv64ZasPoFXG&#10;8/uy4TB8veyyCaBJ5xJQVzosEX9zsZDwYOpPxFuk5JQb6b7MwAhebr5AOFIDGhD8vGTjamB28shN&#10;XX/zyZIsauuOLnX5y9755kYK/Fq6he9v7g280EciDEjIE8lcGHVYCq2e7zNAHvW9JXK50bAYiXr9&#10;i9Aw3/fOlLRvgcFBh4yhpMdr9ZNw7k81xZSnsfmofpj4ZrOaAQnNuGTDtxVm3gjNXfVGOjcGT4qI&#10;VeLuUv7dJXtlHNVf1Zo1lk9VBVZChHsI6z4guUgGSJUT5dY/clLH7MxTWlpAk811z+cCguF2+29Q&#10;CvpY2eV8EWqJfVLa8j013V/uMHvpw/Q4pKnI2tr83vddEst3wlWERudUR7GspUiCKh17tn3U/f74&#10;z+jFVMaDk/TULwkdNYAJrUnXwsMz1gRE8yN3rgNeG4Hcz44qNzx/wa4OaL1n40OFSLRP3hLVxPpD&#10;ITUjFY/M+L8pKacnd9ebfeS2HtBEvGBmQ86FBNxkBC4HVfQ/ijLfIBzEX8+EHOOt52bjjZJiT7i8&#10;bK1nFJ+mV0R1WQMNWju+sdkrwnOmlypm+TdvucJlHcil5UVkTftxxnNLRjxLnGP03Upjlqi5c7mt&#10;p3jCSyAa6pde5VI4S9wGQcJX/FwZRL1p93C51k3/UkTZMTWkIfC4SF1C7+Z5HT6XWjs65CxDGWBe&#10;nQtqjkgrPD4petPNyhsQw++S0v+ghjYmmZ+uIpOcGrtlSyrKGr7ykWfzIUv342Hucls1DIWoo5hC&#10;AjnO+Kpy7ikp6sXVSHQxMeUniOOCiN8drnnGsgwokYR6XW6G6tuReebOD/d4knZYRcMe+l/Ogslv&#10;jF39JCa4DmX6jT82kHrSPM9AKpDL+OTx/O5x53gUtabmi1PRKKp7HT3RymyHdAyIaf8d3Znz7pVP&#10;mPVV55qrOWZhIy+XPUzjgyrfjFHrvQkXZ73aFxJLH87I8+QpGmdC/KcIsMeRZdU8q36ZJzyMlzJC&#10;8y+THsMilNk4j4uEgVTBMjjMplP3BQUgByq3eixONFLN2cIdsNZCPVrMTx3nHO1Ryfn7yKPO7R7F&#10;BGR+Sw4Dps7dJopbuY+8MZrcMpTksVoT5/lYVPeHbh9Owlt/D3cgLOWvXpxyFP/HyvsMYzJts3IM&#10;0l9m6r4QD6OGOx0E1m/2C+sSqV6HoKtVNsM2v+oK5sSOviemqKTbxB1/9FuBwkc+aUS7gGKCKuY/&#10;AGUgmt98hHuvLOz2gj2iwmsknhV5gfuPQyXfwYnK93Y5n03O5T1D1lrk4SKmU/6n5UTHa6BsJIXL&#10;iQZQxKJjCzrhvfAcvo8keV8K/dgNSOvFTgRFLuL3sxhiS1KFgS0gW7BEQUWh/djrt/p5/LHeEIQI&#10;4/hKUGkYjkqQEAZXUbwQZnglLI1XvKHYSw6fx72eRSv/m135EQfX9gStcqa3IBjvj2s9iGss5TVZ&#10;0VBRpuEaA5Gu210QqcKNOB8dYVgrYXJtDp/G3vMGI305wuIOxp5jZbHTOoniMdmJajvygtaqQoid&#10;+DaC8bfcgdgVSFtPCNStuM5iSRPyCel729VnVFMnqm0xUAAgZvIOgrH1qLTDWSmZt4i7Sp5X8tf6&#10;tVkwcphEbDXBB4vrEzvvYeUEouN86Aahu7anJxjnsOy/Cro+m/C1/OItih4j8QCfP3pZQnQKYGkg&#10;H57HM17mC0Yux9+2BSfWWGxJISwtJ5oi17BVhAH9VFxrTuK6KHDzC1qn93khEqPsSlFNGGzAVGcr&#10;V2Wyo6I9gBZ9XdLCCMbfYVfFCXa5etzrRRq+lIIN0UDa+jshAvT1z6iVMLBShMs/Z9/dCXa5TuOI&#10;R/w7u4VlZYr91wmx/QpB625cs9wbrnipabvokU6QAJX8fskjpAtp+sLVaqTPCUoRBlRSVHA3Kq0T&#10;JIBl8oRYIo7l4PaX/oXHPV0iuzO/+RysxPmh2A0SwYEvOGoXX6hipCcU/b/8YMVfKSROkAtCMcN+&#10;L3hOPkeKULG7guvOt607WDJ+63onSJFr2BrCkFcS2Q8VbZW0lGxh/WUZcxTcxWNO9NECkHMyhCEN&#10;aBFvZEEWUbAr5oKCdmMOdYIFTmWxRyXQ4tNicYIEaL3/WhthkLQEojEnKAkce1McpR3Gcyj0Xedw&#10;jaBgFARjIdzneTpERSAD0QUtYBE5p1QJQ5j5F11O/4oTJPAEyy5hJWW6IFbGHbaFgd00uwIjTzhn&#10;A/kCK2uWL2CNpKVSPW8SoOVAy0MEpQPeSyDS3QlKAvlm+z1o4QSsF1K7L4ocwtYQBk8g9mdaAqz0&#10;LNjoP/eWCNWAivLJpoYrvf7SHnId3ENa3VD5svzi0ac7wUl4OsT32GJhoEghPZ5g5B9OUBI4Vsln&#10;rUkYPP6Ru8Ni6I48GYN7zfaFY99Lq0s/Q9ByhMGan00YbNM9+r4r+HRa3vtCZSWs9JLeFGEAGsG6&#10;uD3hJxDBdPJRKnQovhR58T93KN6PXTMnDtIY6WkLDcWkgj6Pd/D+n3WHrOeF6DJ5QrF5IpCS17HP&#10;dJQiR7E1hCFfzHaav06FDkc7S4RqQAs3a2PC4C0ua4P4KyVtcp2Kdc3ajQk7wWn4fYSB4sMKnDkr&#10;0huKWDUJA9J5nrf9uK+kYqJfX9D1eUkDKvvnpOSFLQxZLQbbCrJedfV5N2nWExCGjhKX6U0XBhlZ&#10;8BZHh3lLxi2S0YjEO+QzgPxfulSh+HRfUWlLRqHvImF54XklXNJK/0iCTD+svMLOTyP91lJXZ3to&#10;WZFj2BrCUBCoOBgFb4NUQlyb4+sSIRUs2MGo7RPIIgycmwDrYImkDZVCKk81v0Eqfk9h8AXiHZyg&#10;JFCJY9mEgVOtcd/VNL/lG41AdJ4nWHE9fjvgGQvx7JdKJWULHEQL3CbmdaJWE4bo9OpDixsVBgcy&#10;JFwytjeuPRXPtgB5tDrpl6D/pvNU4w5Yt/FchJ1nWwy8Jn0/0UdgITBu3wSR3l485guN7SMCWW2I&#10;VZEjSBOGUOwbHKr115U1CQM99ejrLivAcRZStFSTJEIKmrUpLUZFWiOVvpow5PvL98X1PpWhM/ah&#10;SyrXo789yAnOit9VGIKxTk5QEjUJA7pDd0rLi3j0fezoH7OvEyRARRsh8Vghg7E5rs7jkx+p1VkY&#10;eF6ryI5o+Y/wFEeL5RjAL0jz8ZzI70HIi+V8Vrl2ICrOUp9/9OFI4y+8Hu/r8Vs9JWIKxOma4qxU&#10;5CiSwsBKEbR+QAE9hjPiOCsvg+ExhzYPlB7A2YaMW5MwcCYhhGEaCx8LpzdcuQwVxC9hBExbTzD2&#10;qsStNipBsxct1XRp9einYP87YL2Q1y6yX0a62o05dGenD/yHCQO/SERaxSIIWV+mtrA7tR7SHPnw&#10;IbtL4h/5nSyG/EDkfE+ofBEsqt9okeUHrAslQgqQLsd/gzwOWC87h3E89j9bqDiZy/qcQ5xOkCuv&#10;zRP7I1/meUMVy2GFfACBuc4JUuQaksLAShi0NqBA0XG1JCvDlUtRmD5JrJ1QozAAMKU7S3824TiU&#10;CU3RxzzByM24xmy2sklzN0UY+NGTD+avpEcYR1hsMfhjWlroYAtXLHUH4uK/+KOEAc9zPfvl8hxS&#10;+aNTkD+dcbwn0vyaiKNYPbAogtZ3LbukDB3WURgoikj/cj6nc92fIaaDC4Kxi0n8b+E519gjPhTY&#10;Kucv8uUCSROux/TiXXyAfPu7Lxi/Es/9vrxPPKPtn4gm80iRY3Cj5S5ERZQKJS0MCipbQPmtRjqk&#10;AtYv+R1tcxkFZxidVAxDJViVVzQ2bUKMJxB5RAovChoLsH2Nqaaw67MszN94A5GFLIiFXZ5BfKuM&#10;cfJCVj/OWLTT45AVsnqaaL7jWvmhuLSW9uQe6/tC3I+TjTz+aFrXAxXhb3bF5rWY3ngPJ8jVHIJW&#10;IJWI153EsK5OUBKeUHQcn7UQIgAxneMcdnESENK+wBY623SXKcqcNYn0oSJ+y4rtzCiE6JS2cqJC&#10;WCPP8NmZ/xCUdzKEIRzpwutJemkZtB9zqhPkovjgeivtKdB4Jjy3TU6Lxi+PcYKTPzIx7bpdJuyA&#10;e9lWDq+dGlfyx7mfv2yoE0ORi3CjJYSZ+xUq9pebZEnlXFTot9g6My4qxABYBV95Syp4fCb6t/vI&#10;RRNoNagJzNGB3pKxc0UYUPh8MFNheUzih0UooKUQja9gDuP+0TsZJR+tlLfDxE2nJxyfC4thrjtY&#10;IdOTvR1iuyINr6HFn+vr+ORXbr91JY8nUFhsnYhWF3FApBeCmJzWvJMsXGJ9Js/RvnIuV4BygpKA&#10;yN3HZ2VewWKY6hwW8AMspOV1X6h8rTwjxaGkcgGueW9e0eMHohv1iq99Jb9p+NobiF7jRKOwPsJn&#10;5zVh0YxPnWxEeErK2slzIl0e/HpKIsc6QQLOdsQ9X4QgLRRRYuVmpQ7GViGPP3KHYoNdp2RZeAfv&#10;hd98QCznIC/XcAo3hQJ/r/XgmNsfT8s7RQ5CJsvwewN+jLQJsvLx6z/XIGPPvUd/mXF5XCbn1DAZ&#10;hnE9/kgAAtGNcxycw2ypd5L4YMJXwBWkapee8S29bWK70p8h8VyDGhd2Ht9CBALxM0ZXThjVVL7D&#10;YDyck+ZtR7p5TYlbPcwB05dIK9PtHK4CKhsrKp8RrXk40d0SJPIpVLlb2pJyRfHCxDU5bRtH0h2/&#10;SEcivfzlMzghaeCEMghwW96bXTh3UfyU1BmWNaLzeDe/JoUYd4WoduPXpanOUYVCoVAoFAqFQqFQ&#10;KBQKhUKhUCgUCoVCoVAoFAqFQqFQKBQKhUKx/aNVZEduluMtGXsmv8DM4y5VCsXWBhcF9QatF3zh&#10;8mm+YOzfm2Qo/m9fuGIalwF3LuHKKxm7X+I4f7lqkBOkqCO8/uhZ3lD8SV84PgfvZz2/LORXkB7u&#10;zdC+cponXDlwu9gqf9Cgxt5A7PGC8LhpBe3HT8Pf9zgh2xwUTXeniSe6w1YGPe0rTuD3JL5ArE9B&#10;x0mJtD7mRFVUhzdUeaR8+db5Kfn0Vj7tlU+Ia2DnybLBCJcEcy7Baxwjn9d2nmrkO/niyjZOkKIO&#10;4LLqeCfr7E+N7WXXuJBK8jNvvCMfwrzB+MxmbZ29HP4oyGfSsU8Luzwrn5NDxF51QrY5PFy7g5v4&#10;OPmVJL8mRZ7xi1WIwZ2F3V+UT+s9odjHTlRFdfj8lrOcVoUs5iGLdnDxjcSiIdUpi4WMNx5/7CLn&#10;Ei5vSfnRPn7Pz096+VltoKK1E6TYTOQVRdvKugik5LesrLTcK2s1xn6U/Ce58ApE2OOPTP9D1z2E&#10;MCBdH0mjwAYDVqUTss3hDVlP+jpOWukLWekMl69Enq1EY9bOF7BuSQgu8vUdJ6qiOqqEgRV+HCyB&#10;2H9wrCM3O4XZ1SUb0Sp047qHziVko1O8lGu50g5/3R3iGfsYKmoBqWTRSbJmAkQBXYnF3oB1bX7J&#10;2L3ZbWA+5/vjXdGN+54bwIiAQ6TzA7GM/Re2GdiV4BoVIWsAROE6VMQSJ2Sbg2tKejtMkk/sC9uO&#10;blHYdnwLfuqe/JS9y4Rm6A4PV2GoBVKFQTYbDVhjnKDfCaYRC7yrS5cd7N2bgBNGNZVFQVPWPsgA&#10;XmLTQOwob6C0tZxXw7f+SaCAVt3HQatBTdyhyCn5XJWotsuMByp2cgeiJ/O+7mDZSegm7eaEbBSs&#10;vPmBsjPoG2gaih5ZtQ5D7SHrLQStxYl3wT0cnaA0eIqjl/g6Pw0TGV2/ri/gncWHOEEZ4CrN3H3b&#10;Gypr4wmWHe8KT8nch4EWR1XepewjmQU8z4Xz5Lf2C/MK2sS8fB++oNXKXbSpxoNlJfM+7taVe4r/&#10;pbjs6GR52gzAYhhRJQwpS+Ahn7zFsbNluzz7npsEG0eWLeTt2U2Zns1YwXy7R7owyO4+ESeo1igs&#10;GnsguiAz0crN9IXKZ+Kln+QEcd3FbjCLZ6JfPBN/D+EL9YbK30BruI6LeqK1+Q8XIXFOd+WdU3qA&#10;J1QxAnG41t9S7jFAU9oXHjsbLcH9nnaPV2375oDOTrRUMwtKKnmPN7iCE9c0hBk+C/+vRmu2Ac/3&#10;Ba47suCch3d2oqWBqxz5wpXPe0sqPsf9frPva/2GtH6FtE73FJcGnVOrgALk9pddCbP+PTz/Nzh/&#10;PU18xF+Ce8/BPcuypbcmMB/QT5buAn0JXuYn3o8TnEReAHkUjD+Kc2/1th97DfIwufdjAr5AaQek&#10;+y1vOD4P6ZLVrpEPMKkrPsHfz3kCo09wTuUybB3w7ubw3SGfZ3DRGicoDT5/9P6C9hOQz+ORz9Fn&#10;EhUTlkKlD8d8CEO6HpaTU8DNbjyh+EhveBw3xl2Nd8WVshYgba9z4RbntCqcMt6N8ybyeiQXlpGd&#10;s8IVUxBvvuRxyFqG50NaSzM2C0JYP3RrpTyiC/bf1O0HYfHel2IxvMoFa7zBigjK2zx2o1EXlnnC&#10;8VmeUKwPTs8UPnt1qWvxbt6D9bEQ6ZQ9Q/G7lKtS4Xgkv6Rsb+fs+otMYYjFpPVFBmQlW26Gp4A+&#10;BnFcMsOr+Rjwkq6VTUK4I3LQmsG1A6U/yvUbcQwZ+gYqmKz5l19ktRIzWV5cwhHqkP/TsRmKfeZp&#10;W1WoCbSIrcRJh3h42Ws8geiTstAo12bktXgvkvGDFKV0KyCvKHIOXuqKRPrlV/6ehPtynclJ7POv&#10;cxdVLbdGQHwekPMkbXhGPifJdQ2dY75g/IOMJeVqAvIV/eBKicfKI0u+x3/Csbg7GGsvQ5W1aM3w&#10;/H3YxbAdxnweZ51F/i35II7LJZ5AheQjV7jGe1rF8+hARGWdIBdKgazkFIgtYdpkTcyAvQampDkY&#10;+4jrQhZm8TEUBMoORh7I4rr2O0WakulBviI97mDkbud0G61G+lAuvuD1mGZ3IPIM/p9b2O15KTO8&#10;jl1enxTHoicQSTrCCU8oel9htxflHsxHT6A0aZkmhEF8akFrPvLqYyknci+kjfnD69NiC0Tuc6Il&#10;4QmUPejL+ixO3iIf0B38SFa9qs+oEgY6F8u5Ku/3HJbEsf/gZbxanciQ6VD/tBWOvTKyIfsryDW8&#10;/vKznCAuB95XPMOyuxC3KpvAVY7X4/hPUkADkQE8j8t/4Z7fMYPtvrOsaPwp7vks+JlsloLjHP3A&#10;y/yKG5zKDQB2S6jaEo8KjpeGlp7xn8N9oqhY30sa6LBDxUXBr3Ciyga3uO+XXPTUvqe1HHFK0Qrf&#10;g1/GXyfp7siVna1XEl2a/HbWqWiR1sm+jzgHhWg8zr0a17oKeVguaUU6Cs/7F9OL+1VtgLsxcPky&#10;WC6/ST7xmVgBmCclEImAtRx5/x93IHan2x/L2NyFKAhUHAwxkUouzxyMfcO1G/FcQ8E35B3xebgQ&#10;ayDyiBPN5Q7GR0lFxX2Q/sXVWz3urG2HSzlZm7w/hArP/a5doaQVfk6OE+zT+8umSVr4bmwrbCpa&#10;8WH4fVdWvKavBPHcqb4JdDnwHmdTlEUgeQ6uj/f5AuINgYi9LXH5PpEmHHsztavpDVt3yz3xrAhb&#10;YXc7bCSFwSkvPA/POxuVeTjuORb3s1fjpuOX6eLGPA5oSXFrf2mERJCsORDC4Yj/AN7NJ5JOPCMF&#10;C0Le14lWP5EmDPISWBDZ0mQnlRiZkbZBi7eWwiDDbrAImhWV+dk/w707JjZKReWxV2zmqAjOY4bv&#10;1HpUc7lIUbwQ/W2YsazcdqGGqZcs1GnCYI+e/IrWLbmNGxd2RQWZw8JrF5bY6kQrImZ5yHoFlsQC&#10;dG2W5vtL05Yk9wRicWlBGA/mK3dq5nE+l11heRzmZ+rO1oDHH7sfFXw20jwGFbVHbVr6BDxFZb28&#10;JZXLEoU7UanECpKWClZZKL4efKqw7ei0CU/5/ujf8BzvIH0LYX0tThMQVFTk2yv2NZDXwSrLwI5X&#10;vp75R+uPVocThBZ8WhMU/mkSTyq/9WryeTYiDLAEOnFFailbIjixgU6Qy4V3i3x7iXE4ooVrvpsc&#10;XUkVBqdcIW7VHhKMK/tP8NryPpdwTw8ntNbCIO81FHvRxXVCHeD882A9/iKiwXwO4FmddEEIeuFZ&#10;ZiHdS5CeOa4UyzO/7di9ca2FbCgYj+XXCaqfSBeGxHBlgiyQ6XQUttyJLqi1MNgqm7EdHJR4d7wQ&#10;ZCqXYpdzXnGCqiAFMCKbwEj/O2gtYDwGpQoDw6HyGX4StLJdYHWsly3dUTAgNE5BQ0vODWpoObR5&#10;dFf7mAMeg8ksBdQugCsSK1C7g9HLaL3Y+VWxAab5q75A/Ca0wmfWxfFYHU2Kyk7CvUfj3Sy2KyuF&#10;mdYU35Pc0271g7FP8trE9neiEY1cRwxqxsrjamWLWBJc3DYYm5qYr4LKl9zohd1EtORv2qLBihp9&#10;zQmhOHIT4A0JYYLFVSUaGxEGpP0x5jXDcPwL53ASTYqtEyGe6+29MqxV+Wc5u2SlCgPiojX/QLqx&#10;KYCoDbLzA+WSlTFoJZeur5UwMB9Lxv4mC8xWA97tC/KcjB+wlnB0ww5hWRmUL41Dq0i+fYwwjQrb&#10;Rw+khStlGO8KjexIJ7B+ItXHIC11wHqZhRuV8BwU9kyGxreBaXqkE11QO2HAC0SrQW+/E5QEMr+1&#10;XbFR8PBCC2rYYQiCdL2PrQSvhULDNPJ4lTDgZVM0QtHkngwJ0HmFwvYD0yCtZcga4QQlQetBhgP9&#10;seuQ7v+B3ybF0haG5e7wGNkZqZnkW/lKKUA4R3wRLIwwRb3h+NewWJ7PL7a6Fba9b4s2XaVzzBOo&#10;aEeB8obLX8IzrGFXSfKA96U4cM8LZ/etVNApCUvgXC7Tjvf6Ia01W1hoglcTBgD5eTVFQZ4Vzwbh&#10;leXgUVGGSmHne0SeyNBfAjULQyNUytckX2hiB625SE9X5Ev3KkYG4JxV3CoQ6drgDlR0kZgpwmC3&#10;vplbCMJaulb2A6mjMIjo4B7VBYdAft1ZZY1Yv+aF0oRXkF8SO41WKfJ1JAT1c7Em+RyStw1MGFjI&#10;oXqlTlCtsTnCkF2hYyG0HHIOXygK0FVOUBrQcl2QuIctYmWyrVxSGGj14Hhaf9WBLAWPwslweXEB&#10;60EnyJUHcxx993Go0D+LMHFXZXFG0dy21tnXThcGwutHQS8Zu1i2k3cKkpD3YOXFcW9JxScJAas1&#10;2De3R2oy/BIUZXeofDBEQsxdSVcgtjxhPRH57cq4m/fLqDy/iaPXeR7xvcioQEIYov90ogjEcuOU&#10;axFP7ukZ/wdHHiDIso2dVNKULpygJmHoM6opzOmP7O6f00VlOlLpOBLFgunynEFZvFXiVheGUIpP&#10;yAEq41XJclUnYUBeOHtmVgfe67l8HilPeP8csXKCuP1ed4jm22gsNhR0eQbPYTsuJS0haxUbkQYq&#10;DJblBNUatReGSsN5605QEqjg7WzzOCEMVj8nKA0oyJclr4VCCLVux+MZFkMgkmWb+Mrd0NrNZ7i8&#10;uKD1AI+7A4/9CZbQR+KUZCsSiq9G2L/doeiduL4fYvSQFG4pZKiATlciAbYmntDYmxD2P+TjMqZL&#10;Kh3zQiogui2wVGozhOX2W/18HZ9EhS5/B5XqE3r0naAMeALRCSI+TFfA+pUb9crxYPx4CMLSRKsI&#10;AVmGd/qsJxwbSEsQ140zfbYwWC/IxVKA530sIXQ4dxrzmN0vydtwxXrmtXOqjZqEAS0x8nuW5B3e&#10;F66zGO/1JbT+/0wQ577I85H+l7zhsdOR9kskbpowiHMxY26Nl3mVKAt1EgYIeTA6M9tcCLy3KxJC&#10;j/irmhVbh/C4OxBBd7RyveQfw0Px7+inQR5f7SuJn4FzYSHx/TdEYajDPAbvFgoDWryjkJGctpoo&#10;sBlj4QSsGdm6jOehdf/F287u0qQKA58hm+MHFekEu5W1uysomLJFHM1ZEQW0Dt5wxUpcq5tEcID8&#10;uC1ZAWkupsy5EJzQh95wezwffXEvug8eFAoUkm/tyoR8QaVJiNjGAAG5WVpSFjy09G5/2e1OUAZQ&#10;IMttsx/pRuFNjNIgvWWJSoEK/R03bJEIDpBPD8jQKvvZQavSOZyETNIKV64RP07I+hH59Bbfnfgd&#10;2MKmeP8FG/MxBKNTmHdyPBB93zm8aWwDYXDe969NUS6coCSQ1kjynQetZfTN0I/A52d67LyJv1XN&#10;t4O8td62hQF5FYoOcw7XT1QXBhTOuHhhN0ZuK5Y6PLSFwsBr4b6yy7G8sFB8efWWSWa7hSvQj2PF&#10;liFL9I9tta8SBhRg9meh5OweSEQHNIHlew4nHXnONm8UEeky8GUHovPk5BSgcD+XKgwF59gebDcE&#10;w1cyLu4NVXyIPniaSU6w+2DnB8QBafL441knDaWClRsF8TfGY78bQraEVkv6UKdp5CkuDyIvxCkp&#10;6Ua/n1N/GQpheN22CETkn5coCUiFi82ROQ6oHLjXRCckBagAEAOnRZTn5i/zgBaNc1IVNiIMHnQN&#10;7ArKPKhcWb0b6Q5aV3pLxk3Hc47C+7wvOfa/LYTB6U5JeU8BR3noR5HulDyPNYP+G3vaf+wbigLj&#10;e4oidrfHAe+B94F6hPLJxs3fYEYl7EqNivITMutd9NPfq4me9mNnewLxpPPOu6XCAHDrdNupZlck&#10;xGM6buawGX5vxf+LedzXHi+bFS0YLXaipgmDvHBcB+d/hEp1Kb8jQCV9FBaGXcBpcQSisxNeZbz4&#10;u2RCkYSXr8N1B4oZzC3hAta9Cd+HXchiy/GsUnjxd7Tw3H9K4bErfnRkXlH0QPatfcHIYbh33K4Q&#10;nKRUbmTKbC1AH49YMHweyc+K9bjWK55A5AZhMPZPpHO9hPFZO0+lYN3hRKcwPC/PKHlR/qvXX9qD&#10;z8MhW08wMl7y2KkUqHxpzscEOOVarkFhkHTYcxtS/StJbEQY7F2vYyv4/u1WtvxT7v4tsw39peei&#10;AfiRlUyGwAOxn5KfkW8jYZCyRgH1Ryz6Djz+yEV4ztlOl1IsS5St/ozXkpOuQtbH9vuWMvFNflFp&#10;K+at7A0KC0LCJG+R5lA03RdT3yDCEIz9mihoonh8IRuhPfMt9pJzCUcYWHk4wQMtfoYw0HtsV5Ka&#10;hIFAy1sqL43n41wpnMhsKcS8NjO+/QSTX1x2oxNFkCYMslV+9FcpGE5LLy0+wuyXOu43VP7kWhKI&#10;24pDZnwuic/0B6Ofo0AtlEpHYQjazjMc+00qP8B5C7jnjEQBZNpQcH6GOfk1LQsZv2eBRTgq9ohs&#10;3u9s4JAp8uwdESu7AEq6eR0hn8HJSwoIKtSrrrZV34Hwq1c7vxCXwoR8QWH/DGlfSmdZorKzIuPY&#10;V4l5JKmQ7wZC8W+k4vFc3BfWwignOB0UhkDsPU7IEkGuZqXg/wGSHhEHuxzgvj/az4DryzsdtypV&#10;6B1h+ECemw7cLA5xWxiccsVrpwpDKHqPnX9sYKyV6cLAbyXwzpCvaHSW4T5ruEu65BeuZ/tEIAqS&#10;tzKHodCJimeJ3MsyIeVErh39Fen+DO98rX2c+W03PigDT6dbevUM9HJL4ZPtyvlyN035lj0YT7Y2&#10;tZoSjeMMd4ezz9gTSCGzBqBl4Q7TiON4rEH+D/P5C6h6xtz4pDCwIoTjG3hPvNTxbA34kiQ+0xUq&#10;n+8OjLGHxFLgLo70hRWynDPWJJ3cOh+FB4XqzXy/1ROt9PeyFT8Iy+D/nGj2VOJgfApM4XX286Hi&#10;8jypwKgk4colbn90aEa/fFPwj9wdXZRSFLQVvE51yuhCqGKJJ1z5uK/6XAXkISyLERC7Dfbz4Pll&#10;RALPH4xNRv71tCs7BBhhiS5VdSD/Hk+OzLDS+KN/c4LSwfttZEo0gRb5auTvt0y3pIf5w1++01D8&#10;y4zvJWRKdOyLwi64ZtfnKGxp82YIvJv+yXLVGRU9peuZPiUawpg2JdoaWdjtBckTXPc1iFp3X6hi&#10;YaLsSlmhaIbjz2RYSK1HNYcQTJJ6IO8bcZi3yB9OwMvzR2+XmZFSdmJrmgUqanQeb/fYDersDcTP&#10;9JZkmbNQEztNPIeONucS9jUYv2QsGD8ndbdlfkWXOM7fFkXxpALXBLZYnIrKfide3lgUtvs5i052&#10;j86CNGGA4nuCpWh9TCNewx2MPQGhsDzBiktSp1FXBx2ZnlD5/+G5KvjBD1rIjokdmWnleEsm4rmf&#10;PgdCmvHBknyFGSzviz7zKElvwHrQEyzvyS6Fc0qd4A2MOYrXQZoekXRJ2qwRqEznbura+e3GnMph&#10;TVSScTDnh+UVx852glA54mfIOwmPa82p6M7hNPCzZfu9jT0nv3h0xhBzFSSfT7bPRblw5j5UB+eR&#10;5AfLz8O7fAisxDPc6wuUdvaeneWbAohNARoQuSbKGq1aJyQJjsLY97TLVXKWLCCTjTo9Jcc5EsNu&#10;gBNkTxmXsKq0UuBRfq6gAOHdj8DxohotPByndYP3cr8n7H1vcFTZlV8/2EajSYRGOzRjZREY14gd&#10;CKi2lG5FIVjDMgwuw5jMQiPXmt3IhUjhGnkLQTOIXY23hVS7M4O3zCIq2cS1tYXYL8x8mEJT+VOx&#10;q+zWOllwvgBxJa6UU3YTpczUVmUE5WQsl10o53fPO+/e99Td6G93033UPN5795577rm/e8655713&#10;330bfuNB4180/+9f/sXN3x77Bz/4D/8pOXH/qz/a8/ArP/1g+tIfvP13f5M/cDEzSvO1PvjMK5/6&#10;8u93//azf/KZL05NDrUe+8o/+838hX9HU7nif7L1j/+0+3b3h3cffX56/ec6N/0Z0fzw9V//H1de&#10;+fNzs7cbPpfq3p5YmaUZAi7XPxj8j4+3/ODfvPvfvvHj//5zWoIi9vlXD+//YN+XR+nwmb3eM7J+&#10;h6x7IetsgBR/v7E3FqN/sSRtWANjDW30913eeB2PtSYpNkK7kdy//dnnsce29w9+/vmtdPAMbSdo&#10;w7oh4CFpm+n4U7TJ3zrKfJa2BCWAFrK4x1ibZANt4Jc+/PrroP8dOv6onf7z/2QdFTmXvfB+nRJ+&#10;i7YR2r7il/vT2McxyX+J0uXYM9JSQpE/WqalSI4mKwKKwIIR6F4A5Z4F0CyET2maHe+/9Ok117qv&#10;7fj0jljsW2uux0Y+/eya0dHR7rWXgvqzv+oebHj42YfZwWzMm2v4uZcb7JuauvX2Ww0/DmjmHnfP&#10;Ns++PDv3i7mR5rnLc2P5C3PT33twea75cUDzZrp7cMtbn33rzKOpXMMPb21Zmx88c3/qVsMPN2PB&#10;JP67EOt+2EN/D3/2vXzz2ExzQ/5C/q/Hpi+//Vc9QhIbjHUP7tm8Z9PgYDy3xbvV0PDwTM4jeRr+&#10;0vKZjXXPdq/v3vx49ru59WvvzDTP/oLkmb48dvk7IT7dm7s3bTmTjcUapuYaBs/MPZq61bC24VcB&#10;zR/dMHx6/t7PqB0vj3x3ffcf/t00ybN21LYL+GzatGdT7MxdwmekYdOeM7n7kGfEyjP3q+7Z71C7&#10;Zn/5vZG1c5cv9+y5cH96+nuXL39jc1AX4ZPd8tbLb7356Ie5hv/b0Ldp0+CbUz+/9fZPmt8KaAif&#10;ucuz/3T25TzhfG3t4+6eC9mxubHLj5utzIOxT30xfrfl7pbc12LNnver39v0epv3k/jbvxd/GPCZ&#10;jcVGaUwYeXbkmdj6tbkblPFM7FKs+ZnYtYBm0CyExacNDSN08BxOaAEu+5d9bPWreW6EMi7QtmXG&#10;UsRihE9w2mBGkEHQPAgS6YD0Jzhda6AFn2c/CBL1oPoQeOedkZfeeeedZ/A3MvJS7EYBEb/4O3vf&#10;/NwXN2x4bsOWM3u//DVvsADN3Gx+bmbur3q692R/kZ+eG7OmZYmzvyBT+AnM7M1Huelbt35ss4Kj&#10;2Xemp2f+y2bi85D4jN35RpBjDwa96amp3KZN3ZsGz+TyDbdsjj16GJu+OJ3vIT5/9Ciff/kb79us&#10;4Ah8cg8hT9+j3H3yeEGOPQCf/CzkaSZ5Hl829mGzzZHhs4fdx/3puw0h6/JpiQ+Js7mnZ89vPbo/&#10;Pdq8PsIDp4Pe/Vv/ue/3N332ra89+n/3b739zwvQzMbuE85z33l59uX7c9Nzbz8uQDPo5b92ay77&#10;l//k4ZapW1NZ72EBmoexa9v/1/WekZeuPTtyfWSH4zIs8SCFvrmYdYA2xx7NrvnIy8c2f8dPWfOR&#10;zQqOBhtmic+W/+knrLVuLiCJPVx7g/gEI83aQnrI1HFbSI8UgZVDgNxgsb8Rv5aGoeJ/IkgDXWIV&#10;+wv4FCOgdKFpXgBNqbpWSh7hUy3yKD4Uvy1AN6qlv1R/SveX4qP4FDNn8XWl7F31R/VH9Wc+AmIX&#10;pWxH7au07Sg+is98y+IUta/SuqH4KD7FbGcxflXHr8Ioqn2pfRXWDHsPrZTtqP4sTH/Wfrv4n/gx&#10;wVL3ioAiIAhgntfDT/uzz+h4IfO8XiK6C9j8cn8beyeY24U8O8/rOTor/DeX1Z8ioAgoAoqAIqAI&#10;KAKKgCKgCCgCioAioAgoAoqAIqAIKAKKgCKgCCgCioAioAgoAoqAIqAIKAKKgCKgCCgCioAioAgo&#10;AoqAIqAIKAKKgCKgCKwUAscaj8XPN64UN+XzNCOQjEMbkvGnuQ0q+8ogAE04pn5B32IiBNgvrIxe&#10;KZfVRQA2W2xDzZInUhSz8TSNAsjD3v0da0wHfiHKC3RJv34p1xvxIVKmWL3huiADtI/kiPDBKIW0&#10;lC9fIX6LSYvS4tyNi1CfS4M8VyZpp8jrtgPHbjrKubyitCtzzh4cXjy8DVHt/EPkdyzoXxy7LbZU&#10;x+K9AQ9JxR49k4yjpwvlU64pd76xN44Wp+O9If4kFZ33+rxdvvOPpQ1cDzhbmiRFLEg/T5uph/bS&#10;G0KFvCjiUXnQw+CDDe1KBjhBE6gNTp3gJ1il40N0jNL8G/JpITPzkhzeIx38IA9jZMuGKVfqLG1s&#10;KE01GpQa7Z7a4bcSaeFjQjNoE0uCVh9r7KUf9mGU4RdQD9OY/IA31UzpqJ/ai9Jmj34D37Qpg3yU&#10;B29BNtr+f+TwJwTpB57gx5TcBtSNekgSww/HlhPTMPo21dTbCO3BL83t8+XkXpQ8Kk+cbY/ZOlGS&#10;2y+0adPLZCFmD7nQVltWMEG7h3xMXVmtfCt5xNoA3MObtSkgZqVkNMMScBrbfpr60R0VxC/ABsEF&#10;9QFRQQUISCuhA+AFWfBjFGxdjK49d4+YD5dFPYYPbM/vxV6nnjRpoCsD80Ea1+/y5d63KUYGXz7w&#10;GaIykos8qQ9pLlZRPiwvXV/5uIBW/BT44tzytXmSthp7qtfoXXHebj4fWz1BKW5lOujBtG+Tggpr&#10;BnSE6xAe4CK+QGonXsbmDN8IIlwPUBJqu2eeaIubhvNk/E1KA1egL7mgd8+hp6wt6aBHmDYZwoc8&#10;SqQOtJ8pIZ/rt0ReyXfLcrtdXm49OCZpfL5JgydaINKv1h59KPpYuA5I5qKIc5eSWyEtRg6jIGX8&#10;/KAf2F6kTvaGlh+PKPZcjtJGc6J1cy61gNrQG2iblEHvohx+PGpIDo/5rszUL75fCNt22mgkl+N2&#10;WR7RI2iY1Ic84CZYQUYXx6g8RBnkR+uJnkfrXZlz9oqEf6h3w7zRQmkRH0dbjLEuWsamueWZCggx&#10;z6PUf2wv1GvEg9Mtguw7oK2gD4+pbo2wcZFR0gnBwMegF6gecw461IMyQkt2aM59PIIePe8lUTf9&#10;QIk60mbjkQ7ntl5QhXlCZosd2ik4S33PxUQCRJ5uPuQjOzWyGhmIl6VdnSNufSne3GKhcFvPacjv&#10;DVBFGqwRKNh8OeYUyg35ItgM4mr4CoNyUFKuPZif+BLmUvp/3OmM+hipB22ArUnPgBPkhU3Pk43S&#10;pReQB/kgKzb0nvFHfi8JD5HMxSpq2yhrddFIENTD8kB7uQ7UuZi2S/2L3TPKaC3rIFBBD1g+rm7z&#10;cRRF2Kulx5Hr+dmWbD5Hl+QjnTJs/9x7QBDUoGM+8K6Q0/IodcTxCnoQ5cOUprcpHfxcG0bPCH/3&#10;mH2B5IEflSSeoOWNEPHrQG+79UWxcvkiHpB2ioSUEsiANMGEtSiMl5RZ2T35IaPr7B+AEja2Ea6J&#10;06RWzpcz3oPe1fGwDTA/Nx88XG1zuaGXREvE8wvaLl2hY24DbBV2j55zaw2XMG10etHW4csreSXj&#10;hSg2Lm6wKORzvfBJbu+7eaBIO/FCWFJYadiPRvNX5pzRIzmoNvJIuPI2++iVkrQIdLQFtoB0ukZG&#10;im21ybfX6WzTqINl5vLoLbZ9lIW94sd80vGjlCd00lLOk7P5e7Y1bgvbGHkWv072RUnCm8uBl2gK&#10;6Z5pv2gg6kVPMSW0Fil8RtYZtAPScz0BT1AG+Sjl9v55tNPng1GV87ksWw/7HKSELY7lExm4xGr8&#10;z9qAHkXb7F5QYy8pyLCUkBzlxLZJVkbTlE8Fxyxvks5BS72PfKLFHRZBhe+2SL2gtT4Gx4FcZvwf&#10;CrQmigXToneSxkehLveHfNZcyEBSkAzSKvSoS+/2eNjHYfTztZjwEp5SD/cg88JIxThxLvORGpkP&#10;ZEC93Adoe8ApwEG0WLAWitXYAxWry4Vq4AiGc2Ax8BnsC1zbpxiK+JDu096mo5Sco+XIx962Gogi&#10;3fokNw/0lGfyhU8hGVGr9JrV4jAl2in1EC/izPnQRnvHnXvmPNXK2oqRxtLCMkgmh4+tA5iwpgwR&#10;Rmgn6Gw+ok2pE/JCc9JUAnfUcOb2NmSitKAe109bjit9RNpLtZbmCqmFAq0BShynSyrOGUXoubRY&#10;cuXctB75ATem4HQgQ1skz6T56cJH+No9+5NofpSXW4/QomVIx15+SeoFyQcPOZZ8wwcYRHBD7ws/&#10;tnUpQdj49UgKeppx5PqR7/7AR9oercelW7ljltiOU0/ivMW5Ho72KMqyLRXnEm2xUB7zuGyxVj+R&#10;r7Eh4cZ72FvUnlK+JvdSfcv5FWvHeZ9vyvRk8Rpg9/AhQpGMaJWko55idQnNyu2j+luIc/mkKVT7&#10;wtKMdw6wJVsjC4WdLqx0aarVaP95+IUVka607IvJRbwA1LDHBu8oe+ZD42Vo3FsM93LRUgt8uXmk&#10;4XbYCHXpcph4gXgvnQPHGDQWBzhjVEDEkqwyXSCpTJSC8cvdbNSDCGZl7Gs5eD6pLOJtyMlawG1Z&#10;Xg9yjRRNhSLLJ8lRKB88RC7sQYNIsrr8glyxsG8g6zK6iz18A7eLW1GojdWVxvcbWSPkmmL5EgIL&#10;/JbH6Tz1P3ig97EHpk+K2JdXo5ZWBBQBRUARUAQUAUVAEVAEFAFFQBFQBBQBRUARUAQUAUVAEVAE&#10;ahcBmWcgz+NlL+mydxFAmtzvl/yz/jyApP8cQPb/2E8XeuGT8unkPJovfJ+UH6WL8kV50ETphK88&#10;b3hzmfMjhN/TvUcvABEzJ8fsqadpj58g5bYQT8PwlEbKSS/iiS7zsfxcPu6THaRLOfAWOqlHeNtz&#10;PM/0+VMtUraYfFLO8Dby8pwk0Ls/8MGz3mi6S1M/xzyPz87To6fIZr6ioM3zAC0e8pR5yMwvxDNG&#10;nmdonpPzE2hK4TPMo+BeBt1Q8H4FnvmhHqmDz20dMg+RU9JEi83ISHMKTFkz2wzzDOhJcsAX9OAr&#10;Wkc6Y+rh+RyYfxCeH+HzDOQt5jusZLV+ZOzN2BzPKpGn4mh39EmyPCE3Xtd/f0CQN/OUxHZ9ftLb&#10;4CN04Mt8BFk8ZcbMETkP2yr4gk/S+CzYN9t4IflABd7MCRrIvsTQ+vOmpB74MdN2ny/mhVgJ6vEo&#10;beYXQQt8/Py9nPcS8tKjsGTYcKHzJCEL+5WeSBIfoeMesjbJPEJ8Ap6m10w93KOsjdaH83kynjLj&#10;O/sLkRVlw/KFZwlDemiHpSNt8Ps/rJ2MRf39H7VJFwHRFE4j5GCTjvUAweL2bjmBz3lfy5AaRp75&#10;WmruUakHGibHoIF2Su+zfG5J8OLedlNxzP7OlkVbClNGS9bLOWylGHrAAGOq2DfmIbk9yvZOuhT4&#10;FPYNrnaAB/e8Hdft+5OMMtu6RRzn0ABOgbZxD6KesLyoz9bPdVl5hSO0neMixBecymngF96kTH3u&#10;YR/Sm1EExCNzOtucS4v8cM+DBsiHOUXp5vsFWK0tY3o/0AV+ewcz5nk2qpWX5bPlwvECnTWmjCZx&#10;fdAwqYV5IarEPEZs0cjS5Vofx9Rv1HOC0Pw2o1ekZ6E1csyU6PlwWtTmLd3S4gWRiLWA33OCvKkm&#10;5JSOF3A9As3E/xwp0ppwwf0OaCwiS7QBG85pNKrr+wwGgYgdBz0Q0hQgRmOsQ4ueD/sFlITNWdvl&#10;PntyvOD6G+OrHD8h8hjuVKfoLvWf6UnJD59DXmzwD0Jh96YtTh3QeuFrqerpiBChX3EMzjt2D/Sg&#10;OYIse2hKiSAt6daHoEdsvAAezIuRZo2yPYw8Gy9gPE8HfUa8HXk5PnHrQTk5Bx9XUyUdtYKL227Q&#10;no+0o570gNsKFKK9KShwr1pNwXgriMK/Ak1BG/0FPtgjHW+dBWl+ucJXcODJfLi871f8/ifPY8Z5&#10;SFEoXoCMUi/ng5J/GBnkDPcPbLyAGITbgrLAwNUMKV9fe+pPg8LRIuOk6xcQmbHd4R7eeVOOUaRx&#10;mJDFPUrQcxmM5Rh/kU57ysc9Stie7zeoPGPN2gg6iuVMr4TtGfyQjlpBa+0XdUATTN2mPvS45ctv&#10;FVk/1Ov4MMjDfGlv5IZW1PcPSBVDQTTFRQi9QX1COmSidusXqEfQK3ajXvJtWdLE9rCXHjNc6Bx1&#10;gKvwLlgn6nV6DPKJX0I56utIPts851kfIbyD+hyekld/e+pZ+okfnd9+5ERzoQWsPfDspEs+kqAz&#10;eaZfbTlEAqgFdMkCqKNc2i+DnnZ7WySS9Gie4emUFVmkHPZStlSeS1+/x7DzQigtBBF4e7HLUvSg&#10;s569FKXmVQ4BeFn4hULxAnpZvHnhHjf2HvLKhVsCz83enX0Kjvm8MH15UtlfoA2FfVF5pKimWs5T&#10;r4iHduVKN16gaG4ofoG2ocY/LODb4dkXZu+4FuAIjq8tqkET6ErCtI3bdyEY6VwM6uuYewUj9vyf&#10;+ASMIIU9PGJxNzafz0NSUA8iOF47yvoJya/EXjQS7YvGIZWQp37qdCPE+mm1tlQRUAQUAUVAEVAE&#10;FAFFQBFQBBQBRUARUAQUAUVAEVAEFAFFQBFQBBQBRUARUAQUAUVAEVAEFAFFQBFQBBQBRUARUAQU&#10;AUVAEVAEgMA393V3/G5Xd6du1YtBd+ee4+XQ1n/Z8rz3vJekbYPuqxSH/xr71oEy6MLwv29NevLe&#10;su7d97qr53iDVxZdyJIu+Ktg8FtpeB8Q7yHpvnpweN77dpn8wvPqF0jzq9knPl9Gv6A+oHp8QCGf&#10;TH7hoMYL1W2v5fIlGi9Ut62W05dqvKA+QfyOxgt6LSO+R+MF9QviFzRe0HhBrik0XlC/IH5B4wWN&#10;FzReUH8g/kD2Gi9ovKDxgvoF8Qey13hhkfECff8n5VlfQt+KMetGi209zXu9v7A4/5CKN3VMtiY8&#10;rBxO9uSlPJzXxtwMjResjS/EphPeV3tGM807Et6xeMI713T7yFgm04Tv/CyOTzXS6/2FxfqFsy0T&#10;w/nspQPJ+GTb/lP57LsHUvTlERlzn+a9xguLixcQH6w7ns/ms6+eujiE/Uw7+YiamKOl8cJibTrh&#10;dXTmsznSAvzaT5G359jhqfcNGi8ca0x54WsBuk4oOv6n4hu9Xb4uQB/aTx1rhF8oNv6DV9qZ12nO&#10;zTdxqs+XaLyQjK/vONokY36KIsKZ9vGWwrZOvR5/Y9/UcI78Av/y2f2n7m5NGG0qFCvMtJ9tCfO+&#10;0grNK0Rb6TSNF7q8N/b9i4HJ1o0UAXbR9v6B/QPnmlKOLYvNp7x7WxEt4ieawMdf34fvEQmd3Xd5&#10;h3afPH2zDXzpvkT86/teGRhPkG+oyvhC44WEN9mWz14f2tW50buSWNeXz753MLh/4NqvN9l6q3f/&#10;qXj/tv4X+6dMxHAis64v3td+6sX+13aTBsy3d288cS07lT20O+GdbXrwpXz2QS/xrtL50BovULwQ&#10;39YP+37Q25/JZ+/TlQHseL7tZprONZH9m9ggTjqTz67vMDZOX/rJUE66oC9pMFcdD3pPnkaJj7d3&#10;0X2q4vFFoXrLRa/xQpKiwTd64PV5e2WgmN1inOdtozewL58dHeI4A2kFfILxKRu9nU6keYLuS1Xv&#10;PUqNF46RLjTvEE3IZxuOp7wn2W4qPtmaz9460mVihFK2vJEi0QmjZahhWz/HJPN9Trlsv1Q99R4v&#10;0PWk99pu3DXiaBD/P/jS2RZEksX8A6XTmL9/4DWKAkrQkA9J0PXnKI07lve6viuJJ/AuVe+q5tV3&#10;vJCKn23h8Zz9AvosT7+xIYoEStp8ytvVxVeHxWw8Fc+03D4Cbvjl/C2f/ZvhXZ3Mu5SNlvI1q1Wu&#10;nuOFVPxKa3v/xNDo0InM6BDb7sQwHWcuUtrOLv9ZZHFbJG0p5hdS8TN0TRLhnUU94D3QU6xcJdPr&#10;O1642jKeuNpytiVD+5MDsN9dnemmsy1IH2/FNcNSbTBJXuFK4moCvDNNrxreh3Yz77MtHxrelbD9&#10;Uu2p+3iBZqZgXN/ovXsgnz1xOtNk7iHiPmLJWGAh9gsemPmy0TvUlc9eHB5PgDfqI94lfMpCeK8G&#10;TX3HC/Y6P+E9bKc7DF+iu8xL9gXFbC5B9yvz2XV9he5lVpNvqOd4wbWtVPxo44nMrk7cZXLTV+SY&#10;fMD+gTd6qvX6QdpY3/GC9QG4i3Ro94dtuI+48rYK3vcM72K+oxrS6z1eEJvg/VEaH1bBL1Tp84dw&#10;25NxjRdc37AaPsHyrwbbL+Xz6iBeQNwexACYeZJ0zqO2Uf7zDWH56Jqm/DIwPrUeL6TiM9vHE8Hz&#10;BUK6eceV1vBco1K2suq23Lir82yLlS/lNXeMJyojX63HC3Rtv3ssc2crYniaX+Rd2nciM55Y/r2D&#10;lbLdFM2kodkuwUya9w5iJk1l5Kv1eCHlXW2ZoDkJh3rw7AEzVT7q3bgq1wpLiwtS3of0xHNqeGdX&#10;F90Rf5VmTb1/EPc4KuGraj1eOEb3+DCfKJ+N9/Wfxv7/bJf5hytl28vhQ/LFoaH57E+/xE8072yt&#10;lHy1Hi+kaQ5jU8d9//ljPtuf4bmMqx4HLHTuUiONYj38HBMasd/MpFmaj1muL6n1eCEV/yQ2s/3a&#10;MNDOEdbtp9KNq3JvcYn3ECDf+g5+Rgr5Go7jHU173bMcn7PYsjUdL9BMxoT3hd3XzUwVtr0cve80&#10;2YZIsjK2F64Xvf7VnrB82/pw3ROmK0/8UMvxQio+nuCZKuwV2DNQpEbzkhdrM6tBj/kT2/owMoTl&#10;mxjeaWa7rEadpXjWbrxAmtDyUW//6ZMD+wdOnob/zWWvD+8/tX+A0k6/trs8tpYuGjeQJiQaKJ51&#10;5RsbEvl2dSKqLK/vqul4oekoZqrTLxlvN7PeYW84P0pz2CszJrt2eS6Q7yjNnoR3aKKZdZWTr5bj&#10;BbIr2BY9gaSZ6TSbZMLMJsF5+W2ukI278l2imTT9p+kah97Sq5R8tRwvWBuk2SRtOcwmIaQr7w+s&#10;XCKLP5Omwu9U1W68EI4HUt7J0wM9wX3/FZ+7lC4aF4TlKEJHI8NYpqmjsvLVdLzgXPOn4ju7Jtsq&#10;9wxwvi8Qn8B7zHap9LpPtRwvzLPBKl33gOVEzLggH7JqPq0+4gXfBqsyVnD8Q4Xlq5d4YZ6PWN74&#10;vmq2WUk56yVeeNJ4rfk63zFZ5nt71VxfXcULznWF+gEnTvFx0XihsrF7JeODqI/SeGG+fdSrz6jJ&#10;+ws0b8HVeV5Zp7zP/Nz6F277YbnT9GRiaXyW5utqMl5ouruVnjvIewY0T+jO1qstwXnwrkTV2X/8&#10;ztY0vb8hcm30ztK7/+XzW7UYLyS87x950HuO3p7nNV0vHdjWf/QpWMs9QasFraNZTZinnaJ5mh9v&#10;34/VIMvmG2oxXgCK+ewrA3e3fhKjefDH89k39mFWm9hbte5T3pkErQ6XmdmOdRreoJXi4v3QhHLJ&#10;W4vxQip+rukErZg1Mfz+QcyDz2Unq/4dZ8QFiGt+SvP3c/RFgp/2Ym7LF7rgIxYebywtThD+NRkv&#10;0IzX9w4CS/6100p6FD+Uzb6WbscYJXK+1DlayeWKGSGWzm9xba7FeCEZf8HMYwKq2N47+AL53OXZ&#10;jNjO6u5pFeJWXl0Ycrf3d9F7f+WTu/biBayHtLNT1mXLkTZMDL9LX4Gx8Xm57Gyx9Wz0bra190Ni&#10;/k1lbxzG+lGL5bNU+lqLF/D+5AMz1uZ9RPPG57b336N308pnYzQqLWqch9861HPfyMqawHL3n37Y&#10;Xi65ayxeoLXc430Tw6O0huLFIWCKCBJnU8OvDMy0V+89hkzTjcNTJOv14YvDrAvX6Ozi8BRdV7zW&#10;VZ54p9bihfGWyTZam5HWVbzXNmrel1rfgdUbxxOTrVcSi7PVxdr2cugzLXe3TrbRr3WSxgn4hPcP&#10;ksx0fm/rzTZ6C78M8U6txQuyfmLKS5j3q/szeLuW11ks57X6YsdsvO0HmVPeJzGsQT81fJPe9PPT&#10;ynQNVGvxgrXNLvNdqHcPdoW+92Tzq9VHdNG3DvG+Na6Cyxvf1Fi84NxDSHjjiYmh9Z3li8MX6wuK&#10;05/IYEWO4vmLu2+wUD61Fi+kHVtKx98/eLaF7ctNr3bfkPC+vm+Gvj9TbjlrLV4I28DZlqdxvUas&#10;JpRpWR3bD+MTrqN24wXEA4gWqzUuKCFXwW/alaB3fOFy2lu78UJY50vZg+YxVrUcLyzHRtIrZGtP&#10;E5/ajhfUNyzG59V2vFDe6/OnyQcU8pkaL6jvEN+h8YL6DvERtR8vYD6Da/v0BDh07uZV4niePBWT&#10;r/bjhcm2tPO+BO5MV9O9yHQjzcV07oMkvKuJTEtlfFWtxwtdtMLuur6zTbiji2eB63e8eGqyNVX2&#10;e/0yJkf3Kfr+3e3D/GVjI19HvG+8AvccIVetxwtYhz2XHcvMtL9A2vB1Wi1tXV+ijHOLn3RtkTLf&#10;v9vWP9kq8q3Ot/CeJAfyaz1eQKywjeaGTNE7ErwG7E6aZ16JuKBwnfj+HdZ2xHdyWb71OyolX+3H&#10;C100zxxzH3n+4MWhqy3VNSd6Y2j+/mgmUzH5aj1eSDd+Eru79RppAs9+bD9VuXXYo7ECn2Mde2gq&#10;y/eA1ngMX/cU9ieFeS2PtsbjBVrx9d7WF0/h+xGM9RTNIzxKXw1YyPiZXP1nnCQf5jda+a4PfZW+&#10;gFOZuVi1HC/Avvg9JNYE1gbMH7tJ79Qtz4ZWwi5JPhq/JobzvqaKfA3Hz7ZUQr4ajhfoS/Mf9ebo&#10;W1MTFDmKF75Gx3laL35nF1/Dl8H2i70ngS8a9HEUA23gjc+vDzV1HCNNLu99hlqOFzItd2ie+c3W&#10;ydabrfytqUv7xhN03naz7V5b5b9RO56Yab+79c5WbGMZaMMb+ybbcI508ltlvj9a2/EC3kfETPMX&#10;PMwznxj+kOaZI6W87ykW9z1dJBu2jd7tI7iuvEprL3Baud6VSju+p5bjBTumJ7yZdnxrinqlzLZm&#10;ZSgVn9D90A6+C1ZuX+DKV8PxgjtOkwaMZS4dKP/c4uI+wZ2/iNmuU9nXdldWvlqOF1ydT8XfPTDT&#10;Xv53DlwZSh2n4jcO363wOva1HS9Y20vSWi1HaR12d3xcmM2WK5a/2lJp+eojXuCxujpjBRtHVFq+&#10;OokX6IlscZ/As0ls/krG8Ph2lPtdCNTlnpeSq9w+rF7ihWJjNUaAu+2Y2yC+I0FrOPBsl2JlFpM+&#10;2XaUvifm2z7NnxinN/+lrsXwKQdtvcQLxW2MosqDDceP+rNdUnRXuL1/pZ4V0jPSrvZTV1pxfYCZ&#10;Ks0drwzcq9o15eopXihsWwnvLt17ODlwZ+tG72gj7vl8/zBdb6zMfQhvvOVaFneUMScB3x1s70+Y&#10;lYIKy2Jjh0rka7yA8RuzSaZoVcVXaZ/PzrSv3HV+yuMZKu8d5GcPh+geQnEfVa5rlsL11Hu8APvb&#10;SHMO7ZOhVwbSK/hN241eU6flzV9LrYTNL6ROjReO0WyX5h32OeFHvfTMolSsT6OHveYgG4+eh65Z&#10;aH5CqzyVxtNys2JQuHyIvpI+o97jBZ57zCsF58w8gonhS7QaZBD7U0+FbYrmFtg16InuaFOxtRLA&#10;+y7NpIFfwA/7j3rPNiF2CPOsjvP6jhdo5mnT9w8jRuCe4h7LZ189dbOt8LieojVT3juAXsaYu5H6&#10;uqGPrxJDvgK2Tv5ioGeKZqpY/jgay3y8HVeV8+grfk+0nuOFVPxKYl0f1oW9ODzhr6o4kb04hGN8&#10;URg9FrXfLu8OXXWsOz6e+CSW8nZ2TtGVQSEfkoofabp9JEcRqeWNFZ7Be2L40G5oSpR3pc/rO17I&#10;tEy2XqX3qK62XEmMZWC1uzrPNdE5rQeJr3jMt11EEhhRRjMdnbeNR9nVBR8RHefx/OOKz/tsy6s0&#10;TuTpOkV4f9hajfceNV7A+5aYTXKDevbEaay/TP4AWxG7TXi4TyC/0aHi9xGZT4p47+zKZ69l79Fz&#10;SFl/stI+oFD99R0v2Otsnk2ykHeWXjCjRI60Adu6vievQZ+iuc657MnT5AtIw+b7kKhPqdR5PccL&#10;rm1gNsnE8K5O3GVy06PH+AbUuuOIMfl3fWhnJ2bNRelC5+R39g/cOFit1w8ia33HC9ZGyV5ptgt/&#10;f6a47XbRXLS/plWm4RPww1E++6CXnl+Y6wrLL2zbXXRF0byjUFwRpitWvjzp9R4viE1gn6HZJKWe&#10;Q5xrunFQ9EC0gTWi//QMrezv8pp/TDNVisYgpX3RfF6rQ6/xgrW5J7xnSe8z7Opq6ljfsX5HR2e/&#10;ueq4fWRmO5137Or6eDvHHsV9iq2nmnyBK6/GCwu3MVxvyFruuJ6cyF6hOex+WpXb/EJ8i8YL9lrC&#10;tZHStktxww48f8Z3JJdSvjp9hMYLC/cLjm15GbrquHSgeudVO7KWvC5y6TReWJqNpuLfp1gBd6SW&#10;Vr4ay2m8sCS/QDPWriQyKzjPwbXPSh1rvLDE8Z4ihWq07dJxTmkfpvHC0vxCpWx3NevVeKG0rdSa&#10;7Zdqj8YL6hfE12i8sMR4oYbuK4iv0HhB/YL4BY0XNF6Qaw+NF9QviF/QeEHjBY0X1B+IP5C9xgsa&#10;L2i8oH5B/IHsNV7QeEHjBfUL4g9kr/GCxgvljhf+VeJnsQ3e855u1YvBD2Lf3DeXXf3fL498+8C3&#10;Dvzo4LcO0qb7qsThmwf++NTqa4LWoAgoAoqAIqAIKAKKgCKgCCgCioAioAgoAoqAIqAIKAKKgCKg&#10;CCgCioAioAgoAoqAIqAIKAKKgCKgCCgCioAioAgoAoqAIqAIKAKKgCKgCCgCioAioAgoAopAtSNw&#10;IBaLbaDtGdrSh19/vcGLxT5Dx3+ftjn6Q/6/pu3PaHv1Cwf+4Yt7OY9OYzvo+EXafwonsZGXzS5y&#10;vBCabXtjseeo3K+ZsiTL3jW/Bp6QYc1zuR8heS2RJPeuMWk4f422kzjw/+IkdyNt8reOjp+lbXvs&#10;fUmifWEZHYLQYRSHTZT7HG3AYc1ei8N6SttAG/6eow3H/x8AAP//AwBQSwMEFAAGAAgAAAAhAEq9&#10;P2S1XwAAAG0BABQAAABkcnMvbWVkaWEvaW1hZ2UyLmVtZux49VccXbPuDC7Bg3twC+4JDAQbLDC4&#10;OwR3DxYgCcEHBncGCB48OMESHAaHBIJbwgR35pLznfec79xf7vkD7l7r6Xp2V3VV7d1VvdZuIAAA&#10;cHnAPwP+QBAPuEChUH8RiQ8ADBACAEyKGkoAABAAcAUCyB70D+x/jHBsAEACAwAwfFD0/g8NANAj&#10;iwmYPEMDPDgA8D6A6QEP7niAICCA7oETPwCNuGf5r8+A/8RfW3UFAAD0gL+2AiC0/7B7CPEwwmWf&#10;gDAAj/6DAwDcIACA9YFT/cc8XPY/bz+I/+ZCIADwn1j/rWd7AQDovPjfPM8G+lee/4oPADCC0P8r&#10;PgMI978467/lxQzC/q/7/x6jJxtX8p8c/p3jgACYp/IAwO4D/tmPf+z+kX/3KEZLU5kAjwbvgRKA&#10;VRQgD7LkAdM4WA/Xn1rTfwXQG6IsD6gZp9t7mGA4yGnIAQB1ifi3VpgPc1wPFSNvAIDU5y+AK/aM&#10;AQCAvDlYQU43wPx3LnZO6sDV18SwoKKI5Ysf0hUKkR43Xe1MdFSi0RnWcWzsSjaxMZ1sgyukBK9+&#10;8ekTf2539U/VAdbxkPQndNooE2PWMSOWURe5F2am5+fhG4SGvnkTDjLtN4fSwhOjt9uBeZmB9qWj&#10;iMHitqez6Qm/rov1FmuWaysOEN0DzLN2PRXaP0IbK2q8UcrObWfLWzH7++5RYJP6RitbOcfyzW9v&#10;EJChZMySEigLvqoamzJFappqAi8nH4zOSMuYW7K+oFHX638a+iI+1e+7x+219fm/9a24P8TAlDEh&#10;fe9tZIdEsrUT3Z7D6yMsDKC/36TGpjy4bYLYGC3OC8HuNppysW6tFOZDsee4ZvyqZQrYIiSGau4I&#10;Vf3oPh283yV8DgjMeK39EK9RX76NTVqP0WK59ZpE9NgZHL1EgbUOb98NTt/HFc29QVpMO5fx9W3G&#10;Qv+6J903iA/Wdi3bj7aZmYz/4WcoapzPh9vf6lhJrz/rUxNaXOp8djR0GCIVNUTJ9rBCZzYXsOgh&#10;E3hYkks0wJggb8ZBDc2z3gwbMOyg7FMuE7QgNvv7H98QBk4HdAGaDiriOYr3Kbigq7iHiPp/V/W/&#10;3qz/b/h/1dKpIpad6859opFWKK7jSXg9SnSjZclxdszk92enxp5ZxOSC6zu9Fp9VXPDVG0BXNuZW&#10;epwYNqeO2XX+7KTvTQv5jutA/gqi4LY0Ufd26end13nfg4tpPXTs0OfqS4j0iAfb6R/X5xN+K/ef&#10;dHfu37FLX0jDS+ScbibV538T1e4h3C+y3EKkibh5broFHNUssJboCjralBPdZyWkXY02TpfqBfdd&#10;pxAeub2zyb+7iZDxdnYW+ClNp3aFY0BVtbQ51f93f/z7K//bIDWgQPDDitXcfzX3VWS3/37V4WFM&#10;+l7YrZLeYNavPM98ugSF+68CNamf8VL1Y7z8bVu2v8HGxQj2O0QZV5yEz2MgKDAfOuBRQHWp2ll1&#10;30NzaP2rB/iMnCTXrCLLNFzTf9/M+NBNhr140bYcft9E33LyuCje7saYA1ctjddo6WNjRVXVj7+N&#10;K5IWuPqI0ai+8Qj3JwE37aVvePqvlbvlR59xiofv3JqSFxL36ZCU5e+7R94THq34G5zfM6AEdTyU&#10;ExlW0T59cKcP5muij/+40Ca0dSnt8CTmBaIGVZt6YJbv1TFFjXnXxfY76GIPhX36q7Bx40e1wFvU&#10;KS/M625k2u12s001bOKasO7QCprG25SzL3XzA2CNOCOaaLuPRluRuAsV+n2JtDcNmx2bWqkc5P4O&#10;9yiWtxGxQlsN1KSqXg0KS17vLL+8EJG4h12HuiDAt8dYLRU6GTA2tTGy4j/qW2LkUBd08nGSgsN0&#10;1lvdAtOnMS2QVQPgtypaCz1GrC7Kt6Io/HXiFpl9fkoJypLcy0i0nfLyDwHuM68zOtnUNLjIj5on&#10;FDpReEk6mB+NINMjSX42j5WUZLGNCW0PyALSAwjw4DbwMlCNjz3O7oZdLMPCJ72iZ7ZfoCXhELOW&#10;39CqP4SkOO5Q2xsmrYFOggw8uTkKYHjRNmweDzyuvP+kLqxUBIS3WHeqx6400EQyoabcKdxQcxE3&#10;Uwl8xN1ClbEkxCQ35AyXV/JzMmMN3fujUsRTfJv0XK1EXUTXanJjTsy8nabMAAU/IEhuDFLeD1SM&#10;1D29BpCCSALEP9Ge9O2gKGOzGb16FEocvl+qCTHe55X/MiM5diif2W3b7eET2tLzxKIn0EaJc4mf&#10;mywGtx87dhkEdf8MO9d7pz2XvRCcy514pXojBC6/qDtTwmxekULvQe/oyG8Q92ZB5oxJcDfKzmNn&#10;YPzSi94KQsXoNjqlJ2molYBYupCKiK0j+hRt91Vd1tA0pe4+SIJ/Q7h3e9dq8s3MtzPNxbCNKwvQ&#10;88rxPV/L+u+oOsCSoLpT9Yzhtmtho6aBFNJ6mblaZJcTjwoNgO5RSP+tnZHz0Nnxa7DS62e8DBwH&#10;F7adNxl5zzm6ViCGAI+YFpnmvfigxAnj+XYX+HSl97eKkjFFiNFqO/M+SsDskD7T51nEeHa1ktmT&#10;pjZ1wKRlQetPvukdUqCNpoRjiGppPXdXjWPa4PH+uaO4X+FxwEuEo52lshhmQvKHNe/y+ZeBslv9&#10;DElR9EUTOnax93rIX+Y7g6HGIyIQRRf+kmBD7vX8av+vH+n4uQ6fRcMGEBNEKhaslb0b1ByhWt+c&#10;yHoJx5WCXq/6/OSrzBG85p0lrr8dYIFn9/jCexeq4ImsC0U5UWvCuq6KL+6DjTi6DOOlzdYoItb5&#10;+5oXS42+mtGI6axI5yVcooY/r5CFo8Gya92uZFRBNNU70De1nKbMfxi1dk7pkiDYNNoktRjfeSWt&#10;CT9hgB1UmpHTzAf6vpAlwTR6YRLUk5KLJyc5AGHZxNseb9b9V+JfbG9Ex3yrSLRr39U9N+Lyuq0k&#10;r/lXckVthDFRNEFJrH3TIt/iwz34COZNf94lu1nOY8YfyKZBjV/qn1/LZehpt6216+VCE8I+SfVr&#10;fDgBnjO9Jo479blthcxvvNGcbnegqlbUNUleULJ7prr9bQbr6LNYDDjPpjhEH3d0420LstM3o58m&#10;SjcNo8vsWSf/ioz2EiPMCcfo3nqSFQyDk9VCPqtCj57T4DOJYCvl7ST6zJ/lZRak4SbFDWIR1f4y&#10;avT07ufWFFo6+VrRf0Bu/xbx4dS+vMUiO6Y/FD5vLIoQ16SrtwLr2Iez2nveD9EO8cuwz6oMU5xI&#10;DUvQ/JSswz67V5WyrtFUFYzidRdo6gsUe1bkVjyRIiiOw1SCsC98m41uC6g3ZY5clfx5xHvRLkDo&#10;iBVJuZiljZStsnlnRMkmBXYdaF7mvO9GaN76+qa2ok3BqIFt1XThDR9DxPVrn6XFwacf/9EoMP3z&#10;tCs/HU+2eUGVaEXFMQJi/xWvUVWLsoRaPm1eo1If1kTLFazi91KWDn3/yZGFWgXd+7WaN3nwCVkO&#10;u44ylhgLUd2gZaLfba7pAk7ZxM4j4HlZwb0gJNOUwJ9Yca1nPh4C3gFB2yFwAR3EwfOQp8pFmzOu&#10;dZdK63thot99RNd/vj0/MB9OeX6JjkWNNqBdpfYucTmK3Wf/9IdPv7R5xYWwfuyHI/UXaKow9yyp&#10;r1wEuUFtVqezrJ8Oq86zivzTRA3OIbjMIwO4xc+owb+Y9k5vfGZka1ZicisHq1PgNLW9GpMXX0+v&#10;EnofiX7bQBv9ofo4vcqFnaYb1J04itPx8btSrW9C1dB7lDLwsDBITwY99Vb+PSPLWkANcmQWbC52&#10;23pPADHZaTguWt1RWTdNjwtq2b8RibaTjEnOpwCWB3oruhPodhiI/lnIPmF7ISaG7xhenzgsmlhe&#10;Im+OK6lVQWCOCOaASxtIWs3MnkZjsTl9Vaf3eX+hz/wSMtGuE88C3uCzjKqU5ytZ6/skVIZ3lRc8&#10;Lg2lo5kNUn/3jCPGt5P11+EeH7ZEnFhf1VysAAEkWcZMt5wL6KUoCNMo3pW8Csvy2kjZn4mgqsrQ&#10;rlZqlRjdpnMRNutkQNs7+uCfGJCt/N26x1a3GkX58Zf4mgdJfYORyrNbTTsTDk69Vf5sMWdMzvLl&#10;nL2+4FZkNW7076bmnnbmEWBmhIKiNXYE0lSvt9MpVZycgiXCi4fodRkajj2cGqtrJ++EEEmKVrru&#10;rcf8knvMmbU6dA6q4+jcsksCa7zJ5j6bFSSHzzcSbxZPGEG3DeqhLH9EtS2u+kv5RcIDaApFPAQj&#10;v7LvYUHTSQrDFKh8G7Ryp50nzoAlAYroOc+qyPezvU5kt7VNMAW0eGt7QStRSXbkHd+RaR/6iWCP&#10;qYuxsqLNMImBtPwUarYhaORpamp7ozpbCbW+leeW4/yjQdVRlHHcXtBLQ6ge8GT6LT/C3YP0REfz&#10;9eORd1aNZ0WpJnq5c0zyexmS47eNuBG/92uh1NA0rulg7xzJGgonA55gs9vXbWLZpENPtTQHSqoX&#10;SPfbQGAz0tRBjuvnGogr6oFA7kuXwCSB4KzLYfcKGU99c2B+9BVFFHmQf6bV5/F4V55POXywG7S4&#10;rXAVTlJPUSoviFDS24PQfJ8+vNYU3HVfINlQdcIxtt62y7Nm/Omxo/I36tudIeI/TT3A86ucz8ob&#10;08j1jQu6+rvhIpFVY3UlaeSES+x7AfhTOFe3Wycxj8mp3CodV9uRBfVyGlKJ+6+qC0abEntO4cfX&#10;iT0hPrkiUSsOEUUDEUcYNEqO+ZwFI10Xacyi+Cdsm3+YGXY4UcqjrNVxV7F6BZJo86ozIEHP7Fiq&#10;cIHL8YaJ/LB7xgm8DbLL1Y/+4l0qVz/Ml78gyeaMtFX9j5shEVhcr4dfScnyHTPxhaT/2M8dgto8&#10;fEBTP7gsK5J7FmIpCyelXXVg26Xged3ZIZhYskz4FjNmerK6NhK1i58SjCyzAtiLl1hC/RYoBjTS&#10;fSOgIvKunrHD1ym2N4f0VCaN7HHzAO2zlvZj28nWIsn7tXcojHXsGYqvsD0rfdkVpU6xFm75vh4B&#10;TMYXiT6dW9yb2Ko/zaIvkmzRFh36HZC4TkQeFKUp+OKC9aKRpO5akVKKhu4aODdayLjp9lijtpGX&#10;kdoBc4/aOr5Ob92793LylVpqZFC/XUBXsRnOyifawilNv41h+WG4apV9+YYNhmT1zcgc7t7dlGz2&#10;6JTBrChByBgUmPV+dJ68fiNEfkZjtP+ouCkL6vaLsWJ6D49nrUFg1XTFUilwvn6G236jpWLKoVeL&#10;mdOxYAK43VmMYphqR4sR18XsABVctXDbEaOzRJyoBlVgsaVE+qOfUhIy4QAL1kfIkZKlpvL32UkI&#10;WfXArkIR3QLRaUGx1I2QquSjSRdbaf64erkoglIRd6rf7BTQiSxf4kdw3ZUdIRIUv0q4wJISm8uQ&#10;bbC7dCZBi9acNejJ5qWeWUeUjjJVJ261OKcZ0r6EhazA97xhTXbf97FFcXn39mVZKLDqz4nMyQ92&#10;ocEuqi75iB9+9sOYAlj8PEUu1CzxRSuYix8W+J1zzHMd+3Ehdh8bTEEhCMtyzRgn5vvXdpdPoHGN&#10;eNTMAL+tpjd2jdbklqVv6FAdyVP9H7SqqwhF0KBmqJcGbIyLxhOkpeWIqcujigwDsHQ32pUrzcjR&#10;qr75jtb9Q9olPq3q6e/9ywN6kgPiE6CMH5VDnpIkuX2s3YXhFIszH3WD5Ya+17hMRyI0f+1951W3&#10;ysOgM+ifh8zexe+9QuZHTQ14zKAKFVC4UPXEvQFYZbKraU3GIPi2qsumKti7ojDJ6dSNc+vQzq0h&#10;I0INyThgXLdhke17I7ooZrxcp6yLIoikFHbIoEzHojGZetf7bLlAc3YpNvEVgMDvXB+71SKrZ2H2&#10;KnDKErqbr2rtoNRY6OScQNOyWBrCvk//JFxdZ9FABFslj7bJYZQTCdq27mPNmizFKvmSuiFuT48S&#10;RrjVPBqk8OvAXD/YZI99/GKJYziFFwbO5UkmIrdKo1lfJ2ji/wZSp6+UHxfZrw3PnNipXRdfK+Dx&#10;7FZiozLgmR8BJL1OIuZkmmaBEKTYEfkRFDe+XSrf0Kv0QqCVsJ5kFSjY7HpHB+Sm+q3f9UnQRntY&#10;2QyJ0Z4hOSa0SCkI7LPGjiiHq77VjNA66rwhfZcUN+38Ehcm7nizDQB3OlV90iU9o270oArRkF+H&#10;85B2Q/pMy3AoHZZqf+jYm+nusF+XP2HgnVsujwKkroQ4ctQZdDngAzBZ0X5oAIQsEDVA0rtVpQJe&#10;mxM9xNnT4im8CFDowrLTws4fXaLiRkmgim5euFj0NfPmSTJ+q5RWZ33QuSWieilEfb5mFTeFS/WS&#10;1fb7wsaMg5tAFiPVZnzKefKerzS7mTNoMTxFtb9doWOchz0JJzXi9exgg12p6ZtWUiV3Vd6hKZD9&#10;4xlV6/KXPdQlDNO2gGT0kowglYmLCYPnOWzlbxfJeo7NQycIafoBtl0r1CsUr+VFNVfHVVHr1gWs&#10;UZVcyJ+uZEqOOr1H6UECuQsavI5u7FGgEAGoXbzsXr+m84JTpa9UfNWIL4EOd44RtcGO/pkzASds&#10;AgmbKMbjyTow3HTc1jdzd9J4OEqciRKYaPjmhi3EXz23u3U8KThl/KZAdrMdCZXTCXnMsXQ5UwD8&#10;EI44k9EuNp3A4Y+b4xZi8fgq4cbLN9eezLoPQs4rWXfjFTdSE/CsloZUPLl3gOft2yl6I6ItAf2o&#10;hG5Dmt/HZ7P29gPj8XdgT03L1MprE5YZHpwqDq7E5725ybSbHySqdMqQqoY5lZon1DQ1hl+Hmwql&#10;GOxU1i7JlFYv+zdbuN3hvUXboHKUWx/50+4yj2BndhpZ3fAQL76CnLJh+iX9gqjU87UKONuCU+ut&#10;FxD2riLZltvtxoWJwMY5SrdZam3TmkHr6gtAiIpu3OAziWy0QCaUSdgydYxe3QZThnRgWC7YOvSj&#10;jMWw1MpUtrqqvBHHlFrntrmgFXvoiRxunwDHTzbnU3OqAS2AqjdkkSybNJVm8y7woRZpoU37k4fm&#10;SspjtcW3oLvMoCQuVhn3wUJ4CYMBbTZnIiiwVD163gA/940XMYB3ayb8qWj9iwkN/15sHjaJO7xn&#10;01RclPpifrTL1BC3W9Jxm0fF1EumBaNtK8BsvNTRvSfMop+DAlIP+EtksrBtJXatytjVEh4OfCbS&#10;BM2CnCPlzDX+E1SL/T5F1naFcUq0CrcvRXuuguurrhyrxMqWzmNcdfcMgHnytLiDHr/ny6hOXuIU&#10;V5WqjWY5ruOcSTUIuuiEk0pTBFdKZgthbOU0A9juC9fvOJUWU+NvU/1TnuGmin5i7pxgZVYeGWeg&#10;YteBPJ7J9w/XvVimczCs4sUQDu/jnz86TBuqn7IXyiKGQCxvYjMCtAuHSAv3zmgywb6yRRPPe19V&#10;DlURt3ZeGLx4Xk+h1bwHcuBM6H86TTWgvOrKzGUUVLlHfJCXcF3GNbbDZeDNLc3JEY/DhE4LiYTl&#10;9sJVE/Z5SHFnX8YHoD4b3m29MYrx7swsf3WLdPHELXY3LVo/KLrXPHXSq6pLwaPGZ02+iOG+Hq6a&#10;diYIJpUXtXvSGca6/ZU8v+wRawmCqrerUMC4cjcoXhNmPhWoeiyCGL3E1Hf9BO/1GzTVlqp11Grw&#10;cp2WiSBwPDaPG97m3D87k/tBBz+XAL3uZstLr9XwxS5NFhf9FGPS4tS4ost41lz89Zt5jtnowlYL&#10;NUxyJQXq1V7/lkHJLFIp7eIINv5RXouUMye8wZBcEDjfIKBaiZOPaKRt10cEBspwDuHnlbuUj7+D&#10;wGibRd8Iv4dWJbXeS8cVZNNmkn4UB/CcRNutLMVLWq1S2KZFFa9gVrTD7PnaVTI9RgtTuEankM4p&#10;q67tdaAGW/3I74YWQrovxkuUJwuu4qYi0W6GsktWvDTrOlmJEWLTXRdzcaNAFSt0aI1RiEeHg4Qb&#10;W1zzF4VQI/FznZIQFvLsbhisQ6th3Y6ZW7dZJ/aE9iikFrtSUdWZPZxHxAHvBO8kWK3DtCah3SxD&#10;fQiSa7T7/keZ5rJC+CbaVunvlARUuNTVobNJmbtwBQmTXvk8jku+ZYY4LAloU4+ezgw2WiYspmDb&#10;rmHV4Gfis9ndKVHcEMysjpjhgXq0N/mxflAO5IZEE7gkWA9hEwROcelmMr5qDAixp39NCZ0JmdBl&#10;9WuFrzxC4Ood02wNbaWgw3tQb0GBDNh/3IXIWyKi7mrb1j7DohsD6+pJONulboZTyWhDzWjHM0TU&#10;Mj+uKlvSPYGdMEDjV4rMu7B0VDQzlNgc6MNAVL7VrEz5BX8ECfR206lpRoUXyMxcinXVcLR4quUq&#10;FhKHOFbZ19u1d+rRZ3E1W1sxd0Dro09ojyGzY+o0JZJc8gLhelo/OsqVGL5/P+IpUcAh7GjsRymU&#10;3h0f8MlqPY3wVRT74Fzgn1rk1hHJM/qoixVOc3qNNR+W3zQqjwsGuSR6bUCT7tGbyA+61TnAgQWg&#10;2xyEQGjelSPi/bUtTz8VnWwvJ63CF+ZrcxrpmowocRbkx4vP8M2aofqIA13pGXz6lx1mJYMB2AI1&#10;+EkYEXk/iiNNuOPFKUV9KvyEt18puEvRt0hqYbFnd2MQGJVpB1F1/o75IG4OqmeeLWBM8SzcfQum&#10;MR5EQjpPiCspnaVnq5IQ5Ef0yVVoJ+uv/etNl7A+koRRTL8MoIieMlY49RMeQl4mbsOvsq481pWQ&#10;MLSt6uK2s0srqmqj3uWhhTIaQTXu12iJY6IUZ9FgG8BBQG1x/ZEiQQp3YNEdW9IhqUA6xlJVgGR8&#10;duHBmKZSx4uaw6kNE6vTZo5HHqLbxIsq3tQakNboUQAraJH4DLnTcz14fIbN2p8pwT0KdvpJ9II/&#10;l31PWGBK+kVKbpD+34wWXNEmtCJQLAFjtYaAIfeIfZZOby7xN9FTWWym/alz1euBMt5x0aQyspsE&#10;QSvqaV+xvPGNHgp3uiDCjk7ML0kK0Y4D760nedMmnOuVGYUIoSGuTl+csxYabyc/ksXBobYTo92T&#10;H9heThJAL74OYybQpT07/yLKo16kyHqzvwN9MvHJs+oThxcgVGLsjzG3sa+S2sXEp3qoj3VZOa87&#10;xcGeigC36NZg6X73HXXJO+1YyFzMHeRMwBxgrvqOK7XtKuJaMFzkprhTuIuTW1q5V67WljX0uVOr&#10;pBYkdCYI2pBjilyltauno6yUml99ST60pTiCr+eUQJKHL5CvkpVQ7luJ1WzvEzcCO95ImiBK/nbV&#10;syZdMQVg2n9eKDdhQdts2C1HdAipmCRLHT+B64xus5gB/aibrdq89Rryfvinnl3qD+81NCQnQfHG&#10;4j/h/olVYCDXeF1xUfZJ9ho/IMhVWrduKavN5AuoNMAosm8w4ynCMqCMo2Jkye+Y0aS8Bh2dKEyI&#10;ABOExwYkZ/jomeB+juhjrTE5SBN5/5pnvVu/i+hxwxWOCl0mzkj//Aka0lPiV/21tkRur3tew9Pa&#10;C80XaLE7RTtkR3HHu52UkrsFkok5llpkNyW/uMf1LKJSwN7hrFF7T+c5UYc+jU7IQVcx9UgXTet6&#10;01zH91K/pQiptDql7hGpZO2lC+X01UUjhi78F4RayM8vYW1RydbMEpZPHm9UNdoaUuAXt2SNigHF&#10;QzMB7qXvPgCnVRxCPhDNLTdkvvensBSa1iORHcQKDjnkY8rjwhU1BgRpIDO9R/DLsjnVXvWF8p6F&#10;MjvJ2NoRyKNjkH1dwch5lPGST51HFgM965K0BKWQe5A7asrnJ3zBl/WiY4npEc9Fs/VQ4xB7lVhR&#10;ZQm5BJbQXkAKLU9WSyYXj29hW6gE2RGKSsmdVkjGC7II1dXRzRx59ZqGLx/IqmrJ4uniWSXTRKLJ&#10;Na2CLFsv1Laq84Rw/mTOTyw4uvN/+GMvo6daPXNNHOEVl3wcNI4a07ACBAjb/GSn4LrHiDuRj8Ff&#10;w+nFqg2ab1cuMF0xdRgi2uShzcQH5GlN/hyWFd/DO63xB5tg+taPYLxVg52PM1e6qg7tAmDL3fK+&#10;4jwZYbzm9ksRch+7LL6XtugLmNS+YWDiYqIVkhCDEyeJYMVzslPu+j+n7XrcNMahTG2b8cIIPdjP&#10;jgk2txkNmIxbmuSAPblPJztlFH+RUYx/1S3BVHehjrSQyzzSlVeL4q1i/96YOn5fkeKgx6FBlzFP&#10;jpYHKGsdeqMjI/B8ibUAYjfR4OSn9M0tm8Q1vIdkIhFRns0jPKHHz9M/UaWr+GvC6nSOjGMBD0An&#10;FpYfFCm59FmLNCkQQOheHsqh/H5NT5HQwIln3YUGXNunu+AYEWJE9+hZpAEr2S3JrtbtOLBZgBDI&#10;Zzn8yo9vMEFOLcqoVs5+b5Lu50++nzhZ2wjnp5PJQ7FvXQ/CXwKeDc1c+/9NYz73Y3UiKfsKl5ii&#10;8re+qMbS1Z51VapO3/7vZsMx+YXqDCMS0KTBAAuypAV3FZWQ8ccqb+dcNu8mJa11yFhky7l80yxb&#10;BX+6jw07gntqNjfNI+xiXMbbdbbuSZx1JL8weMqWC+RjcaZtb+MBUsY5Yvz0/wbdwNjyjG38hiYV&#10;aLWCsQTksPBdarETumvSSGi1GqkI6pV0yrF/bvzNMG4tCyXPvY5qqG5ubY5KReXtPyKbYXHYvYHY&#10;owNUEnas9xf/VCelFEnuFYmkqZGNqijeKd213LSZnhpJaC2+A5OO3lSEI1zcPa2/fhxl1P46hgvM&#10;E2/DtbdgL+FeskQRePtX/Pqievm7p8sp68rpbOcSCR+5+0Kz5TtOgPFJ8rKr8ItAXV7UAVmwvMiC&#10;BAyPWJYxlt97Fwi8XyMP30brPtHr6tq4GydBEDmnhu7/Gc7olnmqZ6GoxZ6bp1dRuTZj5g0RMlgN&#10;cpCSMM5XezSnKkp/7fey1fOZ3UpRUV9/rD0vbnShDB/9Ua1OJAOfYEhHuOfxWwxwq46otSwz+dk5&#10;8Cez9IGGvVQ0C3h44ys8d0HgSFZxTa/kjoQF5FJVBxlbMDr1OIq12PQ5CnMPmbmpPb4LNoPvz8PJ&#10;2Fs1rysioOW1ceql8I3nsYtYYh+2NLpmlHM3fry18aocpKTLTBZJxwkU/kDw6viFpYkTnDJH7eot&#10;jX1bz835WyxwpT/GsfjMNxbJp6y2jpHvg/0kFpjIYu5YDgJQJPmLVRvieJfx3KtUR9JP/rievnxx&#10;5/3KgKpJ0dZFdb62LM+t+vv4pV+a6meN2++QReWe97mU9ctO1vc6Z3rLTNWkr7LW2ekLZlAueDcv&#10;K3fARyskAnGRPNztAn32vftcaXMYcEqm/wNIILffV1r/YykqZGmDCYddVp84fiZ3RGEusJUX9cz/&#10;rVn6TEnNq2GYC3xVgyx1TjpoaQTZ1u9Jkr2Hn2nIbquIJVS1zR5qoycYcdNmYfuvEYwWYgou6j2F&#10;1gujbzipMMcpcNpqCJLiGecHmOP91gZGzhRGhZ60SbdctoJYMuOgBW66GG3WvP2SCfBTr092TYbs&#10;torwXBI2LpTZMxtzqDlQYjYo//mSkleNcpv3E1hvki12DKcakHhz9sLGCkF+Zp5zYltISkttSzJ/&#10;fq62eUzCanE2Ggij/PYj8Mw4XmCrR+J/aJP9N2mn6jjZDG9jE+QM5U0VyE9gpED3f1Ek5VeFOKmE&#10;LSBqmwU46haCMRcY/Ai8i6Txxqe33LBbe5sQI2gkJYhHffO5qUJb25SW2o7Y4y7blCuimxzxnQuY&#10;YAgWfX8+61Yd0WZnwgeeLpwG6/8vzWm15nPTBA0YlB9ODfHLRpbH/JAlS5uZmHOW9jxdNiL3g6/1&#10;Wme8hYyUlC2peG2zzMwe60xF/NcZJ/574+6lz00VAney2F6o7i+gs+uXksy8ZGXPrQW0hsAlsPg4&#10;A6AGA1b/Aw1yzmWkHibRegpWVAZ+HYfczRWYyqF3hixZ2oyECsbxRVLymTEhKIuZXrnTMGT+3cre&#10;pDC6JUttTzjkaHAzRoMXs4sUux+JCDhzgd9sPRYoV8j8+rdG3EU9qixZajVxo5qkJAMcNsstV/iU&#10;IPCtDuF85IJRwS7Px+vd2G/D6JYstT1xCULKTfxMwLtC0nKkwFdTGKSua/WZzkS869NO/Jgv0tZg&#10;S19AYnyBTcl6N6tC7CYtFoIb0bbtgiN0a5ZsLVmyZMmSJUuWLFmyZMmSJUuWNiOxW2/E9+KVTIOs&#10;60bYLyLh48jGQHaeXue18bk+XxZirZ05rkFb9HRZRQgfr0FsaeCsnXTnAc6gtnAcbYbIP1Ue/9No&#10;t3cq5fjDa934wEkDN/4Vc42e981hnbytuGPRXH3seL/gltx01P9N2on3v6IsuIkt8HT3B2Sd+J+z&#10;bvxP2Y6eR1yTyHpQ4777fi3lxn6bcf3USNdLpyub3l1kScTNEOlI7LCx0d5nJp3Y79lPE/61mnBl&#10;UwMdpwY6Rb18o93hhxQRGK8ZH9w4sSzlxI9urqO0JWUj23+/zo3vZs5FD1ZP0mmBBjewjJM4b8j3&#10;gvPVORhB/50iUD2Wxt2vwjuoJX6Lg9TB2N2Id/i4CnOq7qDwL0v5xE3+AsDDd1ZuN08VPoWbbAv3&#10;fte7sf0yrveSGuz9ZNQ/OHzc5oTqzrjxf6jR3xIoXlBef9wUHksAi12VAslQ5Xu36uE243HjepMk&#10;ES/jNBDeMyeWuP5Fqoe5+p+dn8c1d6RMM9SOI7hNXNebkXTix4TPLeUT22HVCK9P7NgPLxQOJr0t&#10;PBxrNWUi3qEC5cd4qSC9wseriW2cLHdxMdP6NBLv4IjKJfv7lu27emkMALKXu86tOiIV9Q5lU1ix&#10;PcvkxfF9/y2SFx0KTxnl8YMcmNg1yR062KnNHeDPhn02oNVFvb+qHIclHe8gVK2AU4VLH+8k2/f6&#10;gcB0iQD8cdLx35bU+3theWs7bhelHgrLlqMR5qYK/4g6hUx507uATNnEK7x/ZZcNqXQB8RlzIFM0&#10;vO7C8Ydlyj+/rCntxDhga6aeL05F44fybERXL2LOmnRix2TVULKzaiRpMg1u4mLZZAc1KF3AYBIQ&#10;YXtxfIjSODgbiV8ikHMs9lCFf+Jxz5F+NH6yomoHpXumuTfR3BIbpEEj1USqdgnvU7xBDSu7rLfU&#10;bfyYZKRqh9wNvMPKyr6hQQS39l6SdP0LFQ4XwM5UvklJ4BuSEe+cmg5Vu3NtXyiF26Wi/g+VJttX&#10;OZjhEkmy/yqcr3A0W0OS3QPgNbLOnCcp6aAc100Ho8yqxzMF2GuS7HN340NUJ2cOi8R+lX+kN/cc&#10;Ka9/KZ0T2CLMM7Yd4xGkvE5X/OHpiF8vjXG96mgQpyKv666jLx3lQHljRW9c7ZeFoPxEz67KhLZU&#10;Wuo7BOUiKolndV1i2zIY0XuzVXkfaQDwnip0bn2wCX62Gum/uW0VOA7XCsANxrPF/0AVvgTJW+/G&#10;54U+gS8BnoYtql1OylBeHwtUc2i4q3vs+i2kkd4/Smljy61Q+p/pHQ7sX6j0Fuj3WAYoeFwzYhcf&#10;5yruXL2zPATQHAFyXsaJs6lqudJ5WJ9HABYkq2zJPwncz+jdhYr7rvKYBX/65D7GKbXRxD4M9nCO&#10;kIS8MExTKjh+WOA0YS6kmqZnn6k8H5CftMo81eUKfU7Eq586oC64qpr3VL632JdNR2RgJX7uUd6L&#10;sqo78T1D9ck1dRx9/WSdE9uLuF8ZMndDO96zAFKV8bIa+W1VBnuHjc3EIIBtElSUfi/OSK0Sz5xV&#10;juuU678g0NbXO7Fzlc5Veuc5dkcqPmDlAqEyc2OsG7thVDT+idJZqXee1P/DBZLRNH5wnJ2XpYPI&#10;VDhJaXLyxwKFU9nJxyhcjTh1rDqOpB4NOkHvD1Ej3q+0AKmA6Y9kZAzQMuJF7yxgfzQ86/8HlSbS&#10;Z5KeL7wxmliu+IAlJvbaZZzeewqUL8K7pP5lKSd2ngAzQb8XCCyLxddI7nQcI9WsMp+v56tBOUz5&#10;Kc0D9GyKnk1GGitcpP8mCGxLb4n24d6am0d+p685Ckf5Hik+KO9cwMrUEB1Y/HGI6wfKf0gysKsv&#10;VzzZtbEbuDKGuF8ZorJVIc+psTnUNKMwSLbUixw9okp5qMbxfidJhku+1JW3EIlGvODKOm97jiwe&#10;Ean6dV2HXonaqN9HkmSw3vsIoKlBL+LkNKW/h9KdJqnB4aRjZXPthy3L6bwc7zw6Gr9S6R+IJJJN&#10;JRVqJMQcTpcw/Jk0/YWNbnyO0r+W83Fkx/biemWuc9P7SOePUOXYdIrL8YnzFeapXBpJ+3sko322&#10;y0b9XcTHBM40Eh/v5BobVZ6KJPZR2fZPO736m5M3nNjvxf+9bFtV3k9xkUF6yypH389bDUrlRyfA&#10;fkRS1wlkxgdS8ZnaUr4TOdpQ776qcv2EvNA0ir9I+c9Qve6ekf0oc+WOYL+2qeMz0Co1FVU7qp5+&#10;in3a5ueUlzrR6Kp8bhdYqcr5D5UgKXFWo5uYq+eo9PGq3HpV2LuqsM8yoU2J2mOjG9NIquTT9O7Z&#10;kiin6J0aVA+gxKar3UIg0X9KH0/pVwWKA/IvFuI7h/zzndG38sH+m690ZpuBRHnvXfV7jHj4FEAV&#10;nuGeVuOpgV8fFzXTSFdzOBcSVs/YLvyWyrNb+KohVLvKxMnCM3Kg5LaNbCSxg+l8sveSbkw2nzdI&#10;7z6g30zdPF4MlCrvMQCGjXYMkpg2y0QSZ1MfChcq/mSBmpN0X0bbkJeeH6xgQAnwTYeISvq6vjqV&#10;ORvqUUnHOvH4T2mlfRkYYXMS9ytDOVCqElalo/ELGEnT8zHU9Xz5SDch6eZ/qEpcrobgpDQzJcQo&#10;UUBjCmWGVPA7+v6WKvV1/X5HEnGxOWtbDTjS6dtZ/11jQM85mpK8GmYXnebBvmoKSm9XpdOodD/R&#10;wKJmqEbA4euGuM5N7796T2U/JHODwNVV7yJtOV7wFTXw6hNsVw3iukD/X/p/qdJ/iwGSGfFL2iuN&#10;+2V2mMO+9N+bCm+oTj7Su0rHkw0q0BVKSoE42b57B85c17MnFXeW6u1tlQHT5y3qbXQ0wXnjL6Bx&#10;4EHPDSgF1JkC7H7K//9GaAAoANdK8nIO0Vyp89n1XOdseImPRvoq6ldnM18+KFVRlw7r1MlMnptG&#10;cPzbVMnmhobQPluEikN1Z2WkU/lqCI67uzXjJo5SZR4kgA5SWm/yPpKS+3QykfhZeu9DNaSA5p+d&#10;f14i3tOocgYM3HggiYKUAZRzDCiDi5pS4u1Tpfdwbd4+FAYf3KCm/2eZzVOyabkmRcCRpDQHf02r&#10;jW7bJ3zdvK93z1ZYIrX+OlLXnAVKB3T8JeL7OYHw3wLCn8Xv/jJNxusTqfp4PigV5opHSf3EUdil&#10;+n8oJ1cIWOzNZiB0sOIdLn7G1Du+bOD4S4WgVD4zqS+eDasu+4YZcEb93yjPv2Sd2GCl8xgqXWku&#10;RANt1GvrSo3WkJQy8nMrFGaawknsJXA8JMm3fKxRjxjjsT8FoPSPU2PMzWpEK0lzBdMqirO1pMax&#10;qsi3ApsydjmrNNkO5g7vx9gKqoZ4Vg15Yk1w5w3XjFymUXQDU0vDK3turYY8Re9yAen7SXOUYK9e&#10;TJUo7/nhIaE3Kuyh3zsr7pH10fjErJ5rhPoa+9eZquKaFL1jJGWdW7X6ElNAqTjn6D8NPvzXsIlv&#10;EN8qPyYKqnOyeP4tKjU8+3IMnU5xnigEJWljU5KG6uGmWyr6wNs0eONMcv3XX/9lRjlxBksvFwMl&#10;o2/SDGxZAVmdhLlLzunEFmbAaC5JlcnRkuXMLzwxQFGlvRZIQu+q/Dk1vqcj8eP1/PnxAqW50UqV&#10;x3+SeAwaHhegNPpFLUv9mNM9vJc5xjBspOtMOpyF4/oXIy01ulyq9GYrDuruBX3/TGCVavZqNRLt&#10;p99nKh4j1s+U5qlS6d9OVZqbECbqvXAnn/eyJPLj+uRmWqZ4mL65eBi3uaozKe75nO+pcr0tc2T1&#10;GfBGUgpUlEP/zcpKfev9iow6j55/IJ4WqJPdpbRu0O/byYt0ZNs9lXR6/XyYpL7KfRG8KW9mI47L&#10;djanvl0+xhX4zHN/nN65QuW9RXl8MMHUg/d6blpHNuch4ej7/ayAyoBNgx+N9OMfqrM+KTCONSrb&#10;8Z9WWov13kwktynAV4WYJJfaeJXN7oCyyQoFAxUakjlMDsByY4fxnB6uijwTYAmcrAQtCBtquiTg&#10;Inq4/htqEhHVKB81lAYR/mNqrJWoJiSB4s1pcP0kkqihU08XUApw2HwLNNI+jbX4K7p2/Q4OEg2O&#10;f7V4YbC0AuAj3RVezka8SyTdzJq8ud5FwDFpu/70QlCKt3Mph9J5L1Pu72SWNnG+cCSBzXZVVrUw&#10;NfynFP890pFEWw1K/Yd61shedrTjHwvPde62P9V7kvbMMfqLFRdJKhvbf9VcW+IyKIr9Hh4Apd4x&#10;oMxNCenzYj2bpnqZp+fMFS/Ub3hgmukMbmYzBfiqUO0WPQDdsdiCGamNYkd+YDcJIKer0s7OHzig&#10;slXhBzANpIq8WI10utI5Ss9OkjRgammNfcjXyt5DjbFiI6l3vvI9T/GOQFqHr6iT9NoJ9ZuUymYg&#10;wlbT8C+zRFcrqaF0/ykgnQ8/skn3Y1kut0YOyJTuzklsQ9mk+cdVs2wH+ImncAL2rHmOJDdH7Xkn&#10;j3ETAp33HzPJHVwLco4k6eHGla6s63ey5uJU/zRMC5ZjyQ97z3gYSXIq3YvUWS8gfXWOv8hMwUY+&#10;DolIXqkO8d4ydzTY8k+kXlmxquuQkLaKMYF/iurjwpGkoToSIH/HNFmhL4IlS5YsWbJkyZIlS5Za&#10;QWa1o3v3b7PKw/wlAQeEcO/MBq8whD6P386lSWAqh9Exo2fWrxmVMgD5Ihr5xgWvfZ8OqrfOTDnh&#10;Vpdzk6OM3G2ZX3YC5SZekIKlZomRb7aiagfc/pOuf7hGlEdohHhM2o0PbO4y+PWhRk+jXfwmzVqz&#10;d2TaTRxppkccf4CZ/zQ+iczzeQdc0tp7YDYDBc7A8ZM16r5DoY5VKSa/Bw0s+3q2oz+AkT3lxjc1&#10;o3rFnyBd7v+GO8K/UiNtJBxgwgmADU+Fe1+YqjD3+Dj+zjgo8IwlxyxTFcbx1b8m7SSuFYDqcF/L&#10;OVGsjZB0DVzAFKnaGy8apB/Pa3o5W5rVDMe/ViAcSkhH4udwerEBqOM/m3K4hjn+74vzJvO/KMQU&#10;T8aNZ8J52BnJqHcIc62DvLJvpisSe2WcxBWmPt34ZerkuPtdnXG8vxHvywTKdqg/NoGhCnJzdjlS&#10;Qb/Ospl6bF3G8R9Qhf0Dp4vwb6NOUyzNRbyXBYzMiPbBjWOo2Ppozx8DwiRuZJH437Ouf0Km0vuF&#10;iSjat6zsa4CYvPF9DB8bwvs8E8WBwXsE30nxsCvbEcy8XtT/cdaJH21WjBRwtMVTB+mohnpQcd7P&#10;uN5JQ9onyikbnjiF6RcSKhA+UJ14oIePi1E7TJJhnXq6fIbP1kbtKCch/G28m0IV3ST+8HIuncJZ&#10;xbjgPZ90vINQ2/yn+ujDpLvKeGY6Gj/TzP+qHrJO4pes2+dAyWfOMRiiTRtVz2O6epF17Chtadna&#10;lLgU9OtqqI5M4kr87yeVd6LAdWid03NAbmVmkNSGGqon6leV9LRU8CeqkLQAsm8NFyN13bYL1zGr&#10;196EF7gq7FlV4t9qJU31TkcKxvo468q1rr8H+2YmqPFJm4IHrmMxqeH4yclyf/9UeR+ftV8qD3ct&#10;VfitkgRm/VedYjAOu0xom3vM3d49kaDJitgvh3fp0dXYWuaC+wCUAuggwJuJePtmIvF/qAz717nb&#10;bZu/d4XGM65nlEWSlol7AeHoBrfK5KPGXEPyjOvep0O6Y6/+4u1gw7PjH1znJvqxiEB9hq/lkxp5&#10;py1NfVQkdshUVsX5jvME+ZAOQBuUd+Ou2ffkxoeovvHgf7beSRwIKOG7pmOsO3UJnywwCJjHpyti&#10;RoswER8mUYbQqKmI74gwYftvumO8v7TWYQgUtfdva7r16lwofNZWtk2y3wfQCQy7SQ0MH+XG75OK&#10;fVkNP0tq4JWRbvxe/b6soVPPKrOfmdUB15sq0LF8JeDF32tw48/o/etYWcB+U5y5ema8UuoFIAFp&#10;JI2MxNGzPW+K9rlV74/HAYH8aQjyGBNV3jg3OP67yvulTMSfqMaqpbKV5/V6/iHp6nOx8sAlbEoq&#10;6v9FUs2tK/d3knQeknFj19R1quqHZDBLfhFPaXoCsjdVad8pHl9UwD3uOX2ORYLiomb4EEjgY6Sb&#10;uEvv8v8s5fHm6Gh8Cg7A2WjVLkhQvdqOFRTZrYNHRxP3KI1pAc/+KyOjiclKI1sX7dXkqpZBZYP+&#10;Lx3py4rWhcrjbkn3W9Vp79D7T6g+puvzZfF8VzJSdQ53WtIJGvBJVdnFiwElrnF0bgSHeBslYE3U&#10;c7ZfvCrN84TSGIuzc/6+KFaqlM/dev9WmTp46E9S4OKv6eL/YbX9DQLpTyepIwFm4zcQ9S5Ys2zx&#10;V1S+ycrn6nqBO0x645HZfVehnipGBcr3xexjKuiDVHJ9NI4X+Typ3bNwTlXlnU0lChSf6ftynHAb&#10;ov40SaQRZjnP9e5WhX+gRseLZ4FAyQWk4yQN9makrUINvquyr7nNSu/sj2RSPufp+6ejonGOPX5M&#10;lfCA3ntaFfIGvKgRBycDn8wP1Rnw2FmoPGYYoDHAUWepi8QPU6XPVnwuO90fNa33dlY6ADG80i2G&#10;B/mLyo+16HncgqvP6XrvWCQy3tmkSacS708pvYfgQ7/nq8Gx6cbQ2HRi2dOnZh1vjv5brPTYkjFF&#10;/z8pvl5XHTyrZ3sGtfs50VFqy72fKN3Jt1ZstwpnYtJVufC7fEblnaH0VqnOPhJIrmUbbn2Hvt31&#10;juzvAJQ4Y2CGqFP8S7zNMT6X3MHpePc3uP400lMbzmRpFJOJfFmKpL5vVMCBRPXzocr5nHhWh+O+&#10;HLP/aBi3R7D+nq3A+8nsWzJl039T1M5PKY/X9fsOlkdNgTYmobbSnWN9JXWuUGP8VxJsn5ST+F3G&#10;xfPZY6CAK9YDZk3V+Pxp5Eyh8LKJxEcirdi+QKFoWFXgLUg0FeZFgfWUVKeqagqLilA659EggXrX&#10;QEnqSY1xH40RANI7us7pvSe+jZKgxyqt/eoqeiX0/HeKe6fSZIPXq5KiF2FXYjvRqaSWDxE/M1Vp&#10;r8BnDpSKd4/SWKn/FqeisVGMzINRucrpemyoWiHQP4BURc1pFHuGnl+arcDZVgMJRrSud5caGsn/&#10;AZKqtiKxjZ7dHPAsiS5pyy5KOgNueOqAByv/rcPqXU2AEokuvu5hx6fyBhB3q0zHpcoTv9XvE/V7&#10;qgDEQfgzMFnqtoxtq/8FSu9j0xbRBNdVb8l1MPp/sJ6fg51Jmfiu8A5pIxxoD/JVZzwVzy3juiZ+&#10;lcZ58Cs+jlW9PBxqtbfUwXeT8Omhd8bnl03/mbKl3aojzdaOSJ8upkAbm+hVZj8HNl1E9kY0fqgY&#10;/qcab4qYZHPUWyr4XwJHhES1nktN+R+qwi5Mfd//Yc4mMUe3qBKNv6IkDXafHq+2V1QR53FqhWkQ&#10;7ETZmKqMSfgxKp9ZKryM+sSRZkQtfpBKBswa0StuUmG+gnqvd6BUjbFHzcAs4v1V/EpKUunePp9L&#10;So8NYfP1/GYB7ZfM86GiGiq23UYNIGAaL/ZFAIPOmazs9YOaitjvlfdf09EEaR6hskrlrb5J7UhA&#10;qcHUzUbKGTc1L018OgN5Yj8X2mgQoGSrr9K8B8mlOC8SBymNM4XxbIr4JyqfN5UmG9jM1mC9j2mk&#10;uhYo3cQBtBXTQtn2Vf1UZwdgh2fNoM4fLDX7ktnLI3BnKoPtHop/Ao7DBHWqi81OSqVBvmghpOVo&#10;aSAznSTbXB30jqD9zC5OUzZc41KRbbfHu4l6MgXamATQ6CHqcaeoQsar8Kju28XMbarkV1Qhq0HJ&#10;+8PZzGRuFvM/0KBgcG56JkeKdyWFUtwpzKWFjw3pmQEljSxA/smMcAGhG5+qNFcqX3YevqL/J0pN&#10;cAE9UqciE+3bQ8+H6515Co9LUuwdJrlWUCo8rDA3K1uY2YQwiiENitjQtcR4mkvKDFE+ycqq/dVA&#10;Sf2WbR2fYPwRXbYweCuR7nr/hGDXYfxPatD79Rv3NLbPvqG8J410/TrFPZn922E2q8lIyqhsX5Ut&#10;0CTeHYX7sNE0sgm5se1jdYbzGbwpj89BGUnsAyADbyA25nk3692J+v8W/Y/UfSPoPP6jAjxbH8qQ&#10;dlx5p+dG0puMQtLvwwElm/vUEY83e/CZHcEkUN0omLIJlHcpnes1NjiUI2fC6BuPOHxdvQ0b5V2p&#10;KfYaG+dUFZJbAxjEsKdGvTdwymUUJ6bZYvqRQHQufpImoZAU72ruatHng0jV8LEhPfsPoAykTMw4&#10;nBpgVsSPUR6jVMGTlM/TDKAAgfh4Wc9/V1+RSCivWvEyT88eU2cw3tcQvb55UDL69lF9VzERHUYx&#10;VBP1DtF/iwXCZZIO5xvp7PpP6zd+jE8pvaH6vELPZDZ4S2XrrRIQTyeuWS1SJ61z4xm99z/x/YTy&#10;nqnOuEJgmE8DsyXDZBRSDpR6/97RXD+tTitVvNpHE6KjqJzYs58hxbDf9L4BJW2RjPT+I25yAsel&#10;em+x/vtAvN8udc024VqV9xm2nej5owCcNFXG0xACSuMFRtsmo5Ckxo8DlHj3M0DimbTTD2SOodpT&#10;iiPAe08ozVm0merhdaRyYdnanNhmChhCO+JuMf4zNerWbD2QrZZRZbCPmwMEAk/xCqlSQIl3tBob&#10;X0g9Rl0ZlcWzQD15z4ZGcbucOlNDnIcnOQWkcKhSfCBRNahy9pcwraNKTBnJROPI1jK2quONUL7z&#10;xMeTqqz9ctMeOUmp9zD6X15DfRuJ5wt0/lNqvINC1dNOaorTJZKAUnlpoObLPuMObDza/XfEx5mo&#10;aXMpEqdsRPz51I94OMUs/YlPvM1xOGYKycyVakCi8i4yzryufzlTbPCXI0BZgzpWpw8O3vLZ5XlE&#10;OCBpx7SYAH25OsUivcMephPxA9U71yEAKLeAejBnNKlcdxsP/6jMk3L/N9iPkuwDlebtSEq9PzUH&#10;SjpSDpQcvsWzHDFll7M39f+JlI0NdLLnd8qVje8aG9TQHiHgLyosW5sT+zlUmDuDDJkCiJ8hI/9A&#10;STIOBchtBJvJvCXvMz+m33fRu1SQaXp+vRr99GyH+O6oSBp4DP8Zu8hL6/9L9P5JqHkV6J+5gQ6D&#10;Dubh9H9GI8cb1RBSVxpNR6uOo9KDvTneQmxMpIMa/jQ9/1jSCGl5iyr6bDMoo5OIN6X9tvh4FTsN&#10;UDJ40XsTAUkAFG+qynmFzJCL9O44SasPaSzlW6vR+68Bn97hpI35aqwRAp4GW4m/Kc3bNapeiXTT&#10;92NHSZIo/lA9G6f3L1U4Sr+PkLQaCyCwjxn9Xl1gLuRAKZDcwX5xIwSCznIVgxbVd0rqfyYdWjw9&#10;SefEDFCZh+g3Wzqeo12SkQTH0dxhgB31X2EzmGkv4xTsv2X22bve4zlQKv0z4Et5vcIAxzATEgsZ&#10;1PNY4kg6MtpXGteOdOI3SXtezKKETLu/M6WETYoGVKc/q7BsbU6NQr16gtSn7BCAFMzPSW17z+s7&#10;DbdIny8ijXjfSCHZM2NkkOu/lUGFec9nIvFB7Oirl4pQBT2q/z6V5P0YKaNgTpGggAbMklBUEL2R&#10;DiFQIgEx7pUme5v92TIl3lY+N7O8SL5G9UW8iQIl+2vYczJDcVOpCu93SBA9e0FxnxWo9zbS00gO&#10;T7axx9QUE+hMqyyGH31fJpDN0eddSTe+O+oYaaf3b8WE0XuzqQOlyUkfc8gTKagyHc6WAmxNgQrp&#10;ZfZdK/Ae5s8spXkPk9jwnE/5khKbu96Jzxdg2GrMgHEuHYR89P8UAe0Ys6DAmUNR72r9D/+PM1mu&#10;slUoPw5ewN7/VHXNXOJTeme6vn/IHh+B6H7qi3x5V/8tUXhaHXYN9a3OcIw67HKBbQXr5w3udtvq&#10;/QkCMcfScODDTIXpivsh03DqDLexyBFG33hkpoTKq7dS5kcqZFVR96pRbhMDV6mirlGPuUUVVZuK&#10;Vu0SRjFHtNQ7sdP1nEafongapSUOZBBgpFQ0sa8KJZvEm6j07lalnceor74itpcalymY2+nJxoXf&#10;je0maX25Kjg01mN3qtEx4M/B2SJ3Ci8jccAnnlLKd7J6/h1qpAtSlf7OjKz13zClcUM62vMnqEQk&#10;qH5LJXs3qVKv5D9TtmBS/i7xdxEVnDs97bpodAtUIWpYZf4fZRPIsRlZ5qvXswkC216YDcrr5+rI&#10;F4jHsSYtQsQfxzOVdediy3KAMhxN3wsAVdbnFI+RfYP4Y+pqor7fwEIDdUicbJdE1zQHEzheo/6/&#10;jjoLlyV/YFZwOFwhmItlc1lKKl8mRFDe4ZV9zPnsXX+QXXdVv7ubuDtpzQ9MTIFNF2pbQjoamdYh&#10;Y4G3cfI2LcS6lY2mMxlTJG8zqExbbUxtwX1D0ZYKQWDQMjpOgIJxy6T/SSaO7VbSRgFprePIj8Ks&#10;xZFYZpKMAq5Jm+f5nPM99/vj/n7vJZu19725+/11fn7Ouef+eO/dfcdX17zzJ9/z6de/atlvXv6W&#10;az70P5Ov/uTm6Vt+680LT3/h41++8sg9s3s+svnPv/7t2evfNdf44pF3PzPw/e8++uz03mtv+dSb&#10;9973+cHZoftu/eqPWs89/BevfXx2xc+ce8077njpgfcujx5e8Q+/99LDO4f/44af+s6PfuPw+a/v&#10;m7r2b0dv/NDOoc9ffc/6Z9808q7ok1/51uWfvyG6bvdzVx382NF7t89f2X7vvqsfuu3Rfc988Xtv&#10;uuPm7de/5fDlX/30Vd/+8Ka1m4+/O3r61z71d//5479zeN31a1742Ft+ecO9K74+O3z9/nXf/8qf&#10;3PadLz174pHbP/Hq1r+//6/nPz796fvffvC3hzbM7dtxzf6V+7/w1m+s+LNH//Lfvnzd8E0jv3/0&#10;41/7wr1/9fz/nnv+rq9cPzS+sPe+I/fsveGZ83e/eM0XHx+7cuu3V73zjd973Sc++82Db/1M9MmF&#10;95340RtWLdx+28e+98gvfeONd1zxj8/96R/819YPfeQN7/nd4fv+6UtP/PRt3/zB1Mjbp972mte/&#10;dO4dO1qtzqpr33X8j+84eCWewRHd3Lxl25FfuP0D1B0ZHxjRZ3foMy/0GRsgxeu14/QcEGpvoA3P&#10;vxikjV5PyCbP8BjiqahNTfvQvZ+6GS2227cdv/n11Bmh7ddpwzNDIEPnrqT+FbTpix+kQYN1tIEW&#10;trh9PJdkLW2QN3XL5OSPkbBbqX8TJs3rEWqf04HTquxJmvtZ2tq0/f1P0B96/WF0Sh7iQf2NtCnt&#10;AFsLivQXPaLFX5j3h/FoPO5R5/DIxg+0Dz/Ynl3RfvGhFQ+NHJbFgam1a5tbb103PrUu2rls3bZl&#10;UzI/dP5t50//97knzp1vtDsHG6dWGp3Du+/ef/yupzbcemLn3P7j+49fvl3oVx05Of/iuT96/MaD&#10;17VPnjp3auVH27wwvPvOrU/eNbR2w7+upwe77D8+ul7l3z5/+rv3H91C8udP3Xhq5VmZj4j+qa1P&#10;jY7+yt3R1uPLT4zeLfODjy+cPPXo9x9fOHK2fe7Uo888/mKbF4Z27r/rxIF3jt019XPRgW1v3r77&#10;gNAPnT238NlzLzReONtoP3Gw8dGFt8l8NH7neNScGx0fXxYtW7Ysosa8Tr5w6P6HjrZHRqKRlZva&#10;HG1ZGZiMlnMOR8NIi/g1eCgaPMqjFUS/+K/2Zw5v2rhpZOPs4dnDJrowauDJJ1/as/r9o6sPrD6w&#10;xqCJ+aH7Tx/tHO0c3NI5dvpvzmNGXgNPnRj9lw1PPf/qExtOjA7rLNE/c/ro/LHvfm3L6aOnjx5p&#10;xwsDJ7a/f3zN1udJ+oHVrvzHXjg2f+NnD27ZfPSxYxpd4hp4fm70yQ1PPn/F9tHtG+ZiMdHQwqkF&#10;suejC5B/ys4PnNl+J5m+/s6719ztyT/zwqFNG39+xaHZLcc2HnPo50joahqvHeVGVwbm5+l5RTQ6&#10;v4WbeB6dK2ibWs2PJtJ5bkG/aaNH760vlcGgKaChvQM7wxkZX9Zppy4MdOZS54c68zy/bNu2beMO&#10;hdI3qGgJhVk0ozGan3Poo5lneZSkP8PzexL0Mh/TD87S6zAdKRaYfkzpBw7Qi7JzzKW/7Fg0RAQd&#10;yv6GoX95587xaP3L4wOYf4noaaPXqvPtdhSRD0q/WfaYYZTFgZnOGaVfL/RDnUO0x3Q6Z5V+ldnD&#10;ZuaiaJgkKz0LIBmdk6SELInpTQBg7/rOr3YGZn64c+cUeImYXg3aoxpnr+u0O+evuup10NXGdDRM&#10;+veQNXN7xBANwCpaJx2d+YYQasAGSB7ZNDNnBA/AQHphnXxozF9GHbxMI8TR2NxA51meN/RRZyEi&#10;yY2Tg9TBCw7hNXZmYAZ/o5kf8HjmDDfR5rNMfyZqCDImAOQATCL6sZeZcI+wIQIkf/NCtFkcaIh/&#10;0UDH0A93xsFgAkYO3E+CVy2wJzRvAmbpBzpnQL/KyImIvg16eIJ5E7Boxsg3DmgAQM/yjQMagGjm&#10;SbE/GutEyycjl17kUygaMKtNWpYR+iqfKMntAXZjJZlxP8lpnEEoDjH9PNGPWfupN8f0czT/xEna&#10;Yxl/GlCQ4cY8dWd+iNQhvjMYnEEzgy4nPejnMRB6zM8g6Smke+YwsPQN7CQkkYU+sdA4OzvLMK3v&#10;dM6YlICxY5SkMwvEelmH4t84KU42Foi9w/S0q8xFYz9YTq4xvc5HjxH4jfOPMSgOPZ8Fru/MdFDK&#10;SX5MD/5VMGoL9vWGN78cTryP7ffmad9aGCI9nYCejBoniygh1u2k1yRk86vRObSq8+Jmdlrn0C6f&#10;orC+vIdc8V8rDsOmToKeqHh/96l5NAj6dsrCTKcjO0Cw1uByFUzScJiKUHKWzpw7tBunvXZmlH49&#10;M0zj6XVuFQUs7TVGAUt79Yt+/RKSPzKSRAL2r1mTnAc+afElPCnh5hIMQj+fmCf5lehr+QJhFp41&#10;Pq8kfOh+gHll5UO9f+Xnw4XBZ+3n+DSDVF8Y+Rr1S11+cX5m1ys6S085naHLvNTjxQgdvNLoCalU&#10;eiD4iqbHfcTRV9kAPULjovuIG4nmHtoeWSN8T0cPxvcOsWbvI66mUfqLzqj/X72bk9NTzcnF8IkS&#10;+P8VkvBmcZDs0HVqEZawTDeX1rXYXffmdyQ9U9q9tOZ63gzGqkvptfXmiedpw2fnJS+VvmVytDnl&#10;26Lr21QvtWoD26Xz8B9rRo7qSbZFWKpGbVVC3li1Ko2O2cIgMrrm0upcqMudd+mVTlt3LeTJo3Fp&#10;QafjVmCzygjbfCybk63JJr+n6S/6wt+cwhhvaMQ8NjOmaiVxbFHP0E3BHsQXNC3aMK+82oIea7QR&#10;vZFBY7xBb+ugjInGmVPPZA5rzBfXThmH9pPc2F5QqBTYpPmNtmXkiR+Wyu3lYWmlWcngpfldgoRI&#10;mphSrby2Wy2yrdAbXsc70IsMX1dynnk9PUJDUY3liaTOzPQux54pV3esa1eLI8n2si8s30ESUiZ2&#10;GXqqDrI+vatl+jLj/83GMs6RWCtiA+3axho8bybUE1NjCCUTU8sLTvZmh8pCK7mKtSZz2FbmJli/&#10;9LHmr2Ne1gS9Dxpk/BwHD+lC3sf81GdbrX6WY6KANSPXs1Fm3b/ZWEIrSTcV2/fU1+rGiujiOIsF&#10;LCdGGx7Yt5UjntkVksM8tk3K4bWUPJkI5lSnbVV2UqZaANnTjhyxL7kPKD3aPCxVE7IEXksskVFq&#10;FSSotyq1SfsPa94BHpePaQNeQ+vkpJHJUeQ+51CanCbkx1GK9QdzTS/3hUp9ce0LZVH1MJUMNkI/&#10;7FctaW0+lqrZRyGp1UqmtTgvVbtrgVoFDl2XvlirktLooNfQmpxVar/FvqRv8Kh+be0a+xXbS3U/&#10;7jOfkaM1OeRXOdrmY6neIgPUO4npBMcJUtTalolZXC+NF1KLiI5rEuQQb1xLMYaMUH7LkY91q0fy&#10;TNbVPvXG2EOI6Dq1cW00c7FuyGxNTvBxyMj3aDUX3YrQmZnIzM18LEkaxUYtbrFHNOYzIjuvaIon&#10;+3ZrndF5p2WEUM8gk46VDmKoT4qAmx+uHsWMvFO7TO7oCkvdpXunpcO86GQK1mvtEm6ygPOS/XXO&#10;DyydtVc4/L/5WIoUeCixaXFM0Y9jZtZkHbLVS+mDDu8YJfAm9jpLA3qhBb9Ez/DHEQAqkIG3laV+&#10;Sc5DhtnIZrbFkSv2g59odD0+9wWfL1dye4LmVUtam4+lWuFziiV2Ll+DzQeOd3CUUSmuzFBeOLY8&#10;2ktvQ76isUoJ6Yrmdb0MlkorreZNHE+KlmrfplXAiV/L6YNSadHazcb8mpS9Fpojkz9qjerXcdh+&#10;8CZ/JowW6+b9zKfLGun9g6z1onOibL6sFViI6oy26K1Igs71tIiv2/WWqfOiz0ayW3khX/W8DCW4&#10;46qxVjQZySDvXLn96KsuyGp5+0Q/pENGf7Hsl1VLU06NZf/iVmNZY9k/BPonqc7LSwlLHB/dt3u8&#10;1L62SsfXJs51jJ6Xeus41jrHdlePK4/7Rhb3zTmj0ittvJazrvq7a3vNSzqbie+twAIa01W1tQVj&#10;PuNx6MQ73KPGFaPQassyeF6u4nRe5Lhy3b7S2is/5WN59oo35erVntu6PFZ6+V5vWDZxj9K5TuFr&#10;Ir2vzte/ghYjoXf8+X4irnmxxSg4qGLOXxdEaM7kqfLJfBNyjLzWJD5X1GuzFnKbr9ypJb24J8T7&#10;hKLL1+Auf3nkkpS9Yckx9WJN95DiPPU91nlBHznAm4mEoIGzaBsdrLcYVdYToy0ITnNGK5+Zc2yJ&#10;o5hljyfP8Me0SaSKZ3rDUvPHWIL8oLth5EWcG4g5kKB8iFGjPuMg1kmtNHTMJ/wsEzlsagZQiz/L&#10;NggbvYwg3xeNkRd5vG4qidiqtjnrbJ/NivA6Xqws87c3LMWClkGGkTSWGS8NksgR596gg6TaqOgK&#10;8joL+ftulzlbC0W2paG6a9CEHpl3W2uXlaHrIkv43DkrvXyvNyyRK7CA85Dv5GKcEXPKy2s57+y6&#10;2hnLceSJly0/n4lf5i0qMgbqeBO95raDKtuo67BX9XDf8Bk/REM3f3vD0rXKqYfGC9cest7UIps7&#10;WG/Fe77mBrVmDuvWa5+PPgOPtWg+EW2iXooMscTaYOW2YruEppe/vWEZ54JfvygDyFrv8z/PS/IY&#10;b6Aj81LLHI+ZF+t4x/MJPqyIHG0nmN7na5k5aime18I2k5fC76zH8RGd1f72hiVbRfZZpMQ6sUEt&#10;TqzHRwPLp4gJv+QgH8ViJC0CKlc9Vfm+DLWB+Uw9VQ7MuX2NqJ3rptcblnJ8xt7r7nHICrEFrW6u&#10;dToX0imNoqXrmHd5iuaV3/KZ3NN6yzVVtIlczWe1oJu2NyzhoRxnrW6ba3auuOeiU0ydpFCkdcVF&#10;U+fctld9rizt947l9G6KuYk3pLIXzlg15bVuvcyjS1sTXuwLknugwSgPraL1ND3Fc71jWayjDIV7&#10;XC5D79JoTrrouX2XVvvu9ZnO9dr2imWv+oWfcjk+m+lGIqOZqIHZkooqQDZn3sqlgWWehUtnrcay&#10;f7Gqsayx7B8C/ZNU52WNZf8Q6J+kOi9rLPuHgCtpwrnjgfmiM36Xt/4+kY+GoMdn/hl3ZUJ6d1zv&#10;44oGflcp1/S444dre24rXI/VWCqW0vLVLH9+hKva6Sn6bUVpNGssXSw5HwVJzU1CMv+ek+V3sdRK&#10;221rpS7dHucl32nBHi65qXgUeSVYOvVB60SFFrWlSM/SWRcE43ppEC1jv+aljYHGokpbRtPSoXGw&#10;YCTxe6Uy2aJ5Scg5FdeRxhU4d2x+4bR0sMq3lH/jzp/uxbkJDErsecASmDtomayO60XRuPRxLt+H&#10;S2cVWLTiWsk4mM/2822M8xKI0RbHwoxLIUq0+Vq6XYVc/cWfRFwjX72FnDJvfNPBZJbFg4/mRdxB&#10;vQSCnNFBi7mcrUhL9+tmn+FokQ09tuXtkPPKOJPI92JezUvNxzA3Ma9reW2xJkEFMhB3bfP5EEH6&#10;3e8u/qQL30bsYWM5JT8fdTJJ/S+BppOX9D0eLyeZWzwv3qPyMVF+/BaXPnEUdBjVFiObze3sD0Tv&#10;2Vd1XAINa0eot8XY2PW0nmLJNcKxTnOQ5oNYRuNpcrLnJAdVXrzXQBdtmJccTZPAa/4x1eFT/pJt&#10;CTTUBvluMSLn2U26lSKttViGaGp9TOMqPyd5TbIk58k6L7ec+XSZAT2QhIyuWv1OXbomf5bttjaz&#10;vqKjl4tliCbHhPeMMDd9vdkj9losIms0xmGrSEO/L0tQC+m7HFfIS1jRJIt9/fqtR99GO/KxlHmS&#10;4Mae0bQc5Xskx3wHzsrjukNeSf0J5gMkocmRwbkh3lk+VGDkfImWfpNQ3nZHt+o1+1C2jCSWvrWc&#10;A5KbKZ5my9Uc93KI5GCsGxAJ132JZj2kc2SorBItUK/gA+uOv+vs2unbaEdJLGWNECXNcV2qZAUk&#10;wOoJPmrEcuLf83AtovUwN5FfobdCyzJcewhN0VG1tZ4X9wwGrt6Efa6UdCybZKtFk2PCUsrWTctr&#10;jrEGJUXKIsDRgi7aSA/QD84b5PvFQJPtEDqONI0NrX5OU9S6npfpix+eXtKfxZmOpVA7iCA2uTFx&#10;5bdIG9cvL7ddCts3OiAfiJrWrqMnyCdys7Q9vrRqo8S+k4NDNpb8m7LYO44NWW9zIcumdL7OzNUZ&#10;8RQUNfaSf4iG+24SzoK00nFL9uDtUva3b31RvRTxzPti2ViKVeQBf4Pa5EypXLC0mmv5HpalT9KV&#10;31fyLcheRaRoHzOR1DadPh9Lst6RormA51SmS8Ms54q9VmHavTn0wiP5KGhBT1I+5uw67IrtSaVP&#10;SuhuxkRQ9Zk2TVY+lsJB0vzcLDhPs9q5xpXy1Kmv9NlfmqWxLRQdlcstRysN/Wwp1VYCfZNZ9hVj&#10;aePv5gJlX3C8VftIc4kYKrW01lrONb7zOlIpN8meFHpfS3cj9t8/z5ToJfwvxtJ4S2c1dEwjizkX&#10;2Ns02+yemE8X8lo0kaHQE1LYsaFFfqo9FzQ3SQ/2y1hfi/vWHu2VwxI5aKVpnaK5RGwCOsQzhUa1&#10;a0uyFRXT5mGpOtgOold7mtRXif1txfdQX6ijHJbCRRL9upliOWvlM3NGJzN/QzsYTeEz8Q8p/LF4&#10;Z3NFxkDZp+vHCDJDfbi2D3WVx9LGHyhpLuAZxb69otXEkPISvw8vetu8V7nTpCGby3oX5srEBclN&#10;qZmx3/CfI+5bWB5L4TPxIWnpdQ3zTl0t7ZmVx7nG9c+3NDliW+w+AO+YL8yXJGf1GZHN+xqjSOPE&#10;PlcNS5LAKPqttcyfB61dK+oRr7GScq18nSWeMDeblfQW2YV1ux84ucnHdpe7GpZcN4LPhVxpXl0x&#10;yPjrWSOOgs2xRMxz+HBfERHWKBfeZ8ySlT8/TU8+0Win7ztVsVS0TC6w99YGW0d5ndCUmFqK7J7k&#10;pcotn1vMxzkS5wzpLc+fbZG/4tnnHC8sVXUsFc302IjGOEdK723EhwqsuVU6L+GJ0Wn2A2tXlQpj&#10;EcnuhXpwxHB1VMdSYu7mgNUORIxGtKWRdBAhnlbpeqmaRSfxsU5uL0xuMnqqB0iir1ZUxzLOA1hu&#10;ckGlxWuYT6xZqmSPUeiiXqok1mf5RX+QN0qrrVYgtFnX2EqLFjoS9zOdewfVsWSv42Onn3v9q5cU&#10;7xLXS6GnRr/kNkfTzRtL3SQKRt/uR4S+Xc/qBfKNDKV2sSwjDXxObBIWmNippYl11Ru24HPqZWk+&#10;V45Bh3jjSkPHdJfC9o0+PuaTXvomiV3L6xEf1XJfvuJmsYR0nS2QZqxFzH0e+9kMtNE6HV/zZOma&#10;zWfDR9bqWpWWvUwc07F3+lJS9JX1XWo5o6n+I8chX7EUK3xkfP0yEvS0FuJ3Bj4Vr9u6Vfp4bPWz&#10;7FKe+ZrT7RN7k5SsjzNBcgzX12XeIs/6T+PYxygCpjZOwBobzQX1qmXpDA1ZkVLdRRvHjNY1Zvl2&#10;gsrhYyRD/fkS7KojR+xMuYMX6DO6rYy8XlJ+i/jBgbzkVZtL5AliJXuG31I8HLpWsIdDntBrbqHN&#10;s8uuuXKlbtq1qj2nnhuUxB9XjiAiOSn+u6v5fVT2gJ/xQl4SrrwKfFk6xvRdRx03xaIYRZ232e3q&#10;NvKIB3T5nw0pH+mlPSWWWzoCyu+2Rg7JUHlJGywN/GW60jpTPpukDGtRzpi8FLSc+mFwV/zd1tJm&#10;1BhBRmJOOUL0rq/JPtadWJf2KilJZmC76OX8gb1xTVMemlM/uC1bL8GfIp9tlmOPPDsSmuNYQoNu&#10;afM0l44Sy4hzWr1RH5KtyFG9hj6o1Umu7JlrKMKUO8Y+k3M0cusvjRhB6y/owadVKqPldSOT/ec+&#10;S2tO2uM4uElivCerNckW52N5ucZynBwPj/UhDh496w8pqo7pno7vByPlSjE6DaIGSaBZavNzmmRB&#10;TowlSWHMDZVYgthisxpjC0Wra53bFz6NmbXUpUFf8kLpNN4hVfUx6XfqL+Ris3JMPhrfVD/7qj7n&#10;tYyczWnl17xUPRKXGEFF0XDrvFJnty2JghOJJPqOLo8uW2rZFe+ek/HB53UyRH3MQy9tTfm0nQqx&#10;FI+Nl0SFN3DXLYmIb6OMUo91JjdEtuakRgfyKf/JZqz3+iZZJjosl/porVRoERpep34/2iSWVqP2&#10;XCt0rqgFj3NsZsu1zpqcoLvU7LHxGiOM0yVnzadTV66XBtm4mnU1LoNlur1Fs/ba3Iu5yRGgljaf&#10;LpXRL3lsl+dih/Khy8q2tsV0ak8P7YXDUqrBRJB7Zu8ji/0coJz0vLV+Qw4/XyBz3aVF3+hwcytx&#10;3sH6rW2wp+ftQmIJrybgUXBMBWqJnCRPQkyIX54b7HgJmUk6d0ZQCeSTBO/8kp/3rzkJ2n5sFxZL&#10;8Zy9wz1C5AFtdE3CrYyz0QFqJl8kxziPXNySfaIX2vjoo/nm04psta8/7YXGUjywcQ9zEvmA/5Tg&#10;e4oRZZJBBTSMkGkxb70X2pie1pTebZPy+z9zcbAUu10EtJ/nESGIX5MCQezl2ppns2BsEeV1vh6L&#10;6ZQ+USvzdPaydvGwvIn+X6PrfSslF11PYvQYTTfHDFqmUvBVL+/9mE+h4yi4ki9U/+Jh2Z0HyEmu&#10;r35uas45RyUvd+16xr2s7qzJ57q0sZR7BLj/CKTCnCsaG3RLnpfm41Rm9dLGUjwAkvSmupeae5qD&#10;fmvuZaGqXKz3UsASddbUQqmLOTnKaPN9bua5aDmJeC0NLOP8pNxjZMM66Y1bF+1o42f8UsJSzwOa&#10;2JvNZ1J81oQzf5w9AVGDtu/lxRktLSw1PxXV9PbiIJfUshSxFC+mTS3kYz31dZz08WLNLF0sLxZC&#10;5fXUWJbHqoiyxrIIofLri4fl9I59dNSlDW3aNvkAzZf3ZPEpFwvLaULqgakHdu2jLb190PlPe4uP&#10;UxkLFgtLHHeRl8g95GVKS6t1XpaJIaMIJDO2fZS1SwvJxbyG5FzkepmSk5yzyNcycblUaBZrH8d3&#10;qLNy0szXeVn6DlddL/u1PxXkJO37db0sj3VdL8tjlU9Z18t8fKqt1vWyGl7Z1HW9zMam+kqv9TL8&#10;dV44rm5RrxxL9fxSf+OXaBfx7H6xsOz+epyrQ9r1u17X4ypgURBdLCy7rZfTkw/ivhK/6R5TSrt4&#10;95cWC0vkDu5s4Jq72vW4nMVn8+2bwlqvta8b/sXCstvzS8pnworQz97ou1zdINE7z2JheSHr5Ssv&#10;L3NzK/N6vCgvuQK8AvMSaCKHqNVjsNvyWnLPq+tliEldL0NEehl3ez3OR52sXI7PDXqxrFvexTr2&#10;5ByH+Rgte3LSq7peJjGpzy/TMOlurq6X3eGWzlXXy3Rcqs/W9bI6Ztkc9fV4NjbVVup6WQ2vfOq6&#10;XubjU361rpflsSqmrOtlMUblKOp6WQ6nclR1vSyHUzFVXS+LMSpPUdfL8ljlU9b1Mh+faqt1vayG&#10;VzZ1XS+zsam+UtfL6pilc9T1Mh2X7mbretkdbkmuul4mMel+pq6X3WPnc9b10sejt1FdL3vDz3LX&#10;9dJi0Xuvrpe9YygS6nrZLyQhp66X/UKzrpf9QlLysv7+ZX/wrOtlf3AUKXW97Beadb3sF5KQU59f&#10;9gvNul72C0nJS/oNBX7x5P52wv0eOq2m/X5MePL4SO4r7HdnhEb2b8fq3/eUfgZMXS/7uod3+Xwi&#10;yuX695CJnK3PL/uVm3m1Emv173uqIF2fX1ZBK4+2Pr/MQ6fqWl0vqyKWRV/Xyyxkupmv62U3qKXx&#10;1PUyDZVu5+p62S1yIV9dL0NEehnX9bIX9Fzeul66aPTar+tlrwgqf10vFYl+tHW97AeKkFHXy34h&#10;yWjic576857Efd3qGNf1sjpm2RxxvdTcTLTpnyfWz3MLMUVe0lNV8f97Up6tSp/p0FraJ7PEV3/e&#10;k6gLcn6J3MvYMp77KzX2gZzP1dPzOYxm/8eL9Tw3eKJ5l9mmPMeyKC+5AqTw9R+5pMTFw3Jf8N+s&#10;FVG1sbVNe35b10sfj+5HRXmJdZy7LsZ78fKyW2/retktciFfUV6+MutliFLZcV0vyyJVRFeUl3W9&#10;LELQXa/rpYtGL/2ivKzrZRV063pZBa082qK8rOtlHnrhWl0vQ0S6HRflZV0vqyB7KdfLiSiK1tI2&#10;QtvULZOTwwNRdBX1L6etQy+sP0zbh2lr/uLEdVePyxoNo03Uv5raKzCI2g1ugn4ZmmvHo2g18S1j&#10;XrJlfHAZZMKGwdVz38L0EJHcMD7IcxjvoG0vOub1CLXP6YDaz9H2z7S9MZp1ZtNtdAi8bojDKK2u&#10;pg04DI5bHFbS3Fra8FpNG/r/BwAA//8DAFBLAwQUAAYACAAAACEA5HG5NuEAAAAKAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPTUvDQBCG74L/YRnBm918mGBjNqUU9VQEW6H0tk2mSWh2NmS3SfrvHU96&#10;HN6H930mX82mEyMOrrWkIFwEIJBKW7VUK/jevz+9gHBeU6U7S6jghg5Wxf1drrPKTvSF487XgkvI&#10;ZVpB432fSenKBo12C9sjcXa2g9Gez6GW1aAnLjedjIIglUa3xAuN7nHTYHnZXY2Cj0lP6zh8G7eX&#10;8+Z23Cefh22ISj0+zOtXEB5n/wfDrz6rQ8FOJ3ulyolOQRTHKaMK0mgJgoE0SWIQJ06WyTPIIpf/&#10;Xyh+AAAA//8DAFBLAwQUAAYACAAAACEAf0Iy4sMAAAClAQAAGQAAAGRycy9fcmVscy9lMm9Eb2Mu&#10;eG1sLnJlbHO8kMsKwjAQRfeC/xBmb9N2ISKm3YjgVuoHDMm0DTYPkij69wZEsCC4czkz3HMPs2vv&#10;ZmI3ClE7K6AqSmBkpVPaDgLO3WG1ARYTWoWTsyTgQRHaZrnYnWjClENx1D6yTLFRwJiS33Ie5UgG&#10;Y+E82XzpXTCY8hgG7lFecCBel+Wah08GNDMmOyoB4ahqYN3D5+bfbNf3WtLeyashm75UcG1ydwZi&#10;GCgJMKQ0vpZ1QaYH/t2h+o9D9Xbgs+c2TwAAAP//AwBQSwECLQAUAAYACAAAACEApuZR+wwBAAAV&#10;AgAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAD0BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC/&#10;Q+dqtQIAANcHAAAOAAAAAAAAAAAAAAAAADwCAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQBeMc8N9GcAAHiNAgAUAAAAAAAAAAAAAAAAAB0FAABkcnMvbWVkaWEvaW1hZ2UxLmVtZlBLAQIt&#10;ABQABgAIAAAAIQBKvT9ktV8AAABtAQAUAAAAAAAAAAAAAAAAAENtAABkcnMvbWVkaWEvaW1hZ2Uy&#10;LmVtZlBLAQItABQABgAIAAAAIQDkcbk24QAAAAoBAAAPAAAAAAAAAAAAAAAAACrNAABkcnMvZG93&#10;bnJldi54bWxQSwECLQAUAAYACAAAACEAf0Iy4sMAAAClAQAAGQAAAAAAAAAAAAAAAAA4zgAAZHJz&#10;L19yZWxzL2Uyb0RvYy54bWwucmVsc1BLBQYAAAAABwAHAL4BAAAyzwAAAAA=&#10;">
-                <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+              <v:group id="Group 1618416861" style="position:absolute;margin-left:116.8pt;margin-top:31.45pt;width:210.85pt;height:116.25pt;z-index:251658240;mso-position-horizontal-relative:margin;mso-width-relative:margin" coordsize="26783,14763" o:spid="_x0000_s1026" w14:anchorId="0308D34B" o:gfxdata="UEsDBBQABgAIAAAAIQCm5lH7DAEAABUCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRTU7DMBBG&#10;90jcwfIWJQ5dIITidEHKEhAqB7DsSWIR/8hjQnp77LSVoKJIXdoz75s3dr2ezUgmCKid5fS2rCgB&#10;K53Stuf0fftU3FOCUVglRmeB0x0gXTfXV/V25wFJoi1yOsToHxhDOYARWDoPNlU6F4yI6Rh65oX8&#10;ED2wVVXdMelsBBuLmDNoU7fQic8xks2crvcmYDpKHvd9eRSn2mR+LnKF/ckEGPEEEt6PWoqYtmOT&#10;VSdmxcGqTOTSg4P2eJPUz0zIld9WPwccuJf0nEErIK8ixGdhkjtTARmsXOtk+X9GljRYuK7TEso2&#10;4Gahjk7nspX7sgGmS8PbhL3BdExny6c23wAAAP//AwBQSwMEFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAABfcmVscy8ucmVsc6SQwWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vYzg8Ey&#10;ettRv9D3iX9/+EyLWpElUjaw63pQmB35mIOB98vx6QWUVJu9XSijgRsKHMbHh/0ZF1vbkcyxiGqU&#10;LAbmWsur1uJmTFY6KpjbZiJOtraRgy7WXW1APfT9s+bfDBg3THXyBvjkB1CXW2nmP+wUHZPQVDtH&#10;SdM0RXePqj195DOujWI5YDXgWb5DxrVrz4G+79390xvYljm6I9uEb+S2fhyoZT96vely/AIAAP//&#10;AwBQSwMEFAAGAAgAAAAhAL9D52q1AgAA1wcAAA4AAABkcnMvZTJvRG9jLnhtbNRVW2vbMBR+H+w/&#10;CL23vqS2E9OkjHUtg24L68aeFVm2Ra0LkhKn/35HspM2yWClsMIe4uhyztF3vvMd6fJqKzq0YcZy&#10;Jec4OY8xYpKqistmjn/+uDmbYmQdkRXplGRz/Mgsvlq8f3fZ65KlqlVdxQyCINKWvZ7j1jldRpGl&#10;LRPEnivNJGzWygjiYGqaqDKkh+iii9I4zqNemUobRZm1sHo9bOJFiF/XjLpvdW2ZQ90cAzYXviZ8&#10;V/4bLS5J2RiiW05HGOQVKAThEg7dh7omjqC14SehBKdGWVW7c6pEpOqaUxZygGyS+CibW6PWOuTS&#10;lH2j9zQBtUc8vTos/bq5NfpeLw0w0esGuAgzn8u2NsL/A0q0DZQ97iljW4coLKZ5URSzDCMKe8lF&#10;kU+KbCCVtsD8iR9tPz15TidFeuIZ7Q6ODuBoTkv4jRzA6ISDv2sFvNzaMDwGES+KIYh5WOszKJcm&#10;jq94x91jkB4UxoOSmyWnSzNMgM6lQbya4zzL4yzNZhhJIkD4YOTPRqlnx/t508GR+MTuFH2wSKqP&#10;LZEN+2A1SBcY9dbRoXmYHpy66ri+4V2HjHK/uGvvW6LhyCQo0m+OCYPuj3TzB84GTV4ruhZMuqHJ&#10;DOsgdyVty7XFyJRMrBgkaT5XASEpraHfAbFvs2KSQtMD+KLICoygzfJJdjGIwjrDHG13Se2AD4xY&#10;UCFa9V9UBeDJ2qmA/yUqTLI8myXQ30cq3GsJKDbW3TIlkB8AcgAbwpPNnXUez5OJ17xUnlBYJ2Un&#10;DxbA0K+EKnjE4xBqNGQBg/9GpJO3VKdn8R+LMTTXXoyheqPi/OE1VNSLdKj2fiNU8hVKTPI4TmbQ&#10;4HDzpdNsd+/tbsYkLqZJAQwHTU5mcZ6F5+atNRmuUXg9gsTHl84/T8/nMH7+Hi9+AwAA//8DAFBL&#10;AwQUAAYACAAAACEAXjHPDfRnAAB4jQIAFAAAAGRycy9tZWRpYS9pbWFnZTEuZW1mrHllWFRRt/Ag&#10;AhLSICilICAxxNAgQ4rSJZ1KiHR3CNJS0i0hITB0N9IztAJDSs0IQwgjMeQd3ve+7733z/d9z/fc&#10;8zxr733OWWevdfbaeyUOAABwwMK/LjwcAIAQC6c3Nze3oEYJABRggUVR7QUAgAPwibsDoMIiY1H+&#10;xxVCAACI3QUADLAv+v7HGwCgB4wHmDy+A8BOAODBAgsWsNNx48jgABiwY3Is3CHvWbyd0+c/4RZX&#10;UwEAUMDCLS6/zJ1/4GFJYK8Q8BOZuwCSf4wBAC4ZAIANO6b7x30I+D8fY7v/GgvKAHD+Reu/3ofJ&#10;AwDh8v8v3z+V+Sef/6QPADDL4P6bPpMM4b/HbP+Nr8cyBP9+/t9p9GQTiv+Lh/8+vicDwDuTAwB2&#10;sfCv9fgX3r/62zWK1lRXuk/0kAg7vP/qpYI2Vhr4WCC6h20Bf04vlLAdjru2khwAMs6wjb25ayur&#10;JgsA1CYQX1riYe8JXV4augMAlB63gLNiw+wDAMi9eaUgq+tjtmdKkEGtuMBEPp9bE1uYMZ6Dzpxw&#10;YcLv2y9+GkaEr0kS5fflurQwioJcwFJmPnc7c/kpYajhhKT61AyIor+S8wsdeTRX6/XpVZutl40t&#10;bZpi4jJmBembD9/b2YFAIH6oiupvFSZE4XIFmpzU/ztdTETI/Uciu+1BV+daFgyfuFJHqwaVfzQb&#10;53xrDnw7liXMQR8uV6sGsMzY0O3ce1ShXy3NFG26VmxcoOmg+AXSuXX7lIuEaKBJvpMmQhg1m133&#10;AAySHxoTOVW7lCnXnU061YUJOQf+LdKpd/hhbGnQ+r5K/Hdo9KDnOeeGhP8n7fJKbg2ffpL4MZf3&#10;aXF+3CTdMnTx7QEx8ALT/jM5ga/ahkptRnG0UEkaLhJl63idcNlyXRvN/422Vc0QIMINEcqzkLJv&#10;cbv4QhTmll1nOGXgDnv6HQbJVaoQcxjStdR0Avk9vksdMT1im/knTjRj0HHI9rkGZgjLSOvYPHVh&#10;jf6p0tg08xJivI500HN2sxL57MbnGz9nM71pFUfWePMl41OY9crZ6uMSFqvMgGDFWffUYJ7XdCnd&#10;ktsWHgSjcRVjd6NkQ6niUA1IGFXy+GC2W6b5A2GQkolUX8u1iPBeDnsNV52pTqtjed8X2KhUw6an&#10;J6ngflLnPiiddO/teHtR/rbI74cz22nXiFDJi6zW/IP3MGfg2yDPzLrScWpz+eZFiMByr5k8n+hT&#10;UVNbou9pZ6x1pv46xSzlOu7Q2zlZuJ8G4kh681To4I2R6Wak5b7IVuJooMDht+/d+qUcqdJr/YuP&#10;JQH9QK+fI3/PMsb5LFKMs97UW+dvaPhamd1UgeqAJTF2HlVWbmrj5bXDEPHrusfDUFfDiUU6eOqX&#10;nz37sqeLEBFi2gby7lBDHG1y7VYikz3B1Il8p5MIutqLpL2sRsu3/Yxi3yrsgtGeJQJtT+HjWrPx&#10;XCSjQiK8TPYnks7Fhm2Tjn5krarnV/DxivvPBCH1+UKRJn9CfBHgIX3De4RaIcd/Nk7xEHX+fAKS&#10;DYz6HBTKiafrwjZjC0NSgl1Vrrloq9x2VmUafGvhtvE8qzbSttmMYyB6U4UDegMfX2RoG/dZaHjk&#10;Uu/IqElHuV4zbm0WdEz3USN1itDoIXx9LiLOgjcnYMDU5niU3WZ2N7BfI4kMyrHYOqqmE/44cgSI&#10;q4RDaRW7J2H/mR6E4dksgQZgMBCExjJT+qzocUfH+mjlXEV0g0SEkeXbWRmS3z7FMmImYs5K7mcD&#10;rCJQoy+ePeIU5Xbrvwe3aqQy9n+CRQVKzTwjXXMxugviOTG5e36jqt/4Nzmfk4d3tj23ie/0yBAv&#10;Q8ojepjIsgPHA38w/PRvwezEmu4SfeoKrvYHgto9H7KubWp1HoAizT2Cq8Y8JJ5480RnaIAXcJ2H&#10;rRETjpZ+S66p9M8xDq3SCaZ9QOJ+DuPLnWLO3QW7huKLRGKmFKG94OuX9RO+CRmiq+LzXex3371s&#10;6N9dcf0k3vNKdAaW9JmX/nD46S1T2xjwtzkX9BNVjDDUm587CCaqQusHqztYfl0iHRSMqaWP9x+r&#10;O1iy2TsaRNhHDWKaT+VjTZ8VAeCQXGUj4gHRJU6aE/gNgzNp55+gbSMhJ8lxE8GGBMNWngnVYBR/&#10;R32t9na9KWuqx/vr8sWikr/loLGdp2owPrAwSCVp/+uq77e2Z78W8h9B0X/Odr6qwSgvzUSPAlqV&#10;HPeTUbqWw5bTAbaoi8mzJ4tyBmRuYgJrDGzin2XqmXkvsg+Y2K584hl+vKD2UddZ2miayh37E8PS&#10;xkJD2cyyqxoiYV8njs6Stdnh5oh6WeufuCdRXsxc+Kzt7r7M0uVqETLLPE0oucFaTCTTSZqqr+vM&#10;TXRmDYFTIjC9TvhttUDklvZCKskV2n23fDRHiYWmMouf52LEMWKwT2x1oVKLKFNfkzJVK5q9LMVh&#10;r0KSzrdzuf2T4EUht0zty/sV0R34uanUaSBI11jH8fUHQzxHGp7wI+R1DHCadV3hJ1BhD3veqGey&#10;EM9tH0PMpzgDu3DOUbWlE4nKw7SdQFaC7CzFEWUzY62XX0U/euSLDzB4b2vW55h+0dUKSwW9RQSJ&#10;kb1pwnNndUvFatQN4qKjHEwKvdZ+s+2zutCqeu4HmMNI/yxTiXg4EOxT+HQStc8NOzd//E5VdEaD&#10;gO3a7DCwS/wslOArNIUXUmeD1XRfFZ21KAUOurrBbhQ0O5FSILbplQ7JDUAKfjocQByqk2ov6VZT&#10;9ZL7o7rKeDM5GHda3C3A+NAwqubD3POlDe/M2CR7rJpVBt/kXOMmhQFBqO+BY5lzK+9NgrOfVPCk&#10;qtk9HVJ6Dl8Q6vNtdJVw4p4m9JVJiIR9y8/KCif2FlomMOdF88/zthY1FBmQzayI9Qk5gcyuiLNf&#10;0UQwcFxsm7yyU/DtUfXZpq73R3LsbvffK/peQ8H1U5jMxKqk27MMXo/aeGNq1T7OLEu08JoVKFh9&#10;c0DurlrtPyD4haY3WjUgQh33Ilvc/USw9KRTXj924fYwisE/i/BFZ4ng4j80n2TqU72fbqmo20MF&#10;bFdiJ/458Kql8XfES9czj1MgOahYQFiV4Rs5AWkYk9fUlcRzP9Ct8NxG+bkDm7QIapnIu2qTwsGh&#10;qtxVYQ7fvxC6sYUXaqZPpZiUEMnjsnH3nehFo6hEhTuyiHUt31lYzYXEFu8uFegOFJAWT4Tn5zbv&#10;CrGXojXCCz4kSYf6v5XV8biKq3N51eSeAn+l9bWRf2fEHWanv5w3Q6pCE4GvsKhkkVkt7WwXofB9&#10;cbkjbC/3r/4usb3lABkGkUXAB3N5h6B8TfeQ/NldR0i74eDBzcXJY/KYFleUknwje6TkBOOShjS7&#10;P6axSJFuvnHYy0m+lEj+Odvz3QbSh70/tqRwr0e192ylHJ3of9KI9058RcNcAyNG77C75eVIyrY9&#10;bDWap7K6roX2xOSzKaQmt42W5DzDnF6FIhA9eWRr8zN2yK3Rv+9pIvxexvR1IaXfjJ9fVCFSuA8E&#10;OUyDEniW/Ka3vLM1wPDv14OWjdAlRjvn+JY/OIQcEy3nXn9zD/glmxI2/6rKjAf/EqUuyL6eyFm+&#10;0XNHNIYlioapGRsYo7uW4GZwvzgoCdPMSM6nAGsxw78J2TBzV6bqqcnbFWT6zAw61FkfRaqDUPoi&#10;gqg0YZFu3vc2elc/it+r3bl0MtjpOyw5OTQ3sTkUlXaH16hole0RymAVGfHmtEekHH9+ppeUctyV&#10;WngUTua59TPw6LqArWkkcxcvP3I1KNUA6yMtCri1cvdGSzYwQIJ+PTH0ZkE94aYmLNXsBvuD3Y1W&#10;JYuhSajvGXiWKiX+otzfhHCZduz0LlNsY+V35PgIBW/IB8nqSfc/QPDaqBZnTp8Yx3KRHGdEDyir&#10;d+94oVdPSUUeBdmlmJVNnV/VtWRW5v0olC+P19Ytyg1OhplDWqAdh/uPbXArqxsuwyaB5109JHRw&#10;eYWP0lkOc3ZR2L0FKA47rL7Cz34dm11ifL/CFHHcTJq6DfOQ3mn4tWt1jXfjGmbYHkDQzp1UwzDb&#10;BmtBaghDQBxQTRvgVj52q7JEwt9RctByJlkvYETPh2Jpz6yOkQuVpRkVKYrvuWIqAu7DJCVcpuLO&#10;bJyI4RC+ubQ8fcsypAfBrvXU9fFg0jBOOua4tMTmD5UpTOdGaupE8svPdjcfPtPKYvxpilaVIW2Q&#10;+6z052DwOB//1f6eY8k16i4m/07vfR833htduh1xcUgQ7Oup8oN1NJ83aA/SrYUAbT7QH37zFDUn&#10;LDhxeSE285vBPy7cYW7Yepp+0S+k8+VY94oEpa+46lGCZZjSIkb0cKA7g9ENZlfRpzkx8jrVya+y&#10;3Zc2NTh/P4GN8ZPgB4Iqk6EPV2OSBwfO8SiQgtThzw2kBOZ5f2dtou+baXidjogSYws+Oy+hhJfk&#10;6vRqh9TVu/rghEhRfwLIuSp2U6s3vcnpaNC5EJxpMT1XAjPYl2oyeE3dc7dIiMTK/WEeqhhvYGvv&#10;WdYSurAtTOuITM7VZYLAeuWe94Fy3Gpied8kgDM2qUdumPYFO0Lqd5mCl5tzXNxrP6IXkOhvRGHa&#10;5TCs//p/bOWf2wDVWjBFIwVm6g+hqZbmWKZUge55UG4BRxW3vOEgZIKQv2cwDwdCqIz/h7xbE+uD&#10;R63dhQb9lm+Ts1OM1ccTN0VpmuP2rfpEzZw1siFe6vJFt8e/21fscp0CgTzoKBnau/qEcjANsbb/&#10;bK9wJEkEhIKlmHQt51eSKvpkHv9+vikoVaviVe70w09uvPqyQ3iErOrabcuU0wKIlW4X+4S509L9&#10;DuLSvprc5OWP7IobVjTsbgTU2kS4YLwS/gAMHHL0OLFirH9TvC6vQIJdNNuDazpY5vFLzTTEDQqE&#10;0LM1vKYBb8mz7ae8zteeeJsnyhacQPTdS/WcknQHkyh+WOcPW3uwzLfYyjy/YemuvCoJO0VnQZXV&#10;KoKc3rStejVWTve7fL54hXWofGbtuezZFT+Ya7kZXidXdxgfXflsPk1HBF8FRy5USDyeiByQQ9zb&#10;REenr7Iic1YOSP94zRTKG4YZ1suGW0qyGwfqHQV3BhUb1nKuXvJ3t2JOKnJhGqtn32Y9TT7o7V4E&#10;GIbutvtKZlnHLiG+k91Y3bnxDrP7pvfdJmkWnmfKLFrEkesYZDoNqzRJsU0LQAmrdKN1t07d0g3r&#10;fQjQoHg+w9/CFWlCAqswZ0sI3cqizx1Xmog9nNbJVIs5i240kwCVmRSeRlToiCdhK+Rt4ZfPJoA0&#10;lNSTgPPFyEydi5VoqUlFw52+/qVElNIJPypNtAmdg8lta5B68OnrcUjNhPTqWEPnPvu2uhC1Fstr&#10;uib3ulWo8krxsoH7yKQ0IttX8qtzzDr1D2tw21jn4ZfDwp+jeNWY2Td9Ez2pBRoHovOqF6sUdeUa&#10;nthQj23iU15AGrwITVVHpy5vLHKrZvkNDTT8x01EdinbG9/IqlHPHgNBbiaShhU151wKo20zP9/H&#10;iJec8hta6FfWKQSx3pgHovhdVae130Vhqvo0NV4mnJJWcWREDtKOjE68WTlKl3xa9eLBHbxUPCEw&#10;gc2WI7fbGKzruz/cN6etUur62u7DHAMcJU0fN0zb3KUTXpCXmNYDZBzKqAav4mnsCKp0oYetsFZl&#10;Rf7a/Mqdyv2IxnvExabpbHSsiMPA6Sh2MOuZSQQzpt3L7i2onyj7FV+u1YWvxVfToIOndRYOTWfH&#10;uVgl/HF3yKvtK3glHgo7d2GGp40fz5WOXSPBDiXq9acyLdzTsiIaI7Tmrb4OJCq/aogP0oH9l9Xe&#10;IoxObepHacY/lw1npyqNZ4Y7zhFrgtx1j4MkC/o0yYadFJJnqazpHPu4SzNMJeLUgVQT0k5MRKhE&#10;g2hf63MtG30DmkuimnPhlOyhF46D2fbMLT0df87zrVPfGeF78C9Aj+SLCa6XO8Bvwe6bA6fCw6Zd&#10;WD2JI07SpFIqUPJTOMyqMkc+gzDyQfDXmqY8i/G2E71aFl26phwY2v2cLGUs5FlXuWVdpdRHDDYi&#10;4FeSoXtYaK50u353Eg3wpY1bxDgsr0WKa/+Cszx4nHahPyM6Kjv+Lxron/oJ69ZE8jyafi+3mLWE&#10;kZi7Nb04n9+iTBQljDPcZhzMKIXxCpbGwVh3ZdBG8e3Y1umJSKmJr23Y1ZGzfZLeHQ4hV66/temk&#10;yfQl8HEo3jd+IZY64l54Qr3tgSNWZ/sf+RNZ773Umm99W555OjCOCABC878Tr5Rh8UScQL0506fq&#10;9X6KVOi+4PjU1/keMR578HtyCydt2dbL4Yd8OVkzfd+wuyyT319n+/1xSutRl9kwYbrhZZWG9NEa&#10;qXI5UuhH61U2dAfDwVyYKwwnqVVmu5G+siLDuMTRGuz4tn4Oxm6IRJ4f7T2by/WLGzalJxT1rAZ0&#10;Tf1rZwvGkQvE3yFumdLfgcJqLCQkq7VsT2yO8skjkTbtTpBEzBxlalACpOgzZmgDlk9ff9Ko//4O&#10;1ufi473hpIZ178zZY+10WeSmfiBB70M6AvdTNJ+XaL30/FAH2B0Msj+Rtrn6PHiy8JHbFBGJCUcs&#10;n5Lxg2z27aXPzzQQyQmn5ENZou8usMG/5IPhat2E/cBq33NzjoyJxGCQ7QE3RvQirHPs/Ot4X/Vw&#10;t6/5vgOSuX99Q+NEyF16ScULUOQ5Nel9rW1ZVlo8lJMNVQ3aYpMSJzrCT7SnYqfledoKZDMGf7w5&#10;cgeBfq3lUeq3UzWJMfiP8KOPUFjT2swESwser7tc4vg7XRBYLNnrSwqHwBPLsOs8ckw/f+O4ZNOx&#10;7W/OV//O8kOnhV2hZrI69HQBq6ySgd3G55OCQwULjW6pJlvi3S19S3+GfW2mvIe7dy48+W9cdlv1&#10;E4Qjzc5CeEizudPSsPaIg1viVIvkagMfvUhpm4lW6DXbEnTucq9RnZ8qgKpqs9jhuMCvbl36Rqj3&#10;y9V63Nm+H/rqCnP3kQ2ZiccP72NjovshDiO3EXKnAFH4B0R1/SZmacIoRicuKNrB1T2XmgB45Pd9&#10;GL3rpP/k5l2grMFqdm23mKe7o2HQrZU/8YabBx19TU7C5YSRf0w3kxwMOD/c9+qmL3Fplp3LeNEm&#10;+Vpvev2o54nP9uuhOYClz8nqUDaeu3HUasT4Sye3xZe8+DQR5wq3HnCcUPdlhq1e1bvQ6yPMur9Y&#10;2ZA8Am439FjfZDDLLwLIbY67bSvWNKFZS5sG9IIiGnI4vTwO1rB+G1nS5SOttfTUgkcLIh6Pbo00&#10;RyDBnLTPh8wLX5WZppux6apfLg+Nxa5JgSirrus3tu7DeGQxUVbtL4DJM3nOj5YNI57cuGFMPwev&#10;e/cc9rn8kBKDzMNyGqvhjejfOUaBxlg1kNwOinTuWLl1YZ79iNaLC7TNHPMeV5ixtAi+zZ/96T6n&#10;1x6JVoeVEh+09e2SVXD/lIVuqCU1L5kXbvBeja0Nm9Ngf9RPXmLwt0GxcE+fyfOc8HyE4GnRMG0e&#10;yur6MJsSYdmk8ZOKueQ1eGXyNk+lLLHFyQXva7LdecLdTYbNoNFbDayTql6++LLyWrDhvHWTbckI&#10;G0eWJMnJ1J+3RU6IDh3TG1XT+heMgH+tMSF+VOxPKr5vSrzNK033NtmXTtmsICWzYw9aO1Z49OTM&#10;AYy1JsU2k1S5AxTZe1LWe2W3Ka1wGVpuww1BKvNLlc5yi5wez4XXzdnHFQ9Hngg3+LmtvS2tUsRG&#10;meyMny6Vk1kfso0561c8s4mieeHUBlviM8oCe/qrRhx+RoYE//27s7PNnrlvz9SiOd3pUTDE0F+F&#10;qi82viJrxMon/nPVtjRS+n38jmf+p7UDgv2fVwLuf/DIsjLrT5MO7r4T/ivnXWgdKUjIQR/UP8C6&#10;+b2yTYLd7mSuMVQQOPNsW3pVnSr/7cF+Qpb36ioYkzu8yrxrZ9Sk8cp7IhKWFKXDx/gtGPCazi3F&#10;QTGh06PM97g7Mjs/+E+Wc/fCK1r2NecjVN8WsP5u1UEHn5cAcZeDJW2gsUVXdnfRtmRHui6kLSBU&#10;VZYFRZlezLxWQ6yU8aCE0T7ommL72o8DxLx9beMU+01RT68FNsp89HkbKzk59DI2pisZassMZTAv&#10;Lmm6TYaMitLwt3LcoNk6PHXLPFnm2F6aVn40fzTtFxItHWxG7L7/q2KAp1Q8fy8r+81G04bagT8w&#10;mSZlZ+GpZdup+AEFVebCaEbjy0dg2o25ROHi7D4lKEd1S1/L1Y532X3sn+VUluVg5k67YsdOV0Wa&#10;uXUL3ZLKHFD6QljJSQ8wzG889l/wNDX2Dw7PODJ5H6+nZMqYndP77Dpxlgqm6G3uhAjsdJ/1cJZp&#10;yw8+NvCQjIB2/qA39MemNvYSIozUBG4Tp7O8keJ5bQYj79MzjyaoFKWaPGo/D5bBhsxFFIyOYmw1&#10;RCV/+RlPr5b+7FN8H+PcMnXZ1GLYJlbpmhnc7coGSZAz04gwaea4zZZg05TOzZ92sloNRpyBmY8m&#10;O9ie3PnMGyRS54nAvKqjlA9wCiwkXkmBBoC8Oer907VOjt7/HId6dWYNe7h/mL1fwSDrnpOgKjmn&#10;O18FpToS0G1qGc3Cno+UNFHmVKT5TIICsFC7IDQu+FoXPVDaPnIjNBIL6a6d5eWrClnWeowpF0z/&#10;xjEgeK9/TKWaMddEpgTNG5wOUV1nAE512c5pnUQppaH0OAYi1X+UWky9bHt8byMfPBDwp3elaeLu&#10;+qTrr5Ac47S909tgw2gvGdKiUhl+0M1NrcR4sWkSft66PfTE1hRRUKt4ROjtqHpjo5iKmEgnBW2w&#10;AJ0nxCZVLw4oEKnbStmiK9L9lWZL/U5wy1SejHbQx/WJN0cawRf86HP/yKwgVuBnrbCFTwyThH7Y&#10;U/ArSzKDRuUI1khmwmm3VHFRZDMNPYnRoxJ7hYKNGG5w25fcMvNj8YW34MG4RM9ttisDaXKfvgQc&#10;3z41ShYXPnYBOgG1FwlX72XdVXtMWmru2e57cYX7x4blrkMvXO0Vo7iFfngREUmk5pJISX2lhuEi&#10;BZm6xc6NJpmh1danoLDkCouZdFnXNl9db5DtuFkd6wPeWIc5TZtSLN35rdlulXzwz92Sgw9ofJ/K&#10;3+fZsMcPpC2OcBtPQfxMxteSoxIZW7HomdysZ+t/VmBXY6sGtZZfJycS94zgwwVDXr/Xh98RtomX&#10;L5OZRc69FQPjXxTZ2s+KYndKeM4jGYph2sF93EAcz8z2HqLt80VqDw1gPZKm2IjE3gTRfcAUiuZp&#10;fzNXeJE4GlqznFtWPq3DmeEU8xGoXe97W7rwrNva9x167aUfqoeLF0pV/ufG+ICBjZWitUnq4kSd&#10;Bn9L72k7ZQ7uIYN+pdclibMcSZCJJst1uGe3kIii6I+gfvlWR6weXPpWXB48iVVHNLFH/dot9ZVh&#10;h2fQMXNIB7QDNOOlSppAgI0SQFiOmx/Ch5DDvZ5kp/xo5IGDxJKUzPWDbtyPX6yHBEocRjPrjGkZ&#10;89tijk/kb0kXBSjSc4oi7+/bXgeM8NOrq3ryT2d9ca9B5gZa+/qTupYM6l+73v7Fa7dXXuqvSu5Z&#10;EZe6aDKcqck3uWwx/2MKW8cSUe5mPizp1FGS/91WhNPSgNBS7M9tpWphA1vZocOWovSZwNP/Vamq&#10;mKsE4bIeZBJHdtoAGQ/bsKUsVv8V4TGpC0RAqQ28rLnviyZnE5MuHTWRIv5OHH+lYT1Cgc2rKtkJ&#10;W1Gj+dAm8r3cb1HUQoAhrj+IFKjLlWqcuvphQuK18wW+QiUh5SLlklq5rtPzQshe/Cqt+k+d/++K&#10;XxNTQG+M6VFY0ckI37PFxZn9w+cmwJlhwoUdznu6DLu89MFC26QKN5sMK4INMZv+l7VPNPi9cjmo&#10;O0eoeA7gMGfGLp10wrHOp9Yt+q01vq+slDgi5ArKSL05RcaNtVuHqSBnvY8abFokVpFeoe8VZIcf&#10;ak5aXtLl5PeGkiYPtoQdJufoiBI5859ryUZGl3yZsdq4r5jvQjpHPxaTL9ZP1WB2mvoJ1EVK9cmk&#10;Ha27cX9w5e/dIsfANbcNbnr7gL2hNQOMr3pDDu4jHGfOkyhRk0zM9ULCd+ddoH6FrFrODE3rPe/h&#10;LL357WcbqDM2LluHJG6x0Y27P+/prmtknwYsU+ddTJCIdP9S2yB+weeqvszJQsLMHv64ZasPoFXG&#10;8/uy4TB8veyyCaBJ5xJQVzosEX9zsZDwYOpPxFuk5JQb6b7MwAhebr5AOFIDGhD8vGTjamB28shN&#10;XX/zyZIsauuOLnX5y9755kYK/Fq6he9v7g280EciDEjIE8lcGHVYCq2e7zNAHvW9JXK50bAYiXr9&#10;i9Aw3/fOlLRvgcFBh4yhpMdr9ZNw7k81xZSnsfmofpj4ZrOaAQnNuGTDtxVm3gjNXfVGOjcGT4qI&#10;VeLuUv7dJXtlHNVf1Zo1lk9VBVZChHsI6z4guUgGSJUT5dY/clLH7MxTWlpAk811z+cCguF2+29Q&#10;CvpY2eV8EWqJfVLa8j013V/uMHvpw/Q4pKnI2tr83vddEst3wlWERudUR7GspUiCKh17tn3U/f74&#10;z+jFVMaDk/TULwkdNYAJrUnXwsMz1gRE8yN3rgNeG4Hcz44qNzx/wa4OaL1n40OFSLRP3hLVxPpD&#10;ITUjFY/M+L8pKacnd9ebfeS2HtBEvGBmQ86FBNxkBC4HVfQ/ijLfIBzEX8+EHOOt52bjjZJiT7i8&#10;bK1nFJ+mV0R1WQMNWju+sdkrwnOmlypm+TdvucJlHcil5UVkTftxxnNLRjxLnGP03Upjlqi5c7mt&#10;p3jCSyAa6pde5VI4S9wGQcJX/FwZRL1p93C51k3/UkTZMTWkIfC4SF1C7+Z5HT6XWjs65CxDGWBe&#10;nQtqjkgrPD4petPNyhsQw++S0v+ghjYmmZ+uIpOcGrtlSyrKGr7ykWfzIUv342Hucls1DIWoo5hC&#10;AjnO+Kpy7ikp6sXVSHQxMeUniOOCiN8drnnGsgwokYR6XW6G6tuReebOD/d4knZYRcMe+l/Ogslv&#10;jF39JCa4DmX6jT82kHrSPM9AKpDL+OTx/O5x53gUtabmi1PRKKp7HT3RymyHdAyIaf8d3Znz7pVP&#10;mPVV55qrOWZhIy+XPUzjgyrfjFHrvQkXZ73aFxJLH87I8+QpGmdC/KcIsMeRZdU8q36ZJzyMlzJC&#10;8y+THsMilNk4j4uEgVTBMjjMplP3BQUgByq3eixONFLN2cIdsNZCPVrMTx3nHO1Ryfn7yKPO7R7F&#10;BGR+Sw4Dps7dJopbuY+8MZrcMpTksVoT5/lYVPeHbh9Owlt/D3cgLOWvXpxyFP/HyvsMYzJts3IM&#10;0l9m6r4QD6OGOx0E1m/2C+sSqV6HoKtVNsM2v+oK5sSOviemqKTbxB1/9FuBwkc+aUS7gGKCKuY/&#10;AGUgmt98hHuvLOz2gj2iwmsknhV5gfuPQyXfwYnK93Y5n03O5T1D1lrk4SKmU/6n5UTHa6BsJIXL&#10;iQZQxKJjCzrhvfAcvo8keV8K/dgNSOvFTgRFLuL3sxhiS1KFgS0gW7BEQUWh/djrt/p5/LHeEIQI&#10;4/hKUGkYjkqQEAZXUbwQZnglLI1XvKHYSw6fx72eRSv/m135EQfX9gStcqa3IBjvj2s9iGss5TVZ&#10;0VBRpuEaA5Gu210QqcKNOB8dYVgrYXJtDp/G3vMGI305wuIOxp5jZbHTOoniMdmJajvygtaqQoid&#10;+DaC8bfcgdgVSFtPCNStuM5iSRPyCel729VnVFMnqm0xUAAgZvIOgrH1qLTDWSmZt4i7Sp5X8tf6&#10;tVkwcphEbDXBB4vrEzvvYeUEouN86Aahu7anJxjnsOy/Cro+m/C1/OItih4j8QCfP3pZQnQKYGkg&#10;H57HM17mC0Yux9+2BSfWWGxJISwtJ5oi17BVhAH9VFxrTuK6KHDzC1qn93khEqPsSlFNGGzAVGcr&#10;V2Wyo6I9gBZ9XdLCCMbfYVfFCXa5etzrRRq+lIIN0UDa+jshAvT1z6iVMLBShMs/Z9/dCXa5TuOI&#10;R/w7u4VlZYr91wmx/QpB625cs9wbrnipabvokU6QAJX8fskjpAtp+sLVaqTPCUoRBlRSVHA3Kq0T&#10;JIBl8oRYIo7l4PaX/oXHPV0iuzO/+RysxPmh2A0SwYEvOGoXX6hipCcU/b/8YMVfKSROkAtCMcN+&#10;L3hOPkeKULG7guvOt607WDJ+63onSJFr2BrCkFcS2Q8VbZW0lGxh/WUZcxTcxWNO9NECkHMyhCEN&#10;aBFvZEEWUbAr5oKCdmMOdYIFTmWxRyXQ4tNicYIEaL3/WhthkLQEojEnKAkce1McpR3Gcyj0Xedw&#10;jaBgFARjIdzneTpERSAD0QUtYBE5p1QJQ5j5F11O/4oTJPAEyy5hJWW6IFbGHbaFgd00uwIjTzhn&#10;A/kCK2uWL2CNpKVSPW8SoOVAy0MEpQPeSyDS3QlKAvlm+z1o4QSsF1K7L4ocwtYQBk8g9mdaAqz0&#10;LNjoP/eWCNWAivLJpoYrvf7SHnId3ENa3VD5svzi0ac7wUl4OsT32GJhoEghPZ5g5B9OUBI4Vsln&#10;rUkYPP6Ru8Ni6I48GYN7zfaFY99Lq0s/Q9ByhMGan00YbNM9+r4r+HRa3vtCZSWs9JLeFGEAGsG6&#10;uD3hJxDBdPJRKnQovhR58T93KN6PXTMnDtIY6WkLDcWkgj6Pd/D+n3WHrOeF6DJ5QrF5IpCS17HP&#10;dJQiR7E1hCFfzHaav06FDkc7S4RqQAs3a2PC4C0ua4P4KyVtcp2Kdc3ajQk7wWn4fYSB4sMKnDkr&#10;0huKWDUJA9J5nrf9uK+kYqJfX9D1eUkDKvvnpOSFLQxZLQbbCrJedfV5N2nWExCGjhKX6U0XBhlZ&#10;8BZHh3lLxi2S0YjEO+QzgPxfulSh+HRfUWlLRqHvImF54XklXNJK/0iCTD+svMLOTyP91lJXZ3to&#10;WZFj2BrCUBCoOBgFb4NUQlyb4+sSIRUs2MGo7RPIIgycmwDrYImkDZVCKk81v0Eqfk9h8AXiHZyg&#10;JFCJY9mEgVOtcd/VNL/lG41AdJ4nWHE9fjvgGQvx7JdKJWULHEQL3CbmdaJWE4bo9OpDixsVBgcy&#10;JFwytjeuPRXPtgB5tDrpl6D/pvNU4w5Yt/FchJ1nWwy8Jn0/0UdgITBu3wSR3l485guN7SMCWW2I&#10;VZEjSBOGUOwbHKr115U1CQM99ejrLivAcRZStFSTJEIKmrUpLUZFWiOVvpow5PvL98X1PpWhM/ah&#10;SyrXo789yAnOit9VGIKxTk5QEjUJA7pDd0rLi3j0fezoH7OvEyRARRsh8Vghg7E5rs7jkx+p1VkY&#10;eF6ryI5o+Y/wFEeL5RjAL0jz8ZzI70HIi+V8Vrl2ICrOUp9/9OFI4y+8Hu/r8Vs9JWIKxOma4qxU&#10;5CiSwsBKEbR+QAE9hjPiOCsvg+ExhzYPlB7A2YaMW5MwcCYhhGEaCx8LpzdcuQwVxC9hBExbTzD2&#10;qsStNipBsxct1XRp9einYP87YL2Q1y6yX0a62o05dGenD/yHCQO/SERaxSIIWV+mtrA7tR7SHPnw&#10;IbtL4h/5nSyG/EDkfE+ofBEsqt9okeUHrAslQgqQLsd/gzwOWC87h3E89j9bqDiZy/qcQ5xOkCuv&#10;zRP7I1/meUMVy2GFfACBuc4JUuQaksLAShi0NqBA0XG1JCvDlUtRmD5JrJ1QozAAMKU7S3824TiU&#10;CU3RxzzByM24xmy2sklzN0UY+NGTD+avpEcYR1hsMfhjWlroYAtXLHUH4uK/+KOEAc9zPfvl8hxS&#10;+aNTkD+dcbwn0vyaiKNYPbAogtZ3LbukDB3WURgoikj/cj6nc92fIaaDC4Kxi0n8b+E519gjPhTY&#10;Kucv8uUCSROux/TiXXyAfPu7Lxi/Es/9vrxPPKPtn4gm80iRY3Cj5S5ERZQKJS0MCipbQPmtRjqk&#10;AtYv+R1tcxkFZxidVAxDJViVVzQ2bUKMJxB5RAovChoLsH2Nqaaw67MszN94A5GFLIiFXZ5BfKuM&#10;cfJCVj/OWLTT45AVsnqaaL7jWvmhuLSW9uQe6/tC3I+TjTz+aFrXAxXhb3bF5rWY3ngPJ8jVHIJW&#10;IJWI153EsK5OUBKeUHQcn7UQIgAxneMcdnESENK+wBY623SXKcqcNYn0oSJ+y4rtzCiE6JS2cqJC&#10;WCPP8NmZ/xCUdzKEIRzpwutJemkZtB9zqhPkovjgeivtKdB4Jjy3TU6Lxi+PcYKTPzIx7bpdJuyA&#10;e9lWDq+dGlfyx7mfv2yoE0ORi3CjJYSZ+xUq9pebZEnlXFTot9g6My4qxABYBV95Syp4fCb6t/vI&#10;RRNoNagJzNGB3pKxc0UYUPh8MFNheUzih0UooKUQja9gDuP+0TsZJR+tlLfDxE2nJxyfC4thrjtY&#10;IdOTvR1iuyINr6HFn+vr+ORXbr91JY8nUFhsnYhWF3FApBeCmJzWvJMsXGJ9Js/RvnIuV4BygpKA&#10;yN3HZ2VewWKY6hwW8AMspOV1X6h8rTwjxaGkcgGueW9e0eMHohv1iq99Jb9p+NobiF7jRKOwPsJn&#10;5zVh0YxPnWxEeErK2slzIl0e/HpKIsc6QQLOdsQ9X4QgLRRRYuVmpQ7GViGPP3KHYoNdp2RZeAfv&#10;hd98QCznIC/XcAo3hQJ/r/XgmNsfT8s7RQ5CJsvwewN+jLQJsvLx6z/XIGPPvUd/mXF5XCbn1DAZ&#10;hnE9/kgAAtGNcxycw2ypd5L4YMJXwBWkapee8S29bWK70p8h8VyDGhd2Ht9CBALxM0ZXThjVVL7D&#10;YDyck+ZtR7p5TYlbPcwB05dIK9PtHK4CKhsrKp8RrXk40d0SJPIpVLlb2pJyRfHCxDU5bRtH0h2/&#10;SEcivfzlMzghaeCEMghwW96bXTh3UfyU1BmWNaLzeDe/JoUYd4WoduPXpanOUYVCoVAoFAqFQqFQ&#10;KBQKhUKhUCgUCoVCoVAoFAqFQqFQKBQKhUKx/aNVZEduluMtGXsmv8DM4y5VCsXWBhcF9QatF3zh&#10;8mm+YOzfm2Qo/m9fuGIalwF3LuHKKxm7X+I4f7lqkBOkqCO8/uhZ3lD8SV84PgfvZz2/LORXkB7u&#10;zdC+cponXDlwu9gqf9Cgxt5A7PGC8LhpBe3HT8Pf9zgh2xwUTXeniSe6w1YGPe0rTuD3JL5ArE9B&#10;x0mJtD7mRFVUhzdUeaR8+db5Kfn0Vj7tlU+Ia2DnybLBCJcEcy7Baxwjn9d2nmrkO/niyjZOkKIO&#10;4LLqeCfr7E+N7WXXuJBK8jNvvCMfwrzB+MxmbZ29HP4oyGfSsU8Luzwrn5NDxF51QrY5PFy7g5v4&#10;OPmVJL8mRZ7xi1WIwZ2F3V+UT+s9odjHTlRFdfj8lrOcVoUs5iGLdnDxjcSiIdUpi4WMNx5/7CLn&#10;Ei5vSfnRPn7Pz096+VltoKK1E6TYTOQVRdvKugik5LesrLTcK2s1xn6U/Ce58ApE2OOPTP9D1z2E&#10;MCBdH0mjwAYDVqUTss3hDVlP+jpOWukLWekMl69Enq1EY9bOF7BuSQgu8vUdJ6qiOqqEgRV+HCyB&#10;2H9wrCM3O4XZ1SUb0Sp047qHziVko1O8lGu50g5/3R3iGfsYKmoBqWTRSbJmAkQBXYnF3oB1bX7J&#10;2L3ZbWA+5/vjXdGN+54bwIiAQ6TzA7GM/Re2GdiV4BoVIWsAROE6VMQSJ2Sbg2tKejtMkk/sC9uO&#10;blHYdnwLfuqe/JS9y4Rm6A4PV2GoBVKFQTYbDVhjnKDfCaYRC7yrS5cd7N2bgBNGNZVFQVPWPsgA&#10;XmLTQOwob6C0tZxXw7f+SaCAVt3HQatBTdyhyCn5XJWotsuMByp2cgeiJ/O+7mDZSegm7eaEbBSs&#10;vPmBsjPoG2gaih5ZtQ5D7SHrLQStxYl3wT0cnaA0eIqjl/g6Pw0TGV2/ri/gncWHOEEZ4CrN3H3b&#10;Gypr4wmWHe8KT8nch4EWR1XepewjmQU8z4Xz5Lf2C/MK2sS8fB++oNXKXbSpxoNlJfM+7taVe4r/&#10;pbjs6GR52gzAYhhRJQwpS+Ahn7zFsbNluzz7npsEG0eWLeTt2U2Zns1YwXy7R7owyO4+ESeo1igs&#10;GnsguiAz0crN9IXKZ+Kln+QEcd3FbjCLZ6JfPBN/D+EL9YbK30BruI6LeqK1+Q8XIXFOd+WdU3qA&#10;J1QxAnG41t9S7jFAU9oXHjsbLcH9nnaPV2375oDOTrRUMwtKKnmPN7iCE9c0hBk+C/+vRmu2Ac/3&#10;Ba47suCch3d2oqWBqxz5wpXPe0sqPsf9frPva/2GtH6FtE73FJcGnVOrgALk9pddCbP+PTz/Nzh/&#10;PU18xF+Ce8/BPcuypbcmMB/QT5buAn0JXuYn3o8TnEReAHkUjD+Kc2/1th97DfIwufdjAr5AaQek&#10;+y1vOD4P6ZLVrpEPMKkrPsHfz3kCo09wTuUybB3w7ubw3SGfZ3DRGicoDT5/9P6C9hOQz+ORz9Fn&#10;EhUTlkKlD8d8CEO6HpaTU8DNbjyh+EhveBw3xl2Nd8WVshYgba9z4RbntCqcMt6N8ybyeiQXlpGd&#10;s8IVUxBvvuRxyFqG50NaSzM2C0JYP3RrpTyiC/bf1O0HYfHel2IxvMoFa7zBigjK2zx2o1EXlnnC&#10;8VmeUKwPTs8UPnt1qWvxbt6D9bEQ6ZQ9Q/G7lKtS4Xgkv6Rsb+fs+otMYYjFpPVFBmQlW26Gp4A+&#10;BnFcMsOr+Rjwkq6VTUK4I3LQmsG1A6U/yvUbcQwZ+gYqmKz5l19ktRIzWV5cwhHqkP/TsRmKfeZp&#10;W1WoCbSIrcRJh3h42Ws8geiTstAo12bktXgvkvGDFKV0KyCvKHIOXuqKRPrlV/6ehPtynclJ7POv&#10;cxdVLbdGQHwekPMkbXhGPifJdQ2dY75g/IOMJeVqAvIV/eBKicfKI0u+x3/Csbg7GGsvQ5W1aM3w&#10;/H3YxbAdxnweZ51F/i35II7LJZ5AheQjV7jGe1rF8+hARGWdIBdKgazkFIgtYdpkTcyAvQampDkY&#10;+4jrQhZm8TEUBMoORh7I4rr2O0WakulBviI97mDkbud0G61G+lAuvuD1mGZ3IPIM/p9b2O15KTO8&#10;jl1enxTHoicQSTrCCU8oel9htxflHsxHT6A0aZkmhEF8akFrPvLqYyknci+kjfnD69NiC0Tuc6Il&#10;4QmUPejL+ixO3iIf0B38SFa9qs+oEgY6F8u5Ku/3HJbEsf/gZbxanciQ6VD/tBWOvTKyIfsryDW8&#10;/vKznCAuB95XPMOyuxC3KpvAVY7X4/hPUkADkQE8j8t/4Z7fMYPtvrOsaPwp7vks+JlsloLjHP3A&#10;y/yKG5zKDQB2S6jaEo8KjpeGlp7xn8N9oqhY30sa6LBDxUXBr3Ciyga3uO+XXPTUvqe1HHFK0Qrf&#10;g1/GXyfp7siVna1XEl2a/HbWqWiR1sm+jzgHhWg8zr0a17oKeVguaUU6Cs/7F9OL+1VtgLsxcPky&#10;WC6/ST7xmVgBmCclEImAtRx5/x93IHan2x/L2NyFKAhUHAwxkUouzxyMfcO1G/FcQ8E35B3xebgQ&#10;ayDyiBPN5Q7GR0lFxX2Q/sXVWz3urG2HSzlZm7w/hArP/a5doaQVfk6OE+zT+8umSVr4bmwrbCpa&#10;8WH4fVdWvKavBPHcqb4JdDnwHmdTlEUgeQ6uj/f5AuINgYi9LXH5PpEmHHsztavpDVt3yz3xrAhb&#10;YXc7bCSFwSkvPA/POxuVeTjuORb3s1fjpuOX6eLGPA5oSXFrf2mERJCsORDC4Yj/AN7NJ5JOPCMF&#10;C0Le14lWP5EmDPISWBDZ0mQnlRiZkbZBi7eWwiDDbrAImhWV+dk/w707JjZKReWxV2zmqAjOY4bv&#10;1HpUc7lIUbwQ/W2YsazcdqGGqZcs1GnCYI+e/IrWLbmNGxd2RQWZw8JrF5bY6kQrImZ5yHoFlsQC&#10;dG2W5vtL05Yk9wRicWlBGA/mK3dq5nE+l11heRzmZ+rO1oDHH7sfFXw20jwGFbVHbVr6BDxFZb28&#10;JZXLEoU7UanECpKWClZZKL4efKqw7ei0CU/5/ujf8BzvIH0LYX0tThMQVFTk2yv2NZDXwSrLwI5X&#10;vp75R+uPVocThBZ8WhMU/mkSTyq/9WryeTYiDLAEOnFFailbIjixgU6Qy4V3i3x7iXE4ooVrvpsc&#10;XUkVBqdcIW7VHhKMK/tP8NryPpdwTw8ntNbCIO81FHvRxXVCHeD882A9/iKiwXwO4FmddEEIeuFZ&#10;ZiHdS5CeOa4UyzO/7di9ca2FbCgYj+XXCaqfSBeGxHBlgiyQ6XQUttyJLqi1MNgqm7EdHJR4d7wQ&#10;ZCqXYpdzXnGCqiAFMCKbwEj/O2gtYDwGpQoDw6HyGX4StLJdYHWsly3dUTAgNE5BQ0vODWpoObR5&#10;dFf7mAMeg8ksBdQugCsSK1C7g9HLaL3Y+VWxAab5q75A/Ca0wmfWxfFYHU2Kyk7CvUfj3Sy2KyuF&#10;mdYU35Pc0271g7FP8trE9neiEY1cRwxqxsrjamWLWBJc3DYYm5qYr4LKl9zohd1EtORv2qLBihp9&#10;zQmhOHIT4A0JYYLFVSUaGxEGpP0x5jXDcPwL53ASTYqtEyGe6+29MqxV+Wc5u2SlCgPiojX/QLqx&#10;KYCoDbLzA+WSlTFoJZeur5UwMB9Lxv4mC8xWA97tC/KcjB+wlnB0ww5hWRmUL41Dq0i+fYwwjQrb&#10;Rw+khStlGO8KjexIJ7B+ItXHIC11wHqZhRuV8BwU9kyGxreBaXqkE11QO2HAC0SrQW+/E5QEMr+1&#10;XbFR8PBCC2rYYQiCdL2PrQSvhULDNPJ4lTDgZVM0QtHkngwJ0HmFwvYD0yCtZcga4QQlQetBhgP9&#10;seuQ7v+B3ybF0haG5e7wGNkZqZnkW/lKKUA4R3wRLIwwRb3h+NewWJ7PL7a6Fba9b4s2XaVzzBOo&#10;aEeB8obLX8IzrGFXSfKA96U4cM8LZ/etVNApCUvgXC7Tjvf6Ia01W1hoglcTBgD5eTVFQZ4Vzwbh&#10;leXgUVGGSmHne0SeyNBfAjULQyNUytckX2hiB625SE9X5Ev3KkYG4JxV3CoQ6drgDlR0kZgpwmC3&#10;vplbCMJaulb2A6mjMIjo4B7VBYdAft1ZZY1Yv+aF0oRXkF8SO41WKfJ1JAT1c7Em+RyStw1MGFjI&#10;oXqlTlCtsTnCkF2hYyG0HHIOXygK0FVOUBrQcl2QuIctYmWyrVxSGGj14Hhaf9WBLAWPwslweXEB&#10;60EnyJUHcxx993Go0D+LMHFXZXFG0dy21tnXThcGwutHQS8Zu1i2k3cKkpD3YOXFcW9JxScJAas1&#10;2De3R2oy/BIUZXeofDBEQsxdSVcgtjxhPRH57cq4m/fLqDy/iaPXeR7xvcioQEIYov90ogjEcuOU&#10;axFP7ukZ/wdHHiDIso2dVNKULpygJmHoM6opzOmP7O6f00VlOlLpOBLFgunynEFZvFXiVheGUIpP&#10;yAEq41XJclUnYUBeOHtmVgfe67l8HilPeP8csXKCuP1ed4jm22gsNhR0eQbPYTsuJS0haxUbkQYq&#10;DJblBNUatReGSsN5605QEqjg7WzzOCEMVj8nKA0oyJclr4VCCLVux+MZFkMgkmWb+Mrd0NrNZ7i8&#10;uKD1AI+7A4/9CZbQR+KUZCsSiq9G2L/doeiduL4fYvSQFG4pZKiATlciAbYmntDYmxD2P+TjMqZL&#10;Kh3zQiogui2wVGozhOX2W/18HZ9EhS5/B5XqE3r0naAMeALRCSI+TFfA+pUb9crxYPx4CMLSRKsI&#10;AVmGd/qsJxwbSEsQ140zfbYwWC/IxVKA530sIXQ4dxrzmN0vydtwxXrmtXOqjZqEAS0x8nuW5B3e&#10;F66zGO/1JbT+/0wQ577I85H+l7zhsdOR9kskbpowiHMxY26Nl3mVKAt1EgYIeTA6M9tcCLy3KxJC&#10;j/irmhVbh/C4OxBBd7RyveQfw0Px7+inQR5f7SuJn4FzYSHx/TdEYajDPAbvFgoDWryjkJGctpoo&#10;sBlj4QSsGdm6jOehdf/F287u0qQKA58hm+MHFekEu5W1uysomLJFHM1ZEQW0Dt5wxUpcq5tEcID8&#10;uC1ZAWkupsy5EJzQh95wezwffXEvug8eFAoUkm/tyoR8QaVJiNjGAAG5WVpSFjy09G5/2e1OUAZQ&#10;IMttsx/pRuFNjNIgvWWJSoEK/R03bJEIDpBPD8jQKvvZQavSOZyETNIKV64RP07I+hH59Bbfnfgd&#10;2MKmeP8FG/MxBKNTmHdyPBB93zm8aWwDYXDe969NUS6coCSQ1kjynQetZfTN0I/A52d67LyJv1XN&#10;t4O8td62hQF5FYoOcw7XT1QXBhTOuHhhN0ZuK5Y6PLSFwsBr4b6yy7G8sFB8efWWSWa7hSvQj2PF&#10;liFL9I9tta8SBhRg9meh5OweSEQHNIHlew4nHXnONm8UEeky8GUHovPk5BSgcD+XKgwF59gebDcE&#10;w1cyLu4NVXyIPniaSU6w+2DnB8QBafL441knDaWClRsF8TfGY78bQraEVkv6UKdp5CkuDyIvxCkp&#10;6Ua/n1N/GQpheN22CETkn5coCUiFi82ROQ6oHLjXRCckBagAEAOnRZTn5i/zgBaNc1IVNiIMHnQN&#10;7ArKPKhcWb0b6Q5aV3pLxk3Hc47C+7wvOfa/LYTB6U5JeU8BR3noR5HulDyPNYP+G3vaf+wbigLj&#10;e4oidrfHAe+B94F6hPLJxs3fYEYl7EqNivITMutd9NPfq4me9mNnewLxpPPOu6XCAHDrdNupZlck&#10;xGM6buawGX5vxf+LedzXHi+bFS0YLXaipgmDvHBcB+d/hEp1Kb8jQCV9FBaGXcBpcQSisxNeZbz4&#10;u2RCkYSXr8N1B4oZzC3hAta9Cd+HXchiy/GsUnjxd7Tw3H9K4bErfnRkXlH0QPatfcHIYbh33K4Q&#10;nKRUbmTKbC1AH49YMHweyc+K9bjWK55A5AZhMPZPpHO9hPFZO0+lYN3hRKcwPC/PKHlR/qvXX9qD&#10;z8MhW08wMl7y2KkUqHxpzscEOOVarkFhkHTYcxtS/StJbEQY7F2vYyv4/u1WtvxT7v4tsw39peei&#10;AfiRlUyGwAOxn5KfkW8jYZCyRgH1Ryz6Djz+yEV4ztlOl1IsS5St/ozXkpOuQtbH9vuWMvFNflFp&#10;K+at7A0KC0LCJG+R5lA03RdT3yDCEIz9mihoonh8IRuhPfMt9pJzCUcYWHk4wQMtfoYw0HtsV5Ka&#10;hIFAy1sqL43n41wpnMhsKcS8NjO+/QSTX1x2oxNFkCYMslV+9FcpGE5LLy0+wuyXOu43VP7kWhKI&#10;24pDZnwuic/0B6Ofo0AtlEpHYQjazjMc+00qP8B5C7jnjEQBZNpQcH6GOfk1LQsZv2eBRTgq9ohs&#10;3u9s4JAp8uwdESu7AEq6eR0hn8HJSwoIKtSrrrZV34Hwq1c7vxCXwoR8QWH/DGlfSmdZorKzIuPY&#10;V4l5JKmQ7wZC8W+k4vFc3BfWwignOB0UhkDsPU7IEkGuZqXg/wGSHhEHuxzgvj/az4DryzsdtypV&#10;6B1h+ECemw7cLA5xWxiccsVrpwpDKHqPnX9sYKyV6cLAbyXwzpCvaHSW4T5ruEu65BeuZ/tEIAqS&#10;tzKHodCJimeJ3MsyIeVErh39Fen+DO98rX2c+W03PigDT6dbevUM9HJL4ZPtyvlyN035lj0YT7Y2&#10;tZoSjeMMd4ezz9gTSCGzBqBl4Q7TiON4rEH+D/P5C6h6xtz4pDCwIoTjG3hPvNTxbA34kiQ+0xUq&#10;n+8OjLGHxFLgLo70hRWynDPWJJ3cOh+FB4XqzXy/1ROt9PeyFT8Iy+D/nGj2VOJgfApM4XX286Hi&#10;8jypwKgk4colbn90aEa/fFPwj9wdXZRSFLQVvE51yuhCqGKJJ1z5uK/6XAXkISyLERC7Dfbz4Pll&#10;RALPH4xNRv71tCs7BBhhiS5VdSD/Hk+OzLDS+KN/c4LSwfttZEo0gRb5auTvt0y3pIf5w1++01D8&#10;y4zvJWRKdOyLwi64ZtfnKGxp82YIvJv+yXLVGRU9peuZPiUawpg2JdoaWdjtBckTXPc1iFp3X6hi&#10;YaLsSlmhaIbjz2RYSK1HNYcQTJJ6IO8bcZi3yB9OwMvzR2+XmZFSdmJrmgUqanQeb/fYDersDcTP&#10;9JZkmbNQEztNPIeONucS9jUYv2QsGD8ndbdlfkWXOM7fFkXxpALXBLZYnIrKfide3lgUtvs5i052&#10;j86CNGGA4nuCpWh9TCNewx2MPQGhsDzBiktSp1FXBx2ZnlD5/+G5KvjBD1rIjokdmWnleEsm4rmf&#10;PgdCmvHBknyFGSzviz7zKElvwHrQEyzvyS6Fc0qd4A2MOYrXQZoekXRJ2qwRqEznbura+e3GnMph&#10;TVSScTDnh+UVx852glA54mfIOwmPa82p6M7hNPCzZfu9jT0nv3h0xhBzFSSfT7bPRblw5j5UB+eR&#10;5AfLz8O7fAisxDPc6wuUdvaeneWbAohNARoQuSbKGq1aJyQJjsLY97TLVXKWLCCTjTo9Jcc5EsNu&#10;gBNkTxmXsKq0UuBRfq6gAOHdj8DxohotPByndYP3cr8n7H1vcFTZlV8/2EajSYRGOzRjZREY14gd&#10;CKi2lG5FIVjDMgwuw5jMQiPXmt3IhUjhGnkLQTOIXY23hVS7M4O3zCIq2cS1tYXYL8x8mEJT+VOx&#10;q+zWOllwvgBxJa6UU3YTpczUVmUE5WQsl10o53fPO+/e99Td6G93033UPN5795577rm/e8655713&#10;330bfuNB4180/+9f/sXN3x77Bz/4D/8pOXH/qz/a8/ArP/1g+tIfvP13f5M/cDEzSvO1PvjMK5/6&#10;8u93//azf/KZL05NDrUe+8o/+838hX9HU7nif7L1j/+0+3b3h3cffX56/ec6N/0Z0fzw9V//H1de&#10;+fNzs7cbPpfq3p5YmaUZAi7XPxj8j4+3/ODfvPvfvvHj//5zWoIi9vlXD+//YN+XR+nwmb3eM7J+&#10;h6x7IetsgBR/v7E3FqN/sSRtWANjDW30913eeB2PtSYpNkK7kdy//dnnsce29w9+/vmtdPAMbSdo&#10;w7oh4CFpm+n4U7TJ3zrKfJa2BCWAFrK4x1ibZANt4Jc+/PrroP8dOv6onf7z/2QdFTmXvfB+nRJ+&#10;i7YR2r7il/vT2McxyX+J0uXYM9JSQpE/WqalSI4mKwKKwIIR6F4A5Z4F0CyET2maHe+/9Ok117qv&#10;7fj0jljsW2uux0Y+/eya0dHR7rWXgvqzv+oebHj42YfZwWzMm2v4uZcb7JuauvX2Ww0/DmjmHnfP&#10;Ns++PDv3i7mR5rnLc2P5C3PT33twea75cUDzZrp7cMtbn33rzKOpXMMPb21Zmx88c3/qVsMPN2PB&#10;JP67EOt+2EN/D3/2vXzz2ExzQ/5C/q/Hpi+//Vc9QhIbjHUP7tm8Z9PgYDy3xbvV0PDwTM4jeRr+&#10;0vKZjXXPdq/v3vx49ru59WvvzDTP/oLkmb48dvk7IT7dm7s3bTmTjcUapuYaBs/MPZq61bC24VcB&#10;zR/dMHx6/t7PqB0vj3x3ffcf/t00ybN21LYL+GzatGdT7MxdwmekYdOeM7n7kGfEyjP3q+7Z71C7&#10;Zn/5vZG1c5cv9+y5cH96+nuXL39jc1AX4ZPd8tbLb7356Ie5hv/b0Ldp0+CbUz+/9fZPmt8KaAif&#10;ucuz/3T25TzhfG3t4+6eC9mxubHLj5utzIOxT30xfrfl7pbc12LNnver39v0epv3k/jbvxd/GPCZ&#10;jcVGaUwYeXbkmdj6tbkblPFM7FKs+ZnYtYBm0CyExacNDSN08BxOaAEu+5d9bPWreW6EMi7QtmXG&#10;UsRihE9w2mBGkEHQPAgS6YD0Jzhda6AFn2c/CBL1oPoQeOedkZfeeeedZ/A3MvJS7EYBEb/4O3vf&#10;/NwXN2x4bsOWM3u//DVvsADN3Gx+bmbur3q692R/kZ+eG7OmZYmzvyBT+AnM7M1Huelbt35ss4Kj&#10;2Xemp2f+y2bi85D4jN35RpBjDwa96amp3KZN3ZsGz+TyDbdsjj16GJu+OJ3vIT5/9Ciff/kb79us&#10;4Ah8cg8hT9+j3H3yeEGOPQCf/CzkaSZ5Hl829mGzzZHhs4fdx/3puw0h6/JpiQ+Js7mnZ89vPbo/&#10;Pdq8PsIDp4Pe/Vv/ue/3N332ra89+n/3b739zwvQzMbuE85z33l59uX7c9Nzbz8uQDPo5b92ay77&#10;l//k4ZapW1NZ72EBmoexa9v/1/WekZeuPTtyfWSH4zIs8SCFvrmYdYA2xx7NrvnIy8c2f8dPWfOR&#10;zQqOBhtmic+W/+knrLVuLiCJPVx7g/gEI83aQnrI1HFbSI8UgZVDgNxgsb8Rv5aGoeJ/IkgDXWIV&#10;+wv4FCOgdKFpXgBNqbpWSh7hUy3yKD4Uvy1AN6qlv1R/SveX4qP4FDNn8XWl7F31R/VH9Wc+AmIX&#10;pWxH7au07Sg+is98y+IUta/SuqH4KD7FbGcxflXHr8Ioqn2pfRXWDHsPrZTtqP4sTH/Wfrv4n/gx&#10;wVL3ioAiIAhgntfDT/uzz+h4IfO8XiK6C9j8cn8beyeY24U8O8/rOTor/DeX1Z8ioAgoAoqAIqAI&#10;KAKKgCKgCCgCioAioAgoAoqAIqAIKAKKgCKgCCgCioAioAgoAoqAIqAIKAKKgCKgCCgCioAioAgo&#10;AoqAIqAIKAKKgCKgCKwUAscaj8XPN64UN+XzNCOQjEMbkvGnuQ0q+8ogAE04pn5B32IiBNgvrIxe&#10;KZfVRQA2W2xDzZInUhSz8TSNAsjD3v0da0wHfiHKC3RJv34p1xvxIVKmWL3huiADtI/kiPDBKIW0&#10;lC9fIX6LSYvS4tyNi1CfS4M8VyZpp8jrtgPHbjrKubyitCtzzh4cXjy8DVHt/EPkdyzoXxy7LbZU&#10;x+K9AQ9JxR49k4yjpwvlU64pd76xN44Wp+O9If4kFZ33+rxdvvOPpQ1cDzhbmiRFLEg/T5uph/bS&#10;G0KFvCjiUXnQw+CDDe1KBjhBE6gNTp3gJ1il40N0jNL8G/JpITPzkhzeIx38IA9jZMuGKVfqLG1s&#10;KE01GpQa7Z7a4bcSaeFjQjNoE0uCVh9r7KUf9mGU4RdQD9OY/IA31UzpqJ/ai9Jmj34D37Qpg3yU&#10;B29BNtr+f+TwJwTpB57gx5TcBtSNekgSww/HlhPTMPo21dTbCO3BL83t8+XkXpQ8Kk+cbY/ZOlGS&#10;2y+0adPLZCFmD7nQVltWMEG7h3xMXVmtfCt5xNoA3MObtSkgZqVkNMMScBrbfpr60R0VxC/ABsEF&#10;9QFRQQUISCuhA+AFWfBjFGxdjK49d4+YD5dFPYYPbM/vxV6nnjRpoCsD80Ea1+/y5d63KUYGXz7w&#10;GaIykos8qQ9pLlZRPiwvXV/5uIBW/BT44tzytXmSthp7qtfoXXHebj4fWz1BKW5lOujBtG+Tggpr&#10;BnSE6xAe4CK+QGonXsbmDN8IIlwPUBJqu2eeaIubhvNk/E1KA1egL7mgd8+hp6wt6aBHmDYZwoc8&#10;SqQOtJ8pIZ/rt0ReyXfLcrtdXm49OCZpfL5JgydaINKv1h59KPpYuA5I5qKIc5eSWyEtRg6jIGX8&#10;/KAf2F6kTvaGlh+PKPZcjtJGc6J1cy61gNrQG2iblEHvohx+PGpIDo/5rszUL75fCNt22mgkl+N2&#10;WR7RI2iY1Ic84CZYQUYXx6g8RBnkR+uJnkfrXZlz9oqEf6h3w7zRQmkRH0dbjLEuWsamueWZCggx&#10;z6PUf2wv1GvEg9Mtguw7oK2gD4+pbo2wcZFR0gnBwMegF6gecw461IMyQkt2aM59PIIePe8lUTf9&#10;QIk60mbjkQ7ntl5QhXlCZosd2ik4S33PxUQCRJ5uPuQjOzWyGhmIl6VdnSNufSne3GKhcFvPacjv&#10;DVBFGqwRKNh8OeYUyg35ItgM4mr4CoNyUFKuPZif+BLmUvp/3OmM+hipB22ArUnPgBPkhU3Pk43S&#10;pReQB/kgKzb0nvFHfi8JD5HMxSpq2yhrddFIENTD8kB7uQ7UuZi2S/2L3TPKaC3rIFBBD1g+rm7z&#10;cRRF2Kulx5Hr+dmWbD5Hl+QjnTJs/9x7QBDUoGM+8K6Q0/IodcTxCnoQ5cOUprcpHfxcG0bPCH/3&#10;mH2B5IEflSSeoOWNEPHrQG+79UWxcvkiHpB2ioSUEsiANMGEtSiMl5RZ2T35IaPr7B+AEja2Ea6J&#10;06RWzpcz3oPe1fGwDTA/Nx88XG1zuaGXREvE8wvaLl2hY24DbBV2j55zaw2XMG10etHW4csreSXj&#10;hSg2Lm6wKORzvfBJbu+7eaBIO/FCWFJYadiPRvNX5pzRIzmoNvJIuPI2++iVkrQIdLQFtoB0ukZG&#10;im21ybfX6WzTqINl5vLoLbZ9lIW94sd80vGjlCd00lLOk7P5e7Y1bgvbGHkWv072RUnCm8uBl2gK&#10;6Z5pv2gg6kVPMSW0Fil8RtYZtAPScz0BT1AG+Sjl9v55tNPng1GV87ksWw/7HKSELY7lExm4xGr8&#10;z9qAHkXb7F5QYy8pyLCUkBzlxLZJVkbTlE8Fxyxvks5BS72PfKLFHRZBhe+2SL2gtT4Gx4FcZvwf&#10;CrQmigXToneSxkehLveHfNZcyEBSkAzSKvSoS+/2eNjHYfTztZjwEp5SD/cg88JIxThxLvORGpkP&#10;ZEC93Adoe8ApwEG0WLAWitXYAxWry4Vq4AiGc2Ax8BnsC1zbpxiK+JDu096mo5Sco+XIx962Gogi&#10;3fokNw/0lGfyhU8hGVGr9JrV4jAl2in1EC/izPnQRnvHnXvmPNXK2oqRxtLCMkgmh4+tA5iwpgwR&#10;Rmgn6Gw+ok2pE/JCc9JUAnfUcOb2NmSitKAe109bjit9RNpLtZbmCqmFAq0BShynSyrOGUXoubRY&#10;cuXctB75ATem4HQgQ1skz6T56cJH+No9+5NofpSXW4/QomVIx15+SeoFyQcPOZZ8wwcYRHBD7ws/&#10;tnUpQdj49UgKeppx5PqR7/7AR9oercelW7ljltiOU0/ivMW5Ho72KMqyLRXnEm2xUB7zuGyxVj+R&#10;r7Eh4cZ72FvUnlK+JvdSfcv5FWvHeZ9vyvRk8Rpg9/AhQpGMaJWko55idQnNyu2j+luIc/mkKVT7&#10;wtKMdw6wJVsjC4WdLqx0aarVaP95+IUVka607IvJRbwA1LDHBu8oe+ZD42Vo3FsM93LRUgt8uXmk&#10;4XbYCHXpcph4gXgvnQPHGDQWBzhjVEDEkqwyXSCpTJSC8cvdbNSDCGZl7Gs5eD6pLOJtyMlawG1Z&#10;Xg9yjRRNhSLLJ8lRKB88RC7sQYNIsrr8glyxsG8g6zK6iz18A7eLW1GojdWVxvcbWSPkmmL5EgIL&#10;/JbH6Tz1P3ig97EHpk+K2JdXo5ZWBBQBRUARUAQUAUVAEVAEFAFFQBFQBBQBRUARUAQUAUVAEVAE&#10;ahcBmWcgz+NlL+mydxFAmtzvl/yz/jyApP8cQPb/2E8XeuGT8unkPJovfJ+UH6WL8kV50ETphK88&#10;b3hzmfMjhN/TvUcvABEzJ8fsqadpj58g5bYQT8PwlEbKSS/iiS7zsfxcPu6THaRLOfAWOqlHeNtz&#10;PM/0+VMtUraYfFLO8Dby8pwk0Ls/8MGz3mi6S1M/xzyPz87To6fIZr6ioM3zAC0e8pR5yMwvxDNG&#10;nmdonpPzE2hK4TPMo+BeBt1Q8H4FnvmhHqmDz20dMg+RU9JEi83ISHMKTFkz2wzzDOhJcsAX9OAr&#10;Wkc6Y+rh+RyYfxCeH+HzDOQt5jusZLV+ZOzN2BzPKpGn4mh39EmyPCE3Xtd/f0CQN/OUxHZ9ftLb&#10;4CN04Mt8BFk8ZcbMETkP2yr4gk/S+CzYN9t4IflABd7MCRrIvsTQ+vOmpB74MdN2ny/mhVgJ6vEo&#10;beYXQQt8/Py9nPcS8tKjsGTYcKHzJCEL+5WeSBIfoeMesjbJPEJ8Ap6m10w93KOsjdaH83kynjLj&#10;O/sLkRVlw/KFZwlDemiHpSNt8Ps/rJ2MRf39H7VJFwHRFE4j5GCTjvUAweL2bjmBz3lfy5AaRp75&#10;WmruUakHGibHoIF2Su+zfG5J8OLedlNxzP7OlkVbClNGS9bLOWylGHrAAGOq2DfmIbk9yvZOuhT4&#10;FPYNrnaAB/e8Hdft+5OMMtu6RRzn0ABOgbZxD6KesLyoz9bPdVl5hSO0neMixBecymngF96kTH3u&#10;YR/Sm1EExCNzOtucS4v8cM+DBsiHOUXp5vsFWK0tY3o/0AV+ewcz5nk2qpWX5bPlwvECnTWmjCZx&#10;fdAwqYV5IarEPEZs0cjS5Vofx9Rv1HOC0Pw2o1ekZ6E1csyU6PlwWtTmLd3S4gWRiLWA33OCvKkm&#10;5JSOF3A9As3E/xwp0ppwwf0OaCwiS7QBG85pNKrr+wwGgYgdBz0Q0hQgRmOsQ4ueD/sFlITNWdvl&#10;PntyvOD6G+OrHD8h8hjuVKfoLvWf6UnJD59DXmzwD0Jh96YtTh3QeuFrqerpiBChX3EMzjt2D/Sg&#10;OYIse2hKiSAt6daHoEdsvAAezIuRZo2yPYw8Gy9gPE8HfUa8HXk5PnHrQTk5Bx9XUyUdtYKL227Q&#10;no+0o570gNsKFKK9KShwr1pNwXgriMK/Ak1BG/0FPtgjHW+dBWl+ucJXcODJfLi871f8/ifPY8Z5&#10;SFEoXoCMUi/ng5J/GBnkDPcPbLyAGITbgrLAwNUMKV9fe+pPg8LRIuOk6xcQmbHd4R7eeVOOUaRx&#10;mJDFPUrQcxmM5Rh/kU57ysc9Stie7zeoPGPN2gg6iuVMr4TtGfyQjlpBa+0XdUATTN2mPvS45ctv&#10;FVk/1Ov4MMjDfGlv5IZW1PcPSBVDQTTFRQi9QX1COmSidusXqEfQK3ajXvJtWdLE9rCXHjNc6Bx1&#10;gKvwLlgn6nV6DPKJX0I56utIPts851kfIbyD+hyekld/e+pZ+okfnd9+5ERzoQWsPfDspEs+kqAz&#10;eaZfbTlEAqgFdMkCqKNc2i+DnnZ7WySS9Gie4emUFVmkHPZStlSeS1+/x7DzQigtBBF4e7HLUvSg&#10;s569FKXmVQ4BeFn4hULxAnpZvHnhHjf2HvLKhVsCz83enX0Kjvm8MH15UtlfoA2FfVF5pKimWs5T&#10;r4iHduVKN16gaG4ofoG2ocY/LODb4dkXZu+4FuAIjq8tqkET6ErCtI3bdyEY6VwM6uuYewUj9vyf&#10;+ASMIIU9PGJxNzafz0NSUA8iOF47yvoJya/EXjQS7YvGIZWQp37qdCPE+mm1tlQRUAQUAUVAEVAE&#10;FAFFQBFQBBQBRUARUAQUAUVAEVAEFAFFQBFQBBQBRUARUAQUAUVAEVAEFAFFQBFQBBQBRUARUAQU&#10;AUVAEVAEgMA393V3/G5Xd6du1YtBd+ee4+XQ1n/Z8rz3vJekbYPuqxSH/xr71oEy6MLwv29NevLe&#10;su7d97qr53iDVxZdyJIu+Ktg8FtpeB8Q7yHpvnpweN77dpn8wvPqF0jzq9knPl9Gv6A+oHp8QCGf&#10;TH7hoMYL1W2v5fIlGi9Ut62W05dqvKA+QfyOxgt6LSO+R+MF9QviFzRe0HhBrik0XlC/IH5B4wWN&#10;FzReUH8g/kD2Gi9ovKDxgvoF8Qey13hhkfECff8n5VlfQt+KMetGi209zXu9v7A4/5CKN3VMtiY8&#10;rBxO9uSlPJzXxtwMjResjS/EphPeV3tGM807Et6xeMI713T7yFgm04Tv/CyOTzXS6/2FxfqFsy0T&#10;w/nspQPJ+GTb/lP57LsHUvTlERlzn+a9xguLixcQH6w7ns/ms6+eujiE/Uw7+YiamKOl8cJibTrh&#10;dXTmsznSAvzaT5G359jhqfcNGi8ca0x54WsBuk4oOv6n4hu9Xb4uQB/aTx1rhF8oNv6DV9qZ12nO&#10;zTdxqs+XaLyQjK/vONokY36KIsKZ9vGWwrZOvR5/Y9/UcI78Av/y2f2n7m5NGG0qFCvMtJ9tCfO+&#10;0grNK0Rb6TSNF7q8N/b9i4HJ1o0UAXbR9v6B/QPnmlKOLYvNp7x7WxEt4ieawMdf34fvEQmd3Xd5&#10;h3afPH2zDXzpvkT86/teGRhPkG+oyvhC44WEN9mWz14f2tW50buSWNeXz753MLh/4NqvN9l6q3f/&#10;qXj/tv4X+6dMxHAis64v3td+6sX+13aTBsy3d288cS07lT20O+GdbXrwpXz2QS/xrtL50BovULwQ&#10;39YP+37Q25/JZ+/TlQHseL7tZprONZH9m9ggTjqTz67vMDZOX/rJUE66oC9pMFcdD3pPnkaJj7d3&#10;0X2q4vFFoXrLRa/xQpKiwTd64PV5e2WgmN1inOdtozewL58dHeI4A2kFfILxKRu9nU6keYLuS1Xv&#10;PUqNF46RLjTvEE3IZxuOp7wn2W4qPtmaz9460mVihFK2vJEi0QmjZahhWz/HJPN9Trlsv1Q99R4v&#10;0PWk99pu3DXiaBD/P/jS2RZEksX8A6XTmL9/4DWKAkrQkA9J0PXnKI07lve6viuJJ/AuVe+q5tV3&#10;vJCKn23h8Zz9AvosT7+xIYoEStp8ytvVxVeHxWw8Fc+03D4Cbvjl/C2f/ZvhXZ3Mu5SNlvI1q1Wu&#10;nuOFVPxKa3v/xNDo0InM6BDb7sQwHWcuUtrOLv9ZZHFbJG0p5hdS8TN0TRLhnUU94D3QU6xcJdPr&#10;O1642jKeuNpytiVD+5MDsN9dnemmsy1IH2/FNcNSbTBJXuFK4moCvDNNrxreh3Yz77MtHxrelbD9&#10;Uu2p+3iBZqZgXN/ovXsgnz1xOtNk7iHiPmLJWGAh9gsemPmy0TvUlc9eHB5PgDfqI94lfMpCeK8G&#10;TX3HC/Y6P+E9bKc7DF+iu8xL9gXFbC5B9yvz2XV9he5lVpNvqOd4wbWtVPxo44nMrk7cZXLTV+SY&#10;fMD+gTd6qvX6QdpY3/GC9QG4i3Ro94dtuI+48rYK3vcM72K+oxrS6z1eEJvg/VEaH1bBL1Tp84dw&#10;25NxjRdc37AaPsHyrwbbL+Xz6iBeQNwexACYeZJ0zqO2Uf7zDWH56Jqm/DIwPrUeL6TiM9vHE8Hz&#10;BUK6eceV1vBco1K2suq23Lir82yLlS/lNXeMJyojX63HC3Rtv3ssc2crYniaX+Rd2nciM55Y/r2D&#10;lbLdFM2kodkuwUya9w5iJk1l5Kv1eCHlXW2ZoDkJh3rw7AEzVT7q3bgq1wpLiwtS3of0xHNqeGdX&#10;F90Rf5VmTb1/EPc4KuGraj1eOEb3+DCfKJ+N9/Wfxv7/bJf5hytl28vhQ/LFoaH57E+/xE8072yt&#10;lHy1Hi+kaQ5jU8d9//ljPtuf4bmMqx4HLHTuUiONYj38HBMasd/MpFmaj1muL6n1eCEV/yQ2s/3a&#10;MNDOEdbtp9KNq3JvcYn3ECDf+g5+Rgr5Go7jHU173bMcn7PYsjUdL9BMxoT3hd3XzUwVtr0cve80&#10;2YZIsjK2F64Xvf7VnrB82/pw3ROmK0/8UMvxQio+nuCZKuwV2DNQpEbzkhdrM6tBj/kT2/owMoTl&#10;mxjeaWa7rEadpXjWbrxAmtDyUW//6ZMD+wdOnob/zWWvD+8/tX+A0k6/trs8tpYuGjeQJiQaKJ51&#10;5RsbEvl2dSKqLK/vqul4oekoZqrTLxlvN7PeYW84P0pz2CszJrt2eS6Q7yjNnoR3aKKZdZWTr5bj&#10;BbIr2BY9gaSZ6TSbZMLMJsF5+W2ukI278l2imTT9p+kah97Sq5R8tRwvWBuk2SRtOcwmIaQr7w+s&#10;XCKLP5Omwu9U1W68EI4HUt7J0wM9wX3/FZ+7lC4aF4TlKEJHI8NYpqmjsvLVdLzgXPOn4ju7Jtsq&#10;9wxwvi8Qn8B7zHap9LpPtRwvzLPBKl33gOVEzLggH7JqPq0+4gXfBqsyVnD8Q4Xlq5d4YZ6PWN74&#10;vmq2WUk56yVeeNJ4rfk63zFZ5nt71VxfXcULznWF+gEnTvFx0XihsrF7JeODqI/SeGG+fdSrz6jJ&#10;+ws0b8HVeV5Zp7zP/Nz6F277YbnT9GRiaXyW5utqMl5ouruVnjvIewY0T+jO1qstwXnwrkTV2X/8&#10;ztY0vb8hcm30ztK7/+XzW7UYLyS87x950HuO3p7nNV0vHdjWf/QpWMs9QasFraNZTZinnaJ5mh9v&#10;34/VIMvmG2oxXgCK+ewrA3e3fhKjefDH89k39mFWm9hbte5T3pkErQ6XmdmOdRreoJXi4v3QhHLJ&#10;W4vxQip+rukErZg1Mfz+QcyDz2Unq/4dZ8QFiGt+SvP3c/RFgp/2Ym7LF7rgIxYebywtThD+NRkv&#10;0IzX9w4CS/6100p6FD+Uzb6WbscYJXK+1DlayeWKGSGWzm9xba7FeCEZf8HMYwKq2N47+AL53OXZ&#10;jNjO6u5pFeJWXl0Ycrf3d9F7f+WTu/biBayHtLNT1mXLkTZMDL9LX4Gx8Xm57Gyx9Wz0bra190Ni&#10;/k1lbxzG+lGL5bNU+lqLF/D+5AMz1uZ9RPPG57b336N308pnYzQqLWqch9861HPfyMqawHL3n37Y&#10;Xi65ayxeoLXc430Tw6O0huLFIWCKCBJnU8OvDMy0V+89hkzTjcNTJOv14YvDrAvX6Ozi8BRdV7zW&#10;VZ54p9bihfGWyTZam5HWVbzXNmrel1rfgdUbxxOTrVcSi7PVxdr2cugzLXe3TrbRr3WSxgn4hPcP&#10;ksx0fm/rzTZ6C78M8U6txQuyfmLKS5j3q/szeLuW11ks57X6YsdsvO0HmVPeJzGsQT81fJPe9PPT&#10;ynQNVGvxgrXNLvNdqHcPdoW+92Tzq9VHdNG3DvG+Na6Cyxvf1Fi84NxDSHjjiYmh9Z3li8MX6wuK&#10;05/IYEWO4vmLu2+wUD61Fi+kHVtKx98/eLaF7ctNr3bfkPC+vm+Gvj9TbjlrLV4I28DZlqdxvUas&#10;JpRpWR3bD+MTrqN24wXEA4gWqzUuKCFXwW/alaB3fOFy2lu78UJY50vZg+YxVrUcLyzHRtIrZGtP&#10;E5/ajhfUNyzG59V2vFDe6/OnyQcU8pkaL6jvEN+h8YL6DvERtR8vYD6Da/v0BDh07uZV4niePBWT&#10;r/bjhcm2tPO+BO5MV9O9yHQjzcV07oMkvKuJTEtlfFWtxwtdtMLuur6zTbiji2eB63e8eGqyNVX2&#10;e/0yJkf3Kfr+3e3D/GVjI19HvG+8AvccIVetxwtYhz2XHcvMtL9A2vB1Wi1tXV+ijHOLn3RtkTLf&#10;v9vWP9kq8q3Ot/CeJAfyaz1eQKywjeaGTNE7ErwG7E6aZ16JuKBwnfj+HdZ2xHdyWb71OyolX+3H&#10;C100zxxzH3n+4MWhqy3VNSd6Y2j+/mgmUzH5aj1eSDd+Eru79RppAs9+bD9VuXXYo7ECn2Mde2gq&#10;y/eA1ngMX/cU9ieFeS2PtsbjBVrx9d7WF0/h+xGM9RTNIzxKXw1YyPiZXP1nnCQf5jda+a4PfZW+&#10;gFOZuVi1HC/Avvg9JNYE1gbMH7tJ79Qtz4ZWwi5JPhq/JobzvqaKfA3Hz7ZUQr4ajhfoS/Mf9ebo&#10;W1MTFDmKF75Gx3laL35nF1/Dl8H2i70ngS8a9HEUA23gjc+vDzV1HCNNLu99hlqOFzItd2ie+c3W&#10;ydabrfytqUv7xhN03naz7V5b5b9RO56Yab+79c5WbGMZaMMb+ybbcI508ltlvj9a2/EC3kfETPMX&#10;PMwznxj+kOaZI6W87ykW9z1dJBu2jd7tI7iuvEprL3Baud6VSju+p5bjBTumJ7yZdnxrinqlzLZm&#10;ZSgVn9D90A6+C1ZuX+DKV8PxgjtOkwaMZS4dKP/c4uI+wZ2/iNmuU9nXdldWvlqOF1ydT8XfPTDT&#10;Xv53DlwZSh2n4jcO363wOva1HS9Y20vSWi1HaR12d3xcmM2WK5a/2lJp+eojXuCxujpjBRtHVFq+&#10;OokX6IlscZ/As0ls/krG8Ph2lPtdCNTlnpeSq9w+rF7ihWJjNUaAu+2Y2yC+I0FrOPBsl2JlFpM+&#10;2XaUvifm2z7NnxinN/+lrsXwKQdtvcQLxW2MosqDDceP+rNdUnRXuL1/pZ4V0jPSrvZTV1pxfYCZ&#10;Ks0drwzcq9o15eopXihsWwnvLt17ODlwZ+tG72gj7vl8/zBdb6zMfQhvvOVaFneUMScB3x1s70+Y&#10;lYIKy2Jjh0rka7yA8RuzSaZoVcVXaZ/PzrSv3HV+yuMZKu8d5GcPh+geQnEfVa5rlsL11Hu8APvb&#10;SHMO7ZOhVwbSK/hN241eU6flzV9LrYTNL6ROjReO0WyX5h32OeFHvfTMolSsT6OHveYgG4+eh65Z&#10;aH5CqzyVxtNys2JQuHyIvpI+o97jBZ57zCsF58w8gonhS7QaZBD7U0+FbYrmFtg16InuaFOxtRLA&#10;+y7NpIFfwA/7j3rPNiF2CPOsjvP6jhdo5mnT9w8jRuCe4h7LZ189dbOt8LieojVT3juAXsaYu5H6&#10;uqGPrxJDvgK2Tv5ioGeKZqpY/jgay3y8HVeV8+grfk+0nuOFVPxKYl0f1oW9ODzhr6o4kb04hGN8&#10;URg9FrXfLu8OXXWsOz6e+CSW8nZ2TtGVQSEfkoofabp9JEcRqeWNFZ7Be2L40G5oSpR3pc/rO17I&#10;tEy2XqX3qK62XEmMZWC1uzrPNdE5rQeJr3jMt11EEhhRRjMdnbeNR9nVBR8RHefx/OOKz/tsy6s0&#10;TuTpOkV4f9hajfceNV7A+5aYTXKDevbEaay/TP4AWxG7TXi4TyC/0aHi9xGZT4p47+zKZ69l79Fz&#10;SFl/stI+oFD99R0v2Otsnk2ykHeWXjCjRI60Adu6vievQZ+iuc657MnT5AtIw+b7kKhPqdR5PccL&#10;rm1gNsnE8K5O3GVy06PH+AbUuuOIMfl3fWhnJ2bNRelC5+R39g/cOFit1w8ia33HC9ZGyV5ptgt/&#10;f6a47XbRXLS/plWm4RPww1E++6CXnl+Y6wrLL2zbXXRF0byjUFwRpitWvjzp9R4viE1gn6HZJKWe&#10;Q5xrunFQ9EC0gTWi//QMrezv8pp/TDNVisYgpX3RfF6rQ6/xgrW5J7xnSe8z7Opq6ljfsX5HR2e/&#10;ueq4fWRmO5137Or6eDvHHsV9iq2nmnyBK6/GCwu3MVxvyFruuJ6cyF6hOex+WpXb/EJ8i8YL9lrC&#10;tZHStktxww48f8Z3JJdSvjp9hMYLC/cLjm15GbrquHSgeudVO7KWvC5y6TReWJqNpuLfp1gBd6SW&#10;Vr4ay2m8sCS/QDPWriQyKzjPwbXPSh1rvLDE8Z4ihWq07dJxTmkfpvHC0vxCpWx3NevVeKG0rdSa&#10;7Zdqj8YL6hfE12i8sMR4oYbuK4iv0HhB/YL4BY0XNF6Qaw+NF9QviF/QeEHjBY0X1B+IP5C9xgsa&#10;L2i8oH5B/IHsNV7QeEHjBfUL4g9kr/GCxgvljhf+VeJnsQ3e855u1YvBD2Lf3DeXXf3fL498+8C3&#10;Dvzo4LcO0qb7qsThmwf++NTqa4LWoAgoAoqAIqAIKAKKgCKgCCgCioAioAgoAoqAIqAIKAKKgCKg&#10;CCgCioAioAgoAoqAIqAIKAKKgCKgCCgCioAioAgoAoqAIqAIKAKKgCKgCCgCioAioAgoAopAtSNw&#10;IBaLbaDtGdrSh19/vcGLxT5Dx3+ftjn6Q/6/pu3PaHv1Cwf+4Yt7OY9OYzvo+EXafwonsZGXzS5y&#10;vBCabXtjseeo3K+ZsiTL3jW/Bp6QYc1zuR8heS2RJPeuMWk4f422kzjw/+IkdyNt8reOjp+lbXvs&#10;fUmifWEZHYLQYRSHTZT7HG3AYc1ei8N6SttAG/6eow3H/x8AAP//AwBQSwMEFAAGAAgAAAAhAEq9&#10;P2S1XwAAAG0BABQAAABkcnMvbWVkaWEvaW1hZ2UyLmVtZux49VccXbPuDC7Bg3twC+4JDAQbLDC4&#10;OwR3DxYgCcEHBncGCB48OMESHAaHBIJbwgR35pLznfec79xf7vkD7l7r6Xp2V3VV7d1VvdZuIAAA&#10;cHnAPwP+QBAPuEChUH8RiQ8ADBACAEyKGkoAABAAcAUCyB70D+x/jHBsAEACAwAwfFD0/g8NANAj&#10;iwmYPEMDPDgA8D6A6QEP7niAICCA7oETPwCNuGf5r8+A/8RfW3UFAAD0gL+2AiC0/7B7CPEwwmWf&#10;gDAAj/6DAwDcIACA9YFT/cc8XPY/bz+I/+ZCIADwn1j/rWd7AQDovPjfPM8G+lee/4oPADCC0P8r&#10;PgMI978467/lxQzC/q/7/x6jJxtX8p8c/p3jgACYp/IAwO4D/tmPf+z+kX/3KEZLU5kAjwbvgRKA&#10;VRQgD7LkAdM4WA/Xn1rTfwXQG6IsD6gZp9t7mGA4yGnIAQB1ifi3VpgPc1wPFSNvAIDU5y+AK/aM&#10;AQCAvDlYQU43wPx3LnZO6sDV18SwoKKI5Ysf0hUKkR43Xe1MdFSi0RnWcWzsSjaxMZ1sgyukBK9+&#10;8ekTf2539U/VAdbxkPQndNooE2PWMSOWURe5F2am5+fhG4SGvnkTDjLtN4fSwhOjt9uBeZmB9qWj&#10;iMHitqez6Qm/rov1FmuWaysOEN0DzLN2PRXaP0IbK2q8UcrObWfLWzH7++5RYJP6RitbOcfyzW9v&#10;EJChZMySEigLvqoamzJFappqAi8nH4zOSMuYW7K+oFHX638a+iI+1e+7x+219fm/9a24P8TAlDEh&#10;fe9tZIdEsrUT3Z7D6yMsDKC/36TGpjy4bYLYGC3OC8HuNppysW6tFOZDsee4ZvyqZQrYIiSGau4I&#10;Vf3oPh283yV8DgjMeK39EK9RX76NTVqP0WK59ZpE9NgZHL1EgbUOb98NTt/HFc29QVpMO5fx9W3G&#10;Qv+6J903iA/Wdi3bj7aZmYz/4WcoapzPh9vf6lhJrz/rUxNaXOp8djR0GCIVNUTJ9rBCZzYXsOgh&#10;E3hYkks0wJggb8ZBDc2z3gwbMOyg7FMuE7QgNvv7H98QBk4HdAGaDiriOYr3Kbigq7iHiPp/V/W/&#10;3qz/b/h/1dKpIpad6859opFWKK7jSXg9SnSjZclxdszk92enxp5ZxOSC6zu9Fp9VXPDVG0BXNuZW&#10;epwYNqeO2XX+7KTvTQv5jutA/gqi4LY0Ufd26end13nfg4tpPXTs0OfqS4j0iAfb6R/X5xN+K/ef&#10;dHfu37FLX0jDS+ScbibV538T1e4h3C+y3EKkibh5broFHNUssJboCjralBPdZyWkXY02TpfqBfdd&#10;pxAeub2zyb+7iZDxdnYW+ClNp3aFY0BVtbQ51f93f/z7K//bIDWgQPDDitXcfzX3VWS3/37V4WFM&#10;+l7YrZLeYNavPM98ugSF+68CNamf8VL1Y7z8bVu2v8HGxQj2O0QZV5yEz2MgKDAfOuBRQHWp2ll1&#10;30NzaP2rB/iMnCTXrCLLNFzTf9/M+NBNhr140bYcft9E33LyuCje7saYA1ctjddo6WNjRVXVj7+N&#10;K5IWuPqI0ai+8Qj3JwE37aVvePqvlbvlR59xiofv3JqSFxL36ZCU5e+7R94THq34G5zfM6AEdTyU&#10;ExlW0T59cKcP5muij/+40Ca0dSnt8CTmBaIGVZt6YJbv1TFFjXnXxfY76GIPhX36q7Bx40e1wFvU&#10;KS/M625k2u12s001bOKasO7QCprG25SzL3XzA2CNOCOaaLuPRluRuAsV+n2JtDcNmx2bWqkc5P4O&#10;9yiWtxGxQlsN1KSqXg0KS17vLL+8EJG4h12HuiDAt8dYLRU6GTA2tTGy4j/qW2LkUBd08nGSgsN0&#10;1lvdAtOnMS2QVQPgtypaCz1GrC7Kt6Io/HXiFpl9fkoJypLcy0i0nfLyDwHuM68zOtnUNLjIj5on&#10;FDpReEk6mB+NINMjSX42j5WUZLGNCW0PyALSAwjw4DbwMlCNjz3O7oZdLMPCJ72iZ7ZfoCXhELOW&#10;39CqP4SkOO5Q2xsmrYFOggw8uTkKYHjRNmweDzyuvP+kLqxUBIS3WHeqx6400EQyoabcKdxQcxE3&#10;Uwl8xN1ClbEkxCQ35AyXV/JzMmMN3fujUsRTfJv0XK1EXUTXanJjTsy8nabMAAU/IEhuDFLeD1SM&#10;1D29BpCCSALEP9Ge9O2gKGOzGb16FEocvl+qCTHe55X/MiM5diif2W3b7eET2tLzxKIn0EaJc4mf&#10;mywGtx87dhkEdf8MO9d7pz2XvRCcy514pXojBC6/qDtTwmxekULvQe/oyG8Q92ZB5oxJcDfKzmNn&#10;YPzSi94KQsXoNjqlJ2molYBYupCKiK0j+hRt91Vd1tA0pe4+SIJ/Q7h3e9dq8s3MtzPNxbCNKwvQ&#10;88rxPV/L+u+oOsCSoLpT9Yzhtmtho6aBFNJ6mblaZJcTjwoNgO5RSP+tnZHz0Nnxa7DS62e8DBwH&#10;F7adNxl5zzm6ViCGAI+YFpnmvfigxAnj+XYX+HSl97eKkjFFiNFqO/M+SsDskD7T51nEeHa1ktmT&#10;pjZ1wKRlQetPvukdUqCNpoRjiGppPXdXjWPa4PH+uaO4X+FxwEuEo52lshhmQvKHNe/y+ZeBslv9&#10;DElR9EUTOnax93rIX+Y7g6HGIyIQRRf+kmBD7vX8av+vH+n4uQ6fRcMGEBNEKhaslb0b1ByhWt+c&#10;yHoJx5WCXq/6/OSrzBG85p0lrr8dYIFn9/jCexeq4ImsC0U5UWvCuq6KL+6DjTi6DOOlzdYoItb5&#10;+5oXS42+mtGI6axI5yVcooY/r5CFo8Gya92uZFRBNNU70De1nKbMfxi1dk7pkiDYNNoktRjfeSWt&#10;CT9hgB1UmpHTzAf6vpAlwTR6YRLUk5KLJyc5AGHZxNseb9b9V+JfbG9Ex3yrSLRr39U9N+Lyuq0k&#10;r/lXckVthDFRNEFJrH3TIt/iwz34COZNf94lu1nOY8YfyKZBjV/qn1/LZehpt6216+VCE8I+SfVr&#10;fDgBnjO9Jo479blthcxvvNGcbnegqlbUNUleULJ7prr9bQbr6LNYDDjPpjhEH3d0420LstM3o58m&#10;SjcNo8vsWSf/ioz2EiPMCcfo3nqSFQyDk9VCPqtCj57T4DOJYCvl7ST6zJ/lZRak4SbFDWIR1f4y&#10;avT07ufWFFo6+VrRf0Bu/xbx4dS+vMUiO6Y/FD5vLIoQ16SrtwLr2Iez2nveD9EO8cuwz6oMU5xI&#10;DUvQ/JSswz67V5WyrtFUFYzidRdo6gsUe1bkVjyRIiiOw1SCsC98m41uC6g3ZY5clfx5xHvRLkDo&#10;iBVJuZiljZStsnlnRMkmBXYdaF7mvO9GaN76+qa2ok3BqIFt1XThDR9DxPVrn6XFwacf/9EoMP3z&#10;tCs/HU+2eUGVaEXFMQJi/xWvUVWLsoRaPm1eo1If1kTLFazi91KWDn3/yZGFWgXd+7WaN3nwCVkO&#10;u44ylhgLUd2gZaLfba7pAk7ZxM4j4HlZwb0gJNOUwJ9Yca1nPh4C3gFB2yFwAR3EwfOQp8pFmzOu&#10;dZdK63thot99RNd/vj0/MB9OeX6JjkWNNqBdpfYucTmK3Wf/9IdPv7R5xYWwfuyHI/UXaKow9yyp&#10;r1wEuUFtVqezrJ8Oq86zivzTRA3OIbjMIwO4xc+owb+Y9k5vfGZka1ZicisHq1PgNLW9GpMXX0+v&#10;EnofiX7bQBv9ofo4vcqFnaYb1J04itPx8btSrW9C1dB7lDLwsDBITwY99Vb+PSPLWkANcmQWbC52&#10;23pPADHZaTguWt1RWTdNjwtq2b8RibaTjEnOpwCWB3oruhPodhiI/lnIPmF7ISaG7xhenzgsmlhe&#10;Im+OK6lVQWCOCOaASxtIWs3MnkZjsTl9Vaf3eX+hz/wSMtGuE88C3uCzjKqU5ytZ6/skVIZ3lRc8&#10;Lg2lo5kNUn/3jCPGt5P11+EeH7ZEnFhf1VysAAEkWcZMt5wL6KUoCNMo3pW8Csvy2kjZn4mgqsrQ&#10;rlZqlRjdpnMRNutkQNs7+uCfGJCt/N26x1a3GkX58Zf4mgdJfYORyrNbTTsTDk69Vf5sMWdMzvLl&#10;nL2+4FZkNW7076bmnnbmEWBmhIKiNXYE0lSvt9MpVZycgiXCi4fodRkajj2cGqtrJ++EEEmKVrru&#10;rcf8knvMmbU6dA6q4+jcsksCa7zJ5j6bFSSHzzcSbxZPGEG3DeqhLH9EtS2u+kv5RcIDaApFPAQj&#10;v7LvYUHTSQrDFKh8G7Ryp50nzoAlAYroOc+qyPezvU5kt7VNMAW0eGt7QStRSXbkHd+RaR/6iWCP&#10;qYuxsqLNMImBtPwUarYhaORpamp7ozpbCbW+leeW4/yjQdVRlHHcXtBLQ6ge8GT6LT/C3YP0REfz&#10;9eORd1aNZ0WpJnq5c0zyexmS47eNuBG/92uh1NA0rulg7xzJGgonA55gs9vXbWLZpENPtTQHSqoX&#10;SPfbQGAz0tRBjuvnGogr6oFA7kuXwCSB4KzLYfcKGU99c2B+9BVFFHmQf6bV5/F4V55POXywG7S4&#10;rXAVTlJPUSoviFDS24PQfJ8+vNYU3HVfINlQdcIxtt62y7Nm/Omxo/I36tudIeI/TT3A86ucz8ob&#10;08j1jQu6+rvhIpFVY3UlaeSES+x7AfhTOFe3Wycxj8mp3CodV9uRBfVyGlKJ+6+qC0abEntO4cfX&#10;iT0hPrkiUSsOEUUDEUcYNEqO+ZwFI10Xacyi+Cdsm3+YGXY4UcqjrNVxV7F6BZJo86ozIEHP7Fiq&#10;cIHL8YaJ/LB7xgm8DbLL1Y/+4l0qVz/Ml78gyeaMtFX9j5shEVhcr4dfScnyHTPxhaT/2M8dgto8&#10;fEBTP7gsK5J7FmIpCyelXXVg26Xged3ZIZhYskz4FjNmerK6NhK1i58SjCyzAtiLl1hC/RYoBjTS&#10;fSOgIvKunrHD1ym2N4f0VCaN7HHzAO2zlvZj28nWIsn7tXcojHXsGYqvsD0rfdkVpU6xFm75vh4B&#10;TMYXiT6dW9yb2Ko/zaIvkmzRFh36HZC4TkQeFKUp+OKC9aKRpO5akVKKhu4aODdayLjp9lijtpGX&#10;kdoBc4/aOr5Ob92793LylVpqZFC/XUBXsRnOyifawilNv41h+WG4apV9+YYNhmT1zcgc7t7dlGz2&#10;6JTBrChByBgUmPV+dJ68fiNEfkZjtP+ouCkL6vaLsWJ6D49nrUFg1XTFUilwvn6G236jpWLKoVeL&#10;mdOxYAK43VmMYphqR4sR18XsABVctXDbEaOzRJyoBlVgsaVE+qOfUhIy4QAL1kfIkZKlpvL32UkI&#10;WfXArkIR3QLRaUGx1I2QquSjSRdbaf64erkoglIRd6rf7BTQiSxf4kdw3ZUdIRIUv0q4wJISm8uQ&#10;bbC7dCZBi9acNejJ5qWeWUeUjjJVJ261OKcZ0r6EhazA97xhTXbf97FFcXn39mVZKLDqz4nMyQ92&#10;ocEuqi75iB9+9sOYAlj8PEUu1CzxRSuYix8W+J1zzHMd+3Ehdh8bTEEhCMtyzRgn5vvXdpdPoHGN&#10;eNTMAL+tpjd2jdbklqVv6FAdyVP9H7SqqwhF0KBmqJcGbIyLxhOkpeWIqcujigwDsHQ32pUrzcjR&#10;qr75jtb9Q9olPq3q6e/9ywN6kgPiE6CMH5VDnpIkuX2s3YXhFIszH3WD5Ya+17hMRyI0f+1951W3&#10;ysOgM+ifh8zexe+9QuZHTQ14zKAKFVC4UPXEvQFYZbKraU3GIPi2qsumKti7ojDJ6dSNc+vQzq0h&#10;I0INyThgXLdhke17I7ooZrxcp6yLIoikFHbIoEzHojGZetf7bLlAc3YpNvEVgMDvXB+71SKrZ2H2&#10;KnDKErqbr2rtoNRY6OScQNOyWBrCvk//JFxdZ9FABFslj7bJYZQTCdq27mPNmizFKvmSuiFuT48S&#10;RrjVPBqk8OvAXD/YZI99/GKJYziFFwbO5UkmIrdKo1lfJ2ji/wZSp6+UHxfZrw3PnNipXRdfK+Dx&#10;7FZiozLgmR8BJL1OIuZkmmaBEKTYEfkRFDe+XSrf0Kv0QqCVsJ5kFSjY7HpHB+Sm+q3f9UnQRntY&#10;2QyJ0Z4hOSa0SCkI7LPGjiiHq77VjNA66rwhfZcUN+38Ehcm7nizDQB3OlV90iU9o270oArRkF+H&#10;85B2Q/pMy3AoHZZqf+jYm+nusF+XP2HgnVsujwKkroQ4ctQZdDngAzBZ0X5oAIQsEDVA0rtVpQJe&#10;mxM9xNnT4im8CFDowrLTws4fXaLiRkmgim5euFj0NfPmSTJ+q5RWZ33QuSWieilEfb5mFTeFS/WS&#10;1fb7wsaMg5tAFiPVZnzKefKerzS7mTNoMTxFtb9doWOchz0JJzXi9exgg12p6ZtWUiV3Vd6hKZD9&#10;4xlV6/KXPdQlDNO2gGT0kowglYmLCYPnOWzlbxfJeo7NQycIafoBtl0r1CsUr+VFNVfHVVHr1gWs&#10;UZVcyJ+uZEqOOr1H6UECuQsavI5u7FGgEAGoXbzsXr+m84JTpa9UfNWIL4EOd44RtcGO/pkzASds&#10;AgmbKMbjyTow3HTc1jdzd9J4OEqciRKYaPjmhi3EXz23u3U8KThl/KZAdrMdCZXTCXnMsXQ5UwD8&#10;EI44k9EuNp3A4Y+b4xZi8fgq4cbLN9eezLoPQs4rWXfjFTdSE/CsloZUPLl3gOft2yl6I6ItAf2o&#10;hG5Dmt/HZ7P29gPj8XdgT03L1MprE5YZHpwqDq7E5725ybSbHySqdMqQqoY5lZon1DQ1hl+Hmwql&#10;GOxU1i7JlFYv+zdbuN3hvUXboHKUWx/50+4yj2BndhpZ3fAQL76CnLJh+iX9gqjU87UKONuCU+ut&#10;FxD2riLZltvtxoWJwMY5SrdZam3TmkHr6gtAiIpu3OAziWy0QCaUSdgydYxe3QZThnRgWC7YOvSj&#10;jMWw1MpUtrqqvBHHlFrntrmgFXvoiRxunwDHTzbnU3OqAS2AqjdkkSybNJVm8y7woRZpoU37k4fm&#10;SspjtcW3oLvMoCQuVhn3wUJ4CYMBbTZnIiiwVD163gA/940XMYB3ayb8qWj9iwkN/15sHjaJO7xn&#10;01RclPpifrTL1BC3W9Jxm0fF1EumBaNtK8BsvNTRvSfMop+DAlIP+EtksrBtJXatytjVEh4OfCbS&#10;BM2CnCPlzDX+E1SL/T5F1naFcUq0CrcvRXuuguurrhyrxMqWzmNcdfcMgHnytLiDHr/ny6hOXuIU&#10;V5WqjWY5ruOcSTUIuuiEk0pTBFdKZgthbOU0A9juC9fvOJUWU+NvU/1TnuGmin5i7pxgZVYeGWeg&#10;YteBPJ7J9w/XvVimczCs4sUQDu/jnz86TBuqn7IXyiKGQCxvYjMCtAuHSAv3zmgywb6yRRPPe19V&#10;DlURt3ZeGLx4Xk+h1bwHcuBM6H86TTWgvOrKzGUUVLlHfJCXcF3GNbbDZeDNLc3JEY/DhE4LiYTl&#10;9sJVE/Z5SHFnX8YHoD4b3m29MYrx7swsf3WLdPHELXY3LVo/KLrXPHXSq6pLwaPGZ02+iOG+Hq6a&#10;diYIJpUXtXvSGca6/ZU8v+wRawmCqrerUMC4cjcoXhNmPhWoeiyCGL3E1Hf9BO/1GzTVlqp11Grw&#10;cp2WiSBwPDaPG97m3D87k/tBBz+XAL3uZstLr9XwxS5NFhf9FGPS4tS4ost41lz89Zt5jtnowlYL&#10;NUxyJQXq1V7/lkHJLFIp7eIINv5RXouUMye8wZBcEDjfIKBaiZOPaKRt10cEBspwDuHnlbuUj7+D&#10;wGibRd8Iv4dWJbXeS8cVZNNmkn4UB/CcRNutLMVLWq1S2KZFFa9gVrTD7PnaVTI9RgtTuEankM4p&#10;q67tdaAGW/3I74YWQrovxkuUJwuu4qYi0W6GsktWvDTrOlmJEWLTXRdzcaNAFSt0aI1RiEeHg4Qb&#10;W1zzF4VQI/FznZIQFvLsbhisQ6th3Y6ZW7dZJ/aE9iikFrtSUdWZPZxHxAHvBO8kWK3DtCah3SxD&#10;fQiSa7T7/keZ5rJC+CbaVunvlARUuNTVobNJmbtwBQmTXvk8jku+ZYY4LAloU4+ezgw2WiYspmDb&#10;rmHV4Gfis9ndKVHcEMysjpjhgXq0N/mxflAO5IZEE7gkWA9hEwROcelmMr5qDAixp39NCZ0JmdBl&#10;9WuFrzxC4Ood02wNbaWgw3tQb0GBDNh/3IXIWyKi7mrb1j7DohsD6+pJONulboZTyWhDzWjHM0TU&#10;Mj+uKlvSPYGdMEDjV4rMu7B0VDQzlNgc6MNAVL7VrEz5BX8ECfR206lpRoUXyMxcinXVcLR4quUq&#10;FhKHOFbZ19u1d+rRZ3E1W1sxd0Dro09ojyGzY+o0JZJc8gLhelo/OsqVGL5/P+IpUcAh7GjsRymU&#10;3h0f8MlqPY3wVRT74Fzgn1rk1hHJM/qoixVOc3qNNR+W3zQqjwsGuSR6bUCT7tGbyA+61TnAgQWg&#10;2xyEQGjelSPi/bUtTz8VnWwvJ63CF+ZrcxrpmowocRbkx4vP8M2aofqIA13pGXz6lx1mJYMB2AI1&#10;+EkYEXk/iiNNuOPFKUV9KvyEt18puEvRt0hqYbFnd2MQGJVpB1F1/o75IG4OqmeeLWBM8SzcfQum&#10;MR5EQjpPiCspnaVnq5IQ5Ef0yVVoJ+uv/etNl7A+koRRTL8MoIieMlY49RMeQl4mbsOvsq481pWQ&#10;MLSt6uK2s0srqmqj3uWhhTIaQTXu12iJY6IUZ9FgG8BBQG1x/ZEiQQp3YNEdW9IhqUA6xlJVgGR8&#10;duHBmKZSx4uaw6kNE6vTZo5HHqLbxIsq3tQakNboUQAraJH4DLnTcz14fIbN2p8pwT0KdvpJ9II/&#10;l31PWGBK+kVKbpD+34wWXNEmtCJQLAFjtYaAIfeIfZZOby7xN9FTWWym/alz1euBMt5x0aQyspsE&#10;QSvqaV+xvPGNHgp3uiDCjk7ML0kK0Y4D760nedMmnOuVGYUIoSGuTl+csxYabyc/ksXBobYTo92T&#10;H9heThJAL74OYybQpT07/yLKo16kyHqzvwN9MvHJs+oThxcgVGLsjzG3sa+S2sXEp3qoj3VZOa87&#10;xcGeigC36NZg6X73HXXJO+1YyFzMHeRMwBxgrvqOK7XtKuJaMFzkprhTuIuTW1q5V67WljX0uVOr&#10;pBYkdCYI2pBjilyltauno6yUml99ST60pTiCr+eUQJKHL5CvkpVQ7luJ1WzvEzcCO95ImiBK/nbV&#10;syZdMQVg2n9eKDdhQdts2C1HdAipmCRLHT+B64xus5gB/aibrdq89Rryfvinnl3qD+81NCQnQfHG&#10;4j/h/olVYCDXeF1xUfZJ9ho/IMhVWrduKavN5AuoNMAosm8w4ynCMqCMo2Jkye+Y0aS8Bh2dKEyI&#10;ABOExwYkZ/jomeB+juhjrTE5SBN5/5pnvVu/i+hxwxWOCl0mzkj//Aka0lPiV/21tkRur3tew9Pa&#10;C80XaLE7RTtkR3HHu52UkrsFkok5llpkNyW/uMf1LKJSwN7hrFF7T+c5UYc+jU7IQVcx9UgXTet6&#10;01zH91K/pQiptDql7hGpZO2lC+X01UUjhi78F4RayM8vYW1RydbMEpZPHm9UNdoaUuAXt2SNigHF&#10;QzMB7qXvPgCnVRxCPhDNLTdkvvensBSa1iORHcQKDjnkY8rjwhU1BgRpIDO9R/DLsjnVXvWF8p6F&#10;MjvJ2NoRyKNjkH1dwch5lPGST51HFgM965K0BKWQe5A7asrnJ3zBl/WiY4npEc9Fs/VQ4xB7lVhR&#10;ZQm5BJbQXkAKLU9WSyYXj29hW6gE2RGKSsmdVkjGC7II1dXRzRx59ZqGLx/IqmrJ4uniWSXTRKLJ&#10;Na2CLFsv1Laq84Rw/mTOTyw4uvN/+GMvo6daPXNNHOEVl3wcNI4a07ACBAjb/GSn4LrHiDuRj8Ff&#10;w+nFqg2ab1cuMF0xdRgi2uShzcQH5GlN/hyWFd/DO63xB5tg+taPYLxVg52PM1e6qg7tAmDL3fK+&#10;4jwZYbzm9ksRch+7LL6XtugLmNS+YWDiYqIVkhCDEyeJYMVzslPu+j+n7XrcNMahTG2b8cIIPdjP&#10;jgk2txkNmIxbmuSAPblPJztlFH+RUYx/1S3BVHehjrSQyzzSlVeL4q1i/96YOn5fkeKgx6FBlzFP&#10;jpYHKGsdeqMjI/B8ibUAYjfR4OSn9M0tm8Q1vIdkIhFRns0jPKHHz9M/UaWr+GvC6nSOjGMBD0An&#10;FpYfFCm59FmLNCkQQOheHsqh/H5NT5HQwIln3YUGXNunu+AYEWJE9+hZpAEr2S3JrtbtOLBZgBDI&#10;Zzn8yo9vMEFOLcqoVs5+b5Lu50++nzhZ2wjnp5PJQ7FvXQ/CXwKeDc1c+/9NYz73Y3UiKfsKl5ii&#10;8re+qMbS1Z51VapO3/7vZsMx+YXqDCMS0KTBAAuypAV3FZWQ8ccqb+dcNu8mJa11yFhky7l80yxb&#10;BX+6jw07gntqNjfNI+xiXMbbdbbuSZx1JL8weMqWC+RjcaZtb+MBUsY5Yvz0/wbdwNjyjG38hiYV&#10;aLWCsQTksPBdarETumvSSGi1GqkI6pV0yrF/bvzNMG4tCyXPvY5qqG5ubY5KReXtPyKbYXHYvYHY&#10;owNUEnas9xf/VCelFEnuFYmkqZGNqijeKd213LSZnhpJaC2+A5OO3lSEI1zcPa2/fhxl1P46hgvM&#10;E2/DtbdgL+FeskQRePtX/Pqievm7p8sp68rpbOcSCR+5+0Kz5TtOgPFJ8rKr8ItAXV7UAVmwvMiC&#10;BAyPWJYxlt97Fwi8XyMP30brPtHr6tq4GydBEDmnhu7/Gc7olnmqZ6GoxZ6bp1dRuTZj5g0RMlgN&#10;cpCSMM5XezSnKkp/7fey1fOZ3UpRUV9/rD0vbnShDB/9Ua1OJAOfYEhHuOfxWwxwq46otSwz+dk5&#10;8Cez9IGGvVQ0C3h44ys8d0HgSFZxTa/kjoQF5FJVBxlbMDr1OIq12PQ5CnMPmbmpPb4LNoPvz8PJ&#10;2Fs1rysioOW1ceql8I3nsYtYYh+2NLpmlHM3fry18aocpKTLTBZJxwkU/kDw6viFpYkTnDJH7eot&#10;jX1bz835WyxwpT/GsfjMNxbJp6y2jpHvg/0kFpjIYu5YDgJQJPmLVRvieJfx3KtUR9JP/rievnxx&#10;5/3KgKpJ0dZFdb62LM+t+vv4pV+a6meN2++QReWe97mU9ctO1vc6Z3rLTNWkr7LW2ekLZlAueDcv&#10;K3fARyskAnGRPNztAn32vftcaXMYcEqm/wNIILffV1r/YykqZGmDCYddVp84fiZ3RGEusJUX9cz/&#10;rVn6TEnNq2GYC3xVgyx1TjpoaQTZ1u9Jkr2Hn2nIbquIJVS1zR5qoycYcdNmYfuvEYwWYgou6j2F&#10;1gujbzipMMcpcNpqCJLiGecHmOP91gZGzhRGhZ60SbdctoJYMuOgBW66GG3WvP2SCfBTr092TYbs&#10;torwXBI2LpTZMxtzqDlQYjYo//mSkleNcpv3E1hvki12DKcakHhz9sLGCkF+Zp5zYltISkttSzJ/&#10;fq62eUzCanE2Ggij/PYj8Mw4XmCrR+J/aJP9N2mn6jjZDG9jE+QM5U0VyE9gpED3f1Ek5VeFOKmE&#10;LSBqmwU46haCMRcY/Ai8i6Txxqe33LBbe5sQI2gkJYhHffO5qUJb25SW2o7Y4y7blCuimxzxnQuY&#10;YAgWfX8+61Yd0WZnwgeeLpwG6/8vzWm15nPTBA0YlB9ODfHLRpbH/JAlS5uZmHOW9jxdNiL3g6/1&#10;Wme8hYyUlC2peG2zzMwe60xF/NcZJ/574+6lz00VAney2F6o7i+gs+uXksy8ZGXPrQW0hsAlsPg4&#10;A6AGA1b/Aw1yzmWkHibRegpWVAZ+HYfczRWYyqF3hixZ2oyECsbxRVLymTEhKIuZXrnTMGT+3cre&#10;pDC6JUttTzjkaHAzRoMXs4sUux+JCDhzgd9sPRYoV8j8+rdG3EU9qixZajVxo5qkJAMcNsstV/iU&#10;IPCtDuF85IJRwS7Px+vd2G/D6JYstT1xCULKTfxMwLtC0nKkwFdTGKSua/WZzkS869NO/Jgv0tZg&#10;S19AYnyBTcl6N6tC7CYtFoIb0bbtgiN0a5ZsLVmyZMmSJUuWLFmyZMmSJUuWNiOxW2/E9+KVTIOs&#10;60bYLyLh48jGQHaeXue18bk+XxZirZ05rkFb9HRZRQgfr0FsaeCsnXTnAc6gtnAcbYbIP1Ue/9No&#10;t3cq5fjDa934wEkDN/4Vc42e981hnbytuGPRXH3seL/gltx01P9N2on3v6IsuIkt8HT3B2Sd+J+z&#10;bvxP2Y6eR1yTyHpQ4777fi3lxn6bcf3USNdLpyub3l1kScTNEOlI7LCx0d5nJp3Y79lPE/61mnBl&#10;UwMdpwY6Rb18o93hhxQRGK8ZH9w4sSzlxI9urqO0JWUj23+/zo3vZs5FD1ZP0mmBBjewjJM4b8j3&#10;gvPVORhB/50iUD2Wxt2vwjuoJX6Lg9TB2N2Id/i4CnOq7qDwL0v5xE3+AsDDd1ZuN08VPoWbbAv3&#10;fte7sf0yrveSGuz9ZNQ/OHzc5oTqzrjxf6jR3xIoXlBef9wUHksAi12VAslQ5Xu36uE243HjepMk&#10;ES/jNBDeMyeWuP5Fqoe5+p+dn8c1d6RMM9SOI7hNXNebkXTix4TPLeUT22HVCK9P7NgPLxQOJr0t&#10;PBxrNWUi3qEC5cd4qSC9wseriW2cLHdxMdP6NBLv4IjKJfv7lu27emkMALKXu86tOiIV9Q5lU1ix&#10;PcvkxfF9/y2SFx0KTxnl8YMcmNg1yR062KnNHeDPhn02oNVFvb+qHIclHe8gVK2AU4VLH+8k2/f6&#10;gcB0iQD8cdLx35bU+3theWs7bhelHgrLlqMR5qYK/4g6hUx507uATNnEK7x/ZZcNqXQB8RlzIFM0&#10;vO7C8Ydlyj+/rCntxDhga6aeL05F44fybERXL2LOmnRix2TVULKzaiRpMg1u4mLZZAc1KF3AYBIQ&#10;YXtxfIjSODgbiV8ikHMs9lCFf+Jxz5F+NH6yomoHpXumuTfR3BIbpEEj1USqdgnvU7xBDSu7rLfU&#10;bfyYZKRqh9wNvMPKyr6hQQS39l6SdP0LFQ4XwM5UvklJ4BuSEe+cmg5Vu3NtXyiF26Wi/g+VJttX&#10;OZjhEkmy/yqcr3A0W0OS3QPgNbLOnCcp6aAc100Ho8yqxzMF2GuS7HN340NUJ2cOi8R+lX+kN/cc&#10;Ka9/KZ0T2CLMM7Yd4xGkvE5X/OHpiF8vjXG96mgQpyKv666jLx3lQHljRW9c7ZeFoPxEz67KhLZU&#10;Wuo7BOUiKolndV1i2zIY0XuzVXkfaQDwnip0bn2wCX62Gum/uW0VOA7XCsANxrPF/0AVvgTJW+/G&#10;54U+gS8BnoYtql1OylBeHwtUc2i4q3vs+i2kkd4/Smljy61Q+p/pHQ7sX6j0Fuj3WAYoeFwzYhcf&#10;5yruXL2zPATQHAFyXsaJs6lqudJ5WJ9HABYkq2zJPwncz+jdhYr7rvKYBX/65D7GKbXRxD4M9nCO&#10;kIS8MExTKjh+WOA0YS6kmqZnn6k8H5CftMo81eUKfU7Eq586oC64qpr3VL632JdNR2RgJX7uUd6L&#10;sqo78T1D9ck1dRx9/WSdE9uLuF8ZMndDO96zAFKV8bIa+W1VBnuHjc3EIIBtElSUfi/OSK0Sz5xV&#10;juuU678g0NbXO7Fzlc5Veuc5dkcqPmDlAqEyc2OsG7thVDT+idJZqXee1P/DBZLRNH5wnJ2XpYPI&#10;VDhJaXLyxwKFU9nJxyhcjTh1rDqOpB4NOkHvD1Ej3q+0AKmA6Y9kZAzQMuJF7yxgfzQ86/8HlSbS&#10;Z5KeL7wxmliu+IAlJvbaZZzeewqUL8K7pP5lKSd2ngAzQb8XCCyLxddI7nQcI9WsMp+v56tBOUz5&#10;Kc0D9GyKnk1GGitcpP8mCGxLb4n24d6am0d+p685Ckf5Hik+KO9cwMrUEB1Y/HGI6wfKf0gysKsv&#10;VzzZtbEbuDKGuF8ZorJVIc+psTnUNKMwSLbUixw9okp5qMbxfidJhku+1JW3EIlGvODKOm97jiwe&#10;Ean6dV2HXonaqN9HkmSw3vsIoKlBL+LkNKW/h9KdJqnB4aRjZXPthy3L6bwc7zw6Gr9S6R+IJJJN&#10;JRVqJMQcTpcw/Jk0/YWNbnyO0r+W83Fkx/biemWuc9P7SOePUOXYdIrL8YnzFeapXBpJ+3sko322&#10;y0b9XcTHBM40Eh/v5BobVZ6KJPZR2fZPO736m5M3nNjvxf+9bFtV3k9xkUF6yypH389bDUrlRyfA&#10;fkRS1wlkxgdS8ZnaUr4TOdpQ776qcv2EvNA0ir9I+c9Qve6ekf0oc+WOYL+2qeMz0Co1FVU7qp5+&#10;in3a5ueUlzrR6Kp8bhdYqcr5D5UgKXFWo5uYq+eo9PGq3HpV2LuqsM8yoU2J2mOjG9NIquTT9O7Z&#10;kiin6J0aVA+gxKar3UIg0X9KH0/pVwWKA/IvFuI7h/zzndG38sH+m690ZpuBRHnvXfV7jHj4FEAV&#10;nuGeVuOpgV8fFzXTSFdzOBcSVs/YLvyWyrNb+KohVLvKxMnCM3Kg5LaNbCSxg+l8sveSbkw2nzdI&#10;7z6g30zdPF4MlCrvMQCGjXYMkpg2y0QSZ1MfChcq/mSBmpN0X0bbkJeeH6xgQAnwTYeISvq6vjqV&#10;ORvqUUnHOvH4T2mlfRkYYXMS9ytDOVCqElalo/ELGEnT8zHU9Xz5SDch6eZ/qEpcrobgpDQzJcQo&#10;UUBjCmWGVPA7+v6WKvV1/X5HEnGxOWtbDTjS6dtZ/11jQM85mpK8GmYXnebBvmoKSm9XpdOodD/R&#10;wKJmqEbA4euGuM5N7796T2U/JHODwNVV7yJtOV7wFTXw6hNsVw3iukD/X/p/qdJ/iwGSGfFL2iuN&#10;+2V2mMO+9N+bCm+oTj7Su0rHkw0q0BVKSoE42b57B85c17MnFXeW6u1tlQHT5y3qbXQ0wXnjL6Bx&#10;4EHPDSgF1JkC7H7K//9GaAAoANdK8nIO0Vyp89n1XOdseImPRvoq6ldnM18+KFVRlw7r1MlMnptG&#10;cPzbVMnmhobQPluEikN1Z2WkU/lqCI67uzXjJo5SZR4kgA5SWm/yPpKS+3QykfhZeu9DNaSA5p+d&#10;f14i3tOocgYM3HggiYKUAZRzDCiDi5pS4u1Tpfdwbd4+FAYf3KCm/2eZzVOyabkmRcCRpDQHf02r&#10;jW7bJ3zdvK93z1ZYIrX+OlLXnAVKB3T8JeL7OYHw3wLCn8Xv/jJNxusTqfp4PigV5opHSf3EUdil&#10;+n8oJ1cIWOzNZiB0sOIdLn7G1Du+bOD4S4WgVD4zqS+eDasu+4YZcEb93yjPv2Sd2GCl8xgqXWku&#10;RANt1GvrSo3WkJQy8nMrFGaawknsJXA8JMm3fKxRjxjjsT8FoPSPU2PMzWpEK0lzBdMqirO1pMax&#10;qsi3ApsydjmrNNkO5g7vx9gKqoZ4Vg15Yk1w5w3XjFymUXQDU0vDK3turYY8Re9yAen7SXOUYK9e&#10;TJUo7/nhIaE3Kuyh3zsr7pH10fjErJ5rhPoa+9eZquKaFL1jJGWdW7X6ElNAqTjn6D8NPvzXsIlv&#10;EN8qPyYKqnOyeP4tKjU8+3IMnU5xnigEJWljU5KG6uGmWyr6wNs0eONMcv3XX/9lRjlxBksvFwMl&#10;o2/SDGxZAVmdhLlLzunEFmbAaC5JlcnRkuXMLzwxQFGlvRZIQu+q/Dk1vqcj8eP1/PnxAqW50UqV&#10;x3+SeAwaHhegNPpFLUv9mNM9vJc5xjBspOtMOpyF4/oXIy01ulyq9GYrDuruBX3/TGCVavZqNRLt&#10;p99nKh4j1s+U5qlS6d9OVZqbECbqvXAnn/eyJPLj+uRmWqZ4mL65eBi3uaozKe75nO+pcr0tc2T1&#10;GfBGUgpUlEP/zcpKfev9iow6j55/IJ4WqJPdpbRu0O/byYt0ZNs9lXR6/XyYpL7KfRG8KW9mI47L&#10;djanvl0+xhX4zHN/nN65QuW9RXl8MMHUg/d6blpHNuch4ej7/ayAyoBNgx+N9OMfqrM+KTCONSrb&#10;8Z9WWov13kwktynAV4WYJJfaeJXN7oCyyQoFAxUakjlMDsByY4fxnB6uijwTYAmcrAQtCBtquiTg&#10;Inq4/htqEhHVKB81lAYR/mNqrJWoJiSB4s1pcP0kkqihU08XUApw2HwLNNI+jbX4K7p2/Q4OEg2O&#10;f7V4YbC0AuAj3RVezka8SyTdzJq8ud5FwDFpu/70QlCKt3Mph9J5L1Pu72SWNnG+cCSBzXZVVrUw&#10;NfynFP890pFEWw1K/Yd61shedrTjHwvPde62P9V7kvbMMfqLFRdJKhvbf9VcW+IyKIr9Hh4Apd4x&#10;oMxNCenzYj2bpnqZp+fMFS/Ub3hgmukMbmYzBfiqUO0WPQDdsdiCGamNYkd+YDcJIKer0s7OHzig&#10;slXhBzANpIq8WI10utI5Ss9OkjRgammNfcjXyt5DjbFiI6l3vvI9T/GOQFqHr6iT9NoJ9ZuUymYg&#10;wlbT8C+zRFcrqaF0/ykgnQ8/skn3Y1kut0YOyJTuzklsQ9mk+cdVs2wH+ImncAL2rHmOJDdH7Xkn&#10;j3ETAp33HzPJHVwLco4k6eHGla6s63ey5uJU/zRMC5ZjyQ97z3gYSXIq3YvUWS8gfXWOv8hMwUY+&#10;DolIXqkO8d4ydzTY8k+kXlmxquuQkLaKMYF/iurjwpGkoToSIH/HNFmhL4IlS5YsWbJkyZIlS5Za&#10;QWa1o3v3b7PKw/wlAQeEcO/MBq8whD6P386lSWAqh9Exo2fWrxmVMgD5Ihr5xgWvfZ8OqrfOTDnh&#10;Vpdzk6OM3G2ZX3YC5SZekIKlZomRb7aiagfc/pOuf7hGlEdohHhM2o0PbO4y+PWhRk+jXfwmzVqz&#10;d2TaTRxppkccf4CZ/zQ+iczzeQdc0tp7YDYDBc7A8ZM16r5DoY5VKSa/Bw0s+3q2oz+AkT3lxjc1&#10;o3rFnyBd7v+GO8K/UiNtJBxgwgmADU+Fe1+YqjD3+Dj+zjgo8IwlxyxTFcbx1b8m7SSuFYDqcF/L&#10;OVGsjZB0DVzAFKnaGy8apB/Pa3o5W5rVDMe/ViAcSkhH4udwerEBqOM/m3K4hjn+74vzJvO/KMQU&#10;T8aNZ8J52BnJqHcIc62DvLJvpisSe2WcxBWmPt34ZerkuPtdnXG8vxHvywTKdqg/NoGhCnJzdjlS&#10;Qb/Ospl6bF3G8R9Qhf0Dp4vwb6NOUyzNRbyXBYzMiPbBjWOo2Ppozx8DwiRuZJH437Ouf0Km0vuF&#10;iSjat6zsa4CYvPF9DB8bwvs8E8WBwXsE30nxsCvbEcy8XtT/cdaJH21WjBRwtMVTB+mohnpQcd7P&#10;uN5JQ9onyikbnjiF6RcSKhA+UJ14oIePi1E7TJJhnXq6fIbP1kbtKCch/G28m0IV3ST+8HIuncJZ&#10;xbjgPZ90vINQ2/yn+ujDpLvKeGY6Gj/TzP+qHrJO4pes2+dAyWfOMRiiTRtVz2O6epF17Chtadna&#10;lLgU9OtqqI5M4kr87yeVd6LAdWid03NAbmVmkNSGGqon6leV9LRU8CeqkLQAsm8NFyN13bYL1zGr&#10;196EF7gq7FlV4t9qJU31TkcKxvo468q1rr8H+2YmqPFJm4IHrmMxqeH4yclyf/9UeR+ftV8qD3ct&#10;VfitkgRm/VedYjAOu0xom3vM3d49kaDJitgvh3fp0dXYWuaC+wCUAuggwJuJePtmIvF/qAz717nb&#10;bZu/d4XGM65nlEWSlol7AeHoBrfK5KPGXEPyjOvep0O6Y6/+4u1gw7PjH1znJvqxiEB9hq/lkxp5&#10;py1NfVQkdshUVsX5jvME+ZAOQBuUd+Ou2ffkxoeovvHgf7beSRwIKOG7pmOsO3UJnywwCJjHpyti&#10;RoswER8mUYbQqKmI74gwYftvumO8v7TWYQgUtfdva7r16lwofNZWtk2y3wfQCQy7SQ0MH+XG75OK&#10;fVkNP0tq4JWRbvxe/b6soVPPKrOfmdUB15sq0LF8JeDF32tw48/o/etYWcB+U5y5ema8UuoFIAFp&#10;JI2MxNGzPW+K9rlV74/HAYH8aQjyGBNV3jg3OP67yvulTMSfqMaqpbKV5/V6/iHp6nOx8sAlbEoq&#10;6v9FUs2tK/d3knQeknFj19R1quqHZDBLfhFPaXoCsjdVad8pHl9UwD3uOX2ORYLiomb4EEjgY6Sb&#10;uEvv8v8s5fHm6Gh8Cg7A2WjVLkhQvdqOFRTZrYNHRxP3KI1pAc/+KyOjiclKI1sX7dXkqpZBZYP+&#10;Lx3py4rWhcrjbkn3W9Vp79D7T6g+puvzZfF8VzJSdQ53WtIJGvBJVdnFiwElrnF0bgSHeBslYE3U&#10;c7ZfvCrN84TSGIuzc/6+KFaqlM/dev9WmTp46E9S4OKv6eL/YbX9DQLpTyepIwFm4zcQ9S5Ys2zx&#10;V1S+ycrn6nqBO0x645HZfVehnipGBcr3xexjKuiDVHJ9NI4X+Typ3bNwTlXlnU0lChSf6ftynHAb&#10;ov40SaQRZjnP9e5WhX+gRseLZ4FAyQWk4yQN9makrUINvquyr7nNSu/sj2RSPufp+6ejonGOPX5M&#10;lfCA3ntaFfIGvKgRBycDn8wP1Rnw2FmoPGYYoDHAUWepi8QPU6XPVnwuO90fNa33dlY6ADG80i2G&#10;B/mLyo+16HncgqvP6XrvWCQy3tmkSacS708pvYfgQ7/nq8Gx6cbQ2HRi2dOnZh1vjv5brPTYkjFF&#10;/z8pvl5XHTyrZ3sGtfs50VFqy72fKN3Jt1ZstwpnYtJVufC7fEblnaH0VqnOPhJIrmUbbn2Hvt31&#10;juzvAJQ4Y2CGqFP8S7zNMT6X3MHpePc3uP400lMbzmRpFJOJfFmKpL5vVMCBRPXzocr5nHhWh+O+&#10;HLP/aBi3R7D+nq3A+8nsWzJl039T1M5PKY/X9fsOlkdNgTYmobbSnWN9JXWuUGP8VxJsn5ST+F3G&#10;xfPZY6CAK9YDZk3V+Pxp5Eyh8LKJxEcirdi+QKFoWFXgLUg0FeZFgfWUVKeqagqLilA659EggXrX&#10;QEnqSY1xH40RANI7us7pvSe+jZKgxyqt/eoqeiX0/HeKe6fSZIPXq5KiF2FXYjvRqaSWDxE/M1Vp&#10;r8BnDpSKd4/SWKn/FqeisVGMzINRucrpemyoWiHQP4BURc1pFHuGnl+arcDZVgMJRrSud5caGsn/&#10;AZKqtiKxjZ7dHPAsiS5pyy5KOgNueOqAByv/rcPqXU2AEokuvu5hx6fyBhB3q0zHpcoTv9XvE/V7&#10;qgDEQfgzMFnqtoxtq/8FSu9j0xbRBNdVb8l1MPp/sJ6fg51Jmfiu8A5pIxxoD/JVZzwVzy3juiZ+&#10;lcZ58Cs+jlW9PBxqtbfUwXeT8Omhd8bnl03/mbKl3aojzdaOSJ8upkAbm+hVZj8HNl1E9kY0fqgY&#10;/qcab4qYZHPUWyr4XwJHhES1nktN+R+qwi5Mfd//Yc4mMUe3qBKNv6IkDXafHq+2V1QR53FqhWkQ&#10;7ETZmKqMSfgxKp9ZKryM+sSRZkQtfpBKBswa0StuUmG+gnqvd6BUjbFHzcAs4v1V/EpKUunePp9L&#10;So8NYfP1/GYB7ZfM86GiGiq23UYNIGAaL/ZFAIPOmazs9YOaitjvlfdf09EEaR6hskrlrb5J7UhA&#10;qcHUzUbKGTc1L018OgN5Yj8X2mgQoGSrr9K8B8mlOC8SBymNM4XxbIr4JyqfN5UmG9jM1mC9j2mk&#10;uhYo3cQBtBXTQtn2Vf1UZwdgh2fNoM4fLDX7ktnLI3BnKoPtHop/Ao7DBHWqi81OSqVBvmghpOVo&#10;aSAznSTbXB30jqD9zC5OUzZc41KRbbfHu4l6MgXamATQ6CHqcaeoQsar8Kju28XMbarkV1Qhq0HJ&#10;+8PZzGRuFvM/0KBgcG56JkeKdyWFUtwpzKWFjw3pmQEljSxA/smMcAGhG5+qNFcqX3YevqL/J0pN&#10;cAE9UqciE+3bQ8+H6515Co9LUuwdJrlWUCo8rDA3K1uY2YQwiiENitjQtcR4mkvKDFE+ycqq/dVA&#10;Sf2WbR2fYPwRXbYweCuR7nr/hGDXYfxPatD79Rv3NLbPvqG8J410/TrFPZn922E2q8lIyqhsX5Ut&#10;0CTeHYX7sNE0sgm5se1jdYbzGbwpj89BGUnsAyADbyA25nk3692J+v8W/Y/UfSPoPP6jAjxbH8qQ&#10;dlx5p+dG0puMQtLvwwElm/vUEY83e/CZHcEkUN0omLIJlHcpnes1NjiUI2fC6BuPOHxdvQ0b5V2p&#10;KfYaG+dUFZJbAxjEsKdGvTdwymUUJ6bZYvqRQHQufpImoZAU72ruatHng0jV8LEhPfsPoAykTMw4&#10;nBpgVsSPUR6jVMGTlM/TDKAAgfh4Wc9/V1+RSCivWvEyT88eU2cw3tcQvb55UDL69lF9VzERHUYx&#10;VBP1DtF/iwXCZZIO5xvp7PpP6zd+jE8pvaH6vELPZDZ4S2XrrRIQTyeuWS1SJ61z4xm99z/x/YTy&#10;nqnOuEJgmE8DsyXDZBRSDpR6/97RXD+tTitVvNpHE6KjqJzYs58hxbDf9L4BJW2RjPT+I25yAsel&#10;em+x/vtAvN8udc024VqV9xm2nej5owCcNFXG0xACSuMFRtsmo5Ckxo8DlHj3M0DimbTTD2SOodpT&#10;iiPAe08ozVm0merhdaRyYdnanNhmChhCO+JuMf4zNerWbD2QrZZRZbCPmwMEAk/xCqlSQIl3tBob&#10;X0g9Rl0ZlcWzQD15z4ZGcbucOlNDnIcnOQWkcKhSfCBRNahy9pcwraNKTBnJROPI1jK2quONUL7z&#10;xMeTqqz9ctMeOUmp9zD6X15DfRuJ5wt0/lNqvINC1dNOaorTJZKAUnlpoObLPuMObDza/XfEx5mo&#10;aXMpEqdsRPz51I94OMUs/YlPvM1xOGYKycyVakCi8i4yzryufzlTbPCXI0BZgzpWpw8O3vLZ5XlE&#10;OCBpx7SYAH25OsUivcMephPxA9U71yEAKLeAejBnNKlcdxsP/6jMk3L/N9iPkuwDlebtSEq9PzUH&#10;SjpSDpQcvsWzHDFll7M39f+JlI0NdLLnd8qVje8aG9TQHiHgLyosW5sT+zlUmDuDDJkCiJ8hI/9A&#10;STIOBchtBJvJvCXvMz+m33fRu1SQaXp+vRr99GyH+O6oSBp4DP8Zu8hL6/9L9P5JqHkV6J+5gQ6D&#10;Dubh9H9GI8cb1RBSVxpNR6uOo9KDvTneQmxMpIMa/jQ9/1jSCGl5iyr6bDMoo5OIN6X9tvh4FTsN&#10;UDJ40XsTAUkAFG+qynmFzJCL9O44SasPaSzlW6vR+68Bn97hpI35aqwRAp4GW4m/Kc3bNapeiXTT&#10;92NHSZIo/lA9G6f3L1U4Sr+PkLQaCyCwjxn9Xl1gLuRAKZDcwX5xIwSCznIVgxbVd0rqfyYdWjw9&#10;SefEDFCZh+g3Wzqeo12SkQTH0dxhgB31X2EzmGkv4xTsv2X22bve4zlQKv0z4Et5vcIAxzATEgsZ&#10;1PNY4kg6MtpXGteOdOI3SXtezKKETLu/M6WETYoGVKc/q7BsbU6NQr16gtSn7BCAFMzPSW17z+s7&#10;DbdIny8ijXjfSCHZM2NkkOu/lUGFec9nIvFB7Oirl4pQBT2q/z6V5P0YKaNgTpGggAbMklBUEL2R&#10;DiFQIgEx7pUme5v92TIl3lY+N7O8SL5G9UW8iQIl+2vYczJDcVOpCu93SBA9e0FxnxWo9zbS00gO&#10;T7axx9QUE+hMqyyGH31fJpDN0eddSTe+O+oYaaf3b8WE0XuzqQOlyUkfc8gTKagyHc6WAmxNgQrp&#10;ZfZdK/Ae5s8spXkPk9jwnE/5khKbu96Jzxdg2GrMgHEuHYR89P8UAe0Ys6DAmUNR72r9D/+PM1mu&#10;slUoPw5ewN7/VHXNXOJTeme6vn/IHh+B6H7qi3x5V/8tUXhaHXYN9a3OcIw67HKBbQXr5w3udtvq&#10;/QkCMcfScODDTIXpivsh03DqDLexyBFG33hkpoTKq7dS5kcqZFVR96pRbhMDV6mirlGPuUUVVZuK&#10;Vu0SRjFHtNQ7sdP1nEafongapSUOZBBgpFQ0sa8KJZvEm6j07lalnceor74itpcalymY2+nJxoXf&#10;je0maX25Kjg01mN3qtEx4M/B2SJ3Ci8jccAnnlLKd7J6/h1qpAtSlf7OjKz13zClcUM62vMnqEQk&#10;qH5LJXs3qVKv5D9TtmBS/i7xdxEVnDs97bpodAtUIWpYZf4fZRPIsRlZ5qvXswkC216YDcrr5+rI&#10;F4jHsSYtQsQfxzOVdediy3KAMhxN3wsAVdbnFI+RfYP4Y+pqor7fwEIDdUicbJdE1zQHEzheo/6/&#10;jjoLlyV/YFZwOFwhmItlc1lKKl8mRFDe4ZV9zPnsXX+QXXdVv7ubuDtpzQ9MTIFNF2pbQjoamdYh&#10;Y4G3cfI2LcS6lY2mMxlTJG8zqExbbUxtwX1D0ZYKQWDQMjpOgIJxy6T/SSaO7VbSRgFprePIj8Ks&#10;xZFYZpKMAq5Jm+f5nPM99/vj/n7vJZu19725+/11fn7Ouef+eO/dfcdX17zzJ9/z6de/atlvXv6W&#10;az70P5Ov/uTm6Vt+680LT3/h41++8sg9s3s+svnPv/7t2evfNdf44pF3PzPw/e8++uz03mtv+dSb&#10;9973+cHZoftu/eqPWs89/BevfXx2xc+ce8077njpgfcujx5e8Q+/99LDO4f/44af+s6PfuPw+a/v&#10;m7r2b0dv/NDOoc9ffc/6Z9808q7ok1/51uWfvyG6bvdzVx382NF7t89f2X7vvqsfuu3Rfc988Xtv&#10;uuPm7de/5fDlX/30Vd/+8Ka1m4+/O3r61z71d//5479zeN31a1742Ft+ecO9K74+O3z9/nXf/8qf&#10;3PadLz174pHbP/Hq1r+//6/nPz796fvffvC3hzbM7dtxzf6V+7/w1m+s+LNH//Lfvnzd8E0jv3/0&#10;41/7wr1/9fz/nnv+rq9cPzS+sPe+I/fsveGZ83e/eM0XHx+7cuu3V73zjd973Sc++82Db/1M9MmF&#10;95340RtWLdx+28e+98gvfeONd1zxj8/96R/819YPfeQN7/nd4fv+6UtP/PRt3/zB1Mjbp972mte/&#10;dO4dO1qtzqpr33X8j+84eCWewRHd3Lxl25FfuP0D1B0ZHxjRZ3foMy/0GRsgxeu14/QcEGpvoA3P&#10;vxikjV5PyCbP8BjiqahNTfvQvZ+6GS2227cdv/n11Bmh7ddpwzNDIEPnrqT+FbTpix+kQYN1tIEW&#10;trh9PJdkLW2QN3XL5OSPkbBbqX8TJs3rEWqf04HTquxJmvtZ2tq0/f1P0B96/WF0Sh7iQf2NtCnt&#10;AFsLivQXPaLFX5j3h/FoPO5R5/DIxg+0Dz/Ynl3RfvGhFQ+NHJbFgam1a5tbb103PrUu2rls3bZl&#10;UzI/dP5t50//97knzp1vtDsHG6dWGp3Du+/ef/yupzbcemLn3P7j+49fvl3oVx05Of/iuT96/MaD&#10;17VPnjp3auVH27wwvPvOrU/eNbR2w7+upwe77D8+ul7l3z5/+rv3H91C8udP3Xhq5VmZj4j+qa1P&#10;jY7+yt3R1uPLT4zeLfODjy+cPPXo9x9fOHK2fe7Uo888/mKbF4Z27r/rxIF3jt019XPRgW1v3r77&#10;gNAPnT238NlzLzReONtoP3Gw8dGFt8l8NH7neNScGx0fXxYtW7Ysosa8Tr5w6P6HjrZHRqKRlZva&#10;HG1ZGZiMlnMOR8NIi/g1eCgaPMqjFUS/+K/2Zw5v2rhpZOPs4dnDJrowauDJJ1/as/r9o6sPrD6w&#10;xqCJ+aH7Tx/tHO0c3NI5dvpvzmNGXgNPnRj9lw1PPf/qExtOjA7rLNE/c/ro/LHvfm3L6aOnjx5p&#10;xwsDJ7a/f3zN1udJ+oHVrvzHXjg2f+NnD27ZfPSxYxpd4hp4fm70yQ1PPn/F9tHtG+ZiMdHQwqkF&#10;suejC5B/ys4PnNl+J5m+/s6719ztyT/zwqFNG39+xaHZLcc2HnPo50joahqvHeVGVwbm5+l5RTQ6&#10;v4WbeB6dK2ibWs2PJtJ5bkG/aaNH760vlcGgKaChvQM7wxkZX9Zppy4MdOZS54c68zy/bNu2beMO&#10;hdI3qGgJhVk0ozGan3Poo5lneZSkP8PzexL0Mh/TD87S6zAdKRaYfkzpBw7Qi7JzzKW/7Fg0RAQd&#10;yv6GoX95587xaP3L4wOYf4noaaPXqvPtdhSRD0q/WfaYYZTFgZnOGaVfL/RDnUO0x3Q6Z5V+ldnD&#10;ZuaiaJgkKz0LIBmdk6SELInpTQBg7/rOr3YGZn64c+cUeImYXg3aoxpnr+u0O+evuup10NXGdDRM&#10;+veQNXN7xBANwCpaJx2d+YYQasAGSB7ZNDNnBA/AQHphnXxozF9GHbxMI8TR2NxA51meN/RRZyEi&#10;yY2Tg9TBCw7hNXZmYAZ/o5kf8HjmDDfR5rNMfyZqCDImAOQATCL6sZeZcI+wIQIkf/NCtFkcaIh/&#10;0UDH0A93xsFgAkYO3E+CVy2wJzRvAmbpBzpnQL/KyImIvg16eIJ5E7Boxsg3DmgAQM/yjQMagGjm&#10;SbE/GutEyycjl17kUygaMKtNWpYR+iqfKMntAXZjJZlxP8lpnEEoDjH9PNGPWfupN8f0czT/xEna&#10;Yxl/GlCQ4cY8dWd+iNQhvjMYnEEzgy4nPejnMRB6zM8g6Smke+YwsPQN7CQkkYU+sdA4OzvLMK3v&#10;dM6YlICxY5SkMwvEelmH4t84KU42Foi9w/S0q8xFYz9YTq4xvc5HjxH4jfOPMSgOPZ8Fru/MdFDK&#10;SX5MD/5VMGoL9vWGN78cTryP7ffmad9aGCI9nYCejBoniygh1u2k1yRk86vRObSq8+Jmdlrn0C6f&#10;orC+vIdc8V8rDsOmToKeqHh/96l5NAj6dsrCTKcjO0Cw1uByFUzScJiKUHKWzpw7tBunvXZmlH49&#10;M0zj6XVuFQUs7TVGAUt79Yt+/RKSPzKSRAL2r1mTnAc+afElPCnh5hIMQj+fmCf5lehr+QJhFp41&#10;Pq8kfOh+gHll5UO9f+Xnw4XBZ+3n+DSDVF8Y+Rr1S11+cX5m1ys6S085naHLvNTjxQgdvNLoCalU&#10;eiD4iqbHfcTRV9kAPULjovuIG4nmHtoeWSN8T0cPxvcOsWbvI66mUfqLzqj/X72bk9NTzcnF8IkS&#10;+P8VkvBmcZDs0HVqEZawTDeX1rXYXffmdyQ9U9q9tOZ63gzGqkvptfXmiedpw2fnJS+VvmVytDnl&#10;26Lr21QvtWoD26Xz8B9rRo7qSbZFWKpGbVVC3li1Ko2O2cIgMrrm0upcqMudd+mVTlt3LeTJo3Fp&#10;QafjVmCzygjbfCybk63JJr+n6S/6wt+cwhhvaMQ8NjOmaiVxbFHP0E3BHsQXNC3aMK+82oIea7QR&#10;vZFBY7xBb+ugjInGmVPPZA5rzBfXThmH9pPc2F5QqBTYpPmNtmXkiR+Wyu3lYWmlWcngpfldgoRI&#10;mphSrby2Wy2yrdAbXsc70IsMX1dynnk9PUJDUY3liaTOzPQux54pV3esa1eLI8n2si8s30ESUiZ2&#10;GXqqDrI+vatl+jLj/83GMs6RWCtiA+3axho8bybUE1NjCCUTU8sLTvZmh8pCK7mKtSZz2FbmJli/&#10;9LHmr2Ne1gS9Dxpk/BwHD+lC3sf81GdbrX6WY6KANSPXs1Fm3b/ZWEIrSTcV2/fU1+rGiujiOIsF&#10;LCdGGx7Yt5UjntkVksM8tk3K4bWUPJkI5lSnbVV2UqZaANnTjhyxL7kPKD3aPCxVE7IEXksskVFq&#10;FSSotyq1SfsPa94BHpePaQNeQ+vkpJHJUeQ+51CanCbkx1GK9QdzTS/3hUp9ce0LZVH1MJUMNkI/&#10;7FctaW0+lqrZRyGp1UqmtTgvVbtrgVoFDl2XvlirktLooNfQmpxVar/FvqRv8Kh+be0a+xXbS3U/&#10;7jOfkaM1OeRXOdrmY6neIgPUO4npBMcJUtTalolZXC+NF1KLiI5rEuQQb1xLMYaMUH7LkY91q0fy&#10;TNbVPvXG2EOI6Dq1cW00c7FuyGxNTvBxyMj3aDUX3YrQmZnIzM18LEkaxUYtbrFHNOYzIjuvaIon&#10;+3ZrndF5p2WEUM8gk46VDmKoT4qAmx+uHsWMvFO7TO7oCkvdpXunpcO86GQK1mvtEm6ygPOS/XXO&#10;DyydtVc4/L/5WIoUeCixaXFM0Y9jZtZkHbLVS+mDDu8YJfAm9jpLA3qhBb9Ez/DHEQAqkIG3laV+&#10;Sc5DhtnIZrbFkSv2g59odD0+9wWfL1dye4LmVUtam4+lWuFziiV2Ll+DzQeOd3CUUSmuzFBeOLY8&#10;2ktvQ76isUoJ6Yrmdb0MlkorreZNHE+KlmrfplXAiV/L6YNSadHazcb8mpS9Fpojkz9qjerXcdh+&#10;8CZ/JowW6+b9zKfLGun9g6z1onOibL6sFViI6oy26K1Igs71tIiv2/WWqfOiz0ayW3khX/W8DCW4&#10;46qxVjQZySDvXLn96KsuyGp5+0Q/pENGf7Hsl1VLU06NZf/iVmNZY9k/BPonqc7LSwlLHB/dt3u8&#10;1L62SsfXJs51jJ6Xeus41jrHdlePK4/7Rhb3zTmj0ittvJazrvq7a3vNSzqbie+twAIa01W1tQVj&#10;PuNx6MQ73KPGFaPQassyeF6u4nRe5Lhy3b7S2is/5WN59oo35erVntu6PFZ6+V5vWDZxj9K5TuFr&#10;Ir2vzte/ghYjoXf8+X4irnmxxSg4qGLOXxdEaM7kqfLJfBNyjLzWJD5X1GuzFnKbr9ypJb24J8T7&#10;hKLL1+Auf3nkkpS9Yckx9WJN95DiPPU91nlBHznAm4mEoIGzaBsdrLcYVdYToy0ITnNGK5+Zc2yJ&#10;o5hljyfP8Me0SaSKZ3rDUvPHWIL8oLth5EWcG4g5kKB8iFGjPuMg1kmtNHTMJ/wsEzlsagZQiz/L&#10;NggbvYwg3xeNkRd5vG4qidiqtjnrbJ/NivA6Xqws87c3LMWClkGGkTSWGS8NksgR596gg6TaqOgK&#10;8joL+ftulzlbC0W2paG6a9CEHpl3W2uXlaHrIkv43DkrvXyvNyyRK7CA85Dv5GKcEXPKy2s57+y6&#10;2hnLceSJly0/n4lf5i0qMgbqeBO95raDKtuo67BX9XDf8Bk/REM3f3vD0rXKqYfGC9cest7UIps7&#10;WG/Fe77mBrVmDuvWa5+PPgOPtWg+EW2iXooMscTaYOW2YruEppe/vWEZ54JfvygDyFrv8z/PS/IY&#10;b6Aj81LLHI+ZF+t4x/MJPqyIHG0nmN7na5k5aime18I2k5fC76zH8RGd1f72hiVbRfZZpMQ6sUEt&#10;TqzHRwPLp4gJv+QgH8ViJC0CKlc9Vfm+DLWB+Uw9VQ7MuX2NqJ3rptcblnJ8xt7r7nHICrEFrW6u&#10;dToX0imNoqXrmHd5iuaV3/KZ3NN6yzVVtIlczWe1oJu2NyzhoRxnrW6ba3auuOeiU0ydpFCkdcVF&#10;U+fctld9rizt947l9G6KuYk3pLIXzlg15bVuvcyjS1sTXuwLknugwSgPraL1ND3Fc71jWayjDIV7&#10;XC5D79JoTrrouX2XVvvu9ZnO9dr2imWv+oWfcjk+m+lGIqOZqIHZkooqQDZn3sqlgWWehUtnrcay&#10;f7Gqsayx7B8C/ZNU52WNZf8Q6J+kOi9rLPuHgCtpwrnjgfmiM36Xt/4+kY+GoMdn/hl3ZUJ6d1zv&#10;44oGflcp1/S444dre24rXI/VWCqW0vLVLH9+hKva6Sn6bUVpNGssXSw5HwVJzU1CMv+ek+V3sdRK&#10;221rpS7dHucl32nBHi65qXgUeSVYOvVB60SFFrWlSM/SWRcE43ppEC1jv+aljYHGokpbRtPSoXGw&#10;YCTxe6Uy2aJ5Scg5FdeRxhU4d2x+4bR0sMq3lH/jzp/uxbkJDErsecASmDtomayO60XRuPRxLt+H&#10;S2cVWLTiWsk4mM/2822M8xKI0RbHwoxLIUq0+Vq6XYVc/cWfRFwjX72FnDJvfNPBZJbFg4/mRdxB&#10;vQSCnNFBi7mcrUhL9+tmn+FokQ09tuXtkPPKOJPI92JezUvNxzA3Ma9reW2xJkEFMhB3bfP5EEH6&#10;3e8u/qQL30bsYWM5JT8fdTJJ/S+BppOX9D0eLyeZWzwv3qPyMVF+/BaXPnEUdBjVFiObze3sD0Tv&#10;2Vd1XAINa0eot8XY2PW0nmLJNcKxTnOQ5oNYRuNpcrLnJAdVXrzXQBdtmJccTZPAa/4x1eFT/pJt&#10;CTTUBvluMSLn2U26lSKttViGaGp9TOMqPyd5TbIk58k6L7ec+XSZAT2QhIyuWv1OXbomf5bttjaz&#10;vqKjl4tliCbHhPeMMDd9vdkj9losIms0xmGrSEO/L0tQC+m7HFfIS1jRJIt9/fqtR99GO/KxlHmS&#10;4Mae0bQc5Xskx3wHzsrjukNeSf0J5gMkocmRwbkh3lk+VGDkfImWfpNQ3nZHt+o1+1C2jCSWvrWc&#10;A5KbKZ5my9Uc93KI5GCsGxAJ132JZj2kc2SorBItUK/gA+uOv+vs2unbaEdJLGWNECXNcV2qZAUk&#10;wOoJPmrEcuLf83AtovUwN5FfobdCyzJcewhN0VG1tZ4X9wwGrt6Efa6UdCybZKtFk2PCUsrWTctr&#10;jrEGJUXKIsDRgi7aSA/QD84b5PvFQJPtEDqONI0NrX5OU9S6npfpix+eXtKfxZmOpVA7iCA2uTFx&#10;5bdIG9cvL7ddCts3OiAfiJrWrqMnyCdys7Q9vrRqo8S+k4NDNpb8m7LYO44NWW9zIcumdL7OzNUZ&#10;8RQUNfaSf4iG+24SzoK00nFL9uDtUva3b31RvRTxzPti2ViKVeQBf4Pa5EypXLC0mmv5HpalT9KV&#10;31fyLcheRaRoHzOR1DadPh9Lst6RormA51SmS8Ms54q9VmHavTn0wiP5KGhBT1I+5uw67IrtSaVP&#10;SuhuxkRQ9Zk2TVY+lsJB0vzcLDhPs9q5xpXy1Kmv9NlfmqWxLRQdlcstRysN/Wwp1VYCfZNZ9hVj&#10;aePv5gJlX3C8VftIc4kYKrW01lrONb7zOlIpN8meFHpfS3cj9t8/z5ToJfwvxtJ4S2c1dEwjizkX&#10;2Ns02+yemE8X8lo0kaHQE1LYsaFFfqo9FzQ3SQ/2y1hfi/vWHu2VwxI5aKVpnaK5RGwCOsQzhUa1&#10;a0uyFRXT5mGpOtgOold7mtRXif1txfdQX6ijHJbCRRL9upliOWvlM3NGJzN/QzsYTeEz8Q8p/LF4&#10;Z3NFxkDZp+vHCDJDfbi2D3WVx9LGHyhpLuAZxb69otXEkPISvw8vetu8V7nTpCGby3oX5srEBclN&#10;qZmx3/CfI+5bWB5L4TPxIWnpdQ3zTl0t7ZmVx7nG9c+3NDliW+w+AO+YL8yXJGf1GZHN+xqjSOPE&#10;PlcNS5LAKPqttcyfB61dK+oRr7GScq18nSWeMDeblfQW2YV1ux84ucnHdpe7GpZcN4LPhVxpXl0x&#10;yPjrWSOOgs2xRMxz+HBfERHWKBfeZ8ySlT8/TU8+0Win7ztVsVS0TC6w99YGW0d5ndCUmFqK7J7k&#10;pcotn1vMxzkS5wzpLc+fbZG/4tnnHC8sVXUsFc302IjGOEdK723EhwqsuVU6L+GJ0Wn2A2tXlQpj&#10;EcnuhXpwxHB1VMdSYu7mgNUORIxGtKWRdBAhnlbpeqmaRSfxsU5uL0xuMnqqB0iir1ZUxzLOA1hu&#10;ckGlxWuYT6xZqmSPUeiiXqok1mf5RX+QN0qrrVYgtFnX2EqLFjoS9zOdewfVsWSv42Onn3v9q5cU&#10;7xLXS6GnRr/kNkfTzRtL3SQKRt/uR4S+Xc/qBfKNDKV2sSwjDXxObBIWmNippYl11Ru24HPqZWk+&#10;V45Bh3jjSkPHdJfC9o0+PuaTXvomiV3L6xEf1XJfvuJmsYR0nS2QZqxFzH0e+9kMtNE6HV/zZOma&#10;zWfDR9bqWpWWvUwc07F3+lJS9JX1XWo5o6n+I8chX7EUK3xkfP0yEvS0FuJ3Bj4Vr9u6Vfp4bPWz&#10;7FKe+ZrT7RN7k5SsjzNBcgzX12XeIs/6T+PYxygCpjZOwBobzQX1qmXpDA1ZkVLdRRvHjNY1Zvl2&#10;gsrhYyRD/fkS7KojR+xMuYMX6DO6rYy8XlJ+i/jBgbzkVZtL5AliJXuG31I8HLpWsIdDntBrbqHN&#10;s8uuuXKlbtq1qj2nnhuUxB9XjiAiOSn+u6v5fVT2gJ/xQl4SrrwKfFk6xvRdRx03xaIYRZ232e3q&#10;NvKIB3T5nw0pH+mlPSWWWzoCyu+2Rg7JUHlJGywN/GW60jpTPpukDGtRzpi8FLSc+mFwV/zd1tJm&#10;1BhBRmJOOUL0rq/JPtadWJf2KilJZmC76OX8gb1xTVMemlM/uC1bL8GfIp9tlmOPPDsSmuNYQoNu&#10;afM0l44Sy4hzWr1RH5KtyFG9hj6o1Umu7JlrKMKUO8Y+k3M0cusvjRhB6y/owadVKqPldSOT/ec+&#10;S2tO2uM4uElivCerNckW52N5ucZynBwPj/UhDh496w8pqo7pno7vByPlSjE6DaIGSaBZavNzmmRB&#10;TowlSWHMDZVYgthisxpjC0Wra53bFz6NmbXUpUFf8kLpNN4hVfUx6XfqL+Ris3JMPhrfVD/7qj7n&#10;tYyczWnl17xUPRKXGEFF0XDrvFJnty2JghOJJPqOLo8uW2rZFe+ek/HB53UyRH3MQy9tTfm0nQqx&#10;FI+Nl0SFN3DXLYmIb6OMUo91JjdEtuakRgfyKf/JZqz3+iZZJjosl/porVRoERpep34/2iSWVqP2&#10;XCt0rqgFj3NsZsu1zpqcoLvU7LHxGiOM0yVnzadTV66XBtm4mnU1LoNlur1Fs/ba3Iu5yRGgljaf&#10;LpXRL3lsl+dih/Khy8q2tsV0ak8P7YXDUqrBRJB7Zu8ji/0coJz0vLV+Qw4/XyBz3aVF3+hwcytx&#10;3sH6rW2wp+ftQmIJrybgUXBMBWqJnCRPQkyIX54b7HgJmUk6d0ZQCeSTBO/8kp/3rzkJ2n5sFxZL&#10;8Zy9wz1C5AFtdE3CrYyz0QFqJl8kxziPXNySfaIX2vjoo/nm04psta8/7YXGUjywcQ9zEvmA/5Tg&#10;e4oRZZJBBTSMkGkxb70X2pie1pTebZPy+z9zcbAUu10EtJ/nESGIX5MCQezl2ppns2BsEeV1vh6L&#10;6ZQ+USvzdPaydvGwvIn+X6PrfSslF11PYvQYTTfHDFqmUvBVL+/9mE+h4yi4ki9U/+Jh2Z0HyEmu&#10;r35uas45RyUvd+16xr2s7qzJ57q0sZR7BLj/CKTCnCsaG3RLnpfm41Rm9dLGUjwAkvSmupeae5qD&#10;fmvuZaGqXKz3UsASddbUQqmLOTnKaPN9bua5aDmJeC0NLOP8pNxjZMM66Y1bF+1o42f8UsJSzwOa&#10;2JvNZ1J81oQzf5w9AVGDtu/lxRktLSw1PxXV9PbiIJfUshSxFC+mTS3kYz31dZz08WLNLF0sLxZC&#10;5fXUWJbHqoiyxrIIofLri4fl9I59dNSlDW3aNvkAzZf3ZPEpFwvLaULqgakHdu2jLb190PlPe4uP&#10;UxkLFgtLHHeRl8g95GVKS6t1XpaJIaMIJDO2fZS1SwvJxbyG5FzkepmSk5yzyNcycblUaBZrH8d3&#10;qLNy0szXeVn6DlddL/u1PxXkJO37db0sj3VdL8tjlU9Z18t8fKqt1vWyGl7Z1HW9zMam+kqv9TL8&#10;dV44rm5RrxxL9fxSf+OXaBfx7H6xsOz+epyrQ9r1u17X4ypgURBdLCy7rZfTkw/ivhK/6R5TSrt4&#10;95cWC0vkDu5s4Jq72vW4nMVn8+2bwlqvta8b/sXCstvzS8pnworQz97ou1zdINE7z2JheSHr5Ssv&#10;L3NzK/N6vCgvuQK8AvMSaCKHqNVjsNvyWnLPq+tliEldL0NEehl3ez3OR52sXI7PDXqxrFvexTr2&#10;5ByH+Rgte3LSq7peJjGpzy/TMOlurq6X3eGWzlXXy3Rcqs/W9bI6Ztkc9fV4NjbVVup6WQ2vfOq6&#10;XubjU361rpflsSqmrOtlMUblKOp6WQ6nclR1vSyHUzFVXS+LMSpPUdfL8ljlU9b1Mh+faqt1vayG&#10;VzZ1XS+zsam+UtfL6pilc9T1Mh2X7mbretkdbkmuul4mMel+pq6X3WPnc9b10sejt1FdL3vDz3LX&#10;9dJi0Xuvrpe9YygS6nrZLyQhp66X/UKzrpf9QlLysv7+ZX/wrOtlf3AUKXW97Beadb3sF5KQU59f&#10;9gvNul72C0nJS/oNBX7x5P52wv0eOq2m/X5MePL4SO4r7HdnhEb2b8fq3/eUfgZMXS/7uod3+Xwi&#10;yuX695CJnK3PL/uVm3m1Emv173uqIF2fX1ZBK4+2Pr/MQ6fqWl0vqyKWRV/Xyyxkupmv62U3qKXx&#10;1PUyDZVu5+p62S1yIV9dL0NEehnX9bIX9Fzeul66aPTar+tlrwgqf10vFYl+tHW97AeKkFHXy34h&#10;yWjic576857Efd3qGNf1sjpm2RxxvdTcTLTpnyfWz3MLMUVe0lNV8f97Up6tSp/p0FraJ7PEV3/e&#10;k6gLcn6J3MvYMp77KzX2gZzP1dPzOYxm/8eL9Tw3eKJ5l9mmPMeyKC+5AqTw9R+5pMTFw3Jf8N+s&#10;FVG1sbVNe35b10sfj+5HRXmJdZy7LsZ78fKyW2/retktciFfUV6+MutliFLZcV0vyyJVRFeUl3W9&#10;LELQXa/rpYtGL/2ivKzrZRV063pZBa082qK8rOtlHnrhWl0vQ0S6HRflZV0vqyB7KdfLiSiK1tI2&#10;QtvULZOTwwNRdBX1L6etQy+sP0zbh2lr/uLEdVePyxoNo03Uv5raKzCI2g1ugn4ZmmvHo2g18S1j&#10;XrJlfHAZZMKGwdVz38L0EJHcMD7IcxjvoG0vOub1CLXP6YDaz9H2z7S9MZp1ZtNtdAi8bojDKK2u&#10;pg04DI5bHFbS3Fra8FpNG/r/BwAA//8DAFBLAwQUAAYACAAAACEA5HG5NuEAAAAKAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPTUvDQBCG74L/YRnBm918mGBjNqUU9VQEW6H0tk2mSWh2NmS3SfrvHU96&#10;HN6H930mX82mEyMOrrWkIFwEIJBKW7VUK/jevz+9gHBeU6U7S6jghg5Wxf1drrPKTvSF487XgkvI&#10;ZVpB432fSenKBo12C9sjcXa2g9Gez6GW1aAnLjedjIIglUa3xAuN7nHTYHnZXY2Cj0lP6zh8G7eX&#10;8+Z23Cefh22ISj0+zOtXEB5n/wfDrz6rQ8FOJ3ulyolOQRTHKaMK0mgJgoE0SWIQJ06WyTPIIpf/&#10;Xyh+AAAA//8DAFBLAwQUAAYACAAAACEAf0Iy4sMAAAClAQAAGQAAAGRycy9fcmVscy9lMm9Eb2Mu&#10;eG1sLnJlbHO8kMsKwjAQRfeC/xBmb9N2ISKm3YjgVuoHDMm0DTYPkij69wZEsCC4czkz3HMPs2vv&#10;ZmI3ClE7K6AqSmBkpVPaDgLO3WG1ARYTWoWTsyTgQRHaZrnYnWjClENx1D6yTLFRwJiS33Ie5UgG&#10;Y+E82XzpXTCY8hgG7lFecCBel+Wah08GNDMmOyoB4ahqYN3D5+bfbNf3WtLeyashm75UcG1ydwZi&#10;GCgJMKQ0vpZ1QaYH/t2h+o9D9Xbgs+c2TwAAAP//AwBQSwECLQAUAAYACAAAACEApuZR+wwBAAAV&#10;AgAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAD0BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC/&#10;Q+dqtQIAANcHAAAOAAAAAAAAAAAAAAAAADwCAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQBeMc8N9GcAAHiNAgAUAAAAAAAAAAAAAAAAAB0FAABkcnMvbWVkaWEvaW1hZ2UxLmVtZlBLAQIt&#10;ABQABgAIAAAAIQBKvT9ktV8AAABtAQAUAAAAAAAAAAAAAAAAAENtAABkcnMvbWVkaWEvaW1hZ2Uy&#10;LmVtZlBLAQItABQABgAIAAAAIQDkcbk24QAAAAoBAAAPAAAAAAAAAAAAAAAAACrNAABkcnMvZG93&#10;bnJldi54bWxQSwECLQAUAAYACAAAACEAf0Iy4sMAAAClAQAAGQAAAAAAAAAAAAAAAAA4zgAAZHJz&#10;L19yZWxzL2Uyb0RvYy54bWwucmVsc1BLBQYAAAAABwAHAL4BAAAyzwAAAAA=&#10;">
+                <v:shapetype id="_x0000_t75" coordsize="21600,21600" filled="f" stroked="f" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
-                  <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+                  <v:path gradientshapeok="t" o:connecttype="rect" o:extrusionok="f"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
-                <v:shape id="Picture 2" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;width:15659;height:14763;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDlxBYOyAAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasMw&#10;EETvgf6D2EJuiVQTG8eNEkohJIdempbS42JtLVNrZSwlsf++CgR6HGbmDbPZja4TFxpC61nD01KB&#10;IK69abnR8PmxX5QgQkQ22HkmDRMF2G0fZhusjL/yO11OsREJwqFCDTbGvpIy1JYchqXviZP34weH&#10;McmhkWbAa4K7TmZKFdJhy2nBYk+vlurf09lpGNu3A3+tCztN5bTafx9sqTKr9fxxfHkGEWmM/+F7&#10;+2g0FHmh8ixfw+1RegNy+wcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlxBYOyAAAAOEA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;">
-                  <v:imagedata r:id="rId13" o:title="" croptop="5084f" cropbottom="4164f" cropleft="4802f"/>
+                <v:shape id="Picture 2" style="position:absolute;width:15659;height:14763;visibility:visible;mso-wrap-style:square" o:spid="_x0000_s1027" type="#_x0000_t75" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDlxBYOyAAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasMw&#10;EETvgf6D2EJuiVQTG8eNEkohJIdempbS42JtLVNrZSwlsf++CgR6HGbmDbPZja4TFxpC61nD01KB&#10;IK69abnR8PmxX5QgQkQ22HkmDRMF2G0fZhusjL/yO11OsREJwqFCDTbGvpIy1JYchqXviZP34weH&#10;McmhkWbAa4K7TmZKFdJhy2nBYk+vlurf09lpGNu3A3+tCztN5bTafx9sqTKr9fxxfHkGEWmM/+F7&#10;+2g0FHmh8ixfw+1RegNy+wcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlxBYOyAAAAOEA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;">
+                  <v:imagedata cropleft="4802f" croptop="5084f" cropbottom="4164f" o:title="" r:id="rId13"/>
                 </v:shape>
-                <v:shape id="Picture 2" o:spid="_x0000_s1028" type="#_x0000_t75" style="position:absolute;left:16001;top:285;width:10782;height:13907;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD8cTwswQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvgv8hPMGbZq0gdTXKWhA9Fbv20ttz87pZunlZNlHjv2+EQo/DzHzDrLfRtuJGvW8cK5hNMxDE&#10;ldMN1wo+z/vJKwgfkDW2jknBgzxsN8PBGnPt7vxBtzLUIkHY56jAhNDlUvrKkEU/dR1x8r5dbzEk&#10;2ddS93hPcNvKlyxbSIsNpwWDHb0Zqn7Kq1WwLLoC3znUp/LwtVvEvakuNio1HsViBSJQDP/hv/ZR&#10;K5jD80q6AXLzCwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPxxPCzBAAAA2gAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
-                  <v:imagedata r:id="rId14" o:title=""/>
+                <v:shape id="Picture 2" style="position:absolute;left:16001;top:285;width:10782;height:13907;visibility:visible;mso-wrap-style:square" o:spid="_x0000_s1028" type="#_x0000_t75" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD8cTwswQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvgv8hPMGbZq0gdTXKWhA9Fbv20ttz87pZunlZNlHjv2+EQo/DzHzDrLfRtuJGvW8cK5hNMxDE&#10;ldMN1wo+z/vJKwgfkDW2jknBgzxsN8PBGnPt7vxBtzLUIkHY56jAhNDlUvrKkEU/dR1x8r5dbzEk&#10;2ddS93hPcNvKlyxbSIsNpwWDHb0Zqn7Kq1WwLLoC3znUp/LwtVvEvakuNio1HsViBSJQDP/hv/ZR&#10;K5jD80q6AXLzCwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPxxPCzBAAAA2gAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
+                  <v:imagedata o:title="" r:id="rId14"/>
                 </v:shape>
                 <w10:wrap type="topAndBottom" anchorx="margin"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00202C7E" w:rsidRPr="000C5626">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(datums skatāms laika zīmogā)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="554915FC" w14:textId="2A472472" w:rsidR="004D6938" w:rsidRPr="000C5626" w:rsidRDefault="004D6938" w:rsidP="0098459D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="40931CB4" w14:textId="0AEAC6CC" w:rsidR="00B839C5" w:rsidRPr="000C5626" w:rsidRDefault="3A1D73C0" w:rsidP="00B839C5">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C5626">
+      <w:r w:rsidRPr="5077C1B1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Eiropas Savienības kohēzijas politikas programmas 2021.–2027.</w:t>
       </w:r>
-      <w:r w:rsidR="352BBB56" w:rsidRPr="000C5626">
+      <w:r w:rsidR="352BBB56" w:rsidRPr="5077C1B1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C5626">
+      <w:r w:rsidRPr="5077C1B1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>gadam 2.2.3.</w:t>
       </w:r>
-      <w:r w:rsidR="352BBB56" w:rsidRPr="000C5626">
+      <w:r w:rsidR="352BBB56" w:rsidRPr="5077C1B1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C5626">
+      <w:r w:rsidRPr="5077C1B1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>specifiskā atbalsta mērķa “Uzlabot dabas aizsardzību un bioloģisko daudzveidību, “zaļo” infrastruktūru, it īpaši pilsētvidē, un samazināt piesārņojumu” 2.2.3.3.</w:t>
       </w:r>
-      <w:r w:rsidR="352BBB56" w:rsidRPr="000C5626">
+      <w:r w:rsidR="352BBB56" w:rsidRPr="5077C1B1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C5626">
+      <w:r w:rsidRPr="5077C1B1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>pasākuma “Pasākumi bioloģiskās daudzveidības veicināšanai un saglabāšanai” (turpmāk</w:t>
       </w:r>
-      <w:r w:rsidR="352BBB56" w:rsidRPr="000C5626">
+      <w:r w:rsidR="352BBB56" w:rsidRPr="5077C1B1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C5626">
+      <w:r w:rsidRPr="5077C1B1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">– pasākums) projektu iesniegumu ceturtās atlases kārtas nolikums </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C5626">
+      <w:r w:rsidRPr="5077C1B1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>(turpmāk – nolikums)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Reatabula"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9067" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3225"/>
         <w:gridCol w:w="2724"/>
         <w:gridCol w:w="3118"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C92860" w:rsidRPr="000C5626" w14:paraId="5F94A9AC" w14:textId="77777777" w:rsidTr="000C016D">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3225" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="17652BDB" w14:textId="03D8B2DE" w:rsidR="00C92860" w:rsidRPr="000C5626" w:rsidRDefault="00C92860" w:rsidP="0098459D">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
@@ -563,51 +547,51 @@
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000C5626">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>gada 18. februāra noteikumi Nr.</w:t>
             </w:r>
             <w:r w:rsidR="00210DF2" w:rsidRPr="000C5626">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r w:rsidRPr="000C5626">
                 <w:rPr>
-                  <w:rStyle w:val="Hipersaite"/>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:t>107</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="000C5626">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> “Eiropas </w:t>
             </w:r>
             <w:r w:rsidRPr="000C5626">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Savienības kohēzijas politikas programmas 2021.–2027.</w:t>
             </w:r>
             <w:r w:rsidR="00AD5599" w:rsidRPr="000C5626">
@@ -722,85 +706,115 @@
           <w:p w14:paraId="653E2803" w14:textId="77777777" w:rsidR="00167064" w:rsidRPr="000C5626" w:rsidRDefault="00167064" w:rsidP="0098459D">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5626">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Finanšu nosacījumi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5842" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2CF3B694" w14:textId="54C67E9F" w:rsidR="00EA783D" w:rsidRPr="000C5626" w:rsidRDefault="00EA783D" w:rsidP="007121B8">
+          <w:p w14:paraId="2CF3B694" w14:textId="21ABDC7F" w:rsidR="00EA783D" w:rsidRPr="000C5626" w:rsidRDefault="00EA783D" w:rsidP="007121B8">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:firstLine="0"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5626">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Pasākuma ceturtās atlases kārtas īstenošanai pieejamais finansējums ir </w:t>
             </w:r>
             <w:ins w:id="0" w:author="Andra Rūse" w:date="2025-07-22T19:15:00Z" w16du:dateUtc="2025-07-22T16:15:00Z">
               <w:r w:rsidR="005E6718">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:t>10</w:t>
               </w:r>
+            </w:ins>
+            <w:r w:rsidR="00545A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:ins w:id="1" w:author="Andra Rūse" w:date="2025-07-22T19:15:00Z" w16du:dateUtc="2025-07-22T16:15:00Z">
               <w:r w:rsidR="00ED5F47">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
-                <w:t> 686 163</w:t>
+                <w:t>686</w:t>
+              </w:r>
+            </w:ins>
+            <w:ins w:id="2" w:author="Linda Broliša" w:date="2026-05-21T09:58:00Z" w16du:dateUtc="2026-05-21T06:58:00Z">
+              <w:r w:rsidR="008C2CB8">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:t> </w:t>
+              </w:r>
+            </w:ins>
+            <w:ins w:id="3" w:author="Andra Rūse" w:date="2025-07-22T19:15:00Z" w16du:dateUtc="2025-07-22T16:15:00Z">
+              <w:r w:rsidR="00ED5F47">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:t>163</w:t>
               </w:r>
             </w:ins>
             <w:r w:rsidRPr="000C5626">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000C5626">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>euro</w:t>
             </w:r>
             <w:r w:rsidRPr="000C5626">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
@@ -825,61 +839,61 @@
             </w:r>
             <w:r w:rsidRPr="000C5626">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>jums</w:t>
             </w:r>
             <w:r w:rsidR="00A54C61" w:rsidRPr="000C5626">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000C5626">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
-            <w:ins w:id="1" w:author="Andra Rūse" w:date="2025-07-22T19:15:00Z" w16du:dateUtc="2025-07-22T16:15:00Z">
+            <w:ins w:id="4" w:author="Andra Rūse" w:date="2025-07-22T19:15:00Z" w16du:dateUtc="2025-07-22T16:15:00Z">
               <w:r w:rsidR="00ED5F47">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:t>9</w:t>
               </w:r>
             </w:ins>
-            <w:ins w:id="2" w:author="Andra Rūse" w:date="2025-07-22T19:16:00Z" w16du:dateUtc="2025-07-22T16:16:00Z">
+            <w:ins w:id="5" w:author="Andra Rūse" w:date="2025-07-22T19:16:00Z" w16du:dateUtc="2025-07-22T16:16:00Z">
               <w:r w:rsidR="00ED5F47">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:t> 083 238</w:t>
               </w:r>
             </w:ins>
             <w:r w:rsidRPr="000C5626">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000C5626">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
@@ -897,58 +911,96 @@
             </w:r>
             <w:r w:rsidRPr="000C5626">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>un nacionālais līdzfinansējums, ko veido pašvaldības budžeta un privātais līdzfinansējums,</w:t>
             </w:r>
             <w:r w:rsidR="00C2506B" w:rsidRPr="000C5626">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000C5626">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">– vismaz </w:t>
             </w:r>
-            <w:ins w:id="3" w:author="Andra Rūse" w:date="2025-07-22T19:16:00Z" w16du:dateUtc="2025-07-22T16:16:00Z">
+            <w:ins w:id="6" w:author="Andra Rūse" w:date="2025-07-22T19:16:00Z" w16du:dateUtc="2025-07-22T16:16:00Z">
               <w:r w:rsidR="005B0D57">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
-                <w:t>1 602 925</w:t>
+                <w:t>1</w:t>
+              </w:r>
+            </w:ins>
+            <w:r w:rsidR="00545A2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:ins w:id="7" w:author="Andra Rūse" w:date="2025-07-22T19:16:00Z" w16du:dateUtc="2025-07-22T16:16:00Z">
+              <w:r w:rsidR="005B0D57">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:t>602</w:t>
+              </w:r>
+            </w:ins>
+            <w:ins w:id="8" w:author="Linda Broliša" w:date="2026-05-21T09:58:00Z" w16du:dateUtc="2026-05-21T06:58:00Z">
+              <w:r w:rsidR="008C2CB8">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:t> </w:t>
+              </w:r>
+            </w:ins>
+            <w:ins w:id="9" w:author="Andra Rūse" w:date="2025-07-22T19:16:00Z" w16du:dateUtc="2025-07-22T16:16:00Z">
+              <w:r w:rsidR="005B0D57">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:t>925</w:t>
               </w:r>
             </w:ins>
             <w:r w:rsidRPr="000C5626">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000C5626">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>euro</w:t>
             </w:r>
             <w:r w:rsidRPr="000C5626">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
@@ -966,84 +1018,73 @@
             <w:r w:rsidRPr="000C5626">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000C5626">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>MK noteikumu</w:t>
             </w:r>
             <w:r w:rsidRPr="000C5626">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> 21.2.2. apakšpunktu</w:t>
             </w:r>
-            <w:r w:rsidRPr="000C5626">
+            <w:r w:rsidRPr="00352152">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
-                <w:u w:val="single"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="000C5626">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> paredzot, ka valsts budžeta līdzfinansējums nepārsniedz 15 % no projekta attiecināmajām izmaksām, kas saistošas attiecīgajam sadarbības partnerim</w:t>
             </w:r>
-            <w:ins w:id="4" w:author="Andra Rūse" w:date="2025-07-22T19:19:00Z" w16du:dateUtc="2025-07-22T16:19:00Z">
-[...9 lines deleted...]
-            <w:r w:rsidR="002B249C" w:rsidRPr="000C5626">
+            <w:r w:rsidR="00A40D7E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2C3C136C" w14:textId="2ABE2254" w:rsidR="009B2C4B" w:rsidRPr="000C5626" w:rsidRDefault="00B709E8" w:rsidP="007121B8">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:firstLine="0"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C5626">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>V</w:t>
             </w:r>
             <w:r w:rsidR="009B2C4B" w:rsidRPr="000C5626">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
@@ -1186,51 +1227,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> MK noteikumu</w:t>
             </w:r>
             <w:r w:rsidR="00712252" w:rsidRPr="000C5626">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0072046B" w:rsidRPr="000C5626">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>52. punkta</w:t>
             </w:r>
             <w:r w:rsidR="00874926" w:rsidRPr="00C85025">
               <w:rPr>
-                <w:rStyle w:val="Vresatsauce"/>
+                <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:footnoteReference w:id="2"/>
             </w:r>
             <w:r w:rsidR="00712252" w:rsidRPr="000C5626">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0072046B" w:rsidRPr="000C5626">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>nosacījumus</w:t>
             </w:r>
             <w:r w:rsidR="00874926" w:rsidRPr="000C5626">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
@@ -1377,51 +1418,51 @@
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00D427EB" w:rsidRPr="000C5626">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>SAMP</w:t>
             </w:r>
             <w:r w:rsidRPr="000C5626">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> MK noteikumu ietvaros piešķir saskaņā ar Eiropas Komisijas 2014. gada 17. jūnija Regulas (ES) </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidRPr="000C5626">
                 <w:rPr>
-                  <w:rStyle w:val="Hipersaite"/>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:color w:val="0000FF"/>
                   <w:szCs w:val="24"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>651/2014</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="000C5626">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>, ar ko noteiktas atbalsta kategorijas atzīst par saderīgām ar iekšējo tirgu, piemērojot Līguma 107. un 108. pantu</w:t>
             </w:r>
             <w:r w:rsidR="009F58ED" w:rsidRPr="000C5626">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidR="002737C3" w:rsidRPr="000C5626">
@@ -1747,445 +1788,445 @@
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="4CFDBE7F" w:rsidRPr="000C5626">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>gada</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0BC16238" w14:textId="090A91BB" w:rsidR="00D0127A" w:rsidRPr="000C5626" w:rsidRDefault="00C85025" w:rsidP="00DE2310">
             <w:pPr>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:ins w:id="5" w:author="Andra Rūse" w:date="2025-08-06T13:20:00Z" w16du:dateUtc="2025-08-06T10:20:00Z">
+            <w:ins w:id="10" w:author="Andra Rūse" w:date="2025-08-06T13:20:00Z" w16du:dateUtc="2025-08-06T10:20:00Z">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:t>30</w:t>
               </w:r>
             </w:ins>
             <w:r w:rsidR="7BA6337A" w:rsidRPr="000C5626">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>. </w:t>
             </w:r>
-            <w:ins w:id="6" w:author="Andra Rūse" w:date="2025-08-06T13:20:00Z" w16du:dateUtc="2025-08-06T10:20:00Z">
+            <w:ins w:id="11" w:author="Andra Rūse" w:date="2025-08-06T13:20:00Z" w16du:dateUtc="2025-08-06T10:20:00Z">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:t>septembrim</w:t>
               </w:r>
             </w:ins>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3AEDD0DA" w14:textId="58C8663B" w:rsidR="005F2FFD" w:rsidRPr="000C5626" w:rsidRDefault="00C87C2E" w:rsidP="000C2D88">
       <w:pPr>
         <w:pStyle w:val="Headinggg1"/>
         <w:spacing w:before="240" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C5626">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>Prasības projekta iesniedzējam</w:t>
       </w:r>
       <w:r w:rsidR="007C2284" w:rsidRPr="000C5626">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BF2018" w:rsidRPr="000C5626">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>un sadarbības partnerim</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6333C630" w14:textId="62692868" w:rsidR="00726FA5" w:rsidRPr="000C5626" w:rsidRDefault="009F10D2" w:rsidP="00371BDA">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:ind w:hanging="437"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rStyle w:val="Hipersaite"/>
+          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C5626">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Projekta iesniedzējs atbilstoši </w:t>
       </w:r>
       <w:r w:rsidR="00D427EB" w:rsidRPr="000C5626">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>SAMP</w:t>
       </w:r>
       <w:r w:rsidRPr="000C5626">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> MK noteikumu </w:t>
       </w:r>
       <w:r w:rsidR="004B6B75" w:rsidRPr="000C5626">
         <w:rPr>
-          <w:rStyle w:val="Hipersaite"/>
+          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>20.2</w:t>
       </w:r>
       <w:r w:rsidR="00726FA5" w:rsidRPr="000C5626">
         <w:rPr>
-          <w:rStyle w:val="Hipersaite"/>
+          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="004B0C5E" w:rsidRPr="000C5626">
         <w:rPr>
-          <w:rStyle w:val="Hipersaite"/>
+          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="004B6B75" w:rsidRPr="000C5626">
         <w:rPr>
-          <w:rStyle w:val="Hipersaite"/>
+          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>apakš</w:t>
       </w:r>
       <w:r w:rsidR="00726FA5" w:rsidRPr="000C5626">
         <w:rPr>
-          <w:rStyle w:val="Hipersaite"/>
+          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>punktam ir pašvaldība</w:t>
       </w:r>
       <w:r w:rsidR="00C26617" w:rsidRPr="000C5626">
         <w:rPr>
-          <w:rStyle w:val="Hipersaite"/>
+          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001F3565" w:rsidRPr="000C5626">
         <w:rPr>
-          <w:rStyle w:val="Hipersaite"/>
+          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>vai t</w:t>
       </w:r>
       <w:r w:rsidR="00627FCC" w:rsidRPr="000C5626">
         <w:rPr>
-          <w:rStyle w:val="Hipersaite"/>
+          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ās</w:t>
       </w:r>
       <w:r w:rsidR="001F3565" w:rsidRPr="000C5626">
         <w:rPr>
-          <w:rStyle w:val="Hipersaite"/>
+          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> iestāde, kur</w:t>
       </w:r>
       <w:r w:rsidR="00D4031D" w:rsidRPr="000C5626">
         <w:rPr>
-          <w:rStyle w:val="Hipersaite"/>
+          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>as</w:t>
       </w:r>
       <w:r w:rsidR="001F3565" w:rsidRPr="000C5626">
         <w:rPr>
-          <w:rStyle w:val="Hipersaite"/>
+          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> teritorijā atrodas </w:t>
       </w:r>
       <w:r w:rsidR="001F3565" w:rsidRPr="000C5626">
         <w:rPr>
-          <w:rStyle w:val="Hipersaite"/>
+          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Natura</w:t>
       </w:r>
       <w:r w:rsidR="00C26617" w:rsidRPr="000C5626">
         <w:rPr>
-          <w:rStyle w:val="Hipersaite"/>
+          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="001F3565" w:rsidRPr="000C5626">
         <w:rPr>
-          <w:rStyle w:val="Hipersaite"/>
+          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>2000</w:t>
       </w:r>
       <w:r w:rsidR="001F3565" w:rsidRPr="000C5626">
         <w:rPr>
-          <w:rStyle w:val="Hipersaite"/>
+          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> teritorija vai tai pieguloša teritorija.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="763F65E2" w14:textId="1DE8CC18" w:rsidR="00A867AB" w:rsidRPr="000C5626" w:rsidRDefault="3A6DFCFD" w:rsidP="5C1ACE4F">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:rPr>
-          <w:rStyle w:val="Hipersaite"/>
+          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C5626">
         <w:rPr>
-          <w:rStyle w:val="Hipersaite"/>
+          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Atbilstoši </w:t>
       </w:r>
       <w:r w:rsidR="4CE57D2F" w:rsidRPr="000C5626">
         <w:rPr>
-          <w:rStyle w:val="Hipersaite"/>
+          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>SAMP</w:t>
       </w:r>
       <w:r w:rsidRPr="000C5626">
         <w:rPr>
-          <w:rStyle w:val="Hipersaite"/>
+          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> MK noteikumu 21. punktam projekta iesniedzējs, slēdzot rakstisku sadarbības līgumu par pušu pienākumiem, tiesībām un atbildību projekta mērķa un rādītāju sasniegšanā</w:t>
       </w:r>
       <w:r w:rsidR="6DAA8282" w:rsidRPr="000C5626">
         <w:rPr>
-          <w:rStyle w:val="Hipersaite"/>
+          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="4CE57D2F" w:rsidRPr="000C5626">
         <w:rPr>
-          <w:rStyle w:val="Hipersaite"/>
+          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>SAMP</w:t>
       </w:r>
       <w:r w:rsidR="004C5D1A" w:rsidRPr="000C5626">
         <w:rPr>
-          <w:rStyle w:val="Hipersaite"/>
+          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000C5626">
         <w:rPr>
-          <w:rStyle w:val="Hipersaite"/>
+          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>MK noteikumu 46. punktā minēto prasību nodrošināšanā, ievērojot normatīvos aktus par kārtību, kādā Eiropas Savienības fondu vadībā iesaistītās institūcijas nodrošina šo fondu ieviešanu 2021.–2027.</w:t>
       </w:r>
       <w:r w:rsidR="7EB6C43A" w:rsidRPr="000C5626">
         <w:rPr>
-          <w:rStyle w:val="Hipersaite"/>
+          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="000C5626">
         <w:rPr>
-          <w:rStyle w:val="Hipersaite"/>
+          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">gada plānošanas periodā, var piesaistīt </w:t>
       </w:r>
       <w:r w:rsidR="182C8FE5" w:rsidRPr="000C5626">
         <w:rPr>
-          <w:rStyle w:val="Hipersaite"/>
+          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">šādus </w:t>
       </w:r>
       <w:r w:rsidRPr="000C5626">
         <w:rPr>
-          <w:rStyle w:val="Hipersaite"/>
+          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>sadarbības partnerus:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12EF264B" w14:textId="0B804857" w:rsidR="00C17538" w:rsidRPr="000C5626" w:rsidRDefault="00C17538" w:rsidP="00DE2310">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="1134" w:hanging="708"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C5626">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>cit</w:t>
       </w:r>
       <w:r w:rsidR="00382499" w:rsidRPr="000C5626">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="000C5626">
         <w:rPr>
@@ -2220,83 +2261,90 @@
       <w:r w:rsidRPr="000C5626">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
         </w:rPr>
         <w:t>Natura</w:t>
       </w:r>
       <w:r w:rsidR="00CD16C5" w:rsidRPr="000C5626">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="000C5626">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">2000 </w:t>
       </w:r>
       <w:r w:rsidRPr="000C5626">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
-        <w:t xml:space="preserve">teritorijā vai tai piegulošā teritorijā, un kuras uzdevumos ietilpst </w:t>
+        <w:t xml:space="preserve">teritorijā vai tai piegulošā teritorijā, un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C5626">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">kuras uzdevumos ietilpst </w:t>
       </w:r>
       <w:r w:rsidRPr="000C5626">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
         </w:rPr>
         <w:t>Natura</w:t>
       </w:r>
       <w:r w:rsidR="00CD16C5" w:rsidRPr="000C5626">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="000C5626">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">2000 </w:t>
       </w:r>
       <w:r w:rsidRPr="000C5626">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>teritoriju apsaimniekošana, pārvaldība vai aizsardzība;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="221A963C" w14:textId="3D896988" w:rsidR="00C17538" w:rsidRPr="000C5626" w:rsidRDefault="00C17538" w:rsidP="00DE2310">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="1134" w:hanging="708"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C5626">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>valsts vai pašvaldības kapitālsabiedrīb</w:t>
       </w:r>
       <w:r w:rsidR="00382499" w:rsidRPr="000C5626">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="000C5626">
         <w:rPr>
@@ -2312,51 +2360,51 @@
         <w:t>Natura</w:t>
       </w:r>
       <w:r w:rsidR="009511D9" w:rsidRPr="000C5626">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="000C5626">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">2000 </w:t>
       </w:r>
       <w:r w:rsidRPr="000C5626">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>teritorijā vai tai piegulošā teritorijā, ja kapitālsabiedrībai deleģētajos pārvaldes uzdevumos ietilpst šo īpašumu apsaimniekošana, pārvaldība vai aizsardzība;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6290B2AE" w14:textId="020A8AFA" w:rsidR="00DE367A" w:rsidRPr="000C5626" w:rsidRDefault="00C17538" w:rsidP="00DE2310">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="1134" w:hanging="708"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C5626">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>fizisk</w:t>
       </w:r>
       <w:r w:rsidR="00382499" w:rsidRPr="000C5626">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="000C5626">
         <w:rPr>
@@ -2399,70 +2447,70 @@
       </w:r>
       <w:r w:rsidRPr="000C5626">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>teritorijā vai tai piegulošā teritorijā.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B452386" w14:textId="304F39D2" w:rsidR="00A7104B" w:rsidRPr="000C5626" w:rsidRDefault="00A7104B" w:rsidP="000C2D88">
       <w:pPr>
         <w:pStyle w:val="Headinggg1"/>
         <w:spacing w:before="240" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C5626">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>Atbalstāmās darbības un izmaksas</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="455D1436" w14:textId="327C6CA0" w:rsidR="004C5345" w:rsidRPr="000C5626" w:rsidRDefault="00501392" w:rsidP="00DE2310">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Ref192248768"/>
+      <w:bookmarkStart w:id="12" w:name="_Ref192248768"/>
       <w:r w:rsidRPr="000C5626">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Pasākuma </w:t>
       </w:r>
       <w:r w:rsidR="00754AD2" w:rsidRPr="000C5626">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ceturtās</w:t>
       </w:r>
       <w:r w:rsidRPr="000C5626">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -2495,95 +2543,95 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="000C5626">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>2000</w:t>
       </w:r>
       <w:r w:rsidRPr="000C5626">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> teritoriju tīklā iekļautajās īpaši aizsargājamās dabas teritorijās Latvijā, kurām ir spēkā esošs dabas aizsardzības plāns un kurās var veikt Eiropas Savienības nozīmes sugu un biotopu aizsardzības darbības atbilstoši spēkā esošam sugu vai biotopu aizsardzības plānam, un tām piegulošas teritorijas.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidR="00DF6922" w:rsidRPr="000C5626">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> P</w:t>
       </w:r>
       <w:r w:rsidR="004C5345" w:rsidRPr="000C5626">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">rojektu īstenošanas laikā nepiemēro </w:t>
       </w:r>
       <w:r w:rsidR="00DF6922" w:rsidRPr="000C5626">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>šajā</w:t>
       </w:r>
       <w:r w:rsidR="004C5345" w:rsidRPr="000C5626">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> punktā minētās prasības par spēkā esošiem dabas aizsardzības plāniem šādos gadījumos:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EDD2B1E" w14:textId="4BF4A31F" w:rsidR="004C5345" w:rsidRPr="000C5626" w:rsidRDefault="004C5345" w:rsidP="00C45BC7">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="1134" w:hanging="708"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C5626">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">ja projekta iesnieguma apstiprināšanas laikā </w:t>
@@ -2675,51 +2723,51 @@
         <w:t>punktā un 33.6. un 33.7.</w:t>
       </w:r>
       <w:r w:rsidR="00A74E75" w:rsidRPr="000C5626">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="000C5626">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>apakšpunktos minētās darbības;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25CBED06" w14:textId="7883F84C" w:rsidR="004C5345" w:rsidRPr="000C5626" w:rsidRDefault="004C5345" w:rsidP="00DE2310">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="1134" w:hanging="708"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C5626">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">ja projekta iesnieguma apstiprināšanas laikā </w:t>
@@ -2751,51 +2799,51 @@
       <w:r w:rsidRPr="000C5626">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>2000</w:t>
       </w:r>
       <w:r w:rsidRPr="000C5626">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> teritorijai nav spēkā esoša dabas aizsardzības plāna, bet ir uzsākta jauna dabas aizsardzības plāna izstrāde, projektā var veikt darbības biotopu un sugu dzīvotņu atjaunošanai un labvēlīga aizsardzības stāvokļa nodrošināšanai saskaņā ar būvprojektiem, kuri apstiprināti, pirms iepriekšējais dabas aizsardzības plāns zaudējis spēku un būvprojekti darbību īstenošanas brīdī ir spēkā esoši.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="665141C5" w14:textId="52482093" w:rsidR="00EF391E" w:rsidRPr="000C5626" w:rsidRDefault="00EF391E" w:rsidP="00371BDA">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C5626">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
@@ -2973,51 +3021,51 @@
         <w:t>. un 34.</w:t>
       </w:r>
       <w:r w:rsidR="005C3612" w:rsidRPr="000C5626">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="000C5626">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>punktā noteiktajam.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F9AF1F4" w14:textId="16F0021D" w:rsidR="00225535" w:rsidRPr="000C5626" w:rsidRDefault="00225535" w:rsidP="00BE464F">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C5626">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Projekta iesniegumā plāno izmaksas atbilstoši </w:t>
       </w:r>
       <w:r w:rsidR="00D427EB" w:rsidRPr="000C5626">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
@@ -3028,51 +3076,51 @@
       </w:r>
       <w:r w:rsidRPr="000C5626">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> MK noteikumu 35., 36., 37., 38., 39., 40., 41. un 42.</w:t>
       </w:r>
       <w:r w:rsidR="005C3612" w:rsidRPr="000C5626">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="000C5626">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>punktiem.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0640EB58" w14:textId="6072C09C" w:rsidR="00225535" w:rsidRPr="000C5626" w:rsidRDefault="00225535" w:rsidP="00371BDA">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C5626">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Projektu īsteno </w:t>
       </w:r>
       <w:r w:rsidRPr="000C5626">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
@@ -3103,243 +3151,253 @@
         <w:t xml:space="preserve"> MK noteikumu 43.</w:t>
       </w:r>
       <w:r w:rsidR="005C3612" w:rsidRPr="000C5626">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="000C5626">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>punktam.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2341723F" w14:textId="47A9E73D" w:rsidR="008613F8" w:rsidRPr="000C5626" w:rsidRDefault="008613F8" w:rsidP="00DE2310">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C5626">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Izmaksu plānošanā jāņem vērā:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20C89EB3" w14:textId="77777777" w:rsidR="008613F8" w:rsidRPr="0028413D" w:rsidRDefault="008613F8" w:rsidP="00DE2310">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="1134" w:hanging="708"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C5626">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Finanšu ministrijas 2023. gada 25. septembra vadlīnijas Nr. 1.2. “Vadlīnijas attiecināmo izmaksu noteikšanai Eiropas Savienības kohēzijas politikas programmas 2021.–2027. gada plānošanas periodā”</w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
-          <w:rStyle w:val="Vresatsauce"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14C02910" w14:textId="77777777" w:rsidR="008613F8" w:rsidRPr="0028413D" w:rsidRDefault="008613F8" w:rsidP="00DE2310">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="1134" w:hanging="708"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>Finanšu ministrijas 2023. gada 27. februāra metodika Nr. 4.1. “Vienas vienības izmaksu standarta likmes aprēķina un piemērošanas metodika 1 km izmaksām darbības programmas “Izaugsme un nodarbinātība” un Eiropas Savienības kohēzijas politikas programmas 2021.–2027. gadam īstenošanai”</w:t>
-[...3 lines deleted...]
-          <w:rStyle w:val="Vresatsauce"/>
+        <w:t xml:space="preserve">Finanšu ministrijas 2023. gada 27. februāra metodika Nr. 4.1. “Vienas vienības izmaksu standarta likmes aprēķina un piemērošanas metodika 1 km izmaksām darbības programmas “Izaugsme un nodarbinātība” un Eiropas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0028413D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Savienības kohēzijas politikas programmas 2021.–2027. gadam īstenošanai”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0028413D">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AF3F79F" w14:textId="133FB963" w:rsidR="008613F8" w:rsidRPr="0028413D" w:rsidRDefault="008613F8" w:rsidP="00DE2310">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="1134" w:hanging="708"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Finanšu ministrijas 2024. gada 2. aprīļa metodika Nr. 4.7. “Vienas vienības izmaksu standarta likmes aprēķina un piemērošanas metodika iekšzemes komandējumu izmaksām darbības programmas “Izaugsme un nodarbinātība”” un Eiropas Savienības kohēzijas politikas programmas 2021.</w:t>
       </w:r>
       <w:r w:rsidR="00521BC3" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>2027. gadam īstenošanai</w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
-          <w:rStyle w:val="Vresatsauce"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51642327" w14:textId="5F0F7CF3" w:rsidR="00693EE8" w:rsidRPr="0028413D" w:rsidRDefault="00693EE8" w:rsidP="000C2D88">
       <w:pPr>
         <w:pStyle w:val="Headinggg1"/>
         <w:spacing w:before="240" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>Projektu iesniegumu noformēšanas un iesniegšanas kārtība</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50BA376D" w14:textId="75F610D5" w:rsidR="005C7F5A" w:rsidRPr="0028413D" w:rsidRDefault="005C7F5A" w:rsidP="005C7F5A">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Projekta iesniedzējs pasākuma </w:t>
       </w:r>
       <w:r w:rsidR="00BF0BBD" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>ceturtās</w:t>
@@ -3361,117 +3419,117 @@
       <w:r w:rsidR="00CB04B4" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>2000</w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> teritorijās.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4336D3DD" w14:textId="0C1ABB55" w:rsidR="001D6EEA" w:rsidRPr="0028413D" w:rsidRDefault="001D6EEA" w:rsidP="006F457B">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Projekta iesniegumu iesniedz Kohēzijas politikas fondu vadības informācijas sistēmā (turpmāk</w:t>
       </w:r>
       <w:r w:rsidR="00BC17B5" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">– Projektu portāls) https://projekti.cfla.gov.lv/. Ja nepieciešams labot, anulēt vai piešķirt Projektu portāla e-vides lietotāja tiesības, projekta iesniedzējs iesniedz lietotāju tiesību veidlapu atbilstoši tīmekļvietnē </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidR="0072284A" w:rsidRPr="0028413D">
           <w:rPr>
-            <w:rStyle w:val="Hipersaite"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t>https://www.cfla.gov.lv/lv/par-e-vidi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0072284A" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>norādītajam.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="352CF264" w14:textId="77777777" w:rsidR="005D7666" w:rsidRPr="0028413D" w:rsidRDefault="00184A1C" w:rsidP="00DE2310">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Projektu portālā </w:t>
       </w:r>
       <w:r w:rsidR="00CE1E23" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>aizpilda projekta iesnieguma datu laukus un pi</w:t>
@@ -3493,78 +3551,78 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B73DE1" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>dokument</w:t>
       </w:r>
       <w:r w:rsidR="008945CD" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>us</w:t>
       </w:r>
       <w:r w:rsidR="00B73DE1" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48B2CAE6" w14:textId="17871B3F" w:rsidR="00CE1650" w:rsidRPr="0028413D" w:rsidRDefault="00F862F7" w:rsidP="00DE2310">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:hanging="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Dabas aizsardzības pārvaldes sākotnējais atzinums;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28B7F25E" w14:textId="4A7C7148" w:rsidR="005A17E2" w:rsidRPr="0028413D" w:rsidRDefault="005A17E2" w:rsidP="00AC0FD1">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:hanging="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>informācija par projekta īstenošanas teritorijām “Ieguldījumu terit</w:t>
       </w:r>
       <w:r w:rsidR="00AC0FD1" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
@@ -3587,668 +3645,634 @@
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Natura 2000</w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> teritorijas, kur plānots veikt darbības (nolikuma 2. pielikums):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="562391E0" w14:textId="73FA0BF6" w:rsidR="005A17E2" w:rsidRPr="0028413D" w:rsidRDefault="005A17E2" w:rsidP="000C2D88">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="1843" w:hanging="681"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>izklājlapa “Teritoriju sadalījums” 1. tabula “Informācija par visām projekta iesniegumā norādīto potenciālo darbību īstenošanas platību”;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="235C2EE9" w14:textId="6A0D1DB3" w:rsidR="00B43B5C" w:rsidRPr="0028413D" w:rsidRDefault="6D6D3919" w:rsidP="000C2D88">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="1842" w:hanging="680"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">izklājlapa “Princips “piesārņotājs maksā” 2. tabula “Pamatojošā informācija par projekta īstenošanas teritorijām, kas tiek uzskatītas par </w:t>
       </w:r>
       <w:r w:rsidR="00D46C19" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">vēsturiskām </w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">kūdras ieguves vietām” un tajā minētie obligāti pievienojamie dokumenti, (attiecināms, ja 1. tabulas </w:t>
       </w:r>
       <w:r w:rsidR="6923038B" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">I un </w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>J kolonnā ievadītas projekta īstenošanas teritorijas, kas tiek uzskatītas par vēsturiskām kūdras ieguves vietām);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="742DD54D" w14:textId="468A196E" w:rsidR="00B43B5C" w:rsidRPr="0028413D" w:rsidRDefault="00B43B5C" w:rsidP="005420E9">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:hanging="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>projekta budžeta (projekta iesnieguma sadaļā “Budžeta kopsavilkums”) norādīto izmaksu apmēru pamatojošie dokumenti, izņemot izmaksas, kas tiek segtas, piemērojot izmaksu vienoto likmi un vienas vienības izmaksu likmi. Informāciju var pamatot ar, piemēram, publiski pieejamu avotu par preču vai pakalpojumu cenām norādīšanu, provizorisku tirgus izpēti, noslēgtiem nodomu protokoliem vai līgumiem (ja attiecināms), u.c. informāciju;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6362295A" w14:textId="3F3C0F0F" w:rsidR="00D7766D" w:rsidRDefault="00696733" w:rsidP="00D7766D">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="1134" w:hanging="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:ins w:id="8" w:author="Andra Rūse" w:date="2025-09-02T15:28:00Z" w16du:dateUtc="2025-09-02T12:28:00Z"/>
-[...5 lines deleted...]
-      <w:ins w:id="9" w:author="Andra Rūse" w:date="2025-08-28T09:02:00Z">
+          <w:ins w:id="13" w:author="Andra Rūse" w:date="2025-09-02T15:28:00Z" w16du:dateUtc="2025-09-02T12:28:00Z"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:ins w:id="14" w:author="Andra Rūse" w:date="2025-08-28T09:02:00Z">
         <w:r w:rsidRPr="00696733">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t>finansējuma pieejamību</w:t>
         </w:r>
       </w:ins>
-      <w:ins w:id="10" w:author="Andra Rūse" w:date="2025-09-01T13:59:00Z" w16du:dateUtc="2025-09-01T10:59:00Z">
+      <w:ins w:id="15" w:author="Andra Rūse" w:date="2025-09-01T13:59:00Z" w16du:dateUtc="2025-09-01T10:59:00Z">
         <w:r w:rsidR="008D0C4E">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t xml:space="preserve">, </w:t>
         </w:r>
       </w:ins>
-      <w:ins w:id="11" w:author="Andra Rūse" w:date="2025-08-28T09:02:00Z">
+      <w:ins w:id="16" w:author="Andra Rūse" w:date="2025-08-28T09:02:00Z">
         <w:r w:rsidRPr="00696733">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t>apliecinoši dokumenti</w:t>
         </w:r>
       </w:ins>
-      <w:ins w:id="12" w:author="Andra Rūse" w:date="2025-09-01T13:54:00Z" w16du:dateUtc="2025-09-01T10:54:00Z">
+      <w:ins w:id="17" w:author="Andra Rūse" w:date="2025-09-01T13:54:00Z" w16du:dateUtc="2025-09-01T10:54:00Z">
         <w:r w:rsidR="00412FE1" w:rsidRPr="00666216">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t xml:space="preserve">, </w:t>
         </w:r>
       </w:ins>
-      <w:ins w:id="13" w:author="Andra Rūse" w:date="2025-09-01T14:00:00Z" w16du:dateUtc="2025-09-01T11:00:00Z">
+      <w:ins w:id="18" w:author="Andra Rūse" w:date="2025-09-01T14:00:00Z" w16du:dateUtc="2025-09-01T11:00:00Z">
         <w:r w:rsidR="008D0C4E" w:rsidRPr="00666216">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t>kas apliecina nepieciešamo projekta iesniedzēja un sadarbības partnera (ja</w:t>
         </w:r>
       </w:ins>
-      <w:ins w:id="14" w:author="Andra Rūse" w:date="2025-09-01T14:01:00Z" w16du:dateUtc="2025-09-01T11:01:00Z">
+      <w:ins w:id="19" w:author="Andra Rūse" w:date="2025-09-01T14:01:00Z" w16du:dateUtc="2025-09-01T11:01:00Z">
         <w:r w:rsidR="008D0C4E" w:rsidRPr="00666216">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t xml:space="preserve"> attiecināms)</w:t>
         </w:r>
         <w:r w:rsidR="00AA0FCD" w:rsidRPr="00666216">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t xml:space="preserve"> l</w:t>
         </w:r>
       </w:ins>
-      <w:ins w:id="15" w:author="Andra Rūse" w:date="2025-09-01T14:00:00Z" w16du:dateUtc="2025-09-01T11:00:00Z">
+      <w:ins w:id="20" w:author="Andra Rūse" w:date="2025-09-01T14:00:00Z" w16du:dateUtc="2025-09-01T11:00:00Z">
         <w:r w:rsidR="008D0C4E" w:rsidRPr="00666216">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t xml:space="preserve">īdzfinansējumu, tai skaitā, pamato projekta iesniedzēja </w:t>
         </w:r>
       </w:ins>
-      <w:ins w:id="16" w:author="Andra Rūse" w:date="2025-09-04T10:19:00Z" w16du:dateUtc="2025-09-04T07:19:00Z">
+      <w:ins w:id="21" w:author="Andra Rūse" w:date="2025-09-04T10:19:00Z" w16du:dateUtc="2025-09-04T07:19:00Z">
         <w:r w:rsidR="00FE4FE2" w:rsidRPr="00FE4FE2">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
             <w:color w:val="0000FF"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>un sadarbības partnera (ja attiecināms)</w:t>
         </w:r>
         <w:r w:rsidR="00FE4FE2">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
             <w:color w:val="0000FF"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:ins>
-      <w:ins w:id="17" w:author="Andra Rūse" w:date="2025-09-01T14:00:00Z" w16du:dateUtc="2025-09-01T11:00:00Z">
+      <w:ins w:id="22" w:author="Andra Rūse" w:date="2025-09-01T14:00:00Z" w16du:dateUtc="2025-09-01T11:00:00Z">
         <w:r w:rsidR="008D0C4E" w:rsidRPr="00666216">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t>pieejamību norādītajiem finansējuma avotiem projekta īstenošanas laikā un pamato nepārtrauktas finanšu plūsmas</w:t>
         </w:r>
         <w:r w:rsidR="008D0C4E" w:rsidRPr="0028413D">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t xml:space="preserve"> nodrošināšanu projekta ieviešanai tā plānotajā apjomā un termiņā</w:t>
         </w:r>
       </w:ins>
-      <w:ins w:id="18" w:author="Andra Rūse" w:date="2025-09-02T15:27:00Z" w16du:dateUtc="2025-09-02T12:27:00Z">
+      <w:ins w:id="23" w:author="Andra Rūse" w:date="2025-09-02T15:27:00Z" w16du:dateUtc="2025-09-02T12:27:00Z">
         <w:r w:rsidR="007A0383">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:ins>
     </w:p>
     <w:p w14:paraId="007ACB75" w14:textId="24D38FE7" w:rsidR="00BC4E56" w:rsidRPr="00D07D04" w:rsidRDefault="008B57D1" w:rsidP="00D07D04">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="1134" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:ins w:id="19" w:author="Andra Rūse" w:date="2025-09-01T13:54:00Z" w16du:dateUtc="2025-09-01T10:54:00Z"/>
-[...5 lines deleted...]
-      <w:ins w:id="20" w:author="Andra Rūse" w:date="2025-09-02T15:28:00Z" w16du:dateUtc="2025-09-02T12:28:00Z">
+          <w:ins w:id="24" w:author="Andra Rūse" w:date="2025-09-01T13:54:00Z" w16du:dateUtc="2025-09-01T10:54:00Z"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:ins w:id="25" w:author="Andra Rūse" w:date="2025-09-02T15:28:00Z" w16du:dateUtc="2025-09-02T12:28:00Z">
         <w:r w:rsidRPr="00D07D04">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t>Piemēram, finansējuma pieejamību apliecinoši dokumenti var būt (ieskaitot citus līdzvērtīgus dokumentus)</w:t>
         </w:r>
         <w:r w:rsidRPr="00D07D04">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t>:</w:t>
         </w:r>
       </w:ins>
     </w:p>
     <w:p w14:paraId="2650FCA7" w14:textId="03B2F897" w:rsidR="00BC4E56" w:rsidRPr="00666216" w:rsidRDefault="00BC4E56" w:rsidP="00666216">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="1560"/>
         <w:contextualSpacing w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:ins w:id="21" w:author="Andra Rūse" w:date="2025-09-01T13:54:00Z" w16du:dateUtc="2025-09-01T10:54:00Z"/>
+          <w:ins w:id="26" w:author="Andra Rūse" w:date="2025-09-01T13:54:00Z" w16du:dateUtc="2025-09-01T10:54:00Z"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:ins w:id="22" w:author="Andra Rūse" w:date="2025-09-01T13:54:00Z" w16du:dateUtc="2025-09-01T10:54:00Z">
+      <w:ins w:id="27" w:author="Andra Rūse" w:date="2025-09-01T13:54:00Z" w16du:dateUtc="2025-09-01T10:54:00Z">
         <w:r w:rsidRPr="00666216">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t>pašvaldībām vai to iestādēm:</w:t>
         </w:r>
       </w:ins>
     </w:p>
     <w:p w14:paraId="0BF95941" w14:textId="77777777" w:rsidR="00BC4E56" w:rsidRPr="00666216" w:rsidRDefault="00BC4E56" w:rsidP="005C5315">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="1559" w:hanging="170"/>
         <w:contextualSpacing w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:ins w:id="23" w:author="Andra Rūse" w:date="2025-09-01T13:54:00Z" w16du:dateUtc="2025-09-01T10:54:00Z"/>
+          <w:ins w:id="28" w:author="Andra Rūse" w:date="2025-09-01T13:54:00Z" w16du:dateUtc="2025-09-01T10:54:00Z"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:ins w:id="24" w:author="Andra Rūse" w:date="2025-09-01T13:54:00Z" w16du:dateUtc="2025-09-01T10:54:00Z">
+      <w:ins w:id="29" w:author="Andra Rūse" w:date="2025-09-01T13:54:00Z" w16du:dateUtc="2025-09-01T10:54:00Z">
         <w:r w:rsidRPr="00666216">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
+          <w:lastRenderedPageBreak/>
           <w:t>pašvaldības domes lēmums par projekta finansēšanu;</w:t>
         </w:r>
       </w:ins>
     </w:p>
     <w:p w14:paraId="265B6608" w14:textId="77777777" w:rsidR="00BC4E56" w:rsidRPr="00666216" w:rsidRDefault="00BC4E56" w:rsidP="005420E9">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="1842" w:hanging="680"/>
         <w:contextualSpacing w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:ins w:id="25" w:author="Andra Rūse" w:date="2025-09-01T13:54:00Z" w16du:dateUtc="2025-09-01T10:54:00Z"/>
+          <w:ins w:id="30" w:author="Andra Rūse" w:date="2025-09-01T13:54:00Z" w16du:dateUtc="2025-09-01T10:54:00Z"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:ins w:id="26" w:author="Andra Rūse" w:date="2025-09-01T13:54:00Z" w16du:dateUtc="2025-09-01T10:54:00Z">
+      <w:ins w:id="31" w:author="Andra Rūse" w:date="2025-09-01T13:54:00Z" w16du:dateUtc="2025-09-01T10:54:00Z">
         <w:r w:rsidRPr="00666216">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t>sadarbības partnera (ja attiecināms) – valsts vai pašvaldības kapitālsabiedrībām:</w:t>
         </w:r>
       </w:ins>
     </w:p>
     <w:p w14:paraId="1B65FD00" w14:textId="77777777" w:rsidR="00BC4E56" w:rsidRPr="00666216" w:rsidRDefault="00BC4E56" w:rsidP="005420E9">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="1559" w:hanging="170"/>
         <w:contextualSpacing w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:ins w:id="27" w:author="Andra Rūse" w:date="2025-09-01T13:54:00Z" w16du:dateUtc="2025-09-01T10:54:00Z"/>
+          <w:ins w:id="32" w:author="Andra Rūse" w:date="2025-09-01T13:54:00Z" w16du:dateUtc="2025-09-01T10:54:00Z"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:ins w:id="28" w:author="Andra Rūse" w:date="2025-09-01T13:54:00Z" w16du:dateUtc="2025-09-01T10:54:00Z">
+      <w:ins w:id="33" w:author="Andra Rūse" w:date="2025-09-01T13:54:00Z" w16du:dateUtc="2025-09-01T10:54:00Z">
         <w:r w:rsidRPr="00666216">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t>kapitālsabiedrības valdes lēmums;</w:t>
         </w:r>
       </w:ins>
     </w:p>
     <w:p w14:paraId="32A7B667" w14:textId="77777777" w:rsidR="00BC4E56" w:rsidRPr="00666216" w:rsidRDefault="00BC4E56" w:rsidP="005420E9">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="1559" w:hanging="170"/>
         <w:contextualSpacing w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:ins w:id="29" w:author="Andra Rūse" w:date="2025-09-01T13:54:00Z" w16du:dateUtc="2025-09-01T10:54:00Z"/>
+          <w:ins w:id="34" w:author="Andra Rūse" w:date="2025-09-01T13:54:00Z" w16du:dateUtc="2025-09-01T10:54:00Z"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:ins w:id="30" w:author="Andra Rūse" w:date="2025-09-01T13:54:00Z" w16du:dateUtc="2025-09-01T10:54:00Z">
+      <w:ins w:id="35" w:author="Andra Rūse" w:date="2025-09-01T13:54:00Z" w16du:dateUtc="2025-09-01T10:54:00Z">
         <w:r w:rsidRPr="00666216">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t>akcionāru vai dalībnieku sapulces lēmums par finansējuma piešķiršanu projekta realizācijai;</w:t>
         </w:r>
       </w:ins>
     </w:p>
     <w:p w14:paraId="6B650023" w14:textId="2DF97BD6" w:rsidR="00BC4E56" w:rsidRPr="00666216" w:rsidRDefault="00BC4E56" w:rsidP="005420E9">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="1842" w:hanging="680"/>
         <w:contextualSpacing w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:ins w:id="31" w:author="Andra Rūse" w:date="2025-09-01T13:54:00Z" w16du:dateUtc="2025-09-01T10:54:00Z"/>
+          <w:ins w:id="36" w:author="Andra Rūse" w:date="2025-09-01T13:54:00Z" w16du:dateUtc="2025-09-01T10:54:00Z"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:ins w:id="32" w:author="Andra Rūse" w:date="2025-09-01T13:54:00Z" w16du:dateUtc="2025-09-01T10:54:00Z">
+      <w:ins w:id="37" w:author="Andra Rūse" w:date="2025-09-01T13:54:00Z" w16du:dateUtc="2025-09-01T10:54:00Z">
         <w:r w:rsidRPr="00666216">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t xml:space="preserve">sadarbības partnera (ja attiecināms) – </w:t>
         </w:r>
       </w:ins>
-      <w:ins w:id="33" w:author="Andra Rūse" w:date="2025-09-02T15:29:00Z" w16du:dateUtc="2025-09-02T12:29:00Z">
+      <w:ins w:id="38" w:author="Andra Rūse" w:date="2025-09-02T15:29:00Z" w16du:dateUtc="2025-09-02T12:29:00Z">
         <w:r w:rsidR="00D07D04">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t xml:space="preserve">juridiskām un </w:t>
         </w:r>
       </w:ins>
-      <w:ins w:id="34" w:author="Andra Rūse" w:date="2025-09-01T13:54:00Z" w16du:dateUtc="2025-09-01T10:54:00Z">
+      <w:ins w:id="39" w:author="Andra Rūse" w:date="2025-09-01T13:54:00Z" w16du:dateUtc="2025-09-01T10:54:00Z">
         <w:r w:rsidRPr="00666216">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t>fiziskām personām:</w:t>
         </w:r>
       </w:ins>
     </w:p>
     <w:p w14:paraId="2AC50579" w14:textId="562AFB26" w:rsidR="00BC4E56" w:rsidRPr="00153A1A" w:rsidRDefault="00BC4E56" w:rsidP="00153A1A">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="1559" w:hanging="170"/>
         <w:contextualSpacing w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:ins w:id="35" w:author="Andra Rūse" w:date="2025-09-01T13:54:00Z" w16du:dateUtc="2025-09-01T10:54:00Z"/>
+          <w:ins w:id="40" w:author="Andra Rūse" w:date="2025-09-01T13:54:00Z" w16du:dateUtc="2025-09-01T10:54:00Z"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:ins w:id="36" w:author="Andra Rūse" w:date="2025-09-01T13:54:00Z" w16du:dateUtc="2025-09-01T10:54:00Z">
+      <w:ins w:id="41" w:author="Andra Rūse" w:date="2025-09-01T13:54:00Z" w16du:dateUtc="2025-09-01T10:54:00Z">
         <w:r w:rsidRPr="00666216">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t>apliecinājums par aizņēmuma saņemšanu vai iespēju to saņemt, piemēram, kredītiestādes izziņa;</w:t>
         </w:r>
       </w:ins>
     </w:p>
     <w:p w14:paraId="24581EF5" w14:textId="5AE475F7" w:rsidR="00EE19F3" w:rsidRPr="00666216" w:rsidRDefault="00BC4E56" w:rsidP="00D07D04">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="1559" w:hanging="170"/>
         <w:contextualSpacing w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:ins w:id="37" w:author="Andra Rūse" w:date="2025-09-01T13:53:00Z" w16du:dateUtc="2025-09-01T10:53:00Z"/>
+          <w:ins w:id="42" w:author="Andra Rūse" w:date="2025-09-01T13:53:00Z" w16du:dateUtc="2025-09-01T10:53:00Z"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:ins w:id="38" w:author="Andra Rūse" w:date="2025-09-01T13:54:00Z" w16du:dateUtc="2025-09-01T10:54:00Z">
+      <w:ins w:id="43" w:author="Andra Rūse" w:date="2025-09-01T13:54:00Z" w16du:dateUtc="2025-09-01T10:54:00Z">
         <w:r w:rsidRPr="00666216">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t>parakstīts apliecinājums, kurā tiek apstiprināts, ka persona apņemas nodrošināt nepieciešamo līdzfinansējumu no paša līdzekļiem.</w:t>
         </w:r>
       </w:ins>
     </w:p>
     <w:p w14:paraId="3BE1A30B" w14:textId="77777777" w:rsidR="00B43B5C" w:rsidRPr="0028413D" w:rsidRDefault="00B43B5C" w:rsidP="000C2D88">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>projekta gatavības pakāpi apliecinošs(-</w:t>
-[...35 lines deleted...]
-        <w:t>) (vismaz saraksts, kurā projekta darbībām ir identificētas būvniecības un pakalpojumu līgumu darbības un to īstenošanas grafiks);</w:t>
+        <w:t>projekta gatavības pakāpi apliecinošs(-ši) dokuments(-ti) (vismaz saraksts, kurā projekta darbībām ir identificētas būvniecības un pakalpojumu līgumu darbības un to īstenošanas grafiks);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40AEF51C" w14:textId="7BAD6F87" w:rsidR="00B43B5C" w:rsidRPr="0028413D" w:rsidRDefault="52A4292D" w:rsidP="000C2D88">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+    <w:p w14:paraId="4363EA66" w14:textId="60161844" w:rsidR="00CE4740" w:rsidRDefault="52A4292D" w:rsidP="000C2D88">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:hanging="709"/>
         <w:rPr>
+          <w:ins w:id="44" w:author="Linda Broliša" w:date="2026-05-21T09:49:00Z" w16du:dateUtc="2026-05-21T06:49:00Z"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>dokumenti, kas apliecina, ka nekustamais īpašums, kurā tiks veiktas projektā paredzētās darbības, ir projekta iesniedzēja vai sadarbības partnera (</w:t>
       </w:r>
       <w:r w:rsidR="6A253B64" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ja attiecināms</w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>) īpašumā, valdījumā vai turējumā (</w:t>
@@ -4266,313 +4290,482 @@
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> projekta īstenošanas laikā un projekta dzīves cikla laikā</w:t>
       </w:r>
       <w:r w:rsidR="75CD6A75" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="75CD6A75" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(attiecināms, ja tiesības ir iegūtas, taču nav nostiprinātas Zemesgrāmatā vai nav iespējams pārbaudīt informāciju publiskajās datubāzēs)</w:t>
       </w:r>
-      <w:r w:rsidRPr="0028413D">
-[...5 lines deleted...]
-      </w:r>
+      <w:ins w:id="45" w:author="Linda Broliša" w:date="2026-05-21T09:51:00Z" w16du:dateUtc="2026-05-21T06:51:00Z">
+        <w:r w:rsidR="00DA1CA7">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>;</w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="40AEF51C" w14:textId="3F85AEBF" w:rsidR="00B43B5C" w:rsidRPr="0028413D" w:rsidRDefault="006222D0" w:rsidP="009011D8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="1843" w:hanging="737"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:ins w:id="46" w:author="Anna Gintere" w:date="2026-05-26T11:30:00Z" w16du:dateUtc="2026-05-26T08:30:00Z">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>normatīvajos aktos</w:t>
+        </w:r>
+      </w:ins>
+      <w:ins w:id="47" w:author="Anna Gintere" w:date="2026-05-26T11:31:00Z" w16du:dateUtc="2026-05-26T08:31:00Z">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> noteiktajā kārtībā </w:t>
+        </w:r>
+        <w:r w:rsidR="00484E6E">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t xml:space="preserve">saņemta </w:t>
+        </w:r>
+      </w:ins>
+      <w:ins w:id="48" w:author="Linda Broliša" w:date="2026-05-21T09:49:00Z" w16du:dateUtc="2026-05-21T06:49:00Z">
+        <w:r w:rsidR="00B01839">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>zemes īpašni</w:t>
+        </w:r>
+      </w:ins>
+      <w:ins w:id="49" w:author="Linda Broliša" w:date="2026-05-21T09:50:00Z" w16du:dateUtc="2026-05-21T06:50:00Z">
+        <w:r w:rsidR="00B01839">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t xml:space="preserve">eka rakstiska piekrišana </w:t>
+        </w:r>
+      </w:ins>
+      <w:ins w:id="50" w:author="Anna Gintere" w:date="2026-05-26T11:31:00Z" w16du:dateUtc="2026-05-26T08:31:00Z">
+        <w:r w:rsidR="00484E6E">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t xml:space="preserve">par </w:t>
+        </w:r>
+      </w:ins>
+      <w:ins w:id="51" w:author="Linda Broliša" w:date="2026-05-21T09:37:00Z">
+        <w:r w:rsidR="002E0FAF" w:rsidRPr="002E0FAF">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>projekta ietvaros paredzēt</w:t>
+        </w:r>
+      </w:ins>
+      <w:ins w:id="52" w:author="Anna Gintere" w:date="2026-05-26T11:31:00Z" w16du:dateUtc="2026-05-26T08:31:00Z">
+        <w:r w:rsidR="00950216">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>o</w:t>
+        </w:r>
+      </w:ins>
+      <w:ins w:id="53" w:author="Linda Broliša" w:date="2026-05-21T09:37:00Z">
+        <w:r w:rsidR="002E0FAF" w:rsidRPr="002E0FAF">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> virszemes ūdensobjekta tīrīšan</w:t>
+        </w:r>
+      </w:ins>
+      <w:ins w:id="54" w:author="Anna Gintere" w:date="2026-05-26T11:32:00Z" w16du:dateUtc="2026-05-26T08:32:00Z">
+        <w:r w:rsidR="007441E2">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>u</w:t>
+        </w:r>
+      </w:ins>
+      <w:ins w:id="55" w:author="Anna Gintere" w:date="2026-05-26T11:33:00Z" w16du:dateUtc="2026-05-26T08:33:00Z">
+        <w:r w:rsidR="00F31FDB">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>, ja</w:t>
+        </w:r>
+      </w:ins>
+      <w:ins w:id="56" w:author="Linda Broliša" w:date="2026-05-27T10:26:00Z" w16du:dateUtc="2026-05-27T07:26:00Z">
+        <w:r w:rsidR="009011D8">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:ins>
+      <w:ins w:id="57" w:author="Linda Broliša" w:date="2026-05-21T09:37:00Z">
+        <w:r w:rsidR="002E0FAF" w:rsidRPr="002E0FAF">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t xml:space="preserve">attiecīgais objekts neatrodas </w:t>
+        </w:r>
+      </w:ins>
+      <w:ins w:id="58" w:author="Linda Broliša" w:date="2026-05-21T09:43:00Z" w16du:dateUtc="2026-05-21T06:43:00Z">
+        <w:r w:rsidR="004F2A0B">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>projekta iesniedzēja</w:t>
+        </w:r>
+      </w:ins>
+      <w:ins w:id="59" w:author="Linda Broliša" w:date="2026-05-21T09:37:00Z">
+        <w:r w:rsidR="002E0FAF" w:rsidRPr="002E0FAF">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> vai sadarbības partnera (ja attiecināms) īpašumā, turējumā vai valdījumā</w:t>
+        </w:r>
+      </w:ins>
+      <w:ins w:id="60" w:author="Linda Broliša" w:date="2026-05-21T09:50:00Z" w16du:dateUtc="2026-05-21T06:50:00Z">
+        <w:r w:rsidR="00763169">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:lang w:eastAsia="lv-LV"/>
+          </w:rPr>
+          <w:t>;</w:t>
+        </w:r>
+      </w:ins>
     </w:p>
     <w:p w14:paraId="357FD232" w14:textId="164A9D72" w:rsidR="00B43B5C" w:rsidRPr="0028413D" w:rsidRDefault="52A4292D" w:rsidP="000C2D88">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>finanšu analīze atbilstoši nolikuma 3. pielikuma formai</w:t>
       </w:r>
       <w:r w:rsidR="1EA57A0B" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>(attiecināms, ja projekta iesniegumā ir norādīts un tiek paredzēts, ka projekta dzīves ciklā tiks gūti ieņēmumi);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03AFA082" w14:textId="36ABB4E9" w:rsidR="00B43B5C" w:rsidRPr="0028413D" w:rsidRDefault="00B43B5C" w:rsidP="000C2D88">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>pamatojums zemes iegādes cenai atbilstoši Latvijas Nekustamā īpašuma tirgus statistikai (attiecināms, ja projektā tiek plānota zemes iegāde atbilstoši SAMP MK noteikumu 33.12.</w:t>
       </w:r>
       <w:r w:rsidR="00114452" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>apakšpunktam);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03AD54A0" w14:textId="3158E0D7" w:rsidR="00B43B5C" w:rsidRPr="0028413D" w:rsidRDefault="00B43B5C" w:rsidP="000C2D88">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>pašvaldības izsniegtu pierādāmu dokumentālu informāciju par tās degradācijas kritērijiem teritorijām (attiecināms, ja projekta īstenošanas teritorijā ir degradēta ekosistēma (kā piemēram, vēsturiski pamesta derīgo izrakteņu ieguves vieta vai invazīvo sugu pārņemta teritorija), kas nav E</w:t>
       </w:r>
       <w:r w:rsidR="00114452" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>iropas Savienības</w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> nozīmes biotops vai sugu dzīvotne un par to nav atrodama pierādāma informācija par tās statusu publiskos reģistros);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A5A8EC3" w14:textId="77777777" w:rsidR="00BF5193" w:rsidRPr="0028413D" w:rsidRDefault="00BF5193" w:rsidP="000C2D88">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:hanging="709"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>komunikācijas plāns par paredzētajiem sabiedrību izglītojošajiem vai dabas izglītības pasākumiem, kas satur vismaz informāciju:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6941B797" w14:textId="77777777" w:rsidR="00BF5193" w:rsidRPr="0028413D" w:rsidRDefault="00BF5193" w:rsidP="000C2D88">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="1985" w:hanging="879"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>kādus pasākumus plānots veikt projekta īstenošanas laikā, lai skaidrotu dabas vērtību nozīmi un nepieciešamos apsaimniekošanas pasākumus;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A849DD8" w14:textId="214CE474" w:rsidR="005A17E2" w:rsidRPr="0028413D" w:rsidRDefault="00BF5193" w:rsidP="000C2D88">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="1985" w:hanging="879"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>par plānoto sasniegto tiešo auditoriju un tās apmēru (izglītojamo cilvēku skaitu</w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FA9E590" w14:textId="77777777" w:rsidR="003C76B0" w:rsidRPr="0028413D" w:rsidRDefault="003C76B0" w:rsidP="000C2D88">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:hanging="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>līgums par savstarpējo sadarbību projekta īstenošanas laikā, ievērojot Ministru kabineta 2023. gada 13. jūlija noteikumos Nr. 408 “Kārtība, kādā Eiropas Savienības fondu vadībā iesaistītās institūcijas nodrošina šo fondu ieviešanu 2021.–</w:t>
+        <w:t xml:space="preserve">līgums par savstarpējo sadarbību projekta īstenošanas laikā, ievērojot Ministru kabineta 2023. gada 13. jūlija noteikumos Nr. 408 “Kārtība, kādā Eiropas Savienības fondu vadībā iesaistītās institūcijas nodrošina šo fondu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0028413D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ieviešanu 2021.–</w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>2027. gada plānošanas periodā”</w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
-          <w:rStyle w:val="Vresatsauce"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> noteiktās minimālās prasības par informāciju, kas finansējuma saņēmējam jāiekļauj sadarbības līgumā (attiecināms, ja projektā tiek piesaistīts sadarbības partneris);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43D8B57B" w14:textId="4A42587C" w:rsidR="003C76B0" w:rsidRPr="0028413D" w:rsidRDefault="4AA8F7C8" w:rsidP="000C2D88">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">sadarbības partnera apliecinājums par informētību attiecībā uz interešu konflikta jautājumu regulējumu un to integrāciju iekšējās kontroles sistēmā </w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>(nolikuma 5. pielikums,</w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
@@ -4583,84 +4776,84 @@
         <w:t xml:space="preserve"> attiecināms, ja projektā tiek piesaistīts sadarbības partneris</w:t>
       </w:r>
       <w:r w:rsidR="4AE53587" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>, kas ir publiska persona</w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BB7064C" w14:textId="3A9063BB" w:rsidR="003C76B0" w:rsidRPr="0028413D" w:rsidRDefault="003C76B0" w:rsidP="000C2D88">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:ind w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>sadarbības partnera apliecinājums par saņemto un plānoto komercdarbības atbalstu (nolikuma 6. pielikums, attiecināms, ja tiek piesaistīts sadarbības partneris, kas veic saimniecisko darbību projekta īstenošanas teritorijā atbilstoši SAMP MK noteikumu 29.</w:t>
       </w:r>
       <w:r w:rsidR="00042986" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>punktam);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="677990E9" w14:textId="47BAD24E" w:rsidR="003C76B0" w:rsidRPr="0028413D" w:rsidRDefault="003C76B0" w:rsidP="000C2D88">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>sadarbības partnera deklarācija par komercsabiedrības atbilstību mazajai (sīkajai) vai vidējai</w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -4711,51 +4904,51 @@
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>punktam</w:t>
       </w:r>
       <w:r w:rsidR="00552FE5" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DB92BDD" w14:textId="6537C919" w:rsidR="003C76B0" w:rsidRPr="0028413D" w:rsidRDefault="003C76B0" w:rsidP="000C2D88">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:ind w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>apliecinājums, ka sadarbības partneris neatbilst grūtībās nonākuša saimnieciskās darbības veicēja pazīmēm (nolikuma 8. pielikums</w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
@@ -4779,142 +4972,142 @@
         <w:t>atbilstoši SAMP MK noteikumu 29.</w:t>
       </w:r>
       <w:r w:rsidR="003D396D" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>punktam</w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29E102F4" w14:textId="511D4EB2" w:rsidR="00042986" w:rsidRPr="0028413D" w:rsidRDefault="00042986" w:rsidP="000C2D88">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>sadarbības partnera apliecinājums par projektā paredzētām darbībām (nolikuma 9. pielikums, attiecināms, ja tiek piesaistīts sadarbības partneris,</w:t>
       </w:r>
       <w:r w:rsidR="00DE2310" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E716BD" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">kas veic saimniecisku darbību projekta īstenošanas teritorijā </w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>atbilstoši SAMP MK noteikumu 29. punktam</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="383B1E69" w14:textId="77777777" w:rsidR="00042986" w:rsidRPr="0028413D" w:rsidRDefault="00042986" w:rsidP="000C2D88">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:hanging="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>projekta iesnieguma sadaļu vai pielikumu tulkojums (attiecināms, ja kāda no projekta iesnieguma sadaļām vai pielikumiem nav valsts valodā);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F0A7ED5" w14:textId="77777777" w:rsidR="00042986" w:rsidRPr="0028413D" w:rsidRDefault="00042986" w:rsidP="000C2D88">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:ind w:hanging="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>citi dokumenti, ja tādi nepieciešami, lai pilnvērtīgi pamatotu projektā plānotās darbības un izmaksas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A81AF97" w14:textId="737B7890" w:rsidR="00CF6E17" w:rsidRPr="0028413D" w:rsidRDefault="1E477A8E" w:rsidP="00371BDA">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Projekta iesniegum</w:t>
       </w:r>
       <w:r w:rsidR="445D3849" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
@@ -4948,51 +5141,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ību.</w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="08EF4D21" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Papildus minētajiem pielikumiem projekta iesniedzējs var pievienot citus dokumentus, kurus uzskata par nepieciešamiem projekta iesnieguma kvalitatīvai izvērtēšanai.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="404EE33C" w14:textId="12044311" w:rsidR="004C2582" w:rsidRPr="0028413D" w:rsidRDefault="00313F21" w:rsidP="00371BDA">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Lai kvalitatīv</w:t>
       </w:r>
       <w:r w:rsidR="00FF6161" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>i aizpildītu</w:t>
       </w:r>
@@ -5054,51 +5247,51 @@
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>pielikums</w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BF7C28E" w14:textId="7E375E61" w:rsidR="005860AD" w:rsidRPr="0028413D" w:rsidRDefault="00636A89" w:rsidP="00371BDA">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Informācija par aktuālajiem makroekonomiskajiem pieņēmumiem un prognozēm,</w:t>
       </w:r>
       <w:r w:rsidR="004469DA" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
@@ -5119,70 +5312,70 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> izmanto sagatavojot projekta iesniegumu, pieejama</w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidR="005860AD" w:rsidRPr="0028413D">
           <w:rPr>
-            <w:rStyle w:val="Hipersaite"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t>https://www.fm.gov.lv/lv/makroekonomiskie-pienemumi-un-prognozes?utm_source=https%3A%2F%2Fwww.google.com%2F</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="005860AD" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EE335CF" w14:textId="00FEB746" w:rsidR="00446CC4" w:rsidRPr="0028413D" w:rsidRDefault="3AEC74B1" w:rsidP="00371BDA">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Projekta iesniegum</w:t>
       </w:r>
       <w:r w:rsidR="1B389443" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>u</w:t>
@@ -5273,70 +5466,71 @@
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>noteiktajā kārtībā</w:t>
       </w:r>
       <w:r w:rsidR="1EE2A303" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai notariāli apliecinātu tulkojumu valsts valodā</w:t>
       </w:r>
       <w:r w:rsidR="6DE0719E" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68BD4AD8" w14:textId="57496A7C" w:rsidR="00411490" w:rsidRPr="0028413D" w:rsidRDefault="00030AA6" w:rsidP="00371BDA">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Projekt</w:t>
       </w:r>
       <w:r w:rsidR="00313F21" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">a iesniegumā summas norāda </w:t>
       </w:r>
       <w:r w:rsidR="00313F21" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>euro</w:t>
       </w:r>
       <w:r w:rsidR="00313F21" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
@@ -5347,51 +5541,51 @@
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">diviem </w:t>
       </w:r>
       <w:r w:rsidR="00DB7526" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">cipariem </w:t>
       </w:r>
       <w:r w:rsidR="00313F21" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>aiz komata.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40019846" w14:textId="3686EB0B" w:rsidR="001306D9" w:rsidRPr="0028413D" w:rsidRDefault="0042748D" w:rsidP="00371BDA">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00FA3DD6" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -5421,102 +5615,102 @@
       </w:r>
       <w:r w:rsidR="00FA3DD6" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> beigu </w:t>
       </w:r>
       <w:r w:rsidR="00CD335B" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>datumam</w:t>
       </w:r>
       <w:r w:rsidR="00FA3DD6" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="183B9305" w14:textId="4F211A5F" w:rsidR="001306D9" w:rsidRPr="0028413D" w:rsidRDefault="002B6657" w:rsidP="00371BDA">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja projekta iesniegums iesniegts pēc projektu iesniegumu iesniegšanas </w:t>
       </w:r>
       <w:r w:rsidR="00404D7C" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">termiņa </w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">beigu datuma, tas netiek vērtēts. </w:t>
       </w:r>
       <w:r w:rsidR="00F95B1C" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>adarbības iestāde par to informē projekta iesniedzēju</w:t>
       </w:r>
       <w:r w:rsidR="0013188F" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56DBD135" w14:textId="373C5076" w:rsidR="008E372B" w:rsidRPr="0028413D" w:rsidRDefault="68672EE0" w:rsidP="00371BDA">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Projekta iesniedzējam pēc projekta iesnieguma </w:t>
       </w:r>
       <w:r w:rsidR="2EAD6D44" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>iesniegšanas</w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
@@ -5620,78 +5814,78 @@
       <w:r w:rsidR="06B31755" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> par projekta iesnieguma iesniegšanu</w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E23197B" w14:textId="68057499" w:rsidR="00A01D52" w:rsidRPr="0028413D" w:rsidRDefault="00A01D52" w:rsidP="000C2D88">
       <w:pPr>
         <w:pStyle w:val="Headinggg1"/>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="39" w:name="_Ref120491269"/>
+      <w:bookmarkStart w:id="61" w:name="_Ref120491269"/>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>Projektu iesniegumu vērtēšanas kārtība</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="61"/>
     </w:p>
     <w:p w14:paraId="698CBA27" w14:textId="2BEC8809" w:rsidR="008669DC" w:rsidRPr="0028413D" w:rsidRDefault="00D537C1" w:rsidP="000C2D88">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="_Ref172292401"/>
-      <w:bookmarkStart w:id="41" w:name="_Ref192261112"/>
+      <w:bookmarkStart w:id="62" w:name="_Ref172292401"/>
+      <w:bookmarkStart w:id="63" w:name="_Ref192261112"/>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Projektu iesniegumu vērtēšanai </w:t>
       </w:r>
       <w:r w:rsidR="00CC10BB" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">sadarbības iestāde ar rīkojumu izveido </w:t>
       </w:r>
       <w:r w:rsidR="00C13EB3" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Eiropas Savienības fondu 2021.</w:t>
       </w:r>
       <w:r w:rsidR="00711EC7" w:rsidRPr="0028413D">
@@ -5819,111 +6013,111 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>24</w:t>
       </w:r>
       <w:r w:rsidR="00FB4B0B" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="003C2CBE" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>2509</w:t>
       </w:r>
       <w:r w:rsidR="00FB4B0B" w:rsidRPr="0028413D">
         <w:rPr>
-          <w:rStyle w:val="Vresatsauce"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
       <w:r w:rsidR="00FB4B0B" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> 61.</w:t>
       </w:r>
       <w:r w:rsidR="00402F7A" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00FB4B0B" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>pantā noteikto</w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="62"/>
       <w:r w:rsidR="00082553" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008669DC" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Vērtēšanas komisijas locekļi projektu iesniegumu vērtēšanā piedalās šādā apjomā:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="63"/>
     </w:p>
     <w:p w14:paraId="2EEB335A" w14:textId="3F02DED4" w:rsidR="00E52BC0" w:rsidRPr="0028413D" w:rsidRDefault="00E52BC0" w:rsidP="000C2D88">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="1276" w:hanging="850"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>vienotie kritēriji (vērtē balsstiesīgie sadarbības iestādes pārstāvji, kas ietverti vērtēšanas komisijā</w:t>
       </w:r>
       <w:r w:rsidR="005756D9" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -5987,126 +6181,126 @@
       </w:r>
       <w:r w:rsidR="00303F6A" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> aizsardzības </w:t>
       </w:r>
       <w:r w:rsidR="000C407B" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>plāniem</w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="101DCFAD" w14:textId="17585845" w:rsidR="00E52BC0" w:rsidRPr="0028413D" w:rsidRDefault="00E52BC0" w:rsidP="000C2D88">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="1276" w:hanging="850"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>vienotie izvēles kritēriji (vērtē balsstiesīgie sadarbības iestādes pārstāvji, kas ietverti vērtēšanas komisijā);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62B4DA5D" w14:textId="2B5EFB03" w:rsidR="00E52BC0" w:rsidRPr="0028413D" w:rsidRDefault="00E52BC0" w:rsidP="000C2D88">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="1276" w:hanging="850"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>specifiskie atbilstības kritēriji (vērtē balsstiesīgie sadarbības iestādes pārstāvji, kas ietverti vērtēšanas komisijā</w:t>
       </w:r>
       <w:r w:rsidR="003163F8" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>, papildus piesaistot nozares ministrijas pārstāvi specifiskā atbilstības kritērija Nr.</w:t>
       </w:r>
       <w:r w:rsidR="00552FE5" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="003163F8" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>3.3. vērtēšanā</w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09E3219A" w14:textId="5BB28A7C" w:rsidR="008669DC" w:rsidRPr="0028413D" w:rsidRDefault="008669DC" w:rsidP="000C2D88">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="1276" w:hanging="850"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>kvalitātes kritēriji (</w:t>
       </w:r>
       <w:r w:rsidR="00E52BC0" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
@@ -6166,51 +6360,51 @@
       <w:r w:rsidR="00300129" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>4.2</w:t>
       </w:r>
       <w:r w:rsidR="00D41541" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12545E31" w14:textId="1BEDE33E" w:rsidR="00D537C1" w:rsidRPr="0028413D" w:rsidRDefault="00D537C1" w:rsidP="00371BDA">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Vērtēšanas komisijas locekļi ir atbildīgi par projektu iesniegumu savlaicīgu, objektīvu un rūpīgu izvērtēšanu atbilstoši </w:t>
       </w:r>
@@ -6316,102 +6510,112 @@
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">lēmuma par tā apstiprināšanu, apstiprināšanu ar nosacījumu vai noraidīšanu </w:t>
       </w:r>
       <w:r w:rsidR="00711EC7" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">pieņemšanai </w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nav precizējams.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49AE2849" w14:textId="3591461D" w:rsidR="00D537C1" w:rsidRPr="0028413D" w:rsidRDefault="00B60437" w:rsidP="00371BDA">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="42" w:name="_Ref120520594"/>
+      <w:bookmarkStart w:id="64" w:name="_Ref120520594"/>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidR="00ED50C7" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ērtēšanas komisija pēc projektu iesniegumu iesniegšanas termiņa beig</w:t>
       </w:r>
       <w:r w:rsidR="00840CF9" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>u datuma</w:t>
       </w:r>
       <w:r w:rsidR="00ED50C7" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> vērtē projektu iesniegumus saskaņā ar projektu iesniegumu vērtēšanas kritērijiem, ievērojot projektu iesniegumu vērtēšanas kritēriju piemērošanas metodikā noteikto </w:t>
+        <w:t xml:space="preserve"> vērtē projektu iesniegumus saskaņā ar projektu iesniegumu vērtēšanas kritērijiem, </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED50C7" w:rsidRPr="0028413D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">ievērojot projektu iesniegumu vērtēšanas kritēriju piemērošanas metodikā noteikto </w:t>
       </w:r>
       <w:r w:rsidR="0043459A" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">(nolikuma </w:t>
       </w:r>
       <w:r w:rsidR="002C7D6F" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidR="003A5554" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
@@ -6467,55 +6671,55 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00D537C1" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> iesniegum</w:t>
       </w:r>
       <w:r w:rsidR="00485091" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00D537C1" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> vērtēšanas veidlapu.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="64"/>
     </w:p>
     <w:p w14:paraId="373EF6E2" w14:textId="26719FDE" w:rsidR="001B7BC7" w:rsidRPr="0028413D" w:rsidRDefault="27F7F099" w:rsidP="00371BDA">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pirms</w:t>
       </w:r>
       <w:r w:rsidR="16799EEC" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> šī</w:t>
       </w:r>
@@ -6624,51 +6828,51 @@
         <w:t>atbilstību</w:t>
       </w:r>
       <w:r w:rsidR="40D4580A" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Likuma 22. pantā noteiktajiem izslēgšanas noteikumiem</w:t>
       </w:r>
       <w:r w:rsidR="591ADAEE" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, ievērojot MK noteikumos Nr.</w:t>
       </w:r>
       <w:r w:rsidR="00BA775F" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> 408</w:t>
       </w:r>
       <w:r w:rsidR="00702951" w:rsidRPr="0028413D">
         <w:rPr>
-          <w:rStyle w:val="Vresatsauce"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
       <w:r w:rsidR="591ADAEE" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> noteikto kārtību,</w:t>
       </w:r>
       <w:r w:rsidR="40D4580A" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="591ADAEE" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">un veic </w:t>
@@ -6878,67 +7082,67 @@
       </w:r>
       <w:r w:rsidR="0041408B" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">sadarbības </w:t>
       </w:r>
       <w:r w:rsidR="00C54F08" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">partneri no </w:t>
       </w:r>
       <w:r w:rsidR="00FA1D08" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dalības projektā.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DCBB967" w14:textId="700EE143" w:rsidR="0020379A" w:rsidRPr="0028413D" w:rsidRDefault="34A7FB25" w:rsidP="00056279">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="43" w:name="_Ref120489080"/>
+      <w:bookmarkStart w:id="65" w:name="_Ref120489080"/>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Projekta iesnieguma atbilstību projektu vērtēšanas kritērijiem vērtē, </w:t>
       </w:r>
       <w:r w:rsidR="006D3072" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ievērojot šī nolikuma </w:t>
       </w:r>
       <w:r w:rsidR="00A34326" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00A34326" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
@@ -6978,105 +7182,105 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="006D3072" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="004445B0" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="006D3072" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>punktā noteikto kompetenču sadalījumu, šādā secībā:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="65"/>
     </w:p>
     <w:p w14:paraId="7DABF6EE" w14:textId="408E2749" w:rsidR="00433552" w:rsidRPr="0028413D" w:rsidRDefault="00433552" w:rsidP="000C2D88">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="1276" w:hanging="850"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sākot vērtēšanu, vispirms vērtē projekta iesnieguma atbilstību vienotajam izvēles kritērijam Nr.</w:t>
       </w:r>
       <w:r w:rsidR="000C221C" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2.1. Ja projekta iesniegums neatbilst vienotajam izvēles kritērijam Nr.</w:t>
       </w:r>
       <w:r w:rsidR="000C221C" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2.1, tā vērtēšanu neturpina;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="250F62DD" w14:textId="6DDA3F36" w:rsidR="00284638" w:rsidRPr="0028413D" w:rsidRDefault="00433552" w:rsidP="000C2D88">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="1276" w:hanging="850"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ja projekta iesniegums atbilst </w:t>
       </w:r>
       <w:r w:rsidR="00D62DC0" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">vai uz projekta iesniegumu </w:t>
@@ -7132,64 +7336,64 @@
       </w:r>
       <w:r w:rsidR="001C76B5" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00475302" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> nav attiecināms</w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, tad turpina vērtēt atbilstību kvalitātes kritērijiem;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="333AB984" w14:textId="05A83877" w:rsidR="0043557A" w:rsidRPr="0028413D" w:rsidRDefault="0043557A" w:rsidP="000C2D88">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="1276" w:hanging="850"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="44" w:name="_Ref196840361"/>
+      <w:bookmarkStart w:id="66" w:name="_Ref196840361"/>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sākot vērtēšanu, vispirms vērtē projekta iesnieguma atbilstību kvalitātes kritērijiem Nr.</w:t>
       </w:r>
       <w:r w:rsidR="00552FE5" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4.1.</w:t>
       </w:r>
       <w:r w:rsidR="00431DB6" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
@@ -7264,69 +7468,69 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai 4.</w:t>
       </w:r>
       <w:r w:rsidR="00840411" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>(t.i., nesasniedz kritērijā noteikto minimālo punktu skaitu), tā vērtēšanu neturpina;</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="66"/>
     </w:p>
     <w:p w14:paraId="26C2DF43" w14:textId="6E6BFFC6" w:rsidR="00DE3866" w:rsidRPr="0028413D" w:rsidRDefault="0024735A" w:rsidP="000E4A52">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="1276" w:hanging="850"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="45" w:name="_Ref196895385"/>
+      <w:bookmarkStart w:id="67" w:name="_Ref196895385"/>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ja projekta iesniegums atbilst kvalitātes kritērijam Nr.</w:t>
       </w:r>
       <w:r w:rsidR="00552FE5" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4.1., 4.5. un 4.7., </w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
@@ -7352,65 +7556,65 @@
       </w:r>
       <w:r w:rsidR="00847FCF" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>4.4.</w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> un 4.</w:t>
       </w:r>
       <w:r w:rsidR="00847FCF" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="67"/>
     </w:p>
     <w:p w14:paraId="4F1BEDCD" w14:textId="10A13933" w:rsidR="00CD2CD0" w:rsidRPr="0028413D" w:rsidRDefault="00CD2CD0" w:rsidP="00250B1B">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="1276" w:hanging="851"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:ins w:id="46" w:author="Andra Rūse" w:date="2025-04-30T08:47:00Z" w16du:dateUtc="2025-04-30T05:47:00Z"/>
+          <w:ins w:id="68" w:author="Andra Rūse" w:date="2025-04-30T08:47:00Z" w16du:dateUtc="2025-04-30T05:47:00Z"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>ja projekta iesniegums atbilst kvalitātes kritērijiem Nr.</w:t>
       </w:r>
       <w:r w:rsidR="00552FE5" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>4.1., 4.2., 4.3., 4.4., 4.5., 4.6. un 4.7. un</w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -7445,590 +7649,601 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>tad turpina izvērtēt pārējos</w:t>
       </w:r>
       <w:r w:rsidR="00E453C7" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="000F480D" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> vienotos, vienotos izvēles un specifiskos atbilstības kritērijus;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11516661" w14:textId="306CA36C" w:rsidR="00070737" w:rsidRPr="0028413D" w:rsidRDefault="00276E30" w:rsidP="00250B1B">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="1276" w:hanging="851"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:ins w:id="47" w:author="Andra Rūse" w:date="2025-04-30T08:48:00Z" w16du:dateUtc="2025-04-30T05:48:00Z">
+      <w:ins w:id="69" w:author="Andra Rūse" w:date="2025-04-30T08:48:00Z" w16du:dateUtc="2025-04-30T05:48:00Z">
         <w:r w:rsidRPr="0028413D">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:bCs/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t>j</w:t>
         </w:r>
       </w:ins>
-      <w:ins w:id="48" w:author="Andra Rūse" w:date="2025-04-30T08:47:00Z">
+      <w:ins w:id="70" w:author="Andra Rūse" w:date="2025-04-30T08:47:00Z">
         <w:r w:rsidRPr="0028413D">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:bCs/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t xml:space="preserve">a </w:t>
         </w:r>
       </w:ins>
-      <w:ins w:id="49" w:author="Dagnija Burtniece-Pīlēna" w:date="2025-04-30T11:22:00Z" w16du:dateUtc="2025-04-30T08:22:00Z">
+      <w:ins w:id="71" w:author="Dagnija Burtniece-Pīlēna" w:date="2025-04-30T11:22:00Z" w16du:dateUtc="2025-04-30T08:22:00Z">
         <w:r w:rsidR="00234B96" w:rsidRPr="0028413D">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:bCs/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t>pasākuma ceturtās atlases kārtai pieejamais finansējums</w:t>
         </w:r>
       </w:ins>
-      <w:ins w:id="50" w:author="Andra Rūse" w:date="2025-04-30T08:47:00Z">
+      <w:ins w:id="72" w:author="Andra Rūse" w:date="2025-04-30T08:47:00Z">
         <w:r w:rsidRPr="0028413D">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:bCs/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t xml:space="preserve"> ir pietiekams visu projektu</w:t>
         </w:r>
       </w:ins>
-      <w:ins w:id="51" w:author="Dagnija Burtniece-Pīlēna" w:date="2025-04-30T11:22:00Z" w16du:dateUtc="2025-04-30T08:22:00Z">
+      <w:ins w:id="73" w:author="Dagnija Burtniece-Pīlēna" w:date="2025-04-30T11:22:00Z" w16du:dateUtc="2025-04-30T08:22:00Z">
         <w:r w:rsidR="00234B96" w:rsidRPr="0028413D">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:bCs/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t xml:space="preserve"> iesniegumos pieprasītā finansējum</w:t>
         </w:r>
       </w:ins>
-      <w:ins w:id="52" w:author="Dagnija Burtniece-Pīlēna" w:date="2025-04-30T11:23:00Z" w16du:dateUtc="2025-04-30T08:23:00Z">
+      <w:ins w:id="74" w:author="Dagnija Burtniece-Pīlēna" w:date="2025-04-30T11:23:00Z" w16du:dateUtc="2025-04-30T08:23:00Z">
         <w:r w:rsidR="00234B96" w:rsidRPr="0028413D">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:bCs/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t>a</w:t>
         </w:r>
       </w:ins>
-      <w:ins w:id="53" w:author="Andra Rūse" w:date="2025-04-30T08:47:00Z">
+      <w:ins w:id="75" w:author="Andra Rūse" w:date="2025-04-30T08:47:00Z">
         <w:r w:rsidRPr="0028413D">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:bCs/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t xml:space="preserve"> atbalstīšanai, tad vērtēšanas komisija nevērtē</w:t>
         </w:r>
       </w:ins>
-      <w:ins w:id="54" w:author="Andra Rūse" w:date="2025-04-30T08:48:00Z" w16du:dateUtc="2025-04-30T05:48:00Z">
+      <w:ins w:id="76" w:author="Andra Rūse" w:date="2025-04-30T08:48:00Z" w16du:dateUtc="2025-04-30T05:48:00Z">
         <w:r w:rsidR="00837E83" w:rsidRPr="0028413D">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:bCs/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t xml:space="preserve"> Nolikuma </w:t>
         </w:r>
       </w:ins>
-      <w:ins w:id="55" w:author="Andra Rūse" w:date="2025-04-30T08:49:00Z" w16du:dateUtc="2025-04-30T05:49:00Z">
+      <w:ins w:id="77" w:author="Andra Rūse" w:date="2025-04-30T08:49:00Z" w16du:dateUtc="2025-04-30T05:49:00Z">
         <w:r w:rsidR="00DF0964" w:rsidRPr="0028413D">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:bCs/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00DF0964" w:rsidRPr="0028413D">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:bCs/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> REF _Ref196895385 \r \h </w:instrText>
         </w:r>
       </w:ins>
       <w:r w:rsidR="000C5626">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r w:rsidR="00DF0964" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:r>
-      <w:ins w:id="56" w:author="Andra Rūse" w:date="2025-04-30T08:49:00Z" w16du:dateUtc="2025-04-30T05:49:00Z">
+      <w:ins w:id="78" w:author="Andra Rūse" w:date="2025-04-30T08:49:00Z" w16du:dateUtc="2025-04-30T05:49:00Z">
         <w:r w:rsidR="00DF0964" w:rsidRPr="0028413D">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:bCs/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00DF0964" w:rsidRPr="0028413D">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:bCs/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t>24.4</w:t>
         </w:r>
         <w:r w:rsidR="00DF0964" w:rsidRPr="0028413D">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:bCs/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:ins>
-      <w:ins w:id="57" w:author="Andra Rūse" w:date="2025-04-30T08:48:00Z" w16du:dateUtc="2025-04-30T05:48:00Z">
+      <w:ins w:id="79" w:author="Andra Rūse" w:date="2025-04-30T08:48:00Z" w16du:dateUtc="2025-04-30T05:48:00Z">
         <w:r w:rsidR="00837E83" w:rsidRPr="0028413D">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:bCs/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t xml:space="preserve">. apakšpunktā </w:t>
         </w:r>
         <w:r w:rsidR="00DF0964" w:rsidRPr="0028413D">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:bCs/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t>minētos</w:t>
         </w:r>
       </w:ins>
-      <w:ins w:id="58" w:author="Andra Rūse" w:date="2025-04-30T08:47:00Z">
+      <w:ins w:id="80" w:author="Andra Rūse" w:date="2025-04-30T08:47:00Z">
         <w:r w:rsidRPr="0028413D">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:bCs/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t xml:space="preserve"> rindošanas nodrošināšanai paredzētos kvalitātes kritērijus, bet vērtē tikai </w:t>
         </w:r>
       </w:ins>
-      <w:ins w:id="59" w:author="Andra Rūse" w:date="2025-04-30T08:49:00Z" w16du:dateUtc="2025-04-30T05:49:00Z">
+      <w:ins w:id="81" w:author="Andra Rūse" w:date="2025-04-30T08:49:00Z" w16du:dateUtc="2025-04-30T05:49:00Z">
         <w:r w:rsidR="0081196C" w:rsidRPr="0028413D">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:bCs/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t xml:space="preserve">Nolikuma </w:t>
         </w:r>
       </w:ins>
-      <w:ins w:id="60" w:author="Andra Rūse" w:date="2025-04-30T08:50:00Z" w16du:dateUtc="2025-04-30T05:50:00Z">
+      <w:ins w:id="82" w:author="Andra Rūse" w:date="2025-04-30T08:50:00Z" w16du:dateUtc="2025-04-30T05:50:00Z">
         <w:r w:rsidR="0081196C" w:rsidRPr="0028413D">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:bCs/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="0081196C" w:rsidRPr="0028413D">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:bCs/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> REF _Ref196840361 \r \h </w:instrText>
         </w:r>
       </w:ins>
       <w:r w:rsidR="000C5626">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r w:rsidR="0081196C" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:r>
-      <w:ins w:id="61" w:author="Andra Rūse" w:date="2025-04-30T08:50:00Z" w16du:dateUtc="2025-04-30T05:50:00Z">
+      <w:ins w:id="83" w:author="Andra Rūse" w:date="2025-04-30T08:50:00Z" w16du:dateUtc="2025-04-30T05:50:00Z">
         <w:r w:rsidR="0081196C" w:rsidRPr="0028413D">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:bCs/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="0081196C" w:rsidRPr="0028413D">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:bCs/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t>24.3</w:t>
         </w:r>
         <w:r w:rsidR="0081196C" w:rsidRPr="0028413D">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:bCs/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r w:rsidR="0081196C" w:rsidRPr="0028413D">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:bCs/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t xml:space="preserve">. apakšpunktā noteiktos </w:t>
         </w:r>
       </w:ins>
-      <w:ins w:id="62" w:author="Andra Rūse" w:date="2025-04-30T08:47:00Z">
+      <w:ins w:id="84" w:author="Andra Rūse" w:date="2025-04-30T08:47:00Z">
         <w:r w:rsidRPr="0028413D">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:bCs/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t>kvalitātes kritērijus, kas ir izslēdzoši (noteikts minimālais sasniedzamais punktu skaits)</w:t>
         </w:r>
       </w:ins>
-      <w:ins w:id="63" w:author="Andra Rūse" w:date="2025-04-30T08:52:00Z" w16du:dateUtc="2025-04-30T05:52:00Z">
+      <w:ins w:id="85" w:author="Andra Rūse" w:date="2025-04-30T08:52:00Z" w16du:dateUtc="2025-04-30T05:52:00Z">
         <w:r w:rsidR="00C47D3F" w:rsidRPr="0028413D">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:bCs/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t xml:space="preserve"> un </w:t>
         </w:r>
         <w:r w:rsidR="00C47D3F" w:rsidRPr="0028413D">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>turpina izvērtēt pārējos – vienotos, vienotos izvēles un specifiskos atbilstības kritērijus</w:t>
         </w:r>
       </w:ins>
-      <w:ins w:id="64" w:author="Andra Rūse" w:date="2025-04-30T08:47:00Z">
+      <w:ins w:id="86" w:author="Andra Rūse" w:date="2025-04-30T08:47:00Z">
         <w:r w:rsidRPr="0028413D">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:bCs/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:ins>
     </w:p>
     <w:p w14:paraId="410386C0" w14:textId="61906026" w:rsidR="00BC0E8B" w:rsidRPr="0028413D" w:rsidRDefault="00494664" w:rsidP="00371BDA">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="65" w:name="_Ref191908556"/>
-[...1 lines deleted...]
-      <w:ins w:id="67" w:author="Andra Rūse" w:date="2025-04-29T17:23:00Z" w16du:dateUtc="2025-04-29T14:23:00Z">
+      <w:bookmarkStart w:id="87" w:name="_Ref191908556"/>
+      <w:bookmarkStart w:id="88" w:name="_Ref120491837"/>
+      <w:ins w:id="89" w:author="Andra Rūse" w:date="2025-04-29T17:23:00Z" w16du:dateUtc="2025-04-29T14:23:00Z">
         <w:r w:rsidRPr="0028413D">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:bCs/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t>Ja projektu iesniegumos pieprasītais finansējums ir lielāks nekā</w:t>
         </w:r>
       </w:ins>
-      <w:ins w:id="68" w:author="Andra Rūse" w:date="2025-04-29T17:26:00Z" w16du:dateUtc="2025-04-29T14:26:00Z">
+      <w:ins w:id="90" w:author="Andra Rūse" w:date="2025-04-29T17:26:00Z" w16du:dateUtc="2025-04-29T14:26:00Z">
         <w:r w:rsidR="0076403C" w:rsidRPr="0028413D">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:bCs/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t xml:space="preserve"> p</w:t>
         </w:r>
       </w:ins>
-      <w:ins w:id="69" w:author="Andra Rūse" w:date="2025-04-29T17:24:00Z" w16du:dateUtc="2025-04-29T14:24:00Z">
+      <w:ins w:id="91" w:author="Andra Rūse" w:date="2025-04-29T17:24:00Z" w16du:dateUtc="2025-04-29T14:24:00Z">
         <w:r w:rsidRPr="0028413D">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t xml:space="preserve">asākuma ceturtās atlases kārtas īstenošanai </w:t>
         </w:r>
       </w:ins>
-      <w:ins w:id="70" w:author="Andra Rūse" w:date="2025-04-29T17:23:00Z" w16du:dateUtc="2025-04-29T14:23:00Z">
+      <w:ins w:id="92" w:author="Andra Rūse" w:date="2025-04-29T17:23:00Z" w16du:dateUtc="2025-04-29T14:23:00Z">
         <w:r w:rsidRPr="0028413D">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t>pieejamais finansējums, p</w:t>
         </w:r>
         <w:r w:rsidRPr="0028413D">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:bCs/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t>ēc projektu iesnieg</w:t>
         </w:r>
         <w:r w:rsidRPr="0028413D">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:bCs/>
             <w:color w:val="000000"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t xml:space="preserve">umu izvērtēšanas vērtēšanas komisija projektu iesniegumus sarindo prioritārā secībā, lai noteiktu, kuru projektu īstenošanai finansējums ir pietiekams. </w:t>
         </w:r>
       </w:ins>
       <w:r w:rsidR="009E4290" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">Prioritārā secība tiek veidota, ievērojot, ka gadījumā, ja </w:t>
+        <w:t xml:space="preserve">Prioritārā secība tiek </w:t>
       </w:r>
       <w:r w:rsidR="009E4290" w:rsidRPr="0028413D">
         <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">veidota, ievērojot, ka gadījumā, ja </w:t>
+      </w:r>
+      <w:r w:rsidR="009E4290" w:rsidRPr="0028413D">
+        <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>vairāki projektu iesniegumi novērtēti ar vienādu punktu skaitu, tad priekšroka tiek dota projekta iesniegumam</w:t>
       </w:r>
       <w:r w:rsidR="00E30B6A" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BC0E8B" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>ar augstāku degradētu ekosistēmu atjaunošana</w:t>
       </w:r>
       <w:r w:rsidR="00E30B6A" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00BC0E8B" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> platību hektāros.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="65"/>
+      <w:bookmarkEnd w:id="87"/>
     </w:p>
     <w:p w14:paraId="6DC8EF62" w14:textId="06FD8DED" w:rsidR="00E60B1A" w:rsidRPr="0028413D" w:rsidRDefault="00D537C1" w:rsidP="00371BDA">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="71" w:name="_Ref191910156"/>
+      <w:bookmarkStart w:id="93" w:name="_Ref191910156"/>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Vērtēšanas komisijas lēmums tiek atspoguļots vērtēšanas komisijas atzinumā</w:t>
       </w:r>
       <w:r w:rsidR="00C62E95" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> par projekta iesnieguma virzību apstiprināšanai, apstiprināšanai ar nosacījumu vai noraidīšanai.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="66"/>
-      <w:bookmarkEnd w:id="71"/>
+      <w:bookmarkEnd w:id="88"/>
+      <w:bookmarkEnd w:id="93"/>
     </w:p>
     <w:p w14:paraId="36592662" w14:textId="68D021C4" w:rsidR="00D537C1" w:rsidRPr="0028413D" w:rsidRDefault="00F31B42" w:rsidP="00371BDA">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="72" w:name="_Ref120491666"/>
+      <w:bookmarkStart w:id="94" w:name="_Ref120491666"/>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Pēc precizētā projekta iesnieguma saņemšanas sadarbības iestādē komisija izvērtē precizēto projekta iesniegumu atbilstoši kritērijiem, kuru izpildei tika izvirzīti papildu nosacījumi, kā arī kritērijiem, kuru vērtējumu maina precizētajā projekta iesniegumā ietvertā informācija, un aizpilda projekta iesnieguma vērtēšanas veidlapu </w:t>
       </w:r>
       <w:r w:rsidR="005922B8" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Projektu portālā</w:t>
       </w:r>
       <w:r w:rsidR="00D537C1" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="72"/>
+      <w:bookmarkEnd w:id="94"/>
     </w:p>
     <w:p w14:paraId="551E4ADD" w14:textId="19B79489" w:rsidR="00494664" w:rsidRPr="0028413D" w:rsidRDefault="00C152F1" w:rsidP="00250B1B">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Nolikuma </w:t>
       </w:r>
       <w:r w:rsidR="00330071" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
@@ -8207,126 +8422,126 @@
       <w:r w:rsidR="001A2736" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>pieņemšanas</w:t>
       </w:r>
       <w:r w:rsidR="007A6511" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> un paziņošanas kārtība</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59E93123" w14:textId="6FC540B9" w:rsidR="0093766F" w:rsidRPr="0028413D" w:rsidRDefault="00000595" w:rsidP="000C2D88">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="73" w:name="_Ref120490735"/>
+      <w:bookmarkStart w:id="95" w:name="_Ref120490735"/>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="002A370A" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">adarbības iestāde, pamatojoties uz vērtēšanas komisijas sniegto atzinumu, pieņem lēmumu </w:t>
       </w:r>
       <w:r w:rsidR="0093766F" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>(turpmāk</w:t>
       </w:r>
       <w:r w:rsidR="00B0175B" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="0093766F" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>– lēmums) par:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="73"/>
+      <w:bookmarkEnd w:id="95"/>
     </w:p>
     <w:p w14:paraId="620EEF71" w14:textId="77777777" w:rsidR="0093766F" w:rsidRPr="0028413D" w:rsidRDefault="0093766F" w:rsidP="000C2D88">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1276" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="74" w:name="_Ref120521412"/>
+      <w:bookmarkStart w:id="96" w:name="_Ref120521412"/>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>projekta iesnieguma apstiprināšanu;</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="74"/>
+      <w:bookmarkEnd w:id="96"/>
     </w:p>
     <w:p w14:paraId="7204B92F" w14:textId="77777777" w:rsidR="0093766F" w:rsidRPr="0028413D" w:rsidRDefault="0093766F" w:rsidP="000C2D88">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1276" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="75" w:name="_Ref120521415"/>
+      <w:bookmarkStart w:id="97" w:name="_Ref120521415"/>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>projekta iesnieguma apstiprināšanu ar nosacījumu;</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="75"/>
+      <w:bookmarkEnd w:id="97"/>
     </w:p>
     <w:p w14:paraId="4273B6EA" w14:textId="77777777" w:rsidR="004D46FF" w:rsidRPr="0028413D" w:rsidRDefault="0093766F" w:rsidP="000C2D88">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:ind w:left="1276" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>projekta iesnieguma noraidīšanu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73320236" w14:textId="1BA9D0EC" w:rsidR="000F07BB" w:rsidRPr="0028413D" w:rsidRDefault="006E1557" w:rsidP="00371BDA">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
@@ -8361,51 +8576,51 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">trīs </w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">mēnešu laikā pēc projektu iesniegumu iesniegšanas </w:t>
       </w:r>
       <w:r w:rsidR="01F0BEA8" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">termiņa </w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>beigu datuma.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="017AD60E" w14:textId="2F1B1ACD" w:rsidR="004D7C6B" w:rsidRPr="0028413D" w:rsidRDefault="23EA3721" w:rsidP="00371BDA">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pirms nolikuma</w:t>
       </w:r>
       <w:r w:rsidR="001B2702" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
@@ -8572,51 +8787,51 @@
         <w:t xml:space="preserve">projekta iesniedzēja </w:t>
       </w:r>
       <w:r w:rsidR="00A900D0" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">un sadarbības partnera, ja tāds projektā ir paredzēts, </w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>atbilstību Likuma 22. pantā noteiktajiem izslēgšanas noteikumiem, ievērojot MK noteikumos Nr.</w:t>
       </w:r>
       <w:r w:rsidR="00945422" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> 408</w:t>
       </w:r>
       <w:r w:rsidR="00AE133D" w:rsidRPr="0028413D">
         <w:rPr>
-          <w:rStyle w:val="Vresatsauce"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="10"/>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> noteikto kārtību, un veic </w:t>
       </w:r>
       <w:r w:rsidR="0D8258EF" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>projekta iesniedzēja un sadarbības partnera</w:t>
       </w:r>
       <w:r w:rsidR="007B29B3" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, ja tāds projektā ir paredzēts,</w:t>
@@ -9094,51 +9309,58 @@
         <w:t>ar to</w:t>
       </w:r>
       <w:r w:rsidR="00B51C2F" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>saistītajām, Starptautisko un Latvijas Republikas nacionālo sankciju likuma 11.</w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
-        <w:t> panta pirmajā daļā minētajām fiziskajām personām nav noteiktas starptautiskās vai nacionālās sankcijas vai būtiskas finanšu un kapitāla tirgus intereses ietekmējošas Eiropas Savienības vai Ziemeļatlantijas līguma organizācijas dalībvalsts sankcijas</w:t>
+        <w:t xml:space="preserve"> panta pirmajā daļā minētajām fiziskajām personām nav </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0028413D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>noteiktas starptautiskās vai nacionālās sankcijas vai būtiskas finanšu un kapitāla tirgus intereses ietekmējošas Eiropas Savienības vai Ziemeļatlantijas līguma organizācijas dalībvalsts sankcijas</w:t>
       </w:r>
       <w:r w:rsidR="00136D14" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53C9E37B" w14:textId="703053E4" w:rsidR="003C2265" w:rsidRPr="0028413D" w:rsidRDefault="003C2265" w:rsidP="000C2D88">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1276" w:hanging="850"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
@@ -9161,92 +9383,92 @@
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>pasākuma</w:t>
       </w:r>
       <w:r w:rsidR="003C2265" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> atlases kārtas ietvaros ir pieejams finansējums projekta īstenošanai.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F924CA5" w14:textId="31BBD644" w:rsidR="00E860CF" w:rsidRPr="0028413D" w:rsidRDefault="00327553" w:rsidP="00371BDA">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="76" w:name="_Ref121924665"/>
+      <w:bookmarkStart w:id="98" w:name="_Ref121924665"/>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>Lēmumu par projekta iesnieguma apstiprināšanu ar nosacījumu pieņem, ja projekta iesniedzējam nepieciešams veikt sadarbības iestādes noteiktās darbības, lai projekta iesniegums pilnībā atbilstu projektu iesniegumu vērtēšanas kritērijiem un projektu varētu atbilstoši īstenot</w:t>
       </w:r>
       <w:r w:rsidR="00E860CF" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="001E4627" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>Ja projekta iesniegums ir apstiprināts ar nosacījumu, projekta iesniedzējs veic tikai darbības, kuras ir noteiktas lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumu, nemainot projekta iesniegumu pēc būtības.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="76"/>
+      <w:bookmarkEnd w:id="98"/>
       <w:r w:rsidR="00F818A2" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> Precizējot projekta iesniegumu nav pieļaujama sākotnēji plānoto iznākuma </w:t>
       </w:r>
       <w:r w:rsidR="0043563F" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>un rezultāta</w:t>
       </w:r>
       <w:r w:rsidR="00F818A2" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> rādītāju vērtību samazināšana (ja vien tas neatbilst lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumu iekļautajiem nosacījumiem) un ERAF finansējuma palielināšana (ir iespējams palielināt privāto līdzfinansējumu), pretējā gadījumā projekta iesniegums var tikt noraidīts.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="608CBD1F" w14:textId="4CABD2F5" w:rsidR="0087168E" w:rsidRPr="0028413D" w:rsidRDefault="0087168E" w:rsidP="000C2D88">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Lēmumu par projekta </w:t>
       </w:r>
       <w:r w:rsidR="00847788" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
@@ -9373,183 +9595,190 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>ceturto daļu ietekmētu projekta iesniegumu pēc būtības;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51E4C4FD" w14:textId="09E4B41C" w:rsidR="00796C8C" w:rsidRPr="0028413D" w:rsidRDefault="00080D8C" w:rsidP="000C2D88">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1276" w:hanging="850"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="77" w:name="_Ref192261784"/>
+      <w:bookmarkStart w:id="99" w:name="_Ref192261784"/>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>projekta iesniedzējs ir radījis mākslīgus apstākļus vai sniedzis faktiskajiem apstākļiem būtiski neatbilstošu informāciju, lai gūtu priekšrocības salīdzinājumā ar citiem projektu iesniedzējiem vai lai sadarbības iestāde pieņemtu tam labvēlīgu lēmumu</w:t>
       </w:r>
       <w:r w:rsidR="00E10ED1" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="77"/>
+      <w:bookmarkEnd w:id="99"/>
     </w:p>
     <w:p w14:paraId="62A9560E" w14:textId="5559B4F9" w:rsidR="00E10ED1" w:rsidRPr="0028413D" w:rsidRDefault="00E10ED1" w:rsidP="000C2D88">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:ind w:left="1276" w:hanging="850"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>attiecībā uz šo projekta iesniedzēju, tā valdes vai padomes locekli, patieso labuma guvēju, pārstāvēttiesīgo personu vai prokūristu, vai personu, kura ir pilnvarota pārstāvēt projekta iesniedzēju darbībās, kas saistītas ar filiāli, ir noteiktas starptautiskās vai nacionālās sankcijas vai būtiskas finanšu un kapitāla tirgus intereses ietekmējošas Eiropas Savienības vai Ziemeļatlantijas līguma organizācijas dalībvalsts sankcijas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49181C9D" w14:textId="33FBC2D8" w:rsidR="009153EE" w:rsidRPr="0028413D" w:rsidRDefault="009153EE" w:rsidP="000C2D88">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="78" w:name="_Ref128053469"/>
+      <w:bookmarkStart w:id="100" w:name="_Ref128053469"/>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>Ja projekta iesniegums ir apstiprināts ar nosacījumu, pēc precizētā projekta iesnieguma iesniegšanas, pamatojoties uz vērtēšanas komisijas atzinumu par nosacījumu izpildi vai neizpildi, sadarbības iestāde izdod</w:t>
       </w:r>
       <w:r w:rsidR="009E55B3" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> atzinumu par</w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="78"/>
+      <w:bookmarkEnd w:id="100"/>
     </w:p>
     <w:p w14:paraId="3D0E8F6C" w14:textId="5C6E9FF3" w:rsidR="009153EE" w:rsidRPr="0028413D" w:rsidRDefault="009153EE" w:rsidP="000C2D88">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1276" w:hanging="850"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="79" w:name="_Ref120521482"/>
+      <w:bookmarkStart w:id="101" w:name="_Ref120521482"/>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>lēmumā noteikto nosacījumu izpildi, ja precizētais projekta iesniegums iesniegts lēmumā noteiktajā termiņā un ar precizējumiem projekta iesniegumā ir izpildīti visi lēmumā izvirzītie nosacījumi;</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="79"/>
+      <w:bookmarkEnd w:id="101"/>
     </w:p>
     <w:p w14:paraId="4FDF6AFC" w14:textId="4F0BB0E3" w:rsidR="009153EE" w:rsidRPr="0028413D" w:rsidRDefault="009E55B3" w:rsidP="000C2D88">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:ind w:left="1276" w:hanging="850"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>lēmumā noteikto</w:t>
       </w:r>
       <w:r w:rsidR="009153EE" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> nosacījumu neizpildi, atzīstot projekta iesniegumu par noraidāmu, ja kāds no lēmumā noteiktajiem nosacījumiem netiek izpildīts vai netiek izpildīts lēmumā noteiktajā termiņā vai ja projekta iesniedzēja iesniegtās informācijas dēļ projekta iesniegums neatbilst projektu iesniegumu vērtēšanas kritērijiem.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="018152B4" w14:textId="356014FD" w:rsidR="009B5CD7" w:rsidRPr="0028413D" w:rsidRDefault="002064F9" w:rsidP="00371BDA">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lēmumu par projekta iesnieguma apstiprināšanu, apstiprināšanu ar nosacījumu, noraidīšanu un atzinumu par nosacījumu izpildi vai neizpildi sadarbības iestāde sagatavo elektroniska </w:t>
+        <w:t xml:space="preserve">Lēmumu par projekta iesnieguma apstiprināšanu, apstiprināšanu ar nosacījumu, noraidīšanu un atzinumu par nosacījumu izpildi vai neizpildi sadarbības iestāde </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0028413D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">sagatavo elektroniska </w:t>
       </w:r>
       <w:r w:rsidR="00485091" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>dokumenta formātā</w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> un projekta iesniedzējam paziņo normatīvajos aktos noteiktajā kārtībā. Lēmumā par projekta iesnieguma apstiprināšanu vai atzinumā par nosacījumu izpildi tiek iekļauta informācija par </w:t>
       </w:r>
       <w:r w:rsidR="0033793F" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>vienošanās</w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> slēgšanas proce</w:t>
       </w:r>
@@ -9738,62 +9967,62 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>ajā gadījumā</w:t>
       </w:r>
       <w:r w:rsidR="0068203B" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="003155A9" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> un apstiprināšanu</w:t>
       </w:r>
       <w:r w:rsidR="5B6B9CFE" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F8D4121" w14:textId="52C248E2" w:rsidR="00E26E5B" w:rsidRPr="0028413D" w:rsidRDefault="00111EFD" w:rsidP="00371BDA">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="80" w:name="_Hlk31356483"/>
+      <w:bookmarkStart w:id="102" w:name="_Hlk31356483"/>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00E26E5B" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>adarbības iestādei ir tiesības</w:t>
       </w:r>
       <w:r w:rsidR="00E26E5B" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00E26E5B" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> ievērojot š</w:t>
       </w:r>
@@ -9865,52 +10094,52 @@
       <w:r w:rsidR="00D96259" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">. punktā </w:t>
       </w:r>
       <w:r w:rsidR="00E26E5B" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>noteiktajai projektu iesniegumu rindošanas prioritārajai secībai ir nākamais</w:t>
       </w:r>
       <w:r w:rsidR="00E26E5B" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00E26E5B" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">bet par kuru ir pieņemts lēmums par projekta iesnieguma noraidīšanu nepietiekama finansējuma dēļ. </w:t>
       </w:r>
-      <w:bookmarkStart w:id="81" w:name="_Hlk31356474"/>
-      <w:bookmarkEnd w:id="80"/>
+      <w:bookmarkStart w:id="103" w:name="_Hlk31356474"/>
+      <w:bookmarkEnd w:id="102"/>
       <w:r w:rsidR="00DC26C3" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>Sadarbības iestāde</w:t>
       </w:r>
       <w:r w:rsidR="00E26E5B" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E26E5B" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">projekta iesniedzējam nosūta vēstuli ar lūgumu apliecināt gatavību īstenot projektu. Ja projekta iesniedzējs </w:t>
       </w:r>
       <w:r w:rsidR="00DC26C3" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>sadarbības iestādes</w:t>
       </w:r>
@@ -9923,55 +10152,55 @@
       <w:r w:rsidR="00DC26C3" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>sadarbības iestāde</w:t>
       </w:r>
       <w:r w:rsidR="00E26E5B" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> atceļ iepriekš pieņemto lēmumu par attiecīgā projekta iesnieguma noraidīšanu un pieņem lēmumu par projekta iesnieguma apstiprināšanu ar nosacījumu vai apstiprināšanu.</w:t>
       </w:r>
       <w:r w:rsidR="00E26E5B" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E26E5B" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>Ja finansējums projektu iesniegumu apstiprināšanai ir pietiekams, minētā kārtība var tikt piemērota attiecībā uz vairākiem projektu iesniedzējiem vienlaicīgi, kuru projektu iesniegumi tika noraidīti nepietiekama finansējuma dēļ.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="81"/>
+      <w:bookmarkEnd w:id="103"/>
     </w:p>
     <w:p w14:paraId="48ACFBAA" w14:textId="0FEB655A" w:rsidR="00ED51EC" w:rsidRPr="0028413D" w:rsidRDefault="00ED51EC" w:rsidP="000C2D88">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja pēc tam, kad par visiem atlasē saņemtajiem projektu iesniegumiem ir pieņemti šī nolikuma </w:t>
       </w:r>
       <w:r w:rsidR="00EF00E4" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
@@ -10101,96 +10330,96 @@
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">punktā noteiktie atzinumi (ja attiecināms), finansējums nav pietiekams, lai pieprasītā finansējuma apmērā finansētu projekta iesniegumu, kurš pēc projektu iesniegumu sarindošanas prioritārā secībā ir nākamais visvairāk punktu ieguvušais, taču finansējums ir pietiekams, lai finansētu šo projektu daļējā apmērā no projekta iesniegumā pieprasītā finansējuma, sadarbības iestāde šī projekta iesniedzējam nosūta vēstuli ar lūgumu apliecināt gatavību īstenot projektu par atlikušo finansējumu, nesamazinot projekta darbību tvērumu un sasniedzamo rādītāju vērtības un ievērojot </w:t>
       </w:r>
       <w:r w:rsidR="00D427EB" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SAMP</w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> MK noteikumos ietvertos projekta īstenošanas nosacījumus:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F3F7FAD" w14:textId="77777777" w:rsidR="00ED51EC" w:rsidRPr="0028413D" w:rsidRDefault="00ED51EC" w:rsidP="000C2D88">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ja projekta iesniedzējs sadarbības iestādes norādītajā termiņā ir apliecinājis gatavību īstenot projektu par samazinātu finansējumu un sadarbības iestāde ir konstatējusi, ka projekta iesnieguma atbilstība vērtēšanas kritērijiem joprojām ir nodrošināta, sadarbības iestāde pieņem lēmumu par tiesiski negatīvā administratīvā akta atcelšanu un par projekta iesnieguma apstiprināšanu vai apstiprināšanu ar nosacījumu;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3211DE4C" w14:textId="77777777" w:rsidR="00ED51EC" w:rsidRPr="0028413D" w:rsidRDefault="00ED51EC" w:rsidP="000C2D88">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:ind w:hanging="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ja projekta iesniedzējs neapliecina gatavību īstenot projektu, šī kārtība var tikt piemērota attiecībā uz vairākiem projektu iesniedzējiem, ievērojot projektu iesniegumu sarindošanas prioritāro secību.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="316C9D3F" w14:textId="20F3762B" w:rsidR="001775DB" w:rsidRPr="0028413D" w:rsidRDefault="001775DB" w:rsidP="00371BDA">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Informāciju par apstiprināt</w:t>
       </w:r>
       <w:r w:rsidR="00D2169E" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ajiem</w:t>
       </w:r>
@@ -10210,234 +10439,235 @@
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> iesniegumiem publicē </w:t>
       </w:r>
       <w:r w:rsidR="001F518A" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>tīmekļa vietn</w:t>
       </w:r>
       <w:r w:rsidR="00B47E94" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ē </w:t>
       </w:r>
       <w:hyperlink r:id="rId19">
         <w:r w:rsidR="00B47E94" w:rsidRPr="0028413D">
           <w:rPr>
-            <w:rStyle w:val="Hipersaite"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>www.esfondi.lv</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B47E94" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E688725" w14:textId="52FE27F3" w:rsidR="004E3E56" w:rsidRPr="0028413D" w:rsidRDefault="0014261A" w:rsidP="000C2D88">
       <w:pPr>
         <w:pStyle w:val="Headinggg1"/>
         <w:keepNext/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Papildu informācija</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AEBC798" w14:textId="32D0D347" w:rsidR="00402A7F" w:rsidRPr="0028413D" w:rsidRDefault="00402A7F" w:rsidP="000C2D88">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Jautājumus par projekta iesnieguma sagatavošanu un iesniegšanu lūdzam:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CAB7A34" w14:textId="76C412A4" w:rsidR="00C04278" w:rsidRPr="0028413D" w:rsidRDefault="00C04278" w:rsidP="00622AE3">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="1276" w:hanging="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">sūtīt uz tīmekļa vietnē </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidR="00385D4A" w:rsidRPr="0028413D">
           <w:rPr>
-            <w:rStyle w:val="Hipersaite"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://www.cfla.gov.lv/lv/2-2-3-3-k-4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">norādītās kontaktpersonas elektroniskā pasta adresi vai </w:t>
       </w:r>
       <w:hyperlink r:id="rId21">
         <w:r w:rsidRPr="0028413D">
           <w:rPr>
-            <w:rStyle w:val="Hipersaite"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
             <w:i/>
             <w:iCs/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t>pasts@cfla.gov.lv</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai</w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="297BE366" w14:textId="77B1D7ED" w:rsidR="00C04278" w:rsidRPr="0028413D" w:rsidRDefault="00C04278" w:rsidP="00622AE3">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="1276" w:hanging="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>vērsties sadarbības iestādes Klientu apkalpošanas centrā (Meistaru ielā 10, Rīgā, vai zvanot pa tālruni +371</w:t>
       </w:r>
       <w:r w:rsidR="00C242EE" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>22099777).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4002B2F4" w14:textId="5E8AFBE7" w:rsidR="00402A7F" w:rsidRPr="0028413D" w:rsidRDefault="00402A7F" w:rsidP="00371BDA">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Projekta iesniedzējs jautājumus par konkrēto projektu iesniegumu atlasi iesniedz ne vēlāk kā </w:t>
       </w:r>
       <w:r w:rsidR="00FE7205" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -10466,86 +10696,86 @@
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">beigu </w:t>
       </w:r>
       <w:r w:rsidR="481D1306" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>datumam</w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42982291" w14:textId="77777777" w:rsidR="00402A7F" w:rsidRPr="0028413D" w:rsidRDefault="00402A7F" w:rsidP="00371BDA">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Atbildes</w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> uz iesūtītajiem jautājumiem tiks nosūtītas elektroniski jautājuma uzdevējam.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6172EC0A" w14:textId="756F24D9" w:rsidR="00402A7F" w:rsidRPr="0028413D" w:rsidRDefault="00402A7F" w:rsidP="00371BDA">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Tehniskais atbalsts par projekta iesnieguma aizpildīšanu </w:t>
       </w:r>
       <w:r w:rsidR="00355466" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
@@ -10615,131 +10845,131 @@
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="000320F2" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">rakstot uz </w:t>
       </w:r>
       <w:hyperlink r:id="rId23">
         <w:r w:rsidRPr="0028413D">
           <w:rPr>
-            <w:rStyle w:val="Hipersaite"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             <w:i/>
             <w:iCs/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>vis@cfla.gov.lv</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai zvanot uz </w:t>
       </w:r>
       <w:r w:rsidR="00524B9B" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>+371</w:t>
       </w:r>
       <w:r w:rsidR="00620E77" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>20003306.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59556969" w14:textId="0714BB7A" w:rsidR="00E15732" w:rsidRPr="0028413D" w:rsidRDefault="00E15732" w:rsidP="00371BDA">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">Aktuālā informācija par projektu iesniegumu atlasi un atbildes uz biežāk uzdotajiem jautājumiem ir pieejamas tīmekļa vietnē </w:t>
       </w:r>
       <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidRPr="0028413D">
           <w:rPr>
-            <w:rStyle w:val="Hipersaite"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://www.cfla.gov.lv/lv/2-2-3-3-k-4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61B8AD7C" w14:textId="4BFB1C6E" w:rsidR="00402A7F" w:rsidRPr="0028413D" w:rsidRDefault="0033793F" w:rsidP="00371BDA">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vienošanās</w:t>
       </w:r>
       <w:r w:rsidR="00A175AF" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -10752,51 +10982,51 @@
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>vienošanās</w:t>
       </w:r>
       <w:r w:rsidR="00A175AF" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00402A7F" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>slēgšanas procesā var tikt precizēts atbilstoši projekta specifikai.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="397D67ED" w14:textId="61C3F8CF" w:rsidR="001C2119" w:rsidRPr="0028413D" w:rsidRDefault="00EE455A" w:rsidP="000C2D88">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Saskaņā ar </w:t>
       </w:r>
       <w:r w:rsidR="009946CB" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
@@ -10823,112 +11053,112 @@
       </w:r>
       <w:r w:rsidR="008D7FDE" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">pantu </w:t>
       </w:r>
       <w:r w:rsidR="001C2119" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sadarbības iestāde ir tiesīga pieņemt lēmumu, ar kuru nosaka aizliegumu fiziskajai vai juridiskajai personai vai personai, kura ir attiecīgās juridiskās personas valdes vai padomes loceklis vai prokūrists, vai persona, kura ir pilnvarota pārstāvēt projekta iesniedzēju ar filiāli saistītās darbībās, piedalīties projektu iesniegumu atlasē uz laiku, kas nepārsniedz trīs gadus no lēmuma spēkā stāšanās dienas, ja šī persona:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AB57500" w14:textId="681F39A1" w:rsidR="001C2119" w:rsidRPr="0028413D" w:rsidRDefault="001C2119" w:rsidP="000C2D88">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="1276" w:hanging="850"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>apzināti sniegusi nepatiesu informāciju, kas ir būtiska projekta iesnieguma novērtēšanai;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A12DAF3" w14:textId="1A97B71A" w:rsidR="001C2119" w:rsidRPr="0028413D" w:rsidRDefault="001C2119" w:rsidP="000C2D88">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="1276" w:hanging="850"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">īstenojot projektu, apzināti sniegusi sadarbības iestādei nepatiesu informāciju vai citādi ļaunprātīgi rīkojusies saistībā ar projekta īstenošanu, kas bijis par pamatu neatbilstoši veikto izdevumu ieturēšanai vai atgūšanai, un sadarbības iestāde ir izmantojusi tiesības vienpusēji atkāpties no </w:t>
       </w:r>
       <w:r w:rsidR="0033793F" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>vienošanās</w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> par projekta īstenošanu;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="030AFB06" w14:textId="6FEEDFF6" w:rsidR="00250B8A" w:rsidRPr="0028413D" w:rsidRDefault="001C2119" w:rsidP="000C2D88">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="240"/>
         <w:ind w:left="1276" w:hanging="850"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>radījusi mākslīgus apstākļus vai apzināti sniegusi faktiskajiem apstākļiem būtiski neatbilstošu informāciju, lai gūtu priekšrocības salīdzinājumā ar citiem projektu iesniedzējiem vai lai sadarbības iestāde pieņemtu tai labvēlīgu lēmumu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F390042" w14:textId="77777777" w:rsidR="00ED30F2" w:rsidRPr="0028413D" w:rsidRDefault="00ED30F2" w:rsidP="009512DF">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="0"/>
@@ -10938,109 +11168,109 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B09204A" w14:textId="7F03C8BD" w:rsidR="00C70414" w:rsidRPr="0028413D" w:rsidRDefault="00C70414" w:rsidP="009512DF">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pielikumi:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23C663D2" w14:textId="4306021D" w:rsidR="002F135C" w:rsidRPr="0028413D" w:rsidRDefault="633DA5CA" w:rsidP="758FBF32">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">pielikums. Projekta iesnieguma aizpildīšanas metodika uz </w:t>
       </w:r>
-      <w:ins w:id="82" w:author="Andra Rūse" w:date="2025-07-23T13:17:00Z" w16du:dateUtc="2025-07-23T10:17:00Z">
+      <w:ins w:id="104" w:author="Andra Rūse" w:date="2025-07-23T13:17:00Z" w16du:dateUtc="2025-07-23T10:17:00Z">
         <w:r w:rsidR="00D62DA0" w:rsidRPr="0028413D">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r w:rsidR="00D62DA0">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r w:rsidR="00D62DA0" w:rsidRPr="0028413D">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t> </w:t>
         </w:r>
       </w:ins>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>lap</w:t>
       </w:r>
       <w:r w:rsidR="7F305AAF" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>ām</w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="511AA181" w14:textId="708ADEEB" w:rsidR="002F135C" w:rsidRPr="0028413D" w:rsidRDefault="00547A61" w:rsidP="001D5E16">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pielikums.</w:t>
       </w:r>
       <w:r w:rsidR="003722B8" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
@@ -11078,51 +11308,51 @@
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Excel</w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> datne).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00732E2A" w14:textId="26DC37E1" w:rsidR="002F135C" w:rsidRPr="0028413D" w:rsidRDefault="00547A61" w:rsidP="001D5E16">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>pielikums. Finanšu analīzes aprēķin</w:t>
       </w:r>
       <w:r w:rsidR="00B33111" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
@@ -11155,51 +11385,51 @@
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Excel</w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> datne).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12FE982B" w14:textId="285F9114" w:rsidR="002F135C" w:rsidRPr="0028413D" w:rsidRDefault="633DA5CA" w:rsidP="758FBF32">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>pielikums</w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>. </w:t>
       </w:r>
       <w:r w:rsidR="1A9EDFD4" w:rsidRPr="0028413D">
         <w:rPr>
@@ -11224,51 +11454,51 @@
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> lap</w:t>
       </w:r>
       <w:r w:rsidR="4CCB3BA1" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ām</w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19366EE2" w14:textId="0FE0420A" w:rsidR="002F135C" w:rsidRPr="0028413D" w:rsidRDefault="38F88EA3" w:rsidP="001D5E16">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>pielikums.</w:t>
       </w:r>
       <w:r w:rsidR="003555C1" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sadarbības partnera </w:t>
       </w:r>
       <w:r w:rsidR="00655C0B" w:rsidRPr="0028413D">
@@ -11287,67 +11517,68 @@
       </w:r>
       <w:r w:rsidR="00655C0B" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="09C5818B" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>lapām</w:t>
       </w:r>
       <w:r w:rsidR="00655C0B" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55FB41D3" w14:textId="4CB8A880" w:rsidR="002F135C" w:rsidRPr="0028413D" w:rsidRDefault="00547A61" w:rsidP="56B93355">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>pielikums.</w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="000B328B" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Sadarbības partnera</w:t>
       </w:r>
       <w:r w:rsidR="000B328B" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
@@ -11364,51 +11595,51 @@
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>pliecinājums par saņemto un plānoto komercdarbības atbalstu</w:t>
       </w:r>
       <w:r w:rsidR="004E779E" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00422C15" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>uz 1 lapas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3026AAFB" w14:textId="7459F478" w:rsidR="002F135C" w:rsidRPr="0028413D" w:rsidRDefault="009A3994" w:rsidP="56B93355">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>pielikums.</w:t>
       </w:r>
       <w:r w:rsidR="00C5226F" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> Sadarbības partnera d</w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
@@ -11427,51 +11658,51 @@
       </w:r>
       <w:r w:rsidR="00C5226F" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>lapām</w:t>
       </w:r>
       <w:r w:rsidR="0020087D" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23A332CC" w14:textId="0A94C0CC" w:rsidR="002F135C" w:rsidRPr="0028413D" w:rsidRDefault="008B5D66" w:rsidP="001D5E16">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="00C42ECD" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
@@ -11498,198 +11729,198 @@
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Apliecinājums, ka sadarbības partneris neatbilst grūtībās nonākuša saimnieciskās darbības veicēja pazīmēm uz 2</w:t>
       </w:r>
       <w:r w:rsidR="00BA1FC0" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00816DF8" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>lapām.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5985D8BB" w14:textId="0889CCC4" w:rsidR="002F135C" w:rsidRPr="0028413D" w:rsidRDefault="008B5D66" w:rsidP="56B93355">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>pielikums. </w:t>
       </w:r>
       <w:r w:rsidR="0006103A" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Sadarbības partnera apliecinājums par projektā paredzētajām darbībām</w:t>
       </w:r>
       <w:r w:rsidR="21364587" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> uz 1 lapas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07ABD7C8" w14:textId="32B0301D" w:rsidR="002F135C" w:rsidRPr="0028413D" w:rsidRDefault="633DA5CA" w:rsidP="758FBF32">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>pielikums. </w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Projektu iesniegumu vērtēšanas kritēriji un to</w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> piemērošanas metodika uz </w:t>
       </w:r>
-      <w:ins w:id="83" w:author="Andra Rūse" w:date="2025-09-01T14:08:00Z" w16du:dateUtc="2025-09-01T11:08:00Z">
+      <w:ins w:id="105" w:author="Andra Rūse" w:date="2025-09-01T14:08:00Z" w16du:dateUtc="2025-09-01T11:08:00Z">
         <w:r w:rsidR="00260959">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
       </w:ins>
-      <w:ins w:id="84" w:author="Andra Rūse" w:date="2025-09-04T10:20:00Z" w16du:dateUtc="2025-09-04T07:20:00Z">
+      <w:ins w:id="106" w:author="Andra Rūse" w:date="2025-09-04T10:20:00Z" w16du:dateUtc="2025-09-04T07:20:00Z">
         <w:r w:rsidR="00A44482">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
       </w:ins>
-      <w:ins w:id="85" w:author="Andra Rūse" w:date="2025-09-01T14:08:00Z" w16du:dateUtc="2025-09-01T11:08:00Z">
+      <w:ins w:id="107" w:author="Andra Rūse" w:date="2025-09-01T14:08:00Z" w16du:dateUtc="2025-09-01T11:08:00Z">
         <w:r w:rsidR="00260959" w:rsidRPr="0028413D">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t> </w:t>
         </w:r>
       </w:ins>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>lap</w:t>
       </w:r>
       <w:r w:rsidR="7257AB4B" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>ām</w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52E7071C" w14:textId="50D3EEB2" w:rsidR="00547A61" w:rsidRPr="0028413D" w:rsidRDefault="633DA5CA" w:rsidP="758FBF32">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="480"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>pielikums. </w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Vienošanās </w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>par projekta īstenošanu</w:t>
       </w:r>
       <w:r w:rsidR="00547A61" w:rsidRPr="0028413D">
         <w:rPr>
-          <w:rStyle w:val="Vresatsauce"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:footnoteReference w:id="11"/>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> projekts uz</w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="110C30B5" w:rsidRPr="0028413D">
@@ -11719,254 +11950,253 @@
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>A. Rūse, 27027524</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="133009F2" w14:textId="70356F17" w:rsidR="009F6EF1" w:rsidRPr="0028413D" w:rsidRDefault="00E868AE" w:rsidP="00F8089E">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId25">
         <w:r w:rsidRPr="0028413D">
           <w:rPr>
-            <w:rStyle w:val="Hipersaite"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:i/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t>andra.ruse@cfla.gov.lv</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="009F6EF1" w:rsidRPr="0028413D" w:rsidSect="00AC0FD1">
       <w:headerReference w:type="default" r:id="rId26"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0EB69403" w14:textId="77777777" w:rsidR="00411F0F" w:rsidRDefault="00411F0F">
+    <w:p w14:paraId="6DE4B003" w14:textId="77777777" w:rsidR="00616C06" w:rsidRDefault="00616C06">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="25D29DDE" w14:textId="77777777" w:rsidR="00411F0F" w:rsidRDefault="00411F0F">
+    <w:p w14:paraId="5ABC3AE3" w14:textId="77777777" w:rsidR="00616C06" w:rsidRDefault="00616C06">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="25E8801A" w14:textId="77777777" w:rsidR="00411F0F" w:rsidRDefault="00411F0F" w:rsidP="00152F67"/>
+    <w:p w14:paraId="6E690712" w14:textId="77777777" w:rsidR="00616C06" w:rsidRDefault="00616C06" w:rsidP="00152F67"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="294B8245" w14:textId="77777777" w:rsidR="00411F0F" w:rsidRDefault="00411F0F" w:rsidP="00F25516">
+    <w:p w14:paraId="6F18FCFA" w14:textId="77777777" w:rsidR="00616C06" w:rsidRDefault="00616C06" w:rsidP="00F25516">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0B4A2B9D" w14:textId="77777777" w:rsidR="00411F0F" w:rsidRDefault="00411F0F" w:rsidP="00F25516">
+    <w:p w14:paraId="286C6950" w14:textId="77777777" w:rsidR="00616C06" w:rsidRDefault="00616C06" w:rsidP="00F25516">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0DB1F350" w14:textId="77777777" w:rsidR="00411F0F" w:rsidRDefault="00411F0F" w:rsidP="00152F67"/>
+    <w:p w14:paraId="3B587B3F" w14:textId="77777777" w:rsidR="00616C06" w:rsidRDefault="00616C06" w:rsidP="00152F67"/>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="4F3A75E5" w14:textId="6A129959" w:rsidR="00874926" w:rsidRPr="0028413D" w:rsidRDefault="00874926" w:rsidP="00874926">
       <w:pPr>
-        <w:pStyle w:val="Vresteksts"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
-          <w:rStyle w:val="Vresatsauce"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidR="009229B3" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> Maksimālā ERAF finansējuma intensitāte sadarbības partnerim šo noteikumu </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:anchor="p36.2" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidR="009229B3" w:rsidRPr="0028413D">
           <w:rPr>
-            <w:rStyle w:val="Hipersaite"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           </w:rPr>
           <w:t>36.2.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009229B3" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t> apakšpunktā minēto izmaksu segšanai, ievērojot regulas Nr. </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidR="009229B3" w:rsidRPr="0028413D">
           <w:rPr>
-            <w:rStyle w:val="Hipersaite"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           </w:rPr>
           <w:t>651/2014</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009229B3" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> 45. panta 9. punkta “b” apakšpunktu un </w:t>
       </w:r>
       <w:hyperlink r:id="rId3" w:anchor="p10" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidR="009229B3" w:rsidRPr="0028413D">
           <w:rPr>
-            <w:rStyle w:val="Hipersaite"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           </w:rPr>
           <w:t>10. punktu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009229B3" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>, ir šāda: mazajiem uzņēmumiem – 85</w:t>
       </w:r>
       <w:r w:rsidR="00137988" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="009229B3" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>%; vidējiem uzņēmumiem – 80</w:t>
       </w:r>
       <w:r w:rsidR="00137988" w:rsidRPr="0028413D">
         <w:rPr>
@@ -11975,59 +12205,59 @@
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="009229B3" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>%; lielajiem uzņēmumiem – 70</w:t>
       </w:r>
       <w:r w:rsidR="00137988" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="009229B3" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>%.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w14:paraId="797E48B2" w14:textId="72C286DA" w:rsidR="008A2000" w:rsidRPr="0028413D" w:rsidRDefault="008A2000" w:rsidP="008A2000">
       <w:pPr>
-        <w:pStyle w:val="Vresteksts"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
-          <w:rStyle w:val="Vresatsauce"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidR="00A93DE7" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja tiek piesaistīts </w:t>
       </w:r>
       <w:r w:rsidR="00D427EB" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>SAMP</w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
@@ -12042,286 +12272,286 @@
         <w:t>sākot ar</w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2024. gada 1. janvār</w:t>
       </w:r>
       <w:r w:rsidR="00A93DE7" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> atbilstoši Eiropas Komisijas 2014. gada 17. jūnija Regulas (ES) Nr. 651/2014, ar ko noteiktas atbalsta kategorijas atzīst par saderīgām ar iekšējo tirgu, piemērojot Līguma 107. un 108. pantu, 6. panta 5. punkta “n” apakšpunktam, kurš nosaka stimulējošās ietekmes izņēmumu.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
     <w:p w14:paraId="06DF06B6" w14:textId="6E9D03BD" w:rsidR="008613F8" w:rsidRPr="0028413D" w:rsidRDefault="008613F8" w:rsidP="008613F8">
       <w:pPr>
-        <w:pStyle w:val="Vresteksts"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
-          <w:rStyle w:val="Vresatsauce"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidR="00BC17B5" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Vadlīnijas pieejamas </w:t>
       </w:r>
       <w:hyperlink r:id="rId4" w:history="1">
         <w:r w:rsidRPr="0028413D">
           <w:rPr>
-            <w:rStyle w:val="Hipersaite"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>šeit</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
-          <w:rStyle w:val="Hipersaite"/>
+          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
     <w:p w14:paraId="6D2BCF45" w14:textId="1CB2D6D8" w:rsidR="008613F8" w:rsidRPr="0028413D" w:rsidRDefault="008613F8" w:rsidP="008613F8">
       <w:pPr>
-        <w:pStyle w:val="Vresteksts"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
-          <w:rStyle w:val="Vresatsauce"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidR="00BC17B5" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">Metodika pieejama </w:t>
       </w:r>
       <w:hyperlink r:id="rId5" w:history="1">
         <w:r w:rsidRPr="0028413D">
           <w:rPr>
-            <w:rStyle w:val="Hipersaite"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           </w:rPr>
           <w:t>šeit</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
     <w:p w14:paraId="44BB74D7" w14:textId="77777777" w:rsidR="008613F8" w:rsidRPr="0028413D" w:rsidRDefault="008613F8" w:rsidP="008613F8">
       <w:pPr>
-        <w:pStyle w:val="Vresteksts"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
-          <w:rStyle w:val="Vresatsauce"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> Vadlīnijas pieejamas </w:t>
       </w:r>
       <w:hyperlink r:id="rId6" w:history="1">
         <w:r w:rsidRPr="0028413D">
           <w:rPr>
-            <w:rStyle w:val="Hipersaite"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           </w:rPr>
           <w:t>šeit</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
     <w:p w14:paraId="0940F8B3" w14:textId="1F8B229E" w:rsidR="003C76B0" w:rsidRPr="0028413D" w:rsidRDefault="003C76B0" w:rsidP="003C76B0">
       <w:pPr>
-        <w:pStyle w:val="Vresteksts"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
-          <w:rStyle w:val="Vresatsauce"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidR="00E207EB" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">Pieejami </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidRPr="0028413D">
           <w:rPr>
-            <w:rStyle w:val="Hipersaite"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           </w:rPr>
           <w:t>https://likumi.lv/ta/id/343827</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
     <w:p w14:paraId="321F8AFC" w14:textId="4EF33D80" w:rsidR="00FB4B0B" w:rsidRPr="0028413D" w:rsidRDefault="00FB4B0B" w:rsidP="00116587">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
-          <w:rStyle w:val="Vresatsauce"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidR="00240D1F" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00A914FE" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Eiropas Parlamenta un Padomes 2024. gada 23. septembra Regula (ES, Euratom) 2024/2509 par finanšu noteikumiem, ko piemēro Savienības vispārējam budžetam. Pieejams šeit: </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="00A914FE" w:rsidRPr="0028413D">
           <w:rPr>
-            <w:rStyle w:val="Hipersaite"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>https://eur-lex.europa.eu/legal-content/lv/TXT/?uri=CELEX%3A32024R2509</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00D442B1" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
     <w:p w14:paraId="57DFA17B" w14:textId="58ABEEE0" w:rsidR="00702951" w:rsidRPr="00D611F2" w:rsidRDefault="00702951" w:rsidP="00116587">
       <w:pPr>
-        <w:pStyle w:val="Vresteksts"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
-          <w:rStyle w:val="Vresatsauce"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidR="00D442B1" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Ministru kabineta </w:t>
       </w:r>
       <w:r w:rsidR="002F44E2" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>2023.</w:t>
       </w:r>
@@ -12400,59 +12630,59 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00E47719" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>gada plānošanas periodā</w:t>
       </w:r>
       <w:r w:rsidR="00D96CCA" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>”.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
     <w:p w14:paraId="3E494BFD" w14:textId="5B352E3D" w:rsidR="00AE133D" w:rsidRPr="0028413D" w:rsidRDefault="00AE133D" w:rsidP="00116587">
       <w:pPr>
-        <w:pStyle w:val="Vresteksts"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
-          <w:rStyle w:val="Vresatsauce"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidR="002F5B50" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Ministru kabineta </w:t>
       </w:r>
       <w:r w:rsidR="00945422" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>2023</w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
@@ -12508,147 +12738,141 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> noteikumi Nr. </w:t>
       </w:r>
       <w:r w:rsidR="00945422" w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">408 </w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>“Kārtība, kādā Eiropas Savienības fondu vadībā iesaistītās institūcijas nodrošina šo fondu ieviešanu 2021.–2027. gada plānošanas periodā”.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
     <w:p w14:paraId="0408B00A" w14:textId="77777777" w:rsidR="00547A61" w:rsidRPr="0028413D" w:rsidRDefault="00547A61" w:rsidP="00622AE3">
       <w:pPr>
-        <w:pStyle w:val="Vresteksts"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
-          <w:rStyle w:val="Vresatsauce"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0028413D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>Vienošanās par projekta īstenošanu tiek parakstīta Projektu portālā un netiek noformēta atsevišķa elektroniska dokumenta formā. Nolikuma pielikumā pievienota Vienošanās par projekta īstenošanu standartformas priekšskatījuma izdruka, un tā satur būtiskākos projekta īstenošanas nosacījumus. Izdrukā ar simbolu “@” apzīmēti mainīgie elementi.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1491902409"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="6F35D30E" w14:textId="0704FAF5" w:rsidR="00763C7B" w:rsidRPr="00880274" w:rsidRDefault="00763C7B">
         <w:pPr>
-          <w:pStyle w:val="Galvene"/>
+          <w:pStyle w:val="Header"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:cs="Times New Roman"/>
           </w:rPr>
         </w:pPr>
-        <w:r w:rsidRPr="00880274">
+        <w:r w:rsidRPr="009011D8">
           <w:rPr>
-            <w:rFonts w:cs="Times New Roman"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00880274">
+        <w:r w:rsidRPr="009011D8">
           <w:rPr>
-            <w:rFonts w:cs="Times New Roman"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00880274">
+        <w:r w:rsidRPr="009011D8">
           <w:rPr>
-            <w:rFonts w:cs="Times New Roman"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000E2D63">
+        <w:r w:rsidR="000E2D63" w:rsidRPr="009011D8">
           <w:rPr>
-            <w:rFonts w:cs="Times New Roman"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           </w:rPr>
-          <w:t>1</w:t>
+          <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="000E2D63">
+        <w:r w:rsidRPr="009011D8">
           <w:rPr>
-            <w:rFonts w:cs="Times New Roman"/>
-[...5 lines deleted...]
-            <w:rFonts w:cs="Times New Roman"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="7EEEB220" w14:textId="77777777" w:rsidR="00763C7B" w:rsidRDefault="00763C7B">
     <w:pPr>
-      <w:pStyle w:val="Galvene"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0CEF5C12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CD94413E"/>
     <w:lvl w:ilvl="0" w:tplc="04260019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -14770,61 +14994,65 @@
   </w:num>
   <w:num w:numId="18" w16cid:durableId="762653413">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1870608517">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="296683266">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="515462979">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1075057290">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:person w15:author="Andra Rūse">
     <w15:presenceInfo w15:providerId="AD" w15:userId="S::andra.ruse@cfla.gov.lv::e0971268-7a02-4c28-a0a4-f2c0356cf3b4"/>
   </w15:person>
+  <w15:person w15:author="Linda Broliša">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::linda.brolisa@cfla.gov.lv::06b756c8-7be6-4c9b-87e3-f5093d34754a"/>
+  </w15:person>
+  <w15:person w15:author="Anna Gintere">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::Anna.Gintere@varam.gov.lv::e20ef821-c516-4be9-841f-1b90f6683fef"/>
+  </w15:person>
   <w15:person w15:author="Dagnija Burtniece-Pīlēna">
     <w15:presenceInfo w15:providerId="AD" w15:userId="S::Dagnija.Burtniece@varam.gov.lv::cd63a1c5-ed5d-436a-b7d8-0c8e80ece4ac"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="101"/>
-[...1 lines deleted...]
-  <w:trackRevisions/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000A0BC7"/>
     <w:rsid w:val="00000595"/>
     <w:rsid w:val="000008AA"/>
     <w:rsid w:val="00000963"/>
@@ -14861,50 +15089,51 @@
     <w:rsid w:val="00040A30"/>
     <w:rsid w:val="00041233"/>
     <w:rsid w:val="00041330"/>
     <w:rsid w:val="00042922"/>
     <w:rsid w:val="00042986"/>
     <w:rsid w:val="00042E34"/>
     <w:rsid w:val="0004362D"/>
     <w:rsid w:val="0004459A"/>
     <w:rsid w:val="00044F17"/>
     <w:rsid w:val="00045BF2"/>
     <w:rsid w:val="000471FC"/>
     <w:rsid w:val="00051445"/>
     <w:rsid w:val="00051815"/>
     <w:rsid w:val="00053188"/>
     <w:rsid w:val="00053A8B"/>
     <w:rsid w:val="000540C8"/>
     <w:rsid w:val="00055741"/>
     <w:rsid w:val="0005607E"/>
     <w:rsid w:val="00056279"/>
     <w:rsid w:val="0005668D"/>
     <w:rsid w:val="000570CE"/>
     <w:rsid w:val="00060FFB"/>
     <w:rsid w:val="0006103A"/>
     <w:rsid w:val="00061AB8"/>
     <w:rsid w:val="000622CC"/>
+    <w:rsid w:val="00062711"/>
     <w:rsid w:val="00063683"/>
     <w:rsid w:val="00063D44"/>
     <w:rsid w:val="00064C94"/>
     <w:rsid w:val="00064E5E"/>
     <w:rsid w:val="00067BB2"/>
     <w:rsid w:val="00070737"/>
     <w:rsid w:val="00071395"/>
     <w:rsid w:val="0007155E"/>
     <w:rsid w:val="00071EBA"/>
     <w:rsid w:val="000726F3"/>
     <w:rsid w:val="000734DA"/>
     <w:rsid w:val="00074B5E"/>
     <w:rsid w:val="00075151"/>
     <w:rsid w:val="00075B07"/>
     <w:rsid w:val="0007792D"/>
     <w:rsid w:val="00077AD3"/>
     <w:rsid w:val="00077DC8"/>
     <w:rsid w:val="00080D8C"/>
     <w:rsid w:val="00081E54"/>
     <w:rsid w:val="00082039"/>
     <w:rsid w:val="00082145"/>
     <w:rsid w:val="000823E3"/>
     <w:rsid w:val="00082553"/>
     <w:rsid w:val="0008295D"/>
     <w:rsid w:val="0008339D"/>
@@ -14989,205 +15218,210 @@
     <w:rsid w:val="000E38A2"/>
     <w:rsid w:val="000E4A52"/>
     <w:rsid w:val="000E71B7"/>
     <w:rsid w:val="000F07BB"/>
     <w:rsid w:val="000F28D3"/>
     <w:rsid w:val="000F4732"/>
     <w:rsid w:val="000F480D"/>
     <w:rsid w:val="000F586E"/>
     <w:rsid w:val="000F7D48"/>
     <w:rsid w:val="00100728"/>
     <w:rsid w:val="00101D1D"/>
     <w:rsid w:val="00101F04"/>
     <w:rsid w:val="00103090"/>
     <w:rsid w:val="00104010"/>
     <w:rsid w:val="001064F0"/>
     <w:rsid w:val="0010714F"/>
     <w:rsid w:val="001115F5"/>
     <w:rsid w:val="00111EFD"/>
     <w:rsid w:val="00112152"/>
     <w:rsid w:val="00112308"/>
     <w:rsid w:val="00112952"/>
     <w:rsid w:val="001137F2"/>
     <w:rsid w:val="00113CA9"/>
     <w:rsid w:val="00114452"/>
     <w:rsid w:val="00114608"/>
+    <w:rsid w:val="00114866"/>
     <w:rsid w:val="00114B82"/>
     <w:rsid w:val="001150D2"/>
     <w:rsid w:val="0011592D"/>
     <w:rsid w:val="00115A49"/>
     <w:rsid w:val="00115FD0"/>
     <w:rsid w:val="00116587"/>
     <w:rsid w:val="00120B91"/>
     <w:rsid w:val="001215AE"/>
     <w:rsid w:val="00121663"/>
     <w:rsid w:val="00123632"/>
     <w:rsid w:val="0012412B"/>
     <w:rsid w:val="00124F24"/>
     <w:rsid w:val="00125F6A"/>
     <w:rsid w:val="001306D9"/>
     <w:rsid w:val="00130DEE"/>
     <w:rsid w:val="0013188F"/>
     <w:rsid w:val="00132867"/>
     <w:rsid w:val="00132A4A"/>
     <w:rsid w:val="00133A2C"/>
     <w:rsid w:val="00133DA8"/>
     <w:rsid w:val="00134340"/>
     <w:rsid w:val="00136C25"/>
     <w:rsid w:val="00136D14"/>
     <w:rsid w:val="00137988"/>
     <w:rsid w:val="00137B16"/>
     <w:rsid w:val="001402AB"/>
     <w:rsid w:val="00140787"/>
     <w:rsid w:val="00140F12"/>
     <w:rsid w:val="001422B6"/>
     <w:rsid w:val="0014261A"/>
     <w:rsid w:val="0014332B"/>
     <w:rsid w:val="00144205"/>
     <w:rsid w:val="00144B8B"/>
     <w:rsid w:val="0014518C"/>
     <w:rsid w:val="00145F9E"/>
     <w:rsid w:val="00146620"/>
     <w:rsid w:val="00150FDA"/>
     <w:rsid w:val="00151D6E"/>
     <w:rsid w:val="00151EFA"/>
+    <w:rsid w:val="0015218F"/>
     <w:rsid w:val="00152C44"/>
     <w:rsid w:val="00152F67"/>
     <w:rsid w:val="00153A1A"/>
     <w:rsid w:val="00154281"/>
     <w:rsid w:val="00156AA0"/>
     <w:rsid w:val="00157CC3"/>
     <w:rsid w:val="001600C2"/>
     <w:rsid w:val="00161469"/>
     <w:rsid w:val="00163C94"/>
     <w:rsid w:val="00164584"/>
     <w:rsid w:val="00165725"/>
     <w:rsid w:val="00165FB9"/>
     <w:rsid w:val="001661BA"/>
     <w:rsid w:val="00166AB9"/>
     <w:rsid w:val="00167064"/>
     <w:rsid w:val="00167134"/>
     <w:rsid w:val="00167D77"/>
     <w:rsid w:val="00167F8E"/>
     <w:rsid w:val="00170385"/>
     <w:rsid w:val="001706E2"/>
     <w:rsid w:val="001707C5"/>
     <w:rsid w:val="00172CF3"/>
     <w:rsid w:val="0017435E"/>
     <w:rsid w:val="001750E0"/>
     <w:rsid w:val="0017579D"/>
     <w:rsid w:val="001775DB"/>
     <w:rsid w:val="00177745"/>
     <w:rsid w:val="00177AC4"/>
     <w:rsid w:val="0018099F"/>
     <w:rsid w:val="001813F9"/>
     <w:rsid w:val="0018140E"/>
     <w:rsid w:val="00182082"/>
     <w:rsid w:val="00183ADA"/>
     <w:rsid w:val="00184A1C"/>
     <w:rsid w:val="00184F21"/>
     <w:rsid w:val="0018550D"/>
     <w:rsid w:val="00186AEC"/>
     <w:rsid w:val="001870A5"/>
     <w:rsid w:val="001870BF"/>
     <w:rsid w:val="00187AE8"/>
     <w:rsid w:val="00187DDB"/>
     <w:rsid w:val="00187F94"/>
     <w:rsid w:val="00192289"/>
     <w:rsid w:val="001931FB"/>
     <w:rsid w:val="0019345B"/>
     <w:rsid w:val="00193C5A"/>
     <w:rsid w:val="00193DAD"/>
     <w:rsid w:val="00193DC6"/>
     <w:rsid w:val="001943B6"/>
     <w:rsid w:val="00195776"/>
+    <w:rsid w:val="00195F51"/>
     <w:rsid w:val="00196D30"/>
     <w:rsid w:val="00196D54"/>
     <w:rsid w:val="001A05D7"/>
     <w:rsid w:val="001A13E2"/>
     <w:rsid w:val="001A2736"/>
     <w:rsid w:val="001A3840"/>
     <w:rsid w:val="001A43FB"/>
     <w:rsid w:val="001B0BC2"/>
     <w:rsid w:val="001B2689"/>
     <w:rsid w:val="001B2702"/>
     <w:rsid w:val="001B28A9"/>
     <w:rsid w:val="001B2C8B"/>
     <w:rsid w:val="001B2DE0"/>
     <w:rsid w:val="001B3422"/>
     <w:rsid w:val="001B38AC"/>
     <w:rsid w:val="001B4031"/>
     <w:rsid w:val="001B41EF"/>
     <w:rsid w:val="001B57D6"/>
     <w:rsid w:val="001B5AB1"/>
     <w:rsid w:val="001B77E9"/>
     <w:rsid w:val="001B7BC7"/>
     <w:rsid w:val="001B7FBF"/>
     <w:rsid w:val="001C09A9"/>
     <w:rsid w:val="001C1A87"/>
     <w:rsid w:val="001C2119"/>
     <w:rsid w:val="001C21EF"/>
     <w:rsid w:val="001C2BA7"/>
     <w:rsid w:val="001C3905"/>
     <w:rsid w:val="001C3BA8"/>
     <w:rsid w:val="001C490F"/>
     <w:rsid w:val="001C4A28"/>
     <w:rsid w:val="001C4DE6"/>
     <w:rsid w:val="001C5742"/>
     <w:rsid w:val="001C5868"/>
     <w:rsid w:val="001C5A2D"/>
+    <w:rsid w:val="001C672D"/>
     <w:rsid w:val="001C6A65"/>
     <w:rsid w:val="001C7471"/>
     <w:rsid w:val="001C76B5"/>
     <w:rsid w:val="001D2898"/>
     <w:rsid w:val="001D28A9"/>
     <w:rsid w:val="001D3021"/>
     <w:rsid w:val="001D31CA"/>
     <w:rsid w:val="001D39BB"/>
     <w:rsid w:val="001D4943"/>
     <w:rsid w:val="001D4D1D"/>
     <w:rsid w:val="001D5901"/>
     <w:rsid w:val="001D5E16"/>
     <w:rsid w:val="001D6920"/>
     <w:rsid w:val="001D69FF"/>
     <w:rsid w:val="001D6EEA"/>
     <w:rsid w:val="001E02D8"/>
     <w:rsid w:val="001E04A9"/>
     <w:rsid w:val="001E0CDA"/>
     <w:rsid w:val="001E1167"/>
     <w:rsid w:val="001E1E89"/>
     <w:rsid w:val="001E21CB"/>
     <w:rsid w:val="001E23A6"/>
     <w:rsid w:val="001E3A5E"/>
     <w:rsid w:val="001E44BF"/>
     <w:rsid w:val="001E4627"/>
     <w:rsid w:val="001E466D"/>
     <w:rsid w:val="001E480A"/>
     <w:rsid w:val="001E68DA"/>
     <w:rsid w:val="001E703F"/>
     <w:rsid w:val="001E70FB"/>
     <w:rsid w:val="001E7424"/>
+    <w:rsid w:val="001E7E38"/>
     <w:rsid w:val="001F02C0"/>
     <w:rsid w:val="001F0ECA"/>
     <w:rsid w:val="001F15DF"/>
     <w:rsid w:val="001F2114"/>
     <w:rsid w:val="001F3565"/>
     <w:rsid w:val="001F3C84"/>
     <w:rsid w:val="001F4078"/>
     <w:rsid w:val="001F4729"/>
     <w:rsid w:val="001F4CBA"/>
     <w:rsid w:val="001F518A"/>
     <w:rsid w:val="001F5218"/>
     <w:rsid w:val="001F587A"/>
     <w:rsid w:val="001F5C06"/>
     <w:rsid w:val="001F6058"/>
     <w:rsid w:val="001F67C5"/>
     <w:rsid w:val="001F78B4"/>
     <w:rsid w:val="001F7BEC"/>
     <w:rsid w:val="001F7F50"/>
     <w:rsid w:val="0020087D"/>
     <w:rsid w:val="00200C1B"/>
     <w:rsid w:val="0020208A"/>
     <w:rsid w:val="00202C7E"/>
     <w:rsid w:val="0020379A"/>
     <w:rsid w:val="0020412F"/>
     <w:rsid w:val="00204E40"/>
@@ -15296,79 +15530,81 @@
     <w:rsid w:val="0029301D"/>
     <w:rsid w:val="002938BB"/>
     <w:rsid w:val="00294760"/>
     <w:rsid w:val="0029511F"/>
     <w:rsid w:val="00295ABE"/>
     <w:rsid w:val="00295F7E"/>
     <w:rsid w:val="002969F2"/>
     <w:rsid w:val="002A1178"/>
     <w:rsid w:val="002A205D"/>
     <w:rsid w:val="002A2569"/>
     <w:rsid w:val="002A3226"/>
     <w:rsid w:val="002A329F"/>
     <w:rsid w:val="002A34A9"/>
     <w:rsid w:val="002A370A"/>
     <w:rsid w:val="002A51A4"/>
     <w:rsid w:val="002A57A3"/>
     <w:rsid w:val="002A616A"/>
     <w:rsid w:val="002A62BA"/>
     <w:rsid w:val="002A7CE5"/>
     <w:rsid w:val="002B02D2"/>
     <w:rsid w:val="002B0B6F"/>
     <w:rsid w:val="002B10E0"/>
     <w:rsid w:val="002B11BC"/>
     <w:rsid w:val="002B249C"/>
     <w:rsid w:val="002B2C8E"/>
+    <w:rsid w:val="002B4AF4"/>
     <w:rsid w:val="002B5332"/>
     <w:rsid w:val="002B5E9C"/>
     <w:rsid w:val="002B6657"/>
     <w:rsid w:val="002B67AC"/>
     <w:rsid w:val="002B6B33"/>
     <w:rsid w:val="002B791B"/>
     <w:rsid w:val="002C16D3"/>
     <w:rsid w:val="002C2105"/>
     <w:rsid w:val="002C2AB0"/>
     <w:rsid w:val="002C2E23"/>
     <w:rsid w:val="002C379A"/>
     <w:rsid w:val="002C402A"/>
     <w:rsid w:val="002C4EBA"/>
     <w:rsid w:val="002C60B4"/>
     <w:rsid w:val="002C61D8"/>
     <w:rsid w:val="002C7289"/>
     <w:rsid w:val="002C7873"/>
     <w:rsid w:val="002C7D6F"/>
     <w:rsid w:val="002C7F2B"/>
     <w:rsid w:val="002D1663"/>
     <w:rsid w:val="002D1B7C"/>
     <w:rsid w:val="002D1CB7"/>
     <w:rsid w:val="002D28EE"/>
     <w:rsid w:val="002D33E7"/>
     <w:rsid w:val="002D6E20"/>
     <w:rsid w:val="002D7611"/>
     <w:rsid w:val="002D780F"/>
     <w:rsid w:val="002E0481"/>
     <w:rsid w:val="002E04BD"/>
+    <w:rsid w:val="002E0FAF"/>
     <w:rsid w:val="002E1A52"/>
     <w:rsid w:val="002E2502"/>
     <w:rsid w:val="002E2B51"/>
     <w:rsid w:val="002E2BA1"/>
     <w:rsid w:val="002E2F62"/>
     <w:rsid w:val="002E3B38"/>
     <w:rsid w:val="002E5CE7"/>
     <w:rsid w:val="002E6DA0"/>
     <w:rsid w:val="002E6EFF"/>
     <w:rsid w:val="002F0CEA"/>
     <w:rsid w:val="002F1151"/>
     <w:rsid w:val="002F135C"/>
     <w:rsid w:val="002F1707"/>
     <w:rsid w:val="002F1FAB"/>
     <w:rsid w:val="002F21AA"/>
     <w:rsid w:val="002F28B6"/>
     <w:rsid w:val="002F28E6"/>
     <w:rsid w:val="002F3C5F"/>
     <w:rsid w:val="002F4019"/>
     <w:rsid w:val="002F4468"/>
     <w:rsid w:val="002F44E2"/>
     <w:rsid w:val="002F4E45"/>
     <w:rsid w:val="002F5B50"/>
     <w:rsid w:val="002F63F5"/>
     <w:rsid w:val="00300129"/>
@@ -15431,50 +15667,51 @@
     <w:rsid w:val="003319D9"/>
     <w:rsid w:val="003324A5"/>
     <w:rsid w:val="00332D7D"/>
     <w:rsid w:val="00333109"/>
     <w:rsid w:val="0033343D"/>
     <w:rsid w:val="00334704"/>
     <w:rsid w:val="00334CA6"/>
     <w:rsid w:val="003356F1"/>
     <w:rsid w:val="00336389"/>
     <w:rsid w:val="00336642"/>
     <w:rsid w:val="0033793F"/>
     <w:rsid w:val="00340AFB"/>
     <w:rsid w:val="0034103D"/>
     <w:rsid w:val="00341097"/>
     <w:rsid w:val="00342162"/>
     <w:rsid w:val="00342250"/>
     <w:rsid w:val="003428DA"/>
     <w:rsid w:val="00342B4A"/>
     <w:rsid w:val="00342CEB"/>
     <w:rsid w:val="00343EEA"/>
     <w:rsid w:val="00346120"/>
     <w:rsid w:val="00346DA5"/>
     <w:rsid w:val="00350E7D"/>
     <w:rsid w:val="00350EBC"/>
     <w:rsid w:val="00351CC1"/>
+    <w:rsid w:val="00352152"/>
     <w:rsid w:val="003535C8"/>
     <w:rsid w:val="003539BC"/>
     <w:rsid w:val="00354C63"/>
     <w:rsid w:val="00354CCB"/>
     <w:rsid w:val="00355466"/>
     <w:rsid w:val="003555C1"/>
     <w:rsid w:val="00355F4C"/>
     <w:rsid w:val="0035605F"/>
     <w:rsid w:val="00357050"/>
     <w:rsid w:val="00357CB0"/>
     <w:rsid w:val="00360C19"/>
     <w:rsid w:val="00360E0F"/>
     <w:rsid w:val="003623CC"/>
     <w:rsid w:val="003628BB"/>
     <w:rsid w:val="00362EE1"/>
     <w:rsid w:val="003632CC"/>
     <w:rsid w:val="00364F6C"/>
     <w:rsid w:val="0036528E"/>
     <w:rsid w:val="00365B60"/>
     <w:rsid w:val="00371BDA"/>
     <w:rsid w:val="003722B8"/>
     <w:rsid w:val="00374458"/>
     <w:rsid w:val="003754B9"/>
     <w:rsid w:val="0037586E"/>
     <w:rsid w:val="00375AF7"/>
@@ -15624,78 +15861,80 @@
     <w:rsid w:val="0043215E"/>
     <w:rsid w:val="00432F3A"/>
     <w:rsid w:val="00433552"/>
     <w:rsid w:val="0043374A"/>
     <w:rsid w:val="0043459A"/>
     <w:rsid w:val="0043465C"/>
     <w:rsid w:val="0043516C"/>
     <w:rsid w:val="0043557A"/>
     <w:rsid w:val="0043563F"/>
     <w:rsid w:val="00435889"/>
     <w:rsid w:val="0043778E"/>
     <w:rsid w:val="00437D66"/>
     <w:rsid w:val="00442428"/>
     <w:rsid w:val="00442B6B"/>
     <w:rsid w:val="004445B0"/>
     <w:rsid w:val="00444767"/>
     <w:rsid w:val="00444F99"/>
     <w:rsid w:val="004461C7"/>
     <w:rsid w:val="0044681D"/>
     <w:rsid w:val="00446954"/>
     <w:rsid w:val="004469DA"/>
     <w:rsid w:val="00446CC4"/>
     <w:rsid w:val="00447C4F"/>
     <w:rsid w:val="00447D3D"/>
     <w:rsid w:val="00447EEB"/>
+    <w:rsid w:val="00450654"/>
     <w:rsid w:val="00453217"/>
     <w:rsid w:val="0045589B"/>
     <w:rsid w:val="004569ED"/>
     <w:rsid w:val="00456DC1"/>
     <w:rsid w:val="004573CB"/>
     <w:rsid w:val="0046166F"/>
     <w:rsid w:val="00461AF0"/>
     <w:rsid w:val="00461BF5"/>
     <w:rsid w:val="00461C89"/>
     <w:rsid w:val="004623F3"/>
     <w:rsid w:val="004662E0"/>
     <w:rsid w:val="00467970"/>
     <w:rsid w:val="00467A9F"/>
     <w:rsid w:val="00467BB8"/>
     <w:rsid w:val="00467F35"/>
     <w:rsid w:val="00470818"/>
     <w:rsid w:val="00474F1E"/>
     <w:rsid w:val="00475302"/>
     <w:rsid w:val="00475FF9"/>
     <w:rsid w:val="0047692B"/>
     <w:rsid w:val="00476B31"/>
     <w:rsid w:val="00476E1F"/>
     <w:rsid w:val="004775FE"/>
     <w:rsid w:val="0048069D"/>
     <w:rsid w:val="00482893"/>
     <w:rsid w:val="00482C98"/>
     <w:rsid w:val="00482D63"/>
     <w:rsid w:val="00484753"/>
+    <w:rsid w:val="00484E6E"/>
     <w:rsid w:val="00485091"/>
     <w:rsid w:val="004857B6"/>
     <w:rsid w:val="00490555"/>
     <w:rsid w:val="00490637"/>
     <w:rsid w:val="00491131"/>
     <w:rsid w:val="004941C3"/>
     <w:rsid w:val="00494350"/>
     <w:rsid w:val="00494664"/>
     <w:rsid w:val="00494930"/>
     <w:rsid w:val="004960A9"/>
     <w:rsid w:val="004960CA"/>
     <w:rsid w:val="0049679B"/>
     <w:rsid w:val="00496BF9"/>
     <w:rsid w:val="00497048"/>
     <w:rsid w:val="004A0500"/>
     <w:rsid w:val="004A1A73"/>
     <w:rsid w:val="004A3100"/>
     <w:rsid w:val="004A3B57"/>
     <w:rsid w:val="004A3EAA"/>
     <w:rsid w:val="004A4B09"/>
     <w:rsid w:val="004A4DCC"/>
     <w:rsid w:val="004A57DF"/>
     <w:rsid w:val="004A764E"/>
     <w:rsid w:val="004A78EA"/>
     <w:rsid w:val="004B0C5E"/>
@@ -15729,110 +15968,114 @@
     <w:rsid w:val="004D68EF"/>
     <w:rsid w:val="004D6938"/>
     <w:rsid w:val="004D6C1B"/>
     <w:rsid w:val="004D72E9"/>
     <w:rsid w:val="004D7AF0"/>
     <w:rsid w:val="004D7C6B"/>
     <w:rsid w:val="004E0467"/>
     <w:rsid w:val="004E0468"/>
     <w:rsid w:val="004E0922"/>
     <w:rsid w:val="004E0B13"/>
     <w:rsid w:val="004E10E2"/>
     <w:rsid w:val="004E184D"/>
     <w:rsid w:val="004E3E56"/>
     <w:rsid w:val="004E402D"/>
     <w:rsid w:val="004E45DE"/>
     <w:rsid w:val="004E4F98"/>
     <w:rsid w:val="004E7231"/>
     <w:rsid w:val="004E779E"/>
     <w:rsid w:val="004F005C"/>
     <w:rsid w:val="004F015B"/>
     <w:rsid w:val="004F061C"/>
     <w:rsid w:val="004F0D37"/>
     <w:rsid w:val="004F1B0A"/>
     <w:rsid w:val="004F1F50"/>
     <w:rsid w:val="004F1F7C"/>
+    <w:rsid w:val="004F2A0B"/>
     <w:rsid w:val="004F2C1D"/>
     <w:rsid w:val="004F3865"/>
     <w:rsid w:val="004F38C3"/>
     <w:rsid w:val="004F451B"/>
     <w:rsid w:val="004F4B51"/>
     <w:rsid w:val="004F530D"/>
     <w:rsid w:val="004F59C4"/>
     <w:rsid w:val="004F5A73"/>
     <w:rsid w:val="004F759B"/>
     <w:rsid w:val="005002A0"/>
     <w:rsid w:val="00500DA3"/>
     <w:rsid w:val="005011AF"/>
     <w:rsid w:val="00501392"/>
     <w:rsid w:val="00501EF4"/>
     <w:rsid w:val="00506153"/>
     <w:rsid w:val="00511539"/>
     <w:rsid w:val="0051182D"/>
     <w:rsid w:val="00511DAB"/>
+    <w:rsid w:val="0051368D"/>
     <w:rsid w:val="00513BCE"/>
     <w:rsid w:val="00513E6C"/>
     <w:rsid w:val="005147DD"/>
     <w:rsid w:val="005150C3"/>
     <w:rsid w:val="00517E15"/>
     <w:rsid w:val="0052034E"/>
     <w:rsid w:val="00520372"/>
     <w:rsid w:val="00521740"/>
     <w:rsid w:val="0052180D"/>
     <w:rsid w:val="00521BC3"/>
     <w:rsid w:val="00522975"/>
     <w:rsid w:val="00523BAC"/>
     <w:rsid w:val="005246B9"/>
     <w:rsid w:val="00524B9B"/>
     <w:rsid w:val="00525794"/>
     <w:rsid w:val="00525CAD"/>
     <w:rsid w:val="00527316"/>
     <w:rsid w:val="00527B2B"/>
     <w:rsid w:val="00527E67"/>
     <w:rsid w:val="005301F2"/>
     <w:rsid w:val="0053179D"/>
     <w:rsid w:val="00531F24"/>
     <w:rsid w:val="00532A98"/>
     <w:rsid w:val="00533221"/>
     <w:rsid w:val="00534FD3"/>
     <w:rsid w:val="00535249"/>
     <w:rsid w:val="00535526"/>
     <w:rsid w:val="00535A0A"/>
     <w:rsid w:val="00535F93"/>
     <w:rsid w:val="00536E81"/>
     <w:rsid w:val="0053706B"/>
     <w:rsid w:val="00540A94"/>
     <w:rsid w:val="00540C60"/>
     <w:rsid w:val="005420E9"/>
     <w:rsid w:val="00544CBC"/>
+    <w:rsid w:val="00545A2D"/>
     <w:rsid w:val="00546640"/>
     <w:rsid w:val="00547495"/>
     <w:rsid w:val="00547A61"/>
     <w:rsid w:val="00547D4E"/>
     <w:rsid w:val="005504B5"/>
     <w:rsid w:val="0055070C"/>
     <w:rsid w:val="00550B5F"/>
+    <w:rsid w:val="00552353"/>
     <w:rsid w:val="005527C1"/>
     <w:rsid w:val="00552FE5"/>
     <w:rsid w:val="00553396"/>
     <w:rsid w:val="00553415"/>
     <w:rsid w:val="00554BC4"/>
     <w:rsid w:val="0055662E"/>
     <w:rsid w:val="0055666A"/>
     <w:rsid w:val="00557C36"/>
     <w:rsid w:val="00561CD9"/>
     <w:rsid w:val="00563509"/>
     <w:rsid w:val="00563932"/>
     <w:rsid w:val="00563A13"/>
     <w:rsid w:val="00563DE3"/>
     <w:rsid w:val="0056546E"/>
     <w:rsid w:val="0056565D"/>
     <w:rsid w:val="00565CFF"/>
     <w:rsid w:val="005672CD"/>
     <w:rsid w:val="0056732C"/>
     <w:rsid w:val="00567495"/>
     <w:rsid w:val="00570354"/>
     <w:rsid w:val="00571CF0"/>
     <w:rsid w:val="00571D48"/>
     <w:rsid w:val="0057212D"/>
     <w:rsid w:val="00574147"/>
     <w:rsid w:val="00575627"/>
@@ -15859,50 +16102,51 @@
     <w:rsid w:val="00590D2F"/>
     <w:rsid w:val="00591659"/>
     <w:rsid w:val="005922B8"/>
     <w:rsid w:val="0059268A"/>
     <w:rsid w:val="00593C80"/>
     <w:rsid w:val="00594244"/>
     <w:rsid w:val="00595021"/>
     <w:rsid w:val="005A17E2"/>
     <w:rsid w:val="005A1C4D"/>
     <w:rsid w:val="005A2519"/>
     <w:rsid w:val="005A2556"/>
     <w:rsid w:val="005A2566"/>
     <w:rsid w:val="005A2F9B"/>
     <w:rsid w:val="005A3434"/>
     <w:rsid w:val="005A65DD"/>
     <w:rsid w:val="005B0831"/>
     <w:rsid w:val="005B0D57"/>
     <w:rsid w:val="005B113C"/>
     <w:rsid w:val="005B19A3"/>
     <w:rsid w:val="005B363D"/>
     <w:rsid w:val="005B3E80"/>
     <w:rsid w:val="005B4DBA"/>
     <w:rsid w:val="005B4F3E"/>
     <w:rsid w:val="005B543F"/>
     <w:rsid w:val="005B648B"/>
+    <w:rsid w:val="005B6703"/>
     <w:rsid w:val="005B6BE0"/>
     <w:rsid w:val="005B79D7"/>
     <w:rsid w:val="005C0366"/>
     <w:rsid w:val="005C0840"/>
     <w:rsid w:val="005C1703"/>
     <w:rsid w:val="005C2085"/>
     <w:rsid w:val="005C3100"/>
     <w:rsid w:val="005C345C"/>
     <w:rsid w:val="005C3496"/>
     <w:rsid w:val="005C34DD"/>
     <w:rsid w:val="005C3612"/>
     <w:rsid w:val="005C39A4"/>
     <w:rsid w:val="005C3EFE"/>
     <w:rsid w:val="005C4725"/>
     <w:rsid w:val="005C47BB"/>
     <w:rsid w:val="005C5315"/>
     <w:rsid w:val="005C575B"/>
     <w:rsid w:val="005C5A9C"/>
     <w:rsid w:val="005C7D80"/>
     <w:rsid w:val="005C7F5A"/>
     <w:rsid w:val="005D07FB"/>
     <w:rsid w:val="005D0C6A"/>
     <w:rsid w:val="005D1567"/>
     <w:rsid w:val="005D2D4E"/>
     <w:rsid w:val="005D2DA3"/>
@@ -15933,54 +16177,56 @@
     <w:rsid w:val="00600F64"/>
     <w:rsid w:val="00601969"/>
     <w:rsid w:val="0060303F"/>
     <w:rsid w:val="006034EC"/>
     <w:rsid w:val="006036BA"/>
     <w:rsid w:val="00603C85"/>
     <w:rsid w:val="00604A6D"/>
     <w:rsid w:val="00604B5C"/>
     <w:rsid w:val="00605007"/>
     <w:rsid w:val="00605349"/>
     <w:rsid w:val="006055E1"/>
     <w:rsid w:val="006057A3"/>
     <w:rsid w:val="006059E0"/>
     <w:rsid w:val="00605E4C"/>
     <w:rsid w:val="0060665F"/>
     <w:rsid w:val="00607601"/>
     <w:rsid w:val="006079A3"/>
     <w:rsid w:val="00607E8A"/>
     <w:rsid w:val="00610DCA"/>
     <w:rsid w:val="0061118D"/>
     <w:rsid w:val="00612A05"/>
     <w:rsid w:val="0061309B"/>
     <w:rsid w:val="006136CE"/>
     <w:rsid w:val="006142F5"/>
     <w:rsid w:val="00614668"/>
+    <w:rsid w:val="00616C06"/>
     <w:rsid w:val="00620219"/>
     <w:rsid w:val="006204AD"/>
     <w:rsid w:val="00620C60"/>
     <w:rsid w:val="00620E77"/>
+    <w:rsid w:val="006222D0"/>
     <w:rsid w:val="006227D0"/>
     <w:rsid w:val="006228DD"/>
     <w:rsid w:val="00622AE3"/>
     <w:rsid w:val="00622BC3"/>
     <w:rsid w:val="00622D66"/>
     <w:rsid w:val="0062331D"/>
     <w:rsid w:val="00624C26"/>
     <w:rsid w:val="00624FB1"/>
     <w:rsid w:val="006262C6"/>
     <w:rsid w:val="00626555"/>
     <w:rsid w:val="006279A4"/>
     <w:rsid w:val="006279AA"/>
     <w:rsid w:val="00627FCC"/>
     <w:rsid w:val="00630362"/>
     <w:rsid w:val="00630ABB"/>
     <w:rsid w:val="006319E9"/>
     <w:rsid w:val="00632F65"/>
     <w:rsid w:val="00633C03"/>
     <w:rsid w:val="00633C2F"/>
     <w:rsid w:val="0063568F"/>
     <w:rsid w:val="00635E32"/>
     <w:rsid w:val="00636A89"/>
     <w:rsid w:val="00636DC7"/>
     <w:rsid w:val="0064385A"/>
     <w:rsid w:val="00645C5B"/>
@@ -16151,121 +16397,125 @@
     <w:rsid w:val="00725CC8"/>
     <w:rsid w:val="00726FA5"/>
     <w:rsid w:val="00727FB2"/>
     <w:rsid w:val="00730070"/>
     <w:rsid w:val="007302AC"/>
     <w:rsid w:val="00731118"/>
     <w:rsid w:val="00731543"/>
     <w:rsid w:val="00731EEB"/>
     <w:rsid w:val="00732275"/>
     <w:rsid w:val="00732ED1"/>
     <w:rsid w:val="00733BA7"/>
     <w:rsid w:val="00734269"/>
     <w:rsid w:val="0073458D"/>
     <w:rsid w:val="007361E1"/>
     <w:rsid w:val="00736CCD"/>
     <w:rsid w:val="007370B8"/>
     <w:rsid w:val="007379C7"/>
     <w:rsid w:val="00737DB9"/>
     <w:rsid w:val="00740A10"/>
     <w:rsid w:val="00740F71"/>
     <w:rsid w:val="00742043"/>
     <w:rsid w:val="0074205A"/>
     <w:rsid w:val="0074251C"/>
     <w:rsid w:val="00743129"/>
     <w:rsid w:val="00743768"/>
+    <w:rsid w:val="007441E2"/>
     <w:rsid w:val="00744C2F"/>
     <w:rsid w:val="00744FF4"/>
     <w:rsid w:val="00745483"/>
     <w:rsid w:val="00745499"/>
     <w:rsid w:val="007454FE"/>
     <w:rsid w:val="00745C4B"/>
     <w:rsid w:val="00746A32"/>
     <w:rsid w:val="007470A2"/>
     <w:rsid w:val="00747782"/>
     <w:rsid w:val="00750727"/>
     <w:rsid w:val="00752AE3"/>
     <w:rsid w:val="007531F2"/>
     <w:rsid w:val="0075371E"/>
     <w:rsid w:val="00754AD2"/>
     <w:rsid w:val="007550E4"/>
     <w:rsid w:val="007560D7"/>
     <w:rsid w:val="0075637E"/>
     <w:rsid w:val="00756434"/>
     <w:rsid w:val="007565EA"/>
     <w:rsid w:val="00756780"/>
     <w:rsid w:val="00756CF1"/>
     <w:rsid w:val="0075706C"/>
     <w:rsid w:val="007570CE"/>
     <w:rsid w:val="007607E5"/>
     <w:rsid w:val="00761517"/>
     <w:rsid w:val="00761C22"/>
     <w:rsid w:val="00762CBB"/>
+    <w:rsid w:val="00763169"/>
     <w:rsid w:val="00763955"/>
     <w:rsid w:val="00763C7B"/>
     <w:rsid w:val="00763CBA"/>
     <w:rsid w:val="00763FCE"/>
     <w:rsid w:val="0076403C"/>
     <w:rsid w:val="007654F9"/>
     <w:rsid w:val="0076775A"/>
     <w:rsid w:val="00767AAC"/>
     <w:rsid w:val="00767B59"/>
     <w:rsid w:val="00770455"/>
     <w:rsid w:val="00770B26"/>
     <w:rsid w:val="00770E12"/>
     <w:rsid w:val="00773945"/>
     <w:rsid w:val="00773A2E"/>
     <w:rsid w:val="00774218"/>
     <w:rsid w:val="0077462F"/>
     <w:rsid w:val="00774A73"/>
     <w:rsid w:val="00774C57"/>
     <w:rsid w:val="00776F45"/>
     <w:rsid w:val="0077757A"/>
     <w:rsid w:val="00781BFB"/>
     <w:rsid w:val="00782546"/>
     <w:rsid w:val="007828D4"/>
     <w:rsid w:val="00783042"/>
     <w:rsid w:val="007833D7"/>
     <w:rsid w:val="00783963"/>
     <w:rsid w:val="00783CB7"/>
     <w:rsid w:val="00783F13"/>
     <w:rsid w:val="00784C2E"/>
     <w:rsid w:val="00784CE6"/>
     <w:rsid w:val="007859ED"/>
     <w:rsid w:val="00786059"/>
     <w:rsid w:val="007877D7"/>
     <w:rsid w:val="00790A97"/>
     <w:rsid w:val="00791620"/>
     <w:rsid w:val="00791C1B"/>
     <w:rsid w:val="00792F17"/>
     <w:rsid w:val="0079407A"/>
     <w:rsid w:val="00795D94"/>
     <w:rsid w:val="00795EB9"/>
+    <w:rsid w:val="0079610E"/>
     <w:rsid w:val="0079640E"/>
     <w:rsid w:val="00796C8C"/>
     <w:rsid w:val="00797480"/>
     <w:rsid w:val="00797776"/>
+    <w:rsid w:val="007A0099"/>
     <w:rsid w:val="007A0383"/>
     <w:rsid w:val="007A12FD"/>
     <w:rsid w:val="007A36DA"/>
     <w:rsid w:val="007A390F"/>
     <w:rsid w:val="007A3E26"/>
     <w:rsid w:val="007A5728"/>
     <w:rsid w:val="007A5937"/>
     <w:rsid w:val="007A5F6E"/>
     <w:rsid w:val="007A6511"/>
     <w:rsid w:val="007A68DE"/>
     <w:rsid w:val="007A6FEF"/>
     <w:rsid w:val="007A78D4"/>
     <w:rsid w:val="007B076A"/>
     <w:rsid w:val="007B0B2C"/>
     <w:rsid w:val="007B1E2F"/>
     <w:rsid w:val="007B1EDB"/>
     <w:rsid w:val="007B24AE"/>
     <w:rsid w:val="007B271D"/>
     <w:rsid w:val="007B2812"/>
     <w:rsid w:val="007B29B3"/>
     <w:rsid w:val="007B2A0E"/>
     <w:rsid w:val="007B2B5A"/>
     <w:rsid w:val="007B40CE"/>
     <w:rsid w:val="007B5495"/>
     <w:rsid w:val="007B5D99"/>
@@ -16422,149 +16672,155 @@
     <w:rsid w:val="008A065F"/>
     <w:rsid w:val="008A2000"/>
     <w:rsid w:val="008A29A8"/>
     <w:rsid w:val="008A2C94"/>
     <w:rsid w:val="008A35FB"/>
     <w:rsid w:val="008A38AE"/>
     <w:rsid w:val="008A6F84"/>
     <w:rsid w:val="008A7A3F"/>
     <w:rsid w:val="008B0F97"/>
     <w:rsid w:val="008B117C"/>
     <w:rsid w:val="008B1741"/>
     <w:rsid w:val="008B1B73"/>
     <w:rsid w:val="008B202C"/>
     <w:rsid w:val="008B2360"/>
     <w:rsid w:val="008B23E4"/>
     <w:rsid w:val="008B31DC"/>
     <w:rsid w:val="008B40A2"/>
     <w:rsid w:val="008B40D7"/>
     <w:rsid w:val="008B57D1"/>
     <w:rsid w:val="008B5D66"/>
     <w:rsid w:val="008B722A"/>
     <w:rsid w:val="008B7436"/>
     <w:rsid w:val="008C0530"/>
     <w:rsid w:val="008C0BBE"/>
     <w:rsid w:val="008C1644"/>
+    <w:rsid w:val="008C2CB8"/>
     <w:rsid w:val="008C3121"/>
     <w:rsid w:val="008C3447"/>
     <w:rsid w:val="008C5563"/>
     <w:rsid w:val="008C5A23"/>
     <w:rsid w:val="008C6C65"/>
     <w:rsid w:val="008C76AE"/>
     <w:rsid w:val="008D0661"/>
     <w:rsid w:val="008D0C4E"/>
     <w:rsid w:val="008D0D41"/>
     <w:rsid w:val="008D1250"/>
     <w:rsid w:val="008D1C8E"/>
     <w:rsid w:val="008D20DB"/>
     <w:rsid w:val="008D2E2A"/>
     <w:rsid w:val="008D37EA"/>
     <w:rsid w:val="008D3892"/>
     <w:rsid w:val="008D649E"/>
     <w:rsid w:val="008D7B96"/>
     <w:rsid w:val="008D7FDE"/>
     <w:rsid w:val="008E0EE7"/>
     <w:rsid w:val="008E10BF"/>
     <w:rsid w:val="008E16A3"/>
     <w:rsid w:val="008E372B"/>
     <w:rsid w:val="008E4F80"/>
     <w:rsid w:val="008E56A9"/>
     <w:rsid w:val="008E6F2E"/>
     <w:rsid w:val="008E70FA"/>
     <w:rsid w:val="008F341C"/>
     <w:rsid w:val="008F3C77"/>
     <w:rsid w:val="008F4146"/>
     <w:rsid w:val="008F5011"/>
     <w:rsid w:val="008F55E7"/>
     <w:rsid w:val="008F6BA5"/>
     <w:rsid w:val="008F6D93"/>
     <w:rsid w:val="008F740A"/>
     <w:rsid w:val="00900723"/>
+    <w:rsid w:val="009011D8"/>
     <w:rsid w:val="00901E23"/>
     <w:rsid w:val="009032B8"/>
     <w:rsid w:val="00903565"/>
     <w:rsid w:val="00904126"/>
     <w:rsid w:val="00904895"/>
     <w:rsid w:val="009052BD"/>
     <w:rsid w:val="00905C58"/>
     <w:rsid w:val="00906A9D"/>
     <w:rsid w:val="009077C4"/>
     <w:rsid w:val="009119DB"/>
     <w:rsid w:val="0091222C"/>
     <w:rsid w:val="00912EA6"/>
     <w:rsid w:val="009140C1"/>
     <w:rsid w:val="009153EE"/>
     <w:rsid w:val="009157DF"/>
     <w:rsid w:val="00916EB5"/>
     <w:rsid w:val="00916ED5"/>
     <w:rsid w:val="00920415"/>
     <w:rsid w:val="00920691"/>
     <w:rsid w:val="00920FB2"/>
     <w:rsid w:val="00921E8C"/>
     <w:rsid w:val="00921F75"/>
     <w:rsid w:val="0092274D"/>
     <w:rsid w:val="009229B3"/>
     <w:rsid w:val="00923075"/>
     <w:rsid w:val="009234E0"/>
+    <w:rsid w:val="009252DD"/>
     <w:rsid w:val="00926A84"/>
     <w:rsid w:val="00926B80"/>
     <w:rsid w:val="00927112"/>
     <w:rsid w:val="00927526"/>
     <w:rsid w:val="009301BC"/>
     <w:rsid w:val="00930DAD"/>
     <w:rsid w:val="00931EA7"/>
     <w:rsid w:val="00932234"/>
     <w:rsid w:val="009344CC"/>
     <w:rsid w:val="00934B59"/>
     <w:rsid w:val="00934D25"/>
     <w:rsid w:val="00936DF8"/>
     <w:rsid w:val="009375F3"/>
     <w:rsid w:val="0093766F"/>
     <w:rsid w:val="00940316"/>
     <w:rsid w:val="00940771"/>
     <w:rsid w:val="00940DA7"/>
     <w:rsid w:val="00941162"/>
     <w:rsid w:val="009422CB"/>
     <w:rsid w:val="00943415"/>
     <w:rsid w:val="00943418"/>
     <w:rsid w:val="009445B4"/>
     <w:rsid w:val="00945422"/>
     <w:rsid w:val="009458F8"/>
     <w:rsid w:val="00945C1B"/>
     <w:rsid w:val="00945D73"/>
     <w:rsid w:val="00946F71"/>
+    <w:rsid w:val="00947871"/>
+    <w:rsid w:val="00950216"/>
     <w:rsid w:val="009511D9"/>
     <w:rsid w:val="009512DF"/>
     <w:rsid w:val="009514E5"/>
     <w:rsid w:val="00951578"/>
     <w:rsid w:val="00952091"/>
     <w:rsid w:val="00952879"/>
     <w:rsid w:val="00954834"/>
     <w:rsid w:val="00954AE4"/>
     <w:rsid w:val="009552EF"/>
     <w:rsid w:val="0095584B"/>
     <w:rsid w:val="00955BB4"/>
+    <w:rsid w:val="00956B1C"/>
     <w:rsid w:val="00960320"/>
     <w:rsid w:val="00961024"/>
     <w:rsid w:val="00961FF7"/>
     <w:rsid w:val="00963CB3"/>
     <w:rsid w:val="0096530C"/>
     <w:rsid w:val="00965B65"/>
     <w:rsid w:val="00966B08"/>
     <w:rsid w:val="0096739E"/>
     <w:rsid w:val="0096745E"/>
     <w:rsid w:val="00970461"/>
     <w:rsid w:val="00970EA1"/>
     <w:rsid w:val="0097182E"/>
     <w:rsid w:val="00971A88"/>
     <w:rsid w:val="009737AF"/>
     <w:rsid w:val="00974B69"/>
     <w:rsid w:val="009756F2"/>
     <w:rsid w:val="0097596E"/>
     <w:rsid w:val="0097644D"/>
     <w:rsid w:val="00976878"/>
     <w:rsid w:val="00976E07"/>
     <w:rsid w:val="0097787F"/>
     <w:rsid w:val="00981D7D"/>
     <w:rsid w:val="00981E8F"/>
     <w:rsid w:val="00982E1B"/>
     <w:rsid w:val="009840C8"/>
@@ -16710,50 +16966,51 @@
     <w:rsid w:val="00A57D3A"/>
     <w:rsid w:val="00A57DC3"/>
     <w:rsid w:val="00A60CFD"/>
     <w:rsid w:val="00A63413"/>
     <w:rsid w:val="00A63CAE"/>
     <w:rsid w:val="00A63CDD"/>
     <w:rsid w:val="00A66C51"/>
     <w:rsid w:val="00A66D03"/>
     <w:rsid w:val="00A7104B"/>
     <w:rsid w:val="00A713A4"/>
     <w:rsid w:val="00A7190F"/>
     <w:rsid w:val="00A720BF"/>
     <w:rsid w:val="00A7265A"/>
     <w:rsid w:val="00A73CC6"/>
     <w:rsid w:val="00A749C2"/>
     <w:rsid w:val="00A74B78"/>
     <w:rsid w:val="00A74E75"/>
     <w:rsid w:val="00A758E0"/>
     <w:rsid w:val="00A75D58"/>
     <w:rsid w:val="00A75F05"/>
     <w:rsid w:val="00A76ED0"/>
     <w:rsid w:val="00A775C1"/>
     <w:rsid w:val="00A80048"/>
     <w:rsid w:val="00A800E7"/>
     <w:rsid w:val="00A81214"/>
+    <w:rsid w:val="00A81BA4"/>
     <w:rsid w:val="00A83847"/>
     <w:rsid w:val="00A84BE6"/>
     <w:rsid w:val="00A8575C"/>
     <w:rsid w:val="00A863C3"/>
     <w:rsid w:val="00A867AB"/>
     <w:rsid w:val="00A870E4"/>
     <w:rsid w:val="00A87197"/>
     <w:rsid w:val="00A87454"/>
     <w:rsid w:val="00A87A3E"/>
     <w:rsid w:val="00A900D0"/>
     <w:rsid w:val="00A90276"/>
     <w:rsid w:val="00A91392"/>
     <w:rsid w:val="00A914FE"/>
     <w:rsid w:val="00A91981"/>
     <w:rsid w:val="00A922D1"/>
     <w:rsid w:val="00A92B58"/>
     <w:rsid w:val="00A93DBC"/>
     <w:rsid w:val="00A93DE7"/>
     <w:rsid w:val="00A93E7C"/>
     <w:rsid w:val="00A9451A"/>
     <w:rsid w:val="00A96202"/>
     <w:rsid w:val="00A9717F"/>
     <w:rsid w:val="00AA0121"/>
     <w:rsid w:val="00AA024B"/>
     <w:rsid w:val="00AA0FCD"/>
@@ -16798,79 +17055,81 @@
     <w:rsid w:val="00AD7299"/>
     <w:rsid w:val="00AD741A"/>
     <w:rsid w:val="00AD76B8"/>
     <w:rsid w:val="00AD7F45"/>
     <w:rsid w:val="00AE133D"/>
     <w:rsid w:val="00AE1A33"/>
     <w:rsid w:val="00AE1A50"/>
     <w:rsid w:val="00AE245A"/>
     <w:rsid w:val="00AE2B36"/>
     <w:rsid w:val="00AE50D0"/>
     <w:rsid w:val="00AE51FB"/>
     <w:rsid w:val="00AE6A1D"/>
     <w:rsid w:val="00AE7BA1"/>
     <w:rsid w:val="00AF1DD2"/>
     <w:rsid w:val="00AF21EA"/>
     <w:rsid w:val="00AF29FF"/>
     <w:rsid w:val="00AF44FB"/>
     <w:rsid w:val="00AF4F64"/>
     <w:rsid w:val="00AF656B"/>
     <w:rsid w:val="00AF7442"/>
     <w:rsid w:val="00AF76F0"/>
     <w:rsid w:val="00AF7F9E"/>
     <w:rsid w:val="00B00631"/>
     <w:rsid w:val="00B00B21"/>
     <w:rsid w:val="00B0175B"/>
+    <w:rsid w:val="00B01839"/>
     <w:rsid w:val="00B02F6A"/>
     <w:rsid w:val="00B02FE3"/>
     <w:rsid w:val="00B03B56"/>
     <w:rsid w:val="00B044DC"/>
     <w:rsid w:val="00B063BD"/>
     <w:rsid w:val="00B102E6"/>
     <w:rsid w:val="00B11E0A"/>
     <w:rsid w:val="00B148CC"/>
     <w:rsid w:val="00B148FF"/>
     <w:rsid w:val="00B17A32"/>
     <w:rsid w:val="00B221EA"/>
     <w:rsid w:val="00B23F29"/>
     <w:rsid w:val="00B2478C"/>
     <w:rsid w:val="00B25782"/>
     <w:rsid w:val="00B26578"/>
     <w:rsid w:val="00B271E5"/>
     <w:rsid w:val="00B30C38"/>
     <w:rsid w:val="00B310C6"/>
     <w:rsid w:val="00B31467"/>
     <w:rsid w:val="00B3209A"/>
     <w:rsid w:val="00B328F2"/>
     <w:rsid w:val="00B33111"/>
     <w:rsid w:val="00B36C62"/>
     <w:rsid w:val="00B401F0"/>
     <w:rsid w:val="00B4082F"/>
     <w:rsid w:val="00B40B5B"/>
     <w:rsid w:val="00B416D1"/>
     <w:rsid w:val="00B42AC5"/>
     <w:rsid w:val="00B43B5C"/>
+    <w:rsid w:val="00B45834"/>
     <w:rsid w:val="00B46D08"/>
     <w:rsid w:val="00B47500"/>
     <w:rsid w:val="00B479C6"/>
     <w:rsid w:val="00B47E94"/>
     <w:rsid w:val="00B51C2F"/>
     <w:rsid w:val="00B520C1"/>
     <w:rsid w:val="00B52CC7"/>
     <w:rsid w:val="00B54513"/>
     <w:rsid w:val="00B54A16"/>
     <w:rsid w:val="00B562B4"/>
     <w:rsid w:val="00B60437"/>
     <w:rsid w:val="00B605C3"/>
     <w:rsid w:val="00B60AD9"/>
     <w:rsid w:val="00B60E11"/>
     <w:rsid w:val="00B61E0C"/>
     <w:rsid w:val="00B6253E"/>
     <w:rsid w:val="00B64A39"/>
     <w:rsid w:val="00B709E8"/>
     <w:rsid w:val="00B73342"/>
     <w:rsid w:val="00B73DE1"/>
     <w:rsid w:val="00B73F38"/>
     <w:rsid w:val="00B75942"/>
     <w:rsid w:val="00B77AA5"/>
     <w:rsid w:val="00B77CB9"/>
     <w:rsid w:val="00B80DBD"/>
@@ -16889,50 +17148,51 @@
     <w:rsid w:val="00B95497"/>
     <w:rsid w:val="00B95B27"/>
     <w:rsid w:val="00B96E69"/>
     <w:rsid w:val="00BA1ED3"/>
     <w:rsid w:val="00BA1FC0"/>
     <w:rsid w:val="00BA24AF"/>
     <w:rsid w:val="00BA286E"/>
     <w:rsid w:val="00BA2BCD"/>
     <w:rsid w:val="00BA2CBD"/>
     <w:rsid w:val="00BA5409"/>
     <w:rsid w:val="00BA56D7"/>
     <w:rsid w:val="00BA5F49"/>
     <w:rsid w:val="00BA6ED0"/>
     <w:rsid w:val="00BA7233"/>
     <w:rsid w:val="00BA775F"/>
     <w:rsid w:val="00BA7A7F"/>
     <w:rsid w:val="00BB08A1"/>
     <w:rsid w:val="00BB129C"/>
     <w:rsid w:val="00BB1C3D"/>
     <w:rsid w:val="00BB33A9"/>
     <w:rsid w:val="00BB37CB"/>
     <w:rsid w:val="00BB37D6"/>
     <w:rsid w:val="00BB5140"/>
     <w:rsid w:val="00BB5178"/>
     <w:rsid w:val="00BB5240"/>
+    <w:rsid w:val="00BB52E5"/>
     <w:rsid w:val="00BB6092"/>
     <w:rsid w:val="00BB6CDC"/>
     <w:rsid w:val="00BB7921"/>
     <w:rsid w:val="00BB7EC0"/>
     <w:rsid w:val="00BC022F"/>
     <w:rsid w:val="00BC0E8B"/>
     <w:rsid w:val="00BC17B5"/>
     <w:rsid w:val="00BC19AC"/>
     <w:rsid w:val="00BC3562"/>
     <w:rsid w:val="00BC3C6F"/>
     <w:rsid w:val="00BC4884"/>
     <w:rsid w:val="00BC4E56"/>
     <w:rsid w:val="00BC594A"/>
     <w:rsid w:val="00BC5DCE"/>
     <w:rsid w:val="00BC61B5"/>
     <w:rsid w:val="00BC64AE"/>
     <w:rsid w:val="00BC6D65"/>
     <w:rsid w:val="00BC707B"/>
     <w:rsid w:val="00BD01B0"/>
     <w:rsid w:val="00BD03F9"/>
     <w:rsid w:val="00BD0492"/>
     <w:rsid w:val="00BD0847"/>
     <w:rsid w:val="00BD092E"/>
     <w:rsid w:val="00BD0EFD"/>
     <w:rsid w:val="00BD4E88"/>
@@ -17007,78 +17267,80 @@
     <w:rsid w:val="00C405C2"/>
     <w:rsid w:val="00C40740"/>
     <w:rsid w:val="00C408BD"/>
     <w:rsid w:val="00C41421"/>
     <w:rsid w:val="00C41705"/>
     <w:rsid w:val="00C42279"/>
     <w:rsid w:val="00C4279C"/>
     <w:rsid w:val="00C42ECD"/>
     <w:rsid w:val="00C43DAB"/>
     <w:rsid w:val="00C44361"/>
     <w:rsid w:val="00C445BA"/>
     <w:rsid w:val="00C44EFD"/>
     <w:rsid w:val="00C45BC7"/>
     <w:rsid w:val="00C46AA2"/>
     <w:rsid w:val="00C47D3F"/>
     <w:rsid w:val="00C47DD9"/>
     <w:rsid w:val="00C50092"/>
     <w:rsid w:val="00C50814"/>
     <w:rsid w:val="00C519DF"/>
     <w:rsid w:val="00C51D93"/>
     <w:rsid w:val="00C5226F"/>
     <w:rsid w:val="00C53012"/>
     <w:rsid w:val="00C53E25"/>
     <w:rsid w:val="00C53FFE"/>
     <w:rsid w:val="00C54F08"/>
+    <w:rsid w:val="00C55196"/>
     <w:rsid w:val="00C603FD"/>
     <w:rsid w:val="00C61254"/>
     <w:rsid w:val="00C617CB"/>
     <w:rsid w:val="00C62E95"/>
     <w:rsid w:val="00C65ED8"/>
     <w:rsid w:val="00C65F84"/>
     <w:rsid w:val="00C6635F"/>
     <w:rsid w:val="00C67268"/>
     <w:rsid w:val="00C70137"/>
     <w:rsid w:val="00C7040E"/>
     <w:rsid w:val="00C70414"/>
     <w:rsid w:val="00C70875"/>
     <w:rsid w:val="00C72F40"/>
     <w:rsid w:val="00C736BD"/>
     <w:rsid w:val="00C7375F"/>
     <w:rsid w:val="00C73ADD"/>
     <w:rsid w:val="00C76341"/>
     <w:rsid w:val="00C772DA"/>
     <w:rsid w:val="00C800E8"/>
     <w:rsid w:val="00C82626"/>
     <w:rsid w:val="00C829EA"/>
     <w:rsid w:val="00C82BE6"/>
     <w:rsid w:val="00C83416"/>
     <w:rsid w:val="00C8404B"/>
     <w:rsid w:val="00C84056"/>
     <w:rsid w:val="00C85025"/>
     <w:rsid w:val="00C86871"/>
     <w:rsid w:val="00C87C2E"/>
+    <w:rsid w:val="00C90D4D"/>
     <w:rsid w:val="00C91CA1"/>
     <w:rsid w:val="00C92860"/>
     <w:rsid w:val="00C93079"/>
     <w:rsid w:val="00C93457"/>
     <w:rsid w:val="00C9360A"/>
     <w:rsid w:val="00C94B46"/>
     <w:rsid w:val="00C95188"/>
     <w:rsid w:val="00C96AFF"/>
     <w:rsid w:val="00C97317"/>
     <w:rsid w:val="00C979A7"/>
     <w:rsid w:val="00C97D92"/>
     <w:rsid w:val="00CA191E"/>
     <w:rsid w:val="00CA3D24"/>
     <w:rsid w:val="00CA4A99"/>
     <w:rsid w:val="00CA586A"/>
     <w:rsid w:val="00CA5F7D"/>
     <w:rsid w:val="00CA77E4"/>
     <w:rsid w:val="00CA7F30"/>
     <w:rsid w:val="00CB04B4"/>
     <w:rsid w:val="00CB0C40"/>
     <w:rsid w:val="00CB1D57"/>
     <w:rsid w:val="00CB20A6"/>
     <w:rsid w:val="00CB2A6A"/>
     <w:rsid w:val="00CB2E93"/>
     <w:rsid w:val="00CB3031"/>
@@ -17093,94 +17355,97 @@
     <w:rsid w:val="00CC3952"/>
     <w:rsid w:val="00CC4142"/>
     <w:rsid w:val="00CC5CBC"/>
     <w:rsid w:val="00CC772F"/>
     <w:rsid w:val="00CC773E"/>
     <w:rsid w:val="00CD0139"/>
     <w:rsid w:val="00CD16C5"/>
     <w:rsid w:val="00CD2B51"/>
     <w:rsid w:val="00CD2CD0"/>
     <w:rsid w:val="00CD335B"/>
     <w:rsid w:val="00CD49EF"/>
     <w:rsid w:val="00CD55C2"/>
     <w:rsid w:val="00CD675F"/>
     <w:rsid w:val="00CD6E4C"/>
     <w:rsid w:val="00CD72CC"/>
     <w:rsid w:val="00CD7695"/>
     <w:rsid w:val="00CD76A3"/>
     <w:rsid w:val="00CD7995"/>
     <w:rsid w:val="00CE0CA7"/>
     <w:rsid w:val="00CE1650"/>
     <w:rsid w:val="00CE1E23"/>
     <w:rsid w:val="00CE1FF7"/>
     <w:rsid w:val="00CE371A"/>
     <w:rsid w:val="00CE4097"/>
     <w:rsid w:val="00CE45A4"/>
+    <w:rsid w:val="00CE4740"/>
     <w:rsid w:val="00CE6D45"/>
     <w:rsid w:val="00CF0184"/>
     <w:rsid w:val="00CF1CCE"/>
     <w:rsid w:val="00CF1F3E"/>
     <w:rsid w:val="00CF22BA"/>
     <w:rsid w:val="00CF2F8E"/>
     <w:rsid w:val="00CF318F"/>
     <w:rsid w:val="00CF3510"/>
     <w:rsid w:val="00CF6E17"/>
     <w:rsid w:val="00CF7D9D"/>
     <w:rsid w:val="00D00283"/>
     <w:rsid w:val="00D0127A"/>
     <w:rsid w:val="00D01C10"/>
     <w:rsid w:val="00D03334"/>
     <w:rsid w:val="00D03AB3"/>
     <w:rsid w:val="00D04474"/>
     <w:rsid w:val="00D06C7C"/>
     <w:rsid w:val="00D0707E"/>
     <w:rsid w:val="00D07B64"/>
     <w:rsid w:val="00D07D04"/>
     <w:rsid w:val="00D11987"/>
     <w:rsid w:val="00D12542"/>
     <w:rsid w:val="00D13DB3"/>
     <w:rsid w:val="00D1410F"/>
     <w:rsid w:val="00D1595C"/>
     <w:rsid w:val="00D15C57"/>
     <w:rsid w:val="00D1641F"/>
     <w:rsid w:val="00D201BE"/>
     <w:rsid w:val="00D210A7"/>
     <w:rsid w:val="00D21416"/>
     <w:rsid w:val="00D214DB"/>
     <w:rsid w:val="00D2169E"/>
     <w:rsid w:val="00D224DF"/>
     <w:rsid w:val="00D23B0E"/>
     <w:rsid w:val="00D25483"/>
     <w:rsid w:val="00D258CB"/>
+    <w:rsid w:val="00D25B9E"/>
     <w:rsid w:val="00D25C44"/>
     <w:rsid w:val="00D25D08"/>
     <w:rsid w:val="00D27F77"/>
     <w:rsid w:val="00D305F1"/>
     <w:rsid w:val="00D30AD1"/>
     <w:rsid w:val="00D30F5A"/>
     <w:rsid w:val="00D32C37"/>
     <w:rsid w:val="00D346E0"/>
+    <w:rsid w:val="00D36A63"/>
     <w:rsid w:val="00D36FDA"/>
     <w:rsid w:val="00D4031D"/>
     <w:rsid w:val="00D40D77"/>
     <w:rsid w:val="00D40F2B"/>
     <w:rsid w:val="00D41541"/>
     <w:rsid w:val="00D418C4"/>
     <w:rsid w:val="00D42382"/>
     <w:rsid w:val="00D427EB"/>
     <w:rsid w:val="00D42A0B"/>
     <w:rsid w:val="00D42FFD"/>
     <w:rsid w:val="00D442B1"/>
     <w:rsid w:val="00D442FC"/>
     <w:rsid w:val="00D44AFB"/>
     <w:rsid w:val="00D46C19"/>
     <w:rsid w:val="00D47124"/>
     <w:rsid w:val="00D47DCB"/>
     <w:rsid w:val="00D50379"/>
     <w:rsid w:val="00D50F69"/>
     <w:rsid w:val="00D536A7"/>
     <w:rsid w:val="00D537C1"/>
     <w:rsid w:val="00D5477E"/>
     <w:rsid w:val="00D56D2E"/>
     <w:rsid w:val="00D56FA0"/>
     <w:rsid w:val="00D57F0A"/>
     <w:rsid w:val="00D611F2"/>
@@ -17219,95 +17484,97 @@
     <w:rsid w:val="00D85BA7"/>
     <w:rsid w:val="00D8642B"/>
     <w:rsid w:val="00D8683A"/>
     <w:rsid w:val="00D86D6A"/>
     <w:rsid w:val="00D87922"/>
     <w:rsid w:val="00D90759"/>
     <w:rsid w:val="00D917B5"/>
     <w:rsid w:val="00D917E8"/>
     <w:rsid w:val="00D922F7"/>
     <w:rsid w:val="00D92390"/>
     <w:rsid w:val="00D92712"/>
     <w:rsid w:val="00D92F99"/>
     <w:rsid w:val="00D9381B"/>
     <w:rsid w:val="00D9488A"/>
     <w:rsid w:val="00D95B84"/>
     <w:rsid w:val="00D96259"/>
     <w:rsid w:val="00D96504"/>
     <w:rsid w:val="00D9655B"/>
     <w:rsid w:val="00D96B0D"/>
     <w:rsid w:val="00D96CBD"/>
     <w:rsid w:val="00D96CCA"/>
     <w:rsid w:val="00D976B6"/>
     <w:rsid w:val="00DA0A0F"/>
     <w:rsid w:val="00DA1401"/>
     <w:rsid w:val="00DA1429"/>
+    <w:rsid w:val="00DA1CA7"/>
     <w:rsid w:val="00DA286C"/>
     <w:rsid w:val="00DA2BD1"/>
     <w:rsid w:val="00DA30A9"/>
     <w:rsid w:val="00DA3480"/>
     <w:rsid w:val="00DA3A42"/>
     <w:rsid w:val="00DA4D38"/>
     <w:rsid w:val="00DA4EC1"/>
     <w:rsid w:val="00DA4EE8"/>
     <w:rsid w:val="00DA5BF2"/>
     <w:rsid w:val="00DA5D72"/>
     <w:rsid w:val="00DA673E"/>
     <w:rsid w:val="00DA68BE"/>
     <w:rsid w:val="00DA743E"/>
     <w:rsid w:val="00DA7D09"/>
     <w:rsid w:val="00DA7EC7"/>
     <w:rsid w:val="00DB11DB"/>
     <w:rsid w:val="00DB2AEA"/>
     <w:rsid w:val="00DB3919"/>
     <w:rsid w:val="00DB3B92"/>
     <w:rsid w:val="00DB4214"/>
     <w:rsid w:val="00DB4DAD"/>
     <w:rsid w:val="00DB5029"/>
     <w:rsid w:val="00DB5074"/>
     <w:rsid w:val="00DB59F0"/>
     <w:rsid w:val="00DB6821"/>
     <w:rsid w:val="00DB7526"/>
     <w:rsid w:val="00DC054D"/>
     <w:rsid w:val="00DC065E"/>
     <w:rsid w:val="00DC0855"/>
     <w:rsid w:val="00DC085E"/>
     <w:rsid w:val="00DC1DDF"/>
     <w:rsid w:val="00DC2343"/>
     <w:rsid w:val="00DC26C3"/>
     <w:rsid w:val="00DC2706"/>
     <w:rsid w:val="00DC2A1F"/>
     <w:rsid w:val="00DC3A38"/>
     <w:rsid w:val="00DC3A75"/>
     <w:rsid w:val="00DC4C84"/>
     <w:rsid w:val="00DC5838"/>
     <w:rsid w:val="00DC5FFB"/>
     <w:rsid w:val="00DC6633"/>
     <w:rsid w:val="00DD121B"/>
     <w:rsid w:val="00DD199E"/>
     <w:rsid w:val="00DD2852"/>
     <w:rsid w:val="00DD2EB8"/>
+    <w:rsid w:val="00DD3F8A"/>
     <w:rsid w:val="00DD524D"/>
     <w:rsid w:val="00DD5789"/>
     <w:rsid w:val="00DD5E0D"/>
     <w:rsid w:val="00DD6554"/>
     <w:rsid w:val="00DD68EF"/>
     <w:rsid w:val="00DE06F7"/>
     <w:rsid w:val="00DE1EDA"/>
     <w:rsid w:val="00DE2310"/>
     <w:rsid w:val="00DE32FC"/>
     <w:rsid w:val="00DE367A"/>
     <w:rsid w:val="00DE3699"/>
     <w:rsid w:val="00DE3866"/>
     <w:rsid w:val="00DE3D90"/>
     <w:rsid w:val="00DE42B7"/>
     <w:rsid w:val="00DE443C"/>
     <w:rsid w:val="00DE4665"/>
     <w:rsid w:val="00DE549A"/>
     <w:rsid w:val="00DE59C4"/>
     <w:rsid w:val="00DE6F73"/>
     <w:rsid w:val="00DE702F"/>
     <w:rsid w:val="00DF03E4"/>
     <w:rsid w:val="00DF0400"/>
     <w:rsid w:val="00DF0964"/>
     <w:rsid w:val="00DF0B0B"/>
     <w:rsid w:val="00DF0B13"/>
@@ -17535,50 +17802,51 @@
     <w:rsid w:val="00F1363F"/>
     <w:rsid w:val="00F1435D"/>
     <w:rsid w:val="00F14D54"/>
     <w:rsid w:val="00F16269"/>
     <w:rsid w:val="00F17552"/>
     <w:rsid w:val="00F17C61"/>
     <w:rsid w:val="00F17FB7"/>
     <w:rsid w:val="00F201CC"/>
     <w:rsid w:val="00F2115F"/>
     <w:rsid w:val="00F21393"/>
     <w:rsid w:val="00F21791"/>
     <w:rsid w:val="00F22DD6"/>
     <w:rsid w:val="00F24723"/>
     <w:rsid w:val="00F24754"/>
     <w:rsid w:val="00F24EEF"/>
     <w:rsid w:val="00F24F16"/>
     <w:rsid w:val="00F25516"/>
     <w:rsid w:val="00F25C36"/>
     <w:rsid w:val="00F25DC3"/>
     <w:rsid w:val="00F26823"/>
     <w:rsid w:val="00F309FE"/>
     <w:rsid w:val="00F317C7"/>
     <w:rsid w:val="00F31B42"/>
     <w:rsid w:val="00F31BAB"/>
     <w:rsid w:val="00F31EE7"/>
+    <w:rsid w:val="00F31FDB"/>
     <w:rsid w:val="00F3222C"/>
     <w:rsid w:val="00F32657"/>
     <w:rsid w:val="00F32B14"/>
     <w:rsid w:val="00F32F13"/>
     <w:rsid w:val="00F332D5"/>
     <w:rsid w:val="00F34F43"/>
     <w:rsid w:val="00F363C7"/>
     <w:rsid w:val="00F374CE"/>
     <w:rsid w:val="00F37E25"/>
     <w:rsid w:val="00F40466"/>
     <w:rsid w:val="00F40771"/>
     <w:rsid w:val="00F412BB"/>
     <w:rsid w:val="00F414CF"/>
     <w:rsid w:val="00F415B2"/>
     <w:rsid w:val="00F429A4"/>
     <w:rsid w:val="00F42BC9"/>
     <w:rsid w:val="00F4346B"/>
     <w:rsid w:val="00F43A2B"/>
     <w:rsid w:val="00F444FB"/>
     <w:rsid w:val="00F45FBE"/>
     <w:rsid w:val="00F462F7"/>
     <w:rsid w:val="00F467A5"/>
     <w:rsid w:val="00F47529"/>
     <w:rsid w:val="00F50830"/>
     <w:rsid w:val="00F511C4"/>
@@ -17777,50 +18045,51 @@
     <w:rsid w:val="182C8FE5"/>
     <w:rsid w:val="1864CD55"/>
     <w:rsid w:val="196A0E05"/>
     <w:rsid w:val="1995774D"/>
     <w:rsid w:val="1A3CAF97"/>
     <w:rsid w:val="1A9EDFD4"/>
     <w:rsid w:val="1B389443"/>
     <w:rsid w:val="1BAFEF85"/>
     <w:rsid w:val="1C19E187"/>
     <w:rsid w:val="1C39CDEE"/>
     <w:rsid w:val="1CDD719E"/>
     <w:rsid w:val="1D7A9D29"/>
     <w:rsid w:val="1DDAAA58"/>
     <w:rsid w:val="1E477A8E"/>
     <w:rsid w:val="1EA57A0B"/>
     <w:rsid w:val="1EDA8BFF"/>
     <w:rsid w:val="1EE2A303"/>
     <w:rsid w:val="1F09AE2D"/>
     <w:rsid w:val="1F7E4907"/>
     <w:rsid w:val="1FB4985C"/>
     <w:rsid w:val="20151260"/>
     <w:rsid w:val="21364587"/>
     <w:rsid w:val="215F9933"/>
     <w:rsid w:val="228A78CD"/>
     <w:rsid w:val="22E35F4F"/>
+    <w:rsid w:val="23538B6C"/>
     <w:rsid w:val="237E6C11"/>
     <w:rsid w:val="23CC4658"/>
     <w:rsid w:val="23EA3721"/>
     <w:rsid w:val="23F7370D"/>
     <w:rsid w:val="243C2B5B"/>
     <w:rsid w:val="248FBB5D"/>
     <w:rsid w:val="249C5527"/>
     <w:rsid w:val="24EE7E4A"/>
     <w:rsid w:val="24F6D7F2"/>
     <w:rsid w:val="2617FA77"/>
     <w:rsid w:val="2623F50C"/>
     <w:rsid w:val="26FD978F"/>
     <w:rsid w:val="27457208"/>
     <w:rsid w:val="277144E6"/>
     <w:rsid w:val="27743EBF"/>
     <w:rsid w:val="27F7F099"/>
     <w:rsid w:val="281F401B"/>
     <w:rsid w:val="282A2EE1"/>
     <w:rsid w:val="2882D8F3"/>
     <w:rsid w:val="2894CC5C"/>
     <w:rsid w:val="299B8616"/>
     <w:rsid w:val="29DBBA61"/>
     <w:rsid w:val="2A3D228B"/>
     <w:rsid w:val="2ABC2180"/>
     <w:rsid w:val="2AE877E7"/>
@@ -17888,50 +18157,51 @@
     <w:rsid w:val="47C8532A"/>
     <w:rsid w:val="47E255D2"/>
     <w:rsid w:val="481D1306"/>
     <w:rsid w:val="489965A3"/>
     <w:rsid w:val="48D7B61A"/>
     <w:rsid w:val="48E5D3FF"/>
     <w:rsid w:val="4903A52A"/>
     <w:rsid w:val="490D7E9A"/>
     <w:rsid w:val="491B4D93"/>
     <w:rsid w:val="494EBABC"/>
     <w:rsid w:val="49E2C392"/>
     <w:rsid w:val="4A479F45"/>
     <w:rsid w:val="4AA8F7C8"/>
     <w:rsid w:val="4ACDD6DD"/>
     <w:rsid w:val="4AE53587"/>
     <w:rsid w:val="4BB2674C"/>
     <w:rsid w:val="4CCB3BA1"/>
     <w:rsid w:val="4CE57D2F"/>
     <w:rsid w:val="4CFDBE7F"/>
     <w:rsid w:val="4D1CACB0"/>
     <w:rsid w:val="4F1684EB"/>
     <w:rsid w:val="4F60CF17"/>
     <w:rsid w:val="4F742A20"/>
     <w:rsid w:val="4F750B0F"/>
     <w:rsid w:val="4FC2D7FA"/>
+    <w:rsid w:val="5077C1B1"/>
     <w:rsid w:val="50E9870D"/>
     <w:rsid w:val="5106625F"/>
     <w:rsid w:val="517D8CDD"/>
     <w:rsid w:val="51CC502C"/>
     <w:rsid w:val="521EB46B"/>
     <w:rsid w:val="52A4292D"/>
     <w:rsid w:val="534CBC5F"/>
     <w:rsid w:val="53F37F70"/>
     <w:rsid w:val="54BEEC49"/>
     <w:rsid w:val="54CB2501"/>
     <w:rsid w:val="54D89742"/>
     <w:rsid w:val="55330C80"/>
     <w:rsid w:val="5577B287"/>
     <w:rsid w:val="558D27E6"/>
     <w:rsid w:val="55B83350"/>
     <w:rsid w:val="5604AB33"/>
     <w:rsid w:val="5697FB58"/>
     <w:rsid w:val="56B93355"/>
     <w:rsid w:val="57CD8B8A"/>
     <w:rsid w:val="580FA817"/>
     <w:rsid w:val="58DAA5D4"/>
     <w:rsid w:val="591ADAEE"/>
     <w:rsid w:val="5984AC7B"/>
     <w:rsid w:val="59BD6524"/>
     <w:rsid w:val="59F3CEBA"/>
@@ -17953,50 +18223,51 @@
     <w:rsid w:val="633DA5CA"/>
     <w:rsid w:val="6357E7DC"/>
     <w:rsid w:val="641418C8"/>
     <w:rsid w:val="642EB3DD"/>
     <w:rsid w:val="645D1279"/>
     <w:rsid w:val="64853FC3"/>
     <w:rsid w:val="64AAF8A7"/>
     <w:rsid w:val="64CDA24E"/>
     <w:rsid w:val="653B44B7"/>
     <w:rsid w:val="65C0B61E"/>
     <w:rsid w:val="66163B36"/>
     <w:rsid w:val="671E630D"/>
     <w:rsid w:val="67D51E7F"/>
     <w:rsid w:val="67E2FCBE"/>
     <w:rsid w:val="68174D28"/>
     <w:rsid w:val="68672EE0"/>
     <w:rsid w:val="6923038B"/>
     <w:rsid w:val="6A253B64"/>
     <w:rsid w:val="6A2C5459"/>
     <w:rsid w:val="6A57B455"/>
     <w:rsid w:val="6AA51081"/>
     <w:rsid w:val="6AE9824C"/>
     <w:rsid w:val="6B2BCE03"/>
     <w:rsid w:val="6B556D70"/>
     <w:rsid w:val="6C533251"/>
+    <w:rsid w:val="6D0E12F7"/>
     <w:rsid w:val="6D2E93B3"/>
     <w:rsid w:val="6D6D3919"/>
     <w:rsid w:val="6DA02325"/>
     <w:rsid w:val="6DAA8282"/>
     <w:rsid w:val="6DE0719E"/>
     <w:rsid w:val="6E792E5E"/>
     <w:rsid w:val="6E8310AD"/>
     <w:rsid w:val="6EAB256A"/>
     <w:rsid w:val="6EEBAD46"/>
     <w:rsid w:val="701A7D08"/>
     <w:rsid w:val="70889239"/>
     <w:rsid w:val="71FA5381"/>
     <w:rsid w:val="720F7667"/>
     <w:rsid w:val="7212AB9C"/>
     <w:rsid w:val="7257AB4B"/>
     <w:rsid w:val="739858EE"/>
     <w:rsid w:val="753F8580"/>
     <w:rsid w:val="754400E3"/>
     <w:rsid w:val="758FBF32"/>
     <w:rsid w:val="75CD6A75"/>
     <w:rsid w:val="7657A4A7"/>
     <w:rsid w:val="76D9897A"/>
     <w:rsid w:val="76DF0438"/>
     <w:rsid w:val="774F7C4F"/>
     <w:rsid w:val="77B2BBFA"/>
@@ -18018,51 +18289,51 @@
     <w:rsid w:val="7FA856B0"/>
     <w:rsid w:val="7FCC9A89"/>
     <w:rsid w:val="7FE8C409"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="620FAB79"/>
   <w15:docId w15:val="{36B582C8-944F-4761-B640-B2923CCB25B9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="851" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
@@ -18422,701 +18693,701 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Parasts">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="006B168E"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
       <w:ind w:left="0" w:firstLine="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Noklusjumarindkopasfonts">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Parastatabula">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Bezsaraksta">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Reatabula">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="Parastatabula"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:rsid w:val="000A0BC7"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sarakstarindkopa">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:aliases w:val="H&amp;P List Paragraph,2,Strip,Normal bullet 2,Bullet list,List Paragraph1,Saraksta rindkopa1,Colorful List - Accent 12,List1,Akapit z listą BS,Colorful List - Accent 11,Numbered Para 1,Dot pt,List Paragraph Char Char Char,List Paragraph11"/>
-    <w:basedOn w:val="Parasts"/>
-    <w:link w:val="SarakstarindkopaRakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="ListParagraphChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="006B168E"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SarakstarindkopaRakstz">
-[...2 lines deleted...]
-    <w:link w:val="Sarakstarindkopa"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
+    <w:name w:val="List Paragraph Char"/>
+    <w:aliases w:val="H&amp;P List Paragraph Char,2 Char,Strip Char,Normal bullet 2 Char,Bullet list Char,List Paragraph1 Char,Saraksta rindkopa1 Char,Colorful List - Accent 12 Char,List1 Char,Akapit z listą BS Char,Colorful List - Accent 11 Char,Dot pt Char"/>
+    <w:link w:val="ListParagraph"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="007D065F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="tv2131">
     <w:name w:val="tv2131"/>
-    <w:basedOn w:val="Parasts"/>
+    <w:basedOn w:val="Normal"/>
     <w:rsid w:val="005C39A4"/>
     <w:pPr>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="300"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="414142"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Komentraatsauce">
+  <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00806E02"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Komentrateksts">
+  <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
-    <w:basedOn w:val="Parasts"/>
-    <w:link w:val="KomentratekstsRakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F25516"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KomentratekstsRakstz">
-[...2 lines deleted...]
-    <w:link w:val="Komentrateksts"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00806E02"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Komentratma">
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="Komentrateksts"/>
-[...1 lines deleted...]
-    <w:link w:val="KomentratmaRakstz"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00806E02"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KomentratmaRakstz">
-[...2 lines deleted...]
-    <w:link w:val="Komentratma"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00806E02"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Balonteksts">
+  <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="Parasts"/>
-    <w:link w:val="BalontekstsRakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F25516"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalontekstsRakstz">
-[...2 lines deleted...]
-    <w:link w:val="Balonteksts"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00806E02"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="00F25516"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="c14">
     <w:name w:val="c14"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="0063568F"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Galvene">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Parasts"/>
-    <w:link w:val="GalveneRakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F25516"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="GalveneRakstz">
-[...2 lines deleted...]
-    <w:link w:val="Galvene"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0093766F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kjene">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Parasts"/>
-    <w:link w:val="KjeneRakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F25516"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KjeneRakstz">
-[...2 lines deleted...]
-    <w:link w:val="Kjene"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0093766F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="naisf">
     <w:name w:val="naisf"/>
-    <w:basedOn w:val="Parasts"/>
+    <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00F25516"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Pamatteksts2">
+  <w:style w:type="paragraph" w:styleId="BodyText2">
     <w:name w:val="Body Text 2"/>
-    <w:basedOn w:val="Parasts"/>
-    <w:link w:val="Pamatteksts2Rakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText2Char"/>
     <w:rsid w:val="00F25516"/>
     <w:pPr>
       <w:spacing w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Pamatteksts2Rakstz">
-[...2 lines deleted...]
-    <w:link w:val="Pamatteksts2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
+    <w:name w:val="Body Text 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText2"/>
     <w:rsid w:val="0093766F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Vresteksts">
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:aliases w:val="Footnote,Fußnote Char,Fußnote Char Char,Fußnote Char Char Char Char Char Char,Fußnote,-E Fußnotentext,footnote text,Fußnotentext Ursprung,single space,FOOTNOTES,fn,Footnote Text Char2 Char,Footnote Text Char Char1 Char,Schriftart: 9 pt,f,F"/>
-    <w:basedOn w:val="Parasts"/>
-    <w:link w:val="VrestekstsRakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00F25516"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="VrestekstsRakstz">
-[...3 lines deleted...]
-    <w:link w:val="Vresteksts"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:aliases w:val="Footnote Char,Fußnote Char Char1,Fußnote Char Char Char,Fußnote Char Char Char Char Char Char Char,Fußnote Char1,-E Fußnotentext Char,footnote text Char,Fußnotentext Ursprung Char,single space Char,FOOTNOTES Char,fn Char,f Char,F Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="0093766F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Vresatsauce">
+  <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:aliases w:val="Footnote Reference Number,Footnote symbol,Footnote Refernece,Footnote Reference Superscript,ftref,Odwołanie przypisu,BVI fnr,Footnotes refss,SUPERS,Ref,de nota al pie,-E Fußnotenzeichen,Footnote reference number,Times 10 Point,E,E FNZ"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CharCharCharChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0093766F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hipersaite">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009A1D0A"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style1">
     <w:name w:val="Style1"/>
-    <w:basedOn w:val="Sarakstarindkopa"/>
+    <w:basedOn w:val="ListParagraph"/>
     <w:link w:val="Style1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00F25516"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style2">
     <w:name w:val="Style2"/>
-    <w:next w:val="Pamatteksts2"/>
+    <w:next w:val="BodyText2"/>
     <w:link w:val="Style2Char"/>
     <w:qFormat/>
     <w:rsid w:val="00C53012"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="2"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Style1Char">
     <w:name w:val="Style1 Char"/>
-    <w:basedOn w:val="SarakstarindkopaRakstz"/>
+    <w:basedOn w:val="ListParagraphChar"/>
     <w:link w:val="Style1"/>
     <w:rsid w:val="005C34DD"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style3">
     <w:name w:val="Style3"/>
     <w:basedOn w:val="Style1"/>
     <w:link w:val="Style3Char"/>
     <w:qFormat/>
     <w:rsid w:val="00BD5EE9"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="0"/>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Style2Char">
     <w:name w:val="Style2 Char"/>
     <w:basedOn w:val="Style1Char"/>
     <w:link w:val="Style2"/>
     <w:rsid w:val="00C53012"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Style3Char">
     <w:name w:val="Style3 Char"/>
     <w:basedOn w:val="Style1Char"/>
     <w:link w:val="Style3"/>
     <w:rsid w:val="00BD5EE9"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Paraststmeklis">
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
-    <w:basedOn w:val="Parasts"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00786059"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Izmantotahipersaite">
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006E476F"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Prskatjums">
+  <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00152F67"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
       <w:ind w:left="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Neatrisintapieminana">
+  <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C603FD"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Izclums">
+  <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00101F04"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharCharCharChar">
     <w:name w:val="Char Char Char Char"/>
     <w:aliases w:val="Char2"/>
-    <w:basedOn w:val="Parasts"/>
-[...1 lines deleted...]
-    <w:link w:val="Vresatsauce"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="FootnoteReference"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00FB4B0B"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
       <w:ind w:firstLine="0"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Pamattekstsaratkpi">
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent">
     <w:name w:val="Body Text Indent"/>
-    <w:basedOn w:val="Parasts"/>
-    <w:link w:val="PamattekstsaratkpiRakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextIndentChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BC022F"/>
     <w:pPr>
       <w:ind w:left="283"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="PamattekstsaratkpiRakstz">
-[...2 lines deleted...]
-    <w:link w:val="Pamattekstsaratkpi"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndentChar">
+    <w:name w:val="Body Text Indent Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyTextIndent"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00BC022F"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nosaukums">
+  <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="Parasts"/>
-    <w:link w:val="NosaukumsRakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
     <w:qFormat/>
     <w:rsid w:val="00BC022F"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="NosaukumsRakstz">
-[...2 lines deleted...]
-    <w:link w:val="Nosaukums"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
     <w:rsid w:val="00BC022F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Piemint">
+  <w:style w:type="character" w:styleId="Mention">
     <w:name w:val="Mention"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FA376D"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00614668"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ui-provider">
     <w:name w:val="ui-provider"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00F17FB7"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Headinggg1">
     <w:name w:val="Headinggg1"/>
-    <w:basedOn w:val="Sarakstarindkopa"/>
+    <w:basedOn w:val="ListParagraph"/>
     <w:qFormat/>
     <w:rsid w:val="00835AA1"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:before="360" w:after="240"/>
       <w:contextualSpacing w:val="0"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style4">
     <w:name w:val="Style4"/>
-    <w:basedOn w:val="Parasts"/>
+    <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00835AA1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="right"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:bCs/>
       <w:color w:val="000000"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
     <w:name w:val="paragraph"/>
-    <w:basedOn w:val="Parasts"/>
+    <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00A76ED0"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00A76ED0"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="17706452">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="38435739">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
@@ -20597,51 +20868,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2111196522">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fm.gov.lv/lv/makroekonomiskie-pienemumi-un-prognozes?utm_source=https%3A%2F%2Fwww.google.com%2F" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pasts@cfla.gov.lv" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/par-e-vidi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andra.ruse@cfla.gov.lv" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/LV/TXT/?uri=CELEX:02014R0651-20230701" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/2-2-3-3-k-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/2-2-3-3-k-4" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/358754-eiropas-savienibas-kohezijas-politikas-programmas-2021-2027-gadam-2-2-3-specifiska-atbalsta-merka-uzlabot-dabas-aizsardzibu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vis@cfla.gov.lv" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esfondi.lv" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fm.gov.lv/lv/makroekonomiskie-pienemumi-un-prognozes?utm_source=https%3A%2F%2Fwww.google.com%2F" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pasts@cfla.gov.lv" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/par-e-vidi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andra.ruse@cfla.gov.lv" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/LV/TXT/?uri=CELEX:02014R0651-20230701" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/2-2-3-3-k-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/2-2-3-3-k-4" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/358754-eiropas-savienibas-kohezijas-politikas-programmas-2021-2027-gadam-2-2-3-specifiska-atbalsta-merka-uzlabot-dabas-aizsardzibu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vis@cfla.gov.lv" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esfondi.lv" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/lv/TXT/?uri=CELEX%3A32024R2509" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/358754-eiropas-savienibas-kohezijas-politikas-programmas-2021-2027-gadam-2-2-3-specifiska-atbalsta-merka-uzlabot-dabas-aizsardzibu" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/343827" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eur-lex.europa.eu/eli/reg/2014/651/oj/?locale=LV" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/358754-eiropas-savienibas-kohezijas-politikas-programmas-2021-2027-gadam-2-2-3-specifiska-atbalsta-merka-uzlabot-dabas-aizsardzibu" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esfondi.lv/normativie-akti-un-dokumenti/2021-2027-planosanas-periods/vienas-vienibas-izmaksu-standarta-likmes-aprekina-un-piemerosanas-metodika-iekszemes-komandejumu-izmaksam-darbibas-programmas-izaugsme-un-nodarbinatiba-un-eiropas-savienibas-kohezijas-politikas-programmas-2021-2027-gadam-istenosanai" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esfondi.lv/normativie-akti-un-dokumenti/2021-2027-planosanas-periods/vadlinijas-par-vienkarsoto-izmaksu-izmantosanas-iespejam-un-to-piemerosana-eiropas-savienibas-kohezijas-politikas-programmas-2021-2027-gadam-ietvaros" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esfondi.lv/normativie-akti-un-dokumenti/2021-2027-planosanas-periods/vadlinijas-attiecinamo-izmaksu-noteiksanai-eiropas-savienibas-kohezijas-politikas-programmas-2021-2027-gada-planosanas-perioda" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -20906,217 +21177,217 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...11 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="25a75a1d-8b78-49a6-8e4b-dbe94589a28d" xmlns:ns3="42144e59-5907-413f-b624-803f3a022d9b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e02c41fb6780ed4cfd42e8777efa62ef" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100CCAE56773E04C54A8AAEC798B999D08D" ma:contentTypeVersion="18" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="3389ff0d8f09032fdc624906c10087e3">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="25a75a1d-8b78-49a6-8e4b-dbe94589a28d" xmlns:ns3="42144e59-5907-413f-b624-803f3a022d9b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0cb742aedfe29e0f00d6e62d950beaf9" ns2:_="" ns3:_="">
     <xsd:import namespace="25a75a1d-8b78-49a6-8e4b-dbe94589a28d"/>
     <xsd:import namespace="42144e59-5907-413f-b624-803f3a022d9b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:Datums" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="25a75a1d-8b78-49a6-8e4b-dbe94589a28d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="11" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="779952b4-9163-4466-a728-aca91a51bc43" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Attēlu atzīmes" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="779952b4-9163-4466-a728-aca91a51bc43" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceBillingMetadata" ma:index="23" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="Datums" ma:index="24" nillable="true" ma:displayName="Datums" ma:default="[today]" ma:format="DateTime" ma:internalName="Datums">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="42144e59-5907-413f-b624-803f3a022d9b" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Koplietots ar" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Koplietots ar: detalizēti" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{f02a1d4e-ea66-4807-90a5-c3aac3888af8}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="42144e59-5907-413f-b624-803f3a022d9b">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Satura tips"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Virsraksts"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -21161,455 +21432,134 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="25a75a1d-8b78-49a6-8e4b-dbe94589a28d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="42144e59-5907-413f-b624-803f3a022d9b" xsi:nil="true"/>
+    <Datums xmlns="25a75a1d-8b78-49a6-8e4b-dbe94589a28d">2026-05-21T09:05:11+00:00</Datums>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{07950C3E-A3E9-4269-9555-A3B110AC29B1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{692F3876-2DB8-43A2-8015-249A56E5785B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6768D83E-66AF-472A-999C-72C07D7E136C}">
-[...16 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5EFC1B0-0456-44F0-8960-4F982B9A9E29}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EEFFF597-FDF1-4703-9894-416509869BE0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="25a75a1d-8b78-49a6-8e4b-dbe94589a28d"/>
     <ds:schemaRef ds:uri="42144e59-5907-413f-b624-803f3a022d9b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{692F3876-2DB8-43A2-8015-249A56E5785B}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6768D83E-66AF-472A-999C-72C07D7E136C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="25a75a1d-8b78-49a6-8e4b-dbe94589a28d"/>
+    <ds:schemaRef ds:uri="42144e59-5907-413f-b624-803f3a022d9b"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{07950C3E-A3E9-4269-9555-A3B110AC29B1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{a2d593ad-f07d-4c55-87c8-106c26d6ba08}" enabled="0" method="" siteId="{a2d593ad-f07d-4c55-87c8-106c26d6ba08}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>13</Pages>
-  <Words>21878</Words>
-  <Characters>12471</Characters>
+  <Words>4173</Words>
+  <Characters>30471</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>103</Lines>
-  <Paragraphs>68</Paragraphs>
+  <Lines>554</Lines>
+  <Paragraphs>185</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>CFLA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>34281</CharactersWithSpaces>
+  <CharactersWithSpaces>34459</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...326 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ilze Kvartenoka</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100CCAE56773E04C54A8AAEC798B999D08D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">