--- v1 (2026-03-16)
+++ v2 (2026-06-15)
@@ -1,55 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2B4597EC" w14:textId="77777777" w:rsidR="000D7736" w:rsidRPr="00101DE5" w:rsidRDefault="000D7736" w:rsidP="424BDFEE">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
@@ -59,142 +60,126 @@
     </w:p>
     <w:p w14:paraId="27E20A7C" w14:textId="77777777" w:rsidR="000D7736" w:rsidRPr="00101DE5" w:rsidRDefault="000D7736" w:rsidP="009077C4">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Centrālās finanšu un līgumu aģentūras</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4303FD1A" w14:textId="50E428F9" w:rsidR="000D7736" w:rsidRPr="00101DE5" w:rsidRDefault="00384D0E" w:rsidP="009077C4">
+    <w:p w14:paraId="4303FD1A" w14:textId="1E1EABD7" w:rsidR="000D7736" w:rsidRPr="00101DE5" w:rsidRDefault="005E56A6" w:rsidP="009077C4">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00101DE5">
+      <w:r w:rsidRPr="005E56A6">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>P</w:t>
-[...8 lines deleted...]
-        <w:t>rojektu atlases departamenta direktore</w:t>
+        <w:t>Direktora vietniece programmu un projektu atbilstības jautājumos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3430666E" w14:textId="77777777" w:rsidR="00EF479C" w:rsidRPr="00101DE5" w:rsidRDefault="00EF479C" w:rsidP="009077C4">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="183594BD" w14:textId="1884DCD1" w:rsidR="00202C7E" w:rsidRPr="00101DE5" w:rsidRDefault="00202C7E" w:rsidP="005F226A">
+    <w:p w14:paraId="183594BD" w14:textId="06A3B10B" w:rsidR="00202C7E" w:rsidRPr="00101DE5" w:rsidRDefault="00202C7E" w:rsidP="005F226A">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">(elektroniskais paraksts) </w:t>
       </w:r>
-      <w:r w:rsidRPr="00101DE5">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00101DE5">
+      <w:r w:rsidR="005E56A6">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Abu-Junese</w:t>
+        <w:t>G. Šulca</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3710E133" w14:textId="4E6DBBE3" w:rsidR="000D7736" w:rsidRPr="00101DE5" w:rsidRDefault="00202C7E" w:rsidP="00064C89">
+    <w:p w14:paraId="3710E133" w14:textId="0AD46D58" w:rsidR="000D7736" w:rsidRPr="00101DE5" w:rsidRDefault="00202C7E" w:rsidP="00064C89">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (datums skatāms laika zīmogā)</w:t>
+        <w:t>(datums skatāms laika zīmogā)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D9C37EC" w14:textId="266806D2" w:rsidR="007E5686" w:rsidRPr="00101DE5" w:rsidRDefault="007E5686" w:rsidP="00FA4DAC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="629CE577" w14:textId="55BDBC73" w:rsidR="00422E4D" w:rsidRPr="00101DE5" w:rsidRDefault="00CD49EF" w:rsidP="0098459D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
@@ -1059,109 +1044,105 @@
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:t> </w:t>
               </w:r>
             </w:ins>
             <w:ins w:id="3" w:author="Linda Broliša" w:date="2026-02-19T10:32:00Z" w16du:dateUtc="2026-02-19T08:32:00Z">
               <w:r w:rsidR="00A26EDE" w:rsidRPr="00101DE5">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:t>589</w:t>
               </w:r>
             </w:ins>
             <w:ins w:id="4" w:author="Linda Broliša" w:date="2026-02-19T10:35:00Z" w16du:dateUtc="2026-02-19T08:35:00Z">
               <w:r w:rsidR="00A26EDE" w:rsidRPr="00101DE5">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:t> </w:t>
               </w:r>
             </w:ins>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00002644" w:rsidRPr="00101DE5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>euro</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00002644" w:rsidRPr="00101DE5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">, tai skaitā Eiropas Reģionālās attīstības fonda (turpmāk – ERAF) finansējums </w:t>
             </w:r>
             <w:r w:rsidRPr="00101DE5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:ins w:id="5" w:author="Linda Broliša" w:date="2026-02-19T10:33:00Z" w16du:dateUtc="2026-02-19T08:33:00Z">
               <w:r w:rsidR="00A26EDE" w:rsidRPr="00101DE5">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:t>4</w:t>
               </w:r>
             </w:ins>
             <w:r w:rsidRPr="00101DE5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> 000 000</w:t>
             </w:r>
             <w:r w:rsidR="00002644" w:rsidRPr="00101DE5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00002644" w:rsidRPr="00101DE5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>euro</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00002644" w:rsidRPr="00101DE5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">, nacionālais līdzfinansējums, ko veido </w:t>
             </w:r>
             <w:r w:rsidRPr="00101DE5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>valsts budžeta līdzfinansējums</w:t>
             </w:r>
             <w:r w:rsidR="006D2911" w:rsidRPr="00101DE5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>, kas nepārsniedz</w:t>
             </w:r>
             <w:r w:rsidR="009168B7" w:rsidRPr="00101DE5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
@@ -1182,61 +1163,59 @@
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:t> </w:t>
               </w:r>
             </w:ins>
             <w:ins w:id="8" w:author="Linda Broliša" w:date="2026-02-19T10:34:00Z" w16du:dateUtc="2026-02-19T08:34:00Z">
               <w:r w:rsidR="00A26EDE" w:rsidRPr="00101DE5">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:t>589</w:t>
               </w:r>
             </w:ins>
             <w:ins w:id="9" w:author="Linda Broliša" w:date="2026-02-19T10:37:00Z" w16du:dateUtc="2026-02-19T08:37:00Z">
               <w:r w:rsidR="00503F5A" w:rsidRPr="00101DE5">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:t> </w:t>
               </w:r>
             </w:ins>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00002644" w:rsidRPr="00101DE5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>euro</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00BE5553" w:rsidRPr="00101DE5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="13DCFD4A" w:rsidRPr="00101DE5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> kā arī pašvaldības budžeta vai privātais līdzfinansējums, </w:t>
             </w:r>
             <w:r w:rsidR="005A7F28" w:rsidRPr="00101DE5">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>ja</w:t>
             </w:r>
             <w:r w:rsidR="009168B7" w:rsidRPr="00101DE5">
               <w:rPr>
@@ -3157,64 +3136,62 @@
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Pasākuma trešās atlases kārtas projektu īsteno </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Natura</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D43A5C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>2000</w:t>
       </w:r>
       <w:r w:rsidRPr="00101DE5">
@@ -5254,60 +5231,61 @@
       <w:r w:rsidR="001C1C55" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>tiks gūti ieņēmumi</w:t>
       </w:r>
       <w:r w:rsidR="00A96927" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="0046396E" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="016FFD4E" w14:textId="0507E637" w:rsidR="00765BD2" w:rsidRPr="00101DE5" w:rsidRDefault="0052712E" w:rsidP="00FA74D2">
+    <w:p w14:paraId="016FFD4E" w14:textId="0507E637" w:rsidR="00765BD2" w:rsidRDefault="0052712E" w:rsidP="00FA74D2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
+          <w:ins w:id="10" w:author="Linda Broliša" w:date="2026-05-21T13:27:00Z" w16du:dateUtc="2026-05-21T10:27:00Z"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>dokumenti, kas apliecina</w:t>
       </w:r>
       <w:r w:rsidR="00850F33" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00C17DC5" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ka nekustamais īpašums, kurā tiks veiktas projektā paredzētās darbības, ir projekta iesniedzēja vai sadarbības partnera (ja attiecināms) īpašumā, valdījumā vai turējumā</w:t>
       </w:r>
@@ -5318,50 +5296,238 @@
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
       <w:r w:rsidR="00C17DC5" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C57413" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>projekta īstenošanas laikā un projekta dzīves cikla laikā</w:t>
       </w:r>
       <w:r w:rsidR="00FA74D2" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="65F30BB6" w14:textId="70A16C71" w:rsidR="00B27545" w:rsidRPr="00101DE5" w:rsidRDefault="00BF0578" w:rsidP="00B27545">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="1531"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:ins w:id="11" w:author="Anna Gintere" w:date="2026-05-25T13:13:00Z" w16du:dateUtc="2026-05-25T10:13:00Z">
+        <w:r w:rsidRPr="00B27545">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="lv-LV"/>
+          </w:rPr>
+          <w:t>normatīvajos</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="lv-LV"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00B27545">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="lv-LV"/>
+          </w:rPr>
+          <w:t>aktos noteiktajā kārtībā</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="lv-LV"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> saņemta</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00B27545">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="lv-LV"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:ins>
+      <w:ins w:id="12" w:author="Linda Broliša" w:date="2026-05-21T13:28:00Z">
+        <w:r w:rsidR="00B27545" w:rsidRPr="00B27545">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="lv-LV"/>
+          </w:rPr>
+          <w:t xml:space="preserve">zemes īpašnieka rakstiska piekrišana </w:t>
+        </w:r>
+      </w:ins>
+      <w:ins w:id="13" w:author="Anna Gintere" w:date="2026-05-25T12:16:00Z" w16du:dateUtc="2026-05-25T09:16:00Z">
+        <w:r w:rsidR="003E0932">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="lv-LV"/>
+          </w:rPr>
+          <w:t>par</w:t>
+        </w:r>
+      </w:ins>
+      <w:ins w:id="14" w:author="Linda Broliša" w:date="2026-05-21T13:28:00Z">
+        <w:r w:rsidR="00B27545" w:rsidRPr="00B27545">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="lv-LV"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> projekta ietvaros paredzēt</w:t>
+        </w:r>
+      </w:ins>
+      <w:ins w:id="15" w:author="Anna Gintere" w:date="2026-05-25T12:16:00Z" w16du:dateUtc="2026-05-25T09:16:00Z">
+        <w:r w:rsidR="009B4FA2">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="lv-LV"/>
+          </w:rPr>
+          <w:t>o</w:t>
+        </w:r>
+      </w:ins>
+      <w:ins w:id="16" w:author="Linda Broliša" w:date="2026-05-21T13:28:00Z">
+        <w:r w:rsidR="00B27545" w:rsidRPr="00B27545">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="lv-LV"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> virszemes ūdensobjekta tīrīšan</w:t>
+        </w:r>
+      </w:ins>
+      <w:ins w:id="17" w:author="Anna Gintere" w:date="2026-05-25T13:13:00Z" w16du:dateUtc="2026-05-25T10:13:00Z">
+        <w:r w:rsidR="00595FF2">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="lv-LV"/>
+          </w:rPr>
+          <w:t>u</w:t>
+        </w:r>
+      </w:ins>
+      <w:ins w:id="18" w:author="Anna Gintere" w:date="2026-05-25T12:16:00Z" w16du:dateUtc="2026-05-25T09:16:00Z">
+        <w:r w:rsidR="009B4FA2">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="lv-LV"/>
+          </w:rPr>
+          <w:t>, ja</w:t>
+        </w:r>
+      </w:ins>
+      <w:ins w:id="19" w:author="Linda Broliša" w:date="2026-05-21T13:28:00Z">
+        <w:r w:rsidR="00B27545" w:rsidRPr="00B27545">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="lv-LV"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> attiecīgais objekts neatrodas</w:t>
+        </w:r>
+      </w:ins>
+      <w:ins w:id="20" w:author="Linda Broliša" w:date="2026-05-21T13:28:00Z" w16du:dateUtc="2026-05-21T10:28:00Z">
+        <w:r w:rsidR="00B27545">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="lv-LV"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:ins>
+      <w:ins w:id="21" w:author="Linda Broliša" w:date="2026-05-21T13:28:00Z">
+        <w:r w:rsidR="00B27545" w:rsidRPr="00B27545">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="lv-LV"/>
+          </w:rPr>
+          <w:t>projekta iesniedzēja</w:t>
+        </w:r>
+      </w:ins>
+      <w:ins w:id="22" w:author="Linda Broliša" w:date="2026-05-21T13:28:00Z" w16du:dateUtc="2026-05-21T10:28:00Z">
+        <w:r w:rsidR="00B27545">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="lv-LV"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:ins>
+      <w:ins w:id="23" w:author="Linda Broliša" w:date="2026-05-21T13:28:00Z">
+        <w:r w:rsidR="00B27545" w:rsidRPr="00B27545">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="lv-LV"/>
+          </w:rPr>
+          <w:t>vai sadarbības partnera (ja attiecināms) īpašumā, turējumā vai valdījumā</w:t>
+        </w:r>
+      </w:ins>
+      <w:ins w:id="24" w:author="Linda Broliša" w:date="2026-05-21T13:28:00Z" w16du:dateUtc="2026-05-21T10:28:00Z">
+        <w:r w:rsidR="00B27545">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="lv-LV"/>
+          </w:rPr>
+          <w:t>;</w:t>
+        </w:r>
+      </w:ins>
     </w:p>
     <w:p w14:paraId="55139EB0" w14:textId="77777777" w:rsidR="00FD5C96" w:rsidRPr="00101DE5" w:rsidRDefault="00E53938" w:rsidP="00FD5C96">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">pašvaldības izsniegtu pierādāmu dokumentālu informāciju par </w:t>
       </w:r>
       <w:r w:rsidR="00071504" w:rsidRPr="00101DE5">
@@ -5473,50 +5639,51 @@
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="617CB236" w14:textId="39E1B891" w:rsidR="00FD5C96" w:rsidRPr="00101DE5" w:rsidRDefault="00FD5C96" w:rsidP="0004099B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>deklarācija par komercsabiedrības atbilstību mazajai (sīkajai) vai vidējai</w:t>
       </w:r>
       <w:r w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">komercsabiedrībai </w:t>
       </w:r>
       <w:r w:rsidR="0004099B" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -5571,51 +5738,50 @@
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">sadarbības partnera apliecinājums par informētību attiecībā uz interešu konflikta jautājumu regulējumu un to integrāciju iekšējās kontroles sistēmā </w:t>
       </w:r>
       <w:r w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>(atlases nolikuma 6. pielikums</w:t>
       </w:r>
       <w:r w:rsidR="00E8642D" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00E8642D" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> attiecināms, ja projektā tiek piesaistīts sadarbības partneris)</w:t>
       </w:r>
       <w:r w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
@@ -6368,94 +6534,95 @@
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="183B9305" w14:textId="1BC29D7C" w:rsidR="001306D9" w:rsidRPr="00101DE5" w:rsidRDefault="002B6657" w:rsidP="00E74B3E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Ja projekta iesniegums iesniegts pēc projektu iesniegumu iesniegšanas </w:t>
       </w:r>
       <w:r w:rsidR="00404D7C" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">termiņa </w:t>
       </w:r>
       <w:r w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">beigu datuma, tas netiek vērtēts. </w:t>
       </w:r>
       <w:r w:rsidR="00313A5B" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>adarbības iestāde par to informē projekta iesniedzēju</w:t>
       </w:r>
       <w:r w:rsidR="0013188F" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22452EA0" w14:textId="5AACEA5A" w:rsidR="008E372B" w:rsidRDefault="68672EE0" w:rsidP="00E74B3E">
+    <w:p w14:paraId="38E0A162" w14:textId="7B586C5C" w:rsidR="007F2661" w:rsidRPr="00CF0B86" w:rsidRDefault="68672EE0" w:rsidP="00CF0B86">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Projekta iesniedzējam pēc projekta iesnieguma </w:t>
       </w:r>
       <w:r w:rsidR="2EAD6D44" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
@@ -6574,106 +6741,93 @@
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>a vēstule</w:t>
       </w:r>
       <w:r w:rsidR="06B31755" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> par projekta</w:t>
       </w:r>
       <w:r w:rsidR="06B31755" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> iesnieguma iesniegšanu</w:t>
       </w:r>
       <w:r w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38E0A162" w14:textId="77777777" w:rsidR="007F2661" w:rsidRPr="00101DE5" w:rsidRDefault="007F2661" w:rsidP="007F2661">
-[...10 lines deleted...]
-    </w:p>
     <w:p w14:paraId="1AECE2A7" w14:textId="6B9D8479" w:rsidR="008E372B" w:rsidRPr="00101DE5" w:rsidRDefault="00A111C6" w:rsidP="008E3FE4">
       <w:pPr>
         <w:pStyle w:val="Headinggg1"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Konsultatīvais atbalsts</w:t>
       </w:r>
       <w:r w:rsidR="00916ED5" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> ierobežotā</w:t>
       </w:r>
       <w:r w:rsidR="00BF5A92" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> projektu iesniegumu atlasē</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66E33464" w14:textId="36A76007" w:rsidR="009D55CA" w:rsidRPr="00101DE5" w:rsidRDefault="008E372B" w:rsidP="00E74B3E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Ref120492295"/>
+      <w:bookmarkStart w:id="25" w:name="_Ref120492295"/>
       <w:r w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Projek</w:t>
       </w:r>
       <w:r w:rsidR="003006B8" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>ta iesniedzēj</w:t>
       </w:r>
       <w:r w:rsidR="00ED6CC8" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="009D55CA" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -6806,97 +6960,97 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00A34AAC" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="0067669F" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00A34AAC" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>aprīli</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="25"/>
       <w:r w:rsidR="003F25AF" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>, bet</w:t>
       </w:r>
       <w:r w:rsidR="00301A57" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> ne vēlāk kā trīs nedēļas pirms katra plānotā projekta iesnieguma iesniegšanas beigu termiņa</w:t>
       </w:r>
       <w:r w:rsidR="00F7369B" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
       <w:r w:rsidR="00F7369B" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="760F9B36" w14:textId="331FDEFF" w:rsidR="00F714F3" w:rsidRPr="00101DE5" w:rsidRDefault="00723777" w:rsidP="00E74B3E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Ref191891536"/>
+      <w:bookmarkStart w:id="26" w:name="_Ref191891536"/>
       <w:r w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Ja projekta iesniegums iesniegts priekšizskatīšanai, sadarbības iestāde</w:t>
       </w:r>
       <w:r w:rsidR="009737AF" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0011203A" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>desmit</w:t>
       </w:r>
       <w:r w:rsidR="009737AF" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
@@ -7188,51 +7342,51 @@
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">un </w:t>
       </w:r>
       <w:r w:rsidR="008C76AE" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>komentāriem</w:t>
       </w:r>
       <w:r w:rsidR="00F714F3" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> ir rekomendējošs raksturs</w:t>
       </w:r>
       <w:r w:rsidR="00D30F5A" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p w14:paraId="1B21F831" w14:textId="2A0482B3" w:rsidR="00CA463A" w:rsidRPr="00101DE5" w:rsidRDefault="00690AC3" w:rsidP="00E74B3E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Pēc priekšizskatīšanas </w:t>
       </w:r>
       <w:r w:rsidR="00652D3A" w:rsidRPr="00101DE5">
         <w:rPr>
@@ -7287,51 +7441,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B75B470" w14:textId="6AD69B8C" w:rsidR="00916ED5" w:rsidRPr="00101DE5" w:rsidRDefault="00970461" w:rsidP="00E74B3E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Ref120490924"/>
+      <w:bookmarkStart w:id="27" w:name="_Ref120490924"/>
       <w:r w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Ja pēc projekta iesnieguma iesniegšanas sadarbības iestāde</w:t>
       </w:r>
       <w:r w:rsidR="0008339D" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00916ED5" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -7397,260 +7551,260 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00C52D41" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00C52D41" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref120490735 \r \h </w:instrText>
       </w:r>
+      <w:r w:rsidR="00101DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
+      </w:r>
       <w:r w:rsidR="00C52D41" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00101DE5">
+      <w:r w:rsidR="00C52D41" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
+        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00C52D41" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="separate"/>
+        <w:t>35</w:t>
       </w:r>
       <w:r w:rsidR="00C52D41" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>35</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C52D41" w:rsidRPr="00101DE5">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00A84BE6" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00A84BE6" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="end"/>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A84BE6" w:rsidRPr="00101DE5">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0067669F" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0067669F" w:rsidRPr="00101DE5">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00995218" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00995218" w:rsidRPr="00101DE5">
+        <w:t xml:space="preserve">punktā </w:t>
+      </w:r>
+      <w:r w:rsidR="00582061" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">punktā </w:t>
+        <w:t>noteiktā lēmuma pieņemšanai</w:t>
+      </w:r>
+      <w:r w:rsidR="00916ED5" w:rsidRPr="00101DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F34F43" w:rsidRPr="00101DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>sadarbības iestāde</w:t>
+      </w:r>
+      <w:r w:rsidR="00916ED5" w:rsidRPr="00101DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00187AE8" w:rsidRPr="00101DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Projektu portālā </w:t>
       </w:r>
       <w:r w:rsidR="00582061" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>noteiktā lēmuma pieņemšanai</w:t>
+        <w:t xml:space="preserve">ziņojuma </w:t>
+      </w:r>
+      <w:r w:rsidR="004C2AE4" w:rsidRPr="00101DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>veidā informē</w:t>
       </w:r>
       <w:r w:rsidR="00916ED5" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F34F43" w:rsidRPr="00101DE5">
+        <w:t xml:space="preserve"> projekta iesniedzēj</w:t>
+      </w:r>
+      <w:r w:rsidR="004C2AE4" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>sadarbības iestāde</w:t>
+        <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="00916ED5" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...58 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> par konstatētajām neprecizitātēm un to novēršanai veicamajām darbībām, nosakot izpildes termiņu.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="27"/>
     </w:p>
     <w:p w14:paraId="58A8C74D" w14:textId="23DA5577" w:rsidR="001F6058" w:rsidRPr="00101DE5" w:rsidRDefault="48D7B61A" w:rsidP="00E74B3E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Ref120491921"/>
-      <w:bookmarkStart w:id="14" w:name="_Ref172292878"/>
+      <w:bookmarkStart w:id="28" w:name="_Ref120491921"/>
+      <w:bookmarkStart w:id="29" w:name="_Ref172292878"/>
       <w:r w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="4F1684EB" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ēc</w:t>
       </w:r>
       <w:r w:rsidR="7DCC3368" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
@@ -7795,88 +7949,88 @@
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">sadarbības iestādes noteiktajā termiņā </w:t>
       </w:r>
       <w:r w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>precizēt projekta iesniegumu, nemainot to pēc būtības</w:t>
       </w:r>
       <w:r w:rsidR="701A7D08" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="28"/>
       <w:r w:rsidR="77B2BBFA" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> Pēc precizējumu veikšanas </w:t>
       </w:r>
       <w:r w:rsidR="51CC502C" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">projekta iesniedzējs atkārtoti iesniedz projekta iesniegumu </w:t>
       </w:r>
       <w:r w:rsidR="00187AE8" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Projektu portālā</w:t>
       </w:r>
       <w:r w:rsidR="51CC502C" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:p w14:paraId="69EC6F73" w14:textId="5BB7D4B6" w:rsidR="002927C4" w:rsidRPr="00101DE5" w:rsidRDefault="006204AD" w:rsidP="00E74B3E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Pēc </w:t>
       </w:r>
@@ -7890,301 +8044,301 @@
       </w:r>
       <w:r w:rsidR="00920415" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">nolikuma </w:t>
       </w:r>
       <w:r w:rsidR="004E4A77" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="004E4A77" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref191891536 \r \h </w:instrText>
       </w:r>
+      <w:r w:rsidR="00101DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
+      </w:r>
       <w:r w:rsidR="004E4A77" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:r>
+      <w:r w:rsidR="004E4A77" w:rsidRPr="00101DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00E23094" w:rsidRPr="00101DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00E23094" w:rsidRPr="00101DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> REF _Ref120490924 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00E23094" w:rsidRPr="00101DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00E23094" w:rsidRPr="00101DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00E23094" w:rsidRPr="00101DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>23</w:t>
+      </w:r>
+      <w:r w:rsidR="00E23094" w:rsidRPr="00101DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="004E4A77" w:rsidRPr="00101DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00BC64AE" w:rsidRPr="00101DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. punktā minētajā ziņojumā norādītā </w:t>
+      </w:r>
+      <w:r w:rsidR="003842C3" w:rsidRPr="00101DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>izpildes</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC64AE" w:rsidRPr="00101DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7299C" w:rsidRPr="00101DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>termiņa</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC64AE" w:rsidRPr="00101DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003309DA" w:rsidRPr="00101DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>vērtēšanas komisija</w:t>
+      </w:r>
+      <w:r w:rsidR="006507F9" w:rsidRPr="00101DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> izvērtē projekta iesniegumu un sniedz </w:t>
+      </w:r>
+      <w:r w:rsidR="00421071" w:rsidRPr="00101DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">atzinumu </w:t>
+      </w:r>
+      <w:r w:rsidR="00C15A36" w:rsidRPr="00101DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">šī nolikuma </w:t>
+      </w:r>
+      <w:r w:rsidR="00C15A36" w:rsidRPr="00101DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00C15A36" w:rsidRPr="00101DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> REF _Ref120491269 \r \h </w:instrText>
+      </w:r>
       <w:r w:rsidR="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
       </w:r>
-      <w:r w:rsidR="004E4A77" w:rsidRPr="00101DE5">
+      <w:r w:rsidR="00C15A36" w:rsidRPr="00101DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00C15A36" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00E23094" w:rsidRPr="00101DE5">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidR="007C7713" w:rsidRPr="00101DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidR="00C15A36" w:rsidRPr="00101DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00C15A36" w:rsidRPr="00101DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>. nodaļā no</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD22A0" w:rsidRPr="00101DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">teiktajā kārtībā. Gadījumā, ja projekta iesniegums nav atkārtoti iesniegts šī nolikuma </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB4214" w:rsidRPr="00101DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="00E23094" w:rsidRPr="00101DE5">
-[...139 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00DB4214" w:rsidRPr="00101DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> REF _Ref172292878 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00C15A36" w:rsidRPr="00101DE5">
-[...38 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00DB4214" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="begin"/>
-[...22 lines deleted...]
-        <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r w:rsidR="00DB4214" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00611092" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>24</w:t>
       </w:r>
       <w:r w:rsidR="00DB4214" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
@@ -8252,64 +8406,64 @@
       </w:r>
       <w:r w:rsidR="00D25D08" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">šī nolikuma </w:t>
       </w:r>
       <w:r w:rsidR="007F3C5C" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="007F3C5C" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref120492295 \r \h </w:instrText>
       </w:r>
+      <w:r w:rsidR="00101DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
+      </w:r>
       <w:r w:rsidR="007F3C5C" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-      </w:r>
-[...6 lines deleted...]
-        <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r w:rsidR="007F3C5C" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="007F3C5C" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="007F3C5C" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
@@ -8418,73 +8572,74 @@
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="008B722A" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> šajā nodaļā </w:t>
       </w:r>
       <w:r w:rsidR="00B54A16" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>noteiktais konsultatīvais atbalsts netiek nodrošināts.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E23197B" w14:textId="68057499" w:rsidR="00A01D52" w:rsidRPr="00101DE5" w:rsidRDefault="00A01D52" w:rsidP="008E3FE4">
       <w:pPr>
         <w:pStyle w:val="Headinggg1"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Ref120491269"/>
-[...3 lines deleted...]
-        </w:rPr>
+      <w:bookmarkStart w:id="30" w:name="_Ref120491269"/>
+      <w:r w:rsidRPr="00101DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Projektu iesniegumu vērtēšanas kārtība</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="30"/>
     </w:p>
     <w:p w14:paraId="7E6D0089" w14:textId="56042AFC" w:rsidR="00CD3EC8" w:rsidRPr="00101DE5" w:rsidRDefault="00D537C1" w:rsidP="00E74B3E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Ref172292401"/>
+      <w:bookmarkStart w:id="31" w:name="_Ref172292401"/>
       <w:r w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Projektu iesniegumu vērtēšanai </w:t>
       </w:r>
       <w:r w:rsidR="00CC10BB" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">sadarbības iestāde ar rīkojumu izveido </w:t>
       </w:r>
       <w:r w:rsidR="00C13EB3" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Eiropas Savienības fondu 2021.</w:t>
       </w:r>
       <w:r w:rsidR="00CA463A" w:rsidRPr="00101DE5">
@@ -8553,65 +8708,65 @@
       </w:r>
       <w:r w:rsidR="003C2265" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">– Likums) </w:t>
       </w:r>
       <w:r w:rsidR="004E4A77" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="004E4A77" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref191891536 \r \h </w:instrText>
       </w:r>
+      <w:r w:rsidR="00101DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
+      </w:r>
       <w:r w:rsidR="004E4A77" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00101DE5">
-[...6 lines deleted...]
-      </w:r>
       <w:r w:rsidR="004E4A77" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="004E4A77" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>21</w:t>
       </w:r>
       <w:r w:rsidR="004E4A77" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00C13EB3" w:rsidRPr="00101DE5">
@@ -8647,51 +8802,50 @@
         <w:t>– vērtēšanas komisija)</w:t>
       </w:r>
       <w:r w:rsidR="00FB4B0B" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">, vērtēšanas komisijas sastāva izveidē ievērojot </w:t>
       </w:r>
       <w:r w:rsidR="00614668" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve">likuma “Par interešu konflikta novēršanu valsts amatpersonu darbībā” un </w:t>
       </w:r>
       <w:r w:rsidR="00FB4B0B" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Regulas 20</w:t>
       </w:r>
       <w:r w:rsidR="003C2CBE" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>24</w:t>
       </w:r>
       <w:r w:rsidR="00FB4B0B" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="003C2CBE" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>2509</w:t>
@@ -8715,51 +8869,51 @@
       </w:r>
       <w:r w:rsidR="00402F7A" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00FB4B0B" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>pantā noteikto</w:t>
       </w:r>
       <w:r w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="31"/>
       <w:r w:rsidR="00CD3EC8" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CD3EC8" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Vērtēšanas komisijas locekļi projektu iesniegumu vērtēšanā piedalās šādā apjomā:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36BA8CB1" w14:textId="77777777" w:rsidR="00CD3EC8" w:rsidRPr="00101DE5" w:rsidRDefault="00CD3EC8" w:rsidP="009442C8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
@@ -8917,51 +9071,51 @@
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>konfidencialitātes ievērošanu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BE35DCD" w14:textId="77777777" w:rsidR="005457E7" w:rsidRPr="00101DE5" w:rsidRDefault="00B60437" w:rsidP="00E74B3E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Ref120520594"/>
+      <w:bookmarkStart w:id="32" w:name="_Ref120520594"/>
       <w:r w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidR="00ED50C7" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">ērtēšanas komisija pēc projektu iesniegumu iesniegšanas vērtē projektu iesniegumus saskaņā ar projektu iesniegumu vērtēšanas kritērijiem, ievērojot projektu iesniegumu vērtēšanas kritēriju piemērošanas metodikā noteikto </w:t>
       </w:r>
       <w:r w:rsidR="0043459A" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
@@ -9031,51 +9185,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00D537C1" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> iesniegum</w:t>
       </w:r>
       <w:r w:rsidR="00485091" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00D537C1" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> vērtēšanas veidlapu.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="32"/>
     </w:p>
     <w:p w14:paraId="373EF6E2" w14:textId="5546E59B" w:rsidR="001B7BC7" w:rsidRPr="00101DE5" w:rsidRDefault="27F7F099" w:rsidP="00E74B3E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
@@ -9496,82 +9650,82 @@
         <w:t>dalības projektā</w:t>
       </w:r>
       <w:r w:rsidR="00EF5F16" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DCBB967" w14:textId="6EBE6234" w:rsidR="0020379A" w:rsidRPr="00101DE5" w:rsidRDefault="34A7FB25" w:rsidP="00E74B3E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Ref120489080"/>
+      <w:bookmarkStart w:id="33" w:name="_Ref120489080"/>
       <w:r w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Projekta iesnieguma atbilstību projektu vērtēšanas kritērijiem vērtē</w:t>
       </w:r>
       <w:r w:rsidR="39D19A50" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> visi balsstiesīgie sadarbības iestādes pārstāvji, kas ietverti vērtēšanas komisijā</w:t>
       </w:r>
       <w:r w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>, vispirms izvērtējot visus neprecizējamos un pēc tam</w:t>
       </w:r>
       <w:r w:rsidR="003B6BC1" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>– precizējamos kritērijus šādā secībā:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="33"/>
     </w:p>
     <w:p w14:paraId="2E3CECE5" w14:textId="23B11477" w:rsidR="0020379A" w:rsidRPr="00101DE5" w:rsidRDefault="00DB6821" w:rsidP="00E74B3E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>vienotie kritēriji</w:t>
       </w:r>
       <w:r w:rsidR="00120C15" w:rsidRPr="00101DE5">
         <w:rPr>
@@ -9636,123 +9790,115 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DC8EF62" w14:textId="06FD8DED" w:rsidR="00E60B1A" w:rsidRPr="00101DE5" w:rsidRDefault="00D537C1" w:rsidP="00E74B3E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Ref120491837"/>
+      <w:bookmarkStart w:id="34" w:name="_Ref120491837"/>
       <w:r w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Vērtēšanas komisijas lēmums tiek atspoguļots vērtēšanas komisijas atzinumā</w:t>
       </w:r>
       <w:r w:rsidR="00C62E95" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> par projekta iesnieguma virzību apstiprināšanai, apstiprināšanai ar nosacījumu vai noraidīšanai.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="34"/>
     </w:p>
     <w:p w14:paraId="33F4E69C" w14:textId="77777777" w:rsidR="000427D6" w:rsidRPr="00101DE5" w:rsidRDefault="00F31B42" w:rsidP="00E74B3E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Ref120491666"/>
+      <w:bookmarkStart w:id="35" w:name="_Ref120491666"/>
       <w:r w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pēc precizētā projekta iesnieguma saņemšanas sadarbības iestādē komisija izvērtē precizēto projekta iesniegumu atbilstoši kritērijiem, kuru izpildei tika izvirzīti papildu nosacījumi, kā arī kritērijiem, kuru vērtējumu maina precizētajā projekta iesniegumā </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00101DE5">
+        <w:t xml:space="preserve">Pēc precizētā projekta iesnieguma saņemšanas sadarbības iestādē komisija izvērtē precizēto projekta iesniegumu atbilstoši kritērijiem, kuru izpildei tika izvirzīti papildu nosacījumi, kā arī kritērijiem, kuru vērtējumu maina precizētajā projekta iesniegumā ietvertā informācija, un aizpilda projekta iesnieguma vērtēšanas veidlapu </w:t>
+      </w:r>
+      <w:r w:rsidR="005922B8" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:r w:rsidR="005922B8" w:rsidRPr="00101DE5">
+        <w:t>Projektu portālā</w:t>
+      </w:r>
+      <w:r w:rsidR="00D537C1" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>Projektu portālā</w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="35"/>
     </w:p>
     <w:p w14:paraId="6F5A0551" w14:textId="04AE7616" w:rsidR="00BE6B7F" w:rsidRPr="00101DE5" w:rsidRDefault="00BE6B7F" w:rsidP="00E74B3E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Nolikuma </w:t>
       </w:r>
       <w:r w:rsidR="00E242E0" w:rsidRPr="00101DE5">
@@ -9805,124 +9951,124 @@
       <w:r w:rsidR="001A2736" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>pieņemšanas</w:t>
       </w:r>
       <w:r w:rsidR="007A6511" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> un paziņošanas kārtība</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59E93123" w14:textId="4093DE11" w:rsidR="0093766F" w:rsidRPr="00101DE5" w:rsidRDefault="00000595" w:rsidP="00E74B3E">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Ref120490735"/>
+      <w:bookmarkStart w:id="36" w:name="_Ref120490735"/>
       <w:r w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="002A370A" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">adarbības iestāde, pamatojoties uz vērtēšanas komisijas sniegto atzinumu, pieņem lēmumu </w:t>
       </w:r>
       <w:r w:rsidR="0093766F" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>(turpmāk</w:t>
       </w:r>
       <w:r w:rsidR="003B6BC1" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="0093766F" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>– lēmums) par:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="36"/>
     </w:p>
     <w:p w14:paraId="620EEF71" w14:textId="77777777" w:rsidR="0093766F" w:rsidRPr="00101DE5" w:rsidRDefault="0093766F" w:rsidP="00E74B3E">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Ref120521412"/>
+      <w:bookmarkStart w:id="37" w:name="_Ref120521412"/>
       <w:r w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>projekta iesnieguma apstiprināšanu;</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="37"/>
     </w:p>
     <w:p w14:paraId="7204B92F" w14:textId="77777777" w:rsidR="0093766F" w:rsidRPr="00101DE5" w:rsidRDefault="0093766F" w:rsidP="00E74B3E">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Ref120521415"/>
+      <w:bookmarkStart w:id="38" w:name="_Ref120521415"/>
       <w:r w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>projekta iesnieguma apstiprināšanu ar nosacījumu;</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="38"/>
     </w:p>
     <w:p w14:paraId="4273B6EA" w14:textId="77777777" w:rsidR="004D46FF" w:rsidRPr="00101DE5" w:rsidRDefault="0093766F" w:rsidP="00E74B3E">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>projekta iesnieguma noraidīšanu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73320236" w14:textId="0B680401" w:rsidR="000F07BB" w:rsidRPr="00101DE5" w:rsidRDefault="006E1557" w:rsidP="00E74B3E">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -9985,134 +10131,134 @@
       </w:pPr>
       <w:r w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Pirms nolikuma</w:t>
       </w:r>
       <w:r w:rsidR="521EB46B" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00127CC5" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00127CC5" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref120521412 \r \h </w:instrText>
       </w:r>
+      <w:r w:rsidR="00101DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
+      </w:r>
       <w:r w:rsidR="00127CC5" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:r>
+      <w:r w:rsidR="00127CC5" w:rsidRPr="00101DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00127CC5" w:rsidRPr="00101DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>35.1</w:t>
+      </w:r>
+      <w:r w:rsidR="00127CC5" w:rsidRPr="00101DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="521EB46B" w:rsidRPr="00101DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="000B7D80" w:rsidRPr="00101DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="521EB46B" w:rsidRPr="00101DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>apakš</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00101DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>punktā noteiktā</w:t>
+      </w:r>
+      <w:r w:rsidR="521EB46B" w:rsidRPr="00101DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lēmuma pieņemšanas vai </w:t>
+      </w:r>
+      <w:r w:rsidR="00A81F15" w:rsidRPr="00101DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00A81F15" w:rsidRPr="00101DE5">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> REF _Ref120521487 \r \h </w:instrText>
+      </w:r>
       <w:r w:rsidR="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00127CC5" w:rsidRPr="00101DE5">
-[...46 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00A81F15" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="begin"/>
-[...19 lines deleted...]
-        <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r w:rsidR="00A81F15" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00A81F15" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>40.1</w:t>
       </w:r>
       <w:r w:rsidR="00A81F15" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00D72D00" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
@@ -10554,110 +10700,104 @@
       <w:r w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">pieņem, ja </w:t>
       </w:r>
       <w:r w:rsidR="009930F5" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>projekta iesniedzējs nav uzaicināts iesniegt projekta iesniegumu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="174DCF20" w14:textId="1344F7A9" w:rsidR="008C6C65" w:rsidRPr="00101DE5" w:rsidRDefault="008C6C65" w:rsidP="00E74B3E">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Ref191891833"/>
-[...3 lines deleted...]
-        </w:rPr>
+      <w:bookmarkStart w:id="39" w:name="_Ref191891833"/>
+      <w:r w:rsidRPr="00101DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Ja projekta iesniegums ir apstiprināts ar nosacījumu, pēc precizētā projekta iesnieguma iesniegšanas</w:t>
       </w:r>
       <w:r w:rsidR="00E349B9" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
-        <w:t xml:space="preserve"> vērtēšanas komisija vērtē projekta iesniegumu. Ja tiek konstatēta kāda no lēmumā noteiktajiem nosacījumiem neizpilde vai ja projekta iesniedzēja iesniegtās vai vērtēšanas komisijai pieejamās informācijas dēļ projekta iesniegums neatbilst kādam projektu iesniegumu vērtēšanas kritērijiem, precizētā </w:t>
-[...6 lines deleted...]
-        <w:t>projekta iesnieguma vērtēšanu neturpina. P</w:t>
+        <w:t xml:space="preserve"> vērtēšanas komisija vērtē projekta iesniegumu. Ja tiek konstatēta kāda no lēmumā noteiktajiem nosacījumiem neizpilde vai ja projekta iesniedzēja iesniegtās vai vērtēšanas komisijai pieejamās informācijas dēļ projekta iesniegums neatbilst kādam projektu iesniegumu vērtēšanas kritērijiem, precizētā projekta iesnieguma vērtēšanu neturpina. P</w:t>
       </w:r>
       <w:r w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>amatojoties uz vērtēšanas komisijas atzinumu par nosacījumu izpildi vai neizpildi, sadarbības iestāde izdod</w:t>
       </w:r>
       <w:r w:rsidR="009E55B3" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> atzinumu par</w:t>
       </w:r>
       <w:r w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="39"/>
     </w:p>
     <w:p w14:paraId="1F0FB3FA" w14:textId="128F7BF7" w:rsidR="008C6C65" w:rsidRPr="00101DE5" w:rsidRDefault="008C6C65" w:rsidP="00E74B3E">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Ref120521487"/>
+      <w:bookmarkStart w:id="40" w:name="_Ref120521487"/>
       <w:r w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>lēmumā noteikto nosacījumu izpildi, ja precizētais projekta iesniegums iesniegts lēmumā noteiktajā termiņā un ar precizējumiem projekta iesniegumā ir izpildīti visi lēmumā izvirzītie nosacījumi;</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="40"/>
     </w:p>
     <w:p w14:paraId="38783DE3" w14:textId="5110EC40" w:rsidR="008C6C65" w:rsidRPr="00101DE5" w:rsidRDefault="009E55B3" w:rsidP="00E74B3E">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>lēmumā noteikto</w:t>
       </w:r>
       <w:r w:rsidR="008C6C65" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">  nosacījumu neizpildi, atzīstot projekta iesniegumu par noraidāmu, ja kāds no lēmumā noteiktajiem nosacījumiem netiek izpildīts vai netiek izpildīts lēmumā noteiktajā termiņā vai ja projekta iesniedzēja iesniegtās </w:t>
       </w:r>
@@ -11182,51 +11322,51 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">e-vidē tiek sniegts </w:t>
       </w:r>
       <w:r w:rsidR="000E31F7" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sadarbības iestādes</w:t>
       </w:r>
       <w:r w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> oficiālajā darba laikā, aizpildot pieteikumu </w:t>
       </w:r>
       <w:r w:rsidR="4B34EFC4" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2BC7FBB5" wp14:editId="410E4937">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2BC7FBB5" wp14:editId="12736ED0">
             <wp:extent cx="114151" cy="121285"/>
             <wp:effectExtent l="0" t="0" r="635" b="0"/>
             <wp:docPr id="964020630" name="Picture 964020630"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 964020630"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId23" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
@@ -11432,73 +11572,80 @@
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="008D7FDE" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">pantu </w:t>
       </w:r>
       <w:r w:rsidR="001C2119" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>sadarbības iestāde ir tiesīga pieņemt lēmumu, ar kuru nosaka</w:t>
       </w:r>
       <w:r w:rsidR="001C2119" w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> aizliegumu fiziskajai vai juridiskajai personai vai personai, kura ir attiecīgās juridiskās personas valdes vai padomes loceklis vai prokūrists, vai persona, kura ir pilnvarota pārstāvēt projekta iesniedzēju ar filiāli saistītās darbībās, piedalīties projektu iesniegumu atlasē uz laiku, kas nepārsniedz trīs gadus no lēmuma spēkā stāšanās dienas, ja šī persona:</w:t>
+        <w:t xml:space="preserve"> aizliegumu fiziskajai vai juridiskajai personai vai personai, kura ir attiecīgās </w:t>
+      </w:r>
+      <w:r w:rsidR="001C2119" w:rsidRPr="00101DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>juridiskās personas valdes vai padomes loceklis vai prokūrists, vai persona, kura ir pilnvarota pārstāvēt projekta iesniedzēju ar filiāli saistītās darbībās, piedalīties projektu iesniegumu atlasē uz laiku, kas nepārsniedz trīs gadus no lēmuma spēkā stāšanās dienas, ja šī persona:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AB57500" w14:textId="681F39A1" w:rsidR="001C2119" w:rsidRPr="00101DE5" w:rsidRDefault="001C2119" w:rsidP="00E74B3E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>apzināti sniegusi nepatiesu informāciju, kas ir būtiska projekta iesnieguma novērtēšanai;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A12DAF3" w14:textId="6CBCE895" w:rsidR="001C2119" w:rsidRPr="00101DE5" w:rsidRDefault="001C2119" w:rsidP="00E74B3E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">īstenojot projektu, apzināti sniegusi sadarbības iestādei nepatiesu informāciju vai citādi ļaunprātīgi rīkojusies saistībā ar projekta īstenošanu, kas bijis par pamatu neatbilstoši veikto izdevumu ieturēšanai vai atgūšanai, un sadarbības iestāde ir izmantojusi tiesības vienpusēji atkāpties no </w:t>
       </w:r>
@@ -12606,208 +12753,208 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="70858142" w14:textId="5F707BE5" w:rsidR="006F29D5" w:rsidRPr="00101DE5" w:rsidRDefault="006F29D5" w:rsidP="006F29D5">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>A. Rūse, 27027524</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F91CA63" w14:textId="571AC99A" w:rsidR="009F6EF1" w:rsidRPr="000E691C" w:rsidRDefault="34C1DC31" w:rsidP="002E3142">
+    <w:p w14:paraId="4F91CA63" w14:textId="571AC99A" w:rsidR="009F6EF1" w:rsidRPr="004C3880" w:rsidRDefault="34C1DC31" w:rsidP="002E3142">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId26">
-        <w:r w:rsidRPr="000E691C">
+        <w:r w:rsidRPr="004C3880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:i/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t>andra.ruse@cfla.gov.lv</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:sectPr w:rsidR="009F6EF1" w:rsidRPr="000E691C" w:rsidSect="008E3FE4">
+    <w:sectPr w:rsidR="009F6EF1" w:rsidRPr="004C3880" w:rsidSect="008E3FE4">
       <w:headerReference w:type="default" r:id="rId27"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="42DFA5EE" w14:textId="77777777" w:rsidR="005B613E" w:rsidRDefault="005B613E">
+    <w:p w14:paraId="0CA23E32" w14:textId="77777777" w:rsidR="00D65DB8" w:rsidRDefault="00D65DB8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="69CDD03A" w14:textId="77777777" w:rsidR="005B613E" w:rsidRDefault="005B613E">
+    <w:p w14:paraId="63C4D8F3" w14:textId="77777777" w:rsidR="00D65DB8" w:rsidRDefault="00D65DB8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5D89C191" w14:textId="77777777" w:rsidR="005B613E" w:rsidRDefault="005B613E" w:rsidP="00152F67"/>
+    <w:p w14:paraId="1FFD1B14" w14:textId="77777777" w:rsidR="00D65DB8" w:rsidRDefault="00D65DB8" w:rsidP="00152F67"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Walbaum Display SemiBold">
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="8000002F" w:usb1="0000000A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4F68D13D" w14:textId="77777777" w:rsidR="005B613E" w:rsidRDefault="005B613E" w:rsidP="00F25516">
+    <w:p w14:paraId="19EEB2F2" w14:textId="77777777" w:rsidR="00D65DB8" w:rsidRDefault="00D65DB8" w:rsidP="00F25516">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="61B8C0C3" w14:textId="77777777" w:rsidR="005B613E" w:rsidRDefault="005B613E" w:rsidP="00F25516">
+    <w:p w14:paraId="273A8A48" w14:textId="77777777" w:rsidR="00D65DB8" w:rsidRDefault="00D65DB8" w:rsidP="00F25516">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1C5F728C" w14:textId="77777777" w:rsidR="005B613E" w:rsidRDefault="005B613E" w:rsidP="00152F67"/>
+    <w:p w14:paraId="6EBFA5B9" w14:textId="77777777" w:rsidR="00D65DB8" w:rsidRDefault="00D65DB8" w:rsidP="00152F67"/>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="5EBA37FF" w14:textId="415C5975" w:rsidR="00023E1F" w:rsidRPr="00101DE5" w:rsidRDefault="00023E1F" w:rsidP="00023E1F">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009B729B" w:rsidRPr="00101DE5">
         <w:rPr>
@@ -13033,68 +13180,74 @@
       </w:r>
       <w:r w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> Metodika pieejama </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
         <w:r w:rsidRPr="00101DE5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           </w:rPr>
           <w:t>šeit</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="22D1F540" w14:textId="77777777" w:rsidR="00E53BF2" w:rsidRPr="00E53BF2" w:rsidRDefault="00E53BF2" w:rsidP="00E53BF2">
+    <w:p w14:paraId="22D1F540" w14:textId="42206256" w:rsidR="00E53BF2" w:rsidRPr="00E53BF2" w:rsidRDefault="00E53BF2" w:rsidP="00E53BF2">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00101DE5">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Vadlīnijas pieejamas </w:t>
+      <w:r w:rsidR="00163765">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00101DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vadlīnijas pieejamas </w:t>
       </w:r>
       <w:hyperlink r:id="rId3" w:history="1">
         <w:r w:rsidRPr="00101DE5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           </w:rPr>
           <w:t>šeit</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
     <w:p w14:paraId="47DC8B06" w14:textId="77777777" w:rsidR="00A31C0A" w:rsidRPr="00101DE5" w:rsidRDefault="00A31C0A" w:rsidP="00A31C0A">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
@@ -13524,69 +13677,51 @@
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00101DE5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Vienošanās par projekta īstenošanu tiek parakstīta Projektu portālā un netiek noformēta atsevišķa elektroniska dokumenta formā. Nolikuma pielikumā pievienota Vienošanās par projekta īstenošanu </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> priekšskatījuma izdruka, un tā satur būtiskākos projekta īstenošanas nosacījumus. Izdrukā ar simbolu “@” apzīmēti mainīgie elementi.</w:t>
+        <w:t>Vienošanās par projekta īstenošanu tiek parakstīta Projektu portālā un netiek noformēta atsevišķa elektroniska dokumenta formā. Nolikuma pielikumā pievienota Vienošanās par projekta īstenošanu standartformas priekšskatījuma izdruka, un tā satur būtiskākos projekta īstenošanas nosacījumus. Izdrukā ar simbolu “@” apzīmēti mainīgie elementi.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1491902409"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="7EEEB220" w14:textId="1E27595D" w:rsidR="00763C7B" w:rsidRPr="000F234F" w:rsidRDefault="00763C7B" w:rsidP="005D0A7D">
         <w:pPr>
           <w:pStyle w:val="Header"/>
@@ -15414,57 +15549,60 @@
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1065488155">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1226919146">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="51008362">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1264265698">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="2082098853">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="6"/>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:person w15:author="Linda Broliša">
     <w15:presenceInfo w15:providerId="AD" w15:userId="S::linda.brolisa@cfla.gov.lv::06b756c8-7be6-4c9b-87e3-f5093d34754a"/>
   </w15:person>
+  <w15:person w15:author="Anna Gintere">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::Anna.Gintere@varam.gov.lv::e20ef821-c516-4be9-841f-1b90f6683fef"/>
+  </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
+  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000A0BC7"/>
     <w:rsid w:val="00000595"/>
     <w:rsid w:val="00000963"/>
     <w:rsid w:val="00000CD6"/>
@@ -15573,50 +15711,51 @@
     <w:rsid w:val="000A08CC"/>
     <w:rsid w:val="000A0BC7"/>
     <w:rsid w:val="000A265F"/>
     <w:rsid w:val="000A3D2C"/>
     <w:rsid w:val="000A4536"/>
     <w:rsid w:val="000A4B9F"/>
     <w:rsid w:val="000A4CA0"/>
     <w:rsid w:val="000A5453"/>
     <w:rsid w:val="000A584F"/>
     <w:rsid w:val="000A6640"/>
     <w:rsid w:val="000A6B93"/>
     <w:rsid w:val="000A6F1F"/>
     <w:rsid w:val="000A76DC"/>
     <w:rsid w:val="000B02F4"/>
     <w:rsid w:val="000B0C9F"/>
     <w:rsid w:val="000B2718"/>
     <w:rsid w:val="000B28CB"/>
     <w:rsid w:val="000B2919"/>
     <w:rsid w:val="000B3E05"/>
     <w:rsid w:val="000B424E"/>
     <w:rsid w:val="000B47AB"/>
     <w:rsid w:val="000B4CFC"/>
     <w:rsid w:val="000B6C07"/>
     <w:rsid w:val="000B716B"/>
     <w:rsid w:val="000B7448"/>
+    <w:rsid w:val="000B7505"/>
     <w:rsid w:val="000B7612"/>
     <w:rsid w:val="000B7A8E"/>
     <w:rsid w:val="000B7D80"/>
     <w:rsid w:val="000C027C"/>
     <w:rsid w:val="000C05C7"/>
     <w:rsid w:val="000C0F3F"/>
     <w:rsid w:val="000C191A"/>
     <w:rsid w:val="000C1BCC"/>
     <w:rsid w:val="000C1BF5"/>
     <w:rsid w:val="000C32CD"/>
     <w:rsid w:val="000C3CE5"/>
     <w:rsid w:val="000C5BEF"/>
     <w:rsid w:val="000C6A49"/>
     <w:rsid w:val="000C6A60"/>
     <w:rsid w:val="000D1BA9"/>
     <w:rsid w:val="000D1BDE"/>
     <w:rsid w:val="000D282A"/>
     <w:rsid w:val="000D3278"/>
     <w:rsid w:val="000D3289"/>
     <w:rsid w:val="000D3D7B"/>
     <w:rsid w:val="000D41B1"/>
     <w:rsid w:val="000D4B09"/>
     <w:rsid w:val="000D500A"/>
     <w:rsid w:val="000D528D"/>
     <w:rsid w:val="000D5DCC"/>
@@ -15699,50 +15838,51 @@
     <w:rsid w:val="00140F12"/>
     <w:rsid w:val="001422B6"/>
     <w:rsid w:val="00142307"/>
     <w:rsid w:val="0014261A"/>
     <w:rsid w:val="00143F53"/>
     <w:rsid w:val="00144B8B"/>
     <w:rsid w:val="00144BEF"/>
     <w:rsid w:val="0014518C"/>
     <w:rsid w:val="00146620"/>
     <w:rsid w:val="001468E8"/>
     <w:rsid w:val="00146CA0"/>
     <w:rsid w:val="001515A4"/>
     <w:rsid w:val="00151D6E"/>
     <w:rsid w:val="00151EFA"/>
     <w:rsid w:val="001522E7"/>
     <w:rsid w:val="00152B6D"/>
     <w:rsid w:val="00152BF0"/>
     <w:rsid w:val="00152F67"/>
     <w:rsid w:val="00155B4A"/>
     <w:rsid w:val="00156AA0"/>
     <w:rsid w:val="00157CC3"/>
     <w:rsid w:val="00161469"/>
     <w:rsid w:val="00162525"/>
     <w:rsid w:val="001625D0"/>
     <w:rsid w:val="001630E7"/>
+    <w:rsid w:val="00163765"/>
     <w:rsid w:val="00163C94"/>
     <w:rsid w:val="00164584"/>
     <w:rsid w:val="00164D0C"/>
     <w:rsid w:val="00165725"/>
     <w:rsid w:val="00165FB9"/>
     <w:rsid w:val="001661BA"/>
     <w:rsid w:val="0016680E"/>
     <w:rsid w:val="00166AB9"/>
     <w:rsid w:val="00167064"/>
     <w:rsid w:val="00167134"/>
     <w:rsid w:val="00167D77"/>
     <w:rsid w:val="00170385"/>
     <w:rsid w:val="001706E2"/>
     <w:rsid w:val="001707C5"/>
     <w:rsid w:val="00172CF3"/>
     <w:rsid w:val="0017435E"/>
     <w:rsid w:val="001750E0"/>
     <w:rsid w:val="001756CB"/>
     <w:rsid w:val="0017579D"/>
     <w:rsid w:val="001775DB"/>
     <w:rsid w:val="00177745"/>
     <w:rsid w:val="0018099F"/>
     <w:rsid w:val="001813F9"/>
     <w:rsid w:val="0018140E"/>
     <w:rsid w:val="00182082"/>
@@ -16017,50 +16157,51 @@
     <w:rsid w:val="002E7F76"/>
     <w:rsid w:val="002F0CEA"/>
     <w:rsid w:val="002F1707"/>
     <w:rsid w:val="002F28B6"/>
     <w:rsid w:val="002F3C5F"/>
     <w:rsid w:val="002F4019"/>
     <w:rsid w:val="002F4468"/>
     <w:rsid w:val="002F44E2"/>
     <w:rsid w:val="002F4AFF"/>
     <w:rsid w:val="002F4E45"/>
     <w:rsid w:val="002F5AA3"/>
     <w:rsid w:val="002F63F5"/>
     <w:rsid w:val="003006B8"/>
     <w:rsid w:val="00301A57"/>
     <w:rsid w:val="0030252E"/>
     <w:rsid w:val="0030261A"/>
     <w:rsid w:val="00302E9F"/>
     <w:rsid w:val="003034F4"/>
     <w:rsid w:val="003042E9"/>
     <w:rsid w:val="0030483C"/>
     <w:rsid w:val="003054B5"/>
     <w:rsid w:val="00305567"/>
     <w:rsid w:val="00306045"/>
     <w:rsid w:val="00313A5B"/>
     <w:rsid w:val="00313F21"/>
+    <w:rsid w:val="00314784"/>
     <w:rsid w:val="00314915"/>
     <w:rsid w:val="00314ECD"/>
     <w:rsid w:val="0031540C"/>
     <w:rsid w:val="00315B07"/>
     <w:rsid w:val="003160DA"/>
     <w:rsid w:val="003162E9"/>
     <w:rsid w:val="00316A97"/>
     <w:rsid w:val="00316BE8"/>
     <w:rsid w:val="00317191"/>
     <w:rsid w:val="00317356"/>
     <w:rsid w:val="003174E2"/>
     <w:rsid w:val="003201F5"/>
     <w:rsid w:val="00320F68"/>
     <w:rsid w:val="00321077"/>
     <w:rsid w:val="003211D4"/>
     <w:rsid w:val="00321A96"/>
     <w:rsid w:val="003226F0"/>
     <w:rsid w:val="0032320D"/>
     <w:rsid w:val="00323C7C"/>
     <w:rsid w:val="003242AE"/>
     <w:rsid w:val="00324E42"/>
     <w:rsid w:val="003255B2"/>
     <w:rsid w:val="00326455"/>
     <w:rsid w:val="00327553"/>
     <w:rsid w:val="00327999"/>
@@ -16181,50 +16322,51 @@
     <w:rsid w:val="003C35B8"/>
     <w:rsid w:val="003C3AC7"/>
     <w:rsid w:val="003C3CE9"/>
     <w:rsid w:val="003C4CF7"/>
     <w:rsid w:val="003C675D"/>
     <w:rsid w:val="003C6E8C"/>
     <w:rsid w:val="003C7DD0"/>
     <w:rsid w:val="003D03B5"/>
     <w:rsid w:val="003D1579"/>
     <w:rsid w:val="003D1AD2"/>
     <w:rsid w:val="003D1CCA"/>
     <w:rsid w:val="003D2024"/>
     <w:rsid w:val="003D2528"/>
     <w:rsid w:val="003D270C"/>
     <w:rsid w:val="003D2C25"/>
     <w:rsid w:val="003D2C89"/>
     <w:rsid w:val="003D2F9A"/>
     <w:rsid w:val="003D382B"/>
     <w:rsid w:val="003D3DC9"/>
     <w:rsid w:val="003D3E38"/>
     <w:rsid w:val="003D3FA2"/>
     <w:rsid w:val="003D4091"/>
     <w:rsid w:val="003D4F4A"/>
     <w:rsid w:val="003D7034"/>
     <w:rsid w:val="003D7C86"/>
+    <w:rsid w:val="003E0932"/>
     <w:rsid w:val="003E0F25"/>
     <w:rsid w:val="003E0F47"/>
     <w:rsid w:val="003E162A"/>
     <w:rsid w:val="003E43EE"/>
     <w:rsid w:val="003E59C7"/>
     <w:rsid w:val="003E5B3C"/>
     <w:rsid w:val="003E5E2E"/>
     <w:rsid w:val="003E5EBA"/>
     <w:rsid w:val="003E7D44"/>
     <w:rsid w:val="003F010B"/>
     <w:rsid w:val="003F0BB6"/>
     <w:rsid w:val="003F126E"/>
     <w:rsid w:val="003F180D"/>
     <w:rsid w:val="003F1C3C"/>
     <w:rsid w:val="003F25AF"/>
     <w:rsid w:val="003F2B2B"/>
     <w:rsid w:val="003F3809"/>
     <w:rsid w:val="003F3A04"/>
     <w:rsid w:val="003F4B13"/>
     <w:rsid w:val="003F527A"/>
     <w:rsid w:val="003F58E2"/>
     <w:rsid w:val="003F63A7"/>
     <w:rsid w:val="003F6E3F"/>
     <w:rsid w:val="003F7ED7"/>
     <w:rsid w:val="0040006D"/>
@@ -16341,50 +16483,51 @@
     <w:rsid w:val="004A2728"/>
     <w:rsid w:val="004A3B57"/>
     <w:rsid w:val="004A3EAA"/>
     <w:rsid w:val="004A4B09"/>
     <w:rsid w:val="004A4DCC"/>
     <w:rsid w:val="004A6768"/>
     <w:rsid w:val="004A764E"/>
     <w:rsid w:val="004B101D"/>
     <w:rsid w:val="004B12AE"/>
     <w:rsid w:val="004B17A6"/>
     <w:rsid w:val="004B1E14"/>
     <w:rsid w:val="004B20D5"/>
     <w:rsid w:val="004B20FA"/>
     <w:rsid w:val="004B22BD"/>
     <w:rsid w:val="004B2FEB"/>
     <w:rsid w:val="004B34F5"/>
     <w:rsid w:val="004B3C4A"/>
     <w:rsid w:val="004B453C"/>
     <w:rsid w:val="004B56A5"/>
     <w:rsid w:val="004B788C"/>
     <w:rsid w:val="004B79A6"/>
     <w:rsid w:val="004C1F9C"/>
     <w:rsid w:val="004C2582"/>
     <w:rsid w:val="004C2AE4"/>
     <w:rsid w:val="004C37AF"/>
+    <w:rsid w:val="004C3880"/>
     <w:rsid w:val="004C3C94"/>
     <w:rsid w:val="004C5F7B"/>
     <w:rsid w:val="004C6C72"/>
     <w:rsid w:val="004C7F24"/>
     <w:rsid w:val="004D0348"/>
     <w:rsid w:val="004D08FA"/>
     <w:rsid w:val="004D45A8"/>
     <w:rsid w:val="004D46FF"/>
     <w:rsid w:val="004D5026"/>
     <w:rsid w:val="004D551B"/>
     <w:rsid w:val="004D68EF"/>
     <w:rsid w:val="004D6C1B"/>
     <w:rsid w:val="004D7284"/>
     <w:rsid w:val="004D72E9"/>
     <w:rsid w:val="004D7AF0"/>
     <w:rsid w:val="004D7C6B"/>
     <w:rsid w:val="004E0922"/>
     <w:rsid w:val="004E0B13"/>
     <w:rsid w:val="004E10E2"/>
     <w:rsid w:val="004E2C19"/>
     <w:rsid w:val="004E32C2"/>
     <w:rsid w:val="004E3E56"/>
     <w:rsid w:val="004E402D"/>
     <w:rsid w:val="004E4A77"/>
     <w:rsid w:val="004E7231"/>
@@ -16445,81 +16588,83 @@
     <w:rsid w:val="00544CF6"/>
     <w:rsid w:val="005457E7"/>
     <w:rsid w:val="00545E1E"/>
     <w:rsid w:val="00546640"/>
     <w:rsid w:val="00547495"/>
     <w:rsid w:val="00547D4E"/>
     <w:rsid w:val="005504B5"/>
     <w:rsid w:val="00550B5F"/>
     <w:rsid w:val="005527C1"/>
     <w:rsid w:val="00552817"/>
     <w:rsid w:val="00553415"/>
     <w:rsid w:val="0055666A"/>
     <w:rsid w:val="00557B7B"/>
     <w:rsid w:val="00563DE3"/>
     <w:rsid w:val="00565025"/>
     <w:rsid w:val="00565464"/>
     <w:rsid w:val="0056546E"/>
     <w:rsid w:val="005661C8"/>
     <w:rsid w:val="00566C27"/>
     <w:rsid w:val="005672CD"/>
     <w:rsid w:val="00567495"/>
     <w:rsid w:val="00570354"/>
     <w:rsid w:val="005716CB"/>
     <w:rsid w:val="00571CF0"/>
     <w:rsid w:val="0057212D"/>
+    <w:rsid w:val="005734A7"/>
     <w:rsid w:val="0057412D"/>
     <w:rsid w:val="00576215"/>
     <w:rsid w:val="0057690F"/>
     <w:rsid w:val="00576FB1"/>
     <w:rsid w:val="005774DE"/>
     <w:rsid w:val="00577D70"/>
     <w:rsid w:val="00577F74"/>
     <w:rsid w:val="00580A5A"/>
     <w:rsid w:val="00581CAF"/>
     <w:rsid w:val="00582061"/>
     <w:rsid w:val="00582C66"/>
     <w:rsid w:val="005834EF"/>
     <w:rsid w:val="005838AA"/>
     <w:rsid w:val="00583BA5"/>
     <w:rsid w:val="005845C2"/>
     <w:rsid w:val="00584C43"/>
     <w:rsid w:val="00584E6D"/>
     <w:rsid w:val="00584F0B"/>
     <w:rsid w:val="00585AA1"/>
     <w:rsid w:val="0058633A"/>
     <w:rsid w:val="00586587"/>
     <w:rsid w:val="00586819"/>
     <w:rsid w:val="00587D77"/>
     <w:rsid w:val="00590183"/>
     <w:rsid w:val="005922B8"/>
     <w:rsid w:val="0059268A"/>
     <w:rsid w:val="00592AE0"/>
     <w:rsid w:val="005934C1"/>
     <w:rsid w:val="00593C80"/>
     <w:rsid w:val="00594244"/>
     <w:rsid w:val="00595021"/>
+    <w:rsid w:val="00595FF2"/>
     <w:rsid w:val="005A1C4D"/>
     <w:rsid w:val="005A2519"/>
     <w:rsid w:val="005A2556"/>
     <w:rsid w:val="005A2566"/>
     <w:rsid w:val="005A2F9B"/>
     <w:rsid w:val="005A3434"/>
     <w:rsid w:val="005A65DD"/>
     <w:rsid w:val="005A7F28"/>
     <w:rsid w:val="005B0831"/>
     <w:rsid w:val="005B19A3"/>
     <w:rsid w:val="005B24DE"/>
     <w:rsid w:val="005B363D"/>
     <w:rsid w:val="005B3E80"/>
     <w:rsid w:val="005B4B71"/>
     <w:rsid w:val="005B4DBA"/>
     <w:rsid w:val="005B4F3E"/>
     <w:rsid w:val="005B5462"/>
     <w:rsid w:val="005B613E"/>
     <w:rsid w:val="005B79D7"/>
     <w:rsid w:val="005C0366"/>
     <w:rsid w:val="005C0840"/>
     <w:rsid w:val="005C0BDA"/>
     <w:rsid w:val="005C1703"/>
     <w:rsid w:val="005C2085"/>
     <w:rsid w:val="005C3100"/>
@@ -16534,99 +16679,101 @@
     <w:rsid w:val="005C4725"/>
     <w:rsid w:val="005C47BB"/>
     <w:rsid w:val="005C5A9C"/>
     <w:rsid w:val="005C7D80"/>
     <w:rsid w:val="005D07FB"/>
     <w:rsid w:val="005D0A7D"/>
     <w:rsid w:val="005D0C6A"/>
     <w:rsid w:val="005D1567"/>
     <w:rsid w:val="005D20C4"/>
     <w:rsid w:val="005D2D4E"/>
     <w:rsid w:val="005D2DA3"/>
     <w:rsid w:val="005D3863"/>
     <w:rsid w:val="005D3C85"/>
     <w:rsid w:val="005D3FA9"/>
     <w:rsid w:val="005D411F"/>
     <w:rsid w:val="005D5616"/>
     <w:rsid w:val="005D5A1C"/>
     <w:rsid w:val="005D618C"/>
     <w:rsid w:val="005D6725"/>
     <w:rsid w:val="005D7DA1"/>
     <w:rsid w:val="005E122A"/>
     <w:rsid w:val="005E3394"/>
     <w:rsid w:val="005E4108"/>
     <w:rsid w:val="005E48EA"/>
     <w:rsid w:val="005E5084"/>
+    <w:rsid w:val="005E56A6"/>
     <w:rsid w:val="005E570F"/>
     <w:rsid w:val="005E5F1A"/>
     <w:rsid w:val="005E6C68"/>
     <w:rsid w:val="005F011E"/>
     <w:rsid w:val="005F0401"/>
     <w:rsid w:val="005F0C10"/>
     <w:rsid w:val="005F226A"/>
     <w:rsid w:val="005F2FFD"/>
     <w:rsid w:val="005F34DA"/>
     <w:rsid w:val="005F39FE"/>
     <w:rsid w:val="005F41A0"/>
     <w:rsid w:val="005F7897"/>
     <w:rsid w:val="005F7FD8"/>
     <w:rsid w:val="00600C91"/>
     <w:rsid w:val="00600CC9"/>
     <w:rsid w:val="00601969"/>
     <w:rsid w:val="006020E7"/>
     <w:rsid w:val="006025B7"/>
     <w:rsid w:val="0060303F"/>
     <w:rsid w:val="006034EC"/>
     <w:rsid w:val="006039F2"/>
     <w:rsid w:val="00603C85"/>
     <w:rsid w:val="00605007"/>
     <w:rsid w:val="006055E1"/>
     <w:rsid w:val="006057A3"/>
     <w:rsid w:val="00605E4C"/>
     <w:rsid w:val="00607601"/>
     <w:rsid w:val="00607E8A"/>
     <w:rsid w:val="00610DCA"/>
     <w:rsid w:val="00611092"/>
     <w:rsid w:val="0061118D"/>
     <w:rsid w:val="00612A05"/>
     <w:rsid w:val="0061309B"/>
     <w:rsid w:val="006136CE"/>
     <w:rsid w:val="006142F5"/>
     <w:rsid w:val="006145EF"/>
     <w:rsid w:val="00614668"/>
     <w:rsid w:val="00620219"/>
     <w:rsid w:val="006204AD"/>
     <w:rsid w:val="00620C60"/>
     <w:rsid w:val="00622225"/>
     <w:rsid w:val="006227D0"/>
     <w:rsid w:val="00622BC3"/>
     <w:rsid w:val="0062331D"/>
     <w:rsid w:val="00624C26"/>
     <w:rsid w:val="006262C6"/>
     <w:rsid w:val="00626555"/>
     <w:rsid w:val="006279A4"/>
     <w:rsid w:val="00630ABB"/>
+    <w:rsid w:val="00630DBB"/>
     <w:rsid w:val="006319E9"/>
     <w:rsid w:val="00633C03"/>
     <w:rsid w:val="006350B7"/>
     <w:rsid w:val="00635412"/>
     <w:rsid w:val="0063568F"/>
     <w:rsid w:val="00635E32"/>
     <w:rsid w:val="00636A89"/>
     <w:rsid w:val="00636DC7"/>
     <w:rsid w:val="006412FA"/>
     <w:rsid w:val="00641C7E"/>
     <w:rsid w:val="00642A98"/>
     <w:rsid w:val="00642BAC"/>
     <w:rsid w:val="0064385A"/>
     <w:rsid w:val="00645587"/>
     <w:rsid w:val="00645C5B"/>
     <w:rsid w:val="0064684C"/>
     <w:rsid w:val="00646D84"/>
     <w:rsid w:val="0064721C"/>
     <w:rsid w:val="0065021D"/>
     <w:rsid w:val="006507F9"/>
     <w:rsid w:val="006518D2"/>
     <w:rsid w:val="00651913"/>
     <w:rsid w:val="00652C68"/>
     <w:rsid w:val="00652D3A"/>
     <w:rsid w:val="00653245"/>
@@ -16854,50 +17001,51 @@
     <w:rsid w:val="00781BFB"/>
     <w:rsid w:val="00782546"/>
     <w:rsid w:val="00783042"/>
     <w:rsid w:val="007833D7"/>
     <w:rsid w:val="00783CB7"/>
     <w:rsid w:val="00783F13"/>
     <w:rsid w:val="00784C2E"/>
     <w:rsid w:val="00784CE6"/>
     <w:rsid w:val="00786059"/>
     <w:rsid w:val="007877D7"/>
     <w:rsid w:val="0079094B"/>
     <w:rsid w:val="00790A97"/>
     <w:rsid w:val="00790B7E"/>
     <w:rsid w:val="00791620"/>
     <w:rsid w:val="00791C1B"/>
     <w:rsid w:val="007923F5"/>
     <w:rsid w:val="007926ED"/>
     <w:rsid w:val="00792F17"/>
     <w:rsid w:val="0079389F"/>
     <w:rsid w:val="00795D94"/>
     <w:rsid w:val="00795EB9"/>
     <w:rsid w:val="00796C8C"/>
     <w:rsid w:val="00797480"/>
     <w:rsid w:val="00797776"/>
     <w:rsid w:val="007A12FD"/>
+    <w:rsid w:val="007A2E13"/>
     <w:rsid w:val="007A354D"/>
     <w:rsid w:val="007A36DA"/>
     <w:rsid w:val="007A390F"/>
     <w:rsid w:val="007A3E26"/>
     <w:rsid w:val="007A5937"/>
     <w:rsid w:val="007A6511"/>
     <w:rsid w:val="007A68DE"/>
     <w:rsid w:val="007A6FEA"/>
     <w:rsid w:val="007A6FEF"/>
     <w:rsid w:val="007B076A"/>
     <w:rsid w:val="007B0B2C"/>
     <w:rsid w:val="007B1075"/>
     <w:rsid w:val="007B1E81"/>
     <w:rsid w:val="007B1EDB"/>
     <w:rsid w:val="007B271D"/>
     <w:rsid w:val="007B2812"/>
     <w:rsid w:val="007B29B3"/>
     <w:rsid w:val="007B2A0E"/>
     <w:rsid w:val="007B2ACA"/>
     <w:rsid w:val="007B2B5A"/>
     <w:rsid w:val="007B3C0D"/>
     <w:rsid w:val="007B40CE"/>
     <w:rsid w:val="007B5495"/>
     <w:rsid w:val="007B570B"/>
     <w:rsid w:val="007B5D99"/>
@@ -17152,50 +17300,51 @@
     <w:rsid w:val="00934B59"/>
     <w:rsid w:val="0093766F"/>
     <w:rsid w:val="0094020E"/>
     <w:rsid w:val="00940316"/>
     <w:rsid w:val="00940771"/>
     <w:rsid w:val="00940DA7"/>
     <w:rsid w:val="00942C59"/>
     <w:rsid w:val="00943415"/>
     <w:rsid w:val="00943418"/>
     <w:rsid w:val="009442C8"/>
     <w:rsid w:val="009445B4"/>
     <w:rsid w:val="00945422"/>
     <w:rsid w:val="009458F8"/>
     <w:rsid w:val="00945D73"/>
     <w:rsid w:val="00946F71"/>
     <w:rsid w:val="0094762B"/>
     <w:rsid w:val="0094779E"/>
     <w:rsid w:val="00951578"/>
     <w:rsid w:val="009525AE"/>
     <w:rsid w:val="00952879"/>
     <w:rsid w:val="00953778"/>
     <w:rsid w:val="00954834"/>
     <w:rsid w:val="00954AE4"/>
     <w:rsid w:val="0095584B"/>
     <w:rsid w:val="00955BB4"/>
+    <w:rsid w:val="00956B1C"/>
     <w:rsid w:val="00961024"/>
     <w:rsid w:val="00961FF7"/>
     <w:rsid w:val="00962EE1"/>
     <w:rsid w:val="00963CB3"/>
     <w:rsid w:val="0096530C"/>
     <w:rsid w:val="00965B65"/>
     <w:rsid w:val="0096739E"/>
     <w:rsid w:val="0096745E"/>
     <w:rsid w:val="00970461"/>
     <w:rsid w:val="009706F2"/>
     <w:rsid w:val="00970D01"/>
     <w:rsid w:val="00970EA1"/>
     <w:rsid w:val="0097182E"/>
     <w:rsid w:val="00971A88"/>
     <w:rsid w:val="00971E2A"/>
     <w:rsid w:val="00973127"/>
     <w:rsid w:val="009737AF"/>
     <w:rsid w:val="00974B69"/>
     <w:rsid w:val="0097596E"/>
     <w:rsid w:val="0097644D"/>
     <w:rsid w:val="00976878"/>
     <w:rsid w:val="00976E07"/>
     <w:rsid w:val="00981D7D"/>
     <w:rsid w:val="00981E8F"/>
     <w:rsid w:val="00982DFD"/>
@@ -17222,50 +17371,51 @@
     <w:rsid w:val="00994FC0"/>
     <w:rsid w:val="00995218"/>
     <w:rsid w:val="00995D52"/>
     <w:rsid w:val="009A005B"/>
     <w:rsid w:val="009A03ED"/>
     <w:rsid w:val="009A0668"/>
     <w:rsid w:val="009A0DDC"/>
     <w:rsid w:val="009A1220"/>
     <w:rsid w:val="009A1D0A"/>
     <w:rsid w:val="009A27AB"/>
     <w:rsid w:val="009A2E32"/>
     <w:rsid w:val="009A330A"/>
     <w:rsid w:val="009A3B83"/>
     <w:rsid w:val="009A49AE"/>
     <w:rsid w:val="009A49C3"/>
     <w:rsid w:val="009A4C94"/>
     <w:rsid w:val="009A62C8"/>
     <w:rsid w:val="009A72AB"/>
     <w:rsid w:val="009A73AE"/>
     <w:rsid w:val="009A7530"/>
     <w:rsid w:val="009B08BF"/>
     <w:rsid w:val="009B15DF"/>
     <w:rsid w:val="009B22AD"/>
     <w:rsid w:val="009B47C4"/>
     <w:rsid w:val="009B48ED"/>
+    <w:rsid w:val="009B4FA2"/>
     <w:rsid w:val="009B5CD7"/>
     <w:rsid w:val="009B729B"/>
     <w:rsid w:val="009B7786"/>
     <w:rsid w:val="009C0B19"/>
     <w:rsid w:val="009C0C63"/>
     <w:rsid w:val="009C1751"/>
     <w:rsid w:val="009C4D00"/>
     <w:rsid w:val="009C54E5"/>
     <w:rsid w:val="009C7501"/>
     <w:rsid w:val="009C764E"/>
     <w:rsid w:val="009D0179"/>
     <w:rsid w:val="009D0412"/>
     <w:rsid w:val="009D091C"/>
     <w:rsid w:val="009D2C7E"/>
     <w:rsid w:val="009D4432"/>
     <w:rsid w:val="009D4ED1"/>
     <w:rsid w:val="009D4F4D"/>
     <w:rsid w:val="009D55CA"/>
     <w:rsid w:val="009D561B"/>
     <w:rsid w:val="009D62AB"/>
     <w:rsid w:val="009D6786"/>
     <w:rsid w:val="009E0969"/>
     <w:rsid w:val="009E0F9D"/>
     <w:rsid w:val="009E1030"/>
     <w:rsid w:val="009E141D"/>
@@ -17469,50 +17619,51 @@
     <w:rsid w:val="00AF29FF"/>
     <w:rsid w:val="00AF44FB"/>
     <w:rsid w:val="00AF4F64"/>
     <w:rsid w:val="00AF656B"/>
     <w:rsid w:val="00AF66E3"/>
     <w:rsid w:val="00AF68FA"/>
     <w:rsid w:val="00AF7442"/>
     <w:rsid w:val="00AF76F0"/>
     <w:rsid w:val="00AF7F9E"/>
     <w:rsid w:val="00B00631"/>
     <w:rsid w:val="00B020F6"/>
     <w:rsid w:val="00B02F6A"/>
     <w:rsid w:val="00B0329D"/>
     <w:rsid w:val="00B03B56"/>
     <w:rsid w:val="00B044DC"/>
     <w:rsid w:val="00B063BD"/>
     <w:rsid w:val="00B102E6"/>
     <w:rsid w:val="00B12208"/>
     <w:rsid w:val="00B219DC"/>
     <w:rsid w:val="00B21EE2"/>
     <w:rsid w:val="00B23F29"/>
     <w:rsid w:val="00B2478C"/>
     <w:rsid w:val="00B25782"/>
     <w:rsid w:val="00B26578"/>
     <w:rsid w:val="00B271E5"/>
+    <w:rsid w:val="00B27545"/>
     <w:rsid w:val="00B27652"/>
     <w:rsid w:val="00B310C6"/>
     <w:rsid w:val="00B3209A"/>
     <w:rsid w:val="00B328F2"/>
     <w:rsid w:val="00B34397"/>
     <w:rsid w:val="00B35522"/>
     <w:rsid w:val="00B36C62"/>
     <w:rsid w:val="00B374B9"/>
     <w:rsid w:val="00B401F0"/>
     <w:rsid w:val="00B4082F"/>
     <w:rsid w:val="00B40B5B"/>
     <w:rsid w:val="00B40D31"/>
     <w:rsid w:val="00B42AC5"/>
     <w:rsid w:val="00B43A68"/>
     <w:rsid w:val="00B43F9E"/>
     <w:rsid w:val="00B45132"/>
     <w:rsid w:val="00B45D55"/>
     <w:rsid w:val="00B47500"/>
     <w:rsid w:val="00B479C6"/>
     <w:rsid w:val="00B47E94"/>
     <w:rsid w:val="00B520C1"/>
     <w:rsid w:val="00B522DE"/>
     <w:rsid w:val="00B52CC7"/>
     <w:rsid w:val="00B5330D"/>
     <w:rsid w:val="00B54955"/>
@@ -17589,50 +17740,51 @@
     <w:rsid w:val="00BC61B5"/>
     <w:rsid w:val="00BC64AE"/>
     <w:rsid w:val="00BC6D65"/>
     <w:rsid w:val="00BC707B"/>
     <w:rsid w:val="00BD01B0"/>
     <w:rsid w:val="00BD03F9"/>
     <w:rsid w:val="00BD0847"/>
     <w:rsid w:val="00BD5148"/>
     <w:rsid w:val="00BD5A30"/>
     <w:rsid w:val="00BD5D8D"/>
     <w:rsid w:val="00BD5EE9"/>
     <w:rsid w:val="00BD66BD"/>
     <w:rsid w:val="00BD6F15"/>
     <w:rsid w:val="00BD7EA4"/>
     <w:rsid w:val="00BE0A27"/>
     <w:rsid w:val="00BE1149"/>
     <w:rsid w:val="00BE397D"/>
     <w:rsid w:val="00BE3A41"/>
     <w:rsid w:val="00BE3B46"/>
     <w:rsid w:val="00BE3E1D"/>
     <w:rsid w:val="00BE3F84"/>
     <w:rsid w:val="00BE5553"/>
     <w:rsid w:val="00BE6B7F"/>
     <w:rsid w:val="00BE7A08"/>
     <w:rsid w:val="00BF0379"/>
+    <w:rsid w:val="00BF0578"/>
     <w:rsid w:val="00BF1FBF"/>
     <w:rsid w:val="00BF2018"/>
     <w:rsid w:val="00BF2E30"/>
     <w:rsid w:val="00BF341B"/>
     <w:rsid w:val="00BF4301"/>
     <w:rsid w:val="00BF45C6"/>
     <w:rsid w:val="00BF4901"/>
     <w:rsid w:val="00BF4ECB"/>
     <w:rsid w:val="00BF5A92"/>
     <w:rsid w:val="00BF6318"/>
     <w:rsid w:val="00C00C5C"/>
     <w:rsid w:val="00C021CA"/>
     <w:rsid w:val="00C032E2"/>
     <w:rsid w:val="00C03790"/>
     <w:rsid w:val="00C049BB"/>
     <w:rsid w:val="00C05007"/>
     <w:rsid w:val="00C052ED"/>
     <w:rsid w:val="00C07C3E"/>
     <w:rsid w:val="00C10653"/>
     <w:rsid w:val="00C117B3"/>
     <w:rsid w:val="00C1298B"/>
     <w:rsid w:val="00C129B5"/>
     <w:rsid w:val="00C13EB3"/>
     <w:rsid w:val="00C13F19"/>
     <w:rsid w:val="00C14F9A"/>
@@ -17750,165 +17902,170 @@
     <w:rsid w:val="00CC5CBC"/>
     <w:rsid w:val="00CC772F"/>
     <w:rsid w:val="00CC773E"/>
     <w:rsid w:val="00CD1299"/>
     <w:rsid w:val="00CD2B51"/>
     <w:rsid w:val="00CD335B"/>
     <w:rsid w:val="00CD3EC8"/>
     <w:rsid w:val="00CD49EF"/>
     <w:rsid w:val="00CD55C2"/>
     <w:rsid w:val="00CD72CC"/>
     <w:rsid w:val="00CD75D4"/>
     <w:rsid w:val="00CD7695"/>
     <w:rsid w:val="00CD76A3"/>
     <w:rsid w:val="00CD7995"/>
     <w:rsid w:val="00CE0CA7"/>
     <w:rsid w:val="00CE1E23"/>
     <w:rsid w:val="00CE1FF7"/>
     <w:rsid w:val="00CE2F4F"/>
     <w:rsid w:val="00CE35FD"/>
     <w:rsid w:val="00CE371A"/>
     <w:rsid w:val="00CE3FFE"/>
     <w:rsid w:val="00CE4097"/>
     <w:rsid w:val="00CE45A4"/>
     <w:rsid w:val="00CE6D45"/>
     <w:rsid w:val="00CF0184"/>
+    <w:rsid w:val="00CF0B86"/>
     <w:rsid w:val="00CF1CCE"/>
     <w:rsid w:val="00CF1F3E"/>
     <w:rsid w:val="00CF22BA"/>
     <w:rsid w:val="00CF2F8E"/>
     <w:rsid w:val="00CF6B4E"/>
     <w:rsid w:val="00CF6E0C"/>
     <w:rsid w:val="00CF6E17"/>
     <w:rsid w:val="00CF72C7"/>
     <w:rsid w:val="00CF7D9D"/>
     <w:rsid w:val="00D008AF"/>
     <w:rsid w:val="00D00C55"/>
     <w:rsid w:val="00D0127A"/>
     <w:rsid w:val="00D01C10"/>
     <w:rsid w:val="00D01C67"/>
     <w:rsid w:val="00D02F39"/>
     <w:rsid w:val="00D03334"/>
     <w:rsid w:val="00D03AB3"/>
     <w:rsid w:val="00D04474"/>
     <w:rsid w:val="00D0647F"/>
     <w:rsid w:val="00D06C7C"/>
     <w:rsid w:val="00D06F6B"/>
     <w:rsid w:val="00D07B64"/>
     <w:rsid w:val="00D11987"/>
     <w:rsid w:val="00D11B20"/>
     <w:rsid w:val="00D12254"/>
     <w:rsid w:val="00D123E6"/>
     <w:rsid w:val="00D13DB3"/>
     <w:rsid w:val="00D14367"/>
     <w:rsid w:val="00D147B4"/>
     <w:rsid w:val="00D15111"/>
     <w:rsid w:val="00D1595C"/>
     <w:rsid w:val="00D15C57"/>
     <w:rsid w:val="00D1641F"/>
     <w:rsid w:val="00D201BE"/>
+    <w:rsid w:val="00D20722"/>
     <w:rsid w:val="00D21416"/>
     <w:rsid w:val="00D21630"/>
     <w:rsid w:val="00D2169E"/>
     <w:rsid w:val="00D21D58"/>
     <w:rsid w:val="00D22484"/>
     <w:rsid w:val="00D224DF"/>
     <w:rsid w:val="00D224E5"/>
     <w:rsid w:val="00D23B0E"/>
     <w:rsid w:val="00D24141"/>
     <w:rsid w:val="00D250F2"/>
     <w:rsid w:val="00D25483"/>
     <w:rsid w:val="00D258CB"/>
     <w:rsid w:val="00D25D08"/>
     <w:rsid w:val="00D27584"/>
     <w:rsid w:val="00D27F77"/>
     <w:rsid w:val="00D305F1"/>
     <w:rsid w:val="00D30AD1"/>
     <w:rsid w:val="00D30B61"/>
     <w:rsid w:val="00D30F5A"/>
     <w:rsid w:val="00D32C37"/>
     <w:rsid w:val="00D32EE9"/>
     <w:rsid w:val="00D346E0"/>
+    <w:rsid w:val="00D36A63"/>
     <w:rsid w:val="00D36FDA"/>
     <w:rsid w:val="00D37D7A"/>
     <w:rsid w:val="00D40716"/>
     <w:rsid w:val="00D40F2B"/>
     <w:rsid w:val="00D41795"/>
     <w:rsid w:val="00D42A0B"/>
     <w:rsid w:val="00D42FFD"/>
     <w:rsid w:val="00D43A5C"/>
     <w:rsid w:val="00D442FC"/>
     <w:rsid w:val="00D44AFB"/>
     <w:rsid w:val="00D4676B"/>
     <w:rsid w:val="00D47124"/>
     <w:rsid w:val="00D47C49"/>
     <w:rsid w:val="00D47E01"/>
     <w:rsid w:val="00D50379"/>
     <w:rsid w:val="00D51588"/>
     <w:rsid w:val="00D526BD"/>
     <w:rsid w:val="00D536A7"/>
     <w:rsid w:val="00D537C1"/>
     <w:rsid w:val="00D5477E"/>
     <w:rsid w:val="00D54A41"/>
     <w:rsid w:val="00D5545C"/>
     <w:rsid w:val="00D56D2E"/>
     <w:rsid w:val="00D56FA0"/>
     <w:rsid w:val="00D57CD5"/>
     <w:rsid w:val="00D57F0A"/>
     <w:rsid w:val="00D611F2"/>
     <w:rsid w:val="00D63A3D"/>
     <w:rsid w:val="00D63B55"/>
     <w:rsid w:val="00D6448A"/>
     <w:rsid w:val="00D65029"/>
     <w:rsid w:val="00D652CF"/>
     <w:rsid w:val="00D6547A"/>
+    <w:rsid w:val="00D65DB8"/>
     <w:rsid w:val="00D667C4"/>
     <w:rsid w:val="00D668B6"/>
     <w:rsid w:val="00D66DCD"/>
     <w:rsid w:val="00D67E7E"/>
     <w:rsid w:val="00D71514"/>
     <w:rsid w:val="00D71526"/>
     <w:rsid w:val="00D71BD6"/>
     <w:rsid w:val="00D71E5A"/>
     <w:rsid w:val="00D72D00"/>
     <w:rsid w:val="00D73255"/>
     <w:rsid w:val="00D73AB0"/>
     <w:rsid w:val="00D74519"/>
     <w:rsid w:val="00D74A5B"/>
     <w:rsid w:val="00D754F8"/>
     <w:rsid w:val="00D7560E"/>
     <w:rsid w:val="00D76D61"/>
     <w:rsid w:val="00D77941"/>
     <w:rsid w:val="00D77B8E"/>
     <w:rsid w:val="00D800CA"/>
     <w:rsid w:val="00D8066C"/>
     <w:rsid w:val="00D80ADC"/>
     <w:rsid w:val="00D80BA4"/>
     <w:rsid w:val="00D8149B"/>
     <w:rsid w:val="00D81A61"/>
     <w:rsid w:val="00D8237E"/>
     <w:rsid w:val="00D82A81"/>
+    <w:rsid w:val="00D8317A"/>
     <w:rsid w:val="00D832F8"/>
     <w:rsid w:val="00D84AF0"/>
     <w:rsid w:val="00D85BA7"/>
     <w:rsid w:val="00D86D6A"/>
     <w:rsid w:val="00D87922"/>
     <w:rsid w:val="00D87980"/>
     <w:rsid w:val="00D90075"/>
     <w:rsid w:val="00D90759"/>
     <w:rsid w:val="00D917B5"/>
     <w:rsid w:val="00D91E4E"/>
     <w:rsid w:val="00D922F7"/>
     <w:rsid w:val="00D92390"/>
     <w:rsid w:val="00D92712"/>
     <w:rsid w:val="00D9381B"/>
     <w:rsid w:val="00D9488A"/>
     <w:rsid w:val="00D9522A"/>
     <w:rsid w:val="00D95B84"/>
     <w:rsid w:val="00D96259"/>
     <w:rsid w:val="00D96B0D"/>
     <w:rsid w:val="00D96CCA"/>
     <w:rsid w:val="00D976B6"/>
     <w:rsid w:val="00D978D6"/>
     <w:rsid w:val="00DA09D4"/>
     <w:rsid w:val="00DA0A0F"/>
     <w:rsid w:val="00DA1401"/>
@@ -18086,50 +18243,51 @@
     <w:rsid w:val="00E85EC6"/>
     <w:rsid w:val="00E85FBE"/>
     <w:rsid w:val="00E860CF"/>
     <w:rsid w:val="00E862A7"/>
     <w:rsid w:val="00E8642D"/>
     <w:rsid w:val="00E87749"/>
     <w:rsid w:val="00E90018"/>
     <w:rsid w:val="00E904FE"/>
     <w:rsid w:val="00E909CB"/>
     <w:rsid w:val="00E90B8A"/>
     <w:rsid w:val="00E911EA"/>
     <w:rsid w:val="00E914B7"/>
     <w:rsid w:val="00E917D2"/>
     <w:rsid w:val="00E9233F"/>
     <w:rsid w:val="00E94356"/>
     <w:rsid w:val="00E9472B"/>
     <w:rsid w:val="00E95168"/>
     <w:rsid w:val="00E96601"/>
     <w:rsid w:val="00E97D57"/>
     <w:rsid w:val="00EA01BD"/>
     <w:rsid w:val="00EA036C"/>
     <w:rsid w:val="00EA0DB3"/>
     <w:rsid w:val="00EA2AF0"/>
     <w:rsid w:val="00EA3373"/>
     <w:rsid w:val="00EA3B28"/>
+    <w:rsid w:val="00EA5474"/>
     <w:rsid w:val="00EA552A"/>
     <w:rsid w:val="00EA5A45"/>
     <w:rsid w:val="00EA5D1D"/>
     <w:rsid w:val="00EA7192"/>
     <w:rsid w:val="00EA75F0"/>
     <w:rsid w:val="00EB1A7B"/>
     <w:rsid w:val="00EB1B56"/>
     <w:rsid w:val="00EB2397"/>
     <w:rsid w:val="00EB2F71"/>
     <w:rsid w:val="00EB3B6F"/>
     <w:rsid w:val="00EB440C"/>
     <w:rsid w:val="00EB4FDD"/>
     <w:rsid w:val="00EB5937"/>
     <w:rsid w:val="00EB622A"/>
     <w:rsid w:val="00EB63B3"/>
     <w:rsid w:val="00EB6A3E"/>
     <w:rsid w:val="00EB6FAC"/>
     <w:rsid w:val="00EB7127"/>
     <w:rsid w:val="00EC1259"/>
     <w:rsid w:val="00EC129C"/>
     <w:rsid w:val="00EC2345"/>
     <w:rsid w:val="00EC2987"/>
     <w:rsid w:val="00EC45DE"/>
     <w:rsid w:val="00EC58DB"/>
     <w:rsid w:val="00EC5B89"/>
@@ -18145,50 +18303,51 @@
     <w:rsid w:val="00ED6CC8"/>
     <w:rsid w:val="00ED6DBA"/>
     <w:rsid w:val="00ED6FD7"/>
     <w:rsid w:val="00ED73E9"/>
     <w:rsid w:val="00ED77C5"/>
     <w:rsid w:val="00EE00FB"/>
     <w:rsid w:val="00EE026A"/>
     <w:rsid w:val="00EE0313"/>
     <w:rsid w:val="00EE0DFA"/>
     <w:rsid w:val="00EE10B2"/>
     <w:rsid w:val="00EE2839"/>
     <w:rsid w:val="00EE33DF"/>
     <w:rsid w:val="00EE3582"/>
     <w:rsid w:val="00EE4043"/>
     <w:rsid w:val="00EE455A"/>
     <w:rsid w:val="00EE4A9E"/>
     <w:rsid w:val="00EE601F"/>
     <w:rsid w:val="00EE65CB"/>
     <w:rsid w:val="00EE69D8"/>
     <w:rsid w:val="00EE6B8B"/>
     <w:rsid w:val="00EE745C"/>
     <w:rsid w:val="00EF02C8"/>
     <w:rsid w:val="00EF0F49"/>
     <w:rsid w:val="00EF1D85"/>
     <w:rsid w:val="00EF25E8"/>
+    <w:rsid w:val="00EF2A4F"/>
     <w:rsid w:val="00EF2F9D"/>
     <w:rsid w:val="00EF3315"/>
     <w:rsid w:val="00EF392A"/>
     <w:rsid w:val="00EF4023"/>
     <w:rsid w:val="00EF44E8"/>
     <w:rsid w:val="00EF4629"/>
     <w:rsid w:val="00EF479C"/>
     <w:rsid w:val="00EF4DB8"/>
     <w:rsid w:val="00EF5174"/>
     <w:rsid w:val="00EF5D08"/>
     <w:rsid w:val="00EF5F16"/>
     <w:rsid w:val="00EF6070"/>
     <w:rsid w:val="00EF6904"/>
     <w:rsid w:val="00EF703A"/>
     <w:rsid w:val="00EF7924"/>
     <w:rsid w:val="00EF7E67"/>
     <w:rsid w:val="00F0045C"/>
     <w:rsid w:val="00F00EAE"/>
     <w:rsid w:val="00F01066"/>
     <w:rsid w:val="00F01315"/>
     <w:rsid w:val="00F0173C"/>
     <w:rsid w:val="00F01F1C"/>
     <w:rsid w:val="00F034D7"/>
     <w:rsid w:val="00F0364D"/>
     <w:rsid w:val="00F03A95"/>
@@ -18269,95 +18428,97 @@
     <w:rsid w:val="00F6365C"/>
     <w:rsid w:val="00F63828"/>
     <w:rsid w:val="00F63FB6"/>
     <w:rsid w:val="00F645ED"/>
     <w:rsid w:val="00F65336"/>
     <w:rsid w:val="00F65986"/>
     <w:rsid w:val="00F65CD7"/>
     <w:rsid w:val="00F65F83"/>
     <w:rsid w:val="00F6614C"/>
     <w:rsid w:val="00F661A5"/>
     <w:rsid w:val="00F66E58"/>
     <w:rsid w:val="00F66F19"/>
     <w:rsid w:val="00F67318"/>
     <w:rsid w:val="00F673CF"/>
     <w:rsid w:val="00F714F3"/>
     <w:rsid w:val="00F71ADD"/>
     <w:rsid w:val="00F724D0"/>
     <w:rsid w:val="00F72F61"/>
     <w:rsid w:val="00F7369B"/>
     <w:rsid w:val="00F73CAE"/>
     <w:rsid w:val="00F74443"/>
     <w:rsid w:val="00F770E6"/>
     <w:rsid w:val="00F771A3"/>
     <w:rsid w:val="00F80A60"/>
     <w:rsid w:val="00F829EB"/>
+    <w:rsid w:val="00F83DAB"/>
     <w:rsid w:val="00F8481C"/>
     <w:rsid w:val="00F85799"/>
     <w:rsid w:val="00F85C13"/>
     <w:rsid w:val="00F86897"/>
     <w:rsid w:val="00F870E6"/>
     <w:rsid w:val="00F876C3"/>
     <w:rsid w:val="00F87AF7"/>
     <w:rsid w:val="00F87B3C"/>
     <w:rsid w:val="00F87D54"/>
     <w:rsid w:val="00F90D3E"/>
     <w:rsid w:val="00F90D98"/>
     <w:rsid w:val="00F910A5"/>
     <w:rsid w:val="00F91471"/>
     <w:rsid w:val="00F926EA"/>
     <w:rsid w:val="00F940F7"/>
     <w:rsid w:val="00F94551"/>
     <w:rsid w:val="00F94997"/>
     <w:rsid w:val="00F94EA6"/>
     <w:rsid w:val="00F95D19"/>
     <w:rsid w:val="00FA1D08"/>
     <w:rsid w:val="00FA3259"/>
     <w:rsid w:val="00FA376D"/>
     <w:rsid w:val="00FA3DD6"/>
     <w:rsid w:val="00FA40FC"/>
     <w:rsid w:val="00FA4C60"/>
     <w:rsid w:val="00FA4DAC"/>
     <w:rsid w:val="00FA565D"/>
     <w:rsid w:val="00FA5AFB"/>
     <w:rsid w:val="00FA69A6"/>
     <w:rsid w:val="00FA719E"/>
     <w:rsid w:val="00FA74D2"/>
     <w:rsid w:val="00FA76F6"/>
     <w:rsid w:val="00FB09B4"/>
     <w:rsid w:val="00FB1D85"/>
     <w:rsid w:val="00FB21A3"/>
     <w:rsid w:val="00FB2569"/>
     <w:rsid w:val="00FB398A"/>
     <w:rsid w:val="00FB45C3"/>
     <w:rsid w:val="00FB4B0B"/>
     <w:rsid w:val="00FC0570"/>
     <w:rsid w:val="00FC060E"/>
     <w:rsid w:val="00FC0D0A"/>
     <w:rsid w:val="00FC1172"/>
     <w:rsid w:val="00FC2E34"/>
     <w:rsid w:val="00FC44ED"/>
+    <w:rsid w:val="00FC462D"/>
     <w:rsid w:val="00FC4D87"/>
     <w:rsid w:val="00FD00A1"/>
     <w:rsid w:val="00FD0E4D"/>
     <w:rsid w:val="00FD1D4D"/>
     <w:rsid w:val="00FD356F"/>
     <w:rsid w:val="00FD3993"/>
     <w:rsid w:val="00FD42F5"/>
     <w:rsid w:val="00FD45C9"/>
     <w:rsid w:val="00FD5438"/>
     <w:rsid w:val="00FD5907"/>
     <w:rsid w:val="00FD5C96"/>
     <w:rsid w:val="00FD5E14"/>
     <w:rsid w:val="00FD656C"/>
     <w:rsid w:val="00FD69CD"/>
     <w:rsid w:val="00FE0198"/>
     <w:rsid w:val="00FE0759"/>
     <w:rsid w:val="00FE2BD4"/>
     <w:rsid w:val="00FE30AD"/>
     <w:rsid w:val="00FE3E5E"/>
     <w:rsid w:val="00FE41B0"/>
     <w:rsid w:val="00FE48EA"/>
     <w:rsid w:val="00FE5290"/>
     <w:rsid w:val="00FE5C3F"/>
     <w:rsid w:val="00FE6038"/>
     <w:rsid w:val="00FE6351"/>
@@ -21863,98 +22024,92 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="25a75a1d-8b78-49a6-8e4b-dbe94589a28d">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="42144e59-5907-413f-b624-803f3a022d9b" xsi:nil="true"/>
+    <Datums xmlns="25a75a1d-8b78-49a6-8e4b-dbe94589a28d">2026-05-21T13:57:29+00:00</Datums>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...9 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="25a75a1d-8b78-49a6-8e4b-dbe94589a28d" xmlns:ns3="42144e59-5907-413f-b624-803f3a022d9b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9520e1f769e3aa62a92f0171e5986905" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100CCAE56773E04C54A8AAEC798B999D08D" ma:contentTypeVersion="18" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="3389ff0d8f09032fdc624906c10087e3">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="25a75a1d-8b78-49a6-8e4b-dbe94589a28d" xmlns:ns3="42144e59-5907-413f-b624-803f3a022d9b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0cb742aedfe29e0f00d6e62d950beaf9" ns2:_="" ns3:_="">
     <xsd:import namespace="25a75a1d-8b78-49a6-8e4b-dbe94589a28d"/>
     <xsd:import namespace="42144e59-5907-413f-b624-803f3a022d9b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:Datums" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="25a75a1d-8b78-49a6-8e4b-dbe94589a28d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -21978,50 +22133,60 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="23" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Datums" ma:index="24" nillable="true" ma:displayName="Datums" ma:default="[today]" ma:format="DateTime" ma:internalName="Datums">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="42144e59-5907-413f-b624-803f3a022d9b" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Koplietots ar" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -22121,111 +22286,126 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{07950C3E-A3E9-4269-9555-A3B110AC29B1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6768D83E-66AF-472A-999C-72C07D7E136C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="25a75a1d-8b78-49a6-8e4b-dbe94589a28d"/>
     <ds:schemaRef ds:uri="42144e59-5907-413f-b624-803f3a022d9b"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{692F3876-2DB8-43A2-8015-249A56E5785B}">
-[...7 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{456ED400-F55A-46A0-B905-424B3DE4224D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3F7B8167-0E27-4B06-88CE-6EC11544A73F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="25a75a1d-8b78-49a6-8e4b-dbe94589a28d"/>
     <ds:schemaRef ds:uri="42144e59-5907-413f-b624-803f3a022d9b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{692F3876-2DB8-43A2-8015-249A56E5785B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{a2d593ad-f07d-4c55-87c8-106c26d6ba08}" enabled="0" method="" siteId="{a2d593ad-f07d-4c55-87c8-106c26d6ba08}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>18324</Words>
-  <Characters>10445</Characters>
+  <Words>18511</Words>
+  <Characters>10552</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>87</Lines>
-  <Paragraphs>57</Paragraphs>
+  <Paragraphs>58</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>CFLA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>28712</CharactersWithSpaces>
+  <CharactersWithSpaces>29005</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="96" baseType="variant">
       <vt:variant>
         <vt:i4>3997704</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>111</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:andra.ruse@cfla.gov.lv</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>3342392</vt:i4>
       </vt:variant>
       <vt:variant>