--- v0 (2025-10-30)
+++ v1 (2026-04-29)
@@ -11,920 +11,957 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid1"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="360" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2364"/>
         <w:gridCol w:w="2800"/>
         <w:gridCol w:w="1100"/>
         <w:gridCol w:w="1166"/>
         <w:gridCol w:w="1272"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0018223B" w:rsidRPr="0018223B" w14:paraId="583B09C6" w14:textId="77777777" w:rsidTr="00296C20">
+      <w:tr w:rsidR="009D074E" w:rsidRPr="00BD4399" w14:paraId="70784C83" w14:textId="77777777" w:rsidTr="004B255E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2364" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19025ED4" w14:textId="77777777" w:rsidR="0018223B" w:rsidRPr="0018223B" w:rsidRDefault="0018223B" w:rsidP="0018223B">
+          <w:p w14:paraId="73DF0A26" w14:textId="77777777" w:rsidR="009D074E" w:rsidRPr="0018223B" w:rsidRDefault="009D074E" w:rsidP="004B255E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:kern w:val="1"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0018223B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:kern w:val="1"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t>Iestāde:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0AFCAC6E" w14:textId="77777777" w:rsidR="0018223B" w:rsidRPr="0018223B" w:rsidRDefault="0018223B" w:rsidP="0018223B">
+          <w:p w14:paraId="4E95435F" w14:textId="77777777" w:rsidR="009D074E" w:rsidRPr="0018223B" w:rsidRDefault="009D074E" w:rsidP="004B255E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:bCs/>
                 <w:kern w:val="1"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0018223B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:bCs/>
                 <w:kern w:val="1"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t>Izglītības un zinātnes ministrija kā Eiropas Savienības fondu atbildīgā iestāde</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6338" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="1A6FC165" w14:textId="77777777" w:rsidR="0018223B" w:rsidRPr="0018223B" w:rsidRDefault="0018223B" w:rsidP="0018223B">
+          <w:p w14:paraId="4F467F2F" w14:textId="77777777" w:rsidR="009D074E" w:rsidRPr="0018223B" w:rsidRDefault="009D074E" w:rsidP="004B255E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:kern w:val="1"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0018223B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:kern w:val="1"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t>Dokumenta nosaukums:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C5AF377" w14:textId="061FF6FD" w:rsidR="0018223B" w:rsidRPr="0018223B" w:rsidRDefault="0018223B" w:rsidP="0018223B">
+          <w:p w14:paraId="5E8A0896" w14:textId="77777777" w:rsidR="009D074E" w:rsidRPr="0018223B" w:rsidRDefault="009D074E" w:rsidP="004B255E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:bCs/>
                 <w:kern w:val="1"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0018223B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:bCs/>
                 <w:kern w:val="1"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t>Vienas vienības izmaksu standarta likmju aprēķina un piemērošanas metodika</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:bCs/>
                 <w:kern w:val="1"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0018223B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:bCs/>
                 <w:kern w:val="1"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t>Eiropas Savienības kohēzijas politikas programmas 2021. – 2027. gadam 1.1.1. specifiskā atbalsta mērķa “Pētniecības un inovāciju kapacitātes stiprināšana un progresīvu tehnoloģiju ieviešana kopējā P&amp;A sistēmā” 1.1.1.5. pasākuma “Latvijas pilnvērtīga dalība Apvārsnis Eiropa programmā, tajā skaitā nodrošinot kompleksu atbalsta instrumentu klāstu un sasaisti ar RIS3 specializācijas jomu attīstīšanu” otrās projektu iesniegumu atlases kārtas īstenošanai</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0018223B" w:rsidRPr="0018223B" w14:paraId="1D09C444" w14:textId="77777777" w:rsidTr="00296C20">
+      <w:tr w:rsidR="009D074E" w:rsidRPr="0018223B" w14:paraId="65E5C32D" w14:textId="77777777" w:rsidTr="004B255E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2364" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6BF2E032" w14:textId="77777777" w:rsidR="0018223B" w:rsidRPr="0018223B" w:rsidRDefault="0018223B" w:rsidP="0018223B">
+          <w:p w14:paraId="521C3E9E" w14:textId="77777777" w:rsidR="009D074E" w:rsidRPr="0018223B" w:rsidRDefault="009D074E" w:rsidP="004B255E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:kern w:val="1"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0018223B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:kern w:val="1"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t>Sagatavoja:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F8FD440" w14:textId="77777777" w:rsidR="0018223B" w:rsidRPr="0018223B" w:rsidRDefault="0018223B" w:rsidP="0018223B">
+          <w:p w14:paraId="209B0526" w14:textId="77777777" w:rsidR="009D074E" w:rsidRPr="0018223B" w:rsidRDefault="009D074E" w:rsidP="004B255E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:bCs/>
                 <w:kern w:val="1"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0018223B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:bCs/>
                 <w:kern w:val="1"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t>Struktūrfondu departaments</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2BCE7F48" w14:textId="77777777" w:rsidR="0018223B" w:rsidRPr="0018223B" w:rsidRDefault="0018223B" w:rsidP="0018223B">
+          <w:p w14:paraId="76213CCC" w14:textId="77777777" w:rsidR="009D074E" w:rsidRPr="00BD4399" w:rsidRDefault="009D074E" w:rsidP="004B255E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:kern w:val="1"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0018223B">
+            <w:r w:rsidRPr="00BD4399">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:kern w:val="1"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t>Apstiprināts:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30AF9CFE" w14:textId="77777777" w:rsidR="00DD297F" w:rsidRDefault="0018223B" w:rsidP="0018223B">
+          <w:p w14:paraId="74264E93" w14:textId="194DA443" w:rsidR="009D074E" w:rsidRPr="00BD4399" w:rsidRDefault="009D074E" w:rsidP="004B255E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:bCs/>
                 <w:kern w:val="1"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0018223B">
+            <w:r w:rsidRPr="00BD4399">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:bCs/>
                 <w:kern w:val="1"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t xml:space="preserve">Struktūrfondu departamenta direktores, atbildīgās iestādes vadītājas I. </w:t>
+              <w:t xml:space="preserve">Struktūrfondu departamenta direktores, atbildīgās iestādes vadītājas I. Miķelsones </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00537E00" w:rsidRPr="00BD4399">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:bCs/>
                 <w:kern w:val="1"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t>Miķelsones</w:t>
+              <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="0018223B">
+            <w:r w:rsidR="00BD4399" w:rsidRPr="00BD4399">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:bCs/>
                 <w:kern w:val="1"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>6</w:t>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="0018223B">
+            <w:r w:rsidRPr="00BD4399">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:bCs/>
                 <w:kern w:val="1"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00537E00" w:rsidRPr="00BD4399">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:bCs/>
                 <w:kern w:val="1"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t>10</w:t>
+              <w:t>03</w:t>
             </w:r>
-            <w:r w:rsidRPr="0018223B">
+            <w:r w:rsidRPr="00BD4399">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:bCs/>
                 <w:kern w:val="1"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t xml:space="preserve">.2024. rīkojums </w:t>
+              <w:t>.202</w:t>
+            </w:r>
+            <w:r w:rsidR="00537E00" w:rsidRPr="00BD4399">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:bCs/>
+                <w:kern w:val="1"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD4399">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:bCs/>
+                <w:kern w:val="1"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. rīkojums </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2BF5B371" w14:textId="35DB1489" w:rsidR="0018223B" w:rsidRPr="0018223B" w:rsidRDefault="0018223B" w:rsidP="0018223B">
+          <w:p w14:paraId="7CA14FF7" w14:textId="036854F1" w:rsidR="009D074E" w:rsidRPr="00BD4399" w:rsidRDefault="009D074E" w:rsidP="004B255E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:kern w:val="1"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0018223B">
+            <w:r w:rsidRPr="00BD4399">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:bCs/>
                 <w:kern w:val="1"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t>Nr.</w:t>
             </w:r>
-            <w:r w:rsidRPr="0018223B">
+            <w:r w:rsidRPr="00BD4399">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00B63E94" w:rsidRPr="00B63E94">
+            <w:r w:rsidR="00BD4399" w:rsidRPr="00BD4399">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:bCs/>
                 <w:kern w:val="1"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t>1-2e/24/303</w:t>
+              <w:t>1-2e/26/92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0BF1B811" w14:textId="77777777" w:rsidR="0018223B" w:rsidRPr="0018223B" w:rsidRDefault="0018223B" w:rsidP="0018223B">
+          <w:p w14:paraId="5385AC98" w14:textId="77777777" w:rsidR="009D074E" w:rsidRPr="00BD4399" w:rsidRDefault="009D074E" w:rsidP="004B255E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:kern w:val="1"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0018223B">
+            <w:r w:rsidRPr="00BD4399">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:kern w:val="1"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t>Variants:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="532F18A0" w14:textId="77777777" w:rsidR="0018223B" w:rsidRPr="0018223B" w:rsidRDefault="0018223B" w:rsidP="0018223B">
+          <w:p w14:paraId="4A3B126B" w14:textId="3B2A8858" w:rsidR="009D074E" w:rsidRPr="00BD4399" w:rsidRDefault="009D074E" w:rsidP="004B255E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:bCs/>
                 <w:kern w:val="1"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0018223B">
+            <w:r w:rsidRPr="00BD4399">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:bCs/>
                 <w:kern w:val="1"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1166" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50D091A8" w14:textId="77777777" w:rsidR="0018223B" w:rsidRPr="0018223B" w:rsidRDefault="0018223B" w:rsidP="0018223B">
+          <w:p w14:paraId="573E6C7C" w14:textId="77777777" w:rsidR="009D074E" w:rsidRPr="00BD4399" w:rsidRDefault="009D074E" w:rsidP="004B255E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:kern w:val="1"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0018223B">
+            <w:r w:rsidRPr="00BD4399">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:kern w:val="1"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t>Datums:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C70CA92" w14:textId="5D0F7D73" w:rsidR="0018223B" w:rsidRPr="0018223B" w:rsidRDefault="0018223B" w:rsidP="0018223B">
+          <w:p w14:paraId="10D4B42E" w14:textId="5F8C24D4" w:rsidR="009D074E" w:rsidRPr="00BD4399" w:rsidRDefault="00537E00" w:rsidP="004B255E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:bCs/>
                 <w:kern w:val="1"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00BD4399">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:bCs/>
                 <w:kern w:val="1"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t>16</w:t>
+              <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="0018223B">
+            <w:r w:rsidR="00BD4399" w:rsidRPr="00BD4399">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:bCs/>
+                <w:kern w:val="1"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="009D074E" w:rsidRPr="00BD4399">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:bCs/>
                 <w:kern w:val="1"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00BD4399">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:bCs/>
                 <w:kern w:val="1"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t>10</w:t>
+              <w:t>03</w:t>
             </w:r>
-            <w:r w:rsidRPr="0018223B">
+            <w:r w:rsidR="009D074E" w:rsidRPr="00BD4399">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:bCs/>
                 <w:kern w:val="1"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t>.2024.</w:t>
+              <w:t>.202</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD4399">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:bCs/>
+                <w:kern w:val="1"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="009D074E" w:rsidRPr="00BD4399">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS"/>
+                <w:bCs/>
+                <w:kern w:val="1"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1272" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E183C80" w14:textId="77777777" w:rsidR="0018223B" w:rsidRPr="0018223B" w:rsidRDefault="0018223B" w:rsidP="0018223B">
+          <w:p w14:paraId="4B11081A" w14:textId="77777777" w:rsidR="009D074E" w:rsidRPr="0018223B" w:rsidRDefault="009D074E" w:rsidP="004B255E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:kern w:val="1"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0018223B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:b/>
                 <w:kern w:val="1"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t>Lapaspuses:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42D5BEE9" w14:textId="24CBF831" w:rsidR="0018223B" w:rsidRPr="0018223B" w:rsidRDefault="0018223B" w:rsidP="0018223B">
+          <w:p w14:paraId="67709A8B" w14:textId="77777777" w:rsidR="009D074E" w:rsidRPr="0018223B" w:rsidRDefault="009D074E" w:rsidP="004B255E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:bCs/>
                 <w:kern w:val="1"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0018223B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:bCs/>
                 <w:kern w:val="1"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00A239FD">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:bCs/>
                 <w:kern w:val="1"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="12C996DE" w14:textId="30B27BF1" w:rsidR="00AC5A1C" w:rsidRPr="008968CD" w:rsidRDefault="00AC5A1C" w:rsidP="00D635D6">
+    <w:p w14:paraId="12C996DE" w14:textId="5EC228D0" w:rsidR="00AC5A1C" w:rsidRPr="008968CD" w:rsidRDefault="00AC5A1C" w:rsidP="006C7D3E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A498F03" w14:textId="77777777" w:rsidR="00C44E92" w:rsidRPr="008968CD" w:rsidRDefault="00C44E92" w:rsidP="00D635D6">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A498F03" w14:textId="77777777" w:rsidR="00C44E92" w:rsidRPr="008968CD" w:rsidRDefault="00C44E92" w:rsidP="00D635D6">
+    <w:p w14:paraId="5AAD6FE7" w14:textId="77777777" w:rsidR="00AC5A1C" w:rsidRPr="008968CD" w:rsidRDefault="00DC3EA2" w:rsidP="00D635D6">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:i/>
-[...4 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008968CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Latvijas Republikas</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5AAD6FE7" w14:textId="77777777" w:rsidR="00AC5A1C" w:rsidRPr="008968CD" w:rsidRDefault="00DC3EA2" w:rsidP="00D635D6">
+    <w:p w14:paraId="4AAAE608" w14:textId="2F34088E" w:rsidR="00AC5A1C" w:rsidRPr="008968CD" w:rsidRDefault="00DC3EA2" w:rsidP="00D635D6">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>Latvijas Republikas</w:t>
+        <w:t>Izglītības un zinātnes ministrija</w:t>
+      </w:r>
+      <w:r w:rsidR="00E23D7F" w:rsidRPr="008968CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AAAE608" w14:textId="77777777" w:rsidR="00AC5A1C" w:rsidRPr="008968CD" w:rsidRDefault="00DC3EA2" w:rsidP="00D635D6">
+    <w:p w14:paraId="19479714" w14:textId="77777777" w:rsidR="00AC5A1C" w:rsidRPr="008968CD" w:rsidRDefault="00DC3EA2" w:rsidP="00D635D6">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>Izglītības un zinātnes ministrija</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> kā</w:t>
+        <w:t>Eiropas Savienības fondu vadībā iesaistītā atbildīgā iestāde</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19479714" w14:textId="77777777" w:rsidR="00AC5A1C" w:rsidRPr="008968CD" w:rsidRDefault="00DC3EA2" w:rsidP="00D635D6">
+    <w:p w14:paraId="6A7B8965" w14:textId="77777777" w:rsidR="00AC5A1C" w:rsidRPr="008968CD" w:rsidRDefault="00AC5A1C" w:rsidP="00D635D6">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...12 lines deleted...]
-      </w:r>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A7B8965" w14:textId="77777777" w:rsidR="00AC5A1C" w:rsidRPr="008968CD" w:rsidRDefault="00AC5A1C" w:rsidP="00D635D6">
+    <w:p w14:paraId="64A7FDAF" w14:textId="77777777" w:rsidR="009900BA" w:rsidRPr="008968CD" w:rsidRDefault="009900BA" w:rsidP="00D635D6">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="64A7FDAF" w14:textId="77777777" w:rsidR="009900BA" w:rsidRPr="008968CD" w:rsidRDefault="009900BA" w:rsidP="00D635D6">
+    <w:p w14:paraId="1B796EE6" w14:textId="77777777" w:rsidR="009900BA" w:rsidRPr="008968CD" w:rsidRDefault="009900BA" w:rsidP="00D635D6">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B796EE6" w14:textId="77777777" w:rsidR="009900BA" w:rsidRPr="008968CD" w:rsidRDefault="009900BA" w:rsidP="00D635D6">
+    <w:p w14:paraId="4A2AD305" w14:textId="77777777" w:rsidR="009900BA" w:rsidRPr="008968CD" w:rsidRDefault="009900BA" w:rsidP="00D635D6">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A2AD305" w14:textId="77777777" w:rsidR="009900BA" w:rsidRPr="008968CD" w:rsidRDefault="009900BA" w:rsidP="00D635D6">
+    <w:p w14:paraId="3C04E9C1" w14:textId="77777777" w:rsidR="009900BA" w:rsidRPr="008968CD" w:rsidRDefault="009900BA" w:rsidP="00D635D6">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C04E9C1" w14:textId="77777777" w:rsidR="009900BA" w:rsidRPr="008968CD" w:rsidRDefault="009900BA" w:rsidP="00D635D6">
+    <w:p w14:paraId="411A7FBB" w14:textId="77777777" w:rsidR="009900BA" w:rsidRPr="008968CD" w:rsidRDefault="009900BA" w:rsidP="00D635D6">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="411A7FBB" w14:textId="77777777" w:rsidR="009900BA" w:rsidRPr="008968CD" w:rsidRDefault="009900BA" w:rsidP="00D635D6">
+    <w:p w14:paraId="774F8760" w14:textId="77777777" w:rsidR="009900BA" w:rsidRPr="008968CD" w:rsidRDefault="009900BA" w:rsidP="00D635D6">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="774F8760" w14:textId="77777777" w:rsidR="009900BA" w:rsidRPr="008968CD" w:rsidRDefault="009900BA" w:rsidP="00D635D6">
+    <w:p w14:paraId="2052CB33" w14:textId="30A2F9A2" w:rsidR="00AC5A1C" w:rsidRPr="008968CD" w:rsidRDefault="00DC3EA2" w:rsidP="00D635D6">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="008968CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vienas vienības izmaksu standarta </w:t>
+      </w:r>
+      <w:r w:rsidR="004F2F48" w:rsidRPr="008968CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">likmju </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008968CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>aprēķina un piemērošanas metodika</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2052CB33" w14:textId="30A2F9A2" w:rsidR="00AC5A1C" w:rsidRPr="008968CD" w:rsidRDefault="00DC3EA2" w:rsidP="00D635D6">
+    <w:p w14:paraId="31123F7F" w14:textId="77777777" w:rsidR="008077FA" w:rsidRDefault="009900BA" w:rsidP="00D635D6">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vienas vienības izmaksu standarta </w:t>
-[...19 lines deleted...]
-        <w:t>aprēķina un piemērošanas metodika</w:t>
+        <w:t xml:space="preserve">Eiropas Savienības kohēzijas politikas programmas 2021. – 2027. gadam </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31123F7F" w14:textId="77777777" w:rsidR="008077FA" w:rsidRDefault="009900BA" w:rsidP="00D635D6">
+    <w:p w14:paraId="234A1F66" w14:textId="7FEC8E0B" w:rsidR="008A5D66" w:rsidRPr="008968CD" w:rsidRDefault="00DC3EA2" w:rsidP="00D635D6">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">Eiropas Savienības kohēzijas politikas programmas 2021. – 2027. gadam </w:t>
+        <w:t xml:space="preserve">1.1.1. specifiskā atbalsta mērķa </w:t>
+      </w:r>
+      <w:r w:rsidR="009900BA" w:rsidRPr="008968CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Pētniecības un inovāciju kapacitātes stiprināšana un progresīvu tehnoloģiju ieviešana kopējā P&amp;A sistēmā” </w:t>
+      </w:r>
+      <w:r w:rsidR="00A37981" w:rsidRPr="008968CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1.1.1.5. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008968CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>pasākuma “</w:t>
+      </w:r>
+      <w:r w:rsidR="009900BA" w:rsidRPr="008968CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Latvijas pilnvērtīga dalība Apvārsnis Eiropa programmā, tajā skaitā nodrošinot kompleksu atbalsta instrumentu klāstu un sasaisti ar RIS3 specializācijas jomu attīstīšanu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008968CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="234A1F66" w14:textId="7FEC8E0B" w:rsidR="008A5D66" w:rsidRPr="008968CD" w:rsidRDefault="00DC3EA2" w:rsidP="00D635D6">
+    <w:p w14:paraId="6DA3448C" w14:textId="7F52F065" w:rsidR="008A5D66" w:rsidRPr="008968CD" w:rsidRDefault="009900BA" w:rsidP="00D635D6">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">1.1.1. specifiskā atbalsta mērķa </w:t>
-[...72 lines deleted...]
-        </w:rPr>
         <w:t>otrās</w:t>
       </w:r>
       <w:r w:rsidR="00DC3EA2" w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> projektu iesniegumu atlases kārtas īstenošanai </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B89AD6A" w14:textId="77777777" w:rsidR="00F16851" w:rsidRPr="008968CD" w:rsidRDefault="00F16851" w:rsidP="00D635D6">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
@@ -965,78 +1002,79 @@
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4CDDD296" w14:textId="77777777" w:rsidR="00A26CF1" w:rsidRPr="008968CD" w:rsidRDefault="00A26CF1" w:rsidP="00D635D6">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3275A022" w14:textId="77777777" w:rsidR="00F16851" w:rsidRPr="008968CD" w:rsidRDefault="00F16851" w:rsidP="00D635D6">
+    <w:p w14:paraId="3275A022" w14:textId="77777777" w:rsidR="00F16851" w:rsidRDefault="00F16851" w:rsidP="00D635D6">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="658D1137" w14:textId="77777777" w:rsidR="00AC5A1C" w:rsidRPr="008968CD" w:rsidRDefault="00AC5A1C" w:rsidP="00D635D6">
+    <w:p w14:paraId="2CDAB826" w14:textId="77777777" w:rsidR="00FF363C" w:rsidRDefault="00FF363C" w:rsidP="00D635D6">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="616DBD2A" w14:textId="10837E2E" w:rsidR="00A26CF1" w:rsidRPr="008968CD" w:rsidRDefault="00D10EFA" w:rsidP="00D635D6">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008968CD">
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1F8C6D2D" wp14:editId="69450F3E">
             <wp:extent cx="2286000" cy="987425"/>
             <wp:effectExtent l="0" t="0" r="0" b="3175"/>
             <wp:docPr id="875069590" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -1084,133 +1122,133 @@
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2BCF7F4F" w14:textId="77777777" w:rsidR="00BB298A" w:rsidRPr="008968CD" w:rsidRDefault="00BB298A" w:rsidP="00D635D6">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6CC9C650" w14:textId="77777777" w:rsidR="00C44E92" w:rsidRPr="008968CD" w:rsidRDefault="00C44E92" w:rsidP="00D635D6">
+    <w:p w14:paraId="43A333F8" w14:textId="77777777" w:rsidR="00FF363C" w:rsidRPr="008968CD" w:rsidRDefault="00FF363C" w:rsidP="00D635D6">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="41F1FCDE" w14:textId="77777777" w:rsidR="00C44E92" w:rsidRPr="008968CD" w:rsidRDefault="00C44E92" w:rsidP="00C44E92">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV" w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV" w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>Rīgā</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2601A1C5" w14:textId="3D4D8A49" w:rsidR="00AC5A1C" w:rsidRPr="008968CD" w:rsidRDefault="00C44E92" w:rsidP="00C44E92">
+    <w:p w14:paraId="2601A1C5" w14:textId="69CEE8BB" w:rsidR="00AC5A1C" w:rsidRPr="008968CD" w:rsidRDefault="00C44E92" w:rsidP="00C44E92">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:sectPr w:rsidR="00AC5A1C" w:rsidRPr="008968CD" w:rsidSect="006556BE">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:headerReference w:type="first" r:id="rId13"/>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1134" w:bottom="1418" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV" w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00C361F4" w:rsidRPr="008968CD">
+      <w:r w:rsidR="00E45BFD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV" w:eastAsia="ar-SA"/>
         </w:rPr>
-        <w:t>4</w:t>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E9BBB05" w14:textId="61EFF597" w:rsidR="00AC5A1C" w:rsidRPr="008968CD" w:rsidRDefault="00DC3EA2" w:rsidP="00D635D6">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="240" w:after="60" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc256000000"/>
       <w:bookmarkStart w:id="2" w:name="_Toc422480787"/>
       <w:bookmarkStart w:id="3" w:name="_Toc503965515"/>
       <w:bookmarkStart w:id="4" w:name="_Toc508100670"/>
       <w:r w:rsidRPr="008968CD">
         <w:rPr>
@@ -5262,239 +5300,348 @@
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:footnoteReference w:id="26"/>
       </w:r>
       <w:r w:rsidR="0085316E" w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidR="00F4269F" w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="lv-LV" w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="341FF743" w14:textId="506AF6A6" w:rsidR="00901720" w:rsidRPr="008968CD" w:rsidRDefault="00DC3EA2" w:rsidP="078A953E">
+    <w:p w14:paraId="341FF743" w14:textId="39BAFB68" w:rsidR="00901720" w:rsidRPr="00A6167F" w:rsidRDefault="00DC3EA2" w:rsidP="078A953E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Eiropas Savienības pētniecības un inovācijas pamatprogrammas “Apvārsnis </w:t>
       </w:r>
-      <w:r w:rsidR="00FD724C" w:rsidRPr="008968CD">
+      <w:r w:rsidR="00FD724C" w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Eiropa</w:t>
       </w:r>
-      <w:r w:rsidRPr="008968CD">
+      <w:r w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">” </w:t>
       </w:r>
-      <w:r w:rsidR="00CB469B" w:rsidRPr="008968CD">
+      <w:r w:rsidR="00CB469B" w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Marijas Sklodovskas-Kirī </w:t>
       </w:r>
-      <w:r w:rsidR="00C65B78" w:rsidRPr="008968CD">
+      <w:r w:rsidR="00C65B78" w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">stipendiju programmas </w:t>
       </w:r>
-      <w:r w:rsidRPr="008968CD">
+      <w:r w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Darba programma 20</w:t>
       </w:r>
-      <w:r w:rsidR="000A278A" w:rsidRPr="008968CD">
+      <w:r w:rsidR="000A278A" w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>23</w:t>
       </w:r>
-      <w:r w:rsidR="00CB469B" w:rsidRPr="008968CD">
+      <w:r w:rsidR="00CB469B" w:rsidRPr="00A6167F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A6167F" w:rsidRPr="008968CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB469B" w:rsidRPr="00A6167F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB335A" w:rsidRPr="00A6167F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB469B" w:rsidRPr="00A6167F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. gadam </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6167F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B54592" w:rsidRPr="00A6167F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>(Eiropas Komisijas 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF363C" w:rsidRPr="00A6167F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00B54592" w:rsidRPr="00A6167F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>. gada 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF363C" w:rsidRPr="00A6167F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00B54592" w:rsidRPr="00A6167F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF363C" w:rsidRPr="00A6167F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">maija </w:t>
+      </w:r>
+      <w:r w:rsidR="00B54592" w:rsidRPr="00A6167F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>lēmums C (202</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF363C" w:rsidRPr="00A6167F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00B54592" w:rsidRPr="00A6167F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>) 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF363C" w:rsidRPr="00A6167F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>779</w:t>
+      </w:r>
+      <w:r w:rsidR="00B54592" w:rsidRPr="00A6167F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6167F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(turpmāk – Darba programma </w:t>
+      </w:r>
+      <w:r w:rsidR="0085316E" w:rsidRPr="00A6167F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>2024</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">. – </w:t>
       </w:r>
-      <w:r w:rsidR="00BB335A" w:rsidRPr="008968CD">
+      <w:r w:rsidR="00BB335A" w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>2025</w:t>
       </w:r>
-      <w:r w:rsidR="00CB469B" w:rsidRPr="008968CD">
-[...9 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00A6167F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>. gadam)</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB335A" w:rsidRPr="00A6167F">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B54592" w:rsidRPr="008968CD">
-[...53 lines deleted...]
-      <w:r w:rsidR="00BB335A" w:rsidRPr="008968CD">
+      <w:r w:rsidR="00BB335A" w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="lv-LV"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="27"/>
       </w:r>
-      <w:r w:rsidR="00CB469B" w:rsidRPr="008968CD">
+      <w:r w:rsidR="00CB469B" w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23B4074C" w14:textId="6E0EC0B3" w:rsidR="00F82B1C" w:rsidRPr="008968CD" w:rsidRDefault="00DC3EA2" w:rsidP="078A953E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="993" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
@@ -8525,51 +8672,51 @@
           <w:p w14:paraId="429B06FC" w14:textId="4086A415" w:rsidR="00F04F56" w:rsidRPr="008968CD" w:rsidRDefault="00F04F56" w:rsidP="00AA29E2">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008968CD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>650</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="61F52C5B" w14:textId="2F85703C" w:rsidR="00381DF3" w:rsidRPr="008968CD" w:rsidRDefault="00DC3EA2" w:rsidP="00367652">
+    <w:p w14:paraId="61F52C5B" w14:textId="3D92D68E" w:rsidR="00381DF3" w:rsidRPr="00A6167F" w:rsidRDefault="00DC3EA2" w:rsidP="00367652">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">* </w:t>
       </w:r>
       <w:r w:rsidR="00EC6231" w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
@@ -8817,123 +8964,159 @@
         </w:rPr>
         <w:t>iztikas pabalsta</w:t>
       </w:r>
       <w:r w:rsidR="00EC6231" w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> izmaksām piemēro divus dažādus valsts korekcijas koeficientus:</w:t>
       </w:r>
       <w:r w:rsidR="00EC6231" w:rsidRPr="008968CD">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EC6231" w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">a) izejošajam posmam tās valsts koeficientu, kurā tiek uzņemts pēcdoktorantūras pētnieks (t.i., asociētā partnera valsts, kas uzņem izejošo posmu); b) atgriešanās posmam tās valsts koeficientu, kurā atrodas (atgriežas) pēcdoktorantūras pētnieks (t.i., saņēmēja valsts). </w:t>
+        <w:t xml:space="preserve">a) izejošajam posmam tās valsts koeficientu, kurā tiek uzņemts pēcdoktorantūras pētnieks (t.i., asociētā partnera valsts, kas uzņem izejošo posmu); b) atgriešanās posmam tās valsts koeficientu, kurā atrodas </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC6231" w:rsidRPr="00A6167F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(atgriežas) pēcdoktorantūras pētnieks (t.i., saņēmēja valsts). </w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
-      <w:r w:rsidR="00030D3D" w:rsidRPr="008968CD">
-[...8 lines deleted...]
-      <w:r w:rsidR="00370DA5" w:rsidRPr="008968CD">
+      <w:r w:rsidR="00030D3D" w:rsidRPr="00A6167F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Valstu korekcijas koeficienti ir norādīti Darba programmā 2021.-2022. gadam (109.lpp.), Darba programmā 2023.gadam (112.lp.) un Darba programmā 2024.-2025. gadam (</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE72A3" w:rsidRPr="00A6167F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>156</w:t>
+      </w:r>
+      <w:r w:rsidR="00030D3D" w:rsidRPr="00A6167F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.lpp.). </w:t>
+      </w:r>
+      <w:r w:rsidR="00370DA5" w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Minētais koeficients netiek piemērots nevienai no pārējām vienas vienības standarta likmju izmaksām. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2328EA99" w14:textId="102EE6CD" w:rsidR="00501BC6" w:rsidRPr="008968CD" w:rsidRDefault="297DCDB3" w:rsidP="00AA0637">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008968CD">
+      <w:r w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Katra Tabulā Nr.1 noteiktā v</w:t>
       </w:r>
+      <w:r w:rsidR="588B3DB8" w:rsidRPr="00A6167F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ienas v</w:t>
+      </w:r>
+      <w:r w:rsidR="3513C1C3" w:rsidRPr="00A6167F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ienības izmaksu standarta likme </w:t>
+      </w:r>
+      <w:r w:rsidR="588B3DB8" w:rsidRPr="00A6167F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>tiek piemērota pētnieka</w:t>
+      </w:r>
       <w:r w:rsidR="588B3DB8" w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>ienas v</w:t>
-[...17 lines deleted...]
-        <w:t>tiek piemērota pētnieka nostrādātam laikam projektā</w:t>
+        <w:t xml:space="preserve"> nostrādātam laikam projektā</w:t>
       </w:r>
       <w:r w:rsidR="3F0C1E41" w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> par</w:t>
       </w:r>
       <w:r w:rsidR="588B3DB8" w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> pilnu slodzi mēne</w:t>
       </w:r>
       <w:r w:rsidR="3F0C1E41" w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
@@ -13369,206 +13552,252 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>i formulai</w:t>
       </w:r>
       <w:r w:rsidR="006D498C" w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidR="008436D5" w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3792AF26" w14:textId="7A5F3D25" w:rsidR="0087492F" w:rsidRPr="008968CD" w:rsidRDefault="00DC3EA2" w:rsidP="00AA0637">
+    <w:p w14:paraId="3792AF26" w14:textId="399E4864" w:rsidR="0087492F" w:rsidRPr="004F528F" w:rsidRDefault="00DC3EA2" w:rsidP="00B22A61">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="850" w:right="425" w:hanging="425"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008968CD">
+      <w:r w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidRPr="008968CD">
+      <w:r w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>sk</w:t>
       </w:r>
-      <w:r w:rsidRPr="008968CD">
+      <w:r w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A64A72" w:rsidRPr="008968CD">
+      <w:r w:rsidR="00A64A72" w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
-      <w:r w:rsidR="00D519A7" w:rsidRPr="008968CD">
+      <w:r w:rsidR="00D519A7" w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>mēnešu skaits attiecīgā projekta īstenošanai</w:t>
       </w:r>
-      <w:r w:rsidR="00477809" w:rsidRPr="008968CD">
+      <w:r w:rsidR="00477809" w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>, kas nepārsniedz 24</w:t>
       </w:r>
-      <w:r w:rsidRPr="008968CD">
+      <w:r w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:footnoteReference w:id="47"/>
       </w:r>
-      <w:r w:rsidR="00477809" w:rsidRPr="008968CD">
+      <w:r w:rsidR="00477809" w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai 36</w:t>
       </w:r>
-      <w:r w:rsidRPr="008968CD">
+      <w:r w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:footnoteReference w:id="48"/>
       </w:r>
-      <w:r w:rsidR="006D498C" w:rsidRPr="008968CD">
+      <w:r w:rsidR="006D498C" w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00477809" w:rsidRPr="008968CD">
+      <w:r w:rsidR="00477809" w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>mēnešus</w:t>
       </w:r>
-      <w:r w:rsidR="0048694E" w:rsidRPr="008968CD">
+      <w:r w:rsidR="0048694E" w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> un atbilst pētnieka iesaistei 1.1.1.5. pasākuma projekta īstenošanā</w:t>
       </w:r>
-      <w:r w:rsidR="008700E3" w:rsidRPr="008968CD">
+      <w:r w:rsidR="008700E3" w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> pilnā vai nepilnā slodzē</w:t>
       </w:r>
-      <w:r w:rsidR="0048694E" w:rsidRPr="008968CD">
+      <w:r w:rsidR="0048694E" w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B22A61" w:rsidRPr="00A6167F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004F528F" w:rsidRPr="004F528F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Ja projekta iesniegumā ir pieprasīts un pamatots, mēnešu skaitu projekta īstenošanai var palielināt par papildu periodu līdz sešiem mēnešiem, kuru pētnieks projekta beigās pavada neakadēmiskā organizācijā, kas reģistrēta Eiropas Savienības dalībvalstī vai asociētajā valstī</w:t>
+      </w:r>
+      <w:r w:rsidR="00B22A61" w:rsidRPr="00A6167F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B22A61" w:rsidRPr="00A6167F">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:footnoteReference w:id="49"/>
+      </w:r>
+      <w:r w:rsidR="004F528F" w:rsidRPr="004F528F">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="197EC268" w14:textId="52A3E466" w:rsidR="00B17AA8" w:rsidRPr="008968CD" w:rsidRDefault="00910AA4" w:rsidP="003D6A8C">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="480" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="30" w:name="_Toc256000004"/>
       <w:bookmarkStart w:id="31" w:name="_Toc503965519"/>
       <w:bookmarkStart w:id="32" w:name="_Toc508100674"/>
       <w:r w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -13715,51 +13944,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>nostrādātais</w:t>
       </w:r>
       <w:r w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> mēnesis</w:t>
       </w:r>
       <w:r w:rsidRPr="008968CD">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:footnoteReference w:id="49"/>
+        <w:footnoteReference w:id="50"/>
       </w:r>
       <w:r w:rsidR="0070275D" w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00107627" w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> piemērojot metodikas 11.punktā minēto formulu</w:t>
       </w:r>
       <w:r w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
@@ -13771,67 +14000,67 @@
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Vienas vienības likmes nav attiecināmas, ja:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E6308CC" w14:textId="7A272AED" w:rsidR="00197A45" w:rsidRPr="008968CD" w:rsidRDefault="00197A45" w:rsidP="00197A45">
+    <w:p w14:paraId="1E6308CC" w14:textId="7A272AED" w:rsidR="00197A45" w:rsidRPr="008E6C29" w:rsidRDefault="00197A45" w:rsidP="00197A45">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008968CD">
+      <w:r w:rsidRPr="008E6C29">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>pētnieka faktiskā nostrādātā slodze (ņemot vērā arī attaisnotu, darba devēja apmaksātu prombūtni), kas norādīta darba laika uzskaites veidlapā, ir mazāka nekā darba līgumā norādītā slodze;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7276DFEF" w14:textId="0BB98482" w:rsidR="00197A45" w:rsidRPr="008968CD" w:rsidRDefault="00197A45" w:rsidP="00197A45">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
@@ -14358,51 +14587,63 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">pētniekam mainās ģimenes statuss, kā rezultātā </w:t>
       </w:r>
       <w:r w:rsidR="00A42F03" w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>no 2026.gada janvāra</w:t>
       </w:r>
       <w:r w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> nav attiecināmas ģimenes pabalsta izmaksas</w:t>
+        <w:t xml:space="preserve"> nav attiecināmas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008968CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ģimenes pabalsta izmaksas</w:t>
       </w:r>
       <w:r w:rsidR="00D36381" w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>, ievērojot metodikas 15.</w:t>
       </w:r>
       <w:r w:rsidR="003C7E2A" w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D36381" w:rsidRPr="008968CD">
         <w:rPr>
@@ -14569,51 +14810,50 @@
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B3740C5" w14:textId="77777777" w:rsidR="009213AD" w:rsidRPr="008968CD" w:rsidRDefault="009213AD" w:rsidP="009213AD">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>V = (A + M + Ģ + P + Nt) * S</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61BC8DB8" w14:textId="343EE6C0" w:rsidR="009213AD" w:rsidRPr="008968CD" w:rsidRDefault="009213AD" w:rsidP="009213AD">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>V</w:t>
@@ -14656,51 +14896,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00D36381" w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>019,62</w:t>
       </w:r>
       <w:r w:rsidR="00D36381" w:rsidRPr="008968CD">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:footnoteReference w:id="50"/>
+        <w:footnoteReference w:id="51"/>
       </w:r>
       <w:r w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>+710+660+1</w:t>
       </w:r>
       <w:r w:rsidR="00BA4234" w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
@@ -14813,51 +15053,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00D36381" w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>019,62</w:t>
       </w:r>
       <w:r w:rsidR="00D36381" w:rsidRPr="008968CD">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:footnoteReference w:id="51"/>
+        <w:footnoteReference w:id="52"/>
       </w:r>
       <w:r w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>+710+</w:t>
       </w:r>
       <w:r w:rsidR="00D36381" w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
@@ -15598,220 +15838,256 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>=128 633,92 +59 036,96 =187 670,88 euro</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66AAF9AA" w14:textId="77777777" w:rsidR="00A42F03" w:rsidRPr="008968CD" w:rsidRDefault="00A42F03" w:rsidP="003C7E2A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="502"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4609EA8F" w14:textId="72392CC6" w:rsidR="000C2A0F" w:rsidRPr="008968CD" w:rsidRDefault="00DC3EA2" w:rsidP="00AA0637">
+    <w:p w14:paraId="4609EA8F" w14:textId="204718EE" w:rsidR="000C2A0F" w:rsidRPr="00A6167F" w:rsidRDefault="00DC3EA2" w:rsidP="00AA0637">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008968CD">
+      <w:r w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Par </w:t>
       </w:r>
-      <w:r w:rsidR="00704A22" w:rsidRPr="008968CD">
+      <w:r w:rsidR="00704A22" w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="00704A22" w:rsidRPr="008968CD">
+      <w:r w:rsidR="00704A22" w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref502839637 \r \h </w:instrText>
       </w:r>
-      <w:r w:rsidR="00A37981" w:rsidRPr="008968CD">
+      <w:r w:rsidR="00A37981" w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00704A22" w:rsidRPr="008968CD">
-[...7 lines deleted...]
-      <w:r w:rsidR="00704A22" w:rsidRPr="008968CD">
+      <w:r w:rsidR="00704A22" w:rsidRPr="00A6167F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00704A22" w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="0078341B">
+      <w:r w:rsidR="0078341B" w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
-      <w:r w:rsidR="00704A22" w:rsidRPr="008968CD">
+      <w:r w:rsidR="00704A22" w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="009E4370" w:rsidRPr="008968CD">
+      <w:r w:rsidR="009E4370" w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">. punktā minētās </w:t>
       </w:r>
-      <w:r w:rsidRPr="008968CD">
+      <w:r w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">likmes rezultāta </w:t>
       </w:r>
-      <w:r w:rsidR="009E4370" w:rsidRPr="008968CD">
+      <w:r w:rsidR="009E4370" w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">rādītāju </w:t>
       </w:r>
-      <w:r w:rsidRPr="008968CD">
+      <w:r w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>sasniegšanu apliecinošo dokumentu uzskata projekta īstenošanā iesaistītā pētnieka darba līgumu</w:t>
       </w:r>
-      <w:r w:rsidR="00606C8E" w:rsidRPr="008968CD">
+      <w:r w:rsidR="00606C8E" w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> un pētniek</w:t>
       </w:r>
-      <w:r w:rsidR="00577D3C" w:rsidRPr="008968CD">
+      <w:r w:rsidR="00577D3C" w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00606C8E" w:rsidRPr="008968CD">
+      <w:r w:rsidR="00606C8E" w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> darba laika uzskaites veidlapu</w:t>
       </w:r>
-      <w:r w:rsidR="00796DE5" w:rsidRPr="008968CD">
+      <w:r w:rsidR="00796DE5" w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="003E7DBA" w:rsidRPr="008968CD">
+      <w:r w:rsidR="003E7DBA" w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00D15119" w:rsidRPr="00A6167F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Ja projektā tiek plānot</w:t>
+      </w:r>
+      <w:r w:rsidR="00092E04" w:rsidRPr="00A6167F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s papildu periods līdz sešiem mēnešiem, ko pētnieks pavada neakadēmiskā organizācijā, tad </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD32F2" w:rsidRPr="00A6167F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>par šo laika periodu papildus darba līgumam un pētnieka darba laika uzskaites veidlapai par likmes rezultāta rādītāju sasniegšanu apliecinošo dokumentu uzskata starp finansējuma saņēmēju un neakadēmisko organizāciju noslēgtu partnerības līgumu vai citu sadarbību apliecinošu dokumentu</w:t>
+      </w:r>
+      <w:r w:rsidR="00092E04" w:rsidRPr="00A6167F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="373E8865" w14:textId="461810BA" w:rsidR="00B8097F" w:rsidRPr="008968CD" w:rsidRDefault="007B5BB5" w:rsidP="00B8097F">
+    <w:p w14:paraId="373E8865" w14:textId="303F3608" w:rsidR="00B8097F" w:rsidRPr="008968CD" w:rsidRDefault="007B5BB5" w:rsidP="00B8097F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="357"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D921CFA" w14:textId="77777777" w:rsidR="00B8656E" w:rsidRPr="008968CD" w:rsidRDefault="00DC3EA2" w:rsidP="00B8097F">
       <w:pPr>
@@ -16192,54 +16468,54 @@
           <w:position w:val="-14"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:object w:dxaOrig="1470" w:dyaOrig="435" w14:anchorId="5890C80C">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:1in;height:20pt" o:ole="">
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:1in;height:20.25pt" o:ole="">
             <v:imagedata r:id="rId14" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1790596421" r:id="rId15"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1836021855" r:id="rId15"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="75148AC1" w14:textId="3F20B6EA" w:rsidR="00B8656E" w:rsidRPr="008968CD" w:rsidRDefault="00DC3EA2" w:rsidP="00B8656E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="717"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
@@ -16262,51 +16538,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00D66D5C" w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">860,80 </w:t>
       </w:r>
       <w:r w:rsidRPr="008968CD">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:footnoteReference w:id="52"/>
+        <w:footnoteReference w:id="53"/>
       </w:r>
       <w:r w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>+600+</w:t>
       </w:r>
       <w:r w:rsidR="0017733C" w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>660</w:t>
       </w:r>
       <w:r w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
@@ -16528,50 +16804,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>euro</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7582FA8A" w14:textId="68976173" w:rsidR="00B8656E" w:rsidRPr="008968CD" w:rsidRDefault="00DC3EA2" w:rsidP="00B8097F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="993" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>b) </w:t>
       </w:r>
       <w:r w:rsidR="000D20BF" w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Projektā paredzēts, ka pētnieks strādā pilnā slodzē. </w:t>
       </w:r>
       <w:r w:rsidR="0069261F" w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Ja pē</w:t>
       </w:r>
       <w:r w:rsidR="0056183E" w:rsidRPr="008968CD">
@@ -16893,101 +17170,101 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="6F33DBC9" w14:textId="0394A521" w:rsidR="00B8656E" w:rsidRPr="008968CD" w:rsidRDefault="00DC3EA2" w:rsidP="00AA0637">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="714"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:position w:val="-14"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:object w:dxaOrig="1470" w:dyaOrig="435" w14:anchorId="45575431">
-          <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:1in;height:20pt" o:ole="">
+          <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:1in;height:20.25pt" o:ole="">
             <v:imagedata r:id="rId14" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1026" DrawAspect="Content" ObjectID="_1790596422" r:id="rId16"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1026" DrawAspect="Content" ObjectID="_1836021856" r:id="rId16"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="33839712" w14:textId="553EF07A" w:rsidR="0069261F" w:rsidRPr="008968CD" w:rsidRDefault="00DC3EA2" w:rsidP="0069261F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="717"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>V=</w:t>
       </w:r>
       <w:r w:rsidR="0017733C" w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">3860,80 </w:t>
       </w:r>
       <w:r w:rsidRPr="008968CD">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:footnoteReference w:id="53"/>
+        <w:footnoteReference w:id="54"/>
       </w:r>
       <w:r w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>+600+</w:t>
       </w:r>
       <w:r w:rsidR="0017733C" w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>660</w:t>
       </w:r>
       <w:r w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
@@ -17178,51 +17455,50 @@
     </w:p>
     <w:p w14:paraId="6C0325B1" w14:textId="57B53542" w:rsidR="0053650C" w:rsidRPr="008968CD" w:rsidRDefault="00DC3EA2" w:rsidP="00AA0637">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Vienu un to pašu izmaksu aprēķināšanas formulu</w:t>
       </w:r>
       <w:r w:rsidR="00606C8E" w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00013EB8" w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>(sk</w:t>
       </w:r>
       <w:r w:rsidR="00933DB6" w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -17333,51 +17609,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> kārtas ietvaros</w:t>
       </w:r>
       <w:r w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> un ņemot vērā projekta kvalitātes vērtējumu</w:t>
       </w:r>
       <w:r w:rsidRPr="008968CD">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:footnoteReference w:id="54"/>
+        <w:footnoteReference w:id="55"/>
       </w:r>
       <w:r w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">. Maksājumi </w:t>
       </w:r>
       <w:r w:rsidR="00C3575E" w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>finansējuma saņēmējam</w:t>
       </w:r>
       <w:r w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
@@ -17523,51 +17799,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>projekta</w:t>
       </w:r>
       <w:r w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> izmaksu attiecināmības periodā</w:t>
       </w:r>
       <w:r w:rsidRPr="008968CD">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:footnoteReference w:id="55"/>
+        <w:footnoteReference w:id="56"/>
       </w:r>
       <w:r w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EAFC56D" w14:textId="733E6C4A" w:rsidR="00E05B6F" w:rsidRPr="008968CD" w:rsidRDefault="00DC3EA2" w:rsidP="00AA0637">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="499" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -17624,51 +17900,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> apliecinošo dokumentu apstiprināšanas</w:t>
       </w:r>
       <w:r w:rsidR="000E0B6B" w:rsidRPr="008968CD">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:footnoteReference w:id="56"/>
+        <w:footnoteReference w:id="57"/>
       </w:r>
       <w:r w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">. Finansējuma saņēmējs maksājumu pieprasījumam pievieno </w:t>
       </w:r>
       <w:r w:rsidR="00E01F44" w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>metodikas 1</w:t>
       </w:r>
       <w:r w:rsidR="000703DB" w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
@@ -17733,51 +18009,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> pamatojošo dokumentu kopijas</w:t>
       </w:r>
       <w:r w:rsidR="00C62A39" w:rsidRPr="008968CD">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:footnoteReference w:id="57"/>
+        <w:footnoteReference w:id="58"/>
       </w:r>
       <w:bookmarkEnd w:id="34"/>
       <w:r w:rsidR="00E01F44" w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F7C4814" w14:textId="167C9B76" w:rsidR="00023E7F" w:rsidRPr="00A048A9" w:rsidRDefault="00023E7F" w:rsidP="6A36EC2A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="499" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -18077,51 +18353,61 @@
       <w:r w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">pasākuma ietvaros sadarbības iestāde un </w:t>
       </w:r>
       <w:r w:rsidR="00805528" w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Latvijas Zinātnes padome</w:t>
       </w:r>
       <w:r w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> īsteno abpusēju sadarbību, slēdzot starpresoru vienošanos par informācijas un datu apmaiņu un par aktivitāšu saskaņotu un papildinošu īstenošanu, paredzot kārtību, kādā notiek informācijas apmaiņa par programmā </w:t>
+        <w:t xml:space="preserve"> īsteno abpusēju sadarbību, slēdzot starpresoru vienošanos par informācijas un datu apmaiņu un par aktivitāšu saskaņotu un papildinošu īstenošanu, paredzot kārtību, kādā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008968CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">notiek informācijas apmaiņa par programmā </w:t>
       </w:r>
       <w:r w:rsidR="0095428C" w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Apvārsnis </w:t>
       </w:r>
       <w:r w:rsidR="00805528" w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
@@ -18274,51 +18560,50 @@
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="480" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>VI. Noslēguma jautājumi</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63E1BD14" w14:textId="0550CB11" w:rsidR="00093709" w:rsidRPr="008968CD" w:rsidRDefault="00093709" w:rsidP="00AA0637">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="505"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -18610,184 +18895,183 @@
         </w:rPr>
         <w:t xml:space="preserve">Finanšu ministriju kā Eiropas Savienības fondu </w:t>
       </w:r>
       <w:r w:rsidR="00196EFE" w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>vadošo iestādi un sadarbības iestādi.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00DD13D6" w:rsidRPr="008968CD" w:rsidSect="006556BE">
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="426" w:right="1134" w:bottom="1418" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="21EE2801" w14:textId="77777777" w:rsidR="0082372A" w:rsidRDefault="0082372A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="299B63DC" w14:textId="77777777" w:rsidR="0082372A" w:rsidRDefault="0082372A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="07D5B38D" w14:textId="77777777" w:rsidR="0082372A" w:rsidRDefault="0082372A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="NotoSans-Regular">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
-    <w:altName w:val="Yu Gothic"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="796C3447" w14:textId="77777777" w:rsidR="0082372A" w:rsidRDefault="0082372A" w:rsidP="00AC5A1C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="7AAD03DC" w14:textId="77777777" w:rsidR="0082372A" w:rsidRDefault="0082372A" w:rsidP="00AC5A1C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="193E1DF5" w14:textId="77777777" w:rsidR="0082372A" w:rsidRDefault="0082372A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
@@ -19210,61 +19494,74 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008968CD">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId1" w:history="1">
-[...9 lines deleted...]
-      </w:hyperlink>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00BD4399">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://likumi.lv/ta/id/348535"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="008968CD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>https://likumi.lv/ta/id/348535</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
     <w:p w14:paraId="4F9FEA06" w14:textId="1D63A5D4" w:rsidR="007D6C2E" w:rsidRPr="008968CD" w:rsidRDefault="007D6C2E" w:rsidP="007D6C2E">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008968CD">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="008968CD">
         <w:rPr>
@@ -19393,453 +19690,507 @@
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Eiropas Parlamenta un Padomes Regula (ES) 2021/695 (2021. gada 28. aprīlis), ar ko izveido pētniecības un inovācijas pamatprogrammu “Apvārsnis Eiropa”, nosaka tās dalības un rezultātu izplatīšanas noteikumus un atceļ Regulas (ES) Nr. 1290/2013 un (ES) Nr. 1291/2013</w:t>
       </w:r>
       <w:r w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00747803" w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="6B05AE21" w14:textId="64B9BD09" w:rsidR="00F76677" w:rsidRPr="008968CD" w:rsidRDefault="00F76677" w:rsidP="00F76677">
+    <w:p w14:paraId="6B05AE21" w14:textId="453DE3FF" w:rsidR="00F76677" w:rsidRPr="00A6167F" w:rsidRDefault="00F76677" w:rsidP="00F76677">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008968CD">
+      <w:r w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008968CD">
+      <w:r w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> Saskaņā ar </w:t>
       </w:r>
-      <w:r w:rsidR="006F43E2" w:rsidRPr="008968CD">
+      <w:r w:rsidR="006F43E2" w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Darba programmā 2021. – 2022. gadam</w:t>
       </w:r>
-      <w:r w:rsidR="009E0DAA" w:rsidRPr="008968CD">
+      <w:r w:rsidR="009E0DAA" w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> (90.lp.)</w:t>
       </w:r>
-      <w:r w:rsidR="006F43E2" w:rsidRPr="008968CD">
+      <w:r w:rsidR="006F43E2" w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">, Darba programmā 2023. gadam </w:t>
       </w:r>
-      <w:r w:rsidR="009E0DAA" w:rsidRPr="008968CD">
+      <w:r w:rsidR="009E0DAA" w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">(93.lp.) </w:t>
       </w:r>
-      <w:r w:rsidR="006F43E2" w:rsidRPr="008968CD">
+      <w:r w:rsidR="006F43E2" w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>un Darba programmā 2024. – 2025. gadam</w:t>
       </w:r>
-      <w:r w:rsidR="009E0DAA" w:rsidRPr="008968CD">
-[...8 lines deleted...]
-      <w:r w:rsidR="006F43E2" w:rsidRPr="008968CD">
+      <w:r w:rsidR="009E0DAA" w:rsidRPr="00A6167F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="0077354E" w:rsidRPr="00A6167F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>130</w:t>
+      </w:r>
+      <w:r w:rsidR="009E0DAA" w:rsidRPr="00A6167F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.lpp.)</w:t>
+      </w:r>
+      <w:r w:rsidR="006F43E2" w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> noteikto.</w:t>
       </w:r>
-      <w:r w:rsidR="00F4482A" w:rsidRPr="008968CD">
+      <w:r w:rsidR="00F4482A" w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009E0DAA" w:rsidRPr="008968CD">
+      <w:r w:rsidR="009E0DAA" w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Projekta iesniegumam pievieno p</w:t>
       </w:r>
-      <w:r w:rsidR="00F4482A" w:rsidRPr="008968CD">
+      <w:r w:rsidR="00F4482A" w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">ētnieka apliecinājumu, ka projektā nodarbinātais pētnieks </w:t>
       </w:r>
-      <w:r w:rsidR="009E0DAA" w:rsidRPr="008968CD">
+      <w:r w:rsidR="009E0DAA" w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">atbilst mobilitātes noteikumam, t.i., </w:t>
       </w:r>
-      <w:r w:rsidR="00F4482A" w:rsidRPr="008968CD">
+      <w:r w:rsidR="00F4482A" w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">nav uzturējies </w:t>
       </w:r>
-      <w:r w:rsidR="009E0DAA" w:rsidRPr="008968CD">
+      <w:r w:rsidR="009E0DAA" w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>(tostarp strādājis vai studējis) Latvijā vairāk kā 12 mēnešus 36 mēnešu laikā līdz projekta iesnieguma iesniegšanai sadarbības iestādē (attiecināms uz apakšprogrammu “Eiropas stipendijas”) vai izejošajā posmā uzņemošās organizācijas valstī (attiecināms uz apakšprogrammu “Pasaules stipendijas”) vairāk kā 12 mēnešus 36 mēnešu laikā līdz projekta iesnieguma iesniegšanai sadarbības iestādē.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w14:paraId="477638C4" w14:textId="07D9C7C0" w:rsidR="00033FDB" w:rsidRPr="008968CD" w:rsidRDefault="00033FDB" w:rsidP="00033FDB">
+    <w:p w14:paraId="477638C4" w14:textId="07D9C7C0" w:rsidR="00033FDB" w:rsidRPr="00A6167F" w:rsidRDefault="00033FDB" w:rsidP="00033FDB">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008968CD">
+      <w:r w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008968CD">
+      <w:r w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> Saskaņā ar Eiropas Komisijas Darba programmā (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008968CD">
+      <w:r w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Work</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008968CD">
+      <w:r w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008968CD">
+      <w:r w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Programme</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008968CD">
+      <w:r w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>) noteikto un vienlaikus ievērojot, ka attiecināmas ir Eiropas Komisijas Darba programmā noteiktās izmaksas, ciktāl tās nav pretrunā ar Eiropas Savienības fondu 2021.-2027.gada plānošanas perioda normatīvo aktu regulējumu (MK noteikumu Nr. 810 42. punkts). Finanšu ministrijas vadlīnijas Nr.1.2. “Vadlīnijas attiecināmo izmaksu noteikšanai Eiropas Savienības kohēzijas politikas programmas 2021.–2027.gada plānošanas periodā” nosaka, ka tiešās attiecināmās izmaksas ir projekta īstenošanas izmaksas, kas tieši saistītas ar projekta mērķa sasniegšanu un horizontālo principu nodrošināšanu. Proti,  projekta īstenošanā attiecināmas ir izmaksas, kas tieši saistītas ar projektā plānoto darbību īstenošanu un nepieciešamas mērķu un rezultātu sasniegšanai, kā arī radušās projekta darbību īstenošanas laikā.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
-    <w:p w14:paraId="2F5510ED" w14:textId="77777777" w:rsidR="00F75804" w:rsidRPr="008968CD" w:rsidRDefault="00F75804" w:rsidP="00F75804">
+    <w:p w14:paraId="2F5510ED" w14:textId="77777777" w:rsidR="00F75804" w:rsidRPr="00A6167F" w:rsidRDefault="00F75804" w:rsidP="00F75804">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008968CD">
+      <w:r w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008968CD">
+      <w:r w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> Šeit un turpmāk metodikā termins “pētnieks” lietots saskaņā ar MSCA apakšprogrammā lietoto pētnieka definīciju, kas ir persona, kurai ir doktora zinātniskais grāds un uzaicinājuma termiņa beigu datumā, t.i., līdz brīdim, kad projekta iesniegums 1.1.1.5.pasākuma otrās kārtas ietvaros ir iesniegts sadarbības iestādē, atbalstītajam pētniekam jābūt ne vairāk kā 8 gadu pilna laika ekvivalenta pieredzei pētniecībā, skaitot no doktora grāda piešķiršanas dienas. Minēto periodu var pagarināt atbilstoši Eiropas Komisijas Darba programmas (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008968CD">
+      <w:r w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Work</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008968CD">
+      <w:r w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008968CD">
+      <w:r w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Programme</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008968CD">
+      <w:r w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>) nosacījumiem.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
-    <w:p w14:paraId="43A49A42" w14:textId="72488586" w:rsidR="00F75804" w:rsidRPr="008968CD" w:rsidRDefault="00F75804" w:rsidP="005E7DD9">
+    <w:p w14:paraId="43A49A42" w14:textId="7D2E79FF" w:rsidR="00F75804" w:rsidRPr="008968CD" w:rsidRDefault="00F75804" w:rsidP="005E7DD9">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008968CD">
+      <w:r w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008968CD">
-[...8 lines deleted...]
-      <w:r w:rsidR="005E7DD9" w:rsidRPr="008968CD">
+      <w:r w:rsidRPr="00A6167F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Saskaņā ar Darba programmā 2021. – 2022. gadam (87.lp.), Darba programmā 2023. gadam (90.lp.) un Darba programmā 2024. – 2025. gadam (</w:t>
+      </w:r>
+      <w:r w:rsidR="0077354E" w:rsidRPr="00A6167F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>127</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6167F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., </w:t>
+      </w:r>
+      <w:r w:rsidR="0077354E" w:rsidRPr="00A6167F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>128</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6167F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.lp.) noteikto. Projekta iesniegumam pievieno atbilstošu dokumentāciju, kas pamato, ka projektā nodarbinātais pētnieks ir: a) laulībā; b) attiecībās ar līdzvērtīgu statusu laulībām, kas atzītas ar konkrētās valsts vai reģiona tiesību aktiem, kurā šīs attiecības tika noformētas; c) pētniekam apgādībā ir bērni.</w:t>
+      </w:r>
+      <w:r w:rsidR="005E7DD9" w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00131875" w:rsidRPr="008968CD">
+      <w:r w:rsidR="00131875" w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Par apgādībā esošu b</w:t>
       </w:r>
-      <w:r w:rsidR="005E7DD9" w:rsidRPr="008968CD">
+      <w:r w:rsidR="005E7DD9" w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>ērn</w:t>
       </w:r>
-      <w:r w:rsidR="00131875" w:rsidRPr="008968CD">
+      <w:r w:rsidR="00131875" w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidR="005E7DD9" w:rsidRPr="008968CD">
+      <w:r w:rsidR="005E7DD9" w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00131875" w:rsidRPr="008968CD">
+      <w:r w:rsidR="00131875" w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">uzskatāms </w:t>
       </w:r>
-      <w:r w:rsidR="00220425" w:rsidRPr="008968CD">
+      <w:r w:rsidR="00220425" w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">nepilngadīgs bērns un bērns </w:t>
       </w:r>
-      <w:r w:rsidR="005E7DD9" w:rsidRPr="008968CD">
+      <w:r w:rsidR="005E7DD9" w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>līdz 24 gadu vecumam (neieskaitot), kamēr viņš turpina iegūt  vispārējo, profesionālo, augstāko vai speciālo izglītību.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="15">
     <w:p w14:paraId="6CC53FF8" w14:textId="033DE937" w:rsidR="00A84D1D" w:rsidRPr="003D6A8C" w:rsidRDefault="00A84D1D" w:rsidP="00B8097F">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D6A8C">
         <w:rPr>
@@ -20248,1177 +20599,1382 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D6A8C">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="003D6A8C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId2" w:history="1">
-[...45 lines deleted...]
-      </w:hyperlink>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00BD4399">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://eur-lex.europa.eu/legal-content/LV/TXT/HTML/?uri=CELEX:32021R1060&amp;from=LV"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="003D6A8C">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>https://eur-lex.europa.eu/legal-content/LV/TXT/HTML/?uri=CELEX:32021R1060&amp;from=LV</w:t>
+      </w:r>
+      <w:r w:rsidR="00C70C1C" w:rsidRPr="003D6A8C">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F7074C" w:rsidRPr="003D6A8C">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00093F0C" w:rsidRPr="003D6A8C">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0078278B" w:rsidRPr="003D6A8C">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r w:rsidR="0078278B" w:rsidRPr="003D6A8C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="19">
     <w:p w14:paraId="135BCE53" w14:textId="348EA042" w:rsidR="00ED5E55" w:rsidRPr="003D6A8C" w:rsidRDefault="00ED5E55" w:rsidP="00ED5E55">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D6A8C">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="003D6A8C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId3" w:history="1">
-[...9 lines deleted...]
-      </w:hyperlink>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00BD4399">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://eur-lex.europa.eu/legal-content/LV/TXT/?uri=CELEX%3A32021R0695&amp;qid=1625467454105"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="003D6A8C">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>https://eur-lex.europa.eu/legal-content/LV/TXT/?uri=CELEX%3A32021R0695&amp;qid=1625467454105</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r w:rsidR="0078278B" w:rsidRPr="003D6A8C">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003D6A8C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="20">
     <w:p w14:paraId="02B6F24C" w14:textId="28A19151" w:rsidR="00755CB1" w:rsidRPr="003D6A8C" w:rsidRDefault="00755CB1" w:rsidP="00DB33E4">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D6A8C">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="003D6A8C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId4" w:history="1">
-[...9 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="00093F0C">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00093F0C" w:rsidRPr="00BD4399">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://likumi.lv/ta/id/348535"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00093F0C">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00093F0C" w:rsidRPr="003D6A8C">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>https://likumi.lv/ta/id/348535</w:t>
+      </w:r>
+      <w:r w:rsidR="00093F0C">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r w:rsidR="00093F0C" w:rsidRPr="003D6A8C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="21">
     <w:p w14:paraId="22598833" w14:textId="710BB3EF" w:rsidR="00624A19" w:rsidRPr="00A048A9" w:rsidRDefault="00624A19" w:rsidP="00DB33E4">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A048A9">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00A048A9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId5" w:history="1">
-[...9 lines deleted...]
-      </w:hyperlink>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00BD4399">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://www.esfondi.lv/normativie-akti-un-dokumenti/2021-2027-planosanas-periods/vadlinijas-par-vienkarsoto-izmaksu-izmantosanas-iespejam-un-to-piemerosana-eiropas-savienibas-kohezijas-politikas-programmas-2021-2027-gadam-ietvaros"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00A048A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>https://www.esfondi.lv/normativie-akti-un-dokumenti/2021-2027-planosanas-periods/vadlinijas-par-vienkarsoto-izmaksu-izmantosanas-iespejam-un-to-piemerosana-eiropas-savienibas-kohezijas-politikas-programmas-2021-2027-gadam-ietvaros</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r w:rsidRPr="00A048A9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="22">
-    <w:p w14:paraId="5C5DE55B" w14:textId="42092D19" w:rsidR="00624A19" w:rsidRPr="00A048A9" w:rsidRDefault="00624A19" w:rsidP="00DB33E4">
+    <w:p w14:paraId="5C5DE55B" w14:textId="42092D19" w:rsidR="00624A19" w:rsidRPr="0077354E" w:rsidRDefault="00624A19" w:rsidP="00DB33E4">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A048A9">
+      <w:r w:rsidRPr="0077354E">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A048A9">
+      <w:r w:rsidRPr="0077354E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId6" w:history="1">
-[...9 lines deleted...]
-      <w:r w:rsidR="00093F0C" w:rsidRPr="00A048A9">
+      <w:r w:rsidR="00093F0C">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00093F0C" w:rsidRPr="00BD4399">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://www.esfondi.lv/normativie-akti-un-dokumenti/2021-2027-planosanas-periods/vadlinijas-attiecinamo-izmaksu-noteiksanai-eiropas-savienibas-kohezijas-politikas-programmas-2021-2027-gada-planosanas-perioda?revision=1695729175"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00093F0C">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00093F0C" w:rsidRPr="0077354E">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>https://www.esfondi.lv/normativie-akti-un-dokumenti/2021-2027-planosanas-periods/vadlinijas-attiecinamo-izmaksu-noteiksanai-eiropas-savienibas-kohezijas-politikas-programmas-2021-2027-gada-planosanas-perioda?revision=1695729175</w:t>
+      </w:r>
+      <w:r w:rsidR="00093F0C">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00093F0C" w:rsidRPr="0077354E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A048A9">
+      <w:r w:rsidRPr="0077354E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="23">
-    <w:p w14:paraId="595BF95A" w14:textId="5FAC6B31" w:rsidR="00D46406" w:rsidRPr="00A048A9" w:rsidRDefault="00D46406" w:rsidP="00D46406">
+    <w:p w14:paraId="595BF95A" w14:textId="5FAC6B31" w:rsidR="00D46406" w:rsidRPr="0077354E" w:rsidRDefault="00D46406" w:rsidP="00D46406">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A048A9">
+      <w:r w:rsidRPr="0077354E">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A048A9">
+      <w:r w:rsidRPr="0077354E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
-[...9 lines deleted...]
-      <w:r w:rsidR="00093F0C" w:rsidRPr="00A048A9">
+      <w:r w:rsidR="00093F0C">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00093F0C" w:rsidRPr="00BD4399">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://likumi.lv/ta/id/222761-noteikumi-par-izmantota-laika-un-paveikta-darba-uzskaites-sistemu-no-valsts-budzeta-eiropas-savienibas-un-arvalstu-finansu"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00093F0C">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00093F0C" w:rsidRPr="0077354E">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>https://likumi.lv/ta/id/222761-noteikumi-par-izmantota-laika-un-paveikta-darba-uzskaites-sistemu-no-valsts-budzeta-eiropas-savienibas-un-arvalstu-finansu</w:t>
+      </w:r>
+      <w:r w:rsidR="00093F0C">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00093F0C" w:rsidRPr="0077354E">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="24">
-    <w:p w14:paraId="3FD22FCF" w14:textId="62F06BB7" w:rsidR="00A048A9" w:rsidRPr="00A048A9" w:rsidRDefault="00A84D1D" w:rsidP="007B1AFF">
+    <w:p w14:paraId="3FD22FCF" w14:textId="62F06BB7" w:rsidR="00A048A9" w:rsidRPr="0077354E" w:rsidRDefault="00A84D1D" w:rsidP="007B1AFF">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:lang w:val="lv-LV"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A048A9">
+          <w:color w:val="auto"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0077354E">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A048A9">
+      <w:r w:rsidRPr="0077354E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
-[...8 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="00A048A9">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00A048A9" w:rsidRPr="00BD4399">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/guidance/unit-cost-decision_he-msca_en.pdf"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00A048A9">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00A048A9" w:rsidRPr="0077354E">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/guidance/unit-cost-decision_he-msca_en.pdf</w:t>
+      </w:r>
+      <w:r w:rsidR="00A048A9">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="25">
-    <w:p w14:paraId="23614307" w14:textId="0FF83B80" w:rsidR="00BB335A" w:rsidRPr="00A048A9" w:rsidRDefault="00BB335A" w:rsidP="00BB335A">
+    <w:p w14:paraId="23614307" w14:textId="0FF83B80" w:rsidR="00BB335A" w:rsidRPr="0077354E" w:rsidRDefault="00BB335A" w:rsidP="00BB335A">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A048A9">
+      <w:r w:rsidRPr="0077354E">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
-[...10 lines deleted...]
-      <w:r w:rsidR="00DF7907" w:rsidRPr="00A048A9">
+      <w:r w:rsidR="00DF7907">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00DF7907" w:rsidRPr="00BD4399">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2021-2022/wp-2-msca-actions_horizon-2021-2022_en.pdf"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DF7907">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00DF7907" w:rsidRPr="0077354E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2021-2022/wp-2-msca-actions_horizon-2021-2022_en.pdf</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF7907">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00DF7907" w:rsidRPr="0077354E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="26">
-    <w:p w14:paraId="102DD19A" w14:textId="31509793" w:rsidR="00330F14" w:rsidRPr="00A048A9" w:rsidRDefault="00330F14" w:rsidP="00330F14">
+    <w:p w14:paraId="102DD19A" w14:textId="31509793" w:rsidR="00330F14" w:rsidRPr="0077354E" w:rsidRDefault="00330F14" w:rsidP="00330F14">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A048A9">
+      <w:r w:rsidRPr="0077354E">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A048A9">
+      <w:r w:rsidRPr="0077354E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
-[...9 lines deleted...]
-      <w:r w:rsidR="001E16E7" w:rsidRPr="00A048A9">
+      <w:r w:rsidR="001E16E7">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="001E16E7" w:rsidRPr="00BD4399">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://eur-lex.europa.eu/resource.html?uri=cellar:011018d7-7557-11ed-9887-01aa75ed71a1.0003.02/DOC_3&amp;format=PDF"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="001E16E7">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="001E16E7" w:rsidRPr="0077354E">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>https://eur-lex.europa.eu/resource.html?uri=cellar:011018d7-7557-11ed-9887-01aa75ed71a1.0003.02/DOC_3&amp;format=PDF</w:t>
+      </w:r>
+      <w:r w:rsidR="001E16E7">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="001E16E7" w:rsidRPr="0077354E">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="27">
-    <w:p w14:paraId="2F75B971" w14:textId="09FB2736" w:rsidR="00BB335A" w:rsidRPr="00A048A9" w:rsidRDefault="00BB335A" w:rsidP="00BB335A">
+    <w:p w14:paraId="2F75B971" w14:textId="09FB2736" w:rsidR="00BB335A" w:rsidRPr="0077354E" w:rsidRDefault="00BB335A" w:rsidP="00BB335A">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A048A9">
+      <w:r w:rsidRPr="0077354E">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-[...8 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="00B54592">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00B54592" w:rsidRPr="00BD4399">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2023-2024/wp-2-msca-actions_horizon-2023-2024_en.pdf"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00B54592">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00B54592" w:rsidRPr="0077354E">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2023-2024/wp-2-msca-actions_horizon-2023-2024_en.pdf</w:t>
+      </w:r>
+      <w:r w:rsidR="00B54592">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="28">
-    <w:p w14:paraId="52F2380D" w14:textId="6FCAF3DA" w:rsidR="00B927D5" w:rsidRPr="00A048A9" w:rsidRDefault="00B927D5" w:rsidP="00B927D5">
+    <w:p w14:paraId="52F2380D" w14:textId="6FCAF3DA" w:rsidR="00B927D5" w:rsidRPr="0077354E" w:rsidRDefault="00B927D5" w:rsidP="00B927D5">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A048A9">
+      <w:r w:rsidRPr="0077354E">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A048A9">
+      <w:r w:rsidRPr="0077354E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-[...9 lines deleted...]
-      <w:r w:rsidR="007A482D" w:rsidRPr="00A048A9">
+      <w:r w:rsidR="007A482D">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="007A482D" w:rsidRPr="00BD4399">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/agr-contr/unit-mga_he_en.pdf"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="007A482D">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="007A482D" w:rsidRPr="0077354E">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/agr-contr/unit-mga_he_en.pdf</w:t>
+      </w:r>
+      <w:r w:rsidR="007A482D">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="007A482D" w:rsidRPr="0077354E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="29">
-    <w:p w14:paraId="7E894DA1" w14:textId="72960729" w:rsidR="00A84D1D" w:rsidRPr="00A048A9" w:rsidRDefault="00A84D1D" w:rsidP="007B1AFF">
+    <w:p w14:paraId="7E894DA1" w14:textId="72960729" w:rsidR="00A84D1D" w:rsidRPr="0077354E" w:rsidRDefault="00A84D1D" w:rsidP="007B1AFF">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A048A9">
+      <w:r w:rsidRPr="0077354E">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A048A9">
+      <w:r w:rsidRPr="0077354E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-[...8 lines deleted...]
-      </w:hyperlink>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00BD4399">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://likumi.lv/doc.php?id=26019"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0077354E">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>https://likumi.lv/doc.php?id=26019</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="30">
-    <w:p w14:paraId="44111712" w14:textId="2BB3870D" w:rsidR="002471FB" w:rsidRPr="00A048A9" w:rsidRDefault="002471FB" w:rsidP="002471FB">
+    <w:p w14:paraId="44111712" w14:textId="2BB3870D" w:rsidR="002471FB" w:rsidRPr="0077354E" w:rsidRDefault="002471FB" w:rsidP="002471FB">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A048A9">
+      <w:r w:rsidRPr="0077354E">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A048A9">
+      <w:r w:rsidRPr="0077354E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-[...10 lines deleted...]
-      <w:r w:rsidR="00C70C1C" w:rsidRPr="00A048A9">
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00BD4399">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://likumi.lv/ta/id/107337-zinatniskas-darbibas-likums"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0077354E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>https://likumi.lv/ta/id/107337-zinatniskas-darbibas-likums</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00C70C1C" w:rsidRPr="0077354E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="31">
-    <w:p w14:paraId="7474060E" w14:textId="2A410537" w:rsidR="00A84D1D" w:rsidRPr="008968CD" w:rsidRDefault="00A84D1D" w:rsidP="00191B37">
+    <w:p w14:paraId="7474060E" w14:textId="2A410537" w:rsidR="00A84D1D" w:rsidRPr="00A6167F" w:rsidRDefault="00A84D1D" w:rsidP="00191B37">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008968CD">
+      <w:r w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008968CD">
+      <w:r w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> MK noteikumu Nr. </w:t>
       </w:r>
-      <w:r w:rsidR="004554F6" w:rsidRPr="008968CD">
+      <w:r w:rsidR="004554F6" w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>810</w:t>
       </w:r>
-      <w:r w:rsidRPr="008968CD">
+      <w:r w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004554F6" w:rsidRPr="008968CD">
+      <w:r w:rsidR="004554F6" w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>42</w:t>
       </w:r>
-      <w:r w:rsidRPr="008968CD">
+      <w:r w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="004554F6" w:rsidRPr="008968CD">
+      <w:r w:rsidR="004554F6" w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">un 43. </w:t>
       </w:r>
-      <w:r w:rsidRPr="008968CD">
+      <w:r w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>punkts.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="32">
-    <w:p w14:paraId="34552C1A" w14:textId="69A7AF19" w:rsidR="00C51DC7" w:rsidRPr="008968CD" w:rsidRDefault="00C51DC7" w:rsidP="00C51DC7">
+    <w:p w14:paraId="34552C1A" w14:textId="75CEB229" w:rsidR="00C51DC7" w:rsidRPr="008968CD" w:rsidRDefault="00C51DC7" w:rsidP="00C51DC7">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008968CD">
+      <w:r w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008968CD">
+      <w:r w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008968CD">
+      <w:r w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Saskaņā ar </w:t>
       </w:r>
       <w:bookmarkStart w:id="18" w:name="_Hlk174004970"/>
-      <w:r w:rsidRPr="008968CD">
+      <w:r w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Darba programmā 2021.-2022. gadam </w:t>
       </w:r>
-      <w:r w:rsidR="0076012A" w:rsidRPr="008968CD">
+      <w:r w:rsidR="0076012A" w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>(86.lpp.)</w:t>
       </w:r>
-      <w:r w:rsidR="00F4269F" w:rsidRPr="008968CD">
+      <w:r w:rsidR="00F4269F" w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>, Darba programmā 2023.gadam (</w:t>
       </w:r>
-      <w:r w:rsidR="00113C11" w:rsidRPr="008968CD">
+      <w:r w:rsidR="00113C11" w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>89</w:t>
       </w:r>
-      <w:r w:rsidR="00F4269F" w:rsidRPr="008968CD">
+      <w:r w:rsidR="00F4269F" w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.lpp.)</w:t>
       </w:r>
-      <w:r w:rsidR="0076012A" w:rsidRPr="008968CD">
+      <w:r w:rsidR="0076012A" w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008968CD">
+      <w:r w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">un Darba programmā </w:t>
       </w:r>
-      <w:r w:rsidR="00F4269F" w:rsidRPr="008968CD">
+      <w:r w:rsidR="00F4269F" w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>2024</w:t>
       </w:r>
-      <w:r w:rsidRPr="008968CD">
+      <w:r w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.-</w:t>
       </w:r>
-      <w:r w:rsidR="00942F17" w:rsidRPr="008968CD">
+      <w:r w:rsidR="00942F17" w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>2025</w:t>
       </w:r>
-      <w:r w:rsidRPr="008968CD">
+      <w:r w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">. gadam </w:t>
       </w:r>
-      <w:r w:rsidR="0076012A" w:rsidRPr="008968CD">
-[...17 lines deleted...]
-      <w:r w:rsidR="0076012A" w:rsidRPr="008968CD">
+      <w:r w:rsidR="0076012A" w:rsidRPr="00A6167F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="0077354E" w:rsidRPr="00A6167F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>126</w:t>
+      </w:r>
+      <w:r w:rsidR="0076012A" w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">.lpp.) </w:t>
       </w:r>
-      <w:r w:rsidRPr="008968CD">
+      <w:r w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>noteikto</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
-      <w:r w:rsidRPr="008968CD">
+      <w:r w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="33">
-    <w:p w14:paraId="579638B1" w14:textId="4AA003BE" w:rsidR="00A84D1D" w:rsidRPr="008968CD" w:rsidRDefault="00A84D1D" w:rsidP="00B8097F">
+    <w:p w14:paraId="579638B1" w14:textId="4AA003BE" w:rsidR="00A84D1D" w:rsidRPr="00A6167F" w:rsidRDefault="00A84D1D" w:rsidP="00B8097F">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008968CD">
+      <w:r w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008968CD">
+      <w:r w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> Saskaņā ar Darba likuma 131. </w:t>
       </w:r>
-      <w:r w:rsidR="00E927BF" w:rsidRPr="008968CD">
+      <w:r w:rsidR="00E927BF" w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">panta </w:t>
       </w:r>
-      <w:r w:rsidRPr="008968CD">
+      <w:r w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">pirmajā daļā noteikto normālā darba laika definīciju. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="34">
-    <w:p w14:paraId="6B7A72EB" w14:textId="624D6AB0" w:rsidR="009A7D6E" w:rsidRPr="008968CD" w:rsidRDefault="009A7D6E" w:rsidP="00572E39">
+    <w:p w14:paraId="6B7A72EB" w14:textId="1595CB81" w:rsidR="009A7D6E" w:rsidRPr="00A6167F" w:rsidRDefault="009A7D6E" w:rsidP="00572E39">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008968CD">
+      <w:r w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008968CD">
+      <w:r w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> Saskaņā ar</w:t>
       </w:r>
-      <w:r w:rsidR="007871AF" w:rsidRPr="008968CD">
+      <w:r w:rsidR="007871AF" w:rsidRPr="00A6167F">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007871AF" w:rsidRPr="008968CD">
+      <w:r w:rsidR="007871AF" w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Darba programmu 2021.-2022.gadam (88.lpp.)</w:t>
       </w:r>
-      <w:r w:rsidR="00432D55" w:rsidRPr="008968CD">
+      <w:r w:rsidR="00432D55" w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>, Darba programmu 2023.gadam (91.lpp.)</w:t>
       </w:r>
-      <w:r w:rsidR="007871AF" w:rsidRPr="008968CD">
+      <w:r w:rsidR="007871AF" w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> un </w:t>
       </w:r>
-      <w:r w:rsidRPr="008968CD">
+      <w:r w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007871AF" w:rsidRPr="008968CD">
+      <w:r w:rsidR="007871AF" w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidRPr="008968CD">
+      <w:r w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">arba programmu </w:t>
       </w:r>
-      <w:r w:rsidR="00997B54" w:rsidRPr="008968CD">
+      <w:r w:rsidR="00997B54" w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>2024</w:t>
       </w:r>
-      <w:r w:rsidRPr="008968CD">
-[...8 lines deleted...]
-      <w:r w:rsidR="007871AF" w:rsidRPr="008968CD">
+      <w:r w:rsidRPr="00A6167F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.-2025.gadam (</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE72A3" w:rsidRPr="00A6167F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>128</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6167F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.lpp.)</w:t>
+      </w:r>
+      <w:r w:rsidR="007871AF" w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="35">
     <w:p w14:paraId="7259119F" w14:textId="4D43D301" w:rsidR="00023E7F" w:rsidRPr="008968CD" w:rsidRDefault="00023E7F" w:rsidP="00023E7F">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008968CD">
+      <w:r w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008968CD">
+      <w:r w:rsidRPr="00A6167F">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008968CD">
-[...6 lines deleted...]
-        <w:t>Saskaņā ar Ministru kabineta 2010. gada 30. novembra noteikumiem Nr. 1085 “Noteikumi par izmantotā laika un paveiktā darba uzskaites sistēmu no valsts budžeta, Eiropas Savienības un ārvalstu finanšu atbalsta līdzekļiem finansētu pētījumu projektu īstenošanai”</w:t>
+      <w:r w:rsidRPr="00A6167F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Saskaņā ar Ministru kabineta 2010. gada 30. novembra noteikumiem Nr. 1085 “Noteikumi par izmantotā laika un paveiktā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008968CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> darba uzskaites sistēmu no valsts budžeta, Eiropas Savienības un ārvalstu finanšu atbalsta līdzekļiem finansētu pētījumu projektu īstenošanai”</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="36">
     <w:p w14:paraId="3909CE9E" w14:textId="3DCA35F5" w:rsidR="00A84D1D" w:rsidRPr="008968CD" w:rsidRDefault="00A84D1D" w:rsidP="00B8097F">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008968CD">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="008968CD">
         <w:rPr>
@@ -21746,103 +22302,112 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="002C3E8E" w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>allowance</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
-      <w:r w:rsidR="000C0EFA" w:rsidRPr="008968CD">
+      <w:r w:rsidR="000C0EFA" w:rsidRPr="00534B28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>79</w:t>
       </w:r>
-      <w:r w:rsidRPr="008968CD">
+      <w:r w:rsidRPr="00534B28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">. lpp. </w:t>
       </w:r>
-      <w:r w:rsidR="000C0EFA" w:rsidRPr="008968CD">
+      <w:r w:rsidR="000C0EFA" w:rsidRPr="00534B28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>2a</w:t>
       </w:r>
-      <w:r w:rsidRPr="008968CD">
+      <w:r w:rsidRPr="00534B28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000C0EFA" w:rsidRPr="008968CD">
+      <w:r w:rsidR="000C0EFA" w:rsidRPr="00534B28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidRPr="008968CD">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">ielikums). </w:t>
+      <w:r w:rsidRPr="00534B28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ielikums</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008968CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="38">
     <w:p w14:paraId="1CC8CC57" w14:textId="2C7C3F49" w:rsidR="00A84D1D" w:rsidRPr="008968CD" w:rsidRDefault="00A84D1D" w:rsidP="00B8097F">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008968CD">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
@@ -22914,1043 +23479,1211 @@
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">. gadam noteiktais Latvijas korekcijas koeficients </w:t>
       </w:r>
       <w:r w:rsidR="006C3139" w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>(109.lpp.)</w:t>
       </w:r>
       <w:r w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="44">
-    <w:p w14:paraId="3964C2AA" w14:textId="18EC3633" w:rsidR="007631DD" w:rsidRPr="008968CD" w:rsidRDefault="007631DD" w:rsidP="007631DD">
+    <w:p w14:paraId="3964C2AA" w14:textId="2EACCA0A" w:rsidR="007631DD" w:rsidRPr="00A6167F" w:rsidRDefault="007631DD" w:rsidP="007631DD">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008968CD">
+      <w:r w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008968CD">
+      <w:r w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ievērojot, ka projekts sākotnēji iesniegts MSCA apakšprogrammas sadaļā Eiropas Stipendijas, pētnieks visu projekta īstenošanas laiku uzturas Latvijā un attiecīgi tiek piemērots Darba programmā </w:t>
       </w:r>
-      <w:r w:rsidR="00FA0340" w:rsidRPr="008968CD">
+      <w:r w:rsidR="00FA0340" w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>2024</w:t>
       </w:r>
-      <w:r w:rsidRPr="008968CD">
+      <w:r w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.-2025. gadam noteiktais Latvijas korekcijas koeficients (</w:t>
       </w:r>
-      <w:r w:rsidR="00F90335" w:rsidRPr="008968CD">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="008968CD">
+      <w:r w:rsidR="00FE72A3" w:rsidRPr="00A6167F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>156</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.lpp.).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="45">
-    <w:p w14:paraId="391E7F40" w14:textId="292CF014" w:rsidR="00FA0340" w:rsidRPr="008968CD" w:rsidRDefault="00FA0340" w:rsidP="00FA0340">
+    <w:p w14:paraId="391E7F40" w14:textId="35CFA19F" w:rsidR="00FA0340" w:rsidRPr="00A6167F" w:rsidRDefault="00FA0340" w:rsidP="00FA0340">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008968CD">
+      <w:r w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008968CD">
+      <w:r w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ievērojot, ka projekts sākotnēji iesniegts MSCA apakšprogrammas sadaļā </w:t>
       </w:r>
-      <w:r w:rsidR="007C432A" w:rsidRPr="008968CD">
+      <w:r w:rsidR="007C432A" w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Pasaules</w:t>
       </w:r>
-      <w:r w:rsidRPr="008968CD">
+      <w:r w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> Stipendijas, pētnieks projekta </w:t>
       </w:r>
-      <w:r w:rsidR="007C432A" w:rsidRPr="008968CD">
+      <w:r w:rsidR="007C432A" w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>izejošajā posmā</w:t>
       </w:r>
-      <w:r w:rsidRPr="008968CD">
+      <w:r w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> uzturas </w:t>
       </w:r>
-      <w:r w:rsidR="00AA02E9" w:rsidRPr="008968CD">
+      <w:r w:rsidR="00AA02E9" w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Brazīlijā</w:t>
       </w:r>
-      <w:r w:rsidRPr="008968CD">
+      <w:r w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> un attiecīgi tiek piemērots Darba programmā 2024.-2025. gadam </w:t>
       </w:r>
-      <w:r w:rsidR="007C432A" w:rsidRPr="008968CD">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="008968CD">
+      <w:r w:rsidR="007C432A" w:rsidRPr="00A6167F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE72A3" w:rsidRPr="00A6167F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>156</w:t>
+      </w:r>
+      <w:r w:rsidR="007C432A" w:rsidRPr="00A6167F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.lpp.) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">noteiktais </w:t>
       </w:r>
-      <w:r w:rsidR="00AA02E9" w:rsidRPr="008968CD">
+      <w:r w:rsidR="00AA02E9" w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Brazīlijas</w:t>
       </w:r>
-      <w:r w:rsidRPr="008968CD">
+      <w:r w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> korekcijas koeficients</w:t>
       </w:r>
-      <w:r w:rsidR="007C432A" w:rsidRPr="008968CD">
+      <w:r w:rsidR="007C432A" w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="00AA02E9" w:rsidRPr="008968CD">
+      <w:r w:rsidR="00AA02E9" w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>90,1</w:t>
       </w:r>
-      <w:r w:rsidR="007C432A" w:rsidRPr="008968CD">
+      <w:r w:rsidR="007C432A" w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">%), t.i.,  5990 EUR* </w:t>
       </w:r>
-      <w:r w:rsidR="00AA02E9" w:rsidRPr="008968CD">
+      <w:r w:rsidR="00AA02E9" w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>90,1</w:t>
       </w:r>
-      <w:r w:rsidR="007C432A" w:rsidRPr="008968CD">
+      <w:r w:rsidR="007C432A" w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>%=</w:t>
       </w:r>
       <w:bookmarkStart w:id="27" w:name="_Hlk165307927"/>
-      <w:r w:rsidR="00AA02E9" w:rsidRPr="008968CD">
+      <w:r w:rsidR="00AA02E9" w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>5396,99</w:t>
       </w:r>
-      <w:r w:rsidR="007C432A" w:rsidRPr="008968CD">
+      <w:r w:rsidR="007C432A" w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="27"/>
-      <w:r w:rsidR="007C432A" w:rsidRPr="008968CD">
+      <w:r w:rsidR="007C432A" w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>EUR.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="46">
-    <w:p w14:paraId="7AC2F101" w14:textId="0DF973CC" w:rsidR="00F90335" w:rsidRPr="008968CD" w:rsidRDefault="00F90335" w:rsidP="00F90335">
+    <w:p w14:paraId="7AC2F101" w14:textId="79782F3E" w:rsidR="00F90335" w:rsidRPr="008968CD" w:rsidRDefault="00F90335" w:rsidP="00F90335">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008968CD">
+      <w:r w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008968CD">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> Ievērojot, ka projekts sākotnēji iesniegts MSCA apakšprogrammas sadaļā Pasaules Stipendijas, pētnieks projekta atgriešanās posmā uzturas Latvijā un attiecīgi tiek piemērots Darba programmā 2024.-2025. gadam (140.lpp.) noteiktais Latvijas korekcijas koeficients.</w:t>
+      <w:r w:rsidRPr="00A6167F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ievērojot, ka projekts sākotnēji iesniegts MSCA apakšprogrammas sadaļā Pasaules Stipendijas, pētnieks projekta atgriešanās posmā uzturas Latvijā un attiecīgi tiek piemērots Darba programmā 2024.-2025. gadam (</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE72A3" w:rsidRPr="00A6167F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>156</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6167F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.lpp.) noteiktais Latvijas korekcijas koeficients.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="47">
-    <w:p w14:paraId="53EE095D" w14:textId="16ACBE50" w:rsidR="00A84D1D" w:rsidRPr="008968CD" w:rsidRDefault="00A84D1D" w:rsidP="00887C04">
+    <w:p w14:paraId="53EE095D" w14:textId="12B95F9A" w:rsidR="00A84D1D" w:rsidRPr="00A6167F" w:rsidRDefault="00A84D1D" w:rsidP="00887C04">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="7080"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008968CD">
+      <w:r w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008968CD">
+      <w:r w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ja īsteno MK noteikumu Nr.</w:t>
       </w:r>
-      <w:r w:rsidR="00B22036" w:rsidRPr="008968CD">
+      <w:r w:rsidR="00B22036" w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>810</w:t>
       </w:r>
-      <w:r w:rsidRPr="008968CD">
+      <w:r w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B22036" w:rsidRPr="008968CD">
+      <w:r w:rsidR="00B22036" w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>31</w:t>
       </w:r>
-      <w:r w:rsidRPr="008968CD">
+      <w:r w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.2.1. apakšpunktā noteiktās apakšprogrammas projektu, saskaņā ar Darba programmās noteikto, projekta īstenošanas ilgums nepārsniedz 24 mēnešus</w:t>
       </w:r>
-      <w:r w:rsidR="00CA403A" w:rsidRPr="008968CD">
+      <w:r w:rsidR="00CA403A" w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> (sk. Darba programma 2021.-2022. gadam (91.lpp.), Darba programma 2023.gadam (94.lpp.) un Darba programma 2024.-2025. gadam (1</w:t>
       </w:r>
-      <w:r w:rsidR="00E8534D" w:rsidRPr="008968CD">
-[...8 lines deleted...]
-      <w:r w:rsidR="00CA403A" w:rsidRPr="008968CD">
+      <w:r w:rsidR="00E9774A" w:rsidRPr="00A6167F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>31</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA403A" w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.lpp.))</w:t>
       </w:r>
-      <w:r w:rsidRPr="008968CD">
+      <w:r w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="48">
-    <w:p w14:paraId="6DEA1E48" w14:textId="3C313B42" w:rsidR="00A84D1D" w:rsidRPr="008968CD" w:rsidRDefault="00A84D1D">
+    <w:p w14:paraId="6DEA1E48" w14:textId="6C955702" w:rsidR="00A84D1D" w:rsidRPr="00A6167F" w:rsidRDefault="00A84D1D">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008968CD">
+      <w:r w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008968CD">
+      <w:r w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ja īsteno MK noteikumu Nr.</w:t>
       </w:r>
-      <w:r w:rsidR="00CC5B28" w:rsidRPr="008968CD">
+      <w:r w:rsidR="00CC5B28" w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>810</w:t>
       </w:r>
-      <w:r w:rsidRPr="008968CD">
+      <w:r w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CC5B28" w:rsidRPr="008968CD">
+      <w:r w:rsidR="00CC5B28" w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>31</w:t>
       </w:r>
-      <w:r w:rsidRPr="008968CD">
+      <w:r w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.2.2. apakšpunktā noteiktās apakšprogrammas projektu, saskaņā ar Darba programmās noteikto, projekta īstenošanas ilgums nepārsniedz 36 mēnešus</w:t>
       </w:r>
-      <w:r w:rsidR="00E8534D" w:rsidRPr="008968CD">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="008968CD">
+      <w:r w:rsidR="00E8534D" w:rsidRPr="00A6167F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (sk. Darba programma 2021.-2022. gadam (91.lpp.), Darba programma 2023.gadam (94.lpp.) un Darba programma 2024.-2025. gadam (</w:t>
+      </w:r>
+      <w:r w:rsidR="00E9774A" w:rsidRPr="00A6167F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>131</w:t>
+      </w:r>
+      <w:r w:rsidR="00E8534D" w:rsidRPr="00A6167F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.lpp.))</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="49">
-    <w:p w14:paraId="4998A6C4" w14:textId="32B1D9C3" w:rsidR="00A84D1D" w:rsidRPr="008968CD" w:rsidRDefault="00A84D1D">
+    <w:p w14:paraId="7B124019" w14:textId="77FBF3C4" w:rsidR="00B22A61" w:rsidRPr="00A6167F" w:rsidRDefault="00B22A61" w:rsidP="009D5189">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008968CD">
+      <w:r w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008968CD">
-[...42 lines deleted...]
-        <w:t xml:space="preserve"> darbības likuma 8.panta otrajā daļā, vai citos ārējos normatīvajos aktos noteiktos attaisnotas prombūtnes gadījumos.</w:t>
+      <w:r w:rsidRPr="00A6167F">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6167F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Saskaņā ar Darba programmu 2021.-2022.gadam (91.lpp.), Darba programmu 2023.gadam (94.lpp.) un  Darba programmu 2024.-2025.gadam (1</w:t>
+      </w:r>
+      <w:r w:rsidR="00854326" w:rsidRPr="00A6167F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>31</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6167F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.lpp.).</w:t>
+      </w:r>
+      <w:r w:rsidR="009D5189" w:rsidRPr="00A6167F">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009D5189" w:rsidRPr="00A6167F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Projekta iesniegumam pievieno neakadēmiskās organizācijas apliecinājumu par </w:t>
+      </w:r>
+      <w:r w:rsidR="0085253A" w:rsidRPr="00A6167F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>gatavību piedalīties projekta īstenošanā.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="50">
-    <w:p w14:paraId="4792C6CE" w14:textId="20EE1BB7" w:rsidR="00D36381" w:rsidRPr="008968CD" w:rsidRDefault="00D36381" w:rsidP="00D36381">
+    <w:p w14:paraId="4998A6C4" w14:textId="32B1D9C3" w:rsidR="00A84D1D" w:rsidRPr="008968CD" w:rsidRDefault="00A84D1D" w:rsidP="009D5189">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008968CD">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ievērojot, ka projekts sākotnēji iesniegts MSCA apakšprogrammas sadaļā Eiropas Stipendijas, pētnieks visu projekta īstenošanas laiku uzturas Latvijā un attiecīgi tiek piemērots Darba programmā 2024.-2025. gadam noteiktais Latvijas korekcijas koeficients (140.lpp.).</w:t>
+        <w:t xml:space="preserve"> Vienas vienības izmaksu rezultatīvais rādītājs tiek uzskatīts par sasniegtu, ja pētnieks ir nostrādājis piln</w:t>
+      </w:r>
+      <w:r w:rsidR="00B927D5" w:rsidRPr="008968CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008968CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mēnesi, ņemot vērā arī attaisnoto pētnieka prombūtni atbilstoši Darba likuma 74.panta pirmajā un sestajā daļā, 149.pantā, Zinātniskā</w:t>
+      </w:r>
+      <w:r w:rsidR="002471FB" w:rsidRPr="008968CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008968CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> darbības likuma 8.panta otrajā daļā, vai citos ārējos normatīvajos aktos noteiktos attaisnotas prombūtnes gadījumos.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="51">
-    <w:p w14:paraId="10FD064E" w14:textId="129F9670" w:rsidR="00D36381" w:rsidRPr="008968CD" w:rsidRDefault="00D36381" w:rsidP="00D36381">
+    <w:p w14:paraId="4792C6CE" w14:textId="3837CD2E" w:rsidR="00D36381" w:rsidRPr="00A6167F" w:rsidRDefault="00D36381" w:rsidP="00D36381">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008968CD">
+      <w:r w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008968CD">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> Ievērojot, ka projekts sākotnēji iesniegts MSCA apakšprogrammas sadaļā Eiropas Stipendijas, pētnieks visu projekta īstenošanas laiku uzturas Latvijā un attiecīgi tiek piemērots Darba programmā 2024.-2025. gadam noteiktais Latvijas korekcijas koeficients (140.lpp.).</w:t>
+      <w:r w:rsidRPr="00A6167F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ievērojot, ka projekts sākotnēji iesniegts MSCA apakšprogrammas sadaļā Eiropas Stipendijas, pētnieks visu projekta īstenošanas laiku uzturas Latvijā un attiecīgi tiek piemērots Darba programmā 2024.-2025. gadam noteiktais Latvijas korekcijas koeficients (</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE72A3" w:rsidRPr="00A6167F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>156</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6167F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.lpp.).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="52">
-    <w:p w14:paraId="00429BBA" w14:textId="46B56266" w:rsidR="00A84D1D" w:rsidRPr="008968CD" w:rsidRDefault="00A84D1D" w:rsidP="00887C04">
+    <w:p w14:paraId="10FD064E" w14:textId="4FC73574" w:rsidR="00D36381" w:rsidRPr="008968CD" w:rsidRDefault="00D36381" w:rsidP="00D36381">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008968CD">
+      <w:r w:rsidRPr="00A6167F">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008968CD">
-[...96 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00A6167F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ievērojot, ka projekts sākotnēji iesniegts MSCA apakšprogrammas sadaļā Eiropas Stipendijas, pētnieks visu projekta īstenošanas laiku uzturas Latvijā un attiecīgi tiek piemērots Darba programmā 2024.-2025. gadam noteiktais Latvijas korekcijas koeficients (</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE72A3" w:rsidRPr="00A6167F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>156</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6167F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.lpp.).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="53">
-    <w:p w14:paraId="165CDEFA" w14:textId="304CFB63" w:rsidR="00A84D1D" w:rsidRPr="008968CD" w:rsidRDefault="00A84D1D" w:rsidP="00887C04">
+    <w:p w14:paraId="00429BBA" w14:textId="46B56266" w:rsidR="00A84D1D" w:rsidRPr="008968CD" w:rsidRDefault="00A84D1D" w:rsidP="00887C04">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008968CD">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> Piemērojot Darba programmā </w:t>
       </w:r>
-      <w:r w:rsidR="00B87625" w:rsidRPr="008968CD">
+      <w:r w:rsidR="00D66D5C" w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>2021</w:t>
       </w:r>
       <w:r w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.-</w:t>
       </w:r>
-      <w:r w:rsidR="00B87625" w:rsidRPr="008968CD">
+      <w:r w:rsidR="00D66D5C" w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>2022</w:t>
       </w:r>
       <w:r w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">. gadam noteikto Latvijas korekcijas koeficientu, kas ir </w:t>
       </w:r>
-      <w:r w:rsidR="00B87625" w:rsidRPr="008968CD">
-[...6 lines deleted...]
-        <w:t>76,0</w:t>
+      <w:r w:rsidR="00D66D5C" w:rsidRPr="008968CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>76</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008968CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00D66D5C" w:rsidRPr="008968CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">% </w:t>
       </w:r>
       <w:r w:rsidR="00E97DA6" w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>(109.lpp.)</w:t>
       </w:r>
       <w:r w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="54">
-    <w:p w14:paraId="03E2DD57" w14:textId="53AD5A7F" w:rsidR="00A84D1D" w:rsidRPr="008968CD" w:rsidRDefault="00A84D1D" w:rsidP="0056183E">
+    <w:p w14:paraId="165CDEFA" w14:textId="304CFB63" w:rsidR="00A84D1D" w:rsidRPr="008968CD" w:rsidRDefault="00A84D1D" w:rsidP="00887C04">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008968CD">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> MK noteikumu Nr. </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve">. punkts. </w:t>
+        <w:t xml:space="preserve"> Piemērojot Darba programmā </w:t>
+      </w:r>
+      <w:r w:rsidR="00B87625" w:rsidRPr="008968CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>2021</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008968CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.-</w:t>
+      </w:r>
+      <w:r w:rsidR="00B87625" w:rsidRPr="008968CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>2022</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008968CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. gadam noteikto Latvijas korekcijas koeficientu, kas ir </w:t>
+      </w:r>
+      <w:r w:rsidR="00B87625" w:rsidRPr="008968CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>76,0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008968CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">% </w:t>
+      </w:r>
+      <w:r w:rsidR="00E97DA6" w:rsidRPr="008968CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>(109.lpp.)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008968CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="55">
-    <w:p w14:paraId="3151FD26" w14:textId="29DC0A88" w:rsidR="00A84D1D" w:rsidRPr="008968CD" w:rsidRDefault="00A84D1D" w:rsidP="005B68AC">
+    <w:p w14:paraId="03E2DD57" w14:textId="53AD5A7F" w:rsidR="00A84D1D" w:rsidRPr="008968CD" w:rsidRDefault="00A84D1D" w:rsidP="0056183E">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008968CD">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> MK noteikumu Nr. </w:t>
       </w:r>
-      <w:r w:rsidR="00E340F9" w:rsidRPr="008968CD">
+      <w:r w:rsidR="00933DB6" w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>810</w:t>
       </w:r>
       <w:r w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E340F9" w:rsidRPr="008968CD">
-[...15 lines deleted...]
-        <w:t>. punkts.</w:t>
+      <w:r w:rsidR="00933DB6" w:rsidRPr="008968CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>49</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008968CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. punkts. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="56">
+    <w:p w14:paraId="3151FD26" w14:textId="29DC0A88" w:rsidR="00A84D1D" w:rsidRPr="008968CD" w:rsidRDefault="00A84D1D" w:rsidP="005B68AC">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008968CD">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="008968CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MK noteikumu Nr. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E340F9" w:rsidRPr="008968CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>810</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008968CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E340F9" w:rsidRPr="008968CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>45</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008968CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>. punkts.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="57">
     <w:p w14:paraId="7EC521B7" w14:textId="40D931D7" w:rsidR="000E0B6B" w:rsidRPr="008968CD" w:rsidRDefault="000E0B6B" w:rsidP="006E19B3">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008968CD">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
@@ -23984,379 +24717,388 @@
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">iekšējai </w:t>
       </w:r>
       <w:r w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>kārtībai</w:t>
       </w:r>
       <w:r w:rsidR="0074532F" w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="57">
+  <w:footnote w:id="58">
     <w:p w14:paraId="7B636A1D" w14:textId="319A65A8" w:rsidR="00C62A39" w:rsidRPr="00B927D5" w:rsidRDefault="00C62A39" w:rsidP="00887C04">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008968CD">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="008968CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Vienlaikus </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00583504" w:rsidRPr="008968CD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A6BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vienlaikus </w:t>
+      </w:r>
+      <w:r w:rsidR="00583504" w:rsidRPr="001A6BD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">likmes rezultatīvo rādītāju pamatojošs dokuments ir arī projekta </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00583504" w:rsidRPr="008968CD">
+      <w:r w:rsidR="00583504" w:rsidRPr="001A6BD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>vidusposma</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00583504" w:rsidRPr="008968CD">
+      <w:r w:rsidR="00583504" w:rsidRPr="001A6BD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00287340" w:rsidRPr="008968CD">
+      <w:r w:rsidR="00287340" w:rsidRPr="001A6BD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">(ja attiecināms) </w:t>
       </w:r>
-      <w:r w:rsidR="00583504" w:rsidRPr="008968CD">
+      <w:r w:rsidR="00583504" w:rsidRPr="001A6BD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>un gala rezultātu kvalitātes vērtējums</w:t>
       </w:r>
-      <w:r w:rsidR="00DE005E" w:rsidRPr="008968CD">
+      <w:r w:rsidR="00DE005E" w:rsidRPr="001A6BD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>, kura kopiju</w:t>
       </w:r>
-      <w:r w:rsidR="00583504" w:rsidRPr="008968CD">
+      <w:r w:rsidR="00583504" w:rsidRPr="001A6BD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> finansējuma saņēmējs maksājuma pieprasījumam</w:t>
       </w:r>
-      <w:r w:rsidR="00DE005E" w:rsidRPr="008968CD">
+      <w:r w:rsidR="00DE005E" w:rsidRPr="001A6BD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> nepievieno</w:t>
       </w:r>
-      <w:r w:rsidR="00583504" w:rsidRPr="008968CD">
+      <w:r w:rsidR="00583504" w:rsidRPr="001A6BD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>, ņemot vērā, ka</w:t>
       </w:r>
-      <w:r w:rsidR="00D90E59" w:rsidRPr="008968CD">
+      <w:r w:rsidR="00D90E59" w:rsidRPr="001A6BD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00583504" w:rsidRPr="008968CD">
+      <w:r w:rsidR="00583504" w:rsidRPr="001A6BD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> saskaņā ar MK noteikumu Nr. </w:t>
       </w:r>
-      <w:r w:rsidR="00465A87" w:rsidRPr="008968CD">
+      <w:r w:rsidR="00465A87" w:rsidRPr="001A6BD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>810</w:t>
       </w:r>
-      <w:r w:rsidR="00583504" w:rsidRPr="008968CD">
+      <w:r w:rsidR="00583504" w:rsidRPr="001A6BD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00465A87" w:rsidRPr="008968CD">
+      <w:r w:rsidR="00465A87" w:rsidRPr="001A6BD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>49</w:t>
       </w:r>
-      <w:r w:rsidR="00583504" w:rsidRPr="008968CD">
+      <w:r w:rsidR="00583504" w:rsidRPr="001A6BD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">. punktā noteikto projekta </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00583504" w:rsidRPr="008968CD">
+      <w:r w:rsidR="00583504" w:rsidRPr="001A6BD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>vidusposma</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00583504" w:rsidRPr="008968CD">
+      <w:r w:rsidR="00583504" w:rsidRPr="001A6BD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> un gala rezultātu kvalitātes vērtējuma norises kārt</w:t>
       </w:r>
-      <w:r w:rsidR="00D90E59" w:rsidRPr="008968CD">
+      <w:r w:rsidR="00D90E59" w:rsidRPr="001A6BD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>ību,</w:t>
       </w:r>
-      <w:r w:rsidR="00583504" w:rsidRPr="008968CD">
+      <w:r w:rsidR="00583504" w:rsidRPr="001A6BD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> minētais dokuments jau ir sadarbības iestrādes rīcībā</w:t>
       </w:r>
-      <w:r w:rsidR="008E07F9" w:rsidRPr="008968CD">
+      <w:r w:rsidR="008E07F9" w:rsidRPr="001A6BD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> (pēc </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="008E07F9" w:rsidRPr="008968CD">
+      <w:r w:rsidR="008E07F9" w:rsidRPr="001A6BD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>vidusposma</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="008E07F9" w:rsidRPr="008968CD">
+      <w:r w:rsidR="008E07F9" w:rsidRPr="001A6BD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> un gala rezultātu kvalitātes vērtējuma veikšanas)</w:t>
       </w:r>
-      <w:r w:rsidR="00583504" w:rsidRPr="008968CD">
+      <w:r w:rsidR="00583504" w:rsidRPr="001A6BD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00583504" w:rsidRPr="00B927D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="599BCBF1" w14:textId="5B18AD28" w:rsidR="00A84D1D" w:rsidRPr="006637CD" w:rsidRDefault="00A84D1D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="006637CD">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="006637CD">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="006637CD">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="004E69C1">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:noProof/>
       </w:rPr>
       <w:t>12</w:t>
     </w:r>
     <w:r w:rsidRPr="006637CD">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="48EBBF3B" w14:textId="77777777" w:rsidR="00A84D1D" w:rsidRDefault="00A84D1D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="799F647C" w14:textId="77777777" w:rsidR="00A84D1D" w:rsidRPr="00727686" w:rsidRDefault="00A84D1D" w:rsidP="008E6AD7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="3930"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0FC70286"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="15F80D4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -26141,51 +26883,51 @@
   <w:num w:numId="12" w16cid:durableId="1056468071">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1300693911">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1748920665">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="344483540">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1122575715">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="2104102690">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="2053995146">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AC5A1C"/>
     <w:rsid w:val="00001909"/>
@@ -26232,50 +26974,51 @@
     <w:rsid w:val="0005304B"/>
     <w:rsid w:val="0005391F"/>
     <w:rsid w:val="000565A7"/>
     <w:rsid w:val="00057553"/>
     <w:rsid w:val="00057D01"/>
     <w:rsid w:val="00061E8F"/>
     <w:rsid w:val="00062793"/>
     <w:rsid w:val="00063899"/>
     <w:rsid w:val="00064FBD"/>
     <w:rsid w:val="0006737B"/>
     <w:rsid w:val="00070199"/>
     <w:rsid w:val="000703DB"/>
     <w:rsid w:val="00070958"/>
     <w:rsid w:val="00072E52"/>
     <w:rsid w:val="00074425"/>
     <w:rsid w:val="00075B50"/>
     <w:rsid w:val="0007679A"/>
     <w:rsid w:val="00077DD2"/>
     <w:rsid w:val="000819E8"/>
     <w:rsid w:val="0008294C"/>
     <w:rsid w:val="00083EB4"/>
     <w:rsid w:val="00084223"/>
     <w:rsid w:val="00085CBB"/>
     <w:rsid w:val="000917C6"/>
     <w:rsid w:val="00092248"/>
+    <w:rsid w:val="00092E04"/>
     <w:rsid w:val="00093709"/>
     <w:rsid w:val="00093F0C"/>
     <w:rsid w:val="00094439"/>
     <w:rsid w:val="00094C0D"/>
     <w:rsid w:val="000957CB"/>
     <w:rsid w:val="00095F98"/>
     <w:rsid w:val="000A0650"/>
     <w:rsid w:val="000A12E0"/>
     <w:rsid w:val="000A143F"/>
     <w:rsid w:val="000A2663"/>
     <w:rsid w:val="000A278A"/>
     <w:rsid w:val="000A3722"/>
     <w:rsid w:val="000A5791"/>
     <w:rsid w:val="000A5D8C"/>
     <w:rsid w:val="000A6228"/>
     <w:rsid w:val="000A728C"/>
     <w:rsid w:val="000B0676"/>
     <w:rsid w:val="000B06EA"/>
     <w:rsid w:val="000B17C1"/>
     <w:rsid w:val="000B3D40"/>
     <w:rsid w:val="000B44A0"/>
     <w:rsid w:val="000B6C70"/>
     <w:rsid w:val="000B77BB"/>
     <w:rsid w:val="000B7F98"/>
     <w:rsid w:val="000C057F"/>
@@ -26375,74 +27118,76 @@
     <w:rsid w:val="0018355A"/>
     <w:rsid w:val="0018386F"/>
     <w:rsid w:val="00187DAB"/>
     <w:rsid w:val="00190103"/>
     <w:rsid w:val="001909B8"/>
     <w:rsid w:val="0019128D"/>
     <w:rsid w:val="00191B37"/>
     <w:rsid w:val="00192432"/>
     <w:rsid w:val="00192919"/>
     <w:rsid w:val="00192D66"/>
     <w:rsid w:val="001936A1"/>
     <w:rsid w:val="00193DBD"/>
     <w:rsid w:val="00194ED4"/>
     <w:rsid w:val="00195AA5"/>
     <w:rsid w:val="00196D23"/>
     <w:rsid w:val="00196EFE"/>
     <w:rsid w:val="00197A45"/>
     <w:rsid w:val="001A130D"/>
     <w:rsid w:val="001A1DBC"/>
     <w:rsid w:val="001A2388"/>
     <w:rsid w:val="001A26D4"/>
     <w:rsid w:val="001A2883"/>
     <w:rsid w:val="001A32C3"/>
     <w:rsid w:val="001A3E81"/>
     <w:rsid w:val="001A436C"/>
+    <w:rsid w:val="001A6BD6"/>
     <w:rsid w:val="001A709E"/>
     <w:rsid w:val="001A72E2"/>
     <w:rsid w:val="001B02C8"/>
     <w:rsid w:val="001B1278"/>
     <w:rsid w:val="001B2128"/>
     <w:rsid w:val="001B21AE"/>
     <w:rsid w:val="001B2F9F"/>
     <w:rsid w:val="001B47D5"/>
     <w:rsid w:val="001B4B18"/>
     <w:rsid w:val="001B609E"/>
     <w:rsid w:val="001B6E76"/>
     <w:rsid w:val="001B7938"/>
     <w:rsid w:val="001B7CDF"/>
     <w:rsid w:val="001C098D"/>
     <w:rsid w:val="001C1FFD"/>
     <w:rsid w:val="001C233E"/>
     <w:rsid w:val="001C2D7E"/>
     <w:rsid w:val="001C3204"/>
     <w:rsid w:val="001C43EF"/>
     <w:rsid w:val="001C62C8"/>
     <w:rsid w:val="001C633A"/>
     <w:rsid w:val="001D01AE"/>
     <w:rsid w:val="001D088B"/>
     <w:rsid w:val="001D3BAE"/>
+    <w:rsid w:val="001D553A"/>
     <w:rsid w:val="001D575D"/>
     <w:rsid w:val="001D5E0E"/>
     <w:rsid w:val="001D666D"/>
     <w:rsid w:val="001D7093"/>
     <w:rsid w:val="001D7980"/>
     <w:rsid w:val="001E0D91"/>
     <w:rsid w:val="001E0E87"/>
     <w:rsid w:val="001E112B"/>
     <w:rsid w:val="001E16E7"/>
     <w:rsid w:val="001E2843"/>
     <w:rsid w:val="001E2F53"/>
     <w:rsid w:val="001E376D"/>
     <w:rsid w:val="001E51CB"/>
     <w:rsid w:val="001E5D54"/>
     <w:rsid w:val="001E7143"/>
     <w:rsid w:val="001E7A37"/>
     <w:rsid w:val="001F0B47"/>
     <w:rsid w:val="001F1029"/>
     <w:rsid w:val="001F21C7"/>
     <w:rsid w:val="001F244E"/>
     <w:rsid w:val="001F2609"/>
     <w:rsid w:val="001F36AD"/>
     <w:rsid w:val="001F475C"/>
     <w:rsid w:val="001F5A82"/>
     <w:rsid w:val="001F730E"/>
@@ -26490,67 +27235,69 @@
     <w:rsid w:val="0024363A"/>
     <w:rsid w:val="00244523"/>
     <w:rsid w:val="00246448"/>
     <w:rsid w:val="002471FB"/>
     <w:rsid w:val="0024773F"/>
     <w:rsid w:val="0024778C"/>
     <w:rsid w:val="00252FFE"/>
     <w:rsid w:val="00254667"/>
     <w:rsid w:val="002546D6"/>
     <w:rsid w:val="002546EE"/>
     <w:rsid w:val="002570D3"/>
     <w:rsid w:val="00261000"/>
     <w:rsid w:val="0026142A"/>
     <w:rsid w:val="002648C0"/>
     <w:rsid w:val="00264920"/>
     <w:rsid w:val="002651C5"/>
     <w:rsid w:val="00267A06"/>
     <w:rsid w:val="0027042B"/>
     <w:rsid w:val="002706F3"/>
     <w:rsid w:val="00270B21"/>
     <w:rsid w:val="00273BF7"/>
     <w:rsid w:val="00275014"/>
     <w:rsid w:val="0027714A"/>
     <w:rsid w:val="00277EEA"/>
     <w:rsid w:val="0028067D"/>
+    <w:rsid w:val="00280680"/>
     <w:rsid w:val="0028089C"/>
     <w:rsid w:val="00281149"/>
     <w:rsid w:val="0028434D"/>
     <w:rsid w:val="00285106"/>
     <w:rsid w:val="00286CB8"/>
     <w:rsid w:val="00287340"/>
     <w:rsid w:val="002912B2"/>
     <w:rsid w:val="00291CA6"/>
     <w:rsid w:val="00297485"/>
     <w:rsid w:val="002A144F"/>
     <w:rsid w:val="002A1CE5"/>
     <w:rsid w:val="002A49B5"/>
     <w:rsid w:val="002A569B"/>
     <w:rsid w:val="002A56CB"/>
     <w:rsid w:val="002A6D9F"/>
     <w:rsid w:val="002B05B9"/>
     <w:rsid w:val="002B44D1"/>
+    <w:rsid w:val="002B4E07"/>
     <w:rsid w:val="002B54D9"/>
     <w:rsid w:val="002B5B94"/>
     <w:rsid w:val="002C00AE"/>
     <w:rsid w:val="002C09E4"/>
     <w:rsid w:val="002C0A6E"/>
     <w:rsid w:val="002C3E8E"/>
     <w:rsid w:val="002C3EB5"/>
     <w:rsid w:val="002C53F6"/>
     <w:rsid w:val="002C5615"/>
     <w:rsid w:val="002C5916"/>
     <w:rsid w:val="002C5A58"/>
     <w:rsid w:val="002C5EC0"/>
     <w:rsid w:val="002D07A0"/>
     <w:rsid w:val="002D38EC"/>
     <w:rsid w:val="002E1834"/>
     <w:rsid w:val="002E1E81"/>
     <w:rsid w:val="002E37A9"/>
     <w:rsid w:val="002E57F2"/>
     <w:rsid w:val="002E5BFB"/>
     <w:rsid w:val="002F185B"/>
     <w:rsid w:val="002F21BB"/>
     <w:rsid w:val="002F2335"/>
     <w:rsid w:val="002F34DD"/>
     <w:rsid w:val="002F6480"/>
     <w:rsid w:val="003001A3"/>
@@ -26721,174 +27468,181 @@
     <w:rsid w:val="00487D35"/>
     <w:rsid w:val="00491653"/>
     <w:rsid w:val="00491E0C"/>
     <w:rsid w:val="004920C2"/>
     <w:rsid w:val="00494005"/>
     <w:rsid w:val="00494F1A"/>
     <w:rsid w:val="00494F44"/>
     <w:rsid w:val="00495FC4"/>
     <w:rsid w:val="00496A40"/>
     <w:rsid w:val="004A018E"/>
     <w:rsid w:val="004A088E"/>
     <w:rsid w:val="004A10F3"/>
     <w:rsid w:val="004A1743"/>
     <w:rsid w:val="004A1C4E"/>
     <w:rsid w:val="004A1CDB"/>
     <w:rsid w:val="004A3E44"/>
     <w:rsid w:val="004A3FAA"/>
     <w:rsid w:val="004A67BC"/>
     <w:rsid w:val="004B05E2"/>
     <w:rsid w:val="004B2110"/>
     <w:rsid w:val="004B3587"/>
     <w:rsid w:val="004B6757"/>
     <w:rsid w:val="004C1CE4"/>
     <w:rsid w:val="004C3892"/>
     <w:rsid w:val="004C6042"/>
+    <w:rsid w:val="004C652A"/>
     <w:rsid w:val="004D07E4"/>
     <w:rsid w:val="004D14D4"/>
     <w:rsid w:val="004D1548"/>
     <w:rsid w:val="004D15C2"/>
     <w:rsid w:val="004D3914"/>
     <w:rsid w:val="004D571B"/>
     <w:rsid w:val="004E0318"/>
     <w:rsid w:val="004E2151"/>
     <w:rsid w:val="004E3228"/>
     <w:rsid w:val="004E637C"/>
     <w:rsid w:val="004E67DF"/>
     <w:rsid w:val="004E69C1"/>
     <w:rsid w:val="004E7515"/>
     <w:rsid w:val="004F0133"/>
     <w:rsid w:val="004F1369"/>
     <w:rsid w:val="004F183E"/>
     <w:rsid w:val="004F2F48"/>
     <w:rsid w:val="004F3055"/>
     <w:rsid w:val="004F33D6"/>
     <w:rsid w:val="004F50C5"/>
+    <w:rsid w:val="004F528F"/>
     <w:rsid w:val="004F6D32"/>
     <w:rsid w:val="00500A41"/>
     <w:rsid w:val="005019C4"/>
     <w:rsid w:val="00501BC6"/>
     <w:rsid w:val="00502F5D"/>
     <w:rsid w:val="00510143"/>
     <w:rsid w:val="00511C61"/>
     <w:rsid w:val="00511D8E"/>
     <w:rsid w:val="005150E6"/>
     <w:rsid w:val="0051575A"/>
     <w:rsid w:val="00520893"/>
     <w:rsid w:val="0052221E"/>
     <w:rsid w:val="0052294A"/>
     <w:rsid w:val="005231EF"/>
     <w:rsid w:val="00523B77"/>
     <w:rsid w:val="00523E4E"/>
     <w:rsid w:val="00527F57"/>
     <w:rsid w:val="00530683"/>
+    <w:rsid w:val="00534B28"/>
     <w:rsid w:val="00535156"/>
     <w:rsid w:val="0053650C"/>
     <w:rsid w:val="005377E0"/>
+    <w:rsid w:val="00537E00"/>
     <w:rsid w:val="00540080"/>
     <w:rsid w:val="0054310B"/>
     <w:rsid w:val="005434F1"/>
     <w:rsid w:val="005447F4"/>
     <w:rsid w:val="005451BE"/>
     <w:rsid w:val="00545F19"/>
     <w:rsid w:val="0055190A"/>
     <w:rsid w:val="005546A5"/>
     <w:rsid w:val="00554EBA"/>
     <w:rsid w:val="00554F41"/>
     <w:rsid w:val="00555103"/>
     <w:rsid w:val="005603E6"/>
     <w:rsid w:val="00560CDA"/>
     <w:rsid w:val="0056183E"/>
     <w:rsid w:val="00562258"/>
     <w:rsid w:val="0056255A"/>
     <w:rsid w:val="0056319C"/>
     <w:rsid w:val="00566A47"/>
     <w:rsid w:val="005676E3"/>
     <w:rsid w:val="00570068"/>
     <w:rsid w:val="00572E39"/>
     <w:rsid w:val="005752FC"/>
     <w:rsid w:val="0057530E"/>
     <w:rsid w:val="005769E2"/>
+    <w:rsid w:val="00576FA5"/>
     <w:rsid w:val="00577D3C"/>
     <w:rsid w:val="005811CA"/>
     <w:rsid w:val="0058214D"/>
     <w:rsid w:val="00583504"/>
     <w:rsid w:val="00584E95"/>
     <w:rsid w:val="00587D55"/>
     <w:rsid w:val="00592FEB"/>
     <w:rsid w:val="005949C8"/>
     <w:rsid w:val="00595CB4"/>
     <w:rsid w:val="00595E9D"/>
     <w:rsid w:val="00596DD4"/>
     <w:rsid w:val="005973FC"/>
     <w:rsid w:val="005A1F46"/>
     <w:rsid w:val="005A2341"/>
     <w:rsid w:val="005A4375"/>
     <w:rsid w:val="005A7572"/>
     <w:rsid w:val="005A759C"/>
     <w:rsid w:val="005A7FDC"/>
     <w:rsid w:val="005B177B"/>
     <w:rsid w:val="005B1FB6"/>
     <w:rsid w:val="005B3F65"/>
     <w:rsid w:val="005B479D"/>
     <w:rsid w:val="005B5BA6"/>
     <w:rsid w:val="005B68AC"/>
     <w:rsid w:val="005B7131"/>
     <w:rsid w:val="005B7892"/>
     <w:rsid w:val="005C017D"/>
     <w:rsid w:val="005C0866"/>
     <w:rsid w:val="005C3FB1"/>
+    <w:rsid w:val="005C4D1D"/>
     <w:rsid w:val="005C5750"/>
     <w:rsid w:val="005C7FE2"/>
     <w:rsid w:val="005D043F"/>
     <w:rsid w:val="005D1AB9"/>
     <w:rsid w:val="005D23D8"/>
     <w:rsid w:val="005D4273"/>
     <w:rsid w:val="005E0DFF"/>
     <w:rsid w:val="005E170C"/>
     <w:rsid w:val="005E5CF0"/>
     <w:rsid w:val="005E6264"/>
     <w:rsid w:val="005E6991"/>
     <w:rsid w:val="005E752D"/>
     <w:rsid w:val="005E7DD9"/>
     <w:rsid w:val="005F16C6"/>
     <w:rsid w:val="005F16D8"/>
     <w:rsid w:val="005F1D4F"/>
     <w:rsid w:val="00600BF7"/>
     <w:rsid w:val="00601A1F"/>
     <w:rsid w:val="00604010"/>
     <w:rsid w:val="00604406"/>
     <w:rsid w:val="00604573"/>
     <w:rsid w:val="00606C8E"/>
     <w:rsid w:val="0060724B"/>
     <w:rsid w:val="006124C1"/>
     <w:rsid w:val="006133EA"/>
     <w:rsid w:val="006169A3"/>
     <w:rsid w:val="00617EFC"/>
     <w:rsid w:val="00622EE4"/>
     <w:rsid w:val="00623ED8"/>
     <w:rsid w:val="00624A19"/>
+    <w:rsid w:val="00627C60"/>
     <w:rsid w:val="00630F5A"/>
     <w:rsid w:val="006325BF"/>
     <w:rsid w:val="0063279A"/>
     <w:rsid w:val="00632879"/>
     <w:rsid w:val="00632B8B"/>
     <w:rsid w:val="00632CD6"/>
     <w:rsid w:val="006366F2"/>
     <w:rsid w:val="00636A73"/>
     <w:rsid w:val="00640513"/>
     <w:rsid w:val="0064141C"/>
     <w:rsid w:val="00641567"/>
     <w:rsid w:val="00641AF4"/>
     <w:rsid w:val="00642B83"/>
     <w:rsid w:val="00645559"/>
     <w:rsid w:val="006456A7"/>
     <w:rsid w:val="006463C7"/>
     <w:rsid w:val="006503B1"/>
     <w:rsid w:val="00650B3C"/>
     <w:rsid w:val="00653402"/>
     <w:rsid w:val="00654704"/>
     <w:rsid w:val="00654F55"/>
     <w:rsid w:val="006556BE"/>
     <w:rsid w:val="00660062"/>
     <w:rsid w:val="00662FC8"/>
     <w:rsid w:val="006637CD"/>
@@ -26912,50 +27666,51 @@
     <w:rsid w:val="0068429A"/>
     <w:rsid w:val="00685DF8"/>
     <w:rsid w:val="00686354"/>
     <w:rsid w:val="00686509"/>
     <w:rsid w:val="006909CC"/>
     <w:rsid w:val="0069261F"/>
     <w:rsid w:val="0069269E"/>
     <w:rsid w:val="00692A97"/>
     <w:rsid w:val="00697AE4"/>
     <w:rsid w:val="006A0C67"/>
     <w:rsid w:val="006A42F9"/>
     <w:rsid w:val="006A663F"/>
     <w:rsid w:val="006A697F"/>
     <w:rsid w:val="006B028B"/>
     <w:rsid w:val="006B04F2"/>
     <w:rsid w:val="006B0C07"/>
     <w:rsid w:val="006B19E3"/>
     <w:rsid w:val="006B2EDB"/>
     <w:rsid w:val="006B4CB9"/>
     <w:rsid w:val="006B5B7B"/>
     <w:rsid w:val="006B605C"/>
     <w:rsid w:val="006C0D58"/>
     <w:rsid w:val="006C2105"/>
     <w:rsid w:val="006C3139"/>
     <w:rsid w:val="006C5BC1"/>
+    <w:rsid w:val="006C7D3E"/>
     <w:rsid w:val="006C7F33"/>
     <w:rsid w:val="006D1210"/>
     <w:rsid w:val="006D134F"/>
     <w:rsid w:val="006D24A7"/>
     <w:rsid w:val="006D3AF2"/>
     <w:rsid w:val="006D498C"/>
     <w:rsid w:val="006D4F03"/>
     <w:rsid w:val="006D5090"/>
     <w:rsid w:val="006D7FE5"/>
     <w:rsid w:val="006E0579"/>
     <w:rsid w:val="006E19B3"/>
     <w:rsid w:val="006E3358"/>
     <w:rsid w:val="006E34C1"/>
     <w:rsid w:val="006F0002"/>
     <w:rsid w:val="006F02C0"/>
     <w:rsid w:val="006F1840"/>
     <w:rsid w:val="006F1FB3"/>
     <w:rsid w:val="006F37B6"/>
     <w:rsid w:val="006F43E2"/>
     <w:rsid w:val="006F5B1A"/>
     <w:rsid w:val="006F72DD"/>
     <w:rsid w:val="006F7723"/>
     <w:rsid w:val="00700946"/>
     <w:rsid w:val="00700B44"/>
     <w:rsid w:val="00701818"/>
@@ -26984,50 +27739,51 @@
     <w:rsid w:val="00732DF9"/>
     <w:rsid w:val="00734947"/>
     <w:rsid w:val="00735C18"/>
     <w:rsid w:val="00735E80"/>
     <w:rsid w:val="00742141"/>
     <w:rsid w:val="00743BAE"/>
     <w:rsid w:val="007448BE"/>
     <w:rsid w:val="0074532F"/>
     <w:rsid w:val="007467A9"/>
     <w:rsid w:val="00746853"/>
     <w:rsid w:val="00747803"/>
     <w:rsid w:val="00747851"/>
     <w:rsid w:val="00747CA4"/>
     <w:rsid w:val="00751570"/>
     <w:rsid w:val="00751E7F"/>
     <w:rsid w:val="007539DC"/>
     <w:rsid w:val="00755CB1"/>
     <w:rsid w:val="00757413"/>
     <w:rsid w:val="0076012A"/>
     <w:rsid w:val="00761494"/>
     <w:rsid w:val="00762A24"/>
     <w:rsid w:val="007631DD"/>
     <w:rsid w:val="0076433E"/>
     <w:rsid w:val="00766806"/>
     <w:rsid w:val="00770A6A"/>
+    <w:rsid w:val="0077354E"/>
     <w:rsid w:val="00774082"/>
     <w:rsid w:val="00775599"/>
     <w:rsid w:val="00775A76"/>
     <w:rsid w:val="00776124"/>
     <w:rsid w:val="007769AD"/>
     <w:rsid w:val="00781006"/>
     <w:rsid w:val="00781240"/>
     <w:rsid w:val="00782043"/>
     <w:rsid w:val="0078278B"/>
     <w:rsid w:val="00782E0E"/>
     <w:rsid w:val="0078341B"/>
     <w:rsid w:val="00783D99"/>
     <w:rsid w:val="0078467A"/>
     <w:rsid w:val="00786285"/>
     <w:rsid w:val="00787078"/>
     <w:rsid w:val="007871AF"/>
     <w:rsid w:val="007905F7"/>
     <w:rsid w:val="007906E0"/>
     <w:rsid w:val="0079263F"/>
     <w:rsid w:val="007936E9"/>
     <w:rsid w:val="00793E08"/>
     <w:rsid w:val="00795DA7"/>
     <w:rsid w:val="0079623A"/>
     <w:rsid w:val="00796DE5"/>
     <w:rsid w:val="00797D3F"/>
@@ -27038,50 +27794,51 @@
     <w:rsid w:val="007A34D4"/>
     <w:rsid w:val="007A3EE3"/>
     <w:rsid w:val="007A482D"/>
     <w:rsid w:val="007A53FE"/>
     <w:rsid w:val="007A5E53"/>
     <w:rsid w:val="007A618F"/>
     <w:rsid w:val="007A65B8"/>
     <w:rsid w:val="007A674B"/>
     <w:rsid w:val="007A78C4"/>
     <w:rsid w:val="007B0044"/>
     <w:rsid w:val="007B035F"/>
     <w:rsid w:val="007B1AFF"/>
     <w:rsid w:val="007B2D72"/>
     <w:rsid w:val="007B463B"/>
     <w:rsid w:val="007B5BB5"/>
     <w:rsid w:val="007B6532"/>
     <w:rsid w:val="007B6978"/>
     <w:rsid w:val="007C05EF"/>
     <w:rsid w:val="007C3313"/>
     <w:rsid w:val="007C432A"/>
     <w:rsid w:val="007C53F2"/>
     <w:rsid w:val="007C698B"/>
     <w:rsid w:val="007D306D"/>
     <w:rsid w:val="007D35A8"/>
     <w:rsid w:val="007D3FDC"/>
+    <w:rsid w:val="007D4339"/>
     <w:rsid w:val="007D48D5"/>
     <w:rsid w:val="007D6122"/>
     <w:rsid w:val="007D6C2E"/>
     <w:rsid w:val="007D74EA"/>
     <w:rsid w:val="007D7BB3"/>
     <w:rsid w:val="007E02F5"/>
     <w:rsid w:val="007E0EBE"/>
     <w:rsid w:val="007E1825"/>
     <w:rsid w:val="007E28D9"/>
     <w:rsid w:val="007E5237"/>
     <w:rsid w:val="007E625C"/>
     <w:rsid w:val="007E6D1D"/>
     <w:rsid w:val="007E6EE8"/>
     <w:rsid w:val="007E7222"/>
     <w:rsid w:val="007F0B38"/>
     <w:rsid w:val="007F1F2F"/>
     <w:rsid w:val="007F23E5"/>
     <w:rsid w:val="007F242C"/>
     <w:rsid w:val="007F3E68"/>
     <w:rsid w:val="007F4B0F"/>
     <w:rsid w:val="007F51CF"/>
     <w:rsid w:val="007F583E"/>
     <w:rsid w:val="00801736"/>
     <w:rsid w:val="00801FE8"/>
     <w:rsid w:val="00803587"/>
@@ -27101,52 +27858,54 @@
     <w:rsid w:val="0082372A"/>
     <w:rsid w:val="00823D35"/>
     <w:rsid w:val="0082407B"/>
     <w:rsid w:val="00824545"/>
     <w:rsid w:val="00831662"/>
     <w:rsid w:val="00831D1A"/>
     <w:rsid w:val="00831E99"/>
     <w:rsid w:val="00832B49"/>
     <w:rsid w:val="008335F0"/>
     <w:rsid w:val="0083403C"/>
     <w:rsid w:val="00835640"/>
     <w:rsid w:val="00836118"/>
     <w:rsid w:val="00837395"/>
     <w:rsid w:val="00840682"/>
     <w:rsid w:val="00840DA6"/>
     <w:rsid w:val="00841A43"/>
     <w:rsid w:val="00841D24"/>
     <w:rsid w:val="00841D58"/>
     <w:rsid w:val="00842D08"/>
     <w:rsid w:val="00842F93"/>
     <w:rsid w:val="00843198"/>
     <w:rsid w:val="008436D5"/>
     <w:rsid w:val="00846268"/>
     <w:rsid w:val="008501EB"/>
     <w:rsid w:val="00851E70"/>
+    <w:rsid w:val="0085253A"/>
     <w:rsid w:val="0085316E"/>
     <w:rsid w:val="00853470"/>
+    <w:rsid w:val="00854326"/>
     <w:rsid w:val="00854369"/>
     <w:rsid w:val="0085574C"/>
     <w:rsid w:val="0085733C"/>
     <w:rsid w:val="00857E9F"/>
     <w:rsid w:val="00861CD4"/>
     <w:rsid w:val="008624CD"/>
     <w:rsid w:val="0086398F"/>
     <w:rsid w:val="00864704"/>
     <w:rsid w:val="00867C4A"/>
     <w:rsid w:val="00867D40"/>
     <w:rsid w:val="008700E3"/>
     <w:rsid w:val="00870B4B"/>
     <w:rsid w:val="00871185"/>
     <w:rsid w:val="00871455"/>
     <w:rsid w:val="008727FB"/>
     <w:rsid w:val="00872B3F"/>
     <w:rsid w:val="00873CD8"/>
     <w:rsid w:val="008743FA"/>
     <w:rsid w:val="0087492F"/>
     <w:rsid w:val="00875F9E"/>
     <w:rsid w:val="00877286"/>
     <w:rsid w:val="00886AA4"/>
     <w:rsid w:val="00886B89"/>
     <w:rsid w:val="00887C04"/>
     <w:rsid w:val="008911CB"/>
@@ -27164,151 +27923,156 @@
     <w:rsid w:val="008A55A4"/>
     <w:rsid w:val="008A5D66"/>
     <w:rsid w:val="008A5DBC"/>
     <w:rsid w:val="008A7468"/>
     <w:rsid w:val="008B32CF"/>
     <w:rsid w:val="008B65A9"/>
     <w:rsid w:val="008C0A02"/>
     <w:rsid w:val="008C1023"/>
     <w:rsid w:val="008C393F"/>
     <w:rsid w:val="008C42ED"/>
     <w:rsid w:val="008C4302"/>
     <w:rsid w:val="008C5325"/>
     <w:rsid w:val="008C592B"/>
     <w:rsid w:val="008C72A8"/>
     <w:rsid w:val="008D5B3D"/>
     <w:rsid w:val="008D5C44"/>
     <w:rsid w:val="008E07F9"/>
     <w:rsid w:val="008E0CB6"/>
     <w:rsid w:val="008E0D0F"/>
     <w:rsid w:val="008E1D5E"/>
     <w:rsid w:val="008E2712"/>
     <w:rsid w:val="008E41F8"/>
     <w:rsid w:val="008E45C2"/>
     <w:rsid w:val="008E5EF9"/>
     <w:rsid w:val="008E6AD7"/>
+    <w:rsid w:val="008E6C29"/>
     <w:rsid w:val="008E7F7A"/>
     <w:rsid w:val="008F125D"/>
     <w:rsid w:val="008F209F"/>
     <w:rsid w:val="008F20F4"/>
     <w:rsid w:val="008F5AD9"/>
     <w:rsid w:val="008F63B7"/>
     <w:rsid w:val="008F6419"/>
     <w:rsid w:val="008F72CC"/>
     <w:rsid w:val="0090126B"/>
     <w:rsid w:val="00901720"/>
     <w:rsid w:val="00902237"/>
     <w:rsid w:val="00902588"/>
     <w:rsid w:val="00902ACD"/>
     <w:rsid w:val="00903CB6"/>
     <w:rsid w:val="00905E89"/>
     <w:rsid w:val="00906053"/>
     <w:rsid w:val="00906AD2"/>
     <w:rsid w:val="00910AA4"/>
     <w:rsid w:val="00910E70"/>
     <w:rsid w:val="009128ED"/>
     <w:rsid w:val="009213AD"/>
     <w:rsid w:val="00922055"/>
     <w:rsid w:val="00922D1A"/>
     <w:rsid w:val="00922E8E"/>
     <w:rsid w:val="00922EED"/>
     <w:rsid w:val="00932DB7"/>
     <w:rsid w:val="00933DB6"/>
     <w:rsid w:val="00934417"/>
     <w:rsid w:val="0093460A"/>
     <w:rsid w:val="0093625F"/>
     <w:rsid w:val="0093658D"/>
     <w:rsid w:val="00940AED"/>
     <w:rsid w:val="00941C7A"/>
     <w:rsid w:val="0094209C"/>
     <w:rsid w:val="00942F17"/>
     <w:rsid w:val="00943C3D"/>
     <w:rsid w:val="00946E17"/>
     <w:rsid w:val="00947133"/>
     <w:rsid w:val="00950245"/>
     <w:rsid w:val="00950AFC"/>
     <w:rsid w:val="00951B3A"/>
     <w:rsid w:val="0095235F"/>
     <w:rsid w:val="0095428C"/>
     <w:rsid w:val="00957756"/>
     <w:rsid w:val="00957B56"/>
     <w:rsid w:val="00957BD3"/>
     <w:rsid w:val="00960CF7"/>
     <w:rsid w:val="00964E15"/>
+    <w:rsid w:val="009668A1"/>
     <w:rsid w:val="0096694E"/>
     <w:rsid w:val="00967AA5"/>
     <w:rsid w:val="009701CC"/>
     <w:rsid w:val="009702C9"/>
     <w:rsid w:val="00970F24"/>
     <w:rsid w:val="00972545"/>
     <w:rsid w:val="00974ECF"/>
     <w:rsid w:val="009761D8"/>
     <w:rsid w:val="00976319"/>
     <w:rsid w:val="009801D8"/>
     <w:rsid w:val="009809EF"/>
     <w:rsid w:val="009810EB"/>
     <w:rsid w:val="00983479"/>
     <w:rsid w:val="00984061"/>
     <w:rsid w:val="00984175"/>
     <w:rsid w:val="00984BC8"/>
     <w:rsid w:val="00985421"/>
     <w:rsid w:val="0098741E"/>
     <w:rsid w:val="00987C00"/>
     <w:rsid w:val="009900BA"/>
     <w:rsid w:val="00992138"/>
     <w:rsid w:val="0099254D"/>
     <w:rsid w:val="009942A7"/>
     <w:rsid w:val="009948D6"/>
     <w:rsid w:val="00997791"/>
     <w:rsid w:val="00997B54"/>
+    <w:rsid w:val="009A161C"/>
     <w:rsid w:val="009A1635"/>
     <w:rsid w:val="009A1E27"/>
     <w:rsid w:val="009A2A64"/>
     <w:rsid w:val="009A54F1"/>
     <w:rsid w:val="009A69AC"/>
     <w:rsid w:val="009A7820"/>
     <w:rsid w:val="009A7D6E"/>
     <w:rsid w:val="009B12CC"/>
     <w:rsid w:val="009B1691"/>
     <w:rsid w:val="009B1C6A"/>
     <w:rsid w:val="009B4868"/>
     <w:rsid w:val="009B54AC"/>
     <w:rsid w:val="009B6CA1"/>
     <w:rsid w:val="009B7D56"/>
     <w:rsid w:val="009C0FB2"/>
     <w:rsid w:val="009C3451"/>
     <w:rsid w:val="009C47AE"/>
     <w:rsid w:val="009C6D57"/>
     <w:rsid w:val="009C742E"/>
     <w:rsid w:val="009C7B43"/>
     <w:rsid w:val="009C7F2A"/>
     <w:rsid w:val="009D069D"/>
+    <w:rsid w:val="009D074E"/>
     <w:rsid w:val="009D0F0D"/>
     <w:rsid w:val="009D2174"/>
     <w:rsid w:val="009D31EA"/>
     <w:rsid w:val="009D3A49"/>
     <w:rsid w:val="009D46A6"/>
+    <w:rsid w:val="009D5189"/>
     <w:rsid w:val="009D558D"/>
     <w:rsid w:val="009D5A8C"/>
     <w:rsid w:val="009D614A"/>
     <w:rsid w:val="009D6345"/>
     <w:rsid w:val="009D67E5"/>
     <w:rsid w:val="009E0DAA"/>
     <w:rsid w:val="009E1451"/>
     <w:rsid w:val="009E14AB"/>
     <w:rsid w:val="009E1E86"/>
     <w:rsid w:val="009E4370"/>
     <w:rsid w:val="009E4CD7"/>
     <w:rsid w:val="009E518F"/>
     <w:rsid w:val="009E5462"/>
     <w:rsid w:val="009E5DD5"/>
     <w:rsid w:val="009E6955"/>
     <w:rsid w:val="009F03DA"/>
     <w:rsid w:val="009F1C36"/>
     <w:rsid w:val="009F3742"/>
     <w:rsid w:val="009F4128"/>
     <w:rsid w:val="009F5192"/>
     <w:rsid w:val="009F576A"/>
     <w:rsid w:val="009F6902"/>
     <w:rsid w:val="00A018F0"/>
     <w:rsid w:val="00A0377E"/>
     <w:rsid w:val="00A04318"/>
@@ -27334,50 +28098,51 @@
     <w:rsid w:val="00A319C4"/>
     <w:rsid w:val="00A32A1A"/>
     <w:rsid w:val="00A34680"/>
     <w:rsid w:val="00A34821"/>
     <w:rsid w:val="00A35C4F"/>
     <w:rsid w:val="00A371AB"/>
     <w:rsid w:val="00A37981"/>
     <w:rsid w:val="00A41415"/>
     <w:rsid w:val="00A41553"/>
     <w:rsid w:val="00A41ED3"/>
     <w:rsid w:val="00A4231E"/>
     <w:rsid w:val="00A4246E"/>
     <w:rsid w:val="00A42F03"/>
     <w:rsid w:val="00A4715C"/>
     <w:rsid w:val="00A5025B"/>
     <w:rsid w:val="00A51200"/>
     <w:rsid w:val="00A51C30"/>
     <w:rsid w:val="00A527B5"/>
     <w:rsid w:val="00A52AB6"/>
     <w:rsid w:val="00A52BD9"/>
     <w:rsid w:val="00A55E23"/>
     <w:rsid w:val="00A564E0"/>
     <w:rsid w:val="00A6053C"/>
     <w:rsid w:val="00A60B22"/>
     <w:rsid w:val="00A61256"/>
+    <w:rsid w:val="00A6167F"/>
     <w:rsid w:val="00A62098"/>
     <w:rsid w:val="00A6293D"/>
     <w:rsid w:val="00A62F94"/>
     <w:rsid w:val="00A647A0"/>
     <w:rsid w:val="00A64A72"/>
     <w:rsid w:val="00A65B56"/>
     <w:rsid w:val="00A66B50"/>
     <w:rsid w:val="00A677F3"/>
     <w:rsid w:val="00A67FE5"/>
     <w:rsid w:val="00A7190C"/>
     <w:rsid w:val="00A71B7A"/>
     <w:rsid w:val="00A734D1"/>
     <w:rsid w:val="00A74FD5"/>
     <w:rsid w:val="00A76000"/>
     <w:rsid w:val="00A76E02"/>
     <w:rsid w:val="00A77107"/>
     <w:rsid w:val="00A826FA"/>
     <w:rsid w:val="00A84D1D"/>
     <w:rsid w:val="00A8660E"/>
     <w:rsid w:val="00A910E4"/>
     <w:rsid w:val="00A9264C"/>
     <w:rsid w:val="00A94B6A"/>
     <w:rsid w:val="00A96118"/>
     <w:rsid w:val="00A97FD8"/>
     <w:rsid w:val="00AA02E9"/>
@@ -27417,61 +28182,63 @@
     <w:rsid w:val="00AF0EAA"/>
     <w:rsid w:val="00AF34BF"/>
     <w:rsid w:val="00AF4324"/>
     <w:rsid w:val="00AF51E4"/>
     <w:rsid w:val="00AF62FB"/>
     <w:rsid w:val="00AF7A0B"/>
     <w:rsid w:val="00B018A2"/>
     <w:rsid w:val="00B01A4F"/>
     <w:rsid w:val="00B03A36"/>
     <w:rsid w:val="00B0433E"/>
     <w:rsid w:val="00B053D1"/>
     <w:rsid w:val="00B059FE"/>
     <w:rsid w:val="00B05CD2"/>
     <w:rsid w:val="00B05FCF"/>
     <w:rsid w:val="00B077A4"/>
     <w:rsid w:val="00B1078F"/>
     <w:rsid w:val="00B109A8"/>
     <w:rsid w:val="00B1241F"/>
     <w:rsid w:val="00B13DDE"/>
     <w:rsid w:val="00B15808"/>
     <w:rsid w:val="00B16183"/>
     <w:rsid w:val="00B164B0"/>
     <w:rsid w:val="00B17AA8"/>
     <w:rsid w:val="00B21F0D"/>
     <w:rsid w:val="00B22036"/>
+    <w:rsid w:val="00B22A61"/>
     <w:rsid w:val="00B22E61"/>
     <w:rsid w:val="00B235AE"/>
     <w:rsid w:val="00B235D5"/>
     <w:rsid w:val="00B249E5"/>
     <w:rsid w:val="00B24AC2"/>
     <w:rsid w:val="00B24BC3"/>
     <w:rsid w:val="00B26258"/>
     <w:rsid w:val="00B2738F"/>
     <w:rsid w:val="00B31104"/>
     <w:rsid w:val="00B31AA2"/>
     <w:rsid w:val="00B3763C"/>
+    <w:rsid w:val="00B4072D"/>
     <w:rsid w:val="00B40CDF"/>
     <w:rsid w:val="00B41FCC"/>
     <w:rsid w:val="00B42BC9"/>
     <w:rsid w:val="00B447CC"/>
     <w:rsid w:val="00B44937"/>
     <w:rsid w:val="00B44F17"/>
     <w:rsid w:val="00B45C5C"/>
     <w:rsid w:val="00B46213"/>
     <w:rsid w:val="00B47452"/>
     <w:rsid w:val="00B47C8F"/>
     <w:rsid w:val="00B500AF"/>
     <w:rsid w:val="00B51708"/>
     <w:rsid w:val="00B51A6F"/>
     <w:rsid w:val="00B52F51"/>
     <w:rsid w:val="00B53186"/>
     <w:rsid w:val="00B540B3"/>
     <w:rsid w:val="00B54592"/>
     <w:rsid w:val="00B55AC1"/>
     <w:rsid w:val="00B57186"/>
     <w:rsid w:val="00B57D7D"/>
     <w:rsid w:val="00B607B3"/>
     <w:rsid w:val="00B63324"/>
     <w:rsid w:val="00B63E94"/>
     <w:rsid w:val="00B64807"/>
     <w:rsid w:val="00B660E2"/>
@@ -27493,50 +28260,51 @@
     <w:rsid w:val="00B977B0"/>
     <w:rsid w:val="00BA38C3"/>
     <w:rsid w:val="00BA4234"/>
     <w:rsid w:val="00BA7CD4"/>
     <w:rsid w:val="00BA7E40"/>
     <w:rsid w:val="00BB1904"/>
     <w:rsid w:val="00BB298A"/>
     <w:rsid w:val="00BB299E"/>
     <w:rsid w:val="00BB335A"/>
     <w:rsid w:val="00BB530F"/>
     <w:rsid w:val="00BB6E28"/>
     <w:rsid w:val="00BB7A3A"/>
     <w:rsid w:val="00BC01DE"/>
     <w:rsid w:val="00BC12ED"/>
     <w:rsid w:val="00BC2E77"/>
     <w:rsid w:val="00BC387C"/>
     <w:rsid w:val="00BC3C79"/>
     <w:rsid w:val="00BC4445"/>
     <w:rsid w:val="00BC550E"/>
     <w:rsid w:val="00BC5D50"/>
     <w:rsid w:val="00BC71C2"/>
     <w:rsid w:val="00BD0022"/>
     <w:rsid w:val="00BD2BA3"/>
     <w:rsid w:val="00BD3546"/>
     <w:rsid w:val="00BD39A7"/>
+    <w:rsid w:val="00BD4399"/>
     <w:rsid w:val="00BD448F"/>
     <w:rsid w:val="00BD4B07"/>
     <w:rsid w:val="00BD5A63"/>
     <w:rsid w:val="00BD7560"/>
     <w:rsid w:val="00BE13AA"/>
     <w:rsid w:val="00BE154A"/>
     <w:rsid w:val="00BE1579"/>
     <w:rsid w:val="00BE206F"/>
     <w:rsid w:val="00BE391D"/>
     <w:rsid w:val="00BE3948"/>
     <w:rsid w:val="00BE3EC0"/>
     <w:rsid w:val="00BE4F01"/>
     <w:rsid w:val="00BE5B75"/>
     <w:rsid w:val="00BE6D4E"/>
     <w:rsid w:val="00BE7039"/>
     <w:rsid w:val="00BF1E3D"/>
     <w:rsid w:val="00BF47C4"/>
     <w:rsid w:val="00BF6E80"/>
     <w:rsid w:val="00BF6F83"/>
     <w:rsid w:val="00BF7BE6"/>
     <w:rsid w:val="00C0036D"/>
     <w:rsid w:val="00C022C0"/>
     <w:rsid w:val="00C02719"/>
     <w:rsid w:val="00C02A23"/>
     <w:rsid w:val="00C02C39"/>
@@ -27554,50 +28322,51 @@
     <w:rsid w:val="00C232C5"/>
     <w:rsid w:val="00C232E6"/>
     <w:rsid w:val="00C25CAF"/>
     <w:rsid w:val="00C274A6"/>
     <w:rsid w:val="00C2757E"/>
     <w:rsid w:val="00C30319"/>
     <w:rsid w:val="00C30E35"/>
     <w:rsid w:val="00C31E68"/>
     <w:rsid w:val="00C31FAD"/>
     <w:rsid w:val="00C3263F"/>
     <w:rsid w:val="00C33F14"/>
     <w:rsid w:val="00C34038"/>
     <w:rsid w:val="00C35192"/>
     <w:rsid w:val="00C3575E"/>
     <w:rsid w:val="00C361F4"/>
     <w:rsid w:val="00C363A5"/>
     <w:rsid w:val="00C368E3"/>
     <w:rsid w:val="00C3699D"/>
     <w:rsid w:val="00C4218C"/>
     <w:rsid w:val="00C42479"/>
     <w:rsid w:val="00C42E55"/>
     <w:rsid w:val="00C434C5"/>
     <w:rsid w:val="00C4423B"/>
     <w:rsid w:val="00C44E92"/>
     <w:rsid w:val="00C46002"/>
+    <w:rsid w:val="00C4661B"/>
     <w:rsid w:val="00C502A2"/>
     <w:rsid w:val="00C51DC7"/>
     <w:rsid w:val="00C55A7C"/>
     <w:rsid w:val="00C57838"/>
     <w:rsid w:val="00C610BC"/>
     <w:rsid w:val="00C62354"/>
     <w:rsid w:val="00C62A39"/>
     <w:rsid w:val="00C62EB0"/>
     <w:rsid w:val="00C65B78"/>
     <w:rsid w:val="00C66D9F"/>
     <w:rsid w:val="00C6704D"/>
     <w:rsid w:val="00C67620"/>
     <w:rsid w:val="00C70C1C"/>
     <w:rsid w:val="00C71649"/>
     <w:rsid w:val="00C71AF0"/>
     <w:rsid w:val="00C7464B"/>
     <w:rsid w:val="00C74A94"/>
     <w:rsid w:val="00C767A6"/>
     <w:rsid w:val="00C80410"/>
     <w:rsid w:val="00C81CDF"/>
     <w:rsid w:val="00C83F75"/>
     <w:rsid w:val="00C85147"/>
     <w:rsid w:val="00C85726"/>
     <w:rsid w:val="00C90B7A"/>
     <w:rsid w:val="00C90FFC"/>
@@ -27638,215 +28407,220 @@
     <w:rsid w:val="00CE2E6B"/>
     <w:rsid w:val="00CE3285"/>
     <w:rsid w:val="00CE3BE0"/>
     <w:rsid w:val="00CE579C"/>
     <w:rsid w:val="00CE68E9"/>
     <w:rsid w:val="00CE7342"/>
     <w:rsid w:val="00CE7429"/>
     <w:rsid w:val="00CF0478"/>
     <w:rsid w:val="00CF24A7"/>
     <w:rsid w:val="00CF27E8"/>
     <w:rsid w:val="00CF2D18"/>
     <w:rsid w:val="00CF2DD3"/>
     <w:rsid w:val="00CF3F7A"/>
     <w:rsid w:val="00CF4A41"/>
     <w:rsid w:val="00CF62E0"/>
     <w:rsid w:val="00D04FDD"/>
     <w:rsid w:val="00D05426"/>
     <w:rsid w:val="00D068B8"/>
     <w:rsid w:val="00D104E0"/>
     <w:rsid w:val="00D10EFA"/>
     <w:rsid w:val="00D11D34"/>
     <w:rsid w:val="00D12266"/>
     <w:rsid w:val="00D13431"/>
     <w:rsid w:val="00D138A7"/>
     <w:rsid w:val="00D144FF"/>
+    <w:rsid w:val="00D15119"/>
     <w:rsid w:val="00D15A1D"/>
     <w:rsid w:val="00D16B28"/>
     <w:rsid w:val="00D1777D"/>
     <w:rsid w:val="00D21CC9"/>
     <w:rsid w:val="00D23A57"/>
     <w:rsid w:val="00D2590C"/>
     <w:rsid w:val="00D26A41"/>
     <w:rsid w:val="00D27658"/>
     <w:rsid w:val="00D27D15"/>
     <w:rsid w:val="00D31691"/>
     <w:rsid w:val="00D317D2"/>
     <w:rsid w:val="00D31CB1"/>
     <w:rsid w:val="00D32B6A"/>
     <w:rsid w:val="00D36381"/>
     <w:rsid w:val="00D3664F"/>
     <w:rsid w:val="00D378AE"/>
     <w:rsid w:val="00D41285"/>
     <w:rsid w:val="00D428DF"/>
     <w:rsid w:val="00D43FCC"/>
     <w:rsid w:val="00D44FFB"/>
     <w:rsid w:val="00D4576F"/>
     <w:rsid w:val="00D45953"/>
     <w:rsid w:val="00D46406"/>
     <w:rsid w:val="00D5113F"/>
     <w:rsid w:val="00D5127A"/>
     <w:rsid w:val="00D51969"/>
     <w:rsid w:val="00D519A7"/>
     <w:rsid w:val="00D55FE4"/>
     <w:rsid w:val="00D563A4"/>
     <w:rsid w:val="00D56AB6"/>
     <w:rsid w:val="00D60674"/>
     <w:rsid w:val="00D60EB7"/>
     <w:rsid w:val="00D61C8D"/>
     <w:rsid w:val="00D635D6"/>
     <w:rsid w:val="00D65BD3"/>
     <w:rsid w:val="00D667F4"/>
     <w:rsid w:val="00D66D5C"/>
     <w:rsid w:val="00D679F6"/>
     <w:rsid w:val="00D67AB6"/>
     <w:rsid w:val="00D7016B"/>
     <w:rsid w:val="00D70751"/>
     <w:rsid w:val="00D708A6"/>
     <w:rsid w:val="00D713C0"/>
     <w:rsid w:val="00D71C2A"/>
     <w:rsid w:val="00D73FA1"/>
     <w:rsid w:val="00D75AC7"/>
     <w:rsid w:val="00D75E3F"/>
     <w:rsid w:val="00D76129"/>
+    <w:rsid w:val="00D76E83"/>
     <w:rsid w:val="00D80DD9"/>
     <w:rsid w:val="00D82073"/>
     <w:rsid w:val="00D82B21"/>
     <w:rsid w:val="00D82F30"/>
     <w:rsid w:val="00D82FCC"/>
     <w:rsid w:val="00D845C1"/>
     <w:rsid w:val="00D8661E"/>
     <w:rsid w:val="00D86648"/>
     <w:rsid w:val="00D868F9"/>
     <w:rsid w:val="00D875BD"/>
     <w:rsid w:val="00D90E59"/>
     <w:rsid w:val="00D92BC4"/>
     <w:rsid w:val="00D94041"/>
     <w:rsid w:val="00D95178"/>
     <w:rsid w:val="00D96093"/>
     <w:rsid w:val="00DA03B6"/>
     <w:rsid w:val="00DA1074"/>
     <w:rsid w:val="00DA4FBA"/>
     <w:rsid w:val="00DA65EE"/>
     <w:rsid w:val="00DA6874"/>
     <w:rsid w:val="00DA7100"/>
     <w:rsid w:val="00DA7660"/>
     <w:rsid w:val="00DA7DD0"/>
     <w:rsid w:val="00DB1878"/>
     <w:rsid w:val="00DB315E"/>
     <w:rsid w:val="00DB33E4"/>
     <w:rsid w:val="00DB4E9A"/>
     <w:rsid w:val="00DB6858"/>
     <w:rsid w:val="00DB6C13"/>
     <w:rsid w:val="00DC3EA2"/>
     <w:rsid w:val="00DC59FD"/>
     <w:rsid w:val="00DD0766"/>
     <w:rsid w:val="00DD13D6"/>
     <w:rsid w:val="00DD297F"/>
+    <w:rsid w:val="00DD32F2"/>
     <w:rsid w:val="00DD492A"/>
     <w:rsid w:val="00DD5105"/>
     <w:rsid w:val="00DD5A4A"/>
     <w:rsid w:val="00DE005E"/>
     <w:rsid w:val="00DE2925"/>
     <w:rsid w:val="00DE3783"/>
     <w:rsid w:val="00DE447B"/>
     <w:rsid w:val="00DE7E90"/>
     <w:rsid w:val="00DF2362"/>
     <w:rsid w:val="00DF39E9"/>
     <w:rsid w:val="00DF3E0A"/>
     <w:rsid w:val="00DF4809"/>
     <w:rsid w:val="00DF51D6"/>
     <w:rsid w:val="00DF58CD"/>
     <w:rsid w:val="00DF685E"/>
     <w:rsid w:val="00DF7907"/>
     <w:rsid w:val="00E01F44"/>
     <w:rsid w:val="00E021CE"/>
     <w:rsid w:val="00E04DA5"/>
     <w:rsid w:val="00E05B6F"/>
     <w:rsid w:val="00E07B02"/>
     <w:rsid w:val="00E10D20"/>
     <w:rsid w:val="00E12A0A"/>
     <w:rsid w:val="00E13D42"/>
     <w:rsid w:val="00E15DA4"/>
     <w:rsid w:val="00E162E9"/>
     <w:rsid w:val="00E1687E"/>
     <w:rsid w:val="00E2094E"/>
     <w:rsid w:val="00E2242C"/>
     <w:rsid w:val="00E23D7F"/>
     <w:rsid w:val="00E24A7E"/>
     <w:rsid w:val="00E2616F"/>
     <w:rsid w:val="00E26B06"/>
     <w:rsid w:val="00E27BD8"/>
     <w:rsid w:val="00E30422"/>
     <w:rsid w:val="00E31EC5"/>
     <w:rsid w:val="00E32070"/>
     <w:rsid w:val="00E321D8"/>
     <w:rsid w:val="00E340F9"/>
     <w:rsid w:val="00E3570D"/>
     <w:rsid w:val="00E370EF"/>
     <w:rsid w:val="00E401DC"/>
     <w:rsid w:val="00E40DE0"/>
     <w:rsid w:val="00E4202E"/>
     <w:rsid w:val="00E42B6C"/>
     <w:rsid w:val="00E42B72"/>
     <w:rsid w:val="00E43F3A"/>
     <w:rsid w:val="00E44227"/>
     <w:rsid w:val="00E45779"/>
+    <w:rsid w:val="00E45BFD"/>
     <w:rsid w:val="00E46C0A"/>
     <w:rsid w:val="00E536E1"/>
     <w:rsid w:val="00E546AD"/>
     <w:rsid w:val="00E55B23"/>
     <w:rsid w:val="00E57F4A"/>
     <w:rsid w:val="00E60360"/>
     <w:rsid w:val="00E60610"/>
     <w:rsid w:val="00E61E43"/>
     <w:rsid w:val="00E63DF5"/>
     <w:rsid w:val="00E7133B"/>
     <w:rsid w:val="00E71671"/>
     <w:rsid w:val="00E71770"/>
     <w:rsid w:val="00E71B0F"/>
     <w:rsid w:val="00E71B51"/>
     <w:rsid w:val="00E71BF8"/>
     <w:rsid w:val="00E71FA9"/>
     <w:rsid w:val="00E75A59"/>
     <w:rsid w:val="00E761AA"/>
     <w:rsid w:val="00E7712A"/>
     <w:rsid w:val="00E77169"/>
     <w:rsid w:val="00E776ED"/>
     <w:rsid w:val="00E81E3B"/>
     <w:rsid w:val="00E81FBA"/>
     <w:rsid w:val="00E8534D"/>
     <w:rsid w:val="00E86ACB"/>
     <w:rsid w:val="00E86E97"/>
     <w:rsid w:val="00E87C4B"/>
     <w:rsid w:val="00E901AF"/>
     <w:rsid w:val="00E90D0A"/>
     <w:rsid w:val="00E927BF"/>
     <w:rsid w:val="00E92BFC"/>
     <w:rsid w:val="00E941A9"/>
     <w:rsid w:val="00E95434"/>
     <w:rsid w:val="00E975E2"/>
+    <w:rsid w:val="00E9774A"/>
     <w:rsid w:val="00E97DA6"/>
     <w:rsid w:val="00EA0F57"/>
     <w:rsid w:val="00EA1857"/>
     <w:rsid w:val="00EA211B"/>
     <w:rsid w:val="00EA4985"/>
     <w:rsid w:val="00EA56FA"/>
     <w:rsid w:val="00EA5E34"/>
     <w:rsid w:val="00EB093F"/>
     <w:rsid w:val="00EB14F9"/>
     <w:rsid w:val="00EB16A4"/>
     <w:rsid w:val="00EB28EC"/>
     <w:rsid w:val="00EB2B9D"/>
     <w:rsid w:val="00EB3B0B"/>
     <w:rsid w:val="00EB460B"/>
     <w:rsid w:val="00EB5C15"/>
     <w:rsid w:val="00EC1023"/>
     <w:rsid w:val="00EC23C0"/>
     <w:rsid w:val="00EC5972"/>
     <w:rsid w:val="00EC6231"/>
     <w:rsid w:val="00ED024B"/>
     <w:rsid w:val="00ED0F82"/>
     <w:rsid w:val="00ED19DB"/>
     <w:rsid w:val="00ED20DD"/>
     <w:rsid w:val="00ED2A62"/>
     <w:rsid w:val="00ED2F55"/>
@@ -27867,58 +28641,60 @@
     <w:rsid w:val="00EF1848"/>
     <w:rsid w:val="00EF53AB"/>
     <w:rsid w:val="00EF5BA7"/>
     <w:rsid w:val="00EF64AB"/>
     <w:rsid w:val="00F003FB"/>
     <w:rsid w:val="00F00CBC"/>
     <w:rsid w:val="00F026BA"/>
     <w:rsid w:val="00F0299C"/>
     <w:rsid w:val="00F02DD3"/>
     <w:rsid w:val="00F04F56"/>
     <w:rsid w:val="00F108B1"/>
     <w:rsid w:val="00F11552"/>
     <w:rsid w:val="00F11A40"/>
     <w:rsid w:val="00F11DE3"/>
     <w:rsid w:val="00F12205"/>
     <w:rsid w:val="00F12A01"/>
     <w:rsid w:val="00F13B6C"/>
     <w:rsid w:val="00F1538F"/>
     <w:rsid w:val="00F157F8"/>
     <w:rsid w:val="00F16851"/>
     <w:rsid w:val="00F17A0F"/>
     <w:rsid w:val="00F2110F"/>
     <w:rsid w:val="00F2190A"/>
     <w:rsid w:val="00F23863"/>
     <w:rsid w:val="00F23F04"/>
+    <w:rsid w:val="00F2432D"/>
     <w:rsid w:val="00F256C3"/>
     <w:rsid w:val="00F26D58"/>
     <w:rsid w:val="00F4269F"/>
     <w:rsid w:val="00F4324E"/>
     <w:rsid w:val="00F4482A"/>
     <w:rsid w:val="00F452CA"/>
     <w:rsid w:val="00F460E8"/>
     <w:rsid w:val="00F50235"/>
+    <w:rsid w:val="00F520A0"/>
     <w:rsid w:val="00F552AE"/>
     <w:rsid w:val="00F623E1"/>
     <w:rsid w:val="00F662BE"/>
     <w:rsid w:val="00F7074C"/>
     <w:rsid w:val="00F709C9"/>
     <w:rsid w:val="00F728D1"/>
     <w:rsid w:val="00F73FD8"/>
     <w:rsid w:val="00F75804"/>
     <w:rsid w:val="00F76677"/>
     <w:rsid w:val="00F77297"/>
     <w:rsid w:val="00F77405"/>
     <w:rsid w:val="00F77FF5"/>
     <w:rsid w:val="00F807F0"/>
     <w:rsid w:val="00F80A34"/>
     <w:rsid w:val="00F81038"/>
     <w:rsid w:val="00F82234"/>
     <w:rsid w:val="00F82B1C"/>
     <w:rsid w:val="00F82F15"/>
     <w:rsid w:val="00F82F68"/>
     <w:rsid w:val="00F85E75"/>
     <w:rsid w:val="00F86774"/>
     <w:rsid w:val="00F879A2"/>
     <w:rsid w:val="00F87E67"/>
     <w:rsid w:val="00F90335"/>
     <w:rsid w:val="00F93D41"/>
@@ -27934,53 +28710,55 @@
     <w:rsid w:val="00FA71FB"/>
     <w:rsid w:val="00FB0E98"/>
     <w:rsid w:val="00FB2014"/>
     <w:rsid w:val="00FB2454"/>
     <w:rsid w:val="00FB3CC1"/>
     <w:rsid w:val="00FB720C"/>
     <w:rsid w:val="00FB7734"/>
     <w:rsid w:val="00FB7F40"/>
     <w:rsid w:val="00FC0652"/>
     <w:rsid w:val="00FC1422"/>
     <w:rsid w:val="00FC1C31"/>
     <w:rsid w:val="00FC522F"/>
     <w:rsid w:val="00FC6125"/>
     <w:rsid w:val="00FC6F1D"/>
     <w:rsid w:val="00FC7CE8"/>
     <w:rsid w:val="00FC7E4B"/>
     <w:rsid w:val="00FD1575"/>
     <w:rsid w:val="00FD25A8"/>
     <w:rsid w:val="00FD3805"/>
     <w:rsid w:val="00FD6D25"/>
     <w:rsid w:val="00FD724C"/>
     <w:rsid w:val="00FE17DC"/>
     <w:rsid w:val="00FE3172"/>
     <w:rsid w:val="00FE5BEE"/>
     <w:rsid w:val="00FE5CD0"/>
+    <w:rsid w:val="00FE72A3"/>
     <w:rsid w:val="00FE7710"/>
     <w:rsid w:val="00FF2861"/>
     <w:rsid w:val="00FF2C75"/>
+    <w:rsid w:val="00FF363C"/>
     <w:rsid w:val="00FF4248"/>
     <w:rsid w:val="00FF42ED"/>
     <w:rsid w:val="00FF48A6"/>
     <w:rsid w:val="057D3748"/>
     <w:rsid w:val="078A953E"/>
     <w:rsid w:val="07BF84A8"/>
     <w:rsid w:val="0A1D551D"/>
     <w:rsid w:val="0B2D0A24"/>
     <w:rsid w:val="0B825714"/>
     <w:rsid w:val="0BB53407"/>
     <w:rsid w:val="0E6D182F"/>
     <w:rsid w:val="101BE861"/>
     <w:rsid w:val="112C78FA"/>
     <w:rsid w:val="115B489D"/>
     <w:rsid w:val="11E7DC28"/>
     <w:rsid w:val="1321C5CE"/>
     <w:rsid w:val="189517D5"/>
     <w:rsid w:val="1CD81050"/>
     <w:rsid w:val="1DD7F979"/>
     <w:rsid w:val="1E6A7EDE"/>
     <w:rsid w:val="1ED8955F"/>
     <w:rsid w:val="1EFABB42"/>
     <w:rsid w:val="23072042"/>
     <w:rsid w:val="27A4C309"/>
     <w:rsid w:val="27E2B0C1"/>
@@ -28031,64 +28809,64 @@
     <w:rsid w:val="72D3ECE4"/>
     <w:rsid w:val="751D1AA1"/>
     <w:rsid w:val="78997AE3"/>
     <w:rsid w:val="7AC5EB00"/>
     <w:rsid w:val="7AFA29FC"/>
     <w:rsid w:val="7CFF552F"/>
     <w:rsid w:val="7ED416B0"/>
     <w:rsid w:val="7F7EBE6C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="1028"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="79391518"/>
   <w15:docId w15:val="{3283121C-8724-4976-A5E9-D2683B16D681}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -28875,104 +29653,100 @@
     <w:rsid w:val="0018223B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="188642406">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="754785915">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1055465245">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/guidance/unit-cost-decision_he-msca_en.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/doc.php?id=26019" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/LV/TXT/?uri=CELEX%3A32021R0695&amp;qid=1625467454105" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/222761-noteikumi-par-izmantota-laika-un-paveikta-darba-uzskaites-sistemu-no-valsts-budzeta-eiropas-savienibas-un-arvalstu-finansu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/agr-contr/unit-mga_he_en.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/LV/TXT/HTML/?uri=CELEX:32021R1060&amp;from=LV" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/348535" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esfondi.lv/normativie-akti-un-dokumenti/2021-2027-planosanas-periods/vadlinijas-attiecinamo-izmaksu-noteiksanai-eiropas-savienibas-kohezijas-politikas-programmas-2021-2027-gada-planosanas-perioda?revision=1695729175" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2023-2024/wp-2-msca-actions_horizon-2023-2024_en.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esfondi.lv/normativie-akti-un-dokumenti/2021-2027-planosanas-periods/vadlinijas-par-vienkarsoto-izmaksu-izmantosanas-iespejam-un-to-piemerosana-eiropas-savienibas-kohezijas-politikas-programmas-2021-2027-gadam-ietvaros" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/resource.html?uri=cellar:011018d7-7557-11ed-9887-01aa75ed71a1.0003.02/DOC_3&amp;format=PDF" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/348535" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2021-2022/wp-2-msca-actions_horizon-2021-2022_en.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/107337-zinatniskas-darbibas-likums" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -29220,187 +29994,229 @@
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="25a75a1d-8b78-49a6-8e4b-dbe94589a28d">
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="c87ad655-1495-4060-849a-2076f8138c7e">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
-    <TaxCatchAll xmlns="42144e59-5907-413f-b624-803f3a022d9b" xsi:nil="true"/>
+    <TaxCatchAll xmlns="1ca026a0-9b04-4307-bb2d-1d6b3c942469" xsi:nil="true"/>
+    <Standartanosaukums xmlns="c87ad655-1495-4060-849a-2076f8138c7e" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100CCAE56773E04C54A8AAEC798B999D08D" ma:contentTypeVersion="16" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="1ddcc3b57d0fe483c5e581022f28ae20">
-[...2 lines deleted...]
-    <xsd:import namespace="42144e59-5907-413f-b624-803f3a022d9b"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100BB606CD4B26D6E4680C4B1ADDF8A46E0" ma:contentTypeVersion="21" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="b9114558fbbf0b0ba88b620ac3a40ac1">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="c87ad655-1495-4060-849a-2076f8138c7e" xmlns:ns3="1ca026a0-9b04-4307-bb2d-1d6b3c942469" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="030295338e5d6784067997248ec73ed6" ns1:_="" ns2:_="" ns3:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
+    <xsd:import namespace="c87ad655-1495-4060-849a-2076f8138c7e"/>
+    <xsd:import namespace="1ca026a0-9b04-4307-bb2d-1d6b3c942469"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
-                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:Standartanosaukums" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="25a75a1d-8b78-49a6-8e4b-dbe94589a28d" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="26" nillable="true" ma:displayName="Vienotās atbilstības politikas rekvizīti" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="27" nillable="true" ma:displayName="Vienotās atbilstības politikas UI darbība" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c87ad655-1495-4060-849a-2076f8138c7e" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="Standartanosaukums" ma:index="12" nillable="true" ma:displayName="Standarta nosaukums" ma:format="Dropdown" ma:internalName="Standartanosaukums">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="13" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="14" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="11" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="18" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Attēlu atzīmes" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="779952b4-9163-4466-a728-aca91a51bc43" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="21" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Attēlu atzīmes" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="c20d572e-93f8-47b3-8c65-cc8b4da651f1" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
-[...6 lines deleted...]
-    <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaServiceLocation" ma:index="23" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
-[...9 lines deleted...]
-    <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="24" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="25" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="42144e59-5907-413f-b624-803f3a022d9b" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1ca026a0-9b04-4307-bb2d-1d6b3c942469" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Koplietots ar" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Koplietots ar" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Koplietots ar: detalizēti" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Koplietots ar: detalizēti" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{f02a1d4e-ea66-4807-90a5-c3aac3888af8}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="42144e59-5907-413f-b624-803f3a022d9b">
+    <xsd:element name="TaxCatchAll" ma:index="22" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{e80159df-8b3a-4bc7-815a-1f793a5e717b}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="1ca026a0-9b04-4307-bb2d-1d6b3c942469">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Satura tips"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Virsraksts"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -29496,89 +30312,105 @@
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CE37EE49-209B-4DC7-A41C-795136B8DA67}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="c87ad655-1495-4060-849a-2076f8138c7e"/>
     <ds:schemaRef ds:uri="1ca026a0-9b04-4307-bb2d-1d6b3c942469"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ED0C6867-4ED7-48B5-A405-EDCEDEC58B87}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9577ACCD-2AAF-4A70-8962-1013B0ED9A38}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{301D79B2-8077-44B1-B6B0-C302866E7013}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="c87ad655-1495-4060-849a-2076f8138c7e"/>
+    <ds:schemaRef ds:uri="1ca026a0-9b04-4307-bb2d-1d6b3c942469"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{1b8a7570-3ec8-4c4e-9532-5dbb2f157b31}" enabled="1" method="Standard" siteId="{fd50a0e4-c289-4266-b7ff-7d9cf5066e91}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>13</Pages>
-  <Words>17833</Words>
-  <Characters>10165</Characters>
+  <Words>18260</Words>
+  <Characters>10409</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>84</Lines>
-  <Paragraphs>55</Paragraphs>
+  <Lines>86</Lines>
+  <Paragraphs>57</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Vienas vienības izmaksu metodika</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Izgl'itibas un zinatnes ministrija</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>27943</CharactersWithSpaces>
+  <CharactersWithSpaces>28612</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="84" baseType="variant">
       <vt:variant>
         <vt:i4>7929972</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>39</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://likumi.lv/ta/id/107337-zinatniskas-darbibas-likums</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>7208998</vt:i4>
       </vt:variant>
       <vt:variant>