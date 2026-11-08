--- v0 (2025-10-28)
+++ v1 (2026-11-08)
@@ -1,3168 +1,6086 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6FD27647" w14:textId="734BFD89" w:rsidR="00BC72CE" w:rsidRDefault="00C34FE2" w:rsidP="00BC72CE">
+    <w:p w14:paraId="6FD27647" w14:textId="1A12663E" w:rsidR="00BC72CE" w:rsidRPr="005A2668" w:rsidRDefault="00447AE9" w:rsidP="00BC72CE">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidR="00BC72CE">
-        <w:rPr>
+      <w:r w:rsidR="00BC72CE" w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.pielikums </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7810837E" w14:textId="77777777" w:rsidR="00BC72CE" w:rsidRPr="009066CB" w:rsidRDefault="00BC72CE" w:rsidP="00BC72CE">
+    <w:p w14:paraId="7810837E" w14:textId="77777777" w:rsidR="00BC72CE" w:rsidRPr="005A2668" w:rsidRDefault="00BC72CE" w:rsidP="00BC72CE">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009066CB">
-        <w:rPr>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Centrālās finanšu un līgumu aģentūras</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C9162CC" w14:textId="77777777" w:rsidR="00BC72CE" w:rsidRDefault="00BC72CE" w:rsidP="00BC72CE">
+    <w:p w14:paraId="2C9162CC" w14:textId="77777777" w:rsidR="00BC72CE" w:rsidRPr="005A2668" w:rsidRDefault="00BC72CE" w:rsidP="00BC72CE">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009066CB">
-        <w:rPr>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>iekšējiem noteikumiem “Centrālās finanšu un līgumu</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="608806D9" w14:textId="77777777" w:rsidR="00BC72CE" w:rsidRDefault="00BC72CE" w:rsidP="00BC72CE">
+    <w:p w14:paraId="608806D9" w14:textId="77777777" w:rsidR="00BC72CE" w:rsidRPr="005A2668" w:rsidRDefault="00BC72CE" w:rsidP="00BC72CE">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009066CB">
-        <w:rPr>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> aģentūras darba kārtības noteikumi”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D7B8B65" w14:textId="77777777" w:rsidR="00BC72CE" w:rsidRPr="009E6881" w:rsidRDefault="00BC72CE" w:rsidP="00BC72CE">
+    <w:p w14:paraId="5D7B8B65" w14:textId="77777777" w:rsidR="00BC72CE" w:rsidRPr="005A2668" w:rsidRDefault="00BC72CE" w:rsidP="00BC72CE">
       <w:pPr>
         <w:jc w:val="right"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="679F965A" w14:textId="77777777" w:rsidR="00BC72CE" w:rsidRDefault="00BC72CE" w:rsidP="00BC72CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="679F965A" w14:textId="77777777" w:rsidR="00BC72CE" w:rsidRPr="005A2668" w:rsidRDefault="00BC72CE" w:rsidP="00BC72CE">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7057F3C7" w14:textId="77777777" w:rsidR="00BC72CE" w:rsidRPr="0022659B" w:rsidRDefault="00BC72CE" w:rsidP="00BC72CE">
+    <w:p w14:paraId="7057F3C7" w14:textId="77777777" w:rsidR="00BC72CE" w:rsidRPr="005A2668" w:rsidRDefault="00BC72CE" w:rsidP="00BC72CE">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022659B">
-        <w:rPr>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Centrālās finanšu un līgumu aģentūras ētikas kodekss</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79300782" w14:textId="77777777" w:rsidR="00BC72CE" w:rsidRPr="00F0519A" w:rsidRDefault="00BC72CE" w:rsidP="00BC72CE">
+    <w:p w14:paraId="79300782" w14:textId="77777777" w:rsidR="00BC72CE" w:rsidRPr="005A2668" w:rsidRDefault="00BC72CE" w:rsidP="00BC72CE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="039ED8EE" w14:textId="77777777" w:rsidR="009E6881" w:rsidRPr="0022659B" w:rsidRDefault="009E6881" w:rsidP="009E6881">
+    <w:p w14:paraId="039ED8EE" w14:textId="77777777" w:rsidR="009E6881" w:rsidRPr="005A2668" w:rsidRDefault="009E6881" w:rsidP="009E6881">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022659B">
-        <w:rPr>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidR="00B3544A" w:rsidRPr="0022659B">
-        <w:rPr>
+      <w:r w:rsidR="00B3544A" w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0022659B">
-        <w:rPr>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> Vispārīgi</w:t>
       </w:r>
-      <w:r w:rsidR="00F0519A" w:rsidRPr="0022659B">
-        <w:rPr>
+      <w:r w:rsidR="00F0519A" w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="0022659B">
-        <w:rPr>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> jautājumi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FF4D8A1" w14:textId="77777777" w:rsidR="009E6881" w:rsidRPr="0022659B" w:rsidRDefault="009E6881" w:rsidP="009E6881">
+    <w:p w14:paraId="7FF4D8A1" w14:textId="77777777" w:rsidR="009E6881" w:rsidRPr="005A2668" w:rsidRDefault="009E6881" w:rsidP="009E6881">
       <w:pPr>
         <w:jc w:val="center"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="6F27A533" w14:textId="0F0B4777" w:rsidR="009E6881" w:rsidRPr="0022659B" w:rsidRDefault="009E6881" w:rsidP="009E6881">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E6262AF" w14:textId="7D32F1CE" w:rsidR="001865AC" w:rsidRPr="005A2668" w:rsidRDefault="001865AC" w:rsidP="001865AC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Centrālās finanšu un līgumu aģentūras (turpmāk – aģentūra) ētikas kodeksa </w:t>
+      </w:r>
+      <w:r w:rsidR="004D1FD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(turpmāk – kodekss) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>mērķis ir noteikt aģentūrā nodarbināto profesionālās ētikas, uzvedības un rīcības principus, veicinot godprātīgu, tiesisku, profesionālu un sabiedrības interesēm atbilstošu rīcību.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F70AE04" w14:textId="77777777" w:rsidR="001865AC" w:rsidRPr="005A2668" w:rsidRDefault="001865AC" w:rsidP="001865AC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>Kodekss ir saistošs visiem aģentūrā nodarbinātajiem – ierēdņiem, darbiniekiem, vadītājiem, praktikantiem un citām personām, kas aģentūrā veic darbu vai uzdevumus, ciktāl tas attiecināms uz viņu statusu un pienākumiem (turpmāk – nodarbinātais). Kodeksā noteiktie principi piemērojami neatkarīgi no amata, nodarbinātības formas, darba vietas vai darba organizācijas veida.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70D08C24" w14:textId="77777777" w:rsidR="001865AC" w:rsidRPr="005A2668" w:rsidRDefault="001865AC" w:rsidP="001865AC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>Aģentūra un nodarbinātie ievēro valsts pārvaldes vērtības un ētikas pamatprincipus, tostarp profesionalitāti un efektivitāti, godprātību, atbildību, darbu sabiedrības labā, valsts ilgtspēju un sabiedrības labklājību, atklātu un sabiedrībai pieejamu valsts pārvaldi un sadarbību valsts pārvaldē.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B9D463B" w14:textId="5EF3DCDC" w:rsidR="001865AC" w:rsidRPr="005A2668" w:rsidRDefault="001865AC" w:rsidP="001865AC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>Kodeks</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF3100">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> piemēro kopā ar Latvijas Republikas ārējiem normatīvajiem aktiem, aģentūras iekšējiem normatīvajiem aktiem, darba kārtības noteikumiem, interešu konflikta novēršanas, informācijas aizsardzības, trauksmes celšanas, personas datu aizsardzības un citiem aģentūras darbībai saistošiem noteikumiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B9BF05E" w14:textId="4C6CBEA9" w:rsidR="001865AC" w:rsidRPr="005A2668" w:rsidRDefault="001865AC" w:rsidP="0088743D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>Situācijās, kuras kodeksā nav tieši regulētas, nodarbinātais rīkojas atbilstoši tiesiskuma, labas pārvaldības, samērīguma, cieņas, godprātības un sabiedrības interešu prioritātes principiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A788493" w14:textId="77777777" w:rsidR="009E6881" w:rsidRPr="005A2668" w:rsidRDefault="009E6881" w:rsidP="009E6881">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...18 lines deleted...]
-      <w:r w:rsidRPr="0022659B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C82B71F" w14:textId="77777777" w:rsidR="009E6881" w:rsidRPr="005A2668" w:rsidRDefault="009E6881" w:rsidP="009E6881">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>II</w:t>
+      </w:r>
+      <w:r w:rsidR="00B3544A" w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="5EF99A86" w14:textId="77777777" w:rsidR="009E6881" w:rsidRPr="0022659B" w:rsidRDefault="009E6881" w:rsidP="009E6881">
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Amata (darba) pienākumu izpildes principi </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DB7F12F" w14:textId="77777777" w:rsidR="009E6881" w:rsidRPr="005A2668" w:rsidRDefault="009E6881" w:rsidP="009E6881">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="28A9F068" w14:textId="5589FE8C" w:rsidR="009E6881" w:rsidRPr="0022659B" w:rsidRDefault="009E6881" w:rsidP="009E6881">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7045EDAE" w14:textId="77777777" w:rsidR="007A61E9" w:rsidRPr="005A2668" w:rsidRDefault="007A61E9" w:rsidP="007A61E9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>Nodarbinātais pilda amata (darba) pienākumus saskaņā ar normatīvajiem aktiem, aģentūras darbību regulējošajiem iekšējiem normatīvajiem aktiem, darba kārtības noteikumiem, aģentūras direktora rīkojumiem un amata aprakstu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74F77918" w14:textId="71E24474" w:rsidR="00DE0550" w:rsidRPr="005A2668" w:rsidRDefault="00DE0550" w:rsidP="007A61E9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE430C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>Nodarbinātais amata pienākumus pilda profesionāli, rūpīgi, savlaicīgi un mērķtiecīgi, izmantojot savas zināšanas, prasmes un pieredzi, lai nodrošinātu kvalitatīvu rezultātu un lietderīgu pieejamo resursu izmantošanu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F84EA4E" w14:textId="77777777" w:rsidR="007A61E9" w:rsidRPr="005A2668" w:rsidRDefault="007A61E9" w:rsidP="007A61E9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>Nodarbinātais lēmumus, atzinumus, ieteikumus un viedokļus pamato ar pārbaudītu informāciju, objektīviem faktiem, datiem un normatīvo regulējumu, nepieļaujot patvaļīgu, neobjektīvu vai nepamatoti atšķirīgu attieksmi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="777F645E" w14:textId="701D39D6" w:rsidR="002B41F1" w:rsidRPr="005A2668" w:rsidRDefault="002B41F1" w:rsidP="007A61E9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nodarbinātais mākslīgā intelekta rīkus amata pienākumu izpildē izmanto tikai kā atbalsta līdzekli, lietojot vienīgi aģentūras apstiprinātos rīkus un ievērojot normatīvos </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>aktus un aģentūras iekšējos noteikumus. Mākslīgais intelekts neaizstāj nodarbinātā profesionālo spriedumu, juridisko izvērtējumu un atbildību par darba rezultātu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A5788C4" w14:textId="2C455868" w:rsidR="002B41F1" w:rsidRPr="006812C1" w:rsidRDefault="00210FD8" w:rsidP="006812C1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nodarbinātais pārbauda mākslīgā intelekta radītā satura pareizību, pilnīgumu un atbilstību, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0F69" w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>tostarp izvērtē avotu ticamību, juridisko atbilstību, neobjektivitātes, diskriminācijas, maldinoša satura, informācijas aizsardzības un datu apstrādes riskus</w:t>
+      </w:r>
+      <w:r w:rsidR="006812C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>. M</w:t>
+      </w:r>
+      <w:r w:rsidR="006812C1" w:rsidRPr="006812C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>ākslīgā intelekta radīto saturu neizmanto kā vienīgo vai galīgo pamatu lēmuma, atzinuma vai vērtējuma pieņemšanai, un neatļautos vai publiski pieejamos rīkos neievada aizsargājamu informāciju</w:t>
+      </w:r>
+      <w:r w:rsidR="006812C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006812C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="091D94F2" w14:textId="77777777" w:rsidR="007A61E9" w:rsidRPr="005A2668" w:rsidRDefault="007A61E9" w:rsidP="007A61E9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>Nodarbinātais ir atvērts pārmaiņām, iesaistās darba procesu pilnveidē, mazinot administratīvo slogu un ievērojot principu “konsultē vispirms”, ja tas atbilst konkrētā jautājuma būtībai un normatīvajiem aktiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EE7BCE3" w14:textId="542D941E" w:rsidR="007A61E9" w:rsidRPr="005A2668" w:rsidRDefault="007A61E9" w:rsidP="0088743D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nodarbinātais ievēro aģentūras darbības un attīstības stratēģiju un ar savu rīcību veicina aģentūras mērķu sasniegšanu, sabiedrības uzticēšanos un Eiropas Savienības fondu pārvaldības </w:t>
+      </w:r>
+      <w:r w:rsidR="00532B26">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">labu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>reputāciju.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54A996C1" w14:textId="77777777" w:rsidR="009E6881" w:rsidRPr="005A2668" w:rsidRDefault="009E6881" w:rsidP="009E6881">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...24 lines deleted...]
-      <w:r w:rsidR="009024A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="090950FE" w14:textId="77777777" w:rsidR="009E6881" w:rsidRPr="005A2668" w:rsidRDefault="009E6881" w:rsidP="009E6881">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>III</w:t>
+      </w:r>
+      <w:r w:rsidR="00B3544A" w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="1A788493" w14:textId="77777777" w:rsidR="009E6881" w:rsidRPr="0022659B" w:rsidRDefault="009E6881" w:rsidP="009E6881">
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Informācijas izpaušanas un aizsardzības principi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4574E2CF" w14:textId="77777777" w:rsidR="009E6881" w:rsidRPr="005A2668" w:rsidRDefault="009E6881" w:rsidP="009E6881">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="1C82B71F" w14:textId="77777777" w:rsidR="009E6881" w:rsidRPr="0022659B" w:rsidRDefault="009E6881" w:rsidP="009E6881">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A4E0A86" w14:textId="77777777" w:rsidR="00580944" w:rsidRPr="005A2668" w:rsidRDefault="00580944" w:rsidP="00580944">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>Nodarbinātais aizsargā informāciju, kas viņam kļuvusi zināma, pildot amata pienākumus, un neizpauž to trešajām personām, izņemot gadījumus, kad informācijas izpaušana ir paredzēta normatīvajos aktos vai ietilpst nodarbinātā amata pienākumos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EF684D5" w14:textId="77777777" w:rsidR="00580944" w:rsidRPr="005A2668" w:rsidRDefault="00580944" w:rsidP="00580944">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>Nodarbinātais pēc civildienesta attiecību vai darba tiesisko attiecību izbeigšanās saglabā konfidencialitāti par informāciju, kas kļuvusi zināma, pildot amata pienākumus, un neizmanto šo informāciju personiska vai citas personas labuma gūšanai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1252A42B" w14:textId="0C80BD8C" w:rsidR="00580944" w:rsidRPr="005A2668" w:rsidRDefault="00580944" w:rsidP="00580944">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Publiskos izteikumos, kas saistīti ar amata pienākumiem vai aģentūras kompetenci, nodarbinātais pauž aģentūras viedokli tikai atbilstoši pilnvarojumam un, ja nepieciešams, iepriekš </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002731AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>saskaņo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> informāciju ar par komunikāciju atbildīgo struktūrvienību vai nodarbināto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0770AF5C" w14:textId="77777777" w:rsidR="00580944" w:rsidRPr="005A2668" w:rsidRDefault="00580944" w:rsidP="0088743D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>Ja nodarbinātais publiskā telpā pauž personisku viedokli par jautājumiem, kas var tikt saistīti ar aģentūras kompetenci, viņš skaidri nošķir personisko viedokli no aģentūras oficiālās nostājas un neizpauž ierobežotas pieejamības informāciju, personas datus vai citu aizsargājamu informāciju.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E2D6B64" w14:textId="59F942BB" w:rsidR="6995C552" w:rsidRPr="005A2668" w:rsidRDefault="6995C552" w:rsidP="6995C552">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76153498" w14:textId="02DB31F7" w:rsidR="1DC8AD7F" w:rsidRPr="005A2668" w:rsidRDefault="1DC8AD7F" w:rsidP="6995C552">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">IV. </w:t>
+      </w:r>
+      <w:r w:rsidR="003E4ED3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Nodarbināt</w:t>
+      </w:r>
+      <w:r w:rsidR="001B4360">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidR="3A6EDA3D" w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rīcība sociālajos tīklos un publiskajā telpā</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15BC58BA" w14:textId="41B57369" w:rsidR="6995C552" w:rsidRPr="005A2668" w:rsidRDefault="6995C552" w:rsidP="6995C552">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E34797A" w14:textId="77777777" w:rsidR="00F11FDB" w:rsidRPr="005A2668" w:rsidRDefault="00F11FDB" w:rsidP="00F11FDB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>Nodarbinātajam ir tiesības uz vārda brīvību, tostarp paust personisko viedokli sociālajos tīklos un citās publiskās platformās. Šīs tiesības īstenojamas, ievērojot tiesiskumu, lojalitāti valsts pārvaldei, cieņpilnu komunikāciju un pienākumu neapdraudēt aģentūras reputāciju un sabiedrības uzticēšanos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E254038" w14:textId="77777777" w:rsidR="00F11FDB" w:rsidRPr="005A2668" w:rsidRDefault="00F11FDB" w:rsidP="00F11FDB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Nodarbinātais publiskajā telpā, arī ārpus darba laika, atturas no rīcības vai izteikumiem, kas var radīt pamatotas šaubas par viņa objektivitāti, neitralitāti, profesionalitāti vai spēju godprātīgi pildīt amata pienākumus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="261D8AC6" w14:textId="41F4619A" w:rsidR="00F11FDB" w:rsidRPr="00C67F2C" w:rsidRDefault="00F11FDB" w:rsidP="00F56EED">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ja nodarbinātais sociālajos tīklos identificē sevi ar aģentūru, norāda amatu vai komentē jautājumus, kas saistīti ar aģentūras darbības jomu, </w:t>
+      </w:r>
+      <w:r w:rsidR="0B65E328" w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>viņam jāievēro atbildīga komunikācija un jāapzinās sava publiskā viedokļa iespējamā ietekme uz aģentūras reputāciju</w:t>
+      </w:r>
+      <w:r w:rsidR="13D34F39" w:rsidRPr="002731AF" w:rsidDel="00F56EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56618D18" w14:textId="77777777" w:rsidR="00F11FDB" w:rsidRPr="005A2668" w:rsidRDefault="00F11FDB" w:rsidP="00F11FDB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nodarbinātajam sociālajos tīklos un publiskajā telpā ir aizliegts: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776EB046" w14:textId="77777777" w:rsidR="00F11FDB" w:rsidRPr="005A2668" w:rsidRDefault="00F11FDB" w:rsidP="00F77B57">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="993" w:hanging="633"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">izpaust ierobežotas pieejamības informāciju, personas datus, komercnoslēpumu vai citu aizsargājamu informāciju; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C6D7679" w14:textId="77777777" w:rsidR="00F11FDB" w:rsidRPr="005A2668" w:rsidRDefault="00F11FDB" w:rsidP="00F77B57">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="993" w:hanging="633"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">paust aģentūras oficiālo viedokli bez pilnvarojuma; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E66E257" w14:textId="2E1878AB" w:rsidR="00F11FDB" w:rsidRPr="005A2668" w:rsidRDefault="00E52E71" w:rsidP="00F77B57">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="993" w:hanging="633"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">apzināti </w:t>
+      </w:r>
+      <w:r w:rsidR="00F11FDB" w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">izplatīt nepatiesu, maldinošu vai nepārbaudītu informāciju, kas var kaitēt aģentūras vai valsts pārvaldes reputācijai; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C05EA1E" w14:textId="77777777" w:rsidR="00F11FDB" w:rsidRPr="005A2668" w:rsidRDefault="00F11FDB" w:rsidP="00F77B57">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="993" w:hanging="633"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lietot aizskarošu, pazemojošu, diskriminējošu vai naidīgu komunikāciju; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59F33173" w14:textId="7BDA0AD7" w:rsidR="00F11FDB" w:rsidRPr="005A2668" w:rsidRDefault="00F11FDB" w:rsidP="00F77B57">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="993" w:hanging="633"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>risināt konfliktus ar kolēģiem, klientiem vai sadarbības partneriem veidā, kas neatbilst cieņpilnas komunikācijas principiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61BCFD97" w14:textId="77777777" w:rsidR="00F11FDB" w:rsidRPr="005A2668" w:rsidRDefault="00F11FDB" w:rsidP="00F11FDB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>Kritika par aģentūras vai valsts pārvaldes darbu ir pieļaujama, ja tā ir faktos balstīta, konstruktīva, samērīga un pausta korektā veidā, vienlaikus ievērojot informācijas aizsardzības un lojalitātes pienākumu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A596A84" w14:textId="77777777" w:rsidR="00F11FDB" w:rsidRPr="005A2668" w:rsidRDefault="00F11FDB" w:rsidP="0088743D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>Pirms informācijas publicēšanas nodarbinātais izvērtē, vai publicētais saturs var tikt uztverts kā aģentūras viedoklis, vai tas neietver aizsargājamu informāciju un vai tas nerada pamatotu kaitējuma risku aģentūras reputācijai vai sabiedrības uzticēšanās līmenim.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7543C1A3" w14:textId="77777777" w:rsidR="0008000E" w:rsidRPr="005A2668" w:rsidRDefault="0008000E" w:rsidP="00D52204">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CE8E60C" w14:textId="57511E32" w:rsidR="00965F11" w:rsidRPr="005A2668" w:rsidRDefault="39D35A34" w:rsidP="6995C552">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D52204">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidR="0546BCFD" w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="66B3358E" w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Nodarbinātā rīcība interešu konflikta</w:t>
+      </w:r>
+      <w:r w:rsidR="66B3358E" w:rsidRPr="00F41A9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> situācijā, amatu </w:t>
+      </w:r>
+      <w:r w:rsidR="01913705" w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>savienošana un attieksme pret dāvanām un viesmīlības piedāvājumiem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C4A5219" w14:textId="77777777" w:rsidR="005478C3" w:rsidRPr="005A2668" w:rsidRDefault="005478C3" w:rsidP="009E6881">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2ADA1C4C" w14:textId="76DEDF53" w:rsidR="00995D55" w:rsidRPr="005A2668" w:rsidRDefault="00995D55" w:rsidP="00995D55">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="733BC97B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>Nodarbinātais nepieļauj reālu, šķietamu vai iespējamu interešu konfliktu un nekavējoties informē tiešo vadītāju un</w:t>
+      </w:r>
+      <w:r w:rsidR="7AA4DC85" w:rsidRPr="733BC97B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Juridiskā departamenta Krāpšanas risku vadības nodaļu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="733BC97B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>par personiskām interesēm vai citiem apstākļiem, kas var radīt šaubas par viņa objektivitāti vai neitralitāti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C7C4C88" w14:textId="77777777" w:rsidR="00995D55" w:rsidRPr="005A2668" w:rsidRDefault="00995D55" w:rsidP="00995D55">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>Nodarbinātais atturas no dalības lēmuma sagatavošanā, pieņemšanā vai izpildē, ja pastāv apstākļi, kuru dēļ varētu tikt apšaubīta viņa objektivitāte, un rīkojas saskaņā ar aģentūras iekšējos normatīvajos aktos noteikto kārtību.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1790A45F" w14:textId="77777777" w:rsidR="00995D55" w:rsidRPr="005A2668" w:rsidRDefault="00995D55" w:rsidP="00995D55">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>Amatu savienošana, blakus darbs vai cita darbība ārpus aģentūras ir pieļaujama tikai tad, ja tā netraucē amata pienākumu izpildi, nerada interešu konfliktu un nekaitē aģentūras reputācijai, kā arī ir saskaņota normatīvajos aktos un aģentūras iekšējos noteikumos paredzētajā kārtībā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22FE955F" w14:textId="5F2A71DB" w:rsidR="00995D55" w:rsidRPr="005A2668" w:rsidRDefault="00995D55" w:rsidP="00995D55">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>Nodarbinātais atsakās no dāvanām, viesmīlības piedāvājumiem vai citiem labumiem, kas rada vai var radīt iespaidu, ka ar tiem tiek ietekmēta nodarbinātā rīcība, lēmums vai objektivitāte. Pieļaujami tikai normatīvajos aktos noteiktie izņēmumi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BB53495" w14:textId="18591C5C" w:rsidR="00995D55" w:rsidRPr="005A2668" w:rsidRDefault="00995D55" w:rsidP="00995D55">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Diplomātiskās dāvanas, dāvanas un cit</w:t>
+      </w:r>
+      <w:r w:rsidR="00E55FD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>us</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> labum</w:t>
+      </w:r>
+      <w:r w:rsidR="00E55FD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>us</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>, kas pieņemti, pildot valsts amatpersonas pienākumus un ir publiskas personas institūcijas īpašums, reģistrē, novērtē, izmanto un izpērk normatīvajos aktos noteiktajā kārtībā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11AEEE28" w14:textId="77777777" w:rsidR="00995D55" w:rsidRPr="005A2668" w:rsidRDefault="00995D55" w:rsidP="00995D55">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>Komunikācijā ar interešu pārstāvjiem nodarbinātais ievēro atklātību, vienlīdzīgu attieksmi, izsekojamību un interešu konflikta nepieļaušanu. Nodarbinātais dokumentē būtisku saziņu par publisku lēmumu ierosināšanu, izstrādi, pieņemšanu vai piemērošanu, ja šāda dokumentēšana ir paredzēta normatīvajos aktos vai aģentūras iekšējos noteikumos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EF32694" w14:textId="77777777" w:rsidR="00995D55" w:rsidRPr="005A2668" w:rsidRDefault="00995D55" w:rsidP="0088743D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>Nodarbinātais nenodrošina nepamatotas priekšrocības kādam interešu pārstāvim, nemaldina par savām pilnvarām, nepieņem no interešu pārstāvja dāvanas vai citus labumus un nepārstāv privātpersonu intereses valsts vai pašvaldību institūcijās veidā, kas nav savienojams ar amata pienākumiem vai var radīt interešu konfliktu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AD81374" w14:textId="77777777" w:rsidR="00D249B4" w:rsidRPr="005A2668" w:rsidRDefault="00D249B4" w:rsidP="00234322">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C78E1FB" w14:textId="09D4E97E" w:rsidR="009E6881" w:rsidRPr="005A2668" w:rsidRDefault="35F40537" w:rsidP="6995C552">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidR="00D7253B" w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="2999E600" w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="42891DEC" w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Demokrātisko principu un ētiskas rīcības ievērošana iestādē </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="348214DA" w14:textId="77777777" w:rsidR="009E6881" w:rsidRPr="005A2668" w:rsidRDefault="009E6881" w:rsidP="009E6881">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="254204F4" w14:textId="77777777" w:rsidR="00673B38" w:rsidRPr="005A2668" w:rsidRDefault="00673B38" w:rsidP="00673B38">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>Aģentūra savā darbībā ievēro demokrātiskas, tiesiskas un labas pārvaldības principus, nodrošinot taisnīgumu, vienlīdzīgu attieksmi, caurskatāmību, samērīgumu un sabiedrības interešu prioritāti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70C4D662" w14:textId="77777777" w:rsidR="00673B38" w:rsidRPr="005A2668" w:rsidRDefault="00673B38" w:rsidP="00673B38">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>Nodarbinātais rīkojas neatkarīgi un profesionāli, nepakļaujoties prettiesiskai vai neētiskai ietekmei un neietekmējot citus šādā veidā. Ja nodarbinātais saņem prettiesisku vai neētisku norādījumu, viņš informē tiešo vadītāju, augstāku vadītāju, ētikas kontaktpersonu vai ētikas komisiju.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A617453" w14:textId="658C2E5C" w:rsidR="00673B38" w:rsidRPr="005A2668" w:rsidRDefault="00673B38" w:rsidP="00673B38">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>Lēmumu pieņemšanā un darba procesos nodrošina vienlīdzīg</w:t>
+      </w:r>
+      <w:r w:rsidR="003C6B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> attieksm</w:t>
+      </w:r>
+      <w:r w:rsidR="003C6B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pret personām un institūcijām, nepieļaujot diskrimināciju, nepamatotas privilēģijas vai subjektīvu labvēlību.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17B85E69" w14:textId="77777777" w:rsidR="00673B38" w:rsidRPr="005A2668" w:rsidRDefault="00673B38" w:rsidP="00673B38">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>Aģentūra nodrošina atklātību pret sabiedrību un vienlīdzīgu piekļuvi informācijai un amatpersonām normatīvajos aktos noteiktajā apjomā. Nodarbinātie savlaicīgi un saprotami tiek informēti par būtiskiem lēmumiem un izmaiņām, kas ietekmē viņu pienākumus vai darba organizāciju.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="170A95D9" w14:textId="51C5ECF8" w:rsidR="00673B38" w:rsidRPr="005A2668" w:rsidRDefault="00673B38" w:rsidP="00673B38">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>Aģentūr</w:t>
+      </w:r>
+      <w:r w:rsidR="00B132E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veicina atklāt</w:t>
+      </w:r>
+      <w:r w:rsidR="00B132E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>, cieņpiln</w:t>
+      </w:r>
+      <w:r w:rsidR="00B132E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un profesionāl</w:t>
+      </w:r>
+      <w:r w:rsidR="00B132E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> diskusiju kultūr</w:t>
+      </w:r>
+      <w:r w:rsidR="00B132E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>. Atšķirīgu viedokļu paušana, ja tā ir korekta un argumentēta, tiek respektēta kā kvalitatīvas pārvaldības sastāvdaļa, nevis uztverta kā nelojalitāte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C23660D" w14:textId="3300AEF6" w:rsidR="00673B38" w:rsidRPr="005A2668" w:rsidRDefault="00673B38" w:rsidP="00673B38">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>Būtisku lēmumu pieņemšanā, ciktāl tas ir iespējams un samērīgi, nodrošina attiecīgo nodarbināto un struktūrvienību iesaist</w:t>
+      </w:r>
+      <w:r w:rsidR="0062292F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>, organizējot konsultācijas, apspriedes, darba grupas vai citas līdzdalības formas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="450EA763" w14:textId="77777777" w:rsidR="00673B38" w:rsidRPr="005A2668" w:rsidRDefault="00673B38" w:rsidP="00673B38">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>Vadītāji ar savu rīcību stiprina ētisku darba vidi, nodrošina pamatotu un izsekojamu lēmumu pieņemšanu, skaidru darba uzdevumu sadali, objektīvu novērtēšanu, savlaicīgu atgriezenisko saiti un cieņpilnu attieksmi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E385050" w14:textId="77777777" w:rsidR="00673B38" w:rsidRPr="005A2668" w:rsidRDefault="00673B38" w:rsidP="0088743D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>Nodarbinātais cenšas novērst prettiesisku vai neētisku rīcību, nepieļauj tās slēpšanu, noklusēšanu vai atbalstīšanu un informē par iespējamiem pārkāpumiem aģentūras noteiktajā kārtībā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14535649" w14:textId="77777777" w:rsidR="00E01779" w:rsidRPr="005A2668" w:rsidRDefault="00E01779" w:rsidP="00D52204">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C21EB83" w14:textId="40C7C166" w:rsidR="0058355C" w:rsidRPr="005A2668" w:rsidRDefault="0058355C" w:rsidP="0058355C">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022659B">
-        <w:rPr>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
         </w:rPr>
-        <w:t>II</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD4B1F" w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
         </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00D7253B" w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00B3544A" w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0022659B">
-        <w:rPr>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> Amata (darba) pienākumu izpildes principi </w:t>
-[...4 lines deleted...]
-        <w:ind w:firstLine="720"/>
+        <w:t xml:space="preserve"> Ētiskas uzvedības principi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C54D4E3" w14:textId="77777777" w:rsidR="009E6881" w:rsidRPr="005A2668" w:rsidRDefault="009E6881" w:rsidP="009E6881">
+      <w:pPr>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...65 lines deleted...]
-          <w:b/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0889900D" w14:textId="5E00486B" w:rsidR="00755AF4" w:rsidRPr="005A2668" w:rsidRDefault="00755AF4" w:rsidP="00755AF4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>Nodarbinātais attiecībās ar kolēģiem, klientiem, sadarbības partneriem un sabiedrību ievēro cieņu, pieklājību, atsaucību, profesionalitāti</w:t>
+      </w:r>
+      <w:r w:rsidR="3EF45488" w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="76EFB604" w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r w:rsidR="2F70E992" w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="178E741B" w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>iekļaujošu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> attieksmi</w:t>
+      </w:r>
+      <w:r w:rsidR="157BF86E" w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>, nepieļaujot diskrimināciju</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0022659B">
-[...104 lines deleted...]
-          <w:b/>
+    </w:p>
+    <w:p w14:paraId="206804D0" w14:textId="77777777" w:rsidR="00755AF4" w:rsidRPr="005A2668" w:rsidRDefault="00755AF4" w:rsidP="00755AF4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>Nodarbinātais sadarbojas ar kolēģiem, sniedz un saņem nepieciešamo palīdzību amata pienākumu izpildei, respektē citu nodarbināto tiesības, pienākumus un viedokli un neizmanto ļaunprātīgi citu kļūdas vai nezināšanu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="518D5AFB" w14:textId="77777777" w:rsidR="00755AF4" w:rsidRPr="005A2668" w:rsidRDefault="00755AF4" w:rsidP="00755AF4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>Nodarbinātais konfliktus vai domstarpības risina konstruktīvi, cieņpilni un pēc iespējas tuvāk to rašanās vietai, nepieciešamības gadījumā iesaistot tiešo vadītāju, personāla vadības speciālistu, ētikas kontaktpersonu vai Ētikas komisiju.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36E82A99" w14:textId="3C44E185" w:rsidR="00755AF4" w:rsidRPr="005A2668" w:rsidRDefault="00755AF4" w:rsidP="00755AF4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>Aģentūras darba vidē nav pieļaujams mobings, bosings, diskriminācija, aizskaršana, pazemošana, reputācijas graušana vai favorītisms. Terminu skaidrojums ietvert</w:t>
+      </w:r>
+      <w:r w:rsidR="00396373">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kodeksa pielikumā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03B6FA24" w14:textId="696E44E1" w:rsidR="00755AF4" w:rsidRPr="005A2668" w:rsidRDefault="00755AF4" w:rsidP="00755AF4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>Par mobingu, bosingu, favorītismu vai citu nepieņemamu rīcību nav uzskatāma tiesiska, profesionāla un pamatota vadība un darba organizācija, tostarp darba uzdevumu, termiņu un prioritāšu noteikšana vai maiņa, darba izpildes kontrole, objektīva darba rezultātu vērtēšana, konstruktīva kritika, kļūdu norādīšana, pienākums novērst nepilnības un ar darba vajadzībām pamatotu lēmumu pieņemšana, ja tā tiek īstenota samērīgi, cieņpilni, bez pazemošanas, diskriminācijas vai nepamatoti atšķirīgas attieksmes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25F74CFA" w14:textId="0E148C4A" w:rsidR="00755AF4" w:rsidRPr="00014EFA" w:rsidRDefault="00755AF4" w:rsidP="0061049F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00014EFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>Nodarbinātais ievēro lietišķu un cieņpilnu uzvedību un izskatu, kas atbilst valsts pārvaldes darba videi, amata pienākumiem, darba drošības un higiēnas prasībām. Ārējais tēls ir kārtīgs, profesionāls un situācijai piemērots, vienlaikus respektējot individuālo stilu un personisko izpausmi, ja tā ir savienojama ar darba vidi un amata pienākumiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B50E159" w14:textId="77777777" w:rsidR="00755AF4" w:rsidRPr="005A2668" w:rsidRDefault="00755AF4" w:rsidP="00755AF4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>Nodarbinātais aģentūras īpašumu, finanšu līdzekļus, informācijas tehnoloģijas un darba laiku izmanto saudzīgi, ekonomiski, lietderīgi un tikai darba vajadzībām, ja aģentūras iekšējie noteikumi neparedz citādi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08E1D499" w14:textId="74E778D8" w:rsidR="00755AF4" w:rsidRPr="005A2668" w:rsidRDefault="00755AF4" w:rsidP="00755AF4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="733BC97B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Neformālā telefoniskā, elektroniskā un klātienes komunikācijā ar klientiem, sadarbības partneriem un citām institūcijām nodarbinātais ievēro pieklājību, profesionalitāti, precizitāti, konfidencialitāti un </w:t>
+      </w:r>
+      <w:r w:rsidR="00D43867" w:rsidRPr="733BC97B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sniedz </w:t>
+      </w:r>
+      <w:r w:rsidRPr="733BC97B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>uz faktiem balstītu informāci</w:t>
+      </w:r>
+      <w:r w:rsidR="00881228" w:rsidRPr="733BC97B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>ju</w:t>
+      </w:r>
+      <w:r w:rsidRPr="733BC97B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0022659B">
-[...1551 lines deleted...]
-    <w:p w14:paraId="50503CBF" w14:textId="07A1999B" w:rsidR="005C13B5" w:rsidRDefault="005C13B5" w:rsidP="009E059F">
+    </w:p>
+    <w:p w14:paraId="513F00A5" w14:textId="4C9AC664" w:rsidR="00F878C8" w:rsidRPr="005A2668" w:rsidRDefault="00755AF4" w:rsidP="733BC97B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="733BC97B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>Nodarbinātais izvairās no pārlieku familiāras, emocionālas, aizskarošas vai citādi nepiemērotas saziņas un izvēlas saziņas stilu, formu un kanālu, kas atbilst situācijai, amata pienākumiem un aģentūras reputācijas interesēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50503CBF" w14:textId="1FF3E3C1" w:rsidR="005C13B5" w:rsidRPr="005A2668" w:rsidRDefault="005C13B5" w:rsidP="009E059F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>VI</w:t>
       </w:r>
-      <w:r w:rsidR="00FD4B1F">
-        <w:rPr>
+      <w:r w:rsidR="00D7253B" w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidR="00FD4B1F" w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>. Ētikas kontakt</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
+        <w:t>. Ētikas kontakt</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF2873" w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
         <w:t>persona</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26058051" w14:textId="77777777" w:rsidR="00403D5D" w:rsidRDefault="00403D5D" w:rsidP="009E059F">
+    <w:p w14:paraId="26058051" w14:textId="77777777" w:rsidR="00403D5D" w:rsidRPr="005A2668" w:rsidRDefault="00403D5D" w:rsidP="009E059F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53F98A3B" w14:textId="618932BE" w:rsidR="008F3592" w:rsidRDefault="008F3592" w:rsidP="008F3592">
-[...648 lines deleted...]
-    <w:p w14:paraId="1349E5BA" w14:textId="77777777" w:rsidR="00403D5D" w:rsidRDefault="00403D5D" w:rsidP="009E059F">
+    <w:p w14:paraId="7F1D69A4" w14:textId="7CDC12C9" w:rsidR="00715581" w:rsidRPr="005A2668" w:rsidRDefault="00715581" w:rsidP="00715581">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="733BC97B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>Ētikas kontaktpersona ir nodarbinātais, kurš sniedz konsultācijas ētikas jautājumos, palīdz veicināt vienotu izpratni par kodeksa piemērošanu un nodrošina sākotnēju iesniegumu virzību atbilstoši kodeksā noteiktajai kārtībai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="266AB197" w14:textId="46554BCC" w:rsidR="00715581" w:rsidRPr="005A2668" w:rsidRDefault="00715581" w:rsidP="00715581">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Ētikas kontaktpersonu apstiprina aģentūras direktors uz termiņu līdz trim gadiem, pirms tam noskaidrojot nodarbināto viedokli aptaujā. Aptauja var būt par konkrētu kandidātu vai par kontaktpersonai nepieciešamajām īpašībām un uzticēšanās kritērijiem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="662BAED1" w14:textId="77777777" w:rsidR="00715581" w:rsidRPr="005A2668" w:rsidRDefault="00715581" w:rsidP="00715581">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>Par ētikas kontaktpersonu nevar būt nodarbinātais, kura amats vai situācija konkrētajā jautājumā rada interešu konfliktu vai pamatotas šaubas par neitralitāti. Šādā gadījumā direktors nosaka aizvietotāju konkrētā jautājuma izskatīšanai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DE7446" w14:textId="77777777" w:rsidR="00715581" w:rsidRPr="005A2668" w:rsidRDefault="00715581" w:rsidP="00715581">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ētikas kontaktpersona: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="551F6DEE" w14:textId="77777777" w:rsidR="00715581" w:rsidRPr="005A2668" w:rsidRDefault="00715581" w:rsidP="00F77B57">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="993" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sniedz konfidenciālas konsultācijas par ētikas jautājumiem; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31C92EC2" w14:textId="77777777" w:rsidR="00715581" w:rsidRPr="005A2668" w:rsidRDefault="00715581" w:rsidP="00F77B57">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="993" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pieņem ziņojumus un sūdzības par iespējamiem kodeksa pārkāpumiem; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E13A684" w14:textId="1E620987" w:rsidR="00715581" w:rsidRPr="005A2668" w:rsidRDefault="00715581" w:rsidP="00F77B57">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="993" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="733BC97B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veic sākotnējo izvērtējumu, vai jautājums ir skatāms </w:t>
+      </w:r>
+      <w:r w:rsidR="000F6056" w:rsidRPr="733BC97B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">no </w:t>
+      </w:r>
+      <w:r w:rsidRPr="733BC97B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ētikas </w:t>
+      </w:r>
+      <w:r w:rsidR="000F6056" w:rsidRPr="733BC97B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">perspektīvas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="733BC97B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vai nododams citai kompetentai personai vai komisijai; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22E7C7DC" w14:textId="77777777" w:rsidR="00715581" w:rsidRPr="005A2668" w:rsidRDefault="00715581" w:rsidP="00F77B57">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="993" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ierosina aģentūras direktoram sasaukt Ētikas komisiju; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30EAF55A" w14:textId="77777777" w:rsidR="00715581" w:rsidRPr="005A2668" w:rsidRDefault="00715581" w:rsidP="00F77B57">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="993" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">apkopo anonimizētu informāciju par tipiskām ētikas dilemmām un mācību vajadzībām; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40D33A8A" w14:textId="77777777" w:rsidR="00715581" w:rsidRPr="005A2668" w:rsidRDefault="00715581" w:rsidP="00F77B57">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="993" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>veicina nodarbināto informēšanu un mācības par ētikas jautājumiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A5EB53B" w14:textId="7CEE5897" w:rsidR="00F77B57" w:rsidRDefault="00715581" w:rsidP="0088743D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="733BC97B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ja saņemtā informācija norāda uz iespējamu disciplinārpārkāpumu, trauksmes celšanas gadījumu, korupcijas risku, darba tiesību pārkāpumu, personas datu aizsardzības pārkāpumu vai citu jautājumu, kas nav izskatāms tikai </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE3ADF" w:rsidRPr="733BC97B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">no </w:t>
+      </w:r>
+      <w:r w:rsidRPr="733BC97B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ētikas </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE3ADF" w:rsidRPr="733BC97B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>perspektīvas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="733BC97B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>, ētikas kontaktpersona informāciju nodod izskatīšanai atbilstoši kompetencei, ievērojot konfidencialitāti un iesniedzēja aizsardzību.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457770AF" w14:textId="77777777" w:rsidR="0088743D" w:rsidRPr="0088743D" w:rsidRDefault="0088743D" w:rsidP="0088743D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0693992A" w14:textId="07057FC6" w:rsidR="006509C8" w:rsidRPr="005A2668" w:rsidRDefault="00D3593B" w:rsidP="6995C552">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
-          <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="7908A888" w14:textId="4944173C" w:rsidR="009E059F" w:rsidRDefault="009E059F" w:rsidP="009E059F">
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>IX</w:t>
+      </w:r>
+      <w:r w:rsidR="0546BCFD" w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="77AD764A" w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="47DC5579" w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Ētikas ko</w:t>
+      </w:r>
+      <w:r w:rsidR="77AD764A" w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>mi</w:t>
+      </w:r>
+      <w:r w:rsidR="47DC5579" w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>sija</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2836EBCF" w14:textId="4D357A7A" w:rsidR="6995C552" w:rsidRPr="005A2668" w:rsidRDefault="6995C552" w:rsidP="6995C552">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
-          <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022659B">
-[...42 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    </w:p>
+    <w:p w14:paraId="05D7FB4E" w14:textId="77777777" w:rsidR="005050C4" w:rsidRPr="005A2668" w:rsidRDefault="005050C4" w:rsidP="005050C4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>Ētikas komisija ir aģentūras ētikas uzraudzības mehānisms, kas nodrošina iespējamu kodeksa pārkāpumu objektīvu izvērtēšanu, konsultatīvu atbalstu sarežģītu ētikas dilemmu risināšanā un priekšlikumu sniegšanu ētiskas darba vides pilnveidei.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49D09D00" w14:textId="77777777" w:rsidR="005050C4" w:rsidRPr="005A2668" w:rsidRDefault="005050C4" w:rsidP="005050C4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>Ētikas komisiju izveido ar aģentūras direktora rīkojumu. Komisija var būt pastāvīga uz noteiktu termiņu vai izveidota konkrēta gadījuma izskatīšanai, ja tas nodrošina objektīvāku un samērīgāku izvērtēšanu. Komisijas sastāvā iekļauj vismaz trīs nodarbinātos ar atbilstošu kompetenci, ievērojot interešu konflikta nepieļaušanu, dzimumu līdzsvaru, struktūrvienību pārstāvību un uzticēšanās principu, ciktāl tas praktiski iespējams.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6323F5A5" w14:textId="77777777" w:rsidR="005050C4" w:rsidRPr="005A2668" w:rsidRDefault="005050C4" w:rsidP="005050C4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>Komisijas loceklis nepiedalās jautājuma izskatīšanā, ja pastāv personiska ieinteresētība, pakļautības attiecības vai citi apstākļi, kas var radīt pamatotas šaubas par viņa objektivitāti. Šādā gadījumā direktors nosaka citu komisijas locekli.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7593A350" w14:textId="77777777" w:rsidR="005050C4" w:rsidRPr="005A2668" w:rsidRDefault="005050C4" w:rsidP="005050C4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ētikas komisijas kompetencē ir: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BED353D" w14:textId="77777777" w:rsidR="005050C4" w:rsidRPr="005A2668" w:rsidRDefault="005050C4" w:rsidP="00F77B57">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="993" w:hanging="633"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">izvērtēt sūdzības un ziņojumus par iespējamiem kodeksa pārkāpumiem; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="162044B2" w14:textId="77777777" w:rsidR="005050C4" w:rsidRPr="005A2668" w:rsidRDefault="005050C4" w:rsidP="00F77B57">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="993" w:hanging="633"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">konstatēt kodeksa pārkāpuma esamību vai neesamību; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EF82AD7" w14:textId="7BAD1B52" w:rsidR="005050C4" w:rsidRPr="005A2668" w:rsidRDefault="005050C4" w:rsidP="00F77B57">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="993" w:hanging="633"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sniegt ieteikumus nodarbinātajam, vadītājam vai struktūrvienībai ētiskas rīcības nodrošināšanai; </w:t>
+      </w:r>
+      <w:r w:rsidR="005837CC" w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41907391" w14:textId="77777777" w:rsidR="005050C4" w:rsidRPr="005A2668" w:rsidRDefault="005050C4" w:rsidP="00F77B57">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="993" w:hanging="633"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">ieteikt samērīgus ētiskās ietekmēšanas vai preventīvus pasākumus; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DAE4615" w14:textId="77777777" w:rsidR="005050C4" w:rsidRPr="005A2668" w:rsidRDefault="005050C4" w:rsidP="00F77B57">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="993" w:hanging="633"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>izvērtēt, vai izskatāmajā jautājumā ir saskatāmas iespējama disciplinārpārkāpuma, trauksmes celšanas gadījuma, darba tiesisko attiecību pārkāpuma vai cita pārkāpuma pazīmes, un, ja nepieciešams, ierosināt jautājuma nodošanu izskatīšanai kompetentajai personai, komisijai vai struktūrvienībai normatīvajos aktos un aģentūras iekšējos normatīvajos aktos noteiktajā kārtībā;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01C38D9E" w14:textId="77777777" w:rsidR="005050C4" w:rsidRPr="005A2668" w:rsidRDefault="005050C4" w:rsidP="00F77B57">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="993" w:hanging="633"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">identificēt sistēmiskus riskus un sniegt priekšlikumus iekšējo procesu pilnveidei; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="461C8EC9" w14:textId="77777777" w:rsidR="005050C4" w:rsidRPr="005A2668" w:rsidRDefault="005050C4" w:rsidP="00F77B57">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="993" w:hanging="633"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>sagatavot anonimizētus skaidrojumus vai piemērus mācību vajadzībām.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="509E8B30" w14:textId="2EFB78CE" w:rsidR="005050C4" w:rsidRPr="005A2668" w:rsidRDefault="005050C4" w:rsidP="005050C4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="733BC97B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Komisija </w:t>
+      </w:r>
+      <w:r w:rsidR="008B1149" w:rsidRPr="733BC97B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>ne</w:t>
+      </w:r>
+      <w:r w:rsidRPr="733BC97B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>aizstā</w:t>
+      </w:r>
+      <w:r w:rsidR="008B1149" w:rsidRPr="733BC97B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>j</w:t>
+      </w:r>
+      <w:r w:rsidRPr="733BC97B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> disciplinārlietas izmeklēšanas komisiju, darba strīdu izskatīšanas kārtību, trauksmes celšanas mehānismu, personas datu aizsardzības pārkāpumu izvērtēšanas kārtību vai tiesībsargājošo iestāžu kompetenci.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D4E9CEE" w14:textId="77777777" w:rsidR="005050C4" w:rsidRPr="005A2668" w:rsidRDefault="005050C4" w:rsidP="005050C4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>Komisija ievēro objektivitāti, samērīgumu, konfidencialitāti, personas datu aizsardzību, nevainīguma prezumpciju, pušu uzklausīšanas principu un aizliegumu radīt nelabvēlīgas sekas personai, kura labā ticībā ziņojusi par iespējamu pārkāpumu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BE75742" w14:textId="5149A5B4" w:rsidR="005050C4" w:rsidRPr="005A2668" w:rsidRDefault="005050C4" w:rsidP="005050C4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nodarbinātajam, par kura rīcību ierosināta izvērtēšana, ir tiesības zināt izvērtējamās rīcības būtību, sniegt paskaidrojumu, iesniegt pierādījumus, lūgt uzklausīt citas personas un saņemt motivētu komisijas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A2668" w:rsidDel="00031621">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>lēmumu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>, ievērojot citu personu tiesības uz konfidencialitāti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="750B8878" w14:textId="5E87A533" w:rsidR="005050C4" w:rsidRPr="005A2668" w:rsidRDefault="005050C4" w:rsidP="005050C4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="733BC97B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>Komisija pieņem motivētu lēmumu, kurā norāda faktiskos apstākļus, piemērotās kodeksa normas, vērtējumu un ieteikumus. Par lēmumu</w:t>
+      </w:r>
+      <w:r w:rsidR="003B2D98" w:rsidRPr="733BC97B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="733BC97B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>rakstiski informē nodarbināto, kura rīcīb</w:t>
+      </w:r>
+      <w:r w:rsidR="008435F6" w:rsidRPr="733BC97B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="733BC97B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00860470" w:rsidRPr="733BC97B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>izvērtēta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="733BC97B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>, un iesniedzēju tādā apjomā, kas neizpauž aizsargājamu informāciju.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EB416E0" w14:textId="304F4D4A" w:rsidR="6995C552" w:rsidRPr="004C57B8" w:rsidRDefault="005050C4" w:rsidP="0088743D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="733BC97B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>Komisijas dokument</w:t>
+      </w:r>
+      <w:r w:rsidR="00860470" w:rsidRPr="733BC97B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>us</w:t>
+      </w:r>
+      <w:r w:rsidRPr="733BC97B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> glabā aģentūras noteiktajā kārtībā, nodrošinot piekļuves ierobežojumus un personas datu aizsardzību. Anonimizētu informāciju par komisijas praksi var izmantot mācībām un preventīvai komunikācijai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BDF6387" w14:textId="77777777" w:rsidR="00772406" w:rsidRPr="005A2668" w:rsidRDefault="00772406" w:rsidP="00772406">
+      <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AB65A73" w14:textId="329B5FD0" w:rsidR="005D408E" w:rsidRPr="005A2668" w:rsidRDefault="0EA7F097" w:rsidP="733BC97B">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
-          <w:szCs w:val="24"/>
-[...7 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="733BC97B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>X</w:t>
+      </w:r>
+      <w:r w:rsidR="3E762D2F" w:rsidRPr="733BC97B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="59A483BF" w:rsidRPr="733BC97B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Atbildība</w:t>
+      </w:r>
+      <w:r w:rsidR="2C88F033" w:rsidRPr="733BC97B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="59A483BF" w:rsidRPr="733BC97B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>par ēti</w:t>
+      </w:r>
+      <w:r w:rsidR="2C88F033" w:rsidRPr="733BC97B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>kas pārkāpumiem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D0016E9" w14:textId="77777777" w:rsidR="00772406" w:rsidRPr="005A2668" w:rsidRDefault="00772406" w:rsidP="0022659B">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="710B784E" w14:textId="343A266F" w:rsidR="00640DD2" w:rsidRPr="005A2668" w:rsidRDefault="00640DD2" w:rsidP="00640DD2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="733BC97B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>Par kodeksa ievērošanu ir atbildīgs katrs nodarbinātais. Vadītāji papildus ir atbildīgi par ētisku darba vidi savā struktūrvienībā, savlaicīgu konfliktu risināšanu un piemēru, ko viņi demonstrē ar savu rīcību.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60132E03" w14:textId="406CF14B" w:rsidR="00640DD2" w:rsidRPr="005A2668" w:rsidRDefault="00640DD2" w:rsidP="00640DD2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="733BC97B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>Par ētikas pārkāpumu uzskatāma nodarbinātā rīcība vai bezdarbība, kas neatbilst kodeksam, valsts pārvaldes vērtībām un ētikas pamatprincipiem vai sabiedrībā pieņemtām cieņpilnas un profesionālas uzvedības normām, ja tā ir saistīta ar darba vidi, amata pienākumu izpildi vai var ietekmēt aģentūras reputāciju.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AD915A9" w14:textId="77777777" w:rsidR="00640DD2" w:rsidRPr="005A2668" w:rsidRDefault="00640DD2" w:rsidP="00640DD2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>Iesniedzējam, kurš labā ticībā ziņo par iespējamu ētikas pārkāpumu, nodrošina identitātes aizsardzību, ciktāl tas iespējams konkrētajā situācijā, un aizsardzību pret nelabvēlīgām sekām ziņošanas dēļ. Apzināti nepatiesas informācijas sniegšana pati par sevi var tikt vērtēta kā ētikas pārkāpums vai cits pārkāpums.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5520D5CD" w14:textId="77777777" w:rsidR="00640DD2" w:rsidRPr="005A2668" w:rsidRDefault="00640DD2" w:rsidP="00640DD2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Ētikas pārkāpuma izvērtēšana neatbrīvo nodarbināto no disciplinārās, civiltiesiskās, administratīvās vai krimināltiesiskās atbildības, ja konkrētajā rīcībā konstatējamas attiecīga pārkāpuma pazīmes. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67B6F868" w14:textId="67B07966" w:rsidR="00640DD2" w:rsidRPr="005A2668" w:rsidRDefault="00640DD2" w:rsidP="00640DD2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Konstatējot ētikas pārkāpumu, Ētikas komisija, ņemot vērā pārkāpuma raksturu, sekas, nodarbinātā rīcības motīvus, iepriekšējo rīcību, sadarbību izvērtēšanas procesā un pārkāpuma novēršanas iespējas, </w:t>
+      </w:r>
+      <w:r w:rsidR="005D63B5" w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>piemēro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vienu vai vairākus samērīgus pasākumus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71648CF0" w14:textId="5036044B" w:rsidR="00640DD2" w:rsidRPr="005A2668" w:rsidRDefault="00640DD2" w:rsidP="00640DD2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="733BC97B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ētikas komisija </w:t>
+      </w:r>
+      <w:r w:rsidR="00D10504" w:rsidRPr="733BC97B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cita starpā var piemērot šādus </w:t>
+      </w:r>
+      <w:r w:rsidRPr="733BC97B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>pasākum</w:t>
+      </w:r>
+      <w:r w:rsidR="00D10504" w:rsidRPr="733BC97B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>us</w:t>
+      </w:r>
+      <w:r w:rsidRPr="733BC97B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="397FC741" w14:textId="77777777" w:rsidR="00640DD2" w:rsidRPr="005A2668" w:rsidRDefault="00640DD2" w:rsidP="00F77B57">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:hanging="774"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mutisks vai rakstisks skaidrojums un pārrunas; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="760BCA06" w14:textId="1339EFE9" w:rsidR="00640DD2" w:rsidRPr="005A2668" w:rsidRDefault="00640DD2" w:rsidP="00F77B57">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:hanging="774"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="733BC97B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rakstisks aizrādījums; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D5237F9" w14:textId="77777777" w:rsidR="00640DD2" w:rsidRPr="005A2668" w:rsidRDefault="00640DD2" w:rsidP="00F77B57">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:hanging="774"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pienākums atvainoties vai citādi novērst radītās sekas, ja tas ir iespējams un samērīgi; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="163A2599" w14:textId="61DAF366" w:rsidR="00640DD2" w:rsidRPr="005A2668" w:rsidRDefault="00640DD2" w:rsidP="00F77B57">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:hanging="774"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>mediācija vai strukturēta konflikta risināšana</w:t>
+      </w:r>
+      <w:r w:rsidR="00E05FB3" w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, nosakot </w:t>
+      </w:r>
+      <w:r w:rsidR="31BA4E21" w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>mediatoru</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FC125C3" w14:textId="77777777" w:rsidR="00640DD2" w:rsidRPr="005A2668" w:rsidRDefault="00640DD2" w:rsidP="00F77B57">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:hanging="774"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mācības, supervīzija, mentorings vai konsultācija; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FD2991C" w14:textId="706E210F" w:rsidR="00640DD2" w:rsidRPr="005A2668" w:rsidRDefault="00640DD2" w:rsidP="00F77B57">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:hanging="774"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">darba procesa, komunikācijas vai </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE3C7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>kompetenču</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pilnveide; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D4896E6" w14:textId="7BD1DD0C" w:rsidR="00640DD2" w:rsidRPr="005A2668" w:rsidRDefault="00640DD2" w:rsidP="00F77B57">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:hanging="774"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="733BC97B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vadītāja </w:t>
+      </w:r>
+      <w:r w:rsidR="00573B78" w:rsidRPr="733BC97B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">īstenota </w:t>
+      </w:r>
+      <w:r w:rsidR="001306A8" w:rsidRPr="733BC97B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nodarbinātā </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD0D59" w:rsidRPr="733BC97B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">papildu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="733BC97B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uzraudzība noteiktā termiņā; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34D1B339" w14:textId="5CE12835" w:rsidR="00640DD2" w:rsidRPr="005A2668" w:rsidRDefault="00640DD2" w:rsidP="00F77B57">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:hanging="774"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ieteikums vērtēt rīcību ikgadējā novērtēšanā, ja tas atbilst </w:t>
+      </w:r>
+      <w:r w:rsidR="00C26953" w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>ikgadējās</w:t>
+      </w:r>
+      <w:r w:rsidR="175FDDF8" w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">novērtēšanas kārtībai; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CD8211F" w14:textId="77777777" w:rsidR="00C32D96" w:rsidRDefault="00640DD2" w:rsidP="00F77B57">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:hanging="774"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>ierosinājums uzsākt disciplinārlietu vai citu normatīvajos aktos paredzētu procesu, ja pārkāpums ir būtisks vai atkārtots</w:t>
+      </w:r>
+      <w:r w:rsidR="003D2175">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BD557FD" w14:textId="5A3306DC" w:rsidR="00640DD2" w:rsidRPr="005A2668" w:rsidRDefault="008D6295" w:rsidP="00F77B57">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:hanging="774"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="733BC97B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ierosinājums </w:t>
+      </w:r>
+      <w:r w:rsidR="005A6477" w:rsidRPr="733BC97B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veikt nodarbinātā </w:t>
+      </w:r>
+      <w:r w:rsidR="00905323" w:rsidRPr="733BC97B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>rot</w:t>
+      </w:r>
+      <w:r w:rsidR="004A67E3" w:rsidRPr="733BC97B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>āciju u</w:t>
+      </w:r>
+      <w:r w:rsidR="00D5586A" w:rsidRPr="733BC97B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">z </w:t>
+      </w:r>
+      <w:r w:rsidR="002C6CEF" w:rsidRPr="733BC97B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>cit</w:t>
+      </w:r>
+      <w:r w:rsidR="00023C8F" w:rsidRPr="733BC97B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>as str</w:t>
+      </w:r>
+      <w:r w:rsidR="007A658A" w:rsidRPr="733BC97B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>uktū</w:t>
+      </w:r>
+      <w:r w:rsidR="00D44518" w:rsidRPr="733BC97B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>rvienī</w:t>
+      </w:r>
+      <w:r w:rsidR="00724D83" w:rsidRPr="733BC97B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>bas</w:t>
+      </w:r>
+      <w:r w:rsidR="007B5AE5" w:rsidRPr="733BC97B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> līdzv</w:t>
+      </w:r>
+      <w:r w:rsidR="008422A9" w:rsidRPr="733BC97B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>ērtīg</w:t>
+      </w:r>
+      <w:r w:rsidR="00B43A29" w:rsidRPr="733BC97B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">u </w:t>
+      </w:r>
+      <w:r w:rsidR="000B3922" w:rsidRPr="733BC97B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>amat</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE31E8" w:rsidRPr="733BC97B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="00730499" w:rsidRPr="733BC97B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>vietu</w:t>
+      </w:r>
+      <w:r w:rsidR="00D51111" w:rsidRPr="733BC97B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="729D6D48" w14:textId="77777777" w:rsidR="00640DD2" w:rsidRPr="005A2668" w:rsidRDefault="00640DD2" w:rsidP="00640DD2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>Ētikas komisijas ieteikumi paši par sevi nav disciplinārsods. Disciplinārsodu vai citus tiesiskus ierobežojumus piemēro tikai normatīvajos aktos un aģentūras iekšējos noteikumos noteiktajā kārtībā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02469815" w14:textId="1EB39D01" w:rsidR="00BA2A93" w:rsidRPr="004C57B8" w:rsidRDefault="00640DD2" w:rsidP="00C67F2C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6198"/>
+        </w:tabs>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00BA2A93" w:rsidRPr="004C57B8" w:rsidSect="00C9454D">
+          <w:headerReference w:type="default" r:id="rId7"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="1135" w:right="1133" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidRPr="733BC97B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>Aģentūra regulāri veicina kodeksa iedzīvināšanu praksē, tostarp nodrošina jaun</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD6087" w:rsidRPr="733BC97B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="733BC97B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nodarbināt</w:t>
+      </w:r>
+      <w:r w:rsidR="009E35AB" w:rsidRPr="733BC97B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="733BC97B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> iepazīstināšanu ar kodeksu, periodiskas mācības, anonimizētu gadījumu skaidrojumus, vadītāju atbalstu un kodeksa aktualizēšanu pēc nepieciešamības, bet ne retāk kā reizi trijos gados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4562618D" w14:textId="11DB6EEA" w:rsidR="00BA2A93" w:rsidRPr="005A2668" w:rsidRDefault="00B4121F" w:rsidP="00B4121F">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2668">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Pielikums. Terminu skaidrojumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="204EAB21" w14:textId="77777777" w:rsidR="005A2668" w:rsidRPr="005A2668" w:rsidRDefault="005A2668" w:rsidP="00B4121F">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C3BF589" w14:textId="6C617D98" w:rsidR="001D0F9A" w:rsidRPr="00DC39BB" w:rsidRDefault="001D0F9A" w:rsidP="00DC39BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="142" w:hanging="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:b/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>2</w:t>
-[...10 lines deleted...]
-      <w:r w:rsidR="00DF35CF" w:rsidRPr="005A600B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mobings </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC39BB" w:rsidRPr="00C67F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>ir sistemātiska, ilgstoša un naidīga vai nepieļaujama psiholoģiska ietekmēšana darba vidē, ko pret nodarbināto īsteno viena vai vairākas personas un kuras mērķis vai sekas ir personas cieņas aizskaršana, psiholoģiski nelabvēlīgas darba vides radīšana, personas izolēšana no kolektīva, darba pienākumu izpildes apgrūtināšana vai nodarbinātā izstumšana no darba tiesiskajām attiecībām. Mobingu raksturo atkārtotu darbību kopums un sistemātiskums. Atsevišķs konflikts, vienreizēja aizskaroša rīcība vai atšķirīgs viedoklis pats par sevi nav uzskatāms par mobingu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71B6555D" w14:textId="151F61BD" w:rsidR="00595024" w:rsidRPr="00881BC9" w:rsidRDefault="0072100A" w:rsidP="733BC97B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="142" w:hanging="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="733BC97B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bosings </w:t>
+      </w:r>
+      <w:r w:rsidR="00881BC9" w:rsidRPr="733BC97B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ir mobinga paveids, ko īsteno darba devējs, iestādes vadītājs, tiešais vadītājs vai cita hierarhiski </w:t>
+      </w:r>
+      <w:r w:rsidR="002D026B" w:rsidRPr="733BC97B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">augstāka </w:t>
+      </w:r>
+      <w:r w:rsidR="00881BC9" w:rsidRPr="733BC97B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>persona, izmantojot dienesta vai amata stāvokli pretēji labas pārvaldības, vienlīdzīgas attieksmes un labas ticības principiem. Bosings var izpausties kā nepamatota darba uzdevumu nedošana vai atņemšana, nesamērīga kontrole, informācijas nepieejamības radīšana, nepamatota izolēšana no darba procesiem, sistemātiska pazemošana, nepamatota kritika, nesamērīga darba slodzes palielināšana vai citu nelabvēlīgu darba apstākļu radīšana.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3588229D" w14:textId="0853DD93" w:rsidR="00E5797B" w:rsidRPr="003D36A6" w:rsidRDefault="008C100E" w:rsidP="00396373">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="142" w:hanging="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Diskriminācija</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C100E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C47464" w:rsidRPr="00C47464">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>ir aizliegta atšķirīga attieksme pret personu, kuras pamatā ir personas aizsargājama pazīme, tostarp dzimums, rase, ādas krāsa, vecums, invaliditāte, reliģiskā, politiskā vai cita pārliecība, etniskā vai sociālā izcelsme, tautība, seksuālā orientācija, ģimenes vai mantiskais stāvoklis vai citi apstākļi.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C47464">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D36A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>Diskriminācija var izpausties kā tieša diskriminācija, netieša diskriminācija, personas aizskaršana vai norādījums diskriminēt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01F6379B" w14:textId="352C0747" w:rsidR="00E5797B" w:rsidRPr="003D36A6" w:rsidRDefault="005A6709" w:rsidP="0088743D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C57B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tieša diskriminācija </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D36A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>pastāv, ja salīdzināmā situācijā attieksme pret personu saistībā ar aizsargājamu pazīmi ir, bija vai var būt mazāk labvēlīga nekā pret citu personu</w:t>
+      </w:r>
+      <w:r w:rsidR="00E5797B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="007D2040" w:rsidRPr="005A600B">
-[...14 lines deleted...]
-      <w:r w:rsidR="00412586">
+    </w:p>
+    <w:p w14:paraId="7D7F8A55" w14:textId="77777777" w:rsidR="00E5797B" w:rsidRPr="003D36A6" w:rsidRDefault="00E075DB" w:rsidP="0088743D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C57B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Netieša diskriminācija </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D36A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>pastāv, ja šķietami neitrāls noteikums, kritērijs vai prakse rada vai var radīt nelabvēlīgas sekas personai vai personu grupai saistībā ar aizsargājamu pazīmi, izņemot gadījumu, kad tas ir objektīvi pamatots ar tiesisku mērķi un izraudzītie līdzekļi ir samērīgi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CBAA91D" w14:textId="77777777" w:rsidR="00705480" w:rsidRDefault="00707179" w:rsidP="00705480">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="142" w:hanging="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00707179">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Pazemošana</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D36A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ir </w:t>
+      </w:r>
+      <w:r w:rsidR="0008585F" w:rsidRPr="0008585F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>personas cieņu aizskaroša rīcība vai attieksme, kas noniecina personas profesionālo kompetenci, autoritāti vai pašcieņu. Pazemošana var izpausties kā izsmiekls, nievājoši vai aizskaroši izteikumi, publiska kaunināšana, aizvainojoši salīdzinājumi, nepamatota vainošana vai cita personas cieņu aizskaroša rīcība.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55CD6BAE" w14:textId="6D35AB4C" w:rsidR="00BD290E" w:rsidRPr="00705480" w:rsidRDefault="00BD290E" w:rsidP="00705480">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="142" w:hanging="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00705480">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Personas aizskaršana </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00705480">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ir personas pakļaušana nevēlamai rīcībai, kuras mērķis vai sekas ir personas cieņas aizskaršana un iebiedējošas, naidīgas, pazemojošas, degradējošas vai aizskarošas vides radīšana. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A0210B0" w14:textId="65E36BE1" w:rsidR="00396373" w:rsidRDefault="00396373" w:rsidP="00C67F2C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="142" w:hanging="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D36A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Reputācijas graušana</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00396373">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00191FA1">
-[...11 lines deleted...]
-      <w:r w:rsidR="00412586">
+      <w:r w:rsidR="00897991" w:rsidRPr="00897991">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>ir apzināta nepatiesas, maldinošas, nepārbaudītas vai nepamatoti negatīvas informācijas izplatīšana par nodarbināto, amatpersonu, iestādi vai sadarbības partneri, ja šāda rīcība var kaitēt personas profesionālajai reputācijai, uzticamībai, dienesta attiecībām vai iestādes reputācijai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0A405D" w14:textId="225A2D41" w:rsidR="00A400C3" w:rsidRPr="003D36A6" w:rsidRDefault="00A400C3" w:rsidP="003D36A6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="142" w:hanging="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D36A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>komisijas sastāvu nosaka</w:t>
-[...23 lines deleted...]
-    <w:p w14:paraId="6866918F" w14:textId="3627DE97" w:rsidR="00653FE9" w:rsidRDefault="00B17BAA" w:rsidP="006509C8">
+        <w:t>Favorītisms</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A400C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA508A" w:rsidRPr="00DA508A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>ir nepamatoti privileģējoša vai īpaši labvēlīga attieksme pret konkrētu nodarbināto bez objektīva un ar dienesta pienākumu izpildi saistīta pamata</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A400C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Favorītisms </w:t>
+      </w:r>
+      <w:r w:rsidR="00F9261E" w:rsidRPr="00F9261E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>var izpausties darba pienākumu sadalē, darba slodzes noteikšanā, darba izpildes novērtēšanā, profesionālās pilnveides iespēju piešķiršanā, informācijas pieejamībā, atalgojuma noteikšanā vai citu priekšrocību piešķiršanā, tādējādi radot nevienlīdzīgu attieksmi un mazinot uzticēšanos iestādei un tās darbības objektivitātei.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EAE6AEE" w14:textId="3E66EABB" w:rsidR="6995C552" w:rsidRPr="005A2668" w:rsidRDefault="6995C552" w:rsidP="6995C552">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="6198"/>
         </w:tabs>
-        <w:ind w:firstLine="720"/>
-[...25 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...16 lines deleted...]
-      <w:headerReference w:type="default" r:id="rId11"/>
+    </w:p>
+    <w:p w14:paraId="036BA314" w14:textId="2CD57D61" w:rsidR="6995C552" w:rsidRPr="005A2668" w:rsidRDefault="6995C552" w:rsidP="6995C552">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6198"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="650CF988" w14:textId="05343AF5" w:rsidR="6995C552" w:rsidRPr="005A2668" w:rsidRDefault="6995C552" w:rsidP="6995C552">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F383305" w14:textId="0C91AFE2" w:rsidR="6995C552" w:rsidRPr="005A2668" w:rsidRDefault="6995C552" w:rsidP="6995C552">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6198"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="6995C552" w:rsidRPr="005A2668" w:rsidSect="00C9454D">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1135" w:right="1133" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4DA064D8" w14:textId="77777777" w:rsidR="003D6F92" w:rsidRDefault="003D6F92" w:rsidP="00C168AC">
+    <w:p w14:paraId="79608F7E" w14:textId="77777777" w:rsidR="00C23753" w:rsidRDefault="00C23753" w:rsidP="00C168AC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="29CF21EA" w14:textId="77777777" w:rsidR="003D6F92" w:rsidRDefault="003D6F92" w:rsidP="00C168AC">
+    <w:p w14:paraId="78458FED" w14:textId="77777777" w:rsidR="00C23753" w:rsidRDefault="00C23753" w:rsidP="00C168AC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="BA"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="793E537F" w14:textId="77777777" w:rsidR="003D6F92" w:rsidRDefault="003D6F92" w:rsidP="00C168AC">
+    <w:p w14:paraId="2D465FD6" w14:textId="77777777" w:rsidR="00C23753" w:rsidRDefault="00C23753" w:rsidP="00C168AC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="554BDA95" w14:textId="77777777" w:rsidR="003D6F92" w:rsidRDefault="003D6F92" w:rsidP="00C168AC">
+    <w:p w14:paraId="06E819BC" w14:textId="77777777" w:rsidR="00C23753" w:rsidRDefault="00C23753" w:rsidP="00C168AC">
       <w:r>
         <w:continuationSeparator/>
-      </w:r>
-[...80 lines deleted...]
-        <w:t xml:space="preserve"> Lobētājs ir fiziska persona vai privāto tiesību juridiska persona, kas, savu vai citu privātpersonu interešu vadīta, par atlīdzību vai bez tas veic lobēšanu – apzināti un sistemātiski komunicē ar publiskās varas subjektiem nolūkā ietekmēt lēmumu pieņemšanas procesu noteiktu privātpersonu interešu īstenošanai.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7AC504BD" w14:textId="77777777" w:rsidR="008B094F" w:rsidRDefault="008B094F">
+  <w:p w14:paraId="7AC504BD" w14:textId="77777777" w:rsidR="008B094F" w:rsidRPr="00C67F2C" w:rsidRDefault="008B094F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00C67F2C">
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00C67F2C">
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00C67F2C">
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="009426DF">
-[...1 lines deleted...]
-        <w:noProof/>
+    <w:r w:rsidR="009426DF" w:rsidRPr="00C67F2C">
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00C67F2C">
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7353D266" w14:textId="77777777" w:rsidR="008B094F" w:rsidRDefault="008B094F">
+  <w:p w14:paraId="7353D266" w14:textId="77777777" w:rsidR="008B094F" w:rsidRPr="00C67F2C" w:rsidRDefault="008B094F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="002E4EC4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FDC0479A"/>
+    <w:lvl w:ilvl="0" w:tplc="6FC66DE8">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="C164AC04">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="A348A9DA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="BFC6AD0A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="F04E7F54">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="19A4F7F0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="7B420598">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FAA64C96">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="9476DAAE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="06B79465"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6FC66514"/>
+    <w:lvl w:ilvl="0" w:tplc="44C248C6">
+      <w:start w:val="8"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="50DEB206">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="3022E6F8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="498C0FCE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="9D52F704">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="2104FA70">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="31A2A33A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="814CE4C0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="362ED8CA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0F817BAB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2924BF4E"/>
+    <w:lvl w:ilvl="0" w:tplc="0426000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0426000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0426000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="123B6793"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="510CBA72"/>
+    <w:lvl w:ilvl="0" w:tplc="55D2E9CA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="91D290D2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="30083250">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="AA3A1E4C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="C39E1796">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="5B925298">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="25348BE2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="E918D258">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FE3CDCA8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="14EB5207"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="610C78A2"/>
+    <w:lvl w:ilvl="0" w:tplc="6D92E2D0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="EF58C572">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="475AB952">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="048265A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="17C67B34">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0F2434AA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="DEAA9CFA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="CAACC3C2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="86C47EEE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1687A5DA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3B6C041A"/>
+    <w:lvl w:ilvl="0" w:tplc="B734B466">
+      <w:start w:val="11"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="5B58B36C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="CC161DD8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="3F5C0910">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="E5FC7A58">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="E9DC322A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="BB0A01EC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="12E42846">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="57DC0C8E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="18277AF8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="88582F7A"/>
+    <w:lvl w:ilvl="0" w:tplc="E3E20B90">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="F708B296">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="9968A6C2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="E640B310">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="2486778A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="8278AB16">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="E1DC4F20">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="F6AE2046">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="7CE6176E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="18E2723A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B4EA22EA"/>
+    <w:lvl w:ilvl="0" w:tplc="CE787742">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="830E3BC2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="E41A5216">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="9E78E6CA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="8B0CD596">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="766C82C8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="BE568930">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="6A3A9E26">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="8E1EA69A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1A637DDF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="918E7166"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="20F0AF70"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="74762D20"/>
+    <w:lvl w:ilvl="0" w:tplc="9E40980A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="2CAACDF6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="D59A2790">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="1D4896E2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="E2EAEA24">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="11FC6BE0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="DC2AAF60">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="89063666">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="5DE46844">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2290A8F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="88A6D504"/>
+    <w:lvl w:ilvl="0" w:tplc="B26C4D44">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="B6125016">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="B06C966E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="A00A1702">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="1D64078A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="88627F9E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="70D4EB50">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="DEAE469E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="8180910C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="24DE1EC8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="41C699B4"/>
+    <w:lvl w:ilvl="0" w:tplc="0426000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0426000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0426000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="252A09D9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1542DAEA"/>
+    <w:lvl w:ilvl="0" w:tplc="CF34A6B0">
+      <w:start w:val="13"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="52749EFA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="7CC4F53E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="E68078D8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="5FBE66A2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="BDC24C22">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="1E7CC898">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="EEB2E89E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="A49C9EBC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2704D3F5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="410A6A12"/>
+    <w:lvl w:ilvl="0" w:tplc="9C3AE596">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="374017DA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="89F0233A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="D38640A4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="4E18681A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="3E525660">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="173EFF2A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="B62E87D0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="B9FEF6C6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="286283DA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6366D12A"/>
+    <w:lvl w:ilvl="0" w:tplc="CDE8EDA8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="07549EDE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="59BACF7A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="1F545294">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="61FC7E58">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="5336C338">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="BD088DA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FEFEDE72">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="561E2E02">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B36B7C8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="44861F96"/>
+    <w:lvl w:ilvl="0" w:tplc="0622B554">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="E77C0A2E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="C1AA0C0C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="792E4C28">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="25209908">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="2CF07FC0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="6122AAA4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="03E49392">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="BF6E5DC4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B941273"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E3A8408E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3087F0DE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="41A25968"/>
+    <w:lvl w:ilvl="0" w:tplc="42D8E042">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="D9DC4BFE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="A3A0BE66">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="D96215CA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="5E5422BC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FCFAA2C8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="4E1E665E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="8DBAA056">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="A802E486">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31532C0A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3B5CAC30"/>
+    <w:lvl w:ilvl="0" w:tplc="427CFA88">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="DDCA392A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="8E7CA578">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="8A2ACFF0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="E8AE2254">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="6D886798">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="B61E1F50">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="AAB2E0E4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="40DE0F20">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32EB12B8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0426001F"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36FEECA6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EE7EEBC2"/>
+    <w:lvl w:ilvl="0" w:tplc="09DA559A">
+      <w:start w:val="7"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="8B3C0340">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08DE7086">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="3DF8E684">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0F5EF0B6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="26B0B700">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0AD4B04E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0FF821C2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="919A33F0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38751D3B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DB247CC6"/>
+    <w:lvl w:ilvl="0" w:tplc="5616FD72">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="CA300D06">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="F9DAADF2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="BD0887E6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="01E029F4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="F580BE46">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="F63AAFAA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="B2D4FF70">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="1DC67BAA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C70642F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A3EC359C"/>
     <w:lvl w:ilvl="0" w:tplc="04260011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
@@ -3207,51 +6125,2470 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D875F56"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B2FE4E52"/>
+    <w:lvl w:ilvl="0" w:tplc="FA18F3A6">
+      <w:start w:val="9"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="A9244F60">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="9B382FB2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="1374CF6A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="90D0F618">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="B95A4482">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="9AE86112">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="8488EC54">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="F1C46E0E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="442ABBBF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E12E664A"/>
+    <w:lvl w:ilvl="0" w:tplc="925094C2">
+      <w:start w:val="11"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="777A174A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="DE3E816A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="5808AC5A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="94BEBBAA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="22AA3C34">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="2A126A54">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="6EFC3836">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="DA06C2A0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44A361A9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3E083AE2"/>
+    <w:lvl w:ilvl="0" w:tplc="480079CC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FD30CEC0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="12E8B01C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="B9663348">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="CE8C52C8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="2E74876C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="AE86F616">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="30BE4D74">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="D41495F6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46817862"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="67B02D72"/>
+    <w:lvl w:ilvl="0" w:tplc="C6B20D1C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1004" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1724" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2444" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0426000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3164" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3884" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4604" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0426000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5324" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6044" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6764" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="471E0708"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="38A44E26"/>
+    <w:lvl w:ilvl="0" w:tplc="898C296E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="C67E7DD4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="CF462B34">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="F1C83A44">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="B7DC0B0C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="4678CF6C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="10FA89DA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="F32ED3CE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="4462B9FA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47E9339E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7DC09BDE"/>
+    <w:lvl w:ilvl="0" w:tplc="0D40C0AE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="5248F59E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="71BEF874">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="3578AAB2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="E46EE5AA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="29D8B08A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="3DF8CCCC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="2526880C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="C6D8D92A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E1A8DF6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0426001F"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F802FB8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F13AC614"/>
+    <w:lvl w:ilvl="0" w:tplc="97FE7058">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="4A1A5A1E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="98FC81CE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="36560314">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="781A1004">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="E56E491A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="F80467B6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="46103A06">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="509ABCBE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5849CC47"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="19BCCB20"/>
+    <w:lvl w:ilvl="0" w:tplc="3AB46802">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="99F4D2B8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="63F082E4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="DB76E3E0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="CE3EBDFC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="176CEBE6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="70D61B16">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="64D0120E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="1284AAC6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="586433B2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C92C2D40"/>
+    <w:lvl w:ilvl="0" w:tplc="0426000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0426000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0426000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59AC90EF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C6847332"/>
+    <w:lvl w:ilvl="0" w:tplc="BF86FF1E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="D5943426">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="1F401CB4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="7B7A64A2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="15B076EA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="8E246214">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="F452A29C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="AE7A10F8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="39665218">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59B64345"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="60844056"/>
+    <w:lvl w:ilvl="0" w:tplc="B90ECC32">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="19181B7E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0DC8FE62">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="8D4C0742">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="D8A6D414">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="7C869DD4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="592EB2C6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="D666B4C0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="CD04BB4C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B606B11"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="240AEAB6"/>
+    <w:lvl w:ilvl="0" w:tplc="D2D61AA2">
+      <w:start w:val="13"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0E1A54D8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="5DA619DE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="B02278DC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="200A6C82">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="3E74457C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0BB0C484">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="910C0408">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="002CDB50">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D6114A0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="03B6CD80"/>
+    <w:lvl w:ilvl="0" w:tplc="0426000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0426000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0426000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5DB53C22"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="612C32AC"/>
+    <w:lvl w:ilvl="0" w:tplc="3EACA550">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="8138D50E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="273C89C6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="F816226E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="1CE61DF0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="075E0E18">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="F7F893A0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="09789944">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="509E5746">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63F12B41"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="53C4ED4C"/>
+    <w:lvl w:ilvl="0" w:tplc="341A24CA">
+      <w:start w:val="10"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="D99A756A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="D53E3958">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="3740E562">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="7A047E00">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="69E26E30">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="8C50512A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="4BE2A3CA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="15129D14">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="666073E1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A724B708"/>
+    <w:lvl w:ilvl="0" w:tplc="4872A1A0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FE222B76">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="A5368010">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="7E529662">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="BD1441E8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="CFEE9E5E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="1116EFF6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="5D1A280E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="18D4CAF2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="669CB3A8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EC4CC492"/>
+    <w:lvl w:ilvl="0" w:tplc="9AEA9E5A">
+      <w:start w:val="7"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="4E4871FA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C6AB208">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="81FAD40C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="85A45E70">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="7A00E908">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="6E02BE34">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="55668754">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="128259D2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="685CD912"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4CA4B2BA"/>
+    <w:lvl w:ilvl="0" w:tplc="24F8BC8E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="2808134A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="7E90E812">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="9392E54E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="9EBC1908">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="C20E1C60">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0DA6E8B6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="210E7482">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="14EE3D22">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B2B571B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="16702808"/>
+    <w:lvl w:ilvl="0" w:tplc="3064E99C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="9C8E648E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="043CD600">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="6804F04E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="624ED4C4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="1BCA6046">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="ED94F2B6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="DA6C10FC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="EA08FDA6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="702D451F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="17545730"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="714C0993"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6FB288D0"/>
+    <w:lvl w:ilvl="0" w:tplc="12D28604">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="D5802706">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="9EE2E230">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="030C3288">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C4ACC64">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="C2328372">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0F6E3472">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="6A90802C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="B7A24FC0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73710497"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="57F00E7E"/>
+    <w:lvl w:ilvl="0" w:tplc="5B4612E6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="7E527C4E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="5CC66DBE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="81D424D0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="B3E28414">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="8D3EE808">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="03145460">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="7B18BF0E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="120E22AE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="741383AA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8C762BE6"/>
+    <w:lvl w:ilvl="0" w:tplc="7FB6DA02">
+      <w:start w:val="16"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="2AA8D2F6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="D03284F8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="A40E4C86">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="330CA0A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="AD4E0718">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="7C96E314">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="07E2C97C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="2E52552C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="744E15D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AED47DEC"/>
     <w:lvl w:ilvl="0" w:tplc="04260011">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
@@ -3296,449 +8633,1731 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1324314616">
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C7DD02B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="24DEC5FE"/>
+    <w:lvl w:ilvl="0" w:tplc="532413F0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="5BB23BD6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="DB3C069C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="DA22C7E2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="DC9CE142">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="4ECA2672">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="5504030C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="28F213A8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="7D661E66">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C7FE33A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B6FC7F3A"/>
+    <w:lvl w:ilvl="0" w:tplc="425C315E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="52A642C2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="904424E6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="152EFF8A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="F8428202">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="EA2644DA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="D40EB432">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="65C25E22">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="9738E260">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1020858245">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1059551100">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1133014932">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1156534197">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1180386696">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1235819705">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1248464200">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1261178509">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1313212471">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1324314616">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1330060354">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="147282130">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1491750351">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1559391819">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1570115177">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1570573148">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1663268088">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1703825791">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1823160873">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="2090300455">
+  <w:num w:numId="20" w16cid:durableId="1842816024">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1848446013">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1850018178">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1878927050">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1922636818">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1940137365">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1960331942">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1998805486">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="2038315345">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="2061633711">
     <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="2090300455">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="2120298918">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="242765079">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="281497042">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="303660433">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="326834239">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="35009005">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="400754245">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="434398964">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="477458873">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="521207959">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="639265171">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="682514727">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="695615333">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="702094145">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="45" w16cid:durableId="745036621">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="46" w16cid:durableId="751438138">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="47" w16cid:durableId="78917012">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="48" w16cid:durableId="856503645">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="49" w16cid:durableId="942806862">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="50" w16cid:durableId="969021475">
+    <w:abstractNumId w:val="20"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009E6881"/>
-    <w:rsid w:val="0000617F"/>
-    <w:rsid w:val="00011378"/>
+    <w:rsid w:val="00001606"/>
+    <w:rsid w:val="00002502"/>
+    <w:rsid w:val="000034E0"/>
+    <w:rsid w:val="00003C6D"/>
+    <w:rsid w:val="00007402"/>
+    <w:rsid w:val="000110BC"/>
+    <w:rsid w:val="000121A9"/>
     <w:rsid w:val="00012699"/>
+    <w:rsid w:val="00014A42"/>
+    <w:rsid w:val="00014EFA"/>
+    <w:rsid w:val="000165E2"/>
+    <w:rsid w:val="0002218D"/>
     <w:rsid w:val="00023A66"/>
+    <w:rsid w:val="00023C8F"/>
+    <w:rsid w:val="0002483B"/>
+    <w:rsid w:val="000257A5"/>
     <w:rsid w:val="000263F2"/>
+    <w:rsid w:val="0002741F"/>
+    <w:rsid w:val="000275AD"/>
+    <w:rsid w:val="000304B7"/>
+    <w:rsid w:val="00031621"/>
+    <w:rsid w:val="00040D83"/>
+    <w:rsid w:val="000434DF"/>
     <w:rsid w:val="00043EB0"/>
+    <w:rsid w:val="00047A83"/>
     <w:rsid w:val="00047C38"/>
+    <w:rsid w:val="00047FF7"/>
+    <w:rsid w:val="00060688"/>
+    <w:rsid w:val="000608E1"/>
+    <w:rsid w:val="000651B6"/>
+    <w:rsid w:val="0006713B"/>
     <w:rsid w:val="0007207A"/>
     <w:rsid w:val="0008000E"/>
+    <w:rsid w:val="000826C8"/>
+    <w:rsid w:val="00083FB4"/>
+    <w:rsid w:val="00085761"/>
+    <w:rsid w:val="0008585F"/>
     <w:rsid w:val="00085FD7"/>
     <w:rsid w:val="000879AB"/>
+    <w:rsid w:val="00090D9B"/>
     <w:rsid w:val="00091C27"/>
+    <w:rsid w:val="00092521"/>
+    <w:rsid w:val="00094AC7"/>
     <w:rsid w:val="00096A34"/>
+    <w:rsid w:val="000976E5"/>
+    <w:rsid w:val="000A1AA6"/>
+    <w:rsid w:val="000A5853"/>
+    <w:rsid w:val="000A6FB4"/>
     <w:rsid w:val="000B170E"/>
-    <w:rsid w:val="000D6835"/>
+    <w:rsid w:val="000B3922"/>
+    <w:rsid w:val="000B593C"/>
+    <w:rsid w:val="000B5F27"/>
+    <w:rsid w:val="000C3972"/>
+    <w:rsid w:val="000C7707"/>
+    <w:rsid w:val="000D2640"/>
+    <w:rsid w:val="000D7D24"/>
+    <w:rsid w:val="000E01E6"/>
     <w:rsid w:val="000E0A7C"/>
     <w:rsid w:val="000E127A"/>
+    <w:rsid w:val="000E4F89"/>
+    <w:rsid w:val="000F2D62"/>
+    <w:rsid w:val="000F34D2"/>
+    <w:rsid w:val="000F3B65"/>
+    <w:rsid w:val="000F568B"/>
+    <w:rsid w:val="000F6056"/>
+    <w:rsid w:val="00103ED2"/>
+    <w:rsid w:val="00106BB7"/>
+    <w:rsid w:val="00112349"/>
     <w:rsid w:val="00114D4C"/>
+    <w:rsid w:val="00115352"/>
     <w:rsid w:val="00123442"/>
+    <w:rsid w:val="001245FC"/>
+    <w:rsid w:val="00127339"/>
+    <w:rsid w:val="001306A8"/>
+    <w:rsid w:val="00131AFC"/>
     <w:rsid w:val="001330B3"/>
+    <w:rsid w:val="00134F53"/>
+    <w:rsid w:val="0013679E"/>
+    <w:rsid w:val="00140BD4"/>
+    <w:rsid w:val="001422EC"/>
     <w:rsid w:val="00142553"/>
     <w:rsid w:val="00145466"/>
+    <w:rsid w:val="00145CF8"/>
+    <w:rsid w:val="00154B01"/>
+    <w:rsid w:val="001554D4"/>
     <w:rsid w:val="00155CC4"/>
-    <w:rsid w:val="0016375B"/>
+    <w:rsid w:val="00170EEB"/>
+    <w:rsid w:val="0017212B"/>
+    <w:rsid w:val="00177ED9"/>
     <w:rsid w:val="00180589"/>
-    <w:rsid w:val="00186B7A"/>
+    <w:rsid w:val="00182F0B"/>
+    <w:rsid w:val="00185CE6"/>
+    <w:rsid w:val="001865AC"/>
+    <w:rsid w:val="00190082"/>
+    <w:rsid w:val="00191090"/>
     <w:rsid w:val="00191FA1"/>
+    <w:rsid w:val="001A0519"/>
+    <w:rsid w:val="001A1EE2"/>
     <w:rsid w:val="001A593A"/>
     <w:rsid w:val="001B1BEE"/>
     <w:rsid w:val="001B1E9B"/>
+    <w:rsid w:val="001B4360"/>
     <w:rsid w:val="001B4F6E"/>
+    <w:rsid w:val="001B529E"/>
+    <w:rsid w:val="001C1542"/>
     <w:rsid w:val="001C3730"/>
+    <w:rsid w:val="001C42A9"/>
+    <w:rsid w:val="001C60D6"/>
     <w:rsid w:val="001D0E60"/>
+    <w:rsid w:val="001D0F9A"/>
+    <w:rsid w:val="001D3D70"/>
+    <w:rsid w:val="001D52B6"/>
     <w:rsid w:val="001E0869"/>
     <w:rsid w:val="001E1DB3"/>
+    <w:rsid w:val="001E7B84"/>
     <w:rsid w:val="001F29A1"/>
-    <w:rsid w:val="001F5584"/>
-    <w:rsid w:val="001F6989"/>
+    <w:rsid w:val="001F6E0F"/>
+    <w:rsid w:val="00200E37"/>
+    <w:rsid w:val="00201A2D"/>
     <w:rsid w:val="0020526F"/>
     <w:rsid w:val="00210A94"/>
-    <w:rsid w:val="002206FD"/>
+    <w:rsid w:val="00210FD8"/>
+    <w:rsid w:val="00211C78"/>
+    <w:rsid w:val="00214352"/>
+    <w:rsid w:val="002172C2"/>
+    <w:rsid w:val="00217341"/>
     <w:rsid w:val="0022659B"/>
+    <w:rsid w:val="00226F5D"/>
     <w:rsid w:val="00232C87"/>
     <w:rsid w:val="00232D83"/>
     <w:rsid w:val="00234322"/>
     <w:rsid w:val="00237093"/>
+    <w:rsid w:val="00244386"/>
+    <w:rsid w:val="00251575"/>
+    <w:rsid w:val="00253895"/>
     <w:rsid w:val="002572DF"/>
     <w:rsid w:val="002636E8"/>
     <w:rsid w:val="002709D7"/>
+    <w:rsid w:val="002712B2"/>
+    <w:rsid w:val="002731AF"/>
     <w:rsid w:val="002731B5"/>
+    <w:rsid w:val="0027483A"/>
+    <w:rsid w:val="002751FA"/>
+    <w:rsid w:val="002768D7"/>
     <w:rsid w:val="00281552"/>
     <w:rsid w:val="00281E71"/>
-    <w:rsid w:val="00282630"/>
-    <w:rsid w:val="00282640"/>
+    <w:rsid w:val="0028368D"/>
+    <w:rsid w:val="00287888"/>
+    <w:rsid w:val="00287D69"/>
     <w:rsid w:val="00292877"/>
+    <w:rsid w:val="00292A29"/>
     <w:rsid w:val="002953AE"/>
     <w:rsid w:val="002A2535"/>
+    <w:rsid w:val="002B1E0E"/>
+    <w:rsid w:val="002B41F1"/>
+    <w:rsid w:val="002B5109"/>
+    <w:rsid w:val="002B72E0"/>
+    <w:rsid w:val="002C1AE3"/>
     <w:rsid w:val="002C2A9F"/>
-    <w:rsid w:val="002C700B"/>
+    <w:rsid w:val="002C6CEF"/>
+    <w:rsid w:val="002D026B"/>
+    <w:rsid w:val="002D413A"/>
+    <w:rsid w:val="002E5462"/>
+    <w:rsid w:val="002E79E6"/>
+    <w:rsid w:val="002F01A4"/>
+    <w:rsid w:val="002F08CC"/>
+    <w:rsid w:val="00300564"/>
+    <w:rsid w:val="00301053"/>
     <w:rsid w:val="00311CE9"/>
+    <w:rsid w:val="003124FF"/>
     <w:rsid w:val="00313366"/>
-    <w:rsid w:val="00327C2E"/>
+    <w:rsid w:val="00320149"/>
+    <w:rsid w:val="00322654"/>
+    <w:rsid w:val="0032392F"/>
+    <w:rsid w:val="0032658E"/>
+    <w:rsid w:val="00334B99"/>
+    <w:rsid w:val="00336E94"/>
     <w:rsid w:val="003378F4"/>
+    <w:rsid w:val="003434FD"/>
+    <w:rsid w:val="00345A63"/>
+    <w:rsid w:val="00346267"/>
+    <w:rsid w:val="00346979"/>
+    <w:rsid w:val="003535CB"/>
     <w:rsid w:val="00361F19"/>
     <w:rsid w:val="00362902"/>
+    <w:rsid w:val="00371DB6"/>
+    <w:rsid w:val="00374E4B"/>
+    <w:rsid w:val="00376D4B"/>
+    <w:rsid w:val="00393845"/>
+    <w:rsid w:val="0039407E"/>
     <w:rsid w:val="00395AFA"/>
-    <w:rsid w:val="003A23D0"/>
+    <w:rsid w:val="00396373"/>
+    <w:rsid w:val="003A3229"/>
+    <w:rsid w:val="003B0468"/>
     <w:rsid w:val="003B1FD4"/>
+    <w:rsid w:val="003B2D98"/>
+    <w:rsid w:val="003B2F62"/>
     <w:rsid w:val="003B6113"/>
+    <w:rsid w:val="003C1D81"/>
+    <w:rsid w:val="003C2D4B"/>
+    <w:rsid w:val="003C331B"/>
+    <w:rsid w:val="003C6B6B"/>
+    <w:rsid w:val="003D2175"/>
+    <w:rsid w:val="003D25F5"/>
+    <w:rsid w:val="003D2A3E"/>
+    <w:rsid w:val="003D36A6"/>
     <w:rsid w:val="003D3B69"/>
+    <w:rsid w:val="003D3E2E"/>
     <w:rsid w:val="003D5E2A"/>
     <w:rsid w:val="003D6CC7"/>
-    <w:rsid w:val="003D6F92"/>
+    <w:rsid w:val="003D7D66"/>
+    <w:rsid w:val="003E1D9D"/>
     <w:rsid w:val="003E26C0"/>
+    <w:rsid w:val="003E4A7C"/>
+    <w:rsid w:val="003E4ED3"/>
+    <w:rsid w:val="003E623B"/>
     <w:rsid w:val="003F1D14"/>
     <w:rsid w:val="003F25A4"/>
     <w:rsid w:val="003F30A6"/>
     <w:rsid w:val="003F42F9"/>
+    <w:rsid w:val="003F7D08"/>
+    <w:rsid w:val="00401840"/>
     <w:rsid w:val="00403D5D"/>
+    <w:rsid w:val="00404D41"/>
+    <w:rsid w:val="00411695"/>
+    <w:rsid w:val="00411E96"/>
     <w:rsid w:val="00412586"/>
+    <w:rsid w:val="0041526C"/>
     <w:rsid w:val="00424B5D"/>
     <w:rsid w:val="00424CCB"/>
     <w:rsid w:val="00425501"/>
+    <w:rsid w:val="00425C42"/>
+    <w:rsid w:val="00425EA1"/>
+    <w:rsid w:val="00430FB2"/>
     <w:rsid w:val="004358F5"/>
-    <w:rsid w:val="00446DF8"/>
+    <w:rsid w:val="00436FA3"/>
+    <w:rsid w:val="00437C07"/>
+    <w:rsid w:val="004419A7"/>
+    <w:rsid w:val="00446C46"/>
+    <w:rsid w:val="00447AE9"/>
     <w:rsid w:val="00450CFB"/>
+    <w:rsid w:val="00450D74"/>
     <w:rsid w:val="00457A32"/>
     <w:rsid w:val="004625CE"/>
+    <w:rsid w:val="00462EB4"/>
+    <w:rsid w:val="00464030"/>
+    <w:rsid w:val="004641DF"/>
     <w:rsid w:val="004641EC"/>
-    <w:rsid w:val="004644FD"/>
+    <w:rsid w:val="00475AE3"/>
+    <w:rsid w:val="00476571"/>
     <w:rsid w:val="004767CD"/>
     <w:rsid w:val="00477AD8"/>
     <w:rsid w:val="004800CA"/>
     <w:rsid w:val="004806D9"/>
+    <w:rsid w:val="004833A5"/>
+    <w:rsid w:val="00484A7B"/>
+    <w:rsid w:val="00486A27"/>
+    <w:rsid w:val="00492147"/>
     <w:rsid w:val="0049356D"/>
     <w:rsid w:val="004A48C8"/>
     <w:rsid w:val="004A4BE8"/>
+    <w:rsid w:val="004A6280"/>
+    <w:rsid w:val="004A67E3"/>
+    <w:rsid w:val="004A6E87"/>
+    <w:rsid w:val="004B080A"/>
     <w:rsid w:val="004B197D"/>
+    <w:rsid w:val="004B1EF7"/>
+    <w:rsid w:val="004B62DD"/>
+    <w:rsid w:val="004C0ACE"/>
     <w:rsid w:val="004C1B18"/>
+    <w:rsid w:val="004C1D43"/>
+    <w:rsid w:val="004C2EA3"/>
+    <w:rsid w:val="004C3BCA"/>
+    <w:rsid w:val="004C57B8"/>
     <w:rsid w:val="004C6234"/>
+    <w:rsid w:val="004C6980"/>
     <w:rsid w:val="004C6F60"/>
     <w:rsid w:val="004C7B29"/>
+    <w:rsid w:val="004D1FD3"/>
+    <w:rsid w:val="004D2352"/>
+    <w:rsid w:val="004D6FFA"/>
+    <w:rsid w:val="004E3E84"/>
+    <w:rsid w:val="004E6EFA"/>
+    <w:rsid w:val="004F40AC"/>
+    <w:rsid w:val="005034BE"/>
+    <w:rsid w:val="005050C4"/>
+    <w:rsid w:val="00505AE1"/>
     <w:rsid w:val="005079D4"/>
+    <w:rsid w:val="005104EB"/>
     <w:rsid w:val="00510835"/>
+    <w:rsid w:val="00512DCC"/>
+    <w:rsid w:val="00514B8A"/>
+    <w:rsid w:val="00516EB7"/>
     <w:rsid w:val="0051795C"/>
     <w:rsid w:val="00522846"/>
+    <w:rsid w:val="005261FA"/>
+    <w:rsid w:val="0052741A"/>
     <w:rsid w:val="00527F71"/>
+    <w:rsid w:val="00531F2B"/>
+    <w:rsid w:val="00532B26"/>
+    <w:rsid w:val="005364C1"/>
     <w:rsid w:val="00537B11"/>
+    <w:rsid w:val="00545703"/>
     <w:rsid w:val="005478C3"/>
+    <w:rsid w:val="005523B7"/>
+    <w:rsid w:val="005603E5"/>
+    <w:rsid w:val="00560440"/>
     <w:rsid w:val="00562727"/>
+    <w:rsid w:val="00562D93"/>
     <w:rsid w:val="00564E5A"/>
+    <w:rsid w:val="00573B78"/>
+    <w:rsid w:val="00580944"/>
     <w:rsid w:val="0058355C"/>
+    <w:rsid w:val="005837CC"/>
+    <w:rsid w:val="00591AEF"/>
+    <w:rsid w:val="005925DB"/>
+    <w:rsid w:val="00593AF8"/>
+    <w:rsid w:val="0059447D"/>
+    <w:rsid w:val="00595024"/>
     <w:rsid w:val="00596730"/>
     <w:rsid w:val="005A0589"/>
+    <w:rsid w:val="005A2668"/>
+    <w:rsid w:val="005A4C1D"/>
     <w:rsid w:val="005A600B"/>
+    <w:rsid w:val="005A6477"/>
+    <w:rsid w:val="005A6709"/>
+    <w:rsid w:val="005A716C"/>
+    <w:rsid w:val="005B3367"/>
     <w:rsid w:val="005B435D"/>
     <w:rsid w:val="005B52A2"/>
+    <w:rsid w:val="005B6DEB"/>
+    <w:rsid w:val="005B7A27"/>
     <w:rsid w:val="005C13B5"/>
     <w:rsid w:val="005C2BC5"/>
+    <w:rsid w:val="005C2CBF"/>
+    <w:rsid w:val="005D1C4E"/>
     <w:rsid w:val="005D408E"/>
+    <w:rsid w:val="005D538D"/>
+    <w:rsid w:val="005D63B5"/>
+    <w:rsid w:val="005D65D6"/>
+    <w:rsid w:val="005D6D2B"/>
+    <w:rsid w:val="005E09F3"/>
+    <w:rsid w:val="005E3372"/>
+    <w:rsid w:val="005E37B4"/>
     <w:rsid w:val="005F5FA5"/>
+    <w:rsid w:val="005F6F70"/>
     <w:rsid w:val="005F71EF"/>
+    <w:rsid w:val="00601864"/>
+    <w:rsid w:val="0061049F"/>
+    <w:rsid w:val="00610A2B"/>
+    <w:rsid w:val="00610B33"/>
+    <w:rsid w:val="00611695"/>
     <w:rsid w:val="00613594"/>
+    <w:rsid w:val="00616A4C"/>
+    <w:rsid w:val="00617FBB"/>
     <w:rsid w:val="00621087"/>
+    <w:rsid w:val="00621A34"/>
+    <w:rsid w:val="0062292F"/>
+    <w:rsid w:val="006237FA"/>
     <w:rsid w:val="00631770"/>
+    <w:rsid w:val="00634C38"/>
     <w:rsid w:val="00636688"/>
+    <w:rsid w:val="00636ADB"/>
+    <w:rsid w:val="00637E5A"/>
+    <w:rsid w:val="00640DD2"/>
+    <w:rsid w:val="00641816"/>
     <w:rsid w:val="006447BF"/>
-    <w:rsid w:val="00650851"/>
     <w:rsid w:val="006509C8"/>
+    <w:rsid w:val="00651972"/>
     <w:rsid w:val="00651F96"/>
-    <w:rsid w:val="006530F9"/>
     <w:rsid w:val="00653FE9"/>
+    <w:rsid w:val="00654672"/>
     <w:rsid w:val="00663E13"/>
+    <w:rsid w:val="00663FD3"/>
+    <w:rsid w:val="00667182"/>
+    <w:rsid w:val="0067182F"/>
     <w:rsid w:val="00673070"/>
+    <w:rsid w:val="00673B38"/>
+    <w:rsid w:val="00674584"/>
+    <w:rsid w:val="006802E4"/>
+    <w:rsid w:val="006812C1"/>
+    <w:rsid w:val="00682C0E"/>
+    <w:rsid w:val="0068433C"/>
     <w:rsid w:val="006852D8"/>
+    <w:rsid w:val="00686B7B"/>
+    <w:rsid w:val="0069059B"/>
     <w:rsid w:val="00692797"/>
+    <w:rsid w:val="00693935"/>
     <w:rsid w:val="006945B2"/>
+    <w:rsid w:val="00694A5C"/>
+    <w:rsid w:val="00694CD5"/>
     <w:rsid w:val="00696294"/>
+    <w:rsid w:val="006A0D6A"/>
+    <w:rsid w:val="006A0FCF"/>
     <w:rsid w:val="006A3C5E"/>
+    <w:rsid w:val="006A58C2"/>
+    <w:rsid w:val="006B0FA1"/>
+    <w:rsid w:val="006B1573"/>
+    <w:rsid w:val="006B4502"/>
     <w:rsid w:val="006B67AD"/>
-    <w:rsid w:val="006D07EA"/>
+    <w:rsid w:val="006C19B2"/>
+    <w:rsid w:val="006C1C24"/>
+    <w:rsid w:val="006C42D0"/>
+    <w:rsid w:val="006D30B4"/>
     <w:rsid w:val="006D79B8"/>
-    <w:rsid w:val="006E5CBB"/>
-[...3 lines deleted...]
-    <w:rsid w:val="0071570C"/>
+    <w:rsid w:val="006E3774"/>
+    <w:rsid w:val="006E3819"/>
+    <w:rsid w:val="006E6D03"/>
+    <w:rsid w:val="006E74E5"/>
+    <w:rsid w:val="006F07F3"/>
+    <w:rsid w:val="006F63E6"/>
+    <w:rsid w:val="00705480"/>
+    <w:rsid w:val="00707179"/>
+    <w:rsid w:val="00710E58"/>
+    <w:rsid w:val="00712462"/>
+    <w:rsid w:val="0071479B"/>
+    <w:rsid w:val="00715581"/>
+    <w:rsid w:val="0072100A"/>
     <w:rsid w:val="007212E1"/>
+    <w:rsid w:val="007231EE"/>
+    <w:rsid w:val="00724925"/>
+    <w:rsid w:val="00724C1A"/>
+    <w:rsid w:val="00724D83"/>
+    <w:rsid w:val="00727A76"/>
+    <w:rsid w:val="00730499"/>
+    <w:rsid w:val="007349AE"/>
+    <w:rsid w:val="0073637F"/>
+    <w:rsid w:val="00736A26"/>
+    <w:rsid w:val="00741BE5"/>
+    <w:rsid w:val="007442A7"/>
     <w:rsid w:val="00745823"/>
     <w:rsid w:val="007512FB"/>
-    <w:rsid w:val="0075375B"/>
+    <w:rsid w:val="007528A1"/>
+    <w:rsid w:val="0075455D"/>
+    <w:rsid w:val="00755AF4"/>
     <w:rsid w:val="0075696A"/>
+    <w:rsid w:val="00757C6D"/>
     <w:rsid w:val="00763FF1"/>
     <w:rsid w:val="00765EDA"/>
     <w:rsid w:val="00766C7B"/>
+    <w:rsid w:val="0077076C"/>
+    <w:rsid w:val="00772350"/>
+    <w:rsid w:val="00772406"/>
+    <w:rsid w:val="00776DBF"/>
+    <w:rsid w:val="007773D3"/>
     <w:rsid w:val="007776B1"/>
+    <w:rsid w:val="007831D7"/>
+    <w:rsid w:val="00784016"/>
+    <w:rsid w:val="00784EC2"/>
+    <w:rsid w:val="00791DE6"/>
+    <w:rsid w:val="00791DF7"/>
     <w:rsid w:val="00791EA9"/>
     <w:rsid w:val="007937BF"/>
+    <w:rsid w:val="00793D00"/>
+    <w:rsid w:val="00796782"/>
+    <w:rsid w:val="007967F5"/>
+    <w:rsid w:val="00797015"/>
+    <w:rsid w:val="007A118C"/>
+    <w:rsid w:val="007A17C7"/>
     <w:rsid w:val="007A22B1"/>
     <w:rsid w:val="007A3F92"/>
-    <w:rsid w:val="007B0F9B"/>
+    <w:rsid w:val="007A61E9"/>
+    <w:rsid w:val="007A658A"/>
+    <w:rsid w:val="007B2C7C"/>
+    <w:rsid w:val="007B5AE5"/>
     <w:rsid w:val="007C019B"/>
-    <w:rsid w:val="007C53ED"/>
+    <w:rsid w:val="007C1B6F"/>
+    <w:rsid w:val="007C367C"/>
+    <w:rsid w:val="007D0048"/>
     <w:rsid w:val="007D15A8"/>
     <w:rsid w:val="007D2040"/>
     <w:rsid w:val="007D50A4"/>
+    <w:rsid w:val="007D5431"/>
+    <w:rsid w:val="007D6C39"/>
+    <w:rsid w:val="007D7C1C"/>
+    <w:rsid w:val="007E2BDE"/>
+    <w:rsid w:val="007E3092"/>
     <w:rsid w:val="007F67BD"/>
-    <w:rsid w:val="0081049B"/>
     <w:rsid w:val="0081214C"/>
+    <w:rsid w:val="00813101"/>
     <w:rsid w:val="00817EAD"/>
     <w:rsid w:val="00825759"/>
+    <w:rsid w:val="00825AB9"/>
     <w:rsid w:val="00830AA2"/>
+    <w:rsid w:val="008422A9"/>
+    <w:rsid w:val="008435F6"/>
     <w:rsid w:val="00844138"/>
-    <w:rsid w:val="008521DE"/>
+    <w:rsid w:val="0085299B"/>
+    <w:rsid w:val="00856B2A"/>
+    <w:rsid w:val="00856D93"/>
+    <w:rsid w:val="00860470"/>
+    <w:rsid w:val="00860BE0"/>
+    <w:rsid w:val="00871384"/>
+    <w:rsid w:val="008719F6"/>
     <w:rsid w:val="00871CAE"/>
+    <w:rsid w:val="00873561"/>
+    <w:rsid w:val="0087511F"/>
+    <w:rsid w:val="00875340"/>
+    <w:rsid w:val="008763B0"/>
+    <w:rsid w:val="00881228"/>
+    <w:rsid w:val="00881BC9"/>
+    <w:rsid w:val="0088743D"/>
     <w:rsid w:val="00893C8B"/>
     <w:rsid w:val="00893CD4"/>
+    <w:rsid w:val="0089440F"/>
     <w:rsid w:val="00895051"/>
+    <w:rsid w:val="00897991"/>
+    <w:rsid w:val="008A1FA2"/>
     <w:rsid w:val="008A3632"/>
     <w:rsid w:val="008A3E6E"/>
+    <w:rsid w:val="008A760C"/>
+    <w:rsid w:val="008A78C6"/>
     <w:rsid w:val="008B094F"/>
+    <w:rsid w:val="008B1149"/>
     <w:rsid w:val="008B68DE"/>
+    <w:rsid w:val="008C100E"/>
+    <w:rsid w:val="008D19E3"/>
+    <w:rsid w:val="008D4B1F"/>
     <w:rsid w:val="008D5F7B"/>
+    <w:rsid w:val="008D6295"/>
+    <w:rsid w:val="008E0255"/>
+    <w:rsid w:val="008E2712"/>
+    <w:rsid w:val="008E3966"/>
+    <w:rsid w:val="008E4AA1"/>
     <w:rsid w:val="008F03BE"/>
     <w:rsid w:val="008F3592"/>
+    <w:rsid w:val="008F4BF0"/>
     <w:rsid w:val="008F4C9F"/>
-    <w:rsid w:val="008F6E9B"/>
     <w:rsid w:val="009024A5"/>
+    <w:rsid w:val="00905323"/>
+    <w:rsid w:val="009058BF"/>
     <w:rsid w:val="009066CB"/>
+    <w:rsid w:val="00906F39"/>
+    <w:rsid w:val="009112F3"/>
+    <w:rsid w:val="00912CD9"/>
+    <w:rsid w:val="00913B7B"/>
     <w:rsid w:val="00913C92"/>
+    <w:rsid w:val="00914C53"/>
+    <w:rsid w:val="00914E94"/>
     <w:rsid w:val="009161C3"/>
+    <w:rsid w:val="009164C4"/>
+    <w:rsid w:val="009166A2"/>
+    <w:rsid w:val="00920750"/>
+    <w:rsid w:val="00930A92"/>
+    <w:rsid w:val="0093139F"/>
     <w:rsid w:val="009334DD"/>
+    <w:rsid w:val="0093468A"/>
     <w:rsid w:val="009426DF"/>
+    <w:rsid w:val="009434AC"/>
+    <w:rsid w:val="00953E5D"/>
+    <w:rsid w:val="00954D8C"/>
     <w:rsid w:val="00956C73"/>
+    <w:rsid w:val="009614B1"/>
     <w:rsid w:val="00965F11"/>
+    <w:rsid w:val="00967CDA"/>
+    <w:rsid w:val="009703B4"/>
+    <w:rsid w:val="00970DF2"/>
     <w:rsid w:val="00976D1A"/>
+    <w:rsid w:val="00977348"/>
+    <w:rsid w:val="00977448"/>
+    <w:rsid w:val="00983A0C"/>
     <w:rsid w:val="0098620C"/>
-    <w:rsid w:val="009923C3"/>
+    <w:rsid w:val="00991265"/>
+    <w:rsid w:val="00991A9A"/>
+    <w:rsid w:val="009933D0"/>
     <w:rsid w:val="0099477B"/>
+    <w:rsid w:val="00994C62"/>
+    <w:rsid w:val="00995D55"/>
+    <w:rsid w:val="00997160"/>
+    <w:rsid w:val="00997986"/>
+    <w:rsid w:val="009A4F98"/>
+    <w:rsid w:val="009B27D2"/>
+    <w:rsid w:val="009B5722"/>
+    <w:rsid w:val="009B64D4"/>
+    <w:rsid w:val="009C0695"/>
+    <w:rsid w:val="009C3FB5"/>
+    <w:rsid w:val="009D29A1"/>
+    <w:rsid w:val="009D665B"/>
     <w:rsid w:val="009E059F"/>
     <w:rsid w:val="009E25E1"/>
+    <w:rsid w:val="009E310D"/>
+    <w:rsid w:val="009E35AB"/>
     <w:rsid w:val="009E44D8"/>
     <w:rsid w:val="009E6881"/>
-    <w:rsid w:val="009F41EA"/>
+    <w:rsid w:val="009F429B"/>
+    <w:rsid w:val="00A032D8"/>
     <w:rsid w:val="00A044E4"/>
+    <w:rsid w:val="00A05376"/>
+    <w:rsid w:val="00A056DF"/>
+    <w:rsid w:val="00A12A5C"/>
     <w:rsid w:val="00A17136"/>
+    <w:rsid w:val="00A20BB4"/>
+    <w:rsid w:val="00A24117"/>
+    <w:rsid w:val="00A2759D"/>
+    <w:rsid w:val="00A27628"/>
+    <w:rsid w:val="00A327FB"/>
+    <w:rsid w:val="00A3694D"/>
+    <w:rsid w:val="00A400C3"/>
     <w:rsid w:val="00A42054"/>
+    <w:rsid w:val="00A42E12"/>
+    <w:rsid w:val="00A5017C"/>
+    <w:rsid w:val="00A5132F"/>
     <w:rsid w:val="00A538F3"/>
+    <w:rsid w:val="00A54BBA"/>
     <w:rsid w:val="00A56419"/>
-    <w:rsid w:val="00A621AF"/>
     <w:rsid w:val="00A66F9F"/>
     <w:rsid w:val="00A71563"/>
-    <w:rsid w:val="00A736AC"/>
+    <w:rsid w:val="00A72F83"/>
+    <w:rsid w:val="00A7564B"/>
+    <w:rsid w:val="00A82B44"/>
+    <w:rsid w:val="00A8409D"/>
     <w:rsid w:val="00A846B7"/>
+    <w:rsid w:val="00A92648"/>
+    <w:rsid w:val="00AA0280"/>
     <w:rsid w:val="00AA07EC"/>
+    <w:rsid w:val="00AA2CC9"/>
+    <w:rsid w:val="00AA6FCB"/>
     <w:rsid w:val="00AB0559"/>
     <w:rsid w:val="00AB2688"/>
+    <w:rsid w:val="00AB33BC"/>
     <w:rsid w:val="00AB47E7"/>
     <w:rsid w:val="00AC0D1C"/>
+    <w:rsid w:val="00AC2F96"/>
+    <w:rsid w:val="00AC4AD4"/>
+    <w:rsid w:val="00AD3812"/>
     <w:rsid w:val="00AD591D"/>
     <w:rsid w:val="00AD5A0C"/>
-    <w:rsid w:val="00AE6D36"/>
+    <w:rsid w:val="00AE2782"/>
+    <w:rsid w:val="00AE3C7D"/>
+    <w:rsid w:val="00AE7889"/>
+    <w:rsid w:val="00AF3100"/>
+    <w:rsid w:val="00AF4867"/>
+    <w:rsid w:val="00AF7C18"/>
+    <w:rsid w:val="00B050D1"/>
+    <w:rsid w:val="00B05FBF"/>
     <w:rsid w:val="00B11A0E"/>
+    <w:rsid w:val="00B132E5"/>
+    <w:rsid w:val="00B13C28"/>
     <w:rsid w:val="00B150BC"/>
     <w:rsid w:val="00B17BAA"/>
+    <w:rsid w:val="00B20AC2"/>
+    <w:rsid w:val="00B217DF"/>
     <w:rsid w:val="00B2257F"/>
+    <w:rsid w:val="00B226A5"/>
+    <w:rsid w:val="00B24297"/>
+    <w:rsid w:val="00B266B6"/>
     <w:rsid w:val="00B277F6"/>
     <w:rsid w:val="00B30926"/>
+    <w:rsid w:val="00B31D1E"/>
     <w:rsid w:val="00B3544A"/>
+    <w:rsid w:val="00B4121F"/>
+    <w:rsid w:val="00B43A29"/>
     <w:rsid w:val="00B4440B"/>
     <w:rsid w:val="00B445FC"/>
     <w:rsid w:val="00B45AA5"/>
-    <w:rsid w:val="00B57017"/>
+    <w:rsid w:val="00B5745A"/>
+    <w:rsid w:val="00B6078F"/>
     <w:rsid w:val="00B60F7E"/>
-    <w:rsid w:val="00B700DA"/>
+    <w:rsid w:val="00B667B6"/>
+    <w:rsid w:val="00B67E36"/>
+    <w:rsid w:val="00B71531"/>
+    <w:rsid w:val="00B71C8A"/>
     <w:rsid w:val="00B723F6"/>
+    <w:rsid w:val="00B73799"/>
     <w:rsid w:val="00B7606C"/>
+    <w:rsid w:val="00B90321"/>
     <w:rsid w:val="00B92A18"/>
     <w:rsid w:val="00B92F84"/>
+    <w:rsid w:val="00B93B4E"/>
     <w:rsid w:val="00B945CD"/>
+    <w:rsid w:val="00B9763B"/>
     <w:rsid w:val="00B97687"/>
-    <w:rsid w:val="00BB1C0C"/>
+    <w:rsid w:val="00BA2538"/>
+    <w:rsid w:val="00BA2A93"/>
+    <w:rsid w:val="00BA7B55"/>
+    <w:rsid w:val="00BB7D64"/>
+    <w:rsid w:val="00BC560C"/>
     <w:rsid w:val="00BC72CE"/>
+    <w:rsid w:val="00BD290E"/>
+    <w:rsid w:val="00BD39A2"/>
+    <w:rsid w:val="00BD57E8"/>
     <w:rsid w:val="00BD6B19"/>
     <w:rsid w:val="00BE11C6"/>
+    <w:rsid w:val="00BE25F6"/>
     <w:rsid w:val="00BE2B3F"/>
     <w:rsid w:val="00BE30A3"/>
+    <w:rsid w:val="00BF0014"/>
+    <w:rsid w:val="00BF3A87"/>
+    <w:rsid w:val="00C001C4"/>
+    <w:rsid w:val="00C0146C"/>
     <w:rsid w:val="00C07707"/>
+    <w:rsid w:val="00C1315C"/>
     <w:rsid w:val="00C13AAA"/>
     <w:rsid w:val="00C168AC"/>
     <w:rsid w:val="00C17F46"/>
+    <w:rsid w:val="00C20C8C"/>
     <w:rsid w:val="00C2158C"/>
+    <w:rsid w:val="00C23753"/>
+    <w:rsid w:val="00C2377C"/>
+    <w:rsid w:val="00C24176"/>
+    <w:rsid w:val="00C26953"/>
     <w:rsid w:val="00C27779"/>
-    <w:rsid w:val="00C34FE2"/>
+    <w:rsid w:val="00C32D96"/>
     <w:rsid w:val="00C35CF8"/>
-    <w:rsid w:val="00C4703B"/>
+    <w:rsid w:val="00C40749"/>
+    <w:rsid w:val="00C41D49"/>
+    <w:rsid w:val="00C43A76"/>
+    <w:rsid w:val="00C44433"/>
+    <w:rsid w:val="00C468C2"/>
+    <w:rsid w:val="00C473E5"/>
+    <w:rsid w:val="00C47464"/>
+    <w:rsid w:val="00C561A0"/>
     <w:rsid w:val="00C6058B"/>
+    <w:rsid w:val="00C63E55"/>
+    <w:rsid w:val="00C67F2C"/>
+    <w:rsid w:val="00C73EDA"/>
+    <w:rsid w:val="00C751D9"/>
+    <w:rsid w:val="00C759C2"/>
     <w:rsid w:val="00C75B6B"/>
-    <w:rsid w:val="00C82ABA"/>
+    <w:rsid w:val="00C76624"/>
+    <w:rsid w:val="00C8098A"/>
+    <w:rsid w:val="00C820E3"/>
     <w:rsid w:val="00C82DB0"/>
-    <w:rsid w:val="00C8360E"/>
     <w:rsid w:val="00C86B87"/>
+    <w:rsid w:val="00C87756"/>
     <w:rsid w:val="00C90412"/>
+    <w:rsid w:val="00C916FF"/>
+    <w:rsid w:val="00C93EA6"/>
     <w:rsid w:val="00C9454D"/>
+    <w:rsid w:val="00CA0F00"/>
     <w:rsid w:val="00CA467E"/>
+    <w:rsid w:val="00CA4F0F"/>
     <w:rsid w:val="00CA6568"/>
+    <w:rsid w:val="00CB06BE"/>
+    <w:rsid w:val="00CB68A0"/>
     <w:rsid w:val="00CC0EC8"/>
+    <w:rsid w:val="00CC0F69"/>
     <w:rsid w:val="00CC3433"/>
+    <w:rsid w:val="00CC639A"/>
+    <w:rsid w:val="00CC7F8A"/>
+    <w:rsid w:val="00CD27AC"/>
+    <w:rsid w:val="00CD2F74"/>
+    <w:rsid w:val="00CD57BC"/>
+    <w:rsid w:val="00CD6087"/>
+    <w:rsid w:val="00CD6C60"/>
     <w:rsid w:val="00CD7594"/>
     <w:rsid w:val="00CE1EFC"/>
     <w:rsid w:val="00CE261C"/>
+    <w:rsid w:val="00CE3ADF"/>
+    <w:rsid w:val="00CE536F"/>
+    <w:rsid w:val="00CE64D7"/>
+    <w:rsid w:val="00CE761B"/>
+    <w:rsid w:val="00CF06AF"/>
+    <w:rsid w:val="00CF0D07"/>
     <w:rsid w:val="00CF4B09"/>
+    <w:rsid w:val="00CF5DEE"/>
+    <w:rsid w:val="00D0354F"/>
     <w:rsid w:val="00D037DA"/>
+    <w:rsid w:val="00D04A63"/>
+    <w:rsid w:val="00D05767"/>
+    <w:rsid w:val="00D07114"/>
+    <w:rsid w:val="00D10504"/>
     <w:rsid w:val="00D14E17"/>
     <w:rsid w:val="00D1643C"/>
     <w:rsid w:val="00D249B4"/>
+    <w:rsid w:val="00D268AC"/>
+    <w:rsid w:val="00D32A95"/>
     <w:rsid w:val="00D33F51"/>
     <w:rsid w:val="00D34C17"/>
+    <w:rsid w:val="00D3593B"/>
+    <w:rsid w:val="00D36EDB"/>
     <w:rsid w:val="00D376E3"/>
+    <w:rsid w:val="00D41B4D"/>
+    <w:rsid w:val="00D4319D"/>
+    <w:rsid w:val="00D43867"/>
+    <w:rsid w:val="00D44518"/>
+    <w:rsid w:val="00D50135"/>
+    <w:rsid w:val="00D5095D"/>
+    <w:rsid w:val="00D51111"/>
+    <w:rsid w:val="00D52204"/>
     <w:rsid w:val="00D52554"/>
+    <w:rsid w:val="00D53AFE"/>
+    <w:rsid w:val="00D5586A"/>
+    <w:rsid w:val="00D65F1F"/>
     <w:rsid w:val="00D66136"/>
     <w:rsid w:val="00D66A60"/>
+    <w:rsid w:val="00D70AA4"/>
+    <w:rsid w:val="00D7253B"/>
+    <w:rsid w:val="00D735BB"/>
+    <w:rsid w:val="00D74F7D"/>
     <w:rsid w:val="00D844B9"/>
     <w:rsid w:val="00D86697"/>
     <w:rsid w:val="00D868F4"/>
+    <w:rsid w:val="00D91DFB"/>
+    <w:rsid w:val="00D97F48"/>
     <w:rsid w:val="00DA1564"/>
-    <w:rsid w:val="00DA6853"/>
+    <w:rsid w:val="00DA1740"/>
+    <w:rsid w:val="00DA25FB"/>
+    <w:rsid w:val="00DA2AD5"/>
+    <w:rsid w:val="00DA508A"/>
+    <w:rsid w:val="00DA5740"/>
+    <w:rsid w:val="00DB3F61"/>
+    <w:rsid w:val="00DB46E7"/>
     <w:rsid w:val="00DC3059"/>
+    <w:rsid w:val="00DC39BB"/>
     <w:rsid w:val="00DC4747"/>
-    <w:rsid w:val="00DD1937"/>
+    <w:rsid w:val="00DC5A32"/>
+    <w:rsid w:val="00DD0D59"/>
+    <w:rsid w:val="00DE0550"/>
+    <w:rsid w:val="00DE08F0"/>
+    <w:rsid w:val="00DE25CD"/>
     <w:rsid w:val="00DE46D0"/>
+    <w:rsid w:val="00DE6782"/>
     <w:rsid w:val="00DF35CF"/>
     <w:rsid w:val="00DF5A67"/>
+    <w:rsid w:val="00DF6AEF"/>
+    <w:rsid w:val="00DF6CFA"/>
+    <w:rsid w:val="00DF7732"/>
+    <w:rsid w:val="00E008CB"/>
     <w:rsid w:val="00E01779"/>
+    <w:rsid w:val="00E05FB3"/>
+    <w:rsid w:val="00E06243"/>
+    <w:rsid w:val="00E06AC5"/>
+    <w:rsid w:val="00E075DB"/>
+    <w:rsid w:val="00E11EBB"/>
     <w:rsid w:val="00E134D9"/>
+    <w:rsid w:val="00E21189"/>
+    <w:rsid w:val="00E21B3F"/>
+    <w:rsid w:val="00E22E1D"/>
     <w:rsid w:val="00E25603"/>
+    <w:rsid w:val="00E26873"/>
+    <w:rsid w:val="00E27808"/>
+    <w:rsid w:val="00E363BA"/>
     <w:rsid w:val="00E402A6"/>
+    <w:rsid w:val="00E41CB9"/>
+    <w:rsid w:val="00E42317"/>
     <w:rsid w:val="00E4248A"/>
+    <w:rsid w:val="00E43BF8"/>
+    <w:rsid w:val="00E45E3E"/>
+    <w:rsid w:val="00E46BCB"/>
+    <w:rsid w:val="00E47B38"/>
+    <w:rsid w:val="00E52B92"/>
+    <w:rsid w:val="00E52E71"/>
     <w:rsid w:val="00E532E0"/>
+    <w:rsid w:val="00E55FD2"/>
+    <w:rsid w:val="00E56910"/>
+    <w:rsid w:val="00E5797B"/>
     <w:rsid w:val="00E57B84"/>
     <w:rsid w:val="00E6134D"/>
+    <w:rsid w:val="00E615B6"/>
     <w:rsid w:val="00E66073"/>
-    <w:rsid w:val="00E709E8"/>
     <w:rsid w:val="00E81636"/>
+    <w:rsid w:val="00E82253"/>
+    <w:rsid w:val="00E85F58"/>
     <w:rsid w:val="00E90D72"/>
-    <w:rsid w:val="00E93A5E"/>
+    <w:rsid w:val="00E93C24"/>
+    <w:rsid w:val="00E9641F"/>
     <w:rsid w:val="00E9647F"/>
+    <w:rsid w:val="00EA4077"/>
     <w:rsid w:val="00EA59CD"/>
+    <w:rsid w:val="00EB2341"/>
     <w:rsid w:val="00EB27C1"/>
-    <w:rsid w:val="00EB704D"/>
-    <w:rsid w:val="00EE025A"/>
+    <w:rsid w:val="00EC0DEC"/>
+    <w:rsid w:val="00EC7296"/>
+    <w:rsid w:val="00ED11C1"/>
+    <w:rsid w:val="00ED3708"/>
+    <w:rsid w:val="00ED4724"/>
+    <w:rsid w:val="00ED47AE"/>
+    <w:rsid w:val="00EE152C"/>
+    <w:rsid w:val="00EE3177"/>
     <w:rsid w:val="00EF1892"/>
+    <w:rsid w:val="00EF4092"/>
+    <w:rsid w:val="00EF4F71"/>
     <w:rsid w:val="00F01AC2"/>
     <w:rsid w:val="00F0519A"/>
+    <w:rsid w:val="00F052E3"/>
+    <w:rsid w:val="00F05688"/>
+    <w:rsid w:val="00F11FDB"/>
+    <w:rsid w:val="00F12089"/>
     <w:rsid w:val="00F15314"/>
+    <w:rsid w:val="00F16C11"/>
+    <w:rsid w:val="00F20191"/>
+    <w:rsid w:val="00F33688"/>
+    <w:rsid w:val="00F41A9C"/>
     <w:rsid w:val="00F431CB"/>
     <w:rsid w:val="00F46E44"/>
     <w:rsid w:val="00F504D7"/>
+    <w:rsid w:val="00F50A47"/>
     <w:rsid w:val="00F5563E"/>
-    <w:rsid w:val="00F5681B"/>
+    <w:rsid w:val="00F56EED"/>
+    <w:rsid w:val="00F61A9F"/>
+    <w:rsid w:val="00F628ED"/>
     <w:rsid w:val="00F678E3"/>
+    <w:rsid w:val="00F70F28"/>
     <w:rsid w:val="00F7207A"/>
     <w:rsid w:val="00F72686"/>
+    <w:rsid w:val="00F7766A"/>
+    <w:rsid w:val="00F77B57"/>
+    <w:rsid w:val="00F805E0"/>
     <w:rsid w:val="00F8537D"/>
     <w:rsid w:val="00F878C8"/>
     <w:rsid w:val="00F90B2D"/>
+    <w:rsid w:val="00F9229A"/>
+    <w:rsid w:val="00F9261E"/>
+    <w:rsid w:val="00F94101"/>
+    <w:rsid w:val="00F975B9"/>
+    <w:rsid w:val="00F97FAB"/>
     <w:rsid w:val="00FA0968"/>
+    <w:rsid w:val="00FA1FB6"/>
     <w:rsid w:val="00FA6439"/>
-    <w:rsid w:val="00FB34AE"/>
+    <w:rsid w:val="00FA6506"/>
     <w:rsid w:val="00FB4527"/>
+    <w:rsid w:val="00FB7C30"/>
     <w:rsid w:val="00FC534E"/>
+    <w:rsid w:val="00FC55F3"/>
+    <w:rsid w:val="00FD1578"/>
+    <w:rsid w:val="00FD18AB"/>
     <w:rsid w:val="00FD4B1F"/>
+    <w:rsid w:val="00FE31E8"/>
     <w:rsid w:val="00FE71D4"/>
     <w:rsid w:val="00FE7D3D"/>
     <w:rsid w:val="00FF2873"/>
     <w:rsid w:val="00FF3AF3"/>
+    <w:rsid w:val="0168D820"/>
+    <w:rsid w:val="01913705"/>
+    <w:rsid w:val="01F7B4CE"/>
+    <w:rsid w:val="02BFBD75"/>
+    <w:rsid w:val="02D6492C"/>
+    <w:rsid w:val="03267E2D"/>
+    <w:rsid w:val="039BFBF0"/>
+    <w:rsid w:val="03A32165"/>
+    <w:rsid w:val="03CD3232"/>
+    <w:rsid w:val="047240C7"/>
+    <w:rsid w:val="052CAC9E"/>
+    <w:rsid w:val="0546BCFD"/>
+    <w:rsid w:val="0567E778"/>
+    <w:rsid w:val="0722AED4"/>
+    <w:rsid w:val="076305A6"/>
+    <w:rsid w:val="077F4674"/>
+    <w:rsid w:val="0781D44B"/>
+    <w:rsid w:val="083AF8EB"/>
+    <w:rsid w:val="08678C40"/>
+    <w:rsid w:val="08E0A3C5"/>
+    <w:rsid w:val="098A927F"/>
+    <w:rsid w:val="0B65E328"/>
+    <w:rsid w:val="0C8DA36E"/>
+    <w:rsid w:val="0D177880"/>
+    <w:rsid w:val="0DF8D9CB"/>
+    <w:rsid w:val="0E824CC6"/>
+    <w:rsid w:val="0E8678D8"/>
+    <w:rsid w:val="0EA7F097"/>
+    <w:rsid w:val="0EABE8AA"/>
+    <w:rsid w:val="0EE3EEC9"/>
+    <w:rsid w:val="0FAC516A"/>
+    <w:rsid w:val="0FD4BA18"/>
+    <w:rsid w:val="10308145"/>
+    <w:rsid w:val="106356EB"/>
+    <w:rsid w:val="11435E1E"/>
+    <w:rsid w:val="1175AEDD"/>
+    <w:rsid w:val="122E9ABD"/>
+    <w:rsid w:val="12FE14E0"/>
+    <w:rsid w:val="1300D9A8"/>
+    <w:rsid w:val="13155ABB"/>
+    <w:rsid w:val="133C4BA8"/>
+    <w:rsid w:val="135BD087"/>
+    <w:rsid w:val="1371DF59"/>
+    <w:rsid w:val="13A834E4"/>
+    <w:rsid w:val="13D34F39"/>
+    <w:rsid w:val="14D6C802"/>
+    <w:rsid w:val="14F52CD2"/>
+    <w:rsid w:val="1513167D"/>
+    <w:rsid w:val="157BF86E"/>
+    <w:rsid w:val="1696AF13"/>
+    <w:rsid w:val="16A32A6B"/>
+    <w:rsid w:val="16B26D98"/>
+    <w:rsid w:val="16BD8962"/>
+    <w:rsid w:val="175FDDF8"/>
+    <w:rsid w:val="1786CC2F"/>
+    <w:rsid w:val="178E741B"/>
+    <w:rsid w:val="18084135"/>
+    <w:rsid w:val="181910D3"/>
+    <w:rsid w:val="18CAD8DE"/>
+    <w:rsid w:val="190749E0"/>
+    <w:rsid w:val="19596B1D"/>
+    <w:rsid w:val="1986E719"/>
+    <w:rsid w:val="19D7DCA9"/>
+    <w:rsid w:val="1A5648B2"/>
+    <w:rsid w:val="1A7AAFD6"/>
+    <w:rsid w:val="1A9BDD74"/>
+    <w:rsid w:val="1CAF66F7"/>
+    <w:rsid w:val="1CD0B996"/>
+    <w:rsid w:val="1D2A65D5"/>
+    <w:rsid w:val="1D3E33F7"/>
+    <w:rsid w:val="1DC8AD7F"/>
+    <w:rsid w:val="1E95F0F6"/>
+    <w:rsid w:val="1ECC1E5D"/>
+    <w:rsid w:val="1EE053D5"/>
+    <w:rsid w:val="1EE48418"/>
+    <w:rsid w:val="1EFBB238"/>
+    <w:rsid w:val="1F04EE28"/>
+    <w:rsid w:val="1F19FBC3"/>
+    <w:rsid w:val="1FF66D9B"/>
+    <w:rsid w:val="200F9AC7"/>
+    <w:rsid w:val="20ABFFE4"/>
+    <w:rsid w:val="20CA0DA3"/>
+    <w:rsid w:val="20D5EA54"/>
+    <w:rsid w:val="20F0E44A"/>
+    <w:rsid w:val="213F9212"/>
+    <w:rsid w:val="227EA514"/>
+    <w:rsid w:val="2280BD55"/>
+    <w:rsid w:val="23EF9272"/>
+    <w:rsid w:val="243D1368"/>
+    <w:rsid w:val="2459AE35"/>
+    <w:rsid w:val="255A9430"/>
+    <w:rsid w:val="2648B677"/>
+    <w:rsid w:val="265FDCFC"/>
+    <w:rsid w:val="26BD56F0"/>
+    <w:rsid w:val="2727154E"/>
+    <w:rsid w:val="2770513C"/>
+    <w:rsid w:val="281E5561"/>
+    <w:rsid w:val="283F950D"/>
+    <w:rsid w:val="288A38C2"/>
+    <w:rsid w:val="28D73236"/>
+    <w:rsid w:val="28FCC557"/>
+    <w:rsid w:val="29940DDE"/>
+    <w:rsid w:val="2999E600"/>
+    <w:rsid w:val="29AA90FF"/>
+    <w:rsid w:val="2A1C1DB5"/>
+    <w:rsid w:val="2A3FEB41"/>
+    <w:rsid w:val="2AC2BBFC"/>
+    <w:rsid w:val="2AC98449"/>
+    <w:rsid w:val="2ADEB341"/>
+    <w:rsid w:val="2AEDF6F7"/>
+    <w:rsid w:val="2B94FF0A"/>
+    <w:rsid w:val="2BB8D19A"/>
+    <w:rsid w:val="2C876146"/>
+    <w:rsid w:val="2C88F033"/>
+    <w:rsid w:val="2CF7B397"/>
+    <w:rsid w:val="2D15C9BD"/>
+    <w:rsid w:val="2EF92909"/>
+    <w:rsid w:val="2EFDEB23"/>
+    <w:rsid w:val="2F59C4ED"/>
+    <w:rsid w:val="2F70E992"/>
+    <w:rsid w:val="2FFD95DC"/>
+    <w:rsid w:val="30463199"/>
+    <w:rsid w:val="30DC1CC9"/>
+    <w:rsid w:val="31246B2E"/>
+    <w:rsid w:val="3145E8DE"/>
+    <w:rsid w:val="3198409A"/>
+    <w:rsid w:val="31BA4E21"/>
+    <w:rsid w:val="31DD9FDD"/>
+    <w:rsid w:val="32C64C58"/>
+    <w:rsid w:val="32D05807"/>
+    <w:rsid w:val="32D3B8B1"/>
+    <w:rsid w:val="32DD0E64"/>
+    <w:rsid w:val="3360C592"/>
+    <w:rsid w:val="3562A50D"/>
+    <w:rsid w:val="35AE2F5E"/>
+    <w:rsid w:val="35F40537"/>
+    <w:rsid w:val="36479F13"/>
+    <w:rsid w:val="367FE073"/>
+    <w:rsid w:val="370800E1"/>
+    <w:rsid w:val="37540774"/>
+    <w:rsid w:val="37DAFF24"/>
+    <w:rsid w:val="380A2A67"/>
+    <w:rsid w:val="38F4DC74"/>
+    <w:rsid w:val="396A677D"/>
+    <w:rsid w:val="39C1B48D"/>
+    <w:rsid w:val="39D35A34"/>
+    <w:rsid w:val="3A6EDA3D"/>
+    <w:rsid w:val="3AFCC34C"/>
+    <w:rsid w:val="3B8FFC6B"/>
+    <w:rsid w:val="3BBF748F"/>
+    <w:rsid w:val="3BFA5A78"/>
+    <w:rsid w:val="3C4D236B"/>
+    <w:rsid w:val="3E762D2F"/>
+    <w:rsid w:val="3ED49546"/>
+    <w:rsid w:val="3EF45488"/>
+    <w:rsid w:val="3FB00898"/>
+    <w:rsid w:val="4089733E"/>
+    <w:rsid w:val="40D376AC"/>
+    <w:rsid w:val="41581E2B"/>
+    <w:rsid w:val="421C87E6"/>
+    <w:rsid w:val="4234E0C5"/>
+    <w:rsid w:val="42891DEC"/>
+    <w:rsid w:val="4295EFAC"/>
+    <w:rsid w:val="429A4C1F"/>
+    <w:rsid w:val="429B7224"/>
+    <w:rsid w:val="43100609"/>
+    <w:rsid w:val="437A949B"/>
+    <w:rsid w:val="43991A3D"/>
+    <w:rsid w:val="43B738F0"/>
+    <w:rsid w:val="43BC675C"/>
+    <w:rsid w:val="44DB15E7"/>
+    <w:rsid w:val="44DBBB90"/>
+    <w:rsid w:val="44E27E1B"/>
+    <w:rsid w:val="45303F66"/>
+    <w:rsid w:val="457A4E8B"/>
+    <w:rsid w:val="45AEAFDA"/>
+    <w:rsid w:val="466FEE42"/>
+    <w:rsid w:val="46A275FF"/>
+    <w:rsid w:val="46E686B7"/>
+    <w:rsid w:val="46EAFD78"/>
+    <w:rsid w:val="47DC5579"/>
+    <w:rsid w:val="4824518A"/>
+    <w:rsid w:val="48CC37C8"/>
+    <w:rsid w:val="48ECAB2F"/>
+    <w:rsid w:val="48FD831F"/>
+    <w:rsid w:val="494EC968"/>
+    <w:rsid w:val="49530F22"/>
+    <w:rsid w:val="4A2229FF"/>
+    <w:rsid w:val="4B2A7114"/>
+    <w:rsid w:val="4B5ED187"/>
+    <w:rsid w:val="4BB34B17"/>
+    <w:rsid w:val="4BE28C80"/>
+    <w:rsid w:val="4BEB706D"/>
+    <w:rsid w:val="4C3D3BFC"/>
+    <w:rsid w:val="4C607C96"/>
+    <w:rsid w:val="4C9EAE0B"/>
+    <w:rsid w:val="4CB8CC14"/>
+    <w:rsid w:val="4E777918"/>
+    <w:rsid w:val="4E853AF6"/>
+    <w:rsid w:val="4EBE00FA"/>
+    <w:rsid w:val="4EE8D023"/>
+    <w:rsid w:val="4F3331C3"/>
+    <w:rsid w:val="4F988203"/>
+    <w:rsid w:val="4FCE435D"/>
+    <w:rsid w:val="4FE238B5"/>
+    <w:rsid w:val="52469EEE"/>
+    <w:rsid w:val="529698BF"/>
+    <w:rsid w:val="5297ABB9"/>
+    <w:rsid w:val="52FE23D9"/>
+    <w:rsid w:val="531387DF"/>
+    <w:rsid w:val="53446FA5"/>
+    <w:rsid w:val="53694046"/>
+    <w:rsid w:val="5415A623"/>
+    <w:rsid w:val="54562771"/>
+    <w:rsid w:val="546B1AEA"/>
+    <w:rsid w:val="547A2758"/>
+    <w:rsid w:val="54CAA0D1"/>
+    <w:rsid w:val="55662BDF"/>
+    <w:rsid w:val="5598EF8B"/>
+    <w:rsid w:val="5618AF8D"/>
+    <w:rsid w:val="56E9715B"/>
+    <w:rsid w:val="5711AAE3"/>
+    <w:rsid w:val="57371C8C"/>
+    <w:rsid w:val="5752192C"/>
+    <w:rsid w:val="57536F4A"/>
+    <w:rsid w:val="575D3380"/>
+    <w:rsid w:val="57B89669"/>
+    <w:rsid w:val="58873C3F"/>
+    <w:rsid w:val="58FFF6CE"/>
+    <w:rsid w:val="5917F4DA"/>
+    <w:rsid w:val="59A483BF"/>
+    <w:rsid w:val="5A426C1B"/>
+    <w:rsid w:val="5A8A99D6"/>
+    <w:rsid w:val="5B538A70"/>
+    <w:rsid w:val="5BC71F7F"/>
+    <w:rsid w:val="5C021F9B"/>
+    <w:rsid w:val="5C2CBF72"/>
+    <w:rsid w:val="5C46F5C0"/>
+    <w:rsid w:val="5CB5AFC3"/>
+    <w:rsid w:val="5CB682F6"/>
+    <w:rsid w:val="5D6BC4E1"/>
+    <w:rsid w:val="5D77C6D1"/>
+    <w:rsid w:val="5DAFA43B"/>
+    <w:rsid w:val="5DC238D3"/>
+    <w:rsid w:val="5DC908AE"/>
+    <w:rsid w:val="5DE96386"/>
+    <w:rsid w:val="5DF9D844"/>
+    <w:rsid w:val="5E328210"/>
+    <w:rsid w:val="5EA1ACC2"/>
+    <w:rsid w:val="5EF884F0"/>
+    <w:rsid w:val="5F4965C5"/>
+    <w:rsid w:val="5F5B883F"/>
+    <w:rsid w:val="600AA06A"/>
+    <w:rsid w:val="601315F1"/>
+    <w:rsid w:val="602F1A90"/>
+    <w:rsid w:val="621DAEBE"/>
+    <w:rsid w:val="629AE6B1"/>
+    <w:rsid w:val="6399F0A8"/>
+    <w:rsid w:val="64155D85"/>
+    <w:rsid w:val="647240DE"/>
+    <w:rsid w:val="6496F07A"/>
+    <w:rsid w:val="651E2E7E"/>
+    <w:rsid w:val="65444419"/>
+    <w:rsid w:val="656D535A"/>
+    <w:rsid w:val="66B3358E"/>
+    <w:rsid w:val="66F3C99D"/>
+    <w:rsid w:val="6706A808"/>
+    <w:rsid w:val="680F5F27"/>
+    <w:rsid w:val="6833F9F2"/>
+    <w:rsid w:val="68780C9F"/>
+    <w:rsid w:val="69654AEC"/>
+    <w:rsid w:val="698DEB08"/>
+    <w:rsid w:val="6995C552"/>
+    <w:rsid w:val="69C23ABC"/>
+    <w:rsid w:val="6A22D9F1"/>
+    <w:rsid w:val="6A4ED5D6"/>
+    <w:rsid w:val="6B45ACA6"/>
+    <w:rsid w:val="6B54E7F2"/>
+    <w:rsid w:val="6B58C7FC"/>
+    <w:rsid w:val="6B785265"/>
+    <w:rsid w:val="6DB93464"/>
+    <w:rsid w:val="6E6E5AA7"/>
+    <w:rsid w:val="6E71231F"/>
+    <w:rsid w:val="6EC6E366"/>
+    <w:rsid w:val="6EFDAD9E"/>
+    <w:rsid w:val="6EFF05F5"/>
+    <w:rsid w:val="6F1E9944"/>
+    <w:rsid w:val="6F83DF1E"/>
+    <w:rsid w:val="6FC641CC"/>
+    <w:rsid w:val="706D0BBF"/>
+    <w:rsid w:val="7114E804"/>
+    <w:rsid w:val="71660D0C"/>
+    <w:rsid w:val="721C70ED"/>
+    <w:rsid w:val="725232AC"/>
+    <w:rsid w:val="7256A7E5"/>
+    <w:rsid w:val="72A5B740"/>
+    <w:rsid w:val="72B83199"/>
+    <w:rsid w:val="733BC97B"/>
+    <w:rsid w:val="7417E1AA"/>
+    <w:rsid w:val="744E70B1"/>
+    <w:rsid w:val="74917517"/>
+    <w:rsid w:val="74C955EB"/>
+    <w:rsid w:val="75521094"/>
+    <w:rsid w:val="75566335"/>
+    <w:rsid w:val="7661E28C"/>
+    <w:rsid w:val="7665DA99"/>
+    <w:rsid w:val="766F062E"/>
+    <w:rsid w:val="76A8FEDA"/>
+    <w:rsid w:val="76ACB62C"/>
+    <w:rsid w:val="76EFB604"/>
+    <w:rsid w:val="77AD764A"/>
+    <w:rsid w:val="787D75D5"/>
+    <w:rsid w:val="7885DB53"/>
+    <w:rsid w:val="7A4D2CB4"/>
+    <w:rsid w:val="7A9F4352"/>
+    <w:rsid w:val="7AA4DC85"/>
+    <w:rsid w:val="7AFF0BEB"/>
+    <w:rsid w:val="7D656EE6"/>
+    <w:rsid w:val="7D988757"/>
+    <w:rsid w:val="7DDD2D4F"/>
+    <w:rsid w:val="7E4176E4"/>
+    <w:rsid w:val="7EA797E6"/>
+    <w:rsid w:val="7EBFB589"/>
+    <w:rsid w:val="7F006448"/>
+    <w:rsid w:val="7F5104F6"/>
+    <w:rsid w:val="7FE0D830"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4A35062B"/>
-  <w15:docId w15:val="{8ECE1130-DB68-4538-BF0B-7AD8725DAEF9}"/>
+  <w15:docId w15:val="{B3930B82-393C-4C31-A2DC-1DDABC698F59}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4090,53 +10709,116 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="009E6881"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="6995C552"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="6995C552"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="6995C552"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
@@ -4144,50 +10826,51 @@
     <w:rsid w:val="009E6881"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextIndent3">
     <w:name w:val="Body Text Indent 3"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="009E059F"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="283"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="009E059F"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00B277F6"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
@@ -4304,138 +10987,58 @@
     <w:link w:val="CommentSubject"/>
     <w:rsid w:val="00B2257F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="003B1FD4"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...78 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4679,377 +11282,59 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...285 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>10333</Characters>
+  <Pages>10</Pages>
+  <Words>14866</Words>
+  <Characters>8474</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>86</Lines>
-  <Paragraphs>23</Paragraphs>
+  <Lines>70</Lines>
+  <Paragraphs>46</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...20 lines deleted...]
-  </TitlesOfParts>
   <Company>CFLA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11763</CharactersWithSpaces>
+  <CharactersWithSpaces>23294</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>7</dc:title>
+  <dc:subject/>
   <dc:creator>Administrator</dc:creator>
+  <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...9 lines deleted...]
-</file>