--- v0 (2025-10-10)
+++ v1 (2026-08-30)
@@ -8,51 +8,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1D9C37EC" w14:textId="266806D2" w:rsidR="007E5686" w:rsidRPr="00BC022F" w:rsidRDefault="007E5686" w:rsidP="00FA4DAC">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="629CE577" w14:textId="55BDBC73" w:rsidR="00422E4D" w:rsidRPr="00BC022F" w:rsidRDefault="00CD49EF" w:rsidP="0098459D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:noProof/>
@@ -275,51 +275,51 @@
         <w:t>projektu iesniegumu atlases nolikums</w:t>
       </w:r>
       <w:r w:rsidR="00163D3B" w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> (turpmāk – nolikums)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F388C24" w14:textId="77777777" w:rsidR="008E6F2E" w:rsidRPr="00D11569" w:rsidRDefault="008E6F2E" w:rsidP="00FA4DAC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Reatabula"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3227"/>
         <w:gridCol w:w="2866"/>
         <w:gridCol w:w="2429"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C92860" w:rsidRPr="00D11569" w14:paraId="5F94A9AC" w14:textId="77777777" w:rsidTr="3D535DF9">
         <w:trPr>
           <w:trHeight w:val="549"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="17652BDB" w14:textId="03D8B2DE" w:rsidR="00C92860" w:rsidRPr="00D11569" w:rsidRDefault="00C92860" w:rsidP="0098459D">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
@@ -351,69 +351,69 @@
               <w:t>inistru kabineta noteikumi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5295" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="1F501DD1" w14:textId="3415FBDD" w:rsidR="00C92860" w:rsidRPr="00D11569" w:rsidRDefault="00395420" w:rsidP="0098459D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="120"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r w:rsidRPr="00D11569">
                 <w:rPr>
-                  <w:rStyle w:val="Hipersaite"/>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:sz w:val="22"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ministru kabineta 2023.gada 17.oktobra noteikumi Nr.597 “Eiropas Savienības kohēzijas politikas programmas 2021.–2027.gadam 1.2.1. specifiskā atbalsta mērķa “Pētniecības un inovāciju kapacitātes stiprināšana un progresīvu tehnoloģiju ieviešana uzņēmumiem” 1.2.1.3. pasākuma “Uzņēmuma atbalsts dalībai kapitāla tirgos” (turpmāk – </w:t>
               </w:r>
               <w:r w:rsidR="004E1A05" w:rsidRPr="00D11569">
                 <w:rPr>
-                  <w:rStyle w:val="Hipersaite"/>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:sz w:val="22"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAM </w:t>
               </w:r>
               <w:r w:rsidRPr="00D11569">
                 <w:rPr>
-                  <w:rStyle w:val="Hipersaite"/>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:sz w:val="22"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:t>pasākums) īstenošanas noteikumi”</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00D11569">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00211EB0" w:rsidRPr="00D11569">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">(turpmāk – </w:t>
             </w:r>
@@ -449,508 +449,576 @@
           <w:p w14:paraId="653E2803" w14:textId="77777777" w:rsidR="00395420" w:rsidRPr="00D11569" w:rsidRDefault="00395420" w:rsidP="00395420">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D11569">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Finanšu nosacījumi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5295" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5F952156" w14:textId="1D4806BD" w:rsidR="004722F7" w:rsidRPr="00D11569" w:rsidRDefault="00395420" w:rsidP="004722F7">
+          <w:p w14:paraId="5F952156" w14:textId="1BE4779D" w:rsidR="004722F7" w:rsidRPr="00D11569" w:rsidRDefault="00395420" w:rsidP="004722F7">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:firstLine="0"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D11569">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Pasākuma ietvaros </w:t>
             </w:r>
-            <w:del w:id="0" w:author="Autors">
+            <w:del w:id="0" w:author="Author">
               <w:r w:rsidRPr="00D11569" w:rsidDel="002C72C0">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="22"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:delText xml:space="preserve">plānotais </w:delText>
               </w:r>
             </w:del>
-            <w:ins w:id="1" w:author="Autors">
+            <w:ins w:id="1" w:author="Author">
               <w:r w:rsidR="002C72C0" w:rsidRPr="00D11569">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="22"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pieejamais </w:t>
               </w:r>
             </w:ins>
             <w:r w:rsidRPr="00D11569">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">kopējais attiecināmais finansējums ir 1 </w:t>
+              <w:t xml:space="preserve">kopējais attiecināmais finansējums ir </w:t>
             </w:r>
-            <w:del w:id="2" w:author="Autors">
-              <w:r w:rsidRPr="00D11569" w:rsidDel="00E54FFC">
+            <w:r w:rsidRPr="009A1D73">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:del w:id="2" w:author="Author">
+              <w:r w:rsidRPr="009A1D73" w:rsidDel="00895E9A">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:sz w:val="22"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:delText xml:space="preserve"> </w:delText>
+              </w:r>
+            </w:del>
+            <w:ins w:id="3" w:author="Author">
+              <w:r w:rsidR="00895E9A" w:rsidRPr="009A1D73">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:sz w:val="22"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:t> 556 528</w:t>
+              </w:r>
+            </w:ins>
+            <w:del w:id="4" w:author="Author">
+              <w:r w:rsidRPr="00D11569" w:rsidDel="00895E9A">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="22"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:delText xml:space="preserve">973 </w:delText>
               </w:r>
             </w:del>
-            <w:ins w:id="3" w:author="Autors">
-[...8 lines deleted...]
-              </w:r>
+            <w:ins w:id="5" w:author="Author">
+              <w:del w:id="6" w:author="Author">
+                <w:r w:rsidR="00E54FFC" w:rsidRPr="00D11569" w:rsidDel="00895E9A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:sz w:val="22"/>
+                    <w:lang w:eastAsia="lv-LV"/>
+                  </w:rPr>
+                  <w:delText xml:space="preserve">662 </w:delText>
+                </w:r>
+              </w:del>
             </w:ins>
-            <w:del w:id="4" w:author="Autors">
-              <w:r w:rsidRPr="00D11569" w:rsidDel="001F4DC7">
+            <w:del w:id="7" w:author="Author">
+              <w:r w:rsidRPr="00D11569" w:rsidDel="00895E9A">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="22"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:delText xml:space="preserve">896 </w:delText>
               </w:r>
             </w:del>
-            <w:ins w:id="5" w:author="Autors">
-[...10 lines deleted...]
-                <w:r w:rsidR="001F4DC7" w:rsidRPr="00D11569" w:rsidDel="00220BA1">
+            <w:ins w:id="8" w:author="Author">
+              <w:del w:id="9" w:author="Author">
+                <w:r w:rsidR="001F4DC7" w:rsidRPr="00D11569" w:rsidDel="00895E9A">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:sz w:val="22"/>
                     <w:lang w:eastAsia="lv-LV"/>
                   </w:rPr>
-                  <w:delText>2</w:delText>
+                  <w:delText>562</w:delText>
+                </w:r>
+                <w:r w:rsidR="00220BA1" w:rsidRPr="00D11569" w:rsidDel="00895E9A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:sz w:val="22"/>
+                    <w:lang w:eastAsia="lv-LV"/>
+                  </w:rPr>
+                  <w:delText>3</w:delText>
                 </w:r>
               </w:del>
-              <w:r w:rsidR="00220BA1" w:rsidRPr="00D11569">
-[...7 lines deleted...]
-              </w:r>
               <w:r w:rsidR="00147FA4" w:rsidRPr="00D11569">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="22"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:t>,00</w:t>
               </w:r>
               <w:r w:rsidR="001F4DC7" w:rsidRPr="00D11569">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="22"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
             </w:ins>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D11569">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>euro</w:t>
             </w:r>
-            <w:del w:id="7" w:author="Autors">
+            <w:proofErr w:type="spellEnd"/>
+            <w:del w:id="10" w:author="Author">
               <w:r w:rsidRPr="00D11569" w:rsidDel="001F4DC7">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="22"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:delText xml:space="preserve"> (tostarp elastības finansējums 311 334 </w:delText>
               </w:r>
               <w:r w:rsidRPr="00D11569" w:rsidDel="001F4DC7">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:i/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="22"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:delText>euro</w:delText>
               </w:r>
               <w:r w:rsidRPr="00D11569" w:rsidDel="001F4DC7">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="22"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:delText>)</w:delText>
               </w:r>
             </w:del>
             <w:r w:rsidRPr="00D11569">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">, tai skaitā Eiropas Reģionālās attīstības fonda (turpmāk – ERAF) finansējums 1 </w:t>
+              <w:t xml:space="preserve">, tai skaitā Eiropas Reģionālās attīstības fonda (turpmāk – ERAF) finansējums </w:t>
             </w:r>
-            <w:del w:id="8" w:author="Autors">
-              <w:r w:rsidRPr="00D11569" w:rsidDel="00A850AA">
+            <w:r w:rsidRPr="009A1D73">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 </w:t>
+            </w:r>
+            <w:ins w:id="11" w:author="Author">
+              <w:r w:rsidR="00E0136A" w:rsidRPr="009A1D73">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:sz w:val="22"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:t>323 048</w:t>
+              </w:r>
+            </w:ins>
+            <w:del w:id="12" w:author="Author">
+              <w:r w:rsidRPr="00D11569" w:rsidDel="00E0136A">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="22"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:delText xml:space="preserve">677 </w:delText>
               </w:r>
             </w:del>
-            <w:ins w:id="9" w:author="Autors">
-[...8 lines deleted...]
-              </w:r>
+            <w:ins w:id="13" w:author="Author">
+              <w:del w:id="14" w:author="Author">
+                <w:r w:rsidR="00A850AA" w:rsidRPr="00D11569" w:rsidDel="00E0136A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:sz w:val="22"/>
+                    <w:lang w:eastAsia="lv-LV"/>
+                  </w:rPr>
+                  <w:delText xml:space="preserve">413 </w:delText>
+                </w:r>
+              </w:del>
             </w:ins>
-            <w:del w:id="10" w:author="Autors">
-              <w:r w:rsidRPr="00D11569" w:rsidDel="00F70876">
+            <w:del w:id="15" w:author="Author">
+              <w:r w:rsidRPr="00D11569" w:rsidDel="00E0136A">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="22"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:delText xml:space="preserve">811 </w:delText>
               </w:r>
             </w:del>
-            <w:ins w:id="11" w:author="Autors">
-[...10 lines deleted...]
-                <w:r w:rsidR="00F70876" w:rsidRPr="00D11569" w:rsidDel="00CC1C04">
+            <w:ins w:id="16" w:author="Author">
+              <w:del w:id="17" w:author="Author">
+                <w:r w:rsidR="00F70876" w:rsidRPr="00D11569" w:rsidDel="00E0136A">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:sz w:val="22"/>
                     <w:lang w:eastAsia="lv-LV"/>
                   </w:rPr>
-                  <w:delText>7</w:delText>
+                  <w:delText>177</w:delText>
+                </w:r>
+                <w:r w:rsidR="00CC1C04" w:rsidRPr="00D11569" w:rsidDel="00E0136A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:sz w:val="22"/>
+                    <w:lang w:eastAsia="lv-LV"/>
+                  </w:rPr>
+                  <w:delText>8</w:delText>
                 </w:r>
               </w:del>
-              <w:r w:rsidR="00CC1C04" w:rsidRPr="00D11569">
-[...7 lines deleted...]
-              </w:r>
               <w:r w:rsidR="00147FA4" w:rsidRPr="00D11569">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="22"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:t>,00</w:t>
               </w:r>
               <w:r w:rsidR="00F70876" w:rsidRPr="00D11569">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="22"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
             </w:ins>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D11569">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>euro</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00D11569">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:del w:id="13" w:author="Autors">
+            <w:del w:id="18" w:author="Author">
               <w:r w:rsidRPr="00D11569" w:rsidDel="00A72CA1">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="22"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:delText xml:space="preserve">(tostarp elastības finansējums 264 634 </w:delText>
               </w:r>
               <w:r w:rsidRPr="00D11569" w:rsidDel="00A72CA1">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:i/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="22"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:delText>euro</w:delText>
               </w:r>
               <w:r w:rsidRPr="00D11569" w:rsidDel="00A72CA1">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="22"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:delText>)</w:delText>
               </w:r>
             </w:del>
             <w:r w:rsidRPr="00D11569">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve"> un valsts budžeta finansējums </w:t>
+              <w:t xml:space="preserve"> un valsts budžeta finansējums</w:t>
             </w:r>
-            <w:del w:id="14" w:author="Autors">
-              <w:r w:rsidRPr="00D11569" w:rsidDel="00A72CA1">
+            <w:del w:id="19" w:author="Author">
+              <w:r w:rsidRPr="00D11569" w:rsidDel="00926000">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="22"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
-                <w:delText xml:space="preserve">296 </w:delText>
+                <w:delText xml:space="preserve"> 296 </w:delText>
               </w:r>
             </w:del>
-            <w:ins w:id="15" w:author="Autors">
-[...17 lines deleted...]
-              </w:r>
+            <w:ins w:id="20" w:author="Author">
+              <w:del w:id="21" w:author="Author">
+                <w:r w:rsidR="00A72CA1" w:rsidRPr="00D11569" w:rsidDel="00926000">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:sz w:val="22"/>
+                    <w:lang w:eastAsia="lv-LV"/>
+                  </w:rPr>
+                  <w:delText>249</w:delText>
+                </w:r>
+                <w:r w:rsidR="00147FA4" w:rsidRPr="00D11569" w:rsidDel="00926000">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:sz w:val="22"/>
+                    <w:lang w:eastAsia="lv-LV"/>
+                  </w:rPr>
+                  <w:delText> </w:delText>
+                </w:r>
+              </w:del>
             </w:ins>
-            <w:del w:id="16" w:author="Autors">
-              <w:r w:rsidRPr="00D11569" w:rsidDel="00A72CA1">
+            <w:del w:id="22" w:author="Author">
+              <w:r w:rsidRPr="00D11569" w:rsidDel="00926000">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="22"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:delText xml:space="preserve">085 </w:delText>
               </w:r>
             </w:del>
-            <w:ins w:id="17" w:author="Autors">
-              <w:r w:rsidR="00A72CA1" w:rsidRPr="00D11569">
+            <w:ins w:id="23" w:author="Author">
+              <w:del w:id="24" w:author="Author">
+                <w:r w:rsidR="00A72CA1" w:rsidRPr="00D11569" w:rsidDel="00926000">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:sz w:val="22"/>
+                    <w:lang w:eastAsia="lv-LV"/>
+                  </w:rPr>
+                  <w:delText>385</w:delText>
+                </w:r>
+              </w:del>
+              <w:r w:rsidR="00926000" w:rsidRPr="009A1D73">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:b/>
+                  <w:bCs/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="22"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
-                <w:t>385</w:t>
+                <w:t>233 480</w:t>
               </w:r>
               <w:r w:rsidR="00147FA4" w:rsidRPr="00D11569">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="22"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:t>,00</w:t>
               </w:r>
               <w:r w:rsidR="00A72CA1" w:rsidRPr="00D11569">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="22"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
             </w:ins>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D11569">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>euro</w:t>
             </w:r>
-            <w:del w:id="18" w:author="Autors">
+            <w:proofErr w:type="spellEnd"/>
+            <w:del w:id="25" w:author="Author">
               <w:r w:rsidRPr="00D11569" w:rsidDel="00383286">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="22"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:delText xml:space="preserve"> (tostarp elastības finansējums 46 700 </w:delText>
               </w:r>
               <w:r w:rsidRPr="00D11569" w:rsidDel="00383286">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:i/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="22"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:delText>euro</w:delText>
               </w:r>
               <w:r w:rsidRPr="00D11569" w:rsidDel="00383286">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="22"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:delText>)</w:delText>
               </w:r>
             </w:del>
             <w:r w:rsidRPr="00D11569">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5BB3A678" w14:textId="72F71BA1" w:rsidR="004722F7" w:rsidRPr="00D11569" w:rsidDel="001F6F99" w:rsidRDefault="6D4C129A" w:rsidP="4B352762">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:firstLine="0"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
-                <w:del w:id="19" w:author="Autors"/>
+                <w:del w:id="26" w:author="Author"/>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:del w:id="20" w:author="Autors">
+            <w:del w:id="27" w:author="Author">
               <w:r w:rsidRPr="00D11569" w:rsidDel="001F6F99">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="22"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:delText>Projektu iesniegumos pasākuma īstenošanai pieejamo kopējo attiecināmo finansējumu plāno ne vairāk kā 1 662 562 </w:delText>
               </w:r>
               <w:r w:rsidRPr="00D11569" w:rsidDel="001F6F99">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:i/>
                   <w:iCs/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="22"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:delText>euro </w:delText>
               </w:r>
               <w:r w:rsidRPr="00D11569" w:rsidDel="001F6F99">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="22"/>
@@ -982,151 +1050,155 @@
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:i/>
                   <w:iCs/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="22"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:delText>euro </w:delText>
               </w:r>
               <w:r w:rsidRPr="00D11569" w:rsidDel="001F6F99">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="22"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:delText>apmērā</w:delText>
               </w:r>
             </w:del>
           </w:p>
           <w:p w14:paraId="4F9CAA66" w14:textId="77777777" w:rsidR="001F6F99" w:rsidRPr="00D11569" w:rsidRDefault="001F6F99" w:rsidP="00395420">
             <w:pPr>
               <w:ind w:firstLine="0"/>
               <w:rPr>
-                <w:ins w:id="21" w:author="Autors"/>
+                <w:ins w:id="28" w:author="Author"/>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2E9F1076" w14:textId="0CEBDD7D" w:rsidR="00395420" w:rsidRPr="00D11569" w:rsidRDefault="00395420" w:rsidP="00395420">
             <w:pPr>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D11569">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Maksimāli pieļaujamā publiskā finansējuma atbalsta intensitāte nepārsniedz 50 % no projekta kopējām attiecināmajām izmaksām, bet:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4658E866" w14:textId="77777777" w:rsidR="002E7B5F" w:rsidRPr="00D11569" w:rsidRDefault="00395420" w:rsidP="002E7B5F">
             <w:pPr>
-              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="52"/>
               </w:numPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="1170" w:hanging="450"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D11569">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">akciju emisijas gadījumā ne vairāk kā 200 000 </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D11569">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>euro</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00D11569">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7600967C" w14:textId="69E66260" w:rsidR="00395420" w:rsidRPr="00D11569" w:rsidRDefault="00395420" w:rsidP="002E7B5F">
             <w:pPr>
-              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="52"/>
               </w:numPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="1170" w:hanging="450"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D11569">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">parāda vērtspapīru emisijas gadījumā ne vairāk kā 120 000 </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D11569">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>euro</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00D11569">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0F9A0D09" w14:textId="1DFF8266" w:rsidR="00395420" w:rsidRPr="00D11569" w:rsidRDefault="00395420" w:rsidP="00B630CD">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:firstLine="0"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D11569">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Atbalsts pasākuma ietvaros tiek sniegts </w:t>
@@ -1148,185 +1220,256 @@
               <w:t xml:space="preserve"> veidā saskaņā ar </w:t>
             </w:r>
             <w:r w:rsidRPr="00D11569">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Eiropas </w:t>
             </w:r>
             <w:r w:rsidRPr="00D11569">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Komisijas </w:t>
             </w:r>
             <w:r w:rsidRPr="00D11569">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>2023.gada 13.decembra Regulu Nr.</w:t>
+              <w:t xml:space="preserve">2023.gada 13.decembra </w:t>
             </w:r>
-            <w:ins w:id="22" w:author="Autors">
+            <w:r w:rsidRPr="00D11569">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Regulu Nr.</w:t>
+            </w:r>
+            <w:ins w:id="29" w:author="Author">
               <w:r w:rsidR="00FE6A52" w:rsidRPr="00D11569">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:sz w:val="22"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
             </w:ins>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r w:rsidRPr="00D11569">
                 <w:rPr>
-                  <w:rStyle w:val="Hipersaite"/>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                   <w:sz w:val="22"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>2023/2831</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00D11569">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D11569">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">par Līguma par Eiropas Savienības darbību 107. un 108.panta piemērošanu </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D11569">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>de minimis</w:t>
+              <w:t>de</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D11569">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D11569">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>minimis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00D11569">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> atbalstam (turpmāk – Komisijas regula Nr.</w:t>
             </w:r>
-            <w:ins w:id="23" w:author="Autors">
+            <w:ins w:id="30" w:author="Author">
               <w:r w:rsidR="00FE6A52" w:rsidRPr="00D11569">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
             </w:ins>
             <w:r w:rsidRPr="00D11569">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2023/2831)</w:t>
             </w:r>
             <w:r w:rsidRPr="00D11569">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:ins w:id="24" w:author="Autors">
+            <w:ins w:id="31" w:author="Author">
               <w:r w:rsidR="001B324B" w:rsidRPr="00D11569">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
               <w:r w:rsidR="00B630CD" w:rsidRPr="00D11569">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eiropas Komisijas 2013. gada 18. decembra Regulu (ES) Nr. 1408/2013 par Līguma par Eiropas Savienības darbību 107. un 108. panta piemērošanu </w:t>
               </w:r>
+              <w:proofErr w:type="spellStart"/>
               <w:r w:rsidR="00B630CD" w:rsidRPr="00D11569">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                   <w:i/>
                   <w:iCs/>
                   <w:sz w:val="22"/>
                 </w:rPr>
-                <w:t>de minimis</w:t>
+                <w:t>de</w:t>
               </w:r>
-              <w:r w:rsidR="00B630CD" w:rsidRPr="00D11569">
-[...13 lines deleted...]
-              </w:r>
+              <w:proofErr w:type="spellEnd"/>
               <w:r w:rsidR="00B630CD" w:rsidRPr="00D11569">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                   <w:i/>
                   <w:iCs/>
                   <w:sz w:val="22"/>
                 </w:rPr>
-                <w:t>de minimis</w:t>
+                <w:t xml:space="preserve"> </w:t>
               </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00B630CD" w:rsidRPr="00D11569">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:i/>
+                  <w:iCs/>
+                  <w:sz w:val="22"/>
+                </w:rPr>
+                <w:t>minimis</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidR="00B630CD" w:rsidRPr="00D11569">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:sz w:val="22"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> atbalstam lauksaimniecības nozarē (turpmāk – Komisijas regula Nr. 1408/2013) vai Eiropas Komisijas 2014. gada 27. jūnija Regulu (ES) Nr. 717/2014 par Līguma par Eiropas Savienības darbību 107. un 108. panta piemērošanu </w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00B630CD" w:rsidRPr="00D11569">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:i/>
+                  <w:iCs/>
+                  <w:sz w:val="22"/>
+                </w:rPr>
+                <w:t>de</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidR="00B630CD" w:rsidRPr="00D11569">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:i/>
+                  <w:iCs/>
+                  <w:sz w:val="22"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00B630CD" w:rsidRPr="00D11569">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:i/>
+                  <w:iCs/>
+                  <w:sz w:val="22"/>
+                </w:rPr>
+                <w:t>minimis</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
               <w:r w:rsidR="00B630CD" w:rsidRPr="00D11569">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> atbalstam zvejniecības un akvakultūras nozarē (turpmāk - Komisijas regula Nr. 717/2014)</w:t>
               </w:r>
               <w:r w:rsidR="00224161" w:rsidRPr="00D11569">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:t xml:space="preserve">, </w:t>
               </w:r>
             </w:ins>
             <w:r w:rsidRPr="00D11569">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> un </w:t>
             </w:r>
             <w:r w:rsidR="7F8DDDDC" w:rsidRPr="00D11569">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
@@ -1361,833 +1504,914 @@
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>sadarbības iestād</w:t>
             </w:r>
             <w:r w:rsidR="7439B9BF" w:rsidRPr="00D11569">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>e)</w:t>
             </w:r>
             <w:r w:rsidR="00E30B60" w:rsidRPr="00D11569">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="73C93C29" w14:textId="77777777" w:rsidR="00386007" w:rsidRPr="00D11569" w:rsidRDefault="4ABDBC50" w:rsidP="00395420">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:firstLine="0"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
-                <w:ins w:id="25" w:author="Autors"/>
+                <w:ins w:id="32" w:author="Author"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D11569">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Vienam </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D11569">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">de minimis </w:t>
+              <w:t>de</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D11569">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D11569">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>minimis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D11569">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D11569">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">atbalsta saņēmējam viena vienota uzņēmuma līmenī </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D11569">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>de minimis</w:t>
+              <w:t>de</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D11569">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D11569">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>minimis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00D11569">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> atbalsta apmērs </w:t>
             </w:r>
             <w:r w:rsidR="0EEFBDF0" w:rsidRPr="00D11569">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>pēdējos trīs gados</w:t>
             </w:r>
             <w:r w:rsidR="19688EC9" w:rsidRPr="00D11569">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D11569">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>nepārsniedz</w:t>
             </w:r>
-            <w:ins w:id="26" w:author="Autors">
+            <w:ins w:id="33" w:author="Author">
               <w:r w:rsidR="00855231" w:rsidRPr="00D11569">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:t>:</w:t>
               </w:r>
             </w:ins>
           </w:p>
           <w:p w14:paraId="6852004A" w14:textId="6B5552B1" w:rsidR="00A15481" w:rsidRPr="00D11569" w:rsidRDefault="4ABDBC50" w:rsidP="009E63E2">
             <w:pPr>
-              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="56"/>
               </w:numPr>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
-                <w:ins w:id="27" w:author="Autors"/>
+                <w:ins w:id="34" w:author="Author"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D11569">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Komisijas regulas Nr.</w:t>
             </w:r>
-            <w:ins w:id="28" w:author="Autors">
+            <w:ins w:id="35" w:author="Author">
               <w:r w:rsidR="00D71828" w:rsidRPr="00D11569">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
             </w:ins>
             <w:r w:rsidRPr="00D11569">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2023/2831 3.</w:t>
             </w:r>
-            <w:ins w:id="29" w:author="Autors">
+            <w:ins w:id="36" w:author="Author">
               <w:r w:rsidR="009B33DD" w:rsidRPr="00D11569">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:t> </w:t>
               </w:r>
             </w:ins>
             <w:r w:rsidRPr="00D11569">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>panta 2.</w:t>
             </w:r>
-            <w:ins w:id="30" w:author="Autors">
+            <w:ins w:id="37" w:author="Author">
               <w:r w:rsidR="005428C6" w:rsidRPr="00D11569">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:t> </w:t>
               </w:r>
             </w:ins>
             <w:r w:rsidRPr="00D11569">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">punktā noteikto maksimālo </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D11569">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>de minimis</w:t>
+              <w:t>de</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D11569">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D11569">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>minimis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00D11569">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> atbalsta apmēru, t.i. 300 000,00 </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D11569">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>euro</w:t>
             </w:r>
-            <w:ins w:id="31" w:author="Autors">
+            <w:proofErr w:type="spellEnd"/>
+            <w:ins w:id="38" w:author="Author">
               <w:r w:rsidR="002E2800" w:rsidRPr="00D11569">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:t>, ja pretendents pretendē uz atbalstu saskaņā ar Komisijas regulu Nr. 2023/2831.</w:t>
               </w:r>
               <w:r w:rsidR="002E2800" w:rsidRPr="00D11569">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                   <w:i/>
                   <w:iCs/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
             </w:ins>
             <w:r w:rsidRPr="00D11569">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Viens vienots uzņēmums atbilst Komisijas regulas Nr.</w:t>
             </w:r>
-            <w:ins w:id="32" w:author="Autors">
+            <w:ins w:id="39" w:author="Author">
               <w:r w:rsidR="005428C6" w:rsidRPr="00D11569">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:t> </w:t>
               </w:r>
             </w:ins>
             <w:r w:rsidRPr="00D11569">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2023/2831 2.</w:t>
             </w:r>
-            <w:ins w:id="33" w:author="Autors">
+            <w:ins w:id="40" w:author="Author">
               <w:r w:rsidR="005428C6" w:rsidRPr="00D11569">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:t> </w:t>
               </w:r>
             </w:ins>
             <w:r w:rsidRPr="00D11569">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>panta 2.</w:t>
             </w:r>
-            <w:ins w:id="34" w:author="Autors">
+            <w:ins w:id="41" w:author="Author">
               <w:r w:rsidR="005428C6" w:rsidRPr="00D11569">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:t> </w:t>
               </w:r>
             </w:ins>
             <w:r w:rsidRPr="00D11569">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>punkta nosacījumiem</w:t>
             </w:r>
-            <w:ins w:id="35" w:author="Autors">
+            <w:ins w:id="42" w:author="Author">
               <w:r w:rsidR="00386007" w:rsidRPr="00D11569">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:t>;</w:t>
               </w:r>
             </w:ins>
           </w:p>
           <w:p w14:paraId="634CD3E4" w14:textId="2C88DE63" w:rsidR="00F04585" w:rsidRPr="00D11569" w:rsidRDefault="00417AFC" w:rsidP="00386007">
             <w:pPr>
-              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="56"/>
               </w:numPr>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
-                <w:ins w:id="36" w:author="Autors"/>
+                <w:ins w:id="43" w:author="Author"/>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:ins w:id="37" w:author="Autors">
+            <w:ins w:id="44" w:author="Author">
               <w:r w:rsidRPr="00D11569">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:sz w:val="22"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komisijas </w:t>
               </w:r>
             </w:ins>
             <w:r w:rsidR="00386007" w:rsidRPr="00D11569">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
-            <w:ins w:id="38" w:author="Autors">
+            <w:ins w:id="45" w:author="Author">
               <w:r w:rsidRPr="00D11569">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:sz w:val="22"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:t>egulas Nr. 1408/2013 3.</w:t>
               </w:r>
             </w:ins>
             <w:r w:rsidR="00A66378" w:rsidRPr="00D11569">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:ins w:id="39" w:author="Autors">
+            <w:ins w:id="46" w:author="Author">
               <w:r w:rsidRPr="00D11569">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:sz w:val="22"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:t>panta 2. un 3. punktā noteikto</w:t>
               </w:r>
             </w:ins>
             <w:r w:rsidR="00A66378" w:rsidRPr="00D11569">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:ins w:id="40" w:author="Autors">
+            <w:ins w:id="47" w:author="Author">
               <w:r w:rsidRPr="00D11569">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:sz w:val="22"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:t xml:space="preserve">maksimālo apmēru, </w:t>
               </w:r>
               <w:r w:rsidR="00AE4DCB" w:rsidRPr="00D11569">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:t xml:space="preserve">t.i. </w:t>
               </w:r>
-              <w:del w:id="41" w:author="Autors">
+              <w:del w:id="48" w:author="Author">
                 <w:r w:rsidR="00AE4DCB" w:rsidRPr="00D11569" w:rsidDel="00FC13CB">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:delText>15</w:delText>
                 </w:r>
               </w:del>
               <w:r w:rsidR="00FC13CB" w:rsidRPr="00D11569">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:t>50</w:t>
               </w:r>
               <w:r w:rsidR="00AE4DCB" w:rsidRPr="00D11569">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:t> 000,00 </w:t>
               </w:r>
+              <w:proofErr w:type="spellStart"/>
               <w:r w:rsidR="00AE4DCB" w:rsidRPr="00D11569">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                   <w:i/>
                   <w:iCs/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:t>euro</w:t>
               </w:r>
+              <w:proofErr w:type="spellEnd"/>
               <w:r w:rsidR="00AE4DCB" w:rsidRPr="00D11569">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:t>,</w:t>
               </w:r>
               <w:r w:rsidR="00AE4DCB" w:rsidRPr="00D11569">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:sz w:val="22"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
               <w:r w:rsidRPr="00D11569">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:sz w:val="22"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:t>ja pretendents</w:t>
               </w:r>
             </w:ins>
             <w:r w:rsidR="00A66378" w:rsidRPr="00D11569">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:ins w:id="42" w:author="Autors">
+            <w:ins w:id="49" w:author="Author">
               <w:r w:rsidRPr="00D11569">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:sz w:val="22"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:t>pretendē uz atbalstu saskaņā ar</w:t>
               </w:r>
             </w:ins>
             <w:r w:rsidR="00A66378" w:rsidRPr="00D11569">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:ins w:id="43" w:author="Autors">
+            <w:ins w:id="50" w:author="Author">
               <w:r w:rsidRPr="00D11569">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:sz w:val="22"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:t>Komisijas regulu Nr. 1408/2013. Viens</w:t>
               </w:r>
             </w:ins>
             <w:r w:rsidR="00A66378" w:rsidRPr="00D11569">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:ins w:id="44" w:author="Autors">
+            <w:ins w:id="51" w:author="Author">
               <w:r w:rsidRPr="00D11569">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:sz w:val="22"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:t>vienots uzņēmums ir uzņēmums, kas</w:t>
               </w:r>
             </w:ins>
             <w:r w:rsidR="00A66378" w:rsidRPr="00D11569">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:ins w:id="45" w:author="Autors">
+            <w:ins w:id="52" w:author="Author">
               <w:r w:rsidRPr="00D11569">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:sz w:val="22"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:t>atbilst Komisijas regulas Nr.</w:t>
               </w:r>
             </w:ins>
             <w:r w:rsidR="00A66378" w:rsidRPr="00D11569">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:ins w:id="46" w:author="Autors">
+            <w:ins w:id="53" w:author="Author">
               <w:r w:rsidRPr="00D11569">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:sz w:val="22"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:t>1408/2013 2. panta 2. punktā</w:t>
               </w:r>
             </w:ins>
             <w:r w:rsidR="00A66378" w:rsidRPr="00D11569">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:ins w:id="47" w:author="Autors">
+            <w:ins w:id="54" w:author="Author">
               <w:r w:rsidRPr="00D11569">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:sz w:val="22"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:t>minētajiem kritērijiem;</w:t>
               </w:r>
             </w:ins>
           </w:p>
           <w:p w14:paraId="010FC431" w14:textId="497BE1C9" w:rsidR="00644062" w:rsidRPr="00D11569" w:rsidRDefault="00644062" w:rsidP="00386007">
             <w:pPr>
-              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="56"/>
               </w:numPr>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:ins w:id="48" w:author="Autors">
+            <w:ins w:id="55" w:author="Author">
               <w:r w:rsidRPr="00D11569">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:sz w:val="22"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komisijas </w:t>
               </w:r>
             </w:ins>
             <w:r w:rsidR="000708FC" w:rsidRPr="00D11569">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
-            <w:ins w:id="49" w:author="Autors">
+            <w:ins w:id="56" w:author="Author">
               <w:r w:rsidRPr="00D11569">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:sz w:val="22"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:t>egulas Nr. 717/2014 3.</w:t>
               </w:r>
             </w:ins>
             <w:r w:rsidR="00A66378" w:rsidRPr="00D11569">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:ins w:id="50" w:author="Autors">
+            <w:ins w:id="57" w:author="Author">
               <w:r w:rsidRPr="00D11569">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:sz w:val="22"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:t>panta 2</w:t>
               </w:r>
-              <w:del w:id="51" w:author="Autors">
+              <w:del w:id="58" w:author="Author">
                 <w:r w:rsidRPr="00D11569" w:rsidDel="00BC1026">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                     <w:sz w:val="22"/>
                     <w:lang w:eastAsia="lv-LV"/>
                   </w:rPr>
                   <w:delText>a</w:delText>
                 </w:r>
               </w:del>
               <w:r w:rsidR="00BC1026" w:rsidRPr="00D11569">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:sz w:val="22"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:t>a</w:t>
               </w:r>
               <w:r w:rsidRPr="00D11569">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:sz w:val="22"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:t>. un 3. punktā noteikto</w:t>
               </w:r>
             </w:ins>
             <w:r w:rsidR="00A66378" w:rsidRPr="00D11569">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:ins w:id="52" w:author="Autors">
+            <w:ins w:id="59" w:author="Author">
               <w:r w:rsidRPr="00D11569">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:sz w:val="22"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:t>maksimālo apmēru</w:t>
               </w:r>
               <w:r w:rsidR="00A06305" w:rsidRPr="00D11569">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:sz w:val="22"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> trīs fiskālo gadu periodā</w:t>
               </w:r>
               <w:r w:rsidR="00D20BCF" w:rsidRPr="00D11569">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:sz w:val="22"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:t>,</w:t>
               </w:r>
               <w:r w:rsidR="00791F86" w:rsidRPr="00D11569">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> t.i. </w:t>
               </w:r>
-              <w:del w:id="53" w:author="Autors">
+              <w:del w:id="60" w:author="Author">
                 <w:r w:rsidR="00791F86" w:rsidRPr="00D11569" w:rsidDel="00D20BCF">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:delText>15</w:delText>
                 </w:r>
                 <w:r w:rsidR="00D20BCF" w:rsidRPr="00D11569" w:rsidDel="00941208">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:delText>3</w:delText>
                 </w:r>
               </w:del>
               <w:r w:rsidR="00941208" w:rsidRPr="00D11569">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:t>4</w:t>
               </w:r>
               <w:r w:rsidR="00D20BCF" w:rsidRPr="00D11569">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:t>0</w:t>
               </w:r>
               <w:r w:rsidR="00791F86" w:rsidRPr="00D11569">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:t> 000,00 </w:t>
               </w:r>
+              <w:proofErr w:type="spellStart"/>
               <w:r w:rsidR="00791F86" w:rsidRPr="00D11569">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                   <w:i/>
                   <w:iCs/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:t>euro</w:t>
               </w:r>
+              <w:proofErr w:type="spellEnd"/>
               <w:r w:rsidRPr="00D11569">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:sz w:val="22"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:t>, ja pretendents</w:t>
               </w:r>
             </w:ins>
             <w:r w:rsidR="00A66378" w:rsidRPr="00D11569">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:ins w:id="54" w:author="Autors">
+            <w:ins w:id="61" w:author="Author">
               <w:r w:rsidRPr="00D11569">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:sz w:val="22"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:t>pretendē uz atbalstu saskaņā ar</w:t>
               </w:r>
             </w:ins>
             <w:r w:rsidR="00A66378" w:rsidRPr="00D11569">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:ins w:id="55" w:author="Autors">
+            <w:ins w:id="62" w:author="Author">
               <w:r w:rsidRPr="00D11569">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:sz w:val="22"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:t>Komisijas regulu Nr. 717/2014. Viens</w:t>
               </w:r>
             </w:ins>
             <w:r w:rsidR="00A66378" w:rsidRPr="00D11569">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:ins w:id="56" w:author="Autors">
+            <w:ins w:id="63" w:author="Author">
               <w:r w:rsidRPr="00D11569">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:sz w:val="22"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:t>vienots uzņēmums ir uzņēmums, kas</w:t>
               </w:r>
             </w:ins>
             <w:r w:rsidR="00A66378" w:rsidRPr="00D11569">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:ins w:id="57" w:author="Autors">
+            <w:ins w:id="64" w:author="Author">
               <w:r w:rsidRPr="00D11569">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:sz w:val="22"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:t>atbilst Komisijas regulas Nr. 717/2014</w:t>
               </w:r>
             </w:ins>
             <w:r w:rsidR="00A66378" w:rsidRPr="00D11569">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:ins w:id="58" w:author="Autors">
+            <w:ins w:id="65" w:author="Author">
               <w:r w:rsidRPr="00D11569">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:sz w:val="22"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:t>2. panta 2. punktā minētajiem</w:t>
               </w:r>
             </w:ins>
             <w:r w:rsidR="00A66378" w:rsidRPr="00D11569">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:ins w:id="59" w:author="Autors">
+            <w:ins w:id="66" w:author="Author">
               <w:r w:rsidRPr="00D11569">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:sz w:val="22"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:t>kritērijiem.</w:t>
               </w:r>
               <w:r w:rsidRPr="00D11569">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:sz w:val="22"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:cr/>
               </w:r>
             </w:ins>
           </w:p>
           <w:p w14:paraId="75DB9BDD" w14:textId="2D4FD0D7" w:rsidR="00395420" w:rsidRPr="00D11569" w:rsidRDefault="00395420" w:rsidP="00C54ED5">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:firstLine="0"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
@@ -2206,118 +2430,137 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">SAM </w:t>
             </w:r>
             <w:r w:rsidRPr="00D11569">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">MK noteikumu 37.punktu, ja tiek pārkāpti </w:t>
             </w:r>
             <w:r w:rsidR="38F9C9CE" w:rsidRPr="00D11569">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">SAM </w:t>
             </w:r>
             <w:r w:rsidRPr="00D11569">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>MK noteikumos noteiktās komercdarbības atbalsta kontroles normas, tostarp nosacījumi, kas izriet no Komisijas regulas Nr.2023/2831,</w:t>
+              <w:t xml:space="preserve">MK noteikumos noteiktās </w:t>
             </w:r>
-            <w:del w:id="60" w:author="Autors">
+            <w:r w:rsidRPr="00D11569">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>komercdarbības atbalsta kontroles normas, tostarp nosacījumi, kas izriet no Komisijas regulas Nr.2023/2831,</w:t>
+            </w:r>
+            <w:del w:id="67" w:author="Author">
               <w:r w:rsidRPr="00D11569" w:rsidDel="00F772E3">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:delText xml:space="preserve"> </w:delText>
               </w:r>
             </w:del>
-            <w:ins w:id="61" w:author="Autors">
-              <w:del w:id="62" w:author="Autors">
+            <w:ins w:id="68" w:author="Author">
+              <w:del w:id="69" w:author="Author">
                 <w:r w:rsidR="00C54ED5" w:rsidRPr="00D11569" w:rsidDel="00F772E3">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:delText>1</w:delText>
                 </w:r>
               </w:del>
               <w:r w:rsidR="00C54ED5" w:rsidRPr="00D11569">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> Komisijas regulas Nr. 1408/2013 vai Komisijas regulas Nr. 717/2014 </w:t>
               </w:r>
             </w:ins>
             <w:r w:rsidRPr="00D11569">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">finansējuma saņēmējam ir pienākums atmaksāt projekta ietvaros saņemto nelikumīgo </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D11569">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>de minimis</w:t>
+              <w:t>de</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D11569">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D11569">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>minimis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00D11569">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> atbalstu kopā ar procentiem no līdzekļiem, kas ir brīvi no komercdarbības atbalsta, atbilstoši </w:t>
             </w:r>
             <w:hyperlink r:id="rId21">
               <w:r w:rsidRPr="00D11569">
                 <w:rPr>
-                  <w:rStyle w:val="Hipersaite"/>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Komercdarbības </w:t>
-[...8 lines deleted...]
-                <w:t>atbalsta kontroles likuma</w:t>
+                <w:t>Komercdarbības atbalsta kontroles likuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00D11569">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IV vai V nodaļas nosacījumiem.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00395420" w:rsidRPr="00D11569" w14:paraId="3F4FBAFA" w14:textId="77777777" w:rsidTr="3D535DF9">
         <w:trPr>
           <w:trHeight w:val="549"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="301592D6" w14:textId="4E4D1AEF" w:rsidR="00395420" w:rsidRPr="00D11569" w:rsidRDefault="00395420" w:rsidP="00395420">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:firstLine="0"/>
@@ -2381,72 +2624,72 @@
               <w:t xml:space="preserve"> veidā saskaņā ar Komisijas </w:t>
             </w:r>
             <w:r w:rsidR="4EE4DD0C" w:rsidRPr="00D11569">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
             <w:r w:rsidR="53BE0D98" w:rsidRPr="00D11569">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>egulu</w:t>
             </w:r>
             <w:r w:rsidRPr="00D11569">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> Nr.</w:t>
             </w:r>
-            <w:ins w:id="63" w:author="Autors">
+            <w:ins w:id="70" w:author="Author">
               <w:r w:rsidR="008F28E8" w:rsidRPr="00D11569">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:sz w:val="22"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
             </w:ins>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r w:rsidRPr="00D11569">
                 <w:rPr>
-                  <w:rStyle w:val="Hipersaite"/>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                   <w:sz w:val="22"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>2023/2831</w:t>
               </w:r>
             </w:hyperlink>
-            <w:ins w:id="64" w:author="Autors">
+            <w:ins w:id="71" w:author="Author">
               <w:r w:rsidR="005C2543" w:rsidRPr="00D11569">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:t>, Komisijas regulu Nr. 1408/2013 vai Komisijas regulu Nr.</w:t>
               </w:r>
               <w:r w:rsidR="00B65D67" w:rsidRPr="00D11569">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
               <w:r w:rsidR="005C2543" w:rsidRPr="00D11569">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:t>717/2014</w:t>
               </w:r>
             </w:ins>
             <w:r w:rsidR="2DF594EB" w:rsidRPr="00D11569">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
@@ -2638,51 +2881,51 @@
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AEDD0DA" w14:textId="544E1ADF" w:rsidR="005F2FFD" w:rsidRPr="00D11569" w:rsidRDefault="00C87C2E" w:rsidP="0055444D">
       <w:pPr>
         <w:pStyle w:val="Headinggg1"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Prasības projekta iesniedzējam</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48E2EECC" w14:textId="456A94BA" w:rsidR="001A009E" w:rsidRPr="00D11569" w:rsidRDefault="46389A9F" w:rsidP="004A1701">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:ind w:hanging="437"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="202537AF" w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
@@ -2767,545 +3010,549 @@
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> un kuras </w:t>
       </w:r>
       <w:r w:rsidR="5C21C9F4" w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>darbība ir vērsta uz tehnoloģisko attīstību un izaugsmi, kā arī uz investīciju veikšanu pētniecībā, attīstībā un inovācijās</w:t>
       </w:r>
       <w:r w:rsidR="1A406CCF" w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="316459FA" w14:textId="77777777" w:rsidR="00470A4B" w:rsidRPr="00D11569" w:rsidRDefault="00470A4B" w:rsidP="00470A4B">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:ind w:hanging="437"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Projekta iesniedzējs nevar pretendēt uz finansējumu, ja tas:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71DC8B6F" w14:textId="77777777" w:rsidR="00470A4B" w:rsidRPr="00D11569" w:rsidRDefault="00470A4B" w:rsidP="00403E3F">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="1134"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>atbilst Eiropas Savienības fondu 2021.–2027. gada plānošanas perioda vadības likuma 22. pantā minētajiem projekta iesniedzēju izslēgšanas noteikumiem;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44329DD5" w14:textId="47BFA674" w:rsidR="00470A4B" w:rsidRPr="00D11569" w:rsidRDefault="00470A4B" w:rsidP="00403E3F">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="1134"/>
         <w:rPr>
-          <w:ins w:id="65" w:author="Autors"/>
+          <w:ins w:id="72" w:author="Author"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>atbilst nozarēm vai darbībām, kas noteiktas Komisijas regulas Nr.</w:t>
       </w:r>
-      <w:ins w:id="66" w:author="Autors">
+      <w:ins w:id="73" w:author="Author">
         <w:r w:rsidR="0090781B" w:rsidRPr="00D11569">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="22"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:ins>
       <w:r w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>2023/2831 1. panta 1. punktā</w:t>
       </w:r>
-      <w:ins w:id="67" w:author="Autors">
+      <w:ins w:id="74" w:author="Author">
         <w:r w:rsidR="00DA1713" w:rsidRPr="00D11569">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="22"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t>, ja atbalstu piešķir saskaņā ar Komisijas regulu Nr. 2023/2831</w:t>
         </w:r>
       </w:ins>
       <w:r w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;atbilst darbībām, kas noteiktas Eiropas Parlamenta un Padomes 2021. gada 24. jūnija Regulas Nr.</w:t>
       </w:r>
-      <w:ins w:id="68" w:author="Autors">
+      <w:ins w:id="75" w:author="Author">
         <w:r w:rsidR="00B07681" w:rsidRPr="00D11569">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="22"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:ins>
       <w:hyperlink r:id="rId25" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00D11569">
           <w:rPr>
-            <w:rStyle w:val="Hipersaite"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t>2021/1058</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> par Eiropas Reģionālās attīstības fondu un Kohēzijas fondu 7. panta 1. punktā;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19E3AC16" w14:textId="3C071FD4" w:rsidR="00F378B2" w:rsidRPr="00D11569" w:rsidRDefault="005F21E8" w:rsidP="005F21E8">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:rPr>
-          <w:ins w:id="69" w:author="Autors"/>
+          <w:ins w:id="76" w:author="Author"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:ins w:id="70" w:author="Autors">
+      <w:ins w:id="77" w:author="Author">
         <w:r w:rsidRPr="00D11569">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="22"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t xml:space="preserve">atbilst </w:t>
         </w:r>
-        <w:del w:id="71" w:author="Autors">
+        <w:del w:id="78" w:author="Author">
           <w:r w:rsidRPr="00D11569" w:rsidDel="004E7E8A">
             <w:rPr>
               <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="lv-LV"/>
             </w:rPr>
             <w:delText xml:space="preserve">nozarēm vai </w:delText>
           </w:r>
         </w:del>
         <w:r w:rsidRPr="00D11569">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="22"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t>darbībām, kas noteiktas Komisijas regulas Nr. 1408/2013 1. panta 1. punktā, ja atbalstu piešķir saskaņā ar Komisijas regulu Nr. 1408/2013;</w:t>
         </w:r>
       </w:ins>
     </w:p>
     <w:p w14:paraId="4892CA1E" w14:textId="7CDCE739" w:rsidR="00736695" w:rsidRPr="00D11569" w:rsidRDefault="00736695" w:rsidP="00736695">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:ins w:id="72" w:author="Autors">
+      <w:ins w:id="79" w:author="Author">
         <w:r w:rsidRPr="00D11569">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="22"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t xml:space="preserve">atbilst </w:t>
         </w:r>
-        <w:del w:id="73" w:author="Autors">
+        <w:del w:id="80" w:author="Author">
           <w:r w:rsidRPr="00D11569" w:rsidDel="005261FD">
             <w:rPr>
               <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="22"/>
               <w:lang w:eastAsia="lv-LV"/>
             </w:rPr>
             <w:delText xml:space="preserve">nozarēm vai </w:delText>
           </w:r>
         </w:del>
         <w:r w:rsidRPr="00D11569">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="22"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t>darbībām, kas noteiktas Komisijas regulas Nr. 717/2014 1. panta 1. punktā, ja atbalstu piešķir saskaņā ar Komisijas regulu Nr. 717/2014;</w:t>
         </w:r>
       </w:ins>
     </w:p>
     <w:p w14:paraId="64DDD8EE" w14:textId="5FCD8380" w:rsidR="00470A4B" w:rsidRPr="00D11569" w:rsidDel="0089315C" w:rsidRDefault="00470A4B" w:rsidP="00633F47">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="1134"/>
         <w:rPr>
-          <w:del w:id="74" w:author="Autors"/>
+          <w:del w:id="81" w:author="Author"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:del w:id="75" w:author="Autors">
+      <w:del w:id="82" w:author="Author">
         <w:r w:rsidRPr="00D11569" w:rsidDel="0089315C">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="22"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:delText>nodarbojas primārajā lauksaimniecības nozarē; </w:delText>
         </w:r>
       </w:del>
     </w:p>
     <w:p w14:paraId="2DD81986" w14:textId="77777777" w:rsidR="00470A4B" w:rsidRPr="00D11569" w:rsidRDefault="00470A4B">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:pPrChange w:id="76" w:author="Autors">
+        <w:pPrChange w:id="83" w:author="Author">
           <w:pPr>
-            <w:pStyle w:val="Sarakstarindkopa"/>
+            <w:pStyle w:val="ListParagraph"/>
             <w:numPr>
               <w:ilvl w:val="1"/>
               <w:numId w:val="19"/>
             </w:numPr>
             <w:spacing w:before="0"/>
             <w:ind w:left="1134" w:hanging="567"/>
           </w:pPr>
         </w:pPrChange>
       </w:pPr>
       <w:r w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">pēdējo 24 mēnešu laikā ir veicis kapitāla piesaisti, emitējot parāda vērtspapīrus par kopējo summu, kas pārsniedz 1 000 000 </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>euro</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CE2FA7B" w14:textId="77777777" w:rsidR="00EE164B" w:rsidRPr="00D11569" w:rsidRDefault="00470A4B" w:rsidP="00403E3F">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="1134"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>brīdī, kad projekta iesniegums iesniegts sadarbības iestādē, tirdzniecības vietā</w:t>
       </w:r>
-      <w:del w:id="77" w:author="Autors">
+      <w:del w:id="84" w:author="Author">
         <w:r w:rsidRPr="00D11569" w:rsidDel="00CB653E">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="22"/>
             <w:vertAlign w:val="superscript"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:delText>1</w:delText>
         </w:r>
       </w:del>
       <w:r w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> nav emitējis visas spēkā esošās emisijas prospektā norādītās akcijas vai obligācijas;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BA08149" w14:textId="77777777" w:rsidR="001F6591" w:rsidRPr="00D11569" w:rsidRDefault="00330645" w:rsidP="00403E3F">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="1134"/>
         <w:rPr>
-          <w:ins w:id="78" w:author="Autors"/>
+          <w:ins w:id="85" w:author="Author"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">saskaņā ar Valsts ieņēmumu dienesta administrēto nodokļu (nodevu) parādnieku datubāzē pieejamo informāciju ir nodokļu vai nodevu parādnieks, tai skaitā ja tam ir valsts sociālās apdrošināšanas obligāto iemaksu parādi, kas kopsummā pārsniedz 150 </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>euro</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, izņemot nodokļu maksājumus, kuru maksāšanas termiņš saskaņā ar </w:t>
       </w:r>
       <w:hyperlink r:id="rId26" w:anchor="p24" w:history="1">
         <w:r w:rsidRPr="00D11569">
           <w:rPr>
-            <w:rStyle w:val="Hipersaite"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t>likuma "Par nodokļiem un nodevām" 24. panta</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pirmo, 1.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> un 1.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> daļu ir pagarināts, sadalīts termiņos, atlikts vai atkārtoti sadalīts termiņos</w:t>
       </w:r>
-      <w:ins w:id="79" w:author="Autors">
+      <w:ins w:id="86" w:author="Author">
         <w:r w:rsidR="001F6591" w:rsidRPr="00D11569">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t>;</w:t>
         </w:r>
       </w:ins>
     </w:p>
-    <w:p w14:paraId="59852F6B" w14:textId="7BD1B499" w:rsidR="00700F08" w:rsidRPr="006E0A4B" w:rsidRDefault="001F6591" w:rsidP="001F6591">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+    <w:p w14:paraId="59852F6B" w14:textId="7BD1B499" w:rsidR="00700F08" w:rsidRPr="00895E9A" w:rsidRDefault="001F6591" w:rsidP="001F6591">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:rPr>
-          <w:ins w:id="80" w:author="Autors"/>
+          <w:ins w:id="87" w:author="Author"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
-          <w:rPrChange w:id="81" w:author="Autors">
+          <w:rPrChange w:id="88" w:author="Author">
             <w:rPr>
-              <w:ins w:id="82" w:author="Autors"/>
+              <w:ins w:id="89" w:author="Author"/>
               <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
           </w:rPrChange>
         </w:rPr>
       </w:pPr>
-      <w:ins w:id="83" w:author="Autors">
+      <w:ins w:id="90" w:author="Author">
         <w:r w:rsidRPr="00D11569">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t>Atbalsts netiek piešķirts projekta iesniedzējam, kurš vienlaikus darbojas nozarē vai veic darbības, kas minētas SAM MK noteikumu 17.2.</w:t>
         </w:r>
         <w:r w:rsidR="00AB6F3E" w:rsidRPr="00D11569">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve">, </w:t>
         </w:r>
         <w:r w:rsidRPr="00D11569">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t>17.2</w:t>
         </w:r>
         <w:r w:rsidR="00AB6F3E" w:rsidRPr="00D11569">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
@@ -3383,100 +3630,99 @@
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> minēt</w:t>
         </w:r>
         <w:r w:rsidR="0027214A" w:rsidRPr="00D11569">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t>o</w:t>
         </w:r>
         <w:r w:rsidR="001F220A" w:rsidRPr="00D11569">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> atbalsta veid</w:t>
         </w:r>
         <w:r w:rsidR="0027214A" w:rsidRPr="00D11569">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t>u</w:t>
         </w:r>
-        <w:bookmarkStart w:id="84" w:name="_Hlk171670161"/>
-        <w:bookmarkEnd w:id="84"/>
+        <w:bookmarkStart w:id="91" w:name="_Hlk171670161"/>
+        <w:bookmarkEnd w:id="91"/>
       </w:ins>
     </w:p>
     <w:p w14:paraId="3308257C" w14:textId="77777777" w:rsidR="006E0A4B" w:rsidRPr="00D11569" w:rsidRDefault="006E0A4B">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="1077" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:pPrChange w:id="85" w:author="Autors">
+        <w:pPrChange w:id="92" w:author="Author">
           <w:pPr>
-            <w:pStyle w:val="Sarakstarindkopa"/>
+            <w:pStyle w:val="ListParagraph"/>
             <w:numPr>
               <w:ilvl w:val="1"/>
               <w:numId w:val="19"/>
             </w:numPr>
             <w:spacing w:before="0"/>
             <w:ind w:left="1077" w:hanging="567"/>
           </w:pPr>
         </w:pPrChange>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B452386" w14:textId="304F39D2" w:rsidR="00A7104B" w:rsidRPr="00D11569" w:rsidRDefault="00A7104B" w:rsidP="0055444D">
       <w:pPr>
         <w:pStyle w:val="Headinggg1"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Atbalstāmās darbības un izmaksas</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5670B2A1" w14:textId="6B78873C" w:rsidR="00600C91" w:rsidRPr="00D11569" w:rsidRDefault="06F53EA9" w:rsidP="4B352762">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>SAM pasākuma</w:t>
       </w:r>
       <w:r w:rsidR="5930822A" w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
@@ -3538,51 +3784,51 @@
       <w:r w:rsidR="004E1A05" w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="71C42358" w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>MK noteikumu 19. punkta apakšpunktos noteikto atbalstāmo darbību</w:t>
       </w:r>
       <w:r w:rsidR="61E8F3CB" w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DFD20B5" w14:textId="21BDB7BF" w:rsidR="003B01D1" w:rsidRPr="00D11569" w:rsidRDefault="222068B3" w:rsidP="4B352762">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Projekta iesniedzējs var iesniegt </w:t>
       </w:r>
@@ -3729,65 +3975,65 @@
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> noteiktajam</w:t>
       </w:r>
       <w:r w:rsidR="007848FD" w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00FD1CB6" w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ja vienlaicīgi izpildās šādi nosacījumi:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22DFA46E" w14:textId="20511A5E" w:rsidR="001F4F67" w:rsidRPr="00D11569" w:rsidRDefault="00C15A9C" w:rsidP="003B01D1">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="454" w:firstLine="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:ins w:id="86" w:author="Autors">
+      <w:ins w:id="93" w:author="Author">
         <w:r w:rsidRPr="00D11569">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="22"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t>4.1</w:t>
         </w:r>
         <w:r w:rsidR="002C204D" w:rsidRPr="00D11569">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="22"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
         <w:r w:rsidR="0081582F" w:rsidRPr="00D11569">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="22"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
@@ -3820,65 +4066,65 @@
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> un </w:t>
       </w:r>
       <w:r w:rsidR="001F4F67" w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>vēlas pieteikties uz atbalstu arī akciju iekļaušanai tirdzniecības vietā;</w:t>
       </w:r>
       <w:r w:rsidR="4B909F47" w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="056A0D3B" w14:textId="7978BD97" w:rsidR="003B3C9A" w:rsidRPr="00D11569" w:rsidRDefault="00C15A9C" w:rsidP="003B3C9A">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="454" w:firstLine="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:ins w:id="87" w:author="Autors">
+      <w:ins w:id="94" w:author="Author">
         <w:r w:rsidRPr="00D11569">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="22"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t>4.2</w:t>
         </w:r>
         <w:r w:rsidR="002C204D" w:rsidRPr="00D11569">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="22"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
         <w:r w:rsidR="0081582F" w:rsidRPr="00D11569">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="22"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
@@ -3908,51 +4154,51 @@
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="2FF8668C" w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="05FD5EC5" w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">ta 2.punktā </w:t>
       </w:r>
-      <w:ins w:id="88" w:author="Autors">
+      <w:ins w:id="95" w:author="Author">
         <w:r w:rsidR="00D55BEE" w:rsidRPr="00D11569">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="22"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t xml:space="preserve">vai Komisijas regulas Nr. 1408/2013 3. panta 2. un 3. punktā </w:t>
         </w:r>
         <w:r w:rsidR="00A17B8A" w:rsidRPr="00D11569">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="22"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t xml:space="preserve">vai </w:t>
         </w:r>
         <w:r w:rsidR="00A17B8A" w:rsidRPr="00D11569">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t>Komisijas regulas Nr. 717/2014 3. panta 2</w:t>
@@ -3973,127 +4219,127 @@
           </w:rPr>
           <w:t>. un 3. punktā</w:t>
         </w:r>
         <w:r w:rsidR="00D55BEE" w:rsidRPr="00D11569">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="22"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:ins>
       <w:r w:rsidR="05FD5EC5" w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>noteiktais maksimālais apmērs</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="179E4CA0" w14:textId="038AC4EE" w:rsidR="00F36EB1" w:rsidRPr="00D11569" w:rsidRDefault="148A0C58" w:rsidP="3555772D">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:del w:id="89" w:author="Autors">
+      <w:del w:id="96" w:author="Author">
         <w:r w:rsidRPr="00D11569" w:rsidDel="00A20439">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="22"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:delText>Savukārt i</w:delText>
         </w:r>
       </w:del>
-      <w:ins w:id="90" w:author="Autors">
+      <w:ins w:id="97" w:author="Author">
         <w:r w:rsidR="00A20439" w:rsidRPr="00D11569">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="22"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t>I</w:t>
         </w:r>
       </w:ins>
       <w:r w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">r atbalstāms projekta iesniegums, kura iesniedzējs iepriekš ir saņēmis atbalstu akciju </w:t>
       </w:r>
       <w:r w:rsidR="15678599" w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">iekļaušanai tirdzniecības vietā (piemēram, 2014.-2020.gada plānošanas periodā vai šajā SAM pasākumā), bet līdz projekta iesnieguma </w:t>
       </w:r>
       <w:r w:rsidR="377BAFA2" w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>iesniegšanas brīdim projekts ir pilnībā pabeigts.</w:t>
       </w:r>
       <w:r w:rsidR="31659564" w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> Tas attiecas gan uz gadījumiem, kad projekta iesniedzējs pretendē uz atbalstu akciju iekļaušanai tirdzniecības vietā, gan uz gadījumiem, kad projekta iesniedzējs pretendē uz atbalstu parāda vērtspapīru iekļaušanu tirdzniecības vietā.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00574C53" w14:textId="5DB4B35F" w:rsidR="00F36EB1" w:rsidRPr="00D11569" w:rsidRDefault="00600C91" w:rsidP="3555772D">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Projekta iesniegumā plāno izmaksas atbilstoši SAM MK noteikumu </w:t>
       </w:r>
       <w:r w:rsidR="004E1A05" w:rsidRPr="00D11569">
         <w:rPr>
@@ -4147,123 +4393,123 @@
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Projektu īsteno </w:t>
       </w:r>
       <w:r w:rsidR="71C42358" w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>ne ilgāk kā līdz 2029.gada 31.decembrim.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DC2487F" w14:textId="35CD5AB0" w:rsidR="003F2B2B" w:rsidRPr="00D11569" w:rsidRDefault="00C37E94" w:rsidP="00F36EB1">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Izmaksu plānošanā</w:t>
       </w:r>
       <w:r w:rsidR="00F36EB1" w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> jāņem vērā “</w:t>
       </w:r>
       <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidR="00F36EB1" w:rsidRPr="00D11569">
           <w:rPr>
-            <w:rStyle w:val="Hipersaite"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t>Vadlīnijas attiecināmo izmaksu noteikšanai Eiropas Savienības kohēzijas politikas programmas 2021.-2027.gada plānošanas periodā</w:t>
         </w:r>
         <w:r w:rsidR="00F36EB1" w:rsidRPr="00D11569">
           <w:rPr>
-            <w:rStyle w:val="Hipersaite"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t>”.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="51642327" w14:textId="5F0F7CF3" w:rsidR="00693EE8" w:rsidRPr="00D11569" w:rsidRDefault="00693EE8" w:rsidP="0055444D">
       <w:pPr>
         <w:pStyle w:val="Headinggg1"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Projektu iesniegumu noformēšanas un iesniegšanas kārtība</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60D3596D" w14:textId="4A54858D" w:rsidR="001C5742" w:rsidRPr="00D11569" w:rsidRDefault="00264C06" w:rsidP="00F36EB1">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Projekta iesniegum</w:t>
       </w:r>
       <w:r w:rsidR="008945CD" w:rsidRPr="00D11569">
         <w:rPr>
@@ -4291,71 +4537,71 @@
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Projektu portāls</w:t>
       </w:r>
       <w:r w:rsidR="003E7D44" w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00405898" w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId28">
         <w:r w:rsidR="00067BB2" w:rsidRPr="00D11569">
           <w:rPr>
-            <w:rStyle w:val="Hipersaite"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t>https://projekti.cfla.gov.lv/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="001C5742" w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F369651" w14:textId="04C22F2C" w:rsidR="0039527A" w:rsidRPr="00D11569" w:rsidRDefault="09F7C035" w:rsidP="00403E3F">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="1276" w:hanging="709"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>j</w:t>
       </w:r>
       <w:r w:rsidR="2D1334D9" w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
@@ -4435,75 +4681,75 @@
       </w:r>
       <w:r w:rsidR="2D1334D9" w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="011858D2" w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>atbilstoši tīmekļvietnē</w:t>
       </w:r>
       <w:r w:rsidR="2D1334D9" w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId29">
         <w:r w:rsidR="15202571" w:rsidRPr="00D11569">
           <w:rPr>
-            <w:rStyle w:val="Hipersaite"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t>https://www.cfla.gov.lv/lv/par-e-vidi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="011858D2" w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> norādītajam</w:t>
       </w:r>
       <w:r w:rsidR="006C1C5C" w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A5A73F1" w14:textId="4F8D261B" w:rsidR="001C5742" w:rsidRPr="00D11569" w:rsidRDefault="005F011E" w:rsidP="00403E3F">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="1276" w:hanging="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>ja j</w:t>
       </w:r>
       <w:r w:rsidR="0039527A" w:rsidRPr="00D11569">
         <w:rPr>
@@ -4598,75 +4844,75 @@
       </w:r>
       <w:r w:rsidR="0098519A" w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai piešķirt </w:t>
       </w:r>
       <w:r w:rsidR="002533D1" w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">lietotāju tiesības, </w:t>
       </w:r>
       <w:r w:rsidR="00620C60" w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">tā iesniedz lietotāju tiesību veidlapu atbilstoši tīmekļvietnē </w:t>
       </w:r>
       <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidR="00620C60" w:rsidRPr="00D11569">
           <w:rPr>
-            <w:rStyle w:val="Hipersaite"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t>https://www.cfla.gov.lv/lv/par-e-vidi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00620C60" w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> norādītajam</w:t>
       </w:r>
       <w:r w:rsidR="00D224DF" w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21FB1771" w14:textId="369046F5" w:rsidR="000203A1" w:rsidRPr="00D11569" w:rsidRDefault="00184A1C" w:rsidP="248FBB5D">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Projektu portālā </w:t>
       </w:r>
       <w:r w:rsidR="00CE1E23" w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
@@ -4720,94 +4966,94 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69B39C45" w14:textId="62E478A8" w:rsidR="00F36EB1" w:rsidRPr="00D11569" w:rsidRDefault="12E1A9FD" w:rsidP="00403E3F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="1276" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">tirdzniecības </w:t>
       </w:r>
-      <w:bookmarkStart w:id="91" w:name="_Hlk173936801"/>
+      <w:bookmarkStart w:id="98" w:name="_Hlk173936801"/>
       <w:r w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>vietas apliecinājum</w:t>
       </w:r>
       <w:r w:rsidR="060FDDB5" w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> par notikušu konsultāciju ar tirdzniecības vietu, kurā apspriesta projekta iesniedzēja atbilstība tirdzniecības vietas prasībām</w:t>
       </w:r>
       <w:r w:rsidR="159CEC81" w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (atbilstoši nolikuma </w:t>
       </w:r>
       <w:r w:rsidR="0EF947F2" w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="159CEC81" w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.pielikuma veidlapai)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="91"/>
+      <w:bookmarkEnd w:id="98"/>
       <w:r w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D0AD7FF" w14:textId="217724BE" w:rsidR="3731CF01" w:rsidRPr="00D11569" w:rsidRDefault="3731CF01" w:rsidP="00403E3F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="1276" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
@@ -4839,51 +5085,51 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.pielikuma veidlapai);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13BD5379" w14:textId="7C65DDE7" w:rsidR="00F36EB1" w:rsidRPr="00D11569" w:rsidRDefault="6FD4009C" w:rsidP="00403E3F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="1276" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">projekta </w:t>
       </w:r>
-      <w:bookmarkStart w:id="92" w:name="_Hlk173940363"/>
+      <w:bookmarkStart w:id="99" w:name="_Hlk173940363"/>
       <w:r w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>gatavību apliecinoš</w:t>
       </w:r>
       <w:r w:rsidR="3D08D8B9" w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>us</w:t>
       </w:r>
       <w:r w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> dokument</w:t>
       </w:r>
       <w:r w:rsidR="3D08D8B9" w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
@@ -4896,370 +5142,370 @@
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>, t.sk. projekta iesnieguma sadaļā “Projekta budžeta kopsavilkums” norādīto izmaksu apmēru pamatojoš</w:t>
       </w:r>
       <w:r w:rsidR="3D08D8B9" w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>os</w:t>
       </w:r>
       <w:r w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> dokument</w:t>
       </w:r>
       <w:r w:rsidR="3D08D8B9" w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>us</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="92"/>
+      <w:bookmarkEnd w:id="99"/>
       <w:r w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61380B7E" w14:textId="6C729858" w:rsidR="00F36EB1" w:rsidRPr="00D11569" w:rsidRDefault="0770DD3E" w:rsidP="0C55B6C8">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="1701" w:hanging="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>dokumentācij</w:t>
       </w:r>
       <w:r w:rsidR="75DF4FB4" w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>, kas apliecina veikto(-s) iepirkumu(-s) par pakalpojumiem attiecībā uz visām projektā paredzētajām izmaksām</w:t>
       </w:r>
       <w:r w:rsidR="381AE26C" w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>(attiecināms, ja piegādātājs, kam piešķiramas līguma slēgšanas tiesības, noskaidrots līdz projekta iesnieguma iesniegšanas dienai sadarbības iestādē), tai skaitā:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E1DC601" w14:textId="48F06EE8" w:rsidR="00F36EB1" w:rsidRPr="00D11569" w:rsidRDefault="6FD4009C" w:rsidP="4B352762">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="2552" w:hanging="1021"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>pārskat</w:t>
       </w:r>
       <w:r w:rsidR="689742D7" w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>, kas atspoguļo iepirkuma procesu norisi un ietver  šādu informāciju:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1741D70D" w14:textId="77777777" w:rsidR="00F36EB1" w:rsidRPr="00D11569" w:rsidRDefault="00F36EB1" w:rsidP="00F36EB1">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="2835" w:hanging="283"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">iepirkuma </w:t>
       </w:r>
       <w:r w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>priekšmeta nosaukums, apjoms, izpildes termiņš;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53E3DA86" w14:textId="77777777" w:rsidR="00F36EB1" w:rsidRPr="006E0A4B" w:rsidRDefault="00F36EB1" w:rsidP="00F36EB1">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="60"/>
         <w:ind w:left="2835" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D11569">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>izmantotā iepirkuma metode/procedūra</w:t>
       </w:r>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
-          <w:rStyle w:val="Vresatsauce"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6743277C" w14:textId="77777777" w:rsidR="00F36EB1" w:rsidRPr="006E0A4B" w:rsidRDefault="00F36EB1" w:rsidP="00F36EB1">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="60"/>
         <w:ind w:left="2835" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>piedāvājumu iesniedzēju nosaukumi un reģistrācijas numuri;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="164EB3F7" w14:textId="77777777" w:rsidR="00F36EB1" w:rsidRPr="006E0A4B" w:rsidRDefault="00F36EB1" w:rsidP="00F36EB1">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="60"/>
         <w:ind w:left="2835" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>piedāvātās līgumcenas;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="645ABE21" w14:textId="77777777" w:rsidR="00F36EB1" w:rsidRPr="006E0A4B" w:rsidRDefault="00F36EB1" w:rsidP="00F36EB1">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="60"/>
         <w:ind w:left="2835" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>piedāvājuma iegūšanas metode;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="083CE90F" w14:textId="77777777" w:rsidR="00F36EB1" w:rsidRPr="006E0A4B" w:rsidRDefault="00F36EB1" w:rsidP="00F36EB1">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="60"/>
         <w:ind w:left="2835" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>sarunu dalībnieki (ja attiecināms);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23C59B99" w14:textId="77777777" w:rsidR="00F36EB1" w:rsidRPr="006E0A4B" w:rsidRDefault="00F36EB1" w:rsidP="00F36EB1">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="60"/>
         <w:ind w:left="2835" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>piegādātājs, kam piešķiramas līguma slēgšanas tiesības (izraudzītā piedāvājuma iesniedzējs);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EEF0A6E" w14:textId="77777777" w:rsidR="00F36EB1" w:rsidRPr="006E0A4B" w:rsidRDefault="00F36EB1" w:rsidP="00F36EB1">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="60"/>
         <w:ind w:left="2835" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>piedāvājumu salīdzinājums, kurā norāda izraudzītā piedāvājuma priekšrocības attiecībā pret katru iesniegto piedāvājumu, paskaidrojot izvēles kritērijus;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63701399" w14:textId="77777777" w:rsidR="00F36EB1" w:rsidRPr="006E0A4B" w:rsidRDefault="00F36EB1" w:rsidP="00F36EB1">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="60"/>
         <w:ind w:left="2835" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>saņemto piedāvājumu kopijas;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DACB550" w14:textId="7E8B9AA0" w:rsidR="00F36EB1" w:rsidRPr="006E0A4B" w:rsidRDefault="00F36EB1" w:rsidP="00F36EB1">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="60"/>
         <w:ind w:left="2835" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">apliecinājums(-i) par interešu konflikta </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>neesību</w:t>
@@ -5298,51 +5544,51 @@
       </w:r>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> publiski, piemēram, Iepirkumu uzraudzības biroja mājaslapā, projekta iesniegumā norāda saiti </w:t>
       </w:r>
       <w:r w:rsidR="00667404" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">uz </w:t>
       </w:r>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>tiem.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45B4AB02" w14:textId="6C70382C" w:rsidR="00F36EB1" w:rsidRPr="006E0A4B" w:rsidRDefault="6FD4009C" w:rsidP="4B352762">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="2552" w:hanging="992"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>noslēgt</w:t>
       </w:r>
       <w:r w:rsidR="689742D7" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="006E0A4B">
@@ -5435,81 +5681,81 @@
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>ams</w:t>
       </w:r>
       <w:r w:rsidR="006A62B1" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> nosacījum</w:t>
       </w:r>
       <w:r w:rsidR="00AA11F2" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="006A62B1" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>, ka atbalstāmās darbības var uzsākt un izmaksas ir attiecināmas ne ātrāk kā dienā, kad sadarbības iestādē ir iesniegts projekta iesniegums</w:t>
       </w:r>
-      <w:ins w:id="93" w:author="Autors">
+      <w:ins w:id="100" w:author="Author">
         <w:r w:rsidR="00441432" w:rsidRPr="006E0A4B">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> vai </w:t>
         </w:r>
         <w:r w:rsidR="008B7C5E" w:rsidRPr="006E0A4B">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve">projekta iesniegumā sniedz </w:t>
         </w:r>
         <w:r w:rsidR="00B52ED4" w:rsidRPr="006E0A4B">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t>informācij</w:t>
         </w:r>
       </w:ins>
       <w:r w:rsidR="008B7C5E" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:ins w:id="94" w:author="Autors">
+      <w:ins w:id="101" w:author="Author">
         <w:r w:rsidR="00B52ED4" w:rsidRPr="006E0A4B">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve">, ka </w:t>
         </w:r>
         <w:r w:rsidR="00A67F81" w:rsidRPr="006E0A4B">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t>atbalstāmās</w:t>
         </w:r>
         <w:r w:rsidR="00A67F81" w:rsidRPr="006E0A4B" w:rsidDel="00A67F81">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00B52ED4" w:rsidRPr="006E0A4B">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
@@ -5561,51 +5807,51 @@
         <w:r w:rsidR="00F878E0" w:rsidRPr="006E0A4B">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t>projekta iesnieguma</w:t>
         </w:r>
         <w:r w:rsidR="00B52ED4" w:rsidRPr="006E0A4B">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> iesniegšanas sadarbības iestādē</w:t>
         </w:r>
       </w:ins>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F11499D" w14:textId="3AF1B2C8" w:rsidR="00F36EB1" w:rsidRPr="006E0A4B" w:rsidRDefault="6FD4009C" w:rsidP="4B352762">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="1701" w:hanging="681"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>dokumentācij</w:t>
       </w:r>
       <w:r w:rsidR="689742D7" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="006E0A4B">
@@ -5624,257 +5870,257 @@
       </w:r>
       <w:r w:rsidR="005C6947" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="005C6947" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>(attiecināms, ja piegādātājs, kam piešķiramas līguma slēgšanas tiesības, nav noskaidrots līdz projekta iesnieguma iesniegšanas dienai sadarbības iestādē), tai skaitā:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1541D65E" w14:textId="0FBFDDFF" w:rsidR="00F36EB1" w:rsidRPr="006E0A4B" w:rsidRDefault="00F36EB1" w:rsidP="0C55B6C8">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="2552" w:hanging="1021"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>tirgus izpētes ziņojum</w:t>
       </w:r>
       <w:r w:rsidR="5A3E08D0" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>, kas ietver šādu informāciju:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19C98ED2" w14:textId="77777777" w:rsidR="00F36EB1" w:rsidRPr="006E0A4B" w:rsidRDefault="00F36EB1" w:rsidP="00F36EB1">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="60"/>
         <w:ind w:left="2835" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>iepirkuma priekšmeta nosaukums, apjoms, izpildes termiņš;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6478CA61" w14:textId="77777777" w:rsidR="00F36EB1" w:rsidRPr="006E0A4B" w:rsidRDefault="00F36EB1" w:rsidP="00F36EB1">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="60"/>
         <w:ind w:left="2835" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>apzināto piegādātāju nosaukumi un reģistrācijas numuri;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08F8DF02" w14:textId="77777777" w:rsidR="00F36EB1" w:rsidRPr="006E0A4B" w:rsidRDefault="00F36EB1" w:rsidP="00F36EB1">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="60"/>
         <w:ind w:left="2835" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>piedāvātās līgumcenas;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E8FF531" w14:textId="77777777" w:rsidR="00F36EB1" w:rsidRPr="006E0A4B" w:rsidRDefault="00F36EB1" w:rsidP="00F36EB1">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="60"/>
         <w:ind w:left="2835" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>tirgus izpētes metodes;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03BE2BC0" w14:textId="77777777" w:rsidR="00F36EB1" w:rsidRPr="006E0A4B" w:rsidRDefault="00F36EB1" w:rsidP="00F36EB1">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="60"/>
         <w:ind w:left="2835" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>kā noteiktas projektā plānotās izmaksas;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31A11B26" w14:textId="77777777" w:rsidR="00F36EB1" w:rsidRPr="006E0A4B" w:rsidRDefault="00F36EB1" w:rsidP="00F36EB1">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="60"/>
         <w:ind w:left="2835" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>potenciālā pakalpojuma sniedzēja izvēles kritēriji;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C9B55B4" w14:textId="77777777" w:rsidR="00F36EB1" w:rsidRPr="006E0A4B" w:rsidRDefault="00F36EB1" w:rsidP="00F36EB1">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="60"/>
         <w:ind w:left="2835" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">norādīto līgumcenu pamatojoši dokumenti (sarakste, sākotnējie piedāvājumi, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>ekrānšāviņš</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> no piegādātāja mājaslapas u. tml.).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E338626" w14:textId="7B121C8C" w:rsidR="00F36EB1" w:rsidRPr="006E0A4B" w:rsidRDefault="6FD4009C" w:rsidP="4B352762">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="2552" w:hanging="992"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>noslēgt</w:t>
       </w:r>
       <w:r w:rsidR="6ABDAC2B" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="006E0A4B">
@@ -5888,84 +6134,92 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ar emisijas organizētāju vai emisijas organizētāja apliecinājum</w:t>
       </w:r>
       <w:r w:rsidR="45BB573F" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> par gatavību uzsākt sadarbību (ja attiecināms) </w:t>
+        <w:t xml:space="preserve"> par gatavību uzsākt sadarbību (ja </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0A4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">attiecināms) </w:t>
       </w:r>
       <w:r w:rsidR="0EA05EF7" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">SAM </w:t>
       </w:r>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">MK noteikumu </w:t>
       </w:r>
       <w:r w:rsidR="06BADD6B" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19. punktā </w:t>
       </w:r>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>minēto aktivitāšu īstenošanai;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59AE3CA4" w14:textId="634C0CF7" w:rsidR="00F36EB1" w:rsidRPr="006E0A4B" w:rsidRDefault="6FD4009C" w:rsidP="00403E3F">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="1276" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>finansējuma pieejamību apliecinoš</w:t>
       </w:r>
       <w:r w:rsidR="4EF9E19A" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
@@ -5988,76 +6242,76 @@
         </w:rPr>
         <w:t>us</w:t>
       </w:r>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C593B72" w14:textId="0D261F90" w:rsidR="00F36EB1" w:rsidRPr="006E0A4B" w:rsidRDefault="6FD4009C" w:rsidP="0BA67F63">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="1710" w:hanging="690"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="95" w:name="_Ref177550415"/>
+      <w:bookmarkStart w:id="102" w:name="_Ref177550415"/>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>aizdevuma līgum</w:t>
       </w:r>
       <w:r w:rsidR="4EF9E19A" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> ar Eiropas Savienībā vai Eiropas Ekonomiskajā zonā reģistrētu kredītiestādi par projekta īstenošanai nepieciešamā finansējuma piesaisti (ja attiecināms);</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="95"/>
+      <w:bookmarkEnd w:id="102"/>
     </w:p>
     <w:p w14:paraId="564A2C0D" w14:textId="5B4C6C6E" w:rsidR="00F36EB1" w:rsidRPr="006E0A4B" w:rsidRDefault="6FD4009C" w:rsidP="0BA67F63">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="1710" w:hanging="690"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Eiropas Savienībā vai Eiropas Ekonomiskajā zonā reģistrētas kredītiestādes lēmum</w:t>
       </w:r>
       <w:r w:rsidR="4EF9E19A" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
@@ -6066,77 +6320,76 @@
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> par aizdevuma piešķiršanu (ja attiecināms);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7688CBEE" w14:textId="50DB8300" w:rsidR="00F36EB1" w:rsidRPr="006E0A4B" w:rsidRDefault="6FD4009C" w:rsidP="0BA67F63">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="1710" w:hanging="690"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="96" w:name="_Ref177550438"/>
+      <w:bookmarkStart w:id="103" w:name="_Ref177550438"/>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>līgum</w:t>
       </w:r>
       <w:r w:rsidR="4EF9E19A" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>, kas noslēgts ar saistīto personu par projekta īstenošanai nepieciešamā finansējuma nodrošināšanu, ja šīs saistītās personas pēdējā noslēgtajā gada pārskatā norādītais pašu kapitāls veido vismaz 100 % no projekta kopējām izmaksām (ja attiecināms);</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="96"/>
+      <w:bookmarkEnd w:id="103"/>
     </w:p>
     <w:p w14:paraId="79046829" w14:textId="4207FA46" w:rsidR="00F36EB1" w:rsidRPr="006E0A4B" w:rsidRDefault="6FD4009C" w:rsidP="0BA67F63">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="1710" w:hanging="690"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>projekta iesniedzēja valdes lēmum</w:t>
       </w:r>
       <w:r w:rsidR="4EF9E19A" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
@@ -6282,51 +6535,51 @@
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>10.4.3</w:t>
       </w:r>
       <w:r w:rsidR="00A32244" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.apakšpunktā norādīto dokumentu par projekta īstenošanai nepieciešamā finansējuma daļēju (1–99 %) nodrošināšanu, ja saistītās personas pēdējā noslēgtajā gada pārskatā norādītais pašu kapitāls veido vismaz attiecīgu proporcionālu daļu (1–99 %) no projekta kopējām izmaksām (pašu kapitāls nedrīkst būt mazāks par līgumā norādīto finansējuma daļu);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26A69F7C" w14:textId="71E610B9" w:rsidR="00F36EB1" w:rsidRPr="006E0A4B" w:rsidRDefault="6FD4009C" w:rsidP="003E3DFE">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="1701" w:hanging="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ar potenciālo finanšu resursu avotu izpēti saistīt</w:t>
       </w:r>
       <w:r w:rsidR="4EF9E19A" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
@@ -6338,133 +6591,133 @@
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> dokumentācij</w:t>
       </w:r>
       <w:r w:rsidR="4EF9E19A" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ja attiecināms);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="614121A0" w14:textId="100A01D8" w:rsidR="00F36EB1" w:rsidRPr="006E0A4B" w:rsidRDefault="0770DD3E" w:rsidP="00403E3F">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="1276" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>deklarācij</w:t>
       </w:r>
       <w:r w:rsidR="5D92CD6F" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="97" w:name="_Hlk173940781"/>
+      <w:bookmarkStart w:id="104" w:name="_Hlk173940781"/>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">par kapitālsabiedrības atbilstību mazajai (sīkajai) vai vidējai komercsabiedrībai (Ministru kabineta 2014.gada 16.decembra noteikumi Nr.776 </w:t>
       </w:r>
       <w:hyperlink r:id="rId31">
         <w:r w:rsidRPr="006E0A4B">
           <w:rPr>
-            <w:rStyle w:val="Hipersaite"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t>“</w:t>
         </w:r>
         <w:r w:rsidRPr="006E0A4B">
           <w:rPr>
-            <w:rStyle w:val="Hipersaite"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
             <w:sz w:val="22"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t>Kārtība, kādā komercsabiedrības deklarē savu atbilstību mazās (sīkās) un vidējās komercsabiedrības statusam</w:t>
         </w:r>
         <w:r w:rsidRPr="006E0A4B">
           <w:rPr>
-            <w:rStyle w:val="Hipersaite"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t xml:space="preserve">” </w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1.pielikums un 2.pielikums)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="97"/>
+      <w:bookmarkEnd w:id="104"/>
       <w:r w:rsidR="002D6C02" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00C469E4" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Deklarācija aizpildāma arī </w:t>
       </w:r>
       <w:r w:rsidR="002D6C02" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>maza</w:t>
       </w:r>
       <w:r w:rsidR="00C469E4" w:rsidRPr="006E0A4B">
@@ -6488,71 +6741,71 @@
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="002D6C02" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> kapitalizācijas sabiedr</w:t>
       </w:r>
       <w:r w:rsidR="00B44651" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ības gadījumā.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AB3DF34" w14:textId="68269D89" w:rsidR="00F36EB1" w:rsidRPr="006E0A4B" w:rsidRDefault="6FD4009C" w:rsidP="00403E3F">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="1276" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">zvērināta </w:t>
       </w:r>
-      <w:bookmarkStart w:id="98" w:name="_Hlk173940719"/>
+      <w:bookmarkStart w:id="105" w:name="_Hlk173940719"/>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>revidenta apstiprināt</w:t>
       </w:r>
       <w:r w:rsidR="4EF9E19A" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> operatīv</w:t>
       </w:r>
       <w:r w:rsidR="4EF9E19A" w:rsidRPr="006E0A4B">
@@ -6566,154 +6819,236 @@
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> finanšu pārskat</w:t>
       </w:r>
       <w:r w:rsidR="4EF9E19A" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>, kas apstiprināts ne agrāk kā vienu mēnesi pirms projekta iesnieguma iesniegšanas dienas (attiecināms, ja pret pēdējo noslēgto gada pārskatu ir radušās būtiskas izmaiņas projekta iesniedzēja un tā saistīto uzņēmumu (ja attiecināms) finanšu situācijā);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkEnd w:id="105"/>
     <w:p w14:paraId="01868CD6" w14:textId="6010003B" w:rsidR="00F36EB1" w:rsidRPr="006E0A4B" w:rsidRDefault="466E3CEC" w:rsidP="00403E3F">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="1276" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>De minimis</w:t>
-      </w:r>
+        <w:t>De</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006E0A4B">
-        <w:rPr>
-[...23 lines deleted...]
-      <w:r w:rsidR="6FD4009C" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>de minimis</w:t>
-[...26 lines deleted...]
-      <w:r w:rsidR="497F7C44" w:rsidRPr="006E0A4B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">attiecināms, ja projekta iesniegumā netiek norādīts </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="53D05A0A" w:rsidRPr="006E0A4B">
+        <w:t>minimis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006E0A4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atbalsta uzskaites sistēmā sagatavotās </w:t>
+      </w:r>
+      <w:r w:rsidR="6FD4009C" w:rsidRPr="006E0A4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>veidlapas “</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="106" w:name="_Hlk173940746"/>
+      <w:r w:rsidR="6FD4009C" w:rsidRPr="006E0A4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Veidlapa par sniedzamo informāciju </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="6FD4009C" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>De minimis atbalsta uzskaites sistēmā sagatavotās veidlapas numurs</w:t>
+        <w:t>de</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="6FD4009C" w:rsidRPr="006E0A4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="6FD4009C" w:rsidRPr="006E0A4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>minimis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="6FD4009C" w:rsidRPr="006E0A4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atbalsta uzskaitei un piešķiršanai” izdruk</w:t>
+      </w:r>
+      <w:r w:rsidR="4EF9E19A" w:rsidRPr="006E0A4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="106"/>
+      <w:r w:rsidR="420A22AC" w:rsidRPr="006E0A4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="497F7C44" w:rsidRPr="006E0A4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">attiecināms, ja projekta iesniegumā netiek norādīts </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="53D05A0A" w:rsidRPr="006E0A4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="53D05A0A" w:rsidRPr="006E0A4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="53D05A0A" w:rsidRPr="006E0A4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>minimis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="53D05A0A" w:rsidRPr="006E0A4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atbalsta uzskaites sistēmā sagatavotās veidlapas numurs</w:t>
       </w:r>
       <w:r w:rsidR="53D05A0A" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="6FD4009C" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B2615FF" w14:textId="77777777" w:rsidR="009C761C" w:rsidRPr="006E0A4B" w:rsidRDefault="6FD4009C" w:rsidP="00403E3F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="1276" w:hanging="709"/>
@@ -6973,50 +7308,51 @@
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D1DFBCA" w14:textId="7841E6B4" w:rsidR="002F2898" w:rsidRPr="006E0A4B" w:rsidRDefault="5035B6A5" w:rsidP="00403E3F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="1276" w:hanging="766"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>projekta iesniedzēja apliecinājum</w:t>
       </w:r>
       <w:r w:rsidR="40AD9477" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">, ka saņemtais atbalsts tiks vērsts uz eksporta apjoma un produktivitātes kāpināšanu saskaņā ar SAM MK noteikumu </w:t>
       </w:r>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="414142"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>28.</w:t>
@@ -7057,145 +7393,162 @@
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>informāciju par to, kā projekta iesniedzējs īsteno aktivitātes inovāciju jomā</w:t>
       </w:r>
       <w:r w:rsidR="4EE9D825" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ja informācija nav iekļauta projekta iesniegumā)</w:t>
       </w:r>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A81AF97" w14:textId="737B7890" w:rsidR="00CF6E17" w:rsidRPr="006E0A4B" w:rsidRDefault="1E477A8E" w:rsidP="0055444D">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Projekta iesniegum</w:t>
       </w:r>
       <w:r w:rsidR="445D3849" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ā atsauces uz</w:t>
       </w:r>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> pielikum</w:t>
       </w:r>
       <w:r w:rsidR="445D3849" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>iem</w:t>
       </w:r>
       <w:r w:rsidR="7F828B8C" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> norāda precīzi, nodrošinot to identificējam</w:t>
+        <w:t xml:space="preserve"> norāda precīzi, nodrošinot to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="7F828B8C" w:rsidRPr="006E0A4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>identificējam</w:t>
       </w:r>
       <w:r w:rsidR="281F401B" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>ību.</w:t>
+        <w:t>ību</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="281F401B" w:rsidRPr="006E0A4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="08EF4D21" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Papildus minētajiem pielikumiem projekta iesniedzējs var pievienot citus dokumentus, kurus uzskata par nepieciešamiem projekta iesnieguma kvalitatīvai izvērtēšanai.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="404EE33C" w14:textId="71FAB7AC" w:rsidR="004C2582" w:rsidRPr="006E0A4B" w:rsidRDefault="3EC06BAD" w:rsidP="4B352762">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Lai kvalitatīv</w:t>
       </w:r>
       <w:r w:rsidR="5C1A1D51" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>i aizpildītu</w:t>
       </w:r>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> projekta iesniegum</w:t>
       </w:r>
       <w:r w:rsidR="5C1A1D51" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>u</w:t>
@@ -7245,51 +7598,51 @@
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EE335CF" w14:textId="19AAC27E" w:rsidR="00446CC4" w:rsidRPr="006E0A4B" w:rsidRDefault="3AEC74B1" w:rsidP="5A139258">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Projekta iesniegum</w:t>
       </w:r>
       <w:r w:rsidR="1B389443" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
@@ -7313,220 +7666,222 @@
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="08FF6078" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Valsts</w:t>
       </w:r>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> valodas likum</w:t>
       </w:r>
       <w:r w:rsidR="1EE2A303" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>am pievieno Ministru kabineta 2000.</w:t>
       </w:r>
-      <w:ins w:id="100" w:author="Autors">
+      <w:ins w:id="107" w:author="Author">
         <w:r w:rsidR="00034845" w:rsidRPr="006E0A4B">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:ins>
       <w:r w:rsidR="1EE2A303" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>gada 22.</w:t>
       </w:r>
-      <w:ins w:id="101" w:author="Autors">
+      <w:ins w:id="108" w:author="Author">
         <w:r w:rsidR="00034845" w:rsidRPr="006E0A4B">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:ins>
       <w:r w:rsidR="1EE2A303" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>augusta noteikumu Nr.</w:t>
       </w:r>
-      <w:ins w:id="102" w:author="Autors">
+      <w:ins w:id="109" w:author="Author">
         <w:r w:rsidR="00034845" w:rsidRPr="006E0A4B">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:ins>
       <w:r w:rsidR="1EE2A303" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">291 </w:t>
       </w:r>
       <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidR="1EE2A303" w:rsidRPr="006E0A4B">
           <w:rPr>
-            <w:rStyle w:val="Hipersaite"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t>“Kārtība, kādā apliecināmi dokumentu tulkojumi valsts valodā”</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="1EE2A303" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>noteiktajā kārtībā</w:t>
       </w:r>
       <w:r w:rsidR="1EE2A303" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai notariāli apliecinātu tulkojumu valsts valodā</w:t>
       </w:r>
       <w:r w:rsidR="6DE0719E" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68BD4AD8" w14:textId="57496A7C" w:rsidR="00411490" w:rsidRPr="006E0A4B" w:rsidRDefault="00030AA6" w:rsidP="002F2898">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Projekt</w:t>
       </w:r>
       <w:r w:rsidR="00313F21" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">a iesniegumā summas norāda </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00313F21" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>euro</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00313F21" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> ar precizitāti līdz </w:t>
       </w:r>
       <w:r w:rsidR="00660A2C" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">diviem </w:t>
       </w:r>
       <w:r w:rsidR="00DB7526" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">cipariem </w:t>
       </w:r>
       <w:r w:rsidR="00313F21" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>aiz komata.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40019846" w14:textId="369C2A1C" w:rsidR="001306D9" w:rsidRPr="006E0A4B" w:rsidRDefault="7ED3D14B" w:rsidP="400EADA6">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="2A0416F3" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
@@ -7548,51 +7903,51 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> iesniedz līdz projektu iesniegumu iesniegšanas beigu </w:t>
       </w:r>
       <w:r w:rsidR="3F538D42" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>datumam</w:t>
       </w:r>
       <w:r w:rsidR="2A0416F3" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="183B9305" w14:textId="5AC13227" w:rsidR="001306D9" w:rsidRPr="006E0A4B" w:rsidRDefault="002B6657" w:rsidP="00D37F58">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja projekta iesniegums iesniegts pēc projektu iesniegumu iesniegšanas </w:t>
       </w:r>
       <w:r w:rsidR="00404D7C" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">termiņa </w:t>
       </w:r>
       <w:r w:rsidRPr="006E0A4B">
@@ -7611,51 +7966,51 @@
       </w:r>
       <w:r w:rsidR="000742C5" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>adarbības iestāde par to informē projekta iesniedzēju</w:t>
       </w:r>
       <w:r w:rsidR="0013188F" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22452EA0" w14:textId="32952D58" w:rsidR="008E372B" w:rsidRPr="006E0A4B" w:rsidRDefault="2CD19130" w:rsidP="4B352762">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Projekta iesniedzējam pēc projekta iesnieguma </w:t>
       </w:r>
       <w:r w:rsidR="045A701B" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>iesniegšanas</w:t>
       </w:r>
       <w:r w:rsidRPr="006E0A4B">
@@ -7759,162 +8114,162 @@
       <w:r w:rsidR="5F559961" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> par projekta iesnieguma iesniegšanu</w:t>
       </w:r>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E23197B" w14:textId="68057499" w:rsidR="00A01D52" w:rsidRPr="006E0A4B" w:rsidRDefault="6F8D23FA" w:rsidP="0055444D">
       <w:pPr>
         <w:pStyle w:val="Headinggg1"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="103" w:name="_Ref120491269"/>
+      <w:bookmarkStart w:id="110" w:name="_Ref120491269"/>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Projektu iesniegumu vērtēšanas kārtība</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="103"/>
+      <w:bookmarkEnd w:id="110"/>
     </w:p>
     <w:p w14:paraId="473A255F" w14:textId="69FBF74A" w:rsidR="00D537C1" w:rsidRPr="006E0A4B" w:rsidRDefault="00D537C1" w:rsidP="148606EB">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="104" w:name="_Ref172292401"/>
+      <w:bookmarkStart w:id="111" w:name="_Ref172292401"/>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Projektu iesniegumu vērtēšanai </w:t>
       </w:r>
       <w:r w:rsidR="00CC10BB" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">sadarbības iestāde ar rīkojumu izveido </w:t>
       </w:r>
       <w:r w:rsidR="00C13EB3" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Eiropas Savienības fondu 2021.</w:t>
       </w:r>
       <w:r w:rsidR="00711EC7" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="00C13EB3" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>2027.</w:t>
       </w:r>
-      <w:ins w:id="105" w:author="Autors">
+      <w:ins w:id="112" w:author="Author">
         <w:r w:rsidR="008C5F6E" w:rsidRPr="006E0A4B">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:sz w:val="22"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:ins>
       <w:r w:rsidR="00C13EB3" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">gada plānošanas perioda vadības likuma </w:t>
       </w:r>
       <w:r w:rsidR="003C2265" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">(turpmāk – Likums) </w:t>
       </w:r>
       <w:r w:rsidR="00C13EB3" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>21.</w:t>
       </w:r>
-      <w:ins w:id="106" w:author="Autors">
+      <w:ins w:id="113" w:author="Author">
         <w:r w:rsidR="008C5F6E" w:rsidRPr="006E0A4B">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:sz w:val="22"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:ins>
       <w:r w:rsidR="00C13EB3" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">panta prasībām atbilstošu </w:t>
       </w:r>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
@@ -7954,125 +8309,125 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve">likuma “Par interešu konflikta novēršanu valsts amatpersonu darbībā” un </w:t>
       </w:r>
       <w:r w:rsidR="00FB4B0B" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Regulas </w:t>
       </w:r>
       <w:r w:rsidR="00840CF9" w:rsidRPr="006E0A4B" w:rsidDel="00840CF9">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:ins w:id="107" w:author="Autors">
+      <w:ins w:id="114" w:author="Author">
         <w:r w:rsidR="006906F3" w:rsidRPr="006E0A4B">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:sz w:val="22"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t>2024/2509</w:t>
         </w:r>
       </w:ins>
-      <w:del w:id="108" w:author="Autors">
+      <w:del w:id="115" w:author="Author">
         <w:r w:rsidR="00FB4B0B" w:rsidRPr="006E0A4B">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:sz w:val="22"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:delText>2018/1046</w:delText>
         </w:r>
       </w:del>
       <w:r w:rsidR="00FB4B0B" w:rsidRPr="006E0A4B">
         <w:rPr>
-          <w:rStyle w:val="Vresatsauce"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r w:rsidR="00FB4B0B" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> 61.</w:t>
       </w:r>
-      <w:ins w:id="117" w:author="Autors">
+      <w:ins w:id="124" w:author="Author">
         <w:r w:rsidR="008C5F6E" w:rsidRPr="006E0A4B">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:sz w:val="22"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:ins>
       <w:r w:rsidR="00FB4B0B" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>pantā noteikto</w:t>
       </w:r>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="104"/>
+      <w:bookmarkEnd w:id="111"/>
     </w:p>
     <w:p w14:paraId="12545E31" w14:textId="7C03350F" w:rsidR="00D537C1" w:rsidRPr="006E0A4B" w:rsidRDefault="00D537C1" w:rsidP="00766E2A">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Vērtēšanas komisijas locekļi ir atbildīgi par projektu iesniegumu savlaicīgu, objektīvu un rūpīgu izvērtēšanu atbilstoši </w:t>
       </w:r>
       <w:r w:rsidR="00D03AB3" w:rsidRPr="006E0A4B">
@@ -8177,65 +8532,65 @@
       </w:r>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">lēmuma par tā apstiprināšanu, apstiprināšanu ar nosacījumu vai noraidīšanu </w:t>
       </w:r>
       <w:r w:rsidR="00711EC7" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pieņemšanai </w:t>
       </w:r>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>nav precizējams.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49AE2849" w14:textId="189B0C3E" w:rsidR="00D537C1" w:rsidRPr="006E0A4B" w:rsidRDefault="7CEBF4BA" w:rsidP="4B352762">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="118" w:name="_Ref120520594"/>
+      <w:bookmarkStart w:id="125" w:name="_Ref120520594"/>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidR="7A25A0EE" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">ērtēšanas </w:t>
       </w:r>
       <w:r w:rsidR="352BF9F5" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
@@ -8258,51 +8613,51 @@
       <w:r w:rsidR="352BF9F5" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="352BF9F5" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>saskaņā ar projektu iesniegumu vērtēšanas kritērijiem, ievērojot projektu iesniegumu vērtēšanas kritēriju piemērošanas metodikā (</w:t>
       </w:r>
       <w:r w:rsidR="352BF9F5" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>nolikuma 2.</w:t>
       </w:r>
-      <w:ins w:id="119" w:author="Autors">
+      <w:ins w:id="126" w:author="Author">
         <w:r w:rsidR="00DD62E4" w:rsidRPr="006E0A4B">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:ins>
       <w:r w:rsidR="352BF9F5" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>pielikums</w:t>
       </w:r>
       <w:r w:rsidR="352BF9F5" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>)</w:t>
@@ -8347,69 +8702,69 @@
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="3762473D" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> iesniegum</w:t>
       </w:r>
       <w:r w:rsidR="5D96B7E3" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="3762473D" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> vērtēšanas veidlapu.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="118"/>
+      <w:bookmarkEnd w:id="125"/>
     </w:p>
     <w:p w14:paraId="226015EC" w14:textId="77777777" w:rsidR="00766E2A" w:rsidRPr="006E0A4B" w:rsidRDefault="00766E2A" w:rsidP="00766E2A">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="454" w:firstLine="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="74C3B0E0" w14:textId="07792F7D" w:rsidR="00766E2A" w:rsidRPr="006E0A4B" w:rsidRDefault="1CCDBD1D" w:rsidP="0076759E">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Pirms</w:t>
       </w:r>
       <w:r w:rsidR="0EDFA526" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006E0A4B">
@@ -8459,219 +8814,226 @@
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="0097104C" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>21</w:t>
       </w:r>
       <w:r w:rsidR="0097104C" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="000B7A68" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:ins w:id="120" w:author="Autors">
+      <w:ins w:id="127" w:author="Author">
         <w:r w:rsidR="00DD62E4" w:rsidRPr="006E0A4B">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:ins>
       <w:r w:rsidR="2D083036" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>punktā noteiktās vērtēšanas uzsākšanas komisija pārbauda projekta</w:t>
       </w:r>
       <w:r w:rsidR="27EE99DB" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="2D083036" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>iesniedzēja</w:t>
       </w:r>
       <w:r w:rsidR="32D2B19C" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="73F71CBA" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>atbilstību</w:t>
       </w:r>
       <w:r w:rsidR="1E9C18C2" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Likuma 22.</w:t>
       </w:r>
-      <w:ins w:id="121" w:author="Autors">
+      <w:ins w:id="128" w:author="Author">
         <w:r w:rsidR="00DD62E4" w:rsidRPr="006E0A4B">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:ins>
       <w:r w:rsidR="40D4580A" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>pantā</w:t>
       </w:r>
       <w:r w:rsidR="1E9C18C2" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="352BF9F5" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>noteiktajiem izslēgšanas noteikumiem, ievērojot MK noteikumos Nr.</w:t>
-[...1 lines deleted...]
-      <w:ins w:id="122" w:author="Autors">
+        <w:t xml:space="preserve">noteiktajiem izslēgšanas noteikumiem, ievērojot MK </w:t>
+      </w:r>
+      <w:r w:rsidR="352BF9F5" w:rsidRPr="006E0A4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>noteikumos Nr.</w:t>
+      </w:r>
+      <w:ins w:id="129" w:author="Author">
         <w:r w:rsidR="00DD62E4" w:rsidRPr="006E0A4B">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:ins>
       <w:r w:rsidR="352BF9F5" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>408</w:t>
       </w:r>
       <w:r w:rsidR="007A35E4" w:rsidRPr="006E0A4B">
         <w:rPr>
-          <w:rStyle w:val="Vresatsauce"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r w:rsidR="352BF9F5" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> noteikto kārtību, un veic projekta iesniedzēja pārbaudi atbilstoši Starptautisko un Latvijas Republikas nacionālo sankciju likuma 11.</w:t>
       </w:r>
       <w:r w:rsidR="352BF9F5" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="352BF9F5" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t> pantam. Ja projekta iesniedzējs atbilst kādam no minētajos normatīvajos aktos noteiktajiem nosacījumiem, lai projekta iesniedzēju izslēgtu no dalības projektu iesniegumu atlasē, projekta iesniegums uzskatāms par noraidītu.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="123" w:name="_Ref120489080"/>
+      <w:bookmarkStart w:id="130" w:name="_Ref120489080"/>
     </w:p>
     <w:p w14:paraId="7DCBB967" w14:textId="4F1F73B9" w:rsidR="0020379A" w:rsidRPr="006E0A4B" w:rsidRDefault="34A7FB25" w:rsidP="0076759E">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="124" w:name="_Ref175663817"/>
+      <w:bookmarkStart w:id="131" w:name="_Ref175663817"/>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Projekta iesnieguma atbilstību projektu vērtēšanas kritērijiem vērtē, vispirms izvērtējot visus neprecizējamos</w:t>
       </w:r>
       <w:r w:rsidR="00184CED" w:rsidRPr="006E0A4B">
         <w:rPr>
-          <w:rStyle w:val="Vresatsauce"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> un pēc tam precizējamos</w:t>
       </w:r>
       <w:r w:rsidR="00E1561A" w:rsidRPr="006E0A4B">
         <w:rPr>
-          <w:rStyle w:val="Vresatsauce"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> kritērijus </w:t>
       </w:r>
       <w:r w:rsidR="477BB791" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">šī nolikuma </w:t>
       </w:r>
       <w:r w:rsidR="00AA6675" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
@@ -8707,145 +9069,145 @@
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00AA6675" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>24</w:t>
       </w:r>
       <w:r w:rsidR="00AA6675" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="477BB791" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:ins w:id="125" w:author="Autors">
+      <w:ins w:id="132" w:author="Author">
         <w:r w:rsidR="00DD62E4" w:rsidRPr="006E0A4B">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:ins>
       <w:r w:rsidR="477BB791" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>punktā noteiktajā</w:t>
       </w:r>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> secībā</w:t>
       </w:r>
       <w:r w:rsidR="2D14EE86" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="123"/>
-      <w:bookmarkEnd w:id="124"/>
+      <w:bookmarkEnd w:id="130"/>
+      <w:bookmarkEnd w:id="131"/>
     </w:p>
     <w:p w14:paraId="33FF0A83" w14:textId="2E56D8A9" w:rsidR="0093267B" w:rsidRPr="006E0A4B" w:rsidRDefault="4FB8EB29" w:rsidP="0C55B6C8">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="126" w:name="_Ref159194526"/>
-      <w:bookmarkStart w:id="127" w:name="_Ref178761808"/>
+      <w:bookmarkStart w:id="133" w:name="_Ref159194526"/>
+      <w:bookmarkStart w:id="134" w:name="_Ref178761808"/>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidR="52903D7A" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>ispirms vērtē projekta iesnieguma atbilstību izslē</w:t>
       </w:r>
       <w:r w:rsidR="007D8CB5" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>dzošajam kvalitātes</w:t>
       </w:r>
       <w:r w:rsidR="52903D7A" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> kritērij</w:t>
       </w:r>
       <w:r w:rsidR="007D8CB5" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="52903D7A" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>m Nr.</w:t>
       </w:r>
-      <w:ins w:id="128" w:author="Autors">
+      <w:ins w:id="135" w:author="Author">
         <w:r w:rsidR="00DD62E4" w:rsidRPr="006E0A4B">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:ins>
       <w:r w:rsidR="007D8CB5" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="52903D7A" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.1</w:t>
       </w:r>
       <w:r w:rsidR="1BAB3260" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
@@ -8880,146 +9242,146 @@
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="11703924" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> nolikum</w:t>
       </w:r>
       <w:r w:rsidR="2D09B2D8" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="11703924" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2.</w:t>
       </w:r>
-      <w:ins w:id="129" w:author="Autors">
+      <w:ins w:id="136" w:author="Author">
         <w:r w:rsidR="00DD62E4" w:rsidRPr="006E0A4B">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:ins>
       <w:r w:rsidR="11703924" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>pielikumā</w:t>
       </w:r>
       <w:r w:rsidR="52903D7A" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
-      <w:bookmarkStart w:id="130" w:name="_Ref175663715"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="126"/>
+      <w:bookmarkStart w:id="137" w:name="_Ref175663715"/>
+      <w:bookmarkStart w:id="138" w:name="_Ref159194529"/>
+      <w:bookmarkEnd w:id="133"/>
       <w:r w:rsidR="2D3C9927" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Ja projekta iesniegums nesaņem vismaz minimālo punktu skaitu kvalitātes kritērijā Nr. 4.1, tā vērtēšanu neturpina, vērtēšanas veidlapā pārējiem kritērijiem norādot “Netiek vērtēts” un papildinot ar pamatojumu;</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="127"/>
-      <w:bookmarkEnd w:id="130"/>
+      <w:bookmarkEnd w:id="134"/>
+      <w:bookmarkEnd w:id="137"/>
     </w:p>
     <w:p w14:paraId="1351F4C0" w14:textId="0F7BA51C" w:rsidR="0093267B" w:rsidRPr="006E0A4B" w:rsidRDefault="0093267B" w:rsidP="0093267B">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="132" w:name="_Ref175663722"/>
+      <w:bookmarkStart w:id="139" w:name="_Ref175663722"/>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ja projekta iesniegums saņem vismaz minimālo punktu skaitu kvalitātes kritērijā Nr. 4.1, </w:t>
       </w:r>
       <w:r w:rsidR="00C91BEE" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Projektu portālā</w:t>
       </w:r>
       <w:r w:rsidR="000449B8" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pārliecinās par finansējuma pieejamību atlases ietvaros un pietiekamību šī projekta finansēšanai pilnā apmērā;</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="131"/>
-      <w:bookmarkEnd w:id="132"/>
+      <w:bookmarkEnd w:id="138"/>
+      <w:bookmarkEnd w:id="139"/>
     </w:p>
     <w:p w14:paraId="09FEA531" w14:textId="5AB824CB" w:rsidR="000449B8" w:rsidRPr="006E0A4B" w:rsidRDefault="30406952" w:rsidP="000449B8">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="133" w:name="_Ref176957754"/>
+      <w:bookmarkStart w:id="140" w:name="_Ref176957754"/>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>ja saskaņā ar nolikuma</w:t>
       </w:r>
       <w:r w:rsidR="270C4762" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008D171A" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="008D171A" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
@@ -9038,106 +9400,106 @@
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="008D171A" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>24.1</w:t>
       </w:r>
       <w:r w:rsidR="008D171A" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00D02651" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:ins w:id="134" w:author="Autors">
+      <w:ins w:id="141" w:author="Author">
         <w:r w:rsidR="00935A2C" w:rsidRPr="006E0A4B">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:ins>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">apakšpunktu veiktās pārbaudes rezultātā secināts, ka ir pieejams finansējums projekta īstenošanai pilnā apmērā, projekta iesnieguma vērtēšanu turpina atbilstoši </w:t>
       </w:r>
       <w:r w:rsidR="7FB9C8A6" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>pārējiem</w:t>
       </w:r>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> kritērijiem</w:t>
       </w:r>
       <w:r w:rsidR="7FB9C8A6" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="133"/>
+      <w:bookmarkEnd w:id="140"/>
     </w:p>
     <w:p w14:paraId="61658312" w14:textId="143ED5BD" w:rsidR="000449B8" w:rsidRPr="006E0A4B" w:rsidRDefault="30406952" w:rsidP="0C55B6C8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="135" w:name="_Ref159195141"/>
-      <w:bookmarkStart w:id="136" w:name="_Ref159196869"/>
+      <w:bookmarkStart w:id="142" w:name="_Ref159195141"/>
+      <w:bookmarkStart w:id="143" w:name="_Ref159196869"/>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>ja saskaņā ar šī nolikuma</w:t>
       </w:r>
       <w:r w:rsidR="7FB9C8A6" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008D171A" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="008D171A" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
@@ -9156,122 +9518,122 @@
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="008D171A" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>24.1</w:t>
       </w:r>
       <w:r w:rsidR="008D171A" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="009A1DD3" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:ins w:id="137" w:author="Autors">
+      <w:ins w:id="144" w:author="Author">
         <w:r w:rsidR="00935A2C" w:rsidRPr="006E0A4B">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:ins>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>apakšpunktu veiktās pārbaudes rezultātā secināts, ka atlases ietvaros finansējums vairs nav pieejams, projekta iesnieguma vērtēšanu neturpina.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="135"/>
-      <w:bookmarkEnd w:id="136"/>
+      <w:bookmarkEnd w:id="142"/>
+      <w:bookmarkEnd w:id="143"/>
     </w:p>
     <w:p w14:paraId="32D18980" w14:textId="2243D388" w:rsidR="000B2919" w:rsidRPr="006E0A4B" w:rsidRDefault="000B2919" w:rsidP="00DA0D38">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="1077" w:firstLine="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="37ECFDA6" w14:textId="25D6F1C5" w:rsidR="004A7169" w:rsidRPr="00016537" w:rsidRDefault="25B17BEC" w:rsidP="4291150C">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="138" w:name="_Ref176957422"/>
-      <w:bookmarkStart w:id="139" w:name="_Ref120491837"/>
+      <w:bookmarkStart w:id="145" w:name="_Ref176957422"/>
+      <w:bookmarkStart w:id="146" w:name="_Ref120491837"/>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja </w:t>
       </w:r>
       <w:r w:rsidR="1FF1ADBD" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Projektu portālā vienā laikā</w:t>
       </w:r>
-      <w:ins w:id="140" w:author="Autors">
+      <w:ins w:id="147" w:author="Author">
         <w:r w:rsidR="0041068A" w:rsidRPr="00016537">
           <w:rPr>
-            <w:rStyle w:val="Vresatsauce"/>
+            <w:rStyle w:val="FootnoteReference"/>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:footnoteReference w:id="7"/>
         </w:r>
       </w:ins>
       <w:r w:rsidR="1FF1ADBD" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> tiek </w:t>
       </w:r>
       <w:r w:rsidR="6880C137" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">saņemti vairāki </w:t>
       </w:r>
       <w:r w:rsidR="22E2A26E" w:rsidRPr="00016537">
         <w:rPr>
@@ -9299,77 +9661,77 @@
       </w:r>
       <w:r w:rsidR="15A82D44" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">pieprasītais finansējums ir lielāks, nekā SAM pasākumā pieejamais finansējums, pēc projektu iesniegumu izvērtēšanas </w:t>
       </w:r>
       <w:r w:rsidR="0CE7E63B" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">nolikuma </w:t>
       </w:r>
-      <w:del w:id="142" w:author="Autors">
+      <w:del w:id="149" w:author="Author">
         <w:r w:rsidR="004A7169" w:rsidRPr="00016537">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="004A7169" w:rsidRPr="00016537">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:delInstrText xml:space="preserve"> REF _Ref175663817 \r \h </w:delInstrText>
         </w:r>
       </w:del>
       <w:r w:rsidR="00D11569" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
       </w:r>
-      <w:del w:id="143" w:author="Autors">
+      <w:del w:id="150" w:author="Author">
         <w:r w:rsidR="004A7169" w:rsidRPr="00016537">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="004A7169" w:rsidRPr="00016537">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="004A7169" w:rsidRPr="00016537">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:del>
       <w:r w:rsidR="004A7169" w:rsidRPr="00016537">
@@ -9453,142 +9815,142 @@
       </w:r>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">projektu iesniegumus sarindo prioritārā secībā, lai noteiktu, kuru projektu </w:t>
       </w:r>
       <w:r w:rsidR="39056531" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">atbalstīšanai </w:t>
       </w:r>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>finansējums ir pietiekams. Prioritārā secība tiek veidota, ievērojot šādus nosacījumus:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="138"/>
+      <w:bookmarkEnd w:id="145"/>
     </w:p>
     <w:p w14:paraId="19CB8F24" w14:textId="0AB6CEE8" w:rsidR="004A7169" w:rsidRPr="00016537" w:rsidRDefault="70A83AFA" w:rsidP="4291150C">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">priekšroka </w:t>
       </w:r>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>tiek dota projekta iesniegumam, kurš i</w:t>
       </w:r>
       <w:r w:rsidR="6553653F" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>eguvis</w:t>
       </w:r>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> augstāku punktu skaitu kvalitātes kritērijā Nr.</w:t>
       </w:r>
-      <w:ins w:id="144" w:author="Autors">
+      <w:ins w:id="151" w:author="Author">
         <w:r w:rsidR="00935A2C" w:rsidRPr="00016537">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
             <w:sz w:val="22"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:ins>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>4.1;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D0DC406" w14:textId="3AAC7FAF" w:rsidR="003F66B9" w:rsidRPr="00016537" w:rsidRDefault="088AB337" w:rsidP="4291150C">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ja kvalitātes kritērijā Nr.</w:t>
       </w:r>
-      <w:ins w:id="145" w:author="Autors">
+      <w:ins w:id="152" w:author="Author">
         <w:r w:rsidR="00935A2C" w:rsidRPr="00016537">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
             <w:sz w:val="22"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:ins>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">4.1 ir iegūts vienāds punktu skaits, priekšroka tiek </w:t>
       </w:r>
       <w:r w:rsidR="3607C1BF" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>dota projekta iesniegumam, kur</w:t>
       </w:r>
@@ -9723,51 +10085,51 @@
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> privātā finansējuma </w:t>
       </w:r>
       <w:r w:rsidR="1B5430A9" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>piesaiste</w:t>
       </w:r>
       <w:r w:rsidR="5F39057D" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C54851E" w14:textId="4205E6B6" w:rsidR="004A7169" w:rsidRPr="00016537" w:rsidRDefault="768F5908" w:rsidP="4291150C">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">attiecībā uz </w:t>
       </w:r>
       <w:r w:rsidR="7C7AD2FD" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
@@ -9852,51 +10214,51 @@
       <w:r w:rsidR="005D04FB" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>36</w:t>
       </w:r>
       <w:r w:rsidR="005D04FB" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="2987F7C9" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:ins w:id="146" w:author="Autors">
+      <w:ins w:id="153" w:author="Author">
         <w:r w:rsidR="004263CE" w:rsidRPr="00016537">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
             <w:sz w:val="22"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:ins>
       <w:r w:rsidR="7ED366FA" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>punktā noteiktajai</w:t>
       </w:r>
       <w:r w:rsidR="2987F7C9" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> kārtībai.</w:t>
       </w:r>
@@ -9967,273 +10329,273 @@
         </w:rPr>
         <w:t>iesniegumus</w:t>
       </w:r>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B6463C0" w14:textId="77777777" w:rsidR="002A2528" w:rsidRPr="00016537" w:rsidRDefault="002A2528" w:rsidP="0C55B6C8">
       <w:pPr>
         <w:ind w:left="510" w:firstLine="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6DC8EF62" w14:textId="78DB68F0" w:rsidR="00E60B1A" w:rsidRPr="00016537" w:rsidRDefault="00D537C1" w:rsidP="0098459D">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="147" w:name="_Ref178764466"/>
+      <w:bookmarkStart w:id="154" w:name="_Ref178764466"/>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Vērtēšanas komisijas lēmums tiek atspoguļots vērtēšanas komisijas atzinumā</w:t>
       </w:r>
       <w:r w:rsidR="00C62E95" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> par projekta iesnieguma virzību apstiprināšanai, apstiprināšanai ar nosacījumu vai noraidīšanai.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="139"/>
-      <w:bookmarkEnd w:id="147"/>
+      <w:bookmarkEnd w:id="146"/>
+      <w:bookmarkEnd w:id="154"/>
     </w:p>
     <w:p w14:paraId="1098FF39" w14:textId="5CABDB69" w:rsidR="009B5CD7" w:rsidRPr="00016537" w:rsidRDefault="00F31B42" w:rsidP="4291150C">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="148" w:name="_Ref120491666"/>
+      <w:bookmarkStart w:id="155" w:name="_Ref120491666"/>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Pēc precizētā projekta iesnieguma saņemšanas sadarbības iestādē komisija izvērtē precizēto projekta iesniegumu atbilstoši kritērijiem, kuru izpildei tika izvirzīti papildu nosacījumi, kā arī kritērijiem, kuru vērtējumu maina precizētajā projekta iesniegumā ietvertā informācija, un aizpilda projekta iesnieguma vērtēšanas veidlapu </w:t>
       </w:r>
       <w:r w:rsidR="005922B8" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Projektu portālā</w:t>
       </w:r>
       <w:r w:rsidR="00D537C1" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="148"/>
+      <w:bookmarkEnd w:id="155"/>
       <w:r w:rsidR="00D537C1" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5883F8B6" w14:textId="7F88CBB7" w:rsidR="0093766F" w:rsidRPr="00016537" w:rsidRDefault="0093766F" w:rsidP="0055444D">
       <w:pPr>
         <w:pStyle w:val="Headinggg1"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Lēmuma </w:t>
       </w:r>
       <w:r w:rsidR="001A2736" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>pieņemšanas</w:t>
       </w:r>
       <w:r w:rsidR="007A6511" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> un paziņošanas kārtība</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59E93123" w14:textId="54192BF3" w:rsidR="0093766F" w:rsidRPr="00016537" w:rsidRDefault="00000595" w:rsidP="0098459D">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="149" w:name="_Ref120490735"/>
+      <w:bookmarkStart w:id="156" w:name="_Ref120490735"/>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="002A370A" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">adarbības iestāde, pamatojoties uz vērtēšanas komisijas sniegto atzinumu, pieņem lēmumu </w:t>
       </w:r>
       <w:r w:rsidR="0093766F" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(turpmāk – lēmums) par:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="149"/>
+      <w:bookmarkEnd w:id="156"/>
     </w:p>
     <w:p w14:paraId="620EEF71" w14:textId="77777777" w:rsidR="0093766F" w:rsidRPr="00016537" w:rsidRDefault="0093766F" w:rsidP="0098459D">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="150" w:name="_Ref120521412"/>
+      <w:bookmarkStart w:id="157" w:name="_Ref120521412"/>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>projekta iesnieguma apstiprināšanu;</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="150"/>
+      <w:bookmarkEnd w:id="157"/>
     </w:p>
     <w:p w14:paraId="7204B92F" w14:textId="77777777" w:rsidR="0093766F" w:rsidRPr="00016537" w:rsidRDefault="0093766F" w:rsidP="0098459D">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="151" w:name="_Ref120521415"/>
+      <w:bookmarkStart w:id="158" w:name="_Ref120521415"/>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>projekta iesnieguma apstiprināšanu ar nosacījumu;</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="151"/>
+      <w:bookmarkEnd w:id="158"/>
     </w:p>
     <w:p w14:paraId="4273B6EA" w14:textId="77777777" w:rsidR="004D46FF" w:rsidRPr="00016537" w:rsidRDefault="0093766F" w:rsidP="0098459D">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>projekta iesnieguma noraidīšanu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68256616" w14:textId="2502BA26" w:rsidR="000F07BB" w:rsidRPr="00016537" w:rsidRDefault="7B2978B1" w:rsidP="28A3B33E">
@@ -10434,51 +10796,51 @@
       </w:r>
       <w:r w:rsidR="004263C0" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>28.1</w:t>
       </w:r>
       <w:r w:rsidR="004263C0" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="387955EC" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:ins w:id="152" w:author="Autors">
+      <w:ins w:id="159" w:author="Author">
         <w:r w:rsidR="001162A6" w:rsidRPr="00016537">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:ins>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">apakšpunktā noteiktā lēmuma pieņemšanas vai </w:t>
       </w:r>
       <w:r w:rsidR="009A5230" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
@@ -10531,89 +10893,89 @@
       </w:r>
       <w:r w:rsidR="009A5230" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.1</w:t>
       </w:r>
       <w:r w:rsidR="009A5230" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:ins w:id="153" w:author="Autors">
+      <w:ins w:id="160" w:author="Author">
         <w:r w:rsidR="00F54E79" w:rsidRPr="00016537">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:ins>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>apakšpunktā noteiktā atzinuma izdošanas sadarbības iestāde atkārtoti pārbauda projekta iesniedzēja atbilstību Likuma 22. pantā noteiktajiem izslēgšanas noteikumiem, ievērojot MK noteikumos Nr.</w:t>
       </w:r>
-      <w:ins w:id="154" w:author="Autors">
+      <w:ins w:id="161" w:author="Author">
         <w:r w:rsidR="001162A6" w:rsidRPr="00016537">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:ins>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>408</w:t>
       </w:r>
       <w:r w:rsidR="00DA0D38" w:rsidRPr="00016537">
         <w:rPr>
-          <w:rStyle w:val="Vresatsauce"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> noteikto kārtību, un veic projekta iesniedzēja pārbaudi atbilstoši Starptautisko un Latvijas Republikas nacionālo sankciju likuma 11.</w:t>
       </w:r>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
@@ -10680,51 +11042,51 @@
       </w:r>
       <w:r w:rsidR="76A285C9" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.1</w:t>
       </w:r>
       <w:r w:rsidR="00DA0D38" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:ins w:id="157" w:author="Autors">
+      <w:ins w:id="164" w:author="Author">
         <w:r w:rsidR="004B55F9" w:rsidRPr="00016537">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:ins>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>apakšpunktā noteiktā atzinuma izdošanas projekta iesniedzējs atbilst kādam no minētajos normatīvajos aktos noteiktajiem nosacījumiem, lai projekta iesniedzēju izslēgtu no dalības projektu iesniegumu atlasē, projekta iesniegums uzskatāms par noraidītu neatkarīgi no</w:t>
       </w:r>
       <w:r w:rsidR="00651270" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> nol</w:t>
       </w:r>
@@ -10936,51 +11298,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>uz projekta iesniedzēju</w:t>
       </w:r>
       <w:r w:rsidR="005D3FA9" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>nav attiecināms neviens no Likuma 22.</w:t>
       </w:r>
-      <w:ins w:id="158" w:author="Autors">
+      <w:ins w:id="165" w:author="Author">
         <w:r w:rsidR="004B55F9" w:rsidRPr="00016537">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:ins>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>pantā minētajiem izslēgšanas noteikumiem;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0051D804" w14:textId="0A2C529A" w:rsidR="009F3475" w:rsidRPr="00016537" w:rsidRDefault="009F3475" w:rsidP="004B4D63">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
@@ -11091,80 +11453,80 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>SAM projektu iesniegumu atlases ietvaros ir pieejams finansējums projekta īstenošanai.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F924CA5" w14:textId="284CE39D" w:rsidR="00E860CF" w:rsidRPr="00016537" w:rsidRDefault="00327553" w:rsidP="004B4D63">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="159" w:name="_Ref121924665"/>
+      <w:bookmarkStart w:id="166" w:name="_Ref121924665"/>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Lēmumu par projekta iesnieguma apstiprināšanu ar nosacījumu pieņem, ja projekta iesniedzējam nepieciešams veikt sadarbības iestādes noteiktās darbības, lai projekta iesniegums pilnībā atbilstu projektu iesniegumu vērtēšanas kritērijiem un projektu varētu atbilstoši īstenot</w:t>
       </w:r>
       <w:r w:rsidR="00E860CF" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="001E4627" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ja projekta iesniegums ir apstiprināts ar nosacījumu, projekta iesniedzējs veic tikai darbības, kuras ir noteiktas lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumu, nemainot projekta iesniegumu pēc būtības.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="159"/>
+      <w:bookmarkEnd w:id="166"/>
     </w:p>
     <w:p w14:paraId="608CBD1F" w14:textId="4B5C65A1" w:rsidR="0087168E" w:rsidRPr="00016537" w:rsidRDefault="0087168E" w:rsidP="004B4D63">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Lēmumu par projekta </w:t>
       </w:r>
       <w:r w:rsidR="00847788" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">iesnieguma </w:t>
@@ -11193,352 +11555,370 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pieņem, ja iestājas vismaz viens no nosacījumiem: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DE8D921" w14:textId="54637561" w:rsidR="00080D8C" w:rsidRPr="00016537" w:rsidRDefault="00080D8C" w:rsidP="004B4D63">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:ind w:left="1276" w:hanging="559"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="160" w:name="_Ref178763098"/>
+      <w:bookmarkStart w:id="167" w:name="_Ref178763098"/>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">uz projekta iesniedzēju attiecas vismaz viens no </w:t>
       </w:r>
       <w:r w:rsidR="00C82626" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ikuma 22.</w:t>
       </w:r>
-      <w:ins w:id="161" w:author="Autors">
+      <w:ins w:id="168" w:author="Author">
         <w:r w:rsidR="004B55F9" w:rsidRPr="00016537">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:ins>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>pantā minētajiem izslēgšanas noteikumiem;</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="160"/>
+      <w:bookmarkEnd w:id="167"/>
     </w:p>
     <w:p w14:paraId="603B5616" w14:textId="36FE8E19" w:rsidR="00796C8C" w:rsidRPr="00016537" w:rsidRDefault="00080D8C" w:rsidP="004B4D63">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:ind w:left="1276" w:hanging="559"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">projekta iesniegums neatbilst projektu iesniegumu vērtēšanas kritērijiem un nepilnības novēršana saskaņā ar </w:t>
       </w:r>
       <w:r w:rsidR="009F0A58" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Likuma </w:t>
       </w:r>
       <w:r w:rsidR="00E02038" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>24.</w:t>
       </w:r>
-      <w:ins w:id="162" w:author="Autors">
+      <w:ins w:id="169" w:author="Author">
         <w:r w:rsidR="004B55F9" w:rsidRPr="00016537">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:ins>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>panta</w:t>
       </w:r>
       <w:r w:rsidR="00C032E2" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ceturto daļu ietekmētu projekta iesniegumu pēc būtības;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1873AD67" w14:textId="727551C1" w:rsidR="00796C8C" w:rsidRPr="00016537" w:rsidRDefault="00796C8C" w:rsidP="004B4D63">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:ind w:left="1276" w:hanging="559"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="163" w:name="_Ref120485120"/>
-      <w:bookmarkStart w:id="164" w:name="_Ref172293780"/>
+      <w:bookmarkStart w:id="170" w:name="_Ref120485120"/>
+      <w:bookmarkStart w:id="171" w:name="_Ref172293780"/>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>SAM</w:t>
       </w:r>
       <w:r w:rsidR="00080D8C" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> projektu iesniegumu atlases</w:t>
       </w:r>
       <w:r w:rsidR="00C45A61" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00080D8C" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ietvaros nav pieejams finansējums projekta īstenošanai</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="163"/>
+      <w:bookmarkEnd w:id="170"/>
       <w:r w:rsidR="00931EA7" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="164"/>
+      <w:bookmarkEnd w:id="171"/>
     </w:p>
     <w:p w14:paraId="51E4C4FD" w14:textId="09E4B41C" w:rsidR="00796C8C" w:rsidRPr="00016537" w:rsidRDefault="00080D8C" w:rsidP="004B4D63">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:ind w:left="1276" w:hanging="559"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>projekta iesniedzējs ir radījis mākslīgus apstākļus vai sniedzis faktiskajiem apstākļiem būtiski neatbilstošu informāciju, lai gūtu priekšrocības salīdzinājumā ar citiem projektu iesniedzējiem vai lai sadarbības iestāde pieņemtu tam labvēlīgu lēmumu</w:t>
       </w:r>
       <w:r w:rsidR="00E10ED1" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25DE398A" w14:textId="051B3A56" w:rsidR="00E10ED1" w:rsidRPr="00016537" w:rsidRDefault="00E10ED1" w:rsidP="004B4D63">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:ind w:left="1276" w:hanging="559"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>attiecībā uz šo projekta iesniedzēju, tā valdes vai padomes locekli, patieso labuma guvēju, pārstāvēttiesīgo personu vai prokūristu, vai personu, kura ir pilnvarota pārstāvēt projekta iesniedzēju darbībās, kas saistītas ar filiāli, ir noteiktas starptautiskās vai nacionālās sankcijas vai būtiskas finanšu un kapitāla tirgus intereses ietekmējošas Eiropas Savienības vai Ziemeļatlantijas līguma organizācijas dalībvalsts sankcijas.</w:t>
+        <w:t xml:space="preserve">attiecībā uz šo projekta iesniedzēju, tā valdes vai padomes locekli, patieso labuma guvēju, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00016537">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>pārstāvēttiesīgo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00016537">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> personu vai prokūristu, vai personu, kura ir pilnvarota pārstāvēt projekta iesniedzēju darbībās, kas saistītas ar filiāli, ir noteiktas starptautiskās vai nacionālās sankcijas vai būtiskas finanšu un kapitāla tirgus intereses ietekmējošas Eiropas Savienības vai Ziemeļatlantijas līguma organizācijas dalībvalsts sankcijas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49181C9D" w14:textId="33FBC2D8" w:rsidR="009153EE" w:rsidRPr="00016537" w:rsidRDefault="009153EE" w:rsidP="004B4D63">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="165" w:name="_Ref128053469"/>
+      <w:bookmarkStart w:id="172" w:name="_Ref128053469"/>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ja projekta iesniegums ir apstiprināts ar nosacījumu, pēc precizētā projekta iesnieguma iesniegšanas, pamatojoties uz vērtēšanas komisijas atzinumu par nosacījumu izpildi vai neizpildi, sadarbības iestāde izdod</w:t>
       </w:r>
       <w:r w:rsidR="009E55B3" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> atzinumu par</w:t>
       </w:r>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="165"/>
+      <w:bookmarkEnd w:id="172"/>
     </w:p>
     <w:p w14:paraId="3D0E8F6C" w14:textId="5C6E9FF3" w:rsidR="009153EE" w:rsidRPr="00016537" w:rsidRDefault="009153EE" w:rsidP="004B4D63">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:ind w:left="1260" w:hanging="543"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="166" w:name="_Ref120521482"/>
+      <w:bookmarkStart w:id="173" w:name="_Ref120521482"/>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>lēmumā noteikto nosacījumu izpildi, ja precizētais projekta iesniegums iesniegts lēmumā noteiktajā termiņā un ar precizējumiem projekta iesniegumā ir izpildīti visi lēmumā izvirzītie nosacījumi;</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="166"/>
+      <w:bookmarkEnd w:id="173"/>
     </w:p>
     <w:p w14:paraId="4FDF6AFC" w14:textId="4F0BB0E3" w:rsidR="009153EE" w:rsidRPr="00016537" w:rsidRDefault="009E55B3" w:rsidP="004B4D63">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:ind w:left="1260" w:hanging="543"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>lēmumā noteikto</w:t>
       </w:r>
       <w:r w:rsidR="009153EE" w:rsidRPr="00016537">
@@ -11584,98 +11964,98 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> elektroniska </w:t>
       </w:r>
       <w:r w:rsidR="00485091" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>dokumenta formātā</w:t>
       </w:r>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> un projekta iesniedzējam paziņo normatīvajos aktos noteiktajā kārtībā. Lēmumā par projekta iesnieguma apstiprināšanu vai atzinumā par nosacījumu izpildi tiek iekļauta informācija par līguma</w:t>
       </w:r>
       <w:r w:rsidR="00C45A61" w:rsidRPr="00016537">
         <w:rPr>
-          <w:rStyle w:val="Vresatsauce"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> slēgšanas proce</w:t>
       </w:r>
       <w:r w:rsidR="002E2B51" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>su</w:t>
       </w:r>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F8D4121" w14:textId="5D0EBE49" w:rsidR="00E26E5B" w:rsidRPr="00016537" w:rsidRDefault="3E9B4B08" w:rsidP="28A3B33E">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="167" w:name="_Hlk31356483"/>
-      <w:bookmarkStart w:id="168" w:name="_Ref176957454"/>
+      <w:bookmarkStart w:id="174" w:name="_Hlk31356483"/>
+      <w:bookmarkStart w:id="175" w:name="_Ref176957454"/>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="033DD20C" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>adarbības iestādei ir tiesības, ievērojot š</w:t>
       </w:r>
       <w:r w:rsidR="21BD0ACC" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ajā nolikumā noteiktās</w:t>
       </w:r>
       <w:r w:rsidR="033DD20C" w:rsidRPr="00016537">
@@ -11846,122 +12226,149 @@
       </w:r>
       <w:r w:rsidR="00811EEC" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="21BD0ACC" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.punktā </w:t>
       </w:r>
       <w:r w:rsidR="033DD20C" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">noteiktajai projektu iesniegumu rindošanas prioritārajai secībai ir nākamais,  bet par kuru ir pieņemts lēmums par projekta iesnieguma noraidīšanu nepietiekama finansējuma dēļ. </w:t>
       </w:r>
-      <w:bookmarkStart w:id="169" w:name="_Hlk31356474"/>
-      <w:bookmarkEnd w:id="167"/>
+      <w:bookmarkStart w:id="176" w:name="_Hlk31356474"/>
+      <w:bookmarkEnd w:id="174"/>
       <w:r w:rsidR="5BC823AE" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Sadarbības iestāde</w:t>
       </w:r>
       <w:r w:rsidR="033DD20C" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> projekta iesniedzējam nosūta vēstuli ar lūgumu apliecināt gatavību īstenot projektu. Ja projekta iesniedzējs </w:t>
+        <w:t xml:space="preserve"> projekta iesniedzējam </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="033DD20C" w:rsidRPr="00016537">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nosūta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="033DD20C" w:rsidRPr="00016537">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vēstuli ar lūgumu apliecināt gatavību īstenot projektu. Ja projekta iesniedzējs </w:t>
       </w:r>
       <w:r w:rsidR="5BC823AE" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>sadarbības iestādes</w:t>
       </w:r>
       <w:r w:rsidR="033DD20C" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> norādītajā termiņā ir apliecinājis gatavību īstenot projektu, </w:t>
       </w:r>
       <w:r w:rsidR="5BC823AE" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>sadarbības iestāde</w:t>
       </w:r>
       <w:r w:rsidR="033DD20C" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> atceļ iepriekš pieņemto lēmumu par attiecīgā projekta iesnieguma noraidīšanu un pieņem lēmumu par projekta iesnieguma apstiprināšanu ar nosacījumu vai apstiprināšanu. Ja finansējums projektu iesniegumu apstiprināšanai ir pietiekams, minētā kārtība var tikt piemērota attiecībā uz vairākiem projektu iesniedzējiem vienlaicīgi, kuru projektu iesniegumi tika noraidīti nepietiekama finansējuma dēļ.</w:t>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="169"/>
+        <w:t xml:space="preserve"> atceļ iepriekš pieņemto lēmumu par attiecīgā projekta iesnieguma noraidīšanu un pieņem lēmumu par projekta iesnieguma apstiprināšanu ar nosacījumu vai apstiprināšanu. Ja finansējums projektu iesniegumu apstiprināšanai ir pietiekams, minētā kārtība var tikt piemērota attiecībā uz vairākiem </w:t>
+      </w:r>
+      <w:r w:rsidR="033DD20C" w:rsidRPr="00016537">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>projektu iesniedzējiem vienlaicīgi, kuru projektu iesniegumi tika noraidīti nepietiekama finansējuma dēļ.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="175"/>
+      <w:bookmarkEnd w:id="176"/>
     </w:p>
     <w:p w14:paraId="5EACDD78" w14:textId="19A6F095" w:rsidR="001C4DE6" w:rsidRPr="00016537" w:rsidRDefault="4D1776A7" w:rsidP="004B4D63">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="170" w:name="_Ref176957840"/>
+      <w:bookmarkStart w:id="177" w:name="_Ref176957840"/>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Ja pēc tam, kad par visiem atlasē saņemtajiem projektu iesniegumiem</w:t>
       </w:r>
       <w:r w:rsidR="46417C77" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> to iesniegšanas secībā</w:t>
       </w:r>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> ir pieņemti šī nolikuma </w:t>
       </w:r>
       <w:r w:rsidR="00B7040E" w:rsidRPr="00016537">
@@ -12341,136 +12748,145 @@
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="6113A059" w:rsidRPr="00016537">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>%</w:t>
       </w:r>
       <w:r w:rsidR="002B390F" w:rsidRPr="00016537">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">apmērā no projekta iesniegumā pieprasītā finansējuma, sadarbības iestāde šī projekta </w:t>
-      </w:r>
+        <w:t xml:space="preserve">apmērā no projekta iesniegumā pieprasītā finansējuma, sadarbības iestāde šī projekta iesniedzējam </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="170"/>
+        <w:t>nosūta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00016537">
+        <w:rPr>
+          <w:rStyle w:val="ui-provider"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vēstuli ar lūgumu apliecināt gatavību īstenot projektu par atlikušo finansējumu, taču nesamazinot projekta darbību tvērumu un sasniedzamo rādītāju vērtības.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="177"/>
     </w:p>
     <w:p w14:paraId="527F5A40" w14:textId="77777777" w:rsidR="001C4DE6" w:rsidRPr="00016537" w:rsidRDefault="00E84BFF" w:rsidP="004B4D63">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="1276" w:hanging="559"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Ja projekta iesniedzējs sadarbības iestādes norādītajā termiņā ir apliecinājis gatavību īstenot projektu par samazinātu finansējumu un sadarbības iestāde ir konstatējusi, ka projekta iesnieguma atbilstība vērtēšanas kritērijiem joprojām ir nodrošināta, sadarbības iestāde pieņem lēmumu par tiesiski negatīvā administratīvā akta atcelšanu un par projekta iesnieguma apstiprināšanu vai apstiprināšanu ar nosacījumu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CD1F8AE" w14:textId="12AD032F" w:rsidR="00E84BFF" w:rsidRPr="00016537" w:rsidRDefault="4D1776A7" w:rsidP="004B4D63">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="1276" w:hanging="559"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja projekta iesniedzējs neapliecina gatavību īstenot projektu, šī kārtība var tikt piemērota attiecībā uz vairākiem projektu iesniedzējiem, ievērojot projektu iesniegumu </w:t>
       </w:r>
       <w:r w:rsidR="75B07C48" w:rsidRPr="00016537">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>iesniegšanas</w:t>
       </w:r>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> secību.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="316C9D3F" w14:textId="2AD20045" w:rsidR="001775DB" w:rsidRPr="00016537" w:rsidRDefault="665D12DC" w:rsidP="004B4D63">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Informāciju par apstiprināt</w:t>
       </w:r>
       <w:r w:rsidR="108E4748" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>ajiem</w:t>
       </w:r>
       <w:r w:rsidRPr="00016537">
@@ -12511,204 +12927,204 @@
       <w:r w:rsidR="04910BF6" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.cfla.gov.lv/lv/1-2-1-3 </w:t>
       </w:r>
       <w:r w:rsidR="298A6D53" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">/ </w:t>
       </w:r>
       <w:r w:rsidR="58100D5F" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId33">
         <w:r w:rsidR="2C251510" w:rsidRPr="00016537">
           <w:rPr>
-            <w:rStyle w:val="Hipersaite"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t>www.esfondi.lv</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="2C251510" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E688725" w14:textId="52FE27F3" w:rsidR="004E3E56" w:rsidRPr="00016537" w:rsidRDefault="0014261A" w:rsidP="0055444D">
       <w:pPr>
         <w:pStyle w:val="Headinggg1"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Papildu informācija</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AEBC798" w14:textId="32D0D347" w:rsidR="00402A7F" w:rsidRPr="00016537" w:rsidRDefault="00402A7F" w:rsidP="00673D6F">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Jautājumus par projekta iesnieguma sagatavošanu un iesniegšanu lūdzam:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5254F8DF" w14:textId="2AF2ED63" w:rsidR="00402A7F" w:rsidRPr="00016537" w:rsidRDefault="26A49939" w:rsidP="004B4D63">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="1276" w:hanging="559"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">sūtīt uz tīmekļa vietnē </w:t>
       </w:r>
       <w:r w:rsidR="14F16274" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>https://www.cfla.gov.lv/lv/1-2-1-3</w:t>
       </w:r>
       <w:r w:rsidR="26B3A365" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> / </w:t>
       </w:r>
       <w:hyperlink r:id="rId34">
         <w:r w:rsidR="15440B58" w:rsidRPr="00016537">
           <w:rPr>
-            <w:rStyle w:val="Hipersaite"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t>www.esfondi.lv</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="15440B58" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">norādītās kontaktpersonas elektroniskā pasta adresi vai </w:t>
       </w:r>
       <w:hyperlink r:id="rId35">
         <w:r w:rsidR="406AAB59" w:rsidRPr="00016537">
           <w:rPr>
-            <w:rStyle w:val="Hipersaite"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
             <w:sz w:val="22"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t>pasts@cfla.gov.lv</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">  vai </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61A63A87" w14:textId="050D7D3B" w:rsidR="007B65B4" w:rsidRPr="00016537" w:rsidRDefault="00402A7F" w:rsidP="00673D6F">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="1276" w:hanging="559"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">vērsties </w:t>
       </w:r>
       <w:r w:rsidR="009E5AFF" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
@@ -12735,51 +13151,51 @@
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">+371 </w:t>
       </w:r>
       <w:r w:rsidR="2D1D59C7" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>22099777</w:t>
       </w:r>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4002B2F4" w14:textId="5E8AFBE7" w:rsidR="00402A7F" w:rsidRPr="00016537" w:rsidRDefault="00402A7F" w:rsidP="004B4D63">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Projekta iesniedzējs jautājumus par konkrēto projektu iesniegumu atlasi iesniedz ne vēlāk kā </w:t>
       </w:r>
       <w:r w:rsidR="00FE7205" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
@@ -12815,84 +13231,84 @@
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">beigu </w:t>
       </w:r>
       <w:r w:rsidR="481D1306" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>datumam</w:t>
       </w:r>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42982291" w14:textId="77777777" w:rsidR="00402A7F" w:rsidRPr="00016537" w:rsidRDefault="00402A7F" w:rsidP="00673D6F">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Atbildes</w:t>
       </w:r>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> uz iesūtītajiem jautājumiem tiks nosūtītas elektroniski jautājuma uzdevējam.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6172EC0A" w14:textId="4AA06BEF" w:rsidR="00402A7F" w:rsidRPr="00016537" w:rsidRDefault="00402A7F" w:rsidP="0055444D">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="100" w:afterAutospacing="1"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tehniskais atbalsts par projekta iesnieguma aizpildīšanu </w:t>
       </w:r>
       <w:r w:rsidR="00355466" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
@@ -12956,89 +13372,89 @@
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="238858" cy="253786"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, rakstot uz </w:t>
       </w:r>
       <w:hyperlink r:id="rId37">
         <w:r w:rsidRPr="00016537">
           <w:rPr>
-            <w:rStyle w:val="Hipersaite"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t>vis@cfla.gov.lv</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai zvanot uz </w:t>
       </w:r>
       <w:r w:rsidR="00524B9B" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>+371</w:t>
       </w:r>
       <w:r w:rsidR="00FE7205" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>20003306.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0491A020" w14:textId="5A6C9E8A" w:rsidR="00402A7F" w:rsidRPr="00016537" w:rsidRDefault="26A49939" w:rsidP="00673D6F">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aktuālā informācija par projektu iesniegumu atlasi </w:t>
       </w:r>
       <w:r w:rsidR="21E1F42B" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">un atbildes uz biežāk uzdotajiem jautājumiem </w:t>
       </w:r>
       <w:r w:rsidRPr="00016537">
@@ -13072,90 +13488,90 @@
       <w:r w:rsidR="750C64F1" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.cfla.gov.lv/lv/1-2-1-3 </w:t>
       </w:r>
       <w:r w:rsidR="5E036540" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="3A87781B" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId38">
         <w:r w:rsidR="3A87781B" w:rsidRPr="00016537">
           <w:rPr>
-            <w:rStyle w:val="Hipersaite"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t>www.esfondi.lv</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="3A87781B" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61B8AD7C" w14:textId="23556F2A" w:rsidR="00402A7F" w:rsidRPr="00016537" w:rsidRDefault="00402A7F" w:rsidP="00673D6F">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Līguma par projekta īstenošanu projekta teksts līguma slēgšanas procesā var tikt precizēts atbilstoši projekta specifikai. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="397D67ED" w14:textId="61C3F8CF" w:rsidR="001C2119" w:rsidRPr="00016537" w:rsidRDefault="00EE455A" w:rsidP="00673D6F">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Saskaņā ar </w:t>
       </w:r>
       <w:r w:rsidR="009946CB" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
@@ -13182,135 +13598,121 @@
       </w:r>
       <w:r w:rsidR="008D7FDE" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pantu </w:t>
       </w:r>
       <w:r w:rsidR="001C2119" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>sadarbības iestāde ir tiesīga pieņemt lēmumu, ar kuru nosaka aizliegumu fiziskajai vai juridiskajai personai vai personai, kura ir attiecīgās juridiskās personas valdes vai padomes loceklis vai prokūrists, vai persona, kura ir pilnvarota pārstāvēt projekta iesniedzēju ar filiāli saistītās darbībās, piedalīties projektu iesniegumu atlasē uz laiku, kas nepārsniedz trīs gadus no lēmuma spēkā stāšanās dienas, ja šī persona:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AB57500" w14:textId="681F39A1" w:rsidR="001C2119" w:rsidRPr="00016537" w:rsidRDefault="001C2119" w:rsidP="004B4D63">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="1260" w:hanging="543"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>apzināti sniegusi nepatiesu informāciju, kas ir būtiska projekta iesnieguma novērtēšanai;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A12DAF3" w14:textId="77777777" w:rsidR="001C2119" w:rsidRPr="00016537" w:rsidRDefault="001C2119" w:rsidP="004B4D63">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="1260" w:hanging="543"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>īstenojot projektu, apzināti sniegusi sadarbības iestādei nepatiesu informāciju vai citādi ļaunprātīgi rīkojusies saistībā ar projekta īstenošanu, kas bijis par pamatu neatbilstoši veikto izdevumu ieturēšanai vai atgūšanai, un sadarbības iestāde ir izmantojusi tiesības vienpusēji atkāpties no līguma par projekta īstenošanu;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="030AFB06" w14:textId="6FEEDFF6" w:rsidR="00250B8A" w:rsidRPr="00016537" w:rsidRDefault="001C2119" w:rsidP="00226796">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+    <w:p w14:paraId="3F896676" w14:textId="0198F5B3" w:rsidR="00016537" w:rsidRPr="0099629B" w:rsidRDefault="001C2119" w:rsidP="0099629B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="1260" w:hanging="543"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="lv-LV"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>radījusi mākslīgus apstākļus vai apzināti sniegusi faktiskajiem apstākļiem būtiski neatbilstošu informāciju, lai gūtu priekšrocības salīdzinājumā ar citiem projektu iesniedzējiem vai lai sadarbības iestāde pieņemtu tai labvēlīgu lēmumu.</w:t>
       </w:r>
-    </w:p>
-[...18 lines deleted...]
-      </w:ins>
+      <w:r w:rsidR="00016537" w:rsidRPr="0099629B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="629A4872" w14:textId="77777777" w:rsidR="00A43B5E" w:rsidRPr="00016537" w:rsidRDefault="00A43B5E" w:rsidP="001C2119">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B09204A" w14:textId="77777777" w:rsidR="00C70414" w:rsidRPr="00016537" w:rsidRDefault="00C70414" w:rsidP="00196D54">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
@@ -13626,51 +14028,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">pielikums </w:t>
       </w:r>
       <w:r w:rsidR="00A758E0" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Līguma</w:t>
       </w:r>
       <w:r w:rsidR="008A35FB" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> par projekta īstenošanu</w:t>
       </w:r>
       <w:r w:rsidR="00214F24" w:rsidRPr="00016537">
         <w:rPr>
-          <w:rStyle w:val="Vresatsauce"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:footnoteReference w:id="10"/>
       </w:r>
       <w:r w:rsidR="008A35FB" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> projekts</w:t>
       </w:r>
       <w:r w:rsidR="00F4346B" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="117932E3" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
@@ -13703,94 +14105,94 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A5225F" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>lapām.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09584E15" w14:textId="77777777" w:rsidR="009F6EF1" w:rsidRPr="00016537" w:rsidRDefault="009F6EF1" w:rsidP="0098459D">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4AD36A1E" w14:textId="77777777" w:rsidR="00016537" w:rsidRDefault="00016537" w:rsidP="00D447B6">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
-          <w:ins w:id="188" w:author="Autors"/>
+          <w:ins w:id="197" w:author="Author"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="077CFBDE" w14:textId="77777777" w:rsidR="00016537" w:rsidRDefault="00016537" w:rsidP="00D447B6">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
-          <w:ins w:id="189" w:author="Autors"/>
+          <w:ins w:id="198" w:author="Author"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F14E72C" w14:textId="3D7945A7" w:rsidR="00C706A5" w:rsidRPr="00016537" w:rsidRDefault="00F81BD8" w:rsidP="00D447B6">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>L.</w:t>
       </w:r>
-      <w:ins w:id="190" w:author="Autors">
+      <w:ins w:id="199" w:author="Author">
         <w:r w:rsidR="00016537">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="22"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t> </w:t>
         </w:r>
       </w:ins>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Timma</w:t>
       </w:r>
       <w:r w:rsidR="00816F88" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
@@ -13805,506 +14207,513 @@
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>20399967</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71C23869" w14:textId="5B845D38" w:rsidR="005B7F5B" w:rsidRPr="00016537" w:rsidRDefault="001022E4" w:rsidP="00233659">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8050"/>
         </w:tabs>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId39" w:history="1">
         <w:r w:rsidRPr="00016537">
           <w:rPr>
-            <w:rStyle w:val="Hipersaite"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t>laura.timma@cfla.gov.lv</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="005B7F5B" w:rsidRPr="00016537" w:rsidSect="00D447B6">
       <w:headerReference w:type="default" r:id="rId40"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="415A2F82" w14:textId="77777777" w:rsidR="004B3398" w:rsidRDefault="004B3398">
+    <w:p w14:paraId="7B22B6B8" w14:textId="77777777" w:rsidR="0091013E" w:rsidRDefault="0091013E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="355343DA" w14:textId="77777777" w:rsidR="004B3398" w:rsidRDefault="004B3398">
+    <w:p w14:paraId="14294E8B" w14:textId="77777777" w:rsidR="0091013E" w:rsidRDefault="0091013E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0FA7DCE5" w14:textId="77777777" w:rsidR="004B3398" w:rsidRDefault="004B3398" w:rsidP="00152F67"/>
+    <w:p w14:paraId="78E98309" w14:textId="77777777" w:rsidR="0091013E" w:rsidRDefault="0091013E" w:rsidP="00152F67"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="16C3B4BC" w14:textId="77777777" w:rsidR="004B3398" w:rsidRDefault="004B3398" w:rsidP="00F25516">
+    <w:p w14:paraId="5F4EBFAD" w14:textId="77777777" w:rsidR="0091013E" w:rsidRDefault="0091013E" w:rsidP="00F25516">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3416B8AB" w14:textId="77777777" w:rsidR="004B3398" w:rsidRDefault="004B3398" w:rsidP="00F25516">
+    <w:p w14:paraId="35D0BB89" w14:textId="77777777" w:rsidR="0091013E" w:rsidRDefault="0091013E" w:rsidP="00F25516">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2099AA02" w14:textId="77777777" w:rsidR="004B3398" w:rsidRDefault="004B3398" w:rsidP="00152F67"/>
+    <w:p w14:paraId="4949119B" w14:textId="77777777" w:rsidR="0091013E" w:rsidRDefault="0091013E" w:rsidP="00152F67"/>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="0BC43EB6" w14:textId="77777777" w:rsidR="00F36EB1" w:rsidRPr="006E0A4B" w:rsidRDefault="00F36EB1" w:rsidP="00F36EB1">
       <w:pPr>
-        <w:pStyle w:val="Vresteksts"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
-          <w:rStyle w:val="Vresatsauce"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Iepirkums veicams saskaņā ar Ministru kabineta 2017. gada 28. februāra noteikumiem Nr. 104 “Noteikumi par iepirkuma procedūru un tās piemērošanas kārtību pasūtītāja finansētiem projektiem”.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w14:paraId="321F8AFC" w14:textId="69C7ACAF" w:rsidR="00FB4B0B" w:rsidRPr="006E0A4B" w:rsidRDefault="00FB4B0B" w:rsidP="00702951">
       <w:pPr>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
-          <w:rStyle w:val="Vresatsauce"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Eiropas Parlamenta un Padomes </w:t>
       </w:r>
       <w:r w:rsidR="006319E9" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
-      <w:del w:id="109" w:author="Autors">
+      <w:del w:id="116" w:author="Author">
         <w:r w:rsidR="006319E9" w:rsidRPr="006E0A4B">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:delText>18</w:delText>
         </w:r>
       </w:del>
-      <w:ins w:id="110" w:author="Autors">
+      <w:ins w:id="117" w:author="Author">
         <w:r w:rsidR="006906F3" w:rsidRPr="006E0A4B">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>24</w:t>
         </w:r>
       </w:ins>
       <w:r w:rsidR="006319E9" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">. gada </w:t>
       </w:r>
-      <w:del w:id="111" w:author="Autors">
+      <w:del w:id="118" w:author="Author">
         <w:r w:rsidR="006319E9" w:rsidRPr="006E0A4B">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:delText xml:space="preserve">18. jūlija </w:delText>
         </w:r>
       </w:del>
-      <w:ins w:id="112" w:author="Autors">
+      <w:ins w:id="119" w:author="Author">
         <w:r w:rsidR="006906F3" w:rsidRPr="006E0A4B">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t xml:space="preserve">23. septembra </w:t>
         </w:r>
       </w:ins>
       <w:r w:rsidR="006319E9" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">egula (ES, Euratom) </w:t>
       </w:r>
-      <w:del w:id="113" w:author="Autors">
+      <w:del w:id="120" w:author="Author">
         <w:r w:rsidRPr="006E0A4B">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:delText>2018/1046</w:delText>
         </w:r>
       </w:del>
-      <w:ins w:id="114" w:author="Autors">
+      <w:ins w:id="121" w:author="Author">
         <w:r w:rsidR="006906F3" w:rsidRPr="006E0A4B">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>2024/2509</w:t>
         </w:r>
         <w:r w:rsidRPr="006E0A4B">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t xml:space="preserve"> par</w:t>
         </w:r>
       </w:ins>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:ins w:id="115" w:author="Autors">
+      <w:ins w:id="122" w:author="Author">
         <w:r w:rsidRPr="006E0A4B">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t xml:space="preserve">finanšu noteikumiem, ko piemēro Savienības vispārējam </w:t>
         </w:r>
         <w:r w:rsidR="006906F3" w:rsidRPr="006E0A4B">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>budžetam</w:t>
         </w:r>
         <w:r w:rsidR="00AC0F97" w:rsidRPr="006E0A4B">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t xml:space="preserve"> (pārstrādāta redakcija)</w:t>
         </w:r>
       </w:ins>
-      <w:del w:id="116" w:author="Autors">
+      <w:del w:id="123" w:author="Author">
         <w:r w:rsidRPr="006E0A4B" w:rsidDel="006906F3">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:delText xml:space="preserve">finanšu noteikumiem, ko piemēro Savienības vispārējam </w:delText>
         </w:r>
         <w:r w:rsidRPr="006E0A4B">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:delText>budžetam, ar kuru groza Regulas (ES) Nr. 1296/2013, (ES) Nr. 1301/2013, (ES) Nr. 1303/2013, (ES) Nr. 1304/2013, (ES) Nr. 1309/2013, (ES) Nr. 1316/2013, (ES) Nr. 223/2014, (ES) Nr. 283/2014 un Lēmumu Nr. 541/2014/ES un atceļ Regulu (ES, Euratom) Nr. 966/2012</w:delText>
         </w:r>
       </w:del>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
     <w:p w14:paraId="1B608DE7" w14:textId="04403FE8" w:rsidR="007A35E4" w:rsidRPr="006E0A4B" w:rsidRDefault="007A35E4" w:rsidP="007A35E4">
       <w:pPr>
-        <w:pStyle w:val="Vresteksts"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
-          <w:rStyle w:val="Vresatsauce"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Ministru kabineta 2023.gada 13.jūlija noteikumi Nr. 408 “Kārtība, kādā Eiropas Savienības fondu vadībā iesaistītās institūcijas nodrošina šo fondu ieviešanu 2021.–2027. gada plānošanas periodā</w:t>
       </w:r>
       <w:r w:rsidR="00EB6EC9" w:rsidRPr="006E0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
     <w:p w14:paraId="5AE45C14" w14:textId="6138CD96" w:rsidR="00184CED" w:rsidRPr="00016537" w:rsidRDefault="00184CED" w:rsidP="00EB6EC9">
       <w:pPr>
-        <w:pStyle w:val="Vresteksts"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
-          <w:rStyle w:val="Vresatsauce"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Neprecizējamie kritēriji</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00016537">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Neprecizējamie kritēriji</w:t>
       </w:r>
       <w:r w:rsidR="00A27FB8" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">, kuru </w:t>
       </w:r>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>negatīva vērtējuma gadījumā projekta iesniegumu</w:t>
       </w:r>
       <w:r w:rsidR="00DD54C2" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -14339,61 +14748,61 @@
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>projekta iesnieguma noraidīšanu</w:t>
       </w:r>
       <w:r w:rsidR="00EB6EC9" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
     <w:p w14:paraId="17B3274B" w14:textId="064AFC2C" w:rsidR="00E1561A" w:rsidRPr="00016537" w:rsidRDefault="00E1561A" w:rsidP="00DE4958">
       <w:pPr>
-        <w:pStyle w:val="Vresteksts"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
-          <w:rStyle w:val="Vresatsauce"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A27FB8" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Precizējamie kritēriji, par kuriem var pieņemt lēmumu par projekta iesnieguma</w:t>
       </w:r>
       <w:r w:rsidR="00DE4958" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
@@ -14521,62 +14930,62 @@
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>pretrunīgas informācijas novēršanu projekta iesniegumā, papildu skaidrojumu</w:t>
       </w:r>
       <w:r w:rsidR="00DE4958" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A27FB8" w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>iesniegšanu u.tml.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
     <w:p w14:paraId="2A34D6F7" w14:textId="5C5F5E68" w:rsidR="0041068A" w:rsidRPr="00016537" w:rsidRDefault="0041068A" w:rsidP="00A9325C">
       <w:pPr>
-        <w:pStyle w:val="Vresteksts"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="567" w:hanging="141"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:ins w:id="141" w:author="Autors">
+      <w:ins w:id="148" w:author="Author">
         <w:r w:rsidRPr="00016537">
           <w:rPr>
-            <w:rStyle w:val="Vresatsauce"/>
+            <w:rStyle w:val="FootnoteReference"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:footnoteRef/>
         </w:r>
         <w:r w:rsidRPr="00016537">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00A9325C" w:rsidRPr="00016537">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>P</w:t>
         </w:r>
         <w:r w:rsidRPr="00016537">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
@@ -14593,427 +15002,511 @@
           </w:rPr>
           <w:t>, ko</w:t>
         </w:r>
         <w:r w:rsidRPr="00016537">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve"> apliecina iesniegšanas laika reģistrs</w:t>
         </w:r>
         <w:r w:rsidR="00A9325C" w:rsidRPr="00016537">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve"> Projektu portālā</w:t>
         </w:r>
       </w:ins>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
     <w:p w14:paraId="100D314D" w14:textId="76D58977" w:rsidR="00DA0D38" w:rsidRPr="00016537" w:rsidRDefault="00DA0D38" w:rsidP="00DA0D38">
       <w:pPr>
-        <w:pStyle w:val="Vresteksts"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="567" w:hanging="141"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
-          <w:rStyle w:val="Vresatsauce"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ministru </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ministru </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00016537">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>kabineta 2023.</w:t>
       </w:r>
-      <w:ins w:id="155" w:author="Autors">
+      <w:ins w:id="162" w:author="Author">
         <w:r w:rsidR="001162A6" w:rsidRPr="00016537">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:ins>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>gada 13.</w:t>
       </w:r>
-      <w:ins w:id="156" w:author="Autors">
+      <w:ins w:id="163" w:author="Author">
         <w:r w:rsidR="001162A6" w:rsidRPr="00016537">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:ins>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>jūlija noteikumi Nr. 408 “Kārtība, kādā Eiropas Savienības fondu vadībā iesaistītās institūcijas nodrošina šo fondu ieviešanu 2021.–2027. gada plānošanas periodā</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
     <w:p w14:paraId="0596EFC8" w14:textId="03451280" w:rsidR="00C45A61" w:rsidRPr="00016537" w:rsidRDefault="00C45A61">
       <w:pPr>
-        <w:pStyle w:val="Vresteksts"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
-          <w:rStyle w:val="Vresatsauce"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Līgums par projekta īstenošanu tiek parakstīts Projektu portālā un netiek noformēta atsevišķa elektroniska dokumenta formā. Nolikuma pielikumā pievienota Līguma par projekta īstenošanu </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00016537">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>standartformas priekšskatījuma izdruka un tā satur būtiskākos projekta īstenošanas nosacījumus.</w:t>
+        <w:t xml:space="preserve">Līgums par projekta īstenošanu tiek parakstīts Projektu portālā un netiek noformēta atsevišķa elektroniska dokumenta formā. Nolikuma pielikumā pievienota Līguma par projekta īstenošanu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00016537">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>standartformas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00016537">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> priekšskatījuma izdruka un tā satur būtiskākos projekta īstenošanas nosacījumus.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
     <w:p w14:paraId="7CCD445F" w14:textId="2CEE0EBE" w:rsidR="00214F24" w:rsidRPr="00214F24" w:rsidRDefault="00214F24" w:rsidP="00D74007">
       <w:pPr>
-        <w:pStyle w:val="Vresteksts"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D11569">
-[...1 lines deleted...]
-          <w:rStyle w:val="Vresatsauce"/>
+      <w:r w:rsidRPr="00895E9A">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:rPrChange w:id="173" w:author="Autors">
+          <w:rPrChange w:id="178" w:author="Author">
             <w:rPr>
-              <w:rStyle w:val="Vresatsauce"/>
+              <w:rStyle w:val="FootnoteReference"/>
             </w:rPr>
           </w:rPrChange>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidR="249C5527" w:rsidRPr="00D11569">
+      <w:r w:rsidR="249C5527" w:rsidRPr="00895E9A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:rPrChange w:id="174" w:author="Autors">
+          <w:rPrChange w:id="179" w:author="Author">
             <w:rPr/>
           </w:rPrChange>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000570CE" w:rsidRPr="00D11569">
+      <w:r w:rsidR="000570CE" w:rsidRPr="00895E9A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:rPrChange w:id="175" w:author="Autors">
+          <w:rPrChange w:id="180" w:author="Author">
             <w:rPr/>
           </w:rPrChange>
         </w:rPr>
         <w:t>Lī</w:t>
       </w:r>
-      <w:r w:rsidR="00DD121B" w:rsidRPr="00D11569">
+      <w:r w:rsidR="00DD121B" w:rsidRPr="00895E9A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:rPrChange w:id="176" w:author="Autors">
+          <w:rPrChange w:id="181" w:author="Author">
             <w:rPr/>
           </w:rPrChange>
         </w:rPr>
         <w:t xml:space="preserve">gums/ </w:t>
       </w:r>
-      <w:r w:rsidR="249C5527" w:rsidRPr="00D11569">
+      <w:r w:rsidR="249C5527" w:rsidRPr="00895E9A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:rPrChange w:id="177" w:author="Autors">
+          <w:rPrChange w:id="182" w:author="Author">
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
             </w:rPr>
           </w:rPrChange>
         </w:rPr>
         <w:t>Vienošanās par projekta īstenošanu tiek parakstīt</w:t>
       </w:r>
-      <w:r w:rsidR="00DD121B" w:rsidRPr="00D11569">
+      <w:r w:rsidR="00DD121B" w:rsidRPr="00895E9A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:rPrChange w:id="178" w:author="Autors">
+          <w:rPrChange w:id="183" w:author="Author">
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
             </w:rPr>
           </w:rPrChange>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="003319D9" w:rsidRPr="00D11569">
+      <w:r w:rsidR="003319D9" w:rsidRPr="00895E9A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:rPrChange w:id="179" w:author="Autors">
+          <w:rPrChange w:id="184" w:author="Author">
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
             </w:rPr>
           </w:rPrChange>
         </w:rPr>
         <w:t>/ -</w:t>
       </w:r>
-      <w:r w:rsidR="003319D9" w:rsidRPr="00D11569">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003319D9" w:rsidRPr="00895E9A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:rPrChange w:id="180" w:author="Autors">
+          <w:rPrChange w:id="185" w:author="Author">
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
             </w:rPr>
           </w:rPrChange>
         </w:rPr>
         <w:t>ta</w:t>
       </w:r>
-      <w:r w:rsidR="249C5527" w:rsidRPr="00D11569">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="249C5527" w:rsidRPr="00895E9A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:rPrChange w:id="181" w:author="Autors">
+          <w:rPrChange w:id="186" w:author="Author">
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
             </w:rPr>
           </w:rPrChange>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0064684C" w:rsidRPr="00D11569">
+      <w:r w:rsidR="0064684C" w:rsidRPr="00895E9A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:rPrChange w:id="182" w:author="Autors">
+          <w:rPrChange w:id="187" w:author="Author">
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
             </w:rPr>
           </w:rPrChange>
         </w:rPr>
         <w:t>Projektu portālā</w:t>
       </w:r>
-      <w:r w:rsidR="249C5527" w:rsidRPr="00D11569">
+      <w:r w:rsidR="249C5527" w:rsidRPr="00895E9A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:rPrChange w:id="183" w:author="Autors">
+          <w:rPrChange w:id="188" w:author="Author">
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
             </w:rPr>
           </w:rPrChange>
         </w:rPr>
         <w:t xml:space="preserve"> un netiek noformēt</w:t>
       </w:r>
-      <w:r w:rsidR="003319D9" w:rsidRPr="00D11569">
+      <w:r w:rsidR="003319D9" w:rsidRPr="00895E9A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:rPrChange w:id="184" w:author="Autors">
+          <w:rPrChange w:id="189" w:author="Author">
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
             </w:rPr>
           </w:rPrChange>
         </w:rPr>
-        <w:t>s/ -t</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="249C5527" w:rsidRPr="00D11569">
+        <w:t>s/ -</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003319D9" w:rsidRPr="00895E9A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:rPrChange w:id="185" w:author="Autors">
+          <w:rPrChange w:id="190" w:author="Author">
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
             </w:rPr>
           </w:rPrChange>
         </w:rPr>
-        <w:t xml:space="preserve">a atsevišķa elektroniska dokumenta formā. Nolikuma pielikumā pievienota </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003319D9" w:rsidRPr="00D11569">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="249C5527" w:rsidRPr="00895E9A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:rPrChange w:id="186" w:author="Autors">
+          <w:rPrChange w:id="191" w:author="Author">
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
             </w:rPr>
           </w:rPrChange>
         </w:rPr>
-        <w:t xml:space="preserve">Līguma/ </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="249C5527" w:rsidRPr="00D11569">
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="249C5527" w:rsidRPr="00895E9A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:rPrChange w:id="187" w:author="Autors">
+          <w:rPrChange w:id="192" w:author="Author">
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
             </w:rPr>
           </w:rPrChange>
         </w:rPr>
-        <w:t>Vienošanās par projekta īstenošanu standartformas priekšskatījuma izdruka, un tā satur būtiskākos projekta īstenošanas nosacījumus. Izdrukā ar simbolu “@” apzīmēti mainīgie elementi.</w:t>
+        <w:t xml:space="preserve"> atsevišķa elektroniska dokumenta formā. Nolikuma pielikumā pievienota </w:t>
+      </w:r>
+      <w:r w:rsidR="003319D9" w:rsidRPr="00895E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:rPrChange w:id="193" w:author="Author">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:t xml:space="preserve">Līguma/ </w:t>
+      </w:r>
+      <w:r w:rsidR="249C5527" w:rsidRPr="00895E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:rPrChange w:id="194" w:author="Author">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:t xml:space="preserve">Vienošanās par projekta īstenošanu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="249C5527" w:rsidRPr="00895E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:rPrChange w:id="195" w:author="Author">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:t>standartformas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="249C5527" w:rsidRPr="00895E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:rPrChange w:id="196" w:author="Author">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:t xml:space="preserve"> priekšskatījuma izdruka, un tā satur būtiskākos projekta īstenošanas nosacījumus. Izdrukā ar simbolu “@” apzīmēti mainīgie elementi.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1491902409"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="6F35D30E" w14:textId="6CD2198E" w:rsidR="00763C7B" w:rsidRPr="00880274" w:rsidRDefault="00763C7B">
         <w:pPr>
-          <w:pStyle w:val="Galvene"/>
+          <w:pStyle w:val="Header"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:cs="Times New Roman"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00880274">
           <w:rPr>
             <w:rFonts w:cs="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00880274">
           <w:rPr>
             <w:rFonts w:cs="Times New Roman"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r w:rsidRPr="00880274">
           <w:rPr>
             <w:rFonts w:cs="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00A037BC">
           <w:rPr>
             <w:rFonts w:cs="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r w:rsidRPr="00880274">
           <w:rPr>
             <w:rFonts w:cs="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="7EEEB220" w14:textId="77777777" w:rsidR="00763C7B" w:rsidRDefault="00763C7B">
     <w:pPr>
-      <w:pStyle w:val="Galvene"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03DD6090"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8DDA8034"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -22821,50 +23314,51 @@
     <w:rsid w:val="0087168E"/>
     <w:rsid w:val="0087433F"/>
     <w:rsid w:val="00874B8B"/>
     <w:rsid w:val="00875621"/>
     <w:rsid w:val="00875D7C"/>
     <w:rsid w:val="00875F88"/>
     <w:rsid w:val="008769F8"/>
     <w:rsid w:val="00876E46"/>
     <w:rsid w:val="00877511"/>
     <w:rsid w:val="00880274"/>
     <w:rsid w:val="00881972"/>
     <w:rsid w:val="0088271F"/>
     <w:rsid w:val="00882A40"/>
     <w:rsid w:val="00883603"/>
     <w:rsid w:val="00885CC4"/>
     <w:rsid w:val="00885F37"/>
     <w:rsid w:val="00886C91"/>
     <w:rsid w:val="008870DD"/>
     <w:rsid w:val="00890AFA"/>
     <w:rsid w:val="008918FC"/>
     <w:rsid w:val="00891FFD"/>
     <w:rsid w:val="0089315C"/>
     <w:rsid w:val="00893200"/>
     <w:rsid w:val="008945CD"/>
     <w:rsid w:val="00894F3C"/>
+    <w:rsid w:val="00895E9A"/>
     <w:rsid w:val="008965D6"/>
     <w:rsid w:val="00897E5A"/>
     <w:rsid w:val="00897FB6"/>
     <w:rsid w:val="008A065F"/>
     <w:rsid w:val="008A29A8"/>
     <w:rsid w:val="008A2FEB"/>
     <w:rsid w:val="008A35FB"/>
     <w:rsid w:val="008A38AE"/>
     <w:rsid w:val="008A496C"/>
     <w:rsid w:val="008B03CC"/>
     <w:rsid w:val="008B117C"/>
     <w:rsid w:val="008B1741"/>
     <w:rsid w:val="008B1B73"/>
     <w:rsid w:val="008B202C"/>
     <w:rsid w:val="008B23E4"/>
     <w:rsid w:val="008B3534"/>
     <w:rsid w:val="008B3C22"/>
     <w:rsid w:val="008B40D7"/>
     <w:rsid w:val="008B455A"/>
     <w:rsid w:val="008B4FBC"/>
     <w:rsid w:val="008B5AE0"/>
     <w:rsid w:val="008B722A"/>
     <w:rsid w:val="008B7436"/>
     <w:rsid w:val="008B7C5E"/>
     <w:rsid w:val="008C0530"/>
@@ -22904,69 +23398,71 @@
     <w:rsid w:val="008E6F2E"/>
     <w:rsid w:val="008F1AC9"/>
     <w:rsid w:val="008F28E8"/>
     <w:rsid w:val="008F341C"/>
     <w:rsid w:val="008F383A"/>
     <w:rsid w:val="008F41F3"/>
     <w:rsid w:val="008F5011"/>
     <w:rsid w:val="008F740A"/>
     <w:rsid w:val="008F7A28"/>
     <w:rsid w:val="00900723"/>
     <w:rsid w:val="00901E23"/>
     <w:rsid w:val="009032B8"/>
     <w:rsid w:val="00903565"/>
     <w:rsid w:val="009035F0"/>
     <w:rsid w:val="009035F6"/>
     <w:rsid w:val="00904126"/>
     <w:rsid w:val="00904895"/>
     <w:rsid w:val="009052BD"/>
     <w:rsid w:val="00905A2C"/>
     <w:rsid w:val="00905C58"/>
     <w:rsid w:val="00906A9D"/>
     <w:rsid w:val="009077C4"/>
     <w:rsid w:val="0090781B"/>
     <w:rsid w:val="00907924"/>
     <w:rsid w:val="009100A0"/>
+    <w:rsid w:val="0091013E"/>
     <w:rsid w:val="00910A39"/>
     <w:rsid w:val="009119DB"/>
     <w:rsid w:val="00912EA6"/>
     <w:rsid w:val="009140C1"/>
     <w:rsid w:val="00914FE8"/>
     <w:rsid w:val="009150D9"/>
     <w:rsid w:val="009153EE"/>
     <w:rsid w:val="00916EB5"/>
     <w:rsid w:val="00916ED5"/>
     <w:rsid w:val="0091736B"/>
     <w:rsid w:val="00920415"/>
     <w:rsid w:val="00920691"/>
     <w:rsid w:val="00921E8C"/>
     <w:rsid w:val="00921F75"/>
     <w:rsid w:val="00922F21"/>
     <w:rsid w:val="00923075"/>
     <w:rsid w:val="009234E0"/>
     <w:rsid w:val="009235B0"/>
     <w:rsid w:val="00925D41"/>
+    <w:rsid w:val="00926000"/>
     <w:rsid w:val="009263C0"/>
     <w:rsid w:val="00926A84"/>
     <w:rsid w:val="00926B80"/>
     <w:rsid w:val="00927112"/>
     <w:rsid w:val="00927526"/>
     <w:rsid w:val="00927F03"/>
     <w:rsid w:val="009301BC"/>
     <w:rsid w:val="009307CD"/>
     <w:rsid w:val="00931EA7"/>
     <w:rsid w:val="00932234"/>
     <w:rsid w:val="0093267B"/>
     <w:rsid w:val="009344CC"/>
     <w:rsid w:val="00934B59"/>
     <w:rsid w:val="00935A2C"/>
     <w:rsid w:val="0093766F"/>
     <w:rsid w:val="00940316"/>
     <w:rsid w:val="00940771"/>
     <w:rsid w:val="00940DA7"/>
     <w:rsid w:val="00941208"/>
     <w:rsid w:val="00942757"/>
     <w:rsid w:val="00943415"/>
     <w:rsid w:val="00943418"/>
     <w:rsid w:val="009445B4"/>
     <w:rsid w:val="00945422"/>
     <w:rsid w:val="009458F8"/>
@@ -23002,55 +23498,57 @@
     <w:rsid w:val="0097596E"/>
     <w:rsid w:val="0097602D"/>
     <w:rsid w:val="0097644D"/>
     <w:rsid w:val="00976878"/>
     <w:rsid w:val="00976E07"/>
     <w:rsid w:val="009815E4"/>
     <w:rsid w:val="00981D7D"/>
     <w:rsid w:val="00981E8F"/>
     <w:rsid w:val="009840C8"/>
     <w:rsid w:val="0098459D"/>
     <w:rsid w:val="00984C50"/>
     <w:rsid w:val="0098519A"/>
     <w:rsid w:val="00985217"/>
     <w:rsid w:val="00985BC2"/>
     <w:rsid w:val="00985CBA"/>
     <w:rsid w:val="00986920"/>
     <w:rsid w:val="00986D62"/>
     <w:rsid w:val="00987859"/>
     <w:rsid w:val="0099205C"/>
     <w:rsid w:val="009921DE"/>
     <w:rsid w:val="009930F5"/>
     <w:rsid w:val="009940BD"/>
     <w:rsid w:val="009946CB"/>
     <w:rsid w:val="00995218"/>
     <w:rsid w:val="00995D52"/>
+    <w:rsid w:val="0099629B"/>
     <w:rsid w:val="009A03ED"/>
     <w:rsid w:val="009A0DDC"/>
     <w:rsid w:val="009A1220"/>
     <w:rsid w:val="009A1BEF"/>
     <w:rsid w:val="009A1D0A"/>
+    <w:rsid w:val="009A1D73"/>
     <w:rsid w:val="009A1DD3"/>
     <w:rsid w:val="009A1F27"/>
     <w:rsid w:val="009A25D8"/>
     <w:rsid w:val="009A330A"/>
     <w:rsid w:val="009A338F"/>
     <w:rsid w:val="009A3B83"/>
     <w:rsid w:val="009A49AE"/>
     <w:rsid w:val="009A5230"/>
     <w:rsid w:val="009A5EF1"/>
     <w:rsid w:val="009A73AE"/>
     <w:rsid w:val="009A7530"/>
     <w:rsid w:val="009A7F55"/>
     <w:rsid w:val="009B04FF"/>
     <w:rsid w:val="009B08BF"/>
     <w:rsid w:val="009B259B"/>
     <w:rsid w:val="009B2655"/>
     <w:rsid w:val="009B33DD"/>
     <w:rsid w:val="009B47C4"/>
     <w:rsid w:val="009B4841"/>
     <w:rsid w:val="009B48ED"/>
     <w:rsid w:val="009B49EA"/>
     <w:rsid w:val="009B504B"/>
     <w:rsid w:val="009B56B4"/>
     <w:rsid w:val="009B5CD7"/>
     <w:rsid w:val="009B7AD4"/>
@@ -23596,50 +24094,51 @@
     <w:rsid w:val="00D0127A"/>
     <w:rsid w:val="00D01C10"/>
     <w:rsid w:val="00D02651"/>
     <w:rsid w:val="00D03334"/>
     <w:rsid w:val="00D0391C"/>
     <w:rsid w:val="00D03AB3"/>
     <w:rsid w:val="00D04474"/>
     <w:rsid w:val="00D04EDB"/>
     <w:rsid w:val="00D05146"/>
     <w:rsid w:val="00D06C7C"/>
     <w:rsid w:val="00D07B64"/>
     <w:rsid w:val="00D0ED1D"/>
     <w:rsid w:val="00D11569"/>
     <w:rsid w:val="00D11987"/>
     <w:rsid w:val="00D12F94"/>
     <w:rsid w:val="00D13DB3"/>
     <w:rsid w:val="00D14C23"/>
     <w:rsid w:val="00D1595C"/>
     <w:rsid w:val="00D15C57"/>
     <w:rsid w:val="00D1641F"/>
     <w:rsid w:val="00D16B56"/>
     <w:rsid w:val="00D201BE"/>
     <w:rsid w:val="00D20BCF"/>
     <w:rsid w:val="00D21416"/>
     <w:rsid w:val="00D2169E"/>
+    <w:rsid w:val="00D22448"/>
     <w:rsid w:val="00D224DF"/>
     <w:rsid w:val="00D23B0E"/>
     <w:rsid w:val="00D248BA"/>
     <w:rsid w:val="00D25483"/>
     <w:rsid w:val="00D258CB"/>
     <w:rsid w:val="00D25D08"/>
     <w:rsid w:val="00D25E58"/>
     <w:rsid w:val="00D27F77"/>
     <w:rsid w:val="00D305F1"/>
     <w:rsid w:val="00D30AD1"/>
     <w:rsid w:val="00D30F5A"/>
     <w:rsid w:val="00D32C37"/>
     <w:rsid w:val="00D34241"/>
     <w:rsid w:val="00D343CA"/>
     <w:rsid w:val="00D346E0"/>
     <w:rsid w:val="00D3673E"/>
     <w:rsid w:val="00D36FDA"/>
     <w:rsid w:val="00D37F58"/>
     <w:rsid w:val="00D40F2B"/>
     <w:rsid w:val="00D42A0B"/>
     <w:rsid w:val="00D42FFD"/>
     <w:rsid w:val="00D442FC"/>
     <w:rsid w:val="00D447B6"/>
     <w:rsid w:val="00D44AFB"/>
     <w:rsid w:val="00D47124"/>
@@ -23751,60 +24250,62 @@
     <w:rsid w:val="00DD2EB8"/>
     <w:rsid w:val="00DD318E"/>
     <w:rsid w:val="00DD524D"/>
     <w:rsid w:val="00DD54C2"/>
     <w:rsid w:val="00DD5789"/>
     <w:rsid w:val="00DD62E4"/>
     <w:rsid w:val="00DD664C"/>
     <w:rsid w:val="00DD68EF"/>
     <w:rsid w:val="00DD7122"/>
     <w:rsid w:val="00DE06F7"/>
     <w:rsid w:val="00DE1EDA"/>
     <w:rsid w:val="00DE3699"/>
     <w:rsid w:val="00DE38DC"/>
     <w:rsid w:val="00DE3D90"/>
     <w:rsid w:val="00DE42B7"/>
     <w:rsid w:val="00DE443C"/>
     <w:rsid w:val="00DE4665"/>
     <w:rsid w:val="00DE4958"/>
     <w:rsid w:val="00DE69AA"/>
     <w:rsid w:val="00DE702F"/>
     <w:rsid w:val="00DE73DD"/>
     <w:rsid w:val="00DF00A7"/>
     <w:rsid w:val="00DF0B0B"/>
     <w:rsid w:val="00DF13FA"/>
     <w:rsid w:val="00DF140D"/>
+    <w:rsid w:val="00DF2287"/>
     <w:rsid w:val="00DF2288"/>
     <w:rsid w:val="00DF3B0F"/>
     <w:rsid w:val="00DF4CE0"/>
     <w:rsid w:val="00DF55A2"/>
     <w:rsid w:val="00DF6854"/>
     <w:rsid w:val="00DF7557"/>
     <w:rsid w:val="00DF7947"/>
     <w:rsid w:val="00E003D0"/>
     <w:rsid w:val="00E00D8D"/>
     <w:rsid w:val="00E012D5"/>
+    <w:rsid w:val="00E0136A"/>
     <w:rsid w:val="00E02038"/>
     <w:rsid w:val="00E02B12"/>
     <w:rsid w:val="00E04914"/>
     <w:rsid w:val="00E04D68"/>
     <w:rsid w:val="00E05FD6"/>
     <w:rsid w:val="00E078D1"/>
     <w:rsid w:val="00E07D8E"/>
     <w:rsid w:val="00E106AA"/>
     <w:rsid w:val="00E107FA"/>
     <w:rsid w:val="00E10EB1"/>
     <w:rsid w:val="00E10ED1"/>
     <w:rsid w:val="00E1168C"/>
     <w:rsid w:val="00E11D93"/>
     <w:rsid w:val="00E120ED"/>
     <w:rsid w:val="00E13A8E"/>
     <w:rsid w:val="00E14A47"/>
     <w:rsid w:val="00E154F0"/>
     <w:rsid w:val="00E1561A"/>
     <w:rsid w:val="00E16110"/>
     <w:rsid w:val="00E170E9"/>
     <w:rsid w:val="00E1724D"/>
     <w:rsid w:val="00E2070C"/>
     <w:rsid w:val="00E225A8"/>
     <w:rsid w:val="00E22C3F"/>
     <w:rsid w:val="00E2316D"/>
@@ -25363,732 +25864,732 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Parasts">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="006B168E"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
       <w:ind w:left="0" w:firstLine="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Noklusjumarindkopasfonts">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Parastatabula">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Bezsaraksta">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Reatabula">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="Parastatabula"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:rsid w:val="000A0BC7"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sarakstarindkopa">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:aliases w:val="H&amp;P List Paragraph,2,Strip,Normal bullet 2,Bullet list,List Paragraph1,Saraksta rindkopa1,Colorful List - Accent 12,List1,Akapit z listą BS,Colorful List - Accent 11,Numbered Para 1,Dot pt,List Paragraph Char Char Char"/>
-    <w:basedOn w:val="Parasts"/>
-    <w:link w:val="SarakstarindkopaRakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="ListParagraphChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="006B168E"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SarakstarindkopaRakstz">
-[...2 lines deleted...]
-    <w:link w:val="Sarakstarindkopa"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
+    <w:name w:val="List Paragraph Char"/>
+    <w:aliases w:val="H&amp;P List Paragraph Char,2 Char,Strip Char,Normal bullet 2 Char,Bullet list Char,List Paragraph1 Char,Saraksta rindkopa1 Char,Colorful List - Accent 12 Char,List1 Char,Akapit z listą BS Char,Colorful List - Accent 11 Char,Dot pt Char"/>
+    <w:link w:val="ListParagraph"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="007D065F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="tv2131">
     <w:name w:val="tv2131"/>
-    <w:basedOn w:val="Parasts"/>
+    <w:basedOn w:val="Normal"/>
     <w:rsid w:val="005C39A4"/>
     <w:pPr>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="300"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="414142"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Komentraatsauce">
+  <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00806E02"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Komentrateksts">
+  <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
-    <w:basedOn w:val="Parasts"/>
-    <w:link w:val="KomentratekstsRakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F25516"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KomentratekstsRakstz">
-[...2 lines deleted...]
-    <w:link w:val="Komentrateksts"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00806E02"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Komentratma">
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="Komentrateksts"/>
-[...1 lines deleted...]
-    <w:link w:val="KomentratmaRakstz"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00806E02"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KomentratmaRakstz">
-[...2 lines deleted...]
-    <w:link w:val="Komentratma"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00806E02"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Balonteksts">
+  <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="Parasts"/>
-    <w:link w:val="BalontekstsRakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F25516"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalontekstsRakstz">
-[...2 lines deleted...]
-    <w:link w:val="Balonteksts"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00806E02"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="00F25516"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="c14">
     <w:name w:val="c14"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="0063568F"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Galvene">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Parasts"/>
-    <w:link w:val="GalveneRakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F25516"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="GalveneRakstz">
-[...2 lines deleted...]
-    <w:link w:val="Galvene"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0093766F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kjene">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Parasts"/>
-    <w:link w:val="KjeneRakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F25516"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KjeneRakstz">
-[...2 lines deleted...]
-    <w:link w:val="Kjene"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0093766F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="naisf">
     <w:name w:val="naisf"/>
-    <w:basedOn w:val="Parasts"/>
+    <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00F25516"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Pamatteksts2">
+  <w:style w:type="paragraph" w:styleId="BodyText2">
     <w:name w:val="Body Text 2"/>
-    <w:basedOn w:val="Parasts"/>
-    <w:link w:val="Pamatteksts2Rakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText2Char"/>
     <w:rsid w:val="00F25516"/>
     <w:pPr>
       <w:spacing w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Pamatteksts2Rakstz">
-[...2 lines deleted...]
-    <w:link w:val="Pamatteksts2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
+    <w:name w:val="Body Text 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText2"/>
     <w:rsid w:val="0093766F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Vresteksts">
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:aliases w:val="Footnote,Fußnote Char,Fußnote Char Char,Fußnote Char Char Char Char Char Char,Fußnote,-E Fußnotentext,footnote text,Fußnotentext Ursprung,single space,FOOTNOTES,fn,Footnote Text Char2 Char,Footnote Text Char Char1 Char,Schriftart: 9 pt,f,F"/>
-    <w:basedOn w:val="Parasts"/>
-    <w:link w:val="VrestekstsRakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00F25516"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="VrestekstsRakstz">
-[...3 lines deleted...]
-    <w:link w:val="Vresteksts"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:aliases w:val="Footnote Char,Fußnote Char Char1,Fußnote Char Char Char,Fußnote Char Char Char Char Char Char Char,Fußnote Char1,-E Fußnotentext Char,footnote text Char,Fußnotentext Ursprung Char,single space Char,FOOTNOTES Char,fn Char,f Char,F Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="0093766F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Vresatsauce">
+  <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:aliases w:val="Footnote Reference Number,Footnote symbol,Footnote Refernece,Footnote Reference Superscript,ftref,Odwołanie przypisu,BVI fnr,Footnotes refss,SUPERS,Ref,de nota al pie,-E Fußnotenzeichen,Footnote reference number,Times 10 Point,E,E FNZ"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CharCharCharChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0093766F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hipersaite">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009A1D0A"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style1">
     <w:name w:val="Style1"/>
-    <w:basedOn w:val="Sarakstarindkopa"/>
+    <w:basedOn w:val="ListParagraph"/>
     <w:link w:val="Style1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00F25516"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="7"/>
       </w:numPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style2">
     <w:name w:val="Style2"/>
-    <w:next w:val="Pamatteksts2"/>
+    <w:next w:val="BodyText2"/>
     <w:link w:val="Style2Char"/>
     <w:qFormat/>
     <w:rsid w:val="00C53012"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="8"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Style1Char">
     <w:name w:val="Style1 Char"/>
-    <w:basedOn w:val="SarakstarindkopaRakstz"/>
+    <w:basedOn w:val="ListParagraphChar"/>
     <w:link w:val="Style1"/>
     <w:rsid w:val="005C34DD"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style3">
     <w:name w:val="Style3"/>
     <w:basedOn w:val="Style1"/>
     <w:link w:val="Style3Char"/>
     <w:qFormat/>
     <w:rsid w:val="00BD5EE9"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="0"/>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Style2Char">
     <w:name w:val="Style2 Char"/>
     <w:basedOn w:val="Style1Char"/>
     <w:link w:val="Style2"/>
     <w:rsid w:val="00C53012"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Style3Char">
     <w:name w:val="Style3 Char"/>
     <w:basedOn w:val="Style1Char"/>
     <w:link w:val="Style3"/>
     <w:rsid w:val="00BD5EE9"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Paraststmeklis">
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
-    <w:basedOn w:val="Parasts"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00786059"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Izmantotahipersaite">
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006E476F"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Prskatjums">
+  <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00152F67"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
       <w:ind w:left="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
     <w:name w:val="Unresolved Mention1"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C603FD"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Izclums">
+  <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00101F04"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharCharCharChar">
     <w:name w:val="Char Char Char Char"/>
     <w:aliases w:val="Char2"/>
-    <w:basedOn w:val="Parasts"/>
-[...1 lines deleted...]
-    <w:link w:val="Vresatsauce"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="FootnoteReference"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00FB4B0B"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
       <w:ind w:firstLine="0"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Pamattekstsaratkpi">
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent">
     <w:name w:val="Body Text Indent"/>
-    <w:basedOn w:val="Parasts"/>
-    <w:link w:val="PamattekstsaratkpiRakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextIndentChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BC022F"/>
     <w:pPr>
       <w:ind w:left="283"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="PamattekstsaratkpiRakstz">
-[...2 lines deleted...]
-    <w:link w:val="Pamattekstsaratkpi"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndentChar">
+    <w:name w:val="Body Text Indent Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyTextIndent"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00BC022F"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nosaukums">
+  <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="Parasts"/>
-    <w:link w:val="NosaukumsRakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
     <w:qFormat/>
     <w:rsid w:val="00BC022F"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="NosaukumsRakstz">
-[...2 lines deleted...]
-    <w:link w:val="Nosaukums"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
     <w:rsid w:val="00BC022F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Mention1">
     <w:name w:val="Mention1"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FA376D"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00614668"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ui-provider">
     <w:name w:val="ui-provider"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00F17FB7"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Headinggg1">
     <w:name w:val="Headinggg1"/>
-    <w:basedOn w:val="Sarakstarindkopa"/>
+    <w:basedOn w:val="ListParagraph"/>
     <w:qFormat/>
     <w:rsid w:val="00835AA1"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="42"/>
       </w:numPr>
       <w:spacing w:before="360" w:after="240"/>
       <w:contextualSpacing w:val="0"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style4">
     <w:name w:val="Style4"/>
-    <w:basedOn w:val="Parasts"/>
+    <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00835AA1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="right"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:bCs/>
       <w:color w:val="000000"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
     <w:name w:val="paragraph"/>
-    <w:basedOn w:val="Parasts"/>
+    <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00A76ED0"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00A76ED0"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="tv213">
     <w:name w:val="tv213"/>
-    <w:basedOn w:val="Parasts"/>
+    <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00395420"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Neatrisintapieminana">
+  <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E05FD6"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Piemint">
+  <w:style w:type="character" w:styleId="Mention">
     <w:name w:val="Mention"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E05FD6"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="17706452">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -27834,83 +28335,86 @@
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="25a75a1d-8b78-49a6-8e4b-dbe94589a28d">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="42144e59-5907-413f-b624-803f3a022d9b" xsi:nil="true"/>
+    <Datums xmlns="25a75a1d-8b78-49a6-8e4b-dbe94589a28d">2026-08-19T12:03:54+00:00</Datums>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CCAE56773E04C54A8AAEC798B999D08D" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a8c0a6ef51c4202741ac7f2d538e8b85">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="25a75a1d-8b78-49a6-8e4b-dbe94589a28d" xmlns:ns3="42144e59-5907-413f-b624-803f3a022d9b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="70ce71153bee3b71918a281891b37a47" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CCAE56773E04C54A8AAEC798B999D08D" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="bf267960a91417ae79e7f9f258c2b903">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="25a75a1d-8b78-49a6-8e4b-dbe94589a28d" xmlns:ns3="42144e59-5907-413f-b624-803f3a022d9b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="93913b422861a4d28d340a0e706388e1" ns2:_="" ns3:_="">
     <xsd:import namespace="25a75a1d-8b78-49a6-8e4b-dbe94589a28d"/>
     <xsd:import namespace="42144e59-5907-413f-b624-803f3a022d9b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:Datums" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="25a75a1d-8b78-49a6-8e4b-dbe94589a28d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -27934,50 +28438,60 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="23" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Datums" ma:index="24" nillable="true" ma:displayName="Datums" ma:default="[today]" ma:format="DateTime" ma:internalName="Datums">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="42144e59-5907-413f-b624-803f3a022d9b" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -28106,110 +28620,98 @@
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BFCD77E9-41F3-4688-92D6-DE90E32FD38F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="25a75a1d-8b78-49a6-8e4b-dbe94589a28d"/>
     <ds:schemaRef ds:uri="42144e59-5907-413f-b624-803f3a022d9b"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{937A8E34-FD6E-4168-9338-68F5283E3FA7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{503360EF-F0D1-4ADA-96FF-51086BE7870F}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3A6B6741-E38F-4ADA-93AF-95B57579A86D}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{702D12E7-5ECB-4C5C-9780-6AACEC834B34}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
-  <Words>22627</Words>
-  <Characters>12898</Characters>
+  <Words>5305</Words>
+  <Characters>30241</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>107</Lines>
+  <Lines>252</Lines>
   <Paragraphs>70</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>35455</CharactersWithSpaces>
+  <CharactersWithSpaces>35476</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x010100CCAE56773E04C54A8AAEC798B999D08D</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="docLang">
+    <vt:lpwstr>lv</vt:lpwstr>
+  </property>
 </Properties>
 </file>