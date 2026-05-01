--- v0 (2025-12-11)
+++ v1 (2026-05-01)
@@ -1,110 +1,111 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27928"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\cf-fokin\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://cflagovlv.sharepoint.com/sites/TIAPN/Shared Documents/General/TIAPN/2021-2027/5111_VARAM/Metodikas, skaidrojumi/JAUNA VERSIJA 02.2026/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{92589AB5-3B3F-4929-9D28-E281702D0E37}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="9" documentId="8_{7B55D8FB-7F0D-4854-871D-F0679654258C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{F6F92A98-2CF9-4D68-B080-E3F48F55B0C1}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Vispārīgā informācija" sheetId="1" r:id="rId1"/>
     <sheet name="Sasniegtie rādītāji" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_1.kārta" localSheetId="0">#REF!</definedName>
     <definedName name="_ftnref1" localSheetId="1">'Sasniegtie rādītāji'!$A$24</definedName>
     <definedName name="List" localSheetId="0">#REF!</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">'Sasniegtie rādītāji'!$A$1:$Z$31</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'Sasniegtie rādītāji'!$A$1:$AA$32</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Vispārīgā informācija'!$A$1:$I$38</definedName>
   </definedNames>
-  <calcPr calcId="191028"/>
+  <calcPr calcId="191028" concurrentManualCount="8"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="R19" i="2" l="1"/>
+  <c r="S19" i="2" l="1"/>
   <c r="K13" i="2"/>
   <c r="K14" i="2"/>
   <c r="K15" i="2"/>
   <c r="K9" i="2" l="1"/>
   <c r="K10" i="2"/>
   <c r="K8" i="2"/>
-  <c r="Q19" i="2"/>
-  <c r="T19" i="2"/>
+  <c r="R19" i="2"/>
   <c r="U19" i="2"/>
+  <c r="V19" i="2"/>
   <c r="L19" i="2" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>Anete</author>
   </authors>
   <commentList>
     <comment ref="E10" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000001000000}">
       <text>
         <r>
           <rPr>
             <sz val="8"/>
             <color indexed="81"/>
             <rFont val="Times New Roman"/>
             <family val="1"/>
             <charset val="186"/>
           </rPr>
           <t xml:space="preserve">Norādāms laika periods (pilni gadi, </t>
         </r>
         <r>
           <rPr>
             <i/>
@@ -146,147 +147,162 @@
       <text>
         <r>
           <rPr>
             <sz val="8"/>
             <color indexed="81"/>
             <rFont val="Times New Roman"/>
             <family val="1"/>
             <charset val="186"/>
           </rPr>
           <t>Pielikumā pievienojams noslēgtais nomas līgums.</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments2.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>Gundega Fokina</author>
     <author>Anete</author>
     <author>Anete Mandeika</author>
   </authors>
   <commentList>
-    <comment ref="W4" authorId="0" shapeId="0" xr:uid="{2D366E48-A64D-463F-9660-5CDDA6713791}">
+    <comment ref="X4" authorId="0" shapeId="0" xr:uid="{2D366E48-A64D-463F-9660-5CDDA6713791}">
       <text>
         <r>
           <rPr>
             <sz val="8"/>
             <color indexed="81"/>
             <rFont val="Times New Roman"/>
             <family val="1"/>
           </rPr>
           <t>Jāsniedz pamatojums tam, kādēļ uzskatāms, ka projekta izmaksas ir sekmējušas projektā plānoto rādītāju sasniegšanu, t.i. ka pastāv cēloņsakarība starp projekta izmaksām un sasniegtajiem rādītājiem. Norādīt argumentētu pamatojumu, piemēram,  projekts ir palielinājis klientu plūsmu, uzlabojušies apstākļi izejvielu piegādei, gatavās produkcijas transportēšanai, kas radījis labvēlīgāku vidi uzņēmējdarbības attīstībai, u.c.</t>
         </r>
       </text>
     </comment>
     <comment ref="M5" authorId="1" shapeId="0" xr:uid="{00000000-0006-0000-0100-000003000000}">
       <text>
         <r>
           <rPr>
             <sz val="8"/>
             <color indexed="81"/>
             <rFont val="Times New Roman"/>
             <family val="1"/>
             <charset val="186"/>
           </rPr>
           <t>Rādītāja vērtība var rasties divu kalendāro gadu laikā pirms projekta iesnieguma iesniegšanas un ne vēlāk kā trīs kalendāra gadus pēc projekta noslēguma maksājuma veikšanas, nepārsniedzot 31.12.2029.</t>
         </r>
       </text>
     </comment>
-    <comment ref="O5" authorId="0" shapeId="0" xr:uid="{C9C10698-717C-43B9-8D8A-120C7201D19C}">
+    <comment ref="N5" authorId="0" shapeId="0" xr:uid="{35F983B6-F6E3-4B3D-AFD8-164B4BB97106}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Times New Roman"/>
+            <family val="1"/>
+          </rPr>
+          <t>Norāda informāciju par komersantu, kurš projekta ietvaros attīsta infrastruktūru (t.i. ir projekta sadarbības partneris), vai gūst labumu no attīstītās publiskās infrastruktūras, kura piedāvātais produkts* vai pakalpojums** ir saistīts ar militāro nozari (t.i. PI ir sniegts apraksts, ka piedāvātais produkts vai pakalpojums var attīstīt un stiprināt valsts aizsardzības spējas). 
+*produkts - piemēram, militāro transportlīdzekļu ražošana, specializētas pārtikas militārām vajadzībām ražošana, u.tml.;
+** pakalpojums - piemēram, IT risinājumi kiberdrošības nodrošināšanai vai stiprināšanai, pētniecība, specializētas apmācības, u.tml.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="P5" authorId="0" shapeId="0" xr:uid="{C9C10698-717C-43B9-8D8A-120C7201D19C}">
       <text>
         <r>
           <rPr>
             <sz val="8"/>
             <color indexed="81"/>
             <rFont val="Times New Roman"/>
             <family val="1"/>
           </rPr>
           <t>Norāda komersanta izmaksāto darba algu bāzes gadā.</t>
         </r>
       </text>
     </comment>
-    <comment ref="P5" authorId="0" shapeId="0" xr:uid="{EC403E48-F58C-4964-81D5-4A99A37F4EFF}">
+    <comment ref="Q5" authorId="0" shapeId="0" xr:uid="{EC403E48-F58C-4964-81D5-4A99A37F4EFF}">
       <text>
         <r>
           <rPr>
             <sz val="8"/>
             <color indexed="81"/>
             <rFont val="Times New Roman"/>
             <family val="1"/>
           </rPr>
           <t>Norāda bāzes gadu. Katra komersanta bāzes gads, pret kuru vērtē darba algu fonda pieaugumu, var būt atšķirīgs, bet ne ātrāk par 2021.gadu. Piemēram, komersantam, kas izveidots 2023.gadā, bāzes gads būs 2023.gads.</t>
         </r>
       </text>
     </comment>
-    <comment ref="Q5" authorId="1" shapeId="0" xr:uid="{00000000-0006-0000-0100-000004000000}">
+    <comment ref="R5" authorId="1" shapeId="0" xr:uid="{00000000-0006-0000-0100-000004000000}">
       <text>
         <r>
           <rPr>
             <sz val="8"/>
             <color indexed="81"/>
             <rFont val="Times New Roman"/>
             <family val="1"/>
             <charset val="186"/>
           </rPr>
           <t>Rādītāja vērtību aprēķinā tiek ņemta vērā gan jaunu darbavietu radīšana, gan esošo darbavietu algu fonda palielināšana, proti, rādītāja izpildē ieskaita gan jaunradīto darbavietu, gan esošo darbavietu darba samaksas pieaugumu kumulatīvi – izmaksas, kas radušās komersantam.</t>
         </r>
       </text>
     </comment>
-    <comment ref="S5" authorId="1" shapeId="0" xr:uid="{00000000-0006-0000-0100-000006000000}">
+    <comment ref="T5" authorId="1" shapeId="0" xr:uid="{00000000-0006-0000-0100-000006000000}">
       <text>
         <r>
           <rPr>
             <sz val="8"/>
             <color indexed="81"/>
             <rFont val="Times New Roman"/>
             <family val="1"/>
             <charset val="186"/>
           </rPr>
           <t>Par katru kalendāro gadu aizpildāma atsevišķa aile.
 Rādītāja vērtība var rasties divu kalendāro gadu laikā pirms projekta iesnieguma iesniegšanas un ne vēlāk kā trīs kalendāra gadus pēc projekta noslēguma maksājuma veikšanas, nepārsniedzot 31.12.2029.</t>
         </r>
       </text>
     </comment>
-    <comment ref="T5" authorId="1" shapeId="0" xr:uid="{00000000-0006-0000-0100-000007000000}">
+    <comment ref="U5" authorId="1" shapeId="0" xr:uid="{00000000-0006-0000-0100-000007000000}">
       <text>
         <r>
           <rPr>
             <sz val="8"/>
             <color indexed="81"/>
             <rFont val="Times New Roman"/>
             <family val="1"/>
             <charset val="186"/>
           </rPr>
           <t>Rādītāja vērtību aprēķina, summējot katra gada ietvaros komersanta radītās nefinanšu investīcijas komersanta paša nemateriālajos ieguldījumos un pamatlīdzekļos. Piemēram: projekta iesnieguma sadaļā "Rādītāji" norādīts, ka projekta ietvaros 2025.gadā tiks radītas komersanta investīcijas. Rādītāja konstatēšanai tiek izmantots aprēķins, summējot komersanta 2025.gada gada pārskata pielikumā par izmaiņām bilances posteņos „Pamatlīdzekļi” un „Nemateriālie ieguldījumi” norādītās (pozitīvās) vērtības.</t>
         </r>
       </text>
     </comment>
-    <comment ref="V5" authorId="1" shapeId="0" xr:uid="{00000000-0006-0000-0100-000008000000}">
+    <comment ref="W5" authorId="1" shapeId="0" xr:uid="{00000000-0006-0000-0100-000008000000}">
       <text>
         <r>
           <rPr>
             <sz val="8"/>
             <color indexed="81"/>
             <rFont val="Times New Roman"/>
             <family val="1"/>
             <charset val="186"/>
           </rPr>
           <t>Par katru kalendāro gadu aizpildāma atsevišķa aile.
 Rādītāja vērtība var rasties divu kalendāro gadu laikā pirms projekta iesnieguma iesniegšanas un ne vēlāk kā trīs kalendāra gadus pēc projekta noslēguma maksājuma veikšanas, nepārsniedzot 31.12.2029.</t>
         </r>
       </text>
     </comment>
     <comment ref="E21" authorId="1" shapeId="0" xr:uid="{00000000-0006-0000-0100-000009000000}">
       <text>
         <r>
           <rPr>
             <sz val="8"/>
             <color indexed="81"/>
             <rFont val="Times New Roman"/>
             <family val="1"/>
             <charset val="186"/>
           </rPr>
           <t>Aizpilda, ja projekta ietvaros faktiski sasniegtā rādītāja vērtība pārsniedz projekta ietvaros plānoto. Vērtības norādīšana finansējuma saņēmējam neuzliek nekādus papildus pienākumus veikt grozījumus projekta iesniegumā vai nodrošināt pārsniegtā rādītāja ilgtspēju.</t>
@@ -320,81 +336,56 @@
             <family val="1"/>
           </rPr>
           <t>Gadījumā, ja projekta ietvaros rādītāja sasniegšanai tiek piesaistīts komersants (vai komersanti), kurš nav norādīts projekta iesniegumā, t.sk. tam pievienotajos pielikumos, un komersants nav projekta sadarbības partneris, Rādītāju pārskata pielikumā jāpievieno dokumenti:
  - aktualizēts kartogrāfiskais materiāls, kurā norādīta faktiskā 5.1.1.1. pasākuma uzņēmējdarbības teritorija (norādāma obligāti, ja projekta ietvaros paredzētas MK noteikumu Nr.55 36.3.apakšpunktā minētās izmaksas vai komersanta nefinanšu investīcijas ir veiktas ārpus projektā noteiktās uzņēmējdarbības teritorijas), ir precīzi identificējami komersanti, kas rada projekta rādītāju vērtības, un šo komersantu atrašanās vieta, un norādīts attālums starp uzņēmējdarbības teritoriju un MK noteikumu Nr. 55 36.3. apakšpunktā minēto funkcionālo savienojumu;
  - cita dokumentācija, kas pamato rādītāju sasniegšanu un par kuru informācija nav pieejama publiskajās datu bāzēs, t.sk. kadastrs.lv.</t>
         </r>
         <r>
           <rPr>
             <sz val="11"/>
             <color theme="1"/>
             <rFont val="Calibri"/>
             <family val="2"/>
             <charset val="186"/>
             <scheme val="minor"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="83">
   <si>
     <t>5.1.1. specifiskā atbalsta mērķa “Vietējās teritorijas integrētās sociālās, ekonomiskās un vides attīstības un kultūras mantojuma, tūrisma un drošības veicināšana pilsētu funkcionālajās teritorijās” 5.1.1.1. pasākums “Infrastruktūra uzņēmējdarbības atbalstam”</t>
   </si>
   <si>
     <t>Projekta rādītāju pārskats</t>
-  </si>
-[...23 lines deleted...]
-    </r>
   </si>
   <si>
     <t>1. VISPĀRĪGĀ INFORMĀCIJA</t>
   </si>
   <si>
     <t>1.1. Informācija par pārskatu</t>
   </si>
   <si>
     <t>Pārskata numurs</t>
   </si>
   <si>
     <t>Pārskata periods</t>
   </si>
   <si>
     <r>
       <t>Pilnībā sasniegtās rādītāju vērtības (</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
@@ -602,53 +593,50 @@
   </si>
   <si>
     <t>Valsts vai pašvaldības kapitāla daļas komersantā (Ir/Nav)</t>
   </si>
   <si>
     <t xml:space="preserve">Pamatojums rādītāju vērtību sasaistei ar projektu (t.sk. pamatojums arī vēsturisko rādītāju sasaistei ar projektu un ārpus uzņēmējdarbības teritorijas radušos rādītāju sasaistei ar saimniecisko darbību, ko komersants veic uzņēmējdarbības teritorijā) </t>
   </si>
   <si>
     <t>Adrese ārpus uzņēmējdarbības teritorijas, kurā radīti rādītāji
 (ja attiecināms)</t>
   </si>
   <si>
     <t>Piezīmes</t>
   </si>
   <si>
     <t>NACE (red. 2 vai 2.1.), NACE kods</t>
   </si>
   <si>
     <t>atšifrējums</t>
   </si>
   <si>
     <t>vērtība (skaits)</t>
   </si>
   <si>
     <t>sasniegšanas periods</t>
-  </si>
-[...1 lines deleted...]
-    <t>Atzīme "Jā", ja komersants ir eksportējošs komersants (5.1.1.1. 2.un 3.kārtas projektiem)</t>
   </si>
   <si>
     <t>bāzes gads</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">sasniegšanas gads </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t>(norāda katru gadu atsevišķi)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
@@ -1012,56 +1000,162 @@
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t>)
 (MK noteikumu Nr.55 10.4.p.)</t>
     </r>
   </si>
   <si>
     <t>Projekta/-u numurs, ja komersanta sasniegtie rādītāji ieskaitīti arī citos SAM 3.3.1., SAM 5.6.2., 3.1.1.3.i investīcijas, SAMP 5.1.1.1., SAMP 6.1.1.3. projektos, 
 (ja attiecināms)</t>
   </si>
   <si>
     <t>Komersanti, kas gūst labumu no attīstītās publiskās infrastruktūras (rezultāta rādītājs r.5.1.1.a.)</t>
   </si>
   <si>
     <t>Darba algu fonda pieaugums privātajos komersantos (rezultāta rādītājs r.5.1.1.b.)</t>
   </si>
   <si>
     <t>Privātās nefinanšu investīcijas nemateriālajos ieguldījumos un pamatlīdzekļos (rezultāta rādītājs r.5.1.1.c)</t>
   </si>
+  <si>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>4</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve"> Aizpilda gadījumos, ja projekts ir saņēmis vērtējumu, kas lielāks par "0" projektu iesniegumu vērtēšanas kvalitātes kritērijā "Militārā nozare"</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>5</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve"> Aizpilda gadījumos, ja projekts ir saņēmis vērtējumu, kas lielāks par "0" projektu iesniegumu vērtēšanas kvalitātes kritērijā "Projekta eksportspēja"</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Atzīme "Jā", ja  komersants darbojas militārajā jomā (t.i. drošības un aizsardzības jomā) (5.1.1.1. 3.kārtas projektiem)</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>4</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Atzīme "Jā", ja komersants ir eksportējošs komersants (5.1.1.1. 2.un 3.kārtas projektiem)</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>5</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Projekta rādītāju pārskatu par rādītāju vērtībām, kas radušās divu kalendāra gadu laikā pirms projekta iesnieguma iesniegšanas, iesniedz pēc līguma/ vienošanās noslēgšanas vai ar pirmo maksājuma pieprasījumu. Projekta rādītāju pārskatu par rādītāju vērtībām, kas radušās ne vēlāk kā trešajā kalendāra gadā pēc projekta noslēguma maksājuma veikšanas, iesniedz trīs gadu laikā pēc noslēguma maksājuma veikšanas. Pārskats jāiesniedz </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>ne vēlāk kā līdz nākamā kalendāra gada 1.septembrim</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve"> pēc tā perioda, kurā rādītāju vērtībām jābūt pilnībā sasniegtām. Rādītāju vērtības jānodrošina ne vēlāk kā trešajā kalendāra gadā pēc projekta noslēguma maksājuma veikšanas un ne vēlāk kā līdz 2029.gada 31.decembrim. Ja kāds no rādītājiem projektā sasniegts netiks, nepieciešams aizpildīt projekta rādītāju pārskata 3.2.sadaļas 6.kolonnu. Par rādītājiem, kas bijuši pilnībā sasniegti un pārbaudīti, rādītāju pārskats atkārtoti nav jāiesniedz.</t>
+    </r>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="45" x14ac:knownFonts="1">
+  <fonts count="46" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="12"/>
@@ -1233,58 +1327,50 @@
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
-      <u/>
-[...6 lines deleted...]
-      <b/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="81"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
@@ -1341,50 +1427,64 @@
       <b/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="7"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color indexed="81"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="186"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -1471,51 +1571,51 @@
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="90">
+  <cellXfs count="97">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
@@ -1542,231 +1642,246 @@
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="28" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="36" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="35" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="4" fontId="38" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="37" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="43" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="44" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...5 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...11 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="2" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...61 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1998,2711 +2113,2771 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:J38"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="130" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="L24" sqref="L24"/>
+    <sheetView view="pageBreakPreview" zoomScale="130" zoomScaleNormal="130" zoomScaleSheetLayoutView="130" workbookViewId="0">
+      <selection activeCell="L5" sqref="L5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="7" max="7" width="9" customWidth="1"/>
     <col min="8" max="8" width="11.21875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="55.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="43" t="s">
+      <c r="A1" s="80" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="43"/>
-[...6 lines deleted...]
-      <c r="I1" s="43"/>
+      <c r="B1" s="80"/>
+      <c r="C1" s="80"/>
+      <c r="D1" s="80"/>
+      <c r="E1" s="80"/>
+      <c r="F1" s="80"/>
+      <c r="G1" s="80"/>
+      <c r="H1" s="80"/>
+      <c r="I1" s="80"/>
       <c r="J1" s="4"/>
     </row>
     <row r="2" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A2" s="22"/>
       <c r="B2" s="22"/>
       <c r="C2" s="22"/>
       <c r="D2" s="22"/>
       <c r="E2" s="22"/>
       <c r="F2" s="22"/>
       <c r="G2" s="22"/>
       <c r="H2" s="22"/>
       <c r="I2" s="22"/>
     </row>
     <row r="3" spans="1:10" ht="18" x14ac:dyDescent="0.35">
-      <c r="A3" s="44" t="s">
+      <c r="A3" s="81" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="44"/>
-[...6 lines deleted...]
-      <c r="I3" s="44"/>
+      <c r="B3" s="81"/>
+      <c r="C3" s="81"/>
+      <c r="D3" s="81"/>
+      <c r="E3" s="81"/>
+      <c r="F3" s="81"/>
+      <c r="G3" s="81"/>
+      <c r="H3" s="81"/>
+      <c r="I3" s="81"/>
       <c r="J3" s="2"/>
     </row>
     <row r="4" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A4" s="22"/>
       <c r="B4" s="22"/>
       <c r="C4" s="22"/>
       <c r="D4" s="22"/>
       <c r="E4" s="22"/>
       <c r="F4" s="22"/>
       <c r="G4" s="22"/>
       <c r="H4" s="22"/>
       <c r="I4" s="22"/>
     </row>
     <row r="5" spans="1:10" ht="115.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="47" t="s">
+      <c r="A5" s="83" t="s">
+        <v>82</v>
+      </c>
+      <c r="B5" s="83"/>
+      <c r="C5" s="83"/>
+      <c r="D5" s="83"/>
+      <c r="E5" s="83"/>
+      <c r="F5" s="83"/>
+      <c r="G5" s="83"/>
+      <c r="H5" s="83"/>
+      <c r="I5" s="83"/>
+      <c r="J5" s="30"/>
+    </row>
+    <row r="7" spans="1:10" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A7" s="82" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="47"/>
-[...10 lines deleted...]
-      <c r="A7" s="46" t="s">
+      <c r="B7" s="82"/>
+      <c r="C7" s="82"/>
+      <c r="D7" s="82"/>
+      <c r="E7" s="82"/>
+      <c r="F7" s="82"/>
+      <c r="G7" s="82"/>
+      <c r="H7" s="82"/>
+      <c r="I7" s="82"/>
+      <c r="J7" s="6"/>
+    </row>
+    <row r="8" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="82" t="s">
         <v>3</v>
       </c>
-      <c r="B7" s="46"/>
-[...20 lines deleted...]
-      <c r="I8" s="46"/>
+      <c r="B8" s="82"/>
+      <c r="C8" s="82"/>
+      <c r="D8" s="82"/>
+      <c r="E8" s="82"/>
+      <c r="F8" s="82"/>
+      <c r="G8" s="82"/>
+      <c r="H8" s="82"/>
+      <c r="I8" s="82"/>
       <c r="J8" s="6"/>
     </row>
     <row r="9" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A9" s="9" t="s">
-        <v>5</v>
-[...5 lines deleted...]
-      <c r="I9" s="50"/>
+        <v>4</v>
+      </c>
+      <c r="E9" s="84"/>
+      <c r="F9" s="85"/>
+      <c r="G9" s="85"/>
+      <c r="H9" s="85"/>
+      <c r="I9" s="86"/>
     </row>
     <row r="10" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="E10" s="69"/>
+      <c r="F10" s="70"/>
+      <c r="G10" s="70"/>
+      <c r="H10" s="70"/>
+      <c r="I10" s="71"/>
+    </row>
+    <row r="11" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="87" t="s">
         <v>6</v>
       </c>
-      <c r="E10" s="51"/>
-[...16 lines deleted...]
-      <c r="I11" s="54"/>
+      <c r="B11" s="87"/>
+      <c r="C11" s="87"/>
+      <c r="D11" s="87"/>
+      <c r="E11" s="87"/>
+      <c r="F11" s="87"/>
+      <c r="G11" s="87"/>
+      <c r="H11" s="87"/>
+      <c r="I11" s="87"/>
     </row>
     <row r="12" spans="1:10" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A12" s="3"/>
       <c r="E12" s="18"/>
       <c r="F12" s="7" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="13" spans="1:10" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A13" s="3"/>
       <c r="E13" s="18"/>
       <c r="F13" s="7" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A14" s="3"/>
       <c r="E14" s="18"/>
       <c r="F14" s="8" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:10" x14ac:dyDescent="0.3">
       <c r="E15" s="24"/>
       <c r="F15" s="8"/>
     </row>
     <row r="16" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A16" s="46" t="s">
-[...9 lines deleted...]
-      <c r="I16" s="46"/>
+      <c r="A16" s="82" t="s">
+        <v>10</v>
+      </c>
+      <c r="B16" s="82"/>
+      <c r="C16" s="82"/>
+      <c r="D16" s="82"/>
+      <c r="E16" s="82"/>
+      <c r="F16" s="82"/>
+      <c r="G16" s="82"/>
+      <c r="H16" s="82"/>
+      <c r="I16" s="82"/>
     </row>
     <row r="17" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A17" s="9" t="s">
-        <v>12</v>
-[...5 lines deleted...]
-      <c r="I17" s="53"/>
+        <v>11</v>
+      </c>
+      <c r="E17" s="69"/>
+      <c r="F17" s="70"/>
+      <c r="G17" s="70"/>
+      <c r="H17" s="70"/>
+      <c r="I17" s="71"/>
     </row>
     <row r="18" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A18" s="9" t="s">
-        <v>13</v>
-[...5 lines deleted...]
-      <c r="I18" s="53"/>
+        <v>12</v>
+      </c>
+      <c r="E18" s="69"/>
+      <c r="F18" s="70"/>
+      <c r="G18" s="70"/>
+      <c r="H18" s="70"/>
+      <c r="I18" s="71"/>
     </row>
     <row r="19" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A19" s="9" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-      <c r="I19" s="53"/>
+        <v>13</v>
+      </c>
+      <c r="E19" s="69"/>
+      <c r="F19" s="70"/>
+      <c r="G19" s="70"/>
+      <c r="H19" s="70"/>
+      <c r="I19" s="71"/>
     </row>
     <row r="20" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A20" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="E20" s="69"/>
+      <c r="F20" s="70"/>
+      <c r="G20" s="70"/>
+      <c r="H20" s="70"/>
+      <c r="I20" s="71"/>
+    </row>
+    <row r="22" spans="1:10" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="88" t="s">
         <v>15</v>
       </c>
-      <c r="E20" s="51"/>
-[...16 lines deleted...]
-      <c r="I22" s="58"/>
+      <c r="B22" s="89"/>
+      <c r="C22" s="89"/>
+      <c r="D22" s="89"/>
+      <c r="E22" s="89"/>
+      <c r="F22" s="89"/>
+      <c r="G22" s="89"/>
+      <c r="H22" s="89"/>
+      <c r="I22" s="89"/>
     </row>
     <row r="23" spans="1:10" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A23" s="11"/>
       <c r="B23" s="11"/>
       <c r="C23" s="11"/>
       <c r="D23" s="11"/>
       <c r="E23" s="11"/>
       <c r="F23" s="11"/>
       <c r="G23" s="11"/>
       <c r="H23" s="11"/>
       <c r="I23" s="11"/>
     </row>
     <row r="24" spans="1:10" ht="55.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B24" s="72" t="s">
         <v>17</v>
       </c>
-      <c r="B24" s="67" t="s">
+      <c r="C24" s="73"/>
+      <c r="D24" s="64" t="s">
         <v>18</v>
       </c>
-      <c r="C24" s="68"/>
-      <c r="D24" s="64" t="s">
+      <c r="E24" s="74"/>
+      <c r="F24" s="64" t="s">
         <v>19</v>
-      </c>
-[...2 lines deleted...]
-        <v>20</v>
       </c>
       <c r="G24" s="65"/>
       <c r="H24" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="I24" s="21" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="25" spans="1:10" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A25" s="19"/>
-      <c r="B25" s="55"/>
-[...4 lines deleted...]
-      <c r="G25" s="56"/>
+      <c r="B25" s="66"/>
+      <c r="C25" s="67"/>
+      <c r="D25" s="66"/>
+      <c r="E25" s="67"/>
+      <c r="F25" s="66"/>
+      <c r="G25" s="67"/>
       <c r="H25" s="19"/>
       <c r="I25" s="19"/>
     </row>
     <row r="26" spans="1:10" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A26" s="5"/>
     </row>
     <row r="27" spans="1:10" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A27" s="45" t="s">
+      <c r="A27" s="43" t="s">
+        <v>22</v>
+      </c>
+      <c r="B27" s="43"/>
+      <c r="C27" s="43"/>
+      <c r="D27" s="43"/>
+      <c r="E27" s="43"/>
+      <c r="F27" s="43"/>
+      <c r="G27" s="43"/>
+      <c r="H27" s="43"/>
+      <c r="I27" s="43"/>
+    </row>
+    <row r="28" spans="1:10" ht="45.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="77" t="s">
         <v>23</v>
       </c>
-      <c r="B27" s="45"/>
-[...19 lines deleted...]
-      <c r="I28" s="62"/>
+      <c r="B28" s="77"/>
+      <c r="C28" s="77"/>
+      <c r="D28" s="77"/>
+      <c r="E28" s="77"/>
+      <c r="F28" s="77"/>
+      <c r="G28" s="77"/>
+      <c r="H28" s="77"/>
+      <c r="I28" s="77"/>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A29" s="5"/>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="18.600000000000001" x14ac:dyDescent="0.3">
-      <c r="A30" s="66" t="s">
+      <c r="A30" s="68" t="s">
+        <v>24</v>
+      </c>
+      <c r="B30" s="68"/>
+      <c r="C30" s="68"/>
+      <c r="D30" s="68"/>
+      <c r="E30" s="68"/>
+      <c r="F30" s="68"/>
+      <c r="G30" s="68"/>
+      <c r="H30" s="68"/>
+      <c r="I30" s="68"/>
+    </row>
+    <row r="31" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A31" s="75" t="s">
         <v>25</v>
       </c>
-      <c r="B30" s="66"/>
-[...9 lines deleted...]
-      <c r="A31" s="60" t="s">
+      <c r="B31" s="76"/>
+      <c r="C31" s="76"/>
+      <c r="D31" s="76"/>
+      <c r="E31" s="69"/>
+      <c r="F31" s="70"/>
+      <c r="G31" s="70"/>
+      <c r="H31" s="70"/>
+      <c r="I31" s="71"/>
+    </row>
+    <row r="32" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A32" s="75" t="s">
         <v>26</v>
       </c>
-      <c r="B31" s="61"/>
-[...9 lines deleted...]
-      <c r="A32" s="60" t="s">
+      <c r="B32" s="76"/>
+      <c r="C32" s="76"/>
+      <c r="D32" s="76"/>
+      <c r="E32" s="69"/>
+      <c r="F32" s="70"/>
+      <c r="G32" s="70"/>
+      <c r="H32" s="70"/>
+      <c r="I32" s="71"/>
+    </row>
+    <row r="33" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A33" s="75" t="s">
         <v>27</v>
       </c>
-      <c r="B32" s="61"/>
-[...9 lines deleted...]
-      <c r="A33" s="60" t="s">
+      <c r="B33" s="76"/>
+      <c r="C33" s="76"/>
+      <c r="D33" s="76"/>
+      <c r="E33" s="69"/>
+      <c r="F33" s="70"/>
+      <c r="G33" s="70"/>
+      <c r="H33" s="70"/>
+      <c r="I33" s="71"/>
+    </row>
+    <row r="34" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A34" s="75" t="s">
         <v>28</v>
       </c>
-      <c r="B33" s="61"/>
-[...9 lines deleted...]
-      <c r="A34" s="60" t="s">
+      <c r="B34" s="76"/>
+      <c r="C34" s="76"/>
+      <c r="D34" s="76"/>
+      <c r="E34" s="69"/>
+      <c r="F34" s="70"/>
+      <c r="G34" s="70"/>
+      <c r="H34" s="70"/>
+      <c r="I34" s="71"/>
+    </row>
+    <row r="36" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="79"/>
+      <c r="B36" s="79"/>
+      <c r="C36" s="79"/>
+      <c r="D36" s="79"/>
+      <c r="E36" s="79"/>
+      <c r="F36" s="79"/>
+      <c r="G36" s="79"/>
+      <c r="H36" s="79"/>
+      <c r="I36" s="79"/>
+    </row>
+    <row r="37" spans="1:9" ht="36.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="78" t="s">
         <v>29</v>
       </c>
-      <c r="B34" s="61"/>
-[...20 lines deleted...]
-      <c r="A37" s="63" t="s">
+      <c r="B37" s="78"/>
+      <c r="C37" s="78"/>
+      <c r="D37" s="78"/>
+      <c r="E37" s="78"/>
+      <c r="F37" s="78"/>
+      <c r="G37" s="78"/>
+      <c r="H37" s="78"/>
+      <c r="I37" s="78"/>
+    </row>
+    <row r="38" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="79" t="s">
         <v>30</v>
       </c>
-      <c r="B37" s="63"/>
-[...19 lines deleted...]
-      <c r="I38" s="59"/>
+      <c r="B38" s="79"/>
+      <c r="C38" s="79"/>
+      <c r="D38" s="79"/>
+      <c r="E38" s="79"/>
+      <c r="F38" s="79"/>
+      <c r="G38" s="79"/>
+      <c r="H38" s="79"/>
+      <c r="I38" s="79"/>
     </row>
   </sheetData>
   <mergeCells count="34">
-    <mergeCell ref="F24:G24"/>
-[...16 lines deleted...]
-    <mergeCell ref="E34:I34"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="A27:I27"/>
     <mergeCell ref="A7:I7"/>
     <mergeCell ref="A8:I8"/>
     <mergeCell ref="A16:I16"/>
     <mergeCell ref="A5:I5"/>
     <mergeCell ref="E9:I9"/>
     <mergeCell ref="E10:I10"/>
     <mergeCell ref="E17:I17"/>
     <mergeCell ref="E18:I18"/>
     <mergeCell ref="E19:I19"/>
     <mergeCell ref="E20:I20"/>
     <mergeCell ref="A11:I11"/>
     <mergeCell ref="D25:E25"/>
     <mergeCell ref="A22:I22"/>
+    <mergeCell ref="A38:I38"/>
+    <mergeCell ref="A33:D33"/>
+    <mergeCell ref="A34:D34"/>
+    <mergeCell ref="E33:I33"/>
+    <mergeCell ref="E34:I34"/>
+    <mergeCell ref="A32:D32"/>
+    <mergeCell ref="A28:I28"/>
+    <mergeCell ref="A37:I37"/>
+    <mergeCell ref="A36:I36"/>
+    <mergeCell ref="E32:I32"/>
+    <mergeCell ref="F24:G24"/>
+    <mergeCell ref="B25:C25"/>
+    <mergeCell ref="A30:I30"/>
+    <mergeCell ref="E31:I31"/>
+    <mergeCell ref="F25:G25"/>
+    <mergeCell ref="B24:C24"/>
+    <mergeCell ref="D24:E24"/>
+    <mergeCell ref="A31:D31"/>
   </mergeCells>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E19:I19" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>"1.kārta, 2.kārta, 3.kārta"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.98425196850393704" right="0.31496062992125984" top="0.55118110236220474" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="87" orientation="portrait" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:Z30"/>
+  <dimension ref="A1:AA32"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleNormal="115" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="F24" sqref="F24:I24"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="115" zoomScaleNormal="115" zoomScaleSheetLayoutView="115" workbookViewId="0">
+      <selection activeCell="N5" sqref="N5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="6" style="9" customWidth="1"/>
     <col min="2" max="2" width="35.21875" style="9" customWidth="1"/>
     <col min="3" max="3" width="16.77734375" style="9" customWidth="1"/>
     <col min="4" max="4" width="13.21875" style="9" customWidth="1"/>
     <col min="5" max="5" width="19.5546875" style="9" customWidth="1"/>
     <col min="6" max="6" width="15" style="9" customWidth="1"/>
     <col min="7" max="7" width="9.44140625" style="9" customWidth="1"/>
     <col min="8" max="9" width="9.77734375" style="9" customWidth="1"/>
     <col min="10" max="10" width="10" style="9" customWidth="1"/>
     <col min="11" max="11" width="12.21875" style="9" customWidth="1"/>
     <col min="12" max="12" width="11.77734375" style="9" customWidth="1"/>
-    <col min="13" max="14" width="13.77734375" style="9" customWidth="1"/>
-[...1272 lines deleted...]
-    <col min="16382" max="16384" width="9.21875" style="9" customWidth="1"/>
+    <col min="13" max="13" width="13.77734375" style="9" customWidth="1"/>
+    <col min="14" max="14" width="13.77734375" style="92" customWidth="1"/>
+    <col min="15" max="15" width="13.77734375" style="9" customWidth="1"/>
+    <col min="16" max="16" width="11.77734375" style="9" customWidth="1"/>
+    <col min="17" max="17" width="9.5546875" style="9" customWidth="1"/>
+    <col min="18" max="18" width="10.77734375" style="9" customWidth="1"/>
+    <col min="19" max="19" width="13.44140625" style="9" customWidth="1"/>
+    <col min="20" max="20" width="12.77734375" style="9" customWidth="1"/>
+    <col min="21" max="21" width="14.77734375" style="9" customWidth="1"/>
+    <col min="22" max="22" width="18" style="9" customWidth="1"/>
+    <col min="23" max="23" width="13.21875" style="9" customWidth="1"/>
+    <col min="24" max="25" width="16.21875" style="9" customWidth="1"/>
+    <col min="26" max="26" width="15.77734375" style="9" customWidth="1"/>
+    <col min="27" max="27" width="19.44140625" style="9" customWidth="1"/>
+    <col min="28" max="257" width="9.21875" style="9"/>
+    <col min="258" max="258" width="6" style="9" customWidth="1"/>
+    <col min="259" max="259" width="26.21875" style="9" customWidth="1"/>
+    <col min="260" max="260" width="12.5546875" style="9" customWidth="1"/>
+    <col min="261" max="261" width="12.77734375" style="9" customWidth="1"/>
+    <col min="262" max="262" width="19.5546875" style="9" customWidth="1"/>
+    <col min="263" max="263" width="13.77734375" style="9" customWidth="1"/>
+    <col min="264" max="265" width="13.21875" style="9" customWidth="1"/>
+    <col min="266" max="267" width="16.77734375" style="9" customWidth="1"/>
+    <col min="268" max="268" width="19.21875" style="9" customWidth="1"/>
+    <col min="269" max="269" width="17.21875" style="9" customWidth="1"/>
+    <col min="270" max="270" width="15.21875" style="9" customWidth="1"/>
+    <col min="271" max="271" width="13.21875" style="9" customWidth="1"/>
+    <col min="272" max="272" width="16.77734375" style="9" customWidth="1"/>
+    <col min="273" max="273" width="11.77734375" style="9" customWidth="1"/>
+    <col min="274" max="274" width="17.21875" style="9" customWidth="1"/>
+    <col min="275" max="275" width="10.77734375" style="9" customWidth="1"/>
+    <col min="276" max="276" width="19.5546875" style="9" customWidth="1"/>
+    <col min="277" max="277" width="13.21875" style="9" customWidth="1"/>
+    <col min="278" max="278" width="21.44140625" style="9" customWidth="1"/>
+    <col min="279" max="513" width="9.21875" style="9"/>
+    <col min="514" max="514" width="6" style="9" customWidth="1"/>
+    <col min="515" max="515" width="26.21875" style="9" customWidth="1"/>
+    <col min="516" max="516" width="12.5546875" style="9" customWidth="1"/>
+    <col min="517" max="517" width="12.77734375" style="9" customWidth="1"/>
+    <col min="518" max="518" width="19.5546875" style="9" customWidth="1"/>
+    <col min="519" max="519" width="13.77734375" style="9" customWidth="1"/>
+    <col min="520" max="521" width="13.21875" style="9" customWidth="1"/>
+    <col min="522" max="523" width="16.77734375" style="9" customWidth="1"/>
+    <col min="524" max="524" width="19.21875" style="9" customWidth="1"/>
+    <col min="525" max="525" width="17.21875" style="9" customWidth="1"/>
+    <col min="526" max="526" width="15.21875" style="9" customWidth="1"/>
+    <col min="527" max="527" width="13.21875" style="9" customWidth="1"/>
+    <col min="528" max="528" width="16.77734375" style="9" customWidth="1"/>
+    <col min="529" max="529" width="11.77734375" style="9" customWidth="1"/>
+    <col min="530" max="530" width="17.21875" style="9" customWidth="1"/>
+    <col min="531" max="531" width="10.77734375" style="9" customWidth="1"/>
+    <col min="532" max="532" width="19.5546875" style="9" customWidth="1"/>
+    <col min="533" max="533" width="13.21875" style="9" customWidth="1"/>
+    <col min="534" max="534" width="21.44140625" style="9" customWidth="1"/>
+    <col min="535" max="769" width="9.21875" style="9"/>
+    <col min="770" max="770" width="6" style="9" customWidth="1"/>
+    <col min="771" max="771" width="26.21875" style="9" customWidth="1"/>
+    <col min="772" max="772" width="12.5546875" style="9" customWidth="1"/>
+    <col min="773" max="773" width="12.77734375" style="9" customWidth="1"/>
+    <col min="774" max="774" width="19.5546875" style="9" customWidth="1"/>
+    <col min="775" max="775" width="13.77734375" style="9" customWidth="1"/>
+    <col min="776" max="777" width="13.21875" style="9" customWidth="1"/>
+    <col min="778" max="779" width="16.77734375" style="9" customWidth="1"/>
+    <col min="780" max="780" width="19.21875" style="9" customWidth="1"/>
+    <col min="781" max="781" width="17.21875" style="9" customWidth="1"/>
+    <col min="782" max="782" width="15.21875" style="9" customWidth="1"/>
+    <col min="783" max="783" width="13.21875" style="9" customWidth="1"/>
+    <col min="784" max="784" width="16.77734375" style="9" customWidth="1"/>
+    <col min="785" max="785" width="11.77734375" style="9" customWidth="1"/>
+    <col min="786" max="786" width="17.21875" style="9" customWidth="1"/>
+    <col min="787" max="787" width="10.77734375" style="9" customWidth="1"/>
+    <col min="788" max="788" width="19.5546875" style="9" customWidth="1"/>
+    <col min="789" max="789" width="13.21875" style="9" customWidth="1"/>
+    <col min="790" max="790" width="21.44140625" style="9" customWidth="1"/>
+    <col min="791" max="1025" width="9.21875" style="9"/>
+    <col min="1026" max="1026" width="6" style="9" customWidth="1"/>
+    <col min="1027" max="1027" width="26.21875" style="9" customWidth="1"/>
+    <col min="1028" max="1028" width="12.5546875" style="9" customWidth="1"/>
+    <col min="1029" max="1029" width="12.77734375" style="9" customWidth="1"/>
+    <col min="1030" max="1030" width="19.5546875" style="9" customWidth="1"/>
+    <col min="1031" max="1031" width="13.77734375" style="9" customWidth="1"/>
+    <col min="1032" max="1033" width="13.21875" style="9" customWidth="1"/>
+    <col min="1034" max="1035" width="16.77734375" style="9" customWidth="1"/>
+    <col min="1036" max="1036" width="19.21875" style="9" customWidth="1"/>
+    <col min="1037" max="1037" width="17.21875" style="9" customWidth="1"/>
+    <col min="1038" max="1038" width="15.21875" style="9" customWidth="1"/>
+    <col min="1039" max="1039" width="13.21875" style="9" customWidth="1"/>
+    <col min="1040" max="1040" width="16.77734375" style="9" customWidth="1"/>
+    <col min="1041" max="1041" width="11.77734375" style="9" customWidth="1"/>
+    <col min="1042" max="1042" width="17.21875" style="9" customWidth="1"/>
+    <col min="1043" max="1043" width="10.77734375" style="9" customWidth="1"/>
+    <col min="1044" max="1044" width="19.5546875" style="9" customWidth="1"/>
+    <col min="1045" max="1045" width="13.21875" style="9" customWidth="1"/>
+    <col min="1046" max="1046" width="21.44140625" style="9" customWidth="1"/>
+    <col min="1047" max="1281" width="9.21875" style="9"/>
+    <col min="1282" max="1282" width="6" style="9" customWidth="1"/>
+    <col min="1283" max="1283" width="26.21875" style="9" customWidth="1"/>
+    <col min="1284" max="1284" width="12.5546875" style="9" customWidth="1"/>
+    <col min="1285" max="1285" width="12.77734375" style="9" customWidth="1"/>
+    <col min="1286" max="1286" width="19.5546875" style="9" customWidth="1"/>
+    <col min="1287" max="1287" width="13.77734375" style="9" customWidth="1"/>
+    <col min="1288" max="1289" width="13.21875" style="9" customWidth="1"/>
+    <col min="1290" max="1291" width="16.77734375" style="9" customWidth="1"/>
+    <col min="1292" max="1292" width="19.21875" style="9" customWidth="1"/>
+    <col min="1293" max="1293" width="17.21875" style="9" customWidth="1"/>
+    <col min="1294" max="1294" width="15.21875" style="9" customWidth="1"/>
+    <col min="1295" max="1295" width="13.21875" style="9" customWidth="1"/>
+    <col min="1296" max="1296" width="16.77734375" style="9" customWidth="1"/>
+    <col min="1297" max="1297" width="11.77734375" style="9" customWidth="1"/>
+    <col min="1298" max="1298" width="17.21875" style="9" customWidth="1"/>
+    <col min="1299" max="1299" width="10.77734375" style="9" customWidth="1"/>
+    <col min="1300" max="1300" width="19.5546875" style="9" customWidth="1"/>
+    <col min="1301" max="1301" width="13.21875" style="9" customWidth="1"/>
+    <col min="1302" max="1302" width="21.44140625" style="9" customWidth="1"/>
+    <col min="1303" max="1537" width="9.21875" style="9"/>
+    <col min="1538" max="1538" width="6" style="9" customWidth="1"/>
+    <col min="1539" max="1539" width="26.21875" style="9" customWidth="1"/>
+    <col min="1540" max="1540" width="12.5546875" style="9" customWidth="1"/>
+    <col min="1541" max="1541" width="12.77734375" style="9" customWidth="1"/>
+    <col min="1542" max="1542" width="19.5546875" style="9" customWidth="1"/>
+    <col min="1543" max="1543" width="13.77734375" style="9" customWidth="1"/>
+    <col min="1544" max="1545" width="13.21875" style="9" customWidth="1"/>
+    <col min="1546" max="1547" width="16.77734375" style="9" customWidth="1"/>
+    <col min="1548" max="1548" width="19.21875" style="9" customWidth="1"/>
+    <col min="1549" max="1549" width="17.21875" style="9" customWidth="1"/>
+    <col min="1550" max="1550" width="15.21875" style="9" customWidth="1"/>
+    <col min="1551" max="1551" width="13.21875" style="9" customWidth="1"/>
+    <col min="1552" max="1552" width="16.77734375" style="9" customWidth="1"/>
+    <col min="1553" max="1553" width="11.77734375" style="9" customWidth="1"/>
+    <col min="1554" max="1554" width="17.21875" style="9" customWidth="1"/>
+    <col min="1555" max="1555" width="10.77734375" style="9" customWidth="1"/>
+    <col min="1556" max="1556" width="19.5546875" style="9" customWidth="1"/>
+    <col min="1557" max="1557" width="13.21875" style="9" customWidth="1"/>
+    <col min="1558" max="1558" width="21.44140625" style="9" customWidth="1"/>
+    <col min="1559" max="1793" width="9.21875" style="9"/>
+    <col min="1794" max="1794" width="6" style="9" customWidth="1"/>
+    <col min="1795" max="1795" width="26.21875" style="9" customWidth="1"/>
+    <col min="1796" max="1796" width="12.5546875" style="9" customWidth="1"/>
+    <col min="1797" max="1797" width="12.77734375" style="9" customWidth="1"/>
+    <col min="1798" max="1798" width="19.5546875" style="9" customWidth="1"/>
+    <col min="1799" max="1799" width="13.77734375" style="9" customWidth="1"/>
+    <col min="1800" max="1801" width="13.21875" style="9" customWidth="1"/>
+    <col min="1802" max="1803" width="16.77734375" style="9" customWidth="1"/>
+    <col min="1804" max="1804" width="19.21875" style="9" customWidth="1"/>
+    <col min="1805" max="1805" width="17.21875" style="9" customWidth="1"/>
+    <col min="1806" max="1806" width="15.21875" style="9" customWidth="1"/>
+    <col min="1807" max="1807" width="13.21875" style="9" customWidth="1"/>
+    <col min="1808" max="1808" width="16.77734375" style="9" customWidth="1"/>
+    <col min="1809" max="1809" width="11.77734375" style="9" customWidth="1"/>
+    <col min="1810" max="1810" width="17.21875" style="9" customWidth="1"/>
+    <col min="1811" max="1811" width="10.77734375" style="9" customWidth="1"/>
+    <col min="1812" max="1812" width="19.5546875" style="9" customWidth="1"/>
+    <col min="1813" max="1813" width="13.21875" style="9" customWidth="1"/>
+    <col min="1814" max="1814" width="21.44140625" style="9" customWidth="1"/>
+    <col min="1815" max="2049" width="9.21875" style="9"/>
+    <col min="2050" max="2050" width="6" style="9" customWidth="1"/>
+    <col min="2051" max="2051" width="26.21875" style="9" customWidth="1"/>
+    <col min="2052" max="2052" width="12.5546875" style="9" customWidth="1"/>
+    <col min="2053" max="2053" width="12.77734375" style="9" customWidth="1"/>
+    <col min="2054" max="2054" width="19.5546875" style="9" customWidth="1"/>
+    <col min="2055" max="2055" width="13.77734375" style="9" customWidth="1"/>
+    <col min="2056" max="2057" width="13.21875" style="9" customWidth="1"/>
+    <col min="2058" max="2059" width="16.77734375" style="9" customWidth="1"/>
+    <col min="2060" max="2060" width="19.21875" style="9" customWidth="1"/>
+    <col min="2061" max="2061" width="17.21875" style="9" customWidth="1"/>
+    <col min="2062" max="2062" width="15.21875" style="9" customWidth="1"/>
+    <col min="2063" max="2063" width="13.21875" style="9" customWidth="1"/>
+    <col min="2064" max="2064" width="16.77734375" style="9" customWidth="1"/>
+    <col min="2065" max="2065" width="11.77734375" style="9" customWidth="1"/>
+    <col min="2066" max="2066" width="17.21875" style="9" customWidth="1"/>
+    <col min="2067" max="2067" width="10.77734375" style="9" customWidth="1"/>
+    <col min="2068" max="2068" width="19.5546875" style="9" customWidth="1"/>
+    <col min="2069" max="2069" width="13.21875" style="9" customWidth="1"/>
+    <col min="2070" max="2070" width="21.44140625" style="9" customWidth="1"/>
+    <col min="2071" max="2305" width="9.21875" style="9"/>
+    <col min="2306" max="2306" width="6" style="9" customWidth="1"/>
+    <col min="2307" max="2307" width="26.21875" style="9" customWidth="1"/>
+    <col min="2308" max="2308" width="12.5546875" style="9" customWidth="1"/>
+    <col min="2309" max="2309" width="12.77734375" style="9" customWidth="1"/>
+    <col min="2310" max="2310" width="19.5546875" style="9" customWidth="1"/>
+    <col min="2311" max="2311" width="13.77734375" style="9" customWidth="1"/>
+    <col min="2312" max="2313" width="13.21875" style="9" customWidth="1"/>
+    <col min="2314" max="2315" width="16.77734375" style="9" customWidth="1"/>
+    <col min="2316" max="2316" width="19.21875" style="9" customWidth="1"/>
+    <col min="2317" max="2317" width="17.21875" style="9" customWidth="1"/>
+    <col min="2318" max="2318" width="15.21875" style="9" customWidth="1"/>
+    <col min="2319" max="2319" width="13.21875" style="9" customWidth="1"/>
+    <col min="2320" max="2320" width="16.77734375" style="9" customWidth="1"/>
+    <col min="2321" max="2321" width="11.77734375" style="9" customWidth="1"/>
+    <col min="2322" max="2322" width="17.21875" style="9" customWidth="1"/>
+    <col min="2323" max="2323" width="10.77734375" style="9" customWidth="1"/>
+    <col min="2324" max="2324" width="19.5546875" style="9" customWidth="1"/>
+    <col min="2325" max="2325" width="13.21875" style="9" customWidth="1"/>
+    <col min="2326" max="2326" width="21.44140625" style="9" customWidth="1"/>
+    <col min="2327" max="2561" width="9.21875" style="9"/>
+    <col min="2562" max="2562" width="6" style="9" customWidth="1"/>
+    <col min="2563" max="2563" width="26.21875" style="9" customWidth="1"/>
+    <col min="2564" max="2564" width="12.5546875" style="9" customWidth="1"/>
+    <col min="2565" max="2565" width="12.77734375" style="9" customWidth="1"/>
+    <col min="2566" max="2566" width="19.5546875" style="9" customWidth="1"/>
+    <col min="2567" max="2567" width="13.77734375" style="9" customWidth="1"/>
+    <col min="2568" max="2569" width="13.21875" style="9" customWidth="1"/>
+    <col min="2570" max="2571" width="16.77734375" style="9" customWidth="1"/>
+    <col min="2572" max="2572" width="19.21875" style="9" customWidth="1"/>
+    <col min="2573" max="2573" width="17.21875" style="9" customWidth="1"/>
+    <col min="2574" max="2574" width="15.21875" style="9" customWidth="1"/>
+    <col min="2575" max="2575" width="13.21875" style="9" customWidth="1"/>
+    <col min="2576" max="2576" width="16.77734375" style="9" customWidth="1"/>
+    <col min="2577" max="2577" width="11.77734375" style="9" customWidth="1"/>
+    <col min="2578" max="2578" width="17.21875" style="9" customWidth="1"/>
+    <col min="2579" max="2579" width="10.77734375" style="9" customWidth="1"/>
+    <col min="2580" max="2580" width="19.5546875" style="9" customWidth="1"/>
+    <col min="2581" max="2581" width="13.21875" style="9" customWidth="1"/>
+    <col min="2582" max="2582" width="21.44140625" style="9" customWidth="1"/>
+    <col min="2583" max="2817" width="9.21875" style="9"/>
+    <col min="2818" max="2818" width="6" style="9" customWidth="1"/>
+    <col min="2819" max="2819" width="26.21875" style="9" customWidth="1"/>
+    <col min="2820" max="2820" width="12.5546875" style="9" customWidth="1"/>
+    <col min="2821" max="2821" width="12.77734375" style="9" customWidth="1"/>
+    <col min="2822" max="2822" width="19.5546875" style="9" customWidth="1"/>
+    <col min="2823" max="2823" width="13.77734375" style="9" customWidth="1"/>
+    <col min="2824" max="2825" width="13.21875" style="9" customWidth="1"/>
+    <col min="2826" max="2827" width="16.77734375" style="9" customWidth="1"/>
+    <col min="2828" max="2828" width="19.21875" style="9" customWidth="1"/>
+    <col min="2829" max="2829" width="17.21875" style="9" customWidth="1"/>
+    <col min="2830" max="2830" width="15.21875" style="9" customWidth="1"/>
+    <col min="2831" max="2831" width="13.21875" style="9" customWidth="1"/>
+    <col min="2832" max="2832" width="16.77734375" style="9" customWidth="1"/>
+    <col min="2833" max="2833" width="11.77734375" style="9" customWidth="1"/>
+    <col min="2834" max="2834" width="17.21875" style="9" customWidth="1"/>
+    <col min="2835" max="2835" width="10.77734375" style="9" customWidth="1"/>
+    <col min="2836" max="2836" width="19.5546875" style="9" customWidth="1"/>
+    <col min="2837" max="2837" width="13.21875" style="9" customWidth="1"/>
+    <col min="2838" max="2838" width="21.44140625" style="9" customWidth="1"/>
+    <col min="2839" max="3073" width="9.21875" style="9"/>
+    <col min="3074" max="3074" width="6" style="9" customWidth="1"/>
+    <col min="3075" max="3075" width="26.21875" style="9" customWidth="1"/>
+    <col min="3076" max="3076" width="12.5546875" style="9" customWidth="1"/>
+    <col min="3077" max="3077" width="12.77734375" style="9" customWidth="1"/>
+    <col min="3078" max="3078" width="19.5546875" style="9" customWidth="1"/>
+    <col min="3079" max="3079" width="13.77734375" style="9" customWidth="1"/>
+    <col min="3080" max="3081" width="13.21875" style="9" customWidth="1"/>
+    <col min="3082" max="3083" width="16.77734375" style="9" customWidth="1"/>
+    <col min="3084" max="3084" width="19.21875" style="9" customWidth="1"/>
+    <col min="3085" max="3085" width="17.21875" style="9" customWidth="1"/>
+    <col min="3086" max="3086" width="15.21875" style="9" customWidth="1"/>
+    <col min="3087" max="3087" width="13.21875" style="9" customWidth="1"/>
+    <col min="3088" max="3088" width="16.77734375" style="9" customWidth="1"/>
+    <col min="3089" max="3089" width="11.77734375" style="9" customWidth="1"/>
+    <col min="3090" max="3090" width="17.21875" style="9" customWidth="1"/>
+    <col min="3091" max="3091" width="10.77734375" style="9" customWidth="1"/>
+    <col min="3092" max="3092" width="19.5546875" style="9" customWidth="1"/>
+    <col min="3093" max="3093" width="13.21875" style="9" customWidth="1"/>
+    <col min="3094" max="3094" width="21.44140625" style="9" customWidth="1"/>
+    <col min="3095" max="3329" width="9.21875" style="9"/>
+    <col min="3330" max="3330" width="6" style="9" customWidth="1"/>
+    <col min="3331" max="3331" width="26.21875" style="9" customWidth="1"/>
+    <col min="3332" max="3332" width="12.5546875" style="9" customWidth="1"/>
+    <col min="3333" max="3333" width="12.77734375" style="9" customWidth="1"/>
+    <col min="3334" max="3334" width="19.5546875" style="9" customWidth="1"/>
+    <col min="3335" max="3335" width="13.77734375" style="9" customWidth="1"/>
+    <col min="3336" max="3337" width="13.21875" style="9" customWidth="1"/>
+    <col min="3338" max="3339" width="16.77734375" style="9" customWidth="1"/>
+    <col min="3340" max="3340" width="19.21875" style="9" customWidth="1"/>
+    <col min="3341" max="3341" width="17.21875" style="9" customWidth="1"/>
+    <col min="3342" max="3342" width="15.21875" style="9" customWidth="1"/>
+    <col min="3343" max="3343" width="13.21875" style="9" customWidth="1"/>
+    <col min="3344" max="3344" width="16.77734375" style="9" customWidth="1"/>
+    <col min="3345" max="3345" width="11.77734375" style="9" customWidth="1"/>
+    <col min="3346" max="3346" width="17.21875" style="9" customWidth="1"/>
+    <col min="3347" max="3347" width="10.77734375" style="9" customWidth="1"/>
+    <col min="3348" max="3348" width="19.5546875" style="9" customWidth="1"/>
+    <col min="3349" max="3349" width="13.21875" style="9" customWidth="1"/>
+    <col min="3350" max="3350" width="21.44140625" style="9" customWidth="1"/>
+    <col min="3351" max="3585" width="9.21875" style="9"/>
+    <col min="3586" max="3586" width="6" style="9" customWidth="1"/>
+    <col min="3587" max="3587" width="26.21875" style="9" customWidth="1"/>
+    <col min="3588" max="3588" width="12.5546875" style="9" customWidth="1"/>
+    <col min="3589" max="3589" width="12.77734375" style="9" customWidth="1"/>
+    <col min="3590" max="3590" width="19.5546875" style="9" customWidth="1"/>
+    <col min="3591" max="3591" width="13.77734375" style="9" customWidth="1"/>
+    <col min="3592" max="3593" width="13.21875" style="9" customWidth="1"/>
+    <col min="3594" max="3595" width="16.77734375" style="9" customWidth="1"/>
+    <col min="3596" max="3596" width="19.21875" style="9" customWidth="1"/>
+    <col min="3597" max="3597" width="17.21875" style="9" customWidth="1"/>
+    <col min="3598" max="3598" width="15.21875" style="9" customWidth="1"/>
+    <col min="3599" max="3599" width="13.21875" style="9" customWidth="1"/>
+    <col min="3600" max="3600" width="16.77734375" style="9" customWidth="1"/>
+    <col min="3601" max="3601" width="11.77734375" style="9" customWidth="1"/>
+    <col min="3602" max="3602" width="17.21875" style="9" customWidth="1"/>
+    <col min="3603" max="3603" width="10.77734375" style="9" customWidth="1"/>
+    <col min="3604" max="3604" width="19.5546875" style="9" customWidth="1"/>
+    <col min="3605" max="3605" width="13.21875" style="9" customWidth="1"/>
+    <col min="3606" max="3606" width="21.44140625" style="9" customWidth="1"/>
+    <col min="3607" max="3841" width="9.21875" style="9"/>
+    <col min="3842" max="3842" width="6" style="9" customWidth="1"/>
+    <col min="3843" max="3843" width="26.21875" style="9" customWidth="1"/>
+    <col min="3844" max="3844" width="12.5546875" style="9" customWidth="1"/>
+    <col min="3845" max="3845" width="12.77734375" style="9" customWidth="1"/>
+    <col min="3846" max="3846" width="19.5546875" style="9" customWidth="1"/>
+    <col min="3847" max="3847" width="13.77734375" style="9" customWidth="1"/>
+    <col min="3848" max="3849" width="13.21875" style="9" customWidth="1"/>
+    <col min="3850" max="3851" width="16.77734375" style="9" customWidth="1"/>
+    <col min="3852" max="3852" width="19.21875" style="9" customWidth="1"/>
+    <col min="3853" max="3853" width="17.21875" style="9" customWidth="1"/>
+    <col min="3854" max="3854" width="15.21875" style="9" customWidth="1"/>
+    <col min="3855" max="3855" width="13.21875" style="9" customWidth="1"/>
+    <col min="3856" max="3856" width="16.77734375" style="9" customWidth="1"/>
+    <col min="3857" max="3857" width="11.77734375" style="9" customWidth="1"/>
+    <col min="3858" max="3858" width="17.21875" style="9" customWidth="1"/>
+    <col min="3859" max="3859" width="10.77734375" style="9" customWidth="1"/>
+    <col min="3860" max="3860" width="19.5546875" style="9" customWidth="1"/>
+    <col min="3861" max="3861" width="13.21875" style="9" customWidth="1"/>
+    <col min="3862" max="3862" width="21.44140625" style="9" customWidth="1"/>
+    <col min="3863" max="4097" width="9.21875" style="9"/>
+    <col min="4098" max="4098" width="6" style="9" customWidth="1"/>
+    <col min="4099" max="4099" width="26.21875" style="9" customWidth="1"/>
+    <col min="4100" max="4100" width="12.5546875" style="9" customWidth="1"/>
+    <col min="4101" max="4101" width="12.77734375" style="9" customWidth="1"/>
+    <col min="4102" max="4102" width="19.5546875" style="9" customWidth="1"/>
+    <col min="4103" max="4103" width="13.77734375" style="9" customWidth="1"/>
+    <col min="4104" max="4105" width="13.21875" style="9" customWidth="1"/>
+    <col min="4106" max="4107" width="16.77734375" style="9" customWidth="1"/>
+    <col min="4108" max="4108" width="19.21875" style="9" customWidth="1"/>
+    <col min="4109" max="4109" width="17.21875" style="9" customWidth="1"/>
+    <col min="4110" max="4110" width="15.21875" style="9" customWidth="1"/>
+    <col min="4111" max="4111" width="13.21875" style="9" customWidth="1"/>
+    <col min="4112" max="4112" width="16.77734375" style="9" customWidth="1"/>
+    <col min="4113" max="4113" width="11.77734375" style="9" customWidth="1"/>
+    <col min="4114" max="4114" width="17.21875" style="9" customWidth="1"/>
+    <col min="4115" max="4115" width="10.77734375" style="9" customWidth="1"/>
+    <col min="4116" max="4116" width="19.5546875" style="9" customWidth="1"/>
+    <col min="4117" max="4117" width="13.21875" style="9" customWidth="1"/>
+    <col min="4118" max="4118" width="21.44140625" style="9" customWidth="1"/>
+    <col min="4119" max="4353" width="9.21875" style="9"/>
+    <col min="4354" max="4354" width="6" style="9" customWidth="1"/>
+    <col min="4355" max="4355" width="26.21875" style="9" customWidth="1"/>
+    <col min="4356" max="4356" width="12.5546875" style="9" customWidth="1"/>
+    <col min="4357" max="4357" width="12.77734375" style="9" customWidth="1"/>
+    <col min="4358" max="4358" width="19.5546875" style="9" customWidth="1"/>
+    <col min="4359" max="4359" width="13.77734375" style="9" customWidth="1"/>
+    <col min="4360" max="4361" width="13.21875" style="9" customWidth="1"/>
+    <col min="4362" max="4363" width="16.77734375" style="9" customWidth="1"/>
+    <col min="4364" max="4364" width="19.21875" style="9" customWidth="1"/>
+    <col min="4365" max="4365" width="17.21875" style="9" customWidth="1"/>
+    <col min="4366" max="4366" width="15.21875" style="9" customWidth="1"/>
+    <col min="4367" max="4367" width="13.21875" style="9" customWidth="1"/>
+    <col min="4368" max="4368" width="16.77734375" style="9" customWidth="1"/>
+    <col min="4369" max="4369" width="11.77734375" style="9" customWidth="1"/>
+    <col min="4370" max="4370" width="17.21875" style="9" customWidth="1"/>
+    <col min="4371" max="4371" width="10.77734375" style="9" customWidth="1"/>
+    <col min="4372" max="4372" width="19.5546875" style="9" customWidth="1"/>
+    <col min="4373" max="4373" width="13.21875" style="9" customWidth="1"/>
+    <col min="4374" max="4374" width="21.44140625" style="9" customWidth="1"/>
+    <col min="4375" max="4609" width="9.21875" style="9"/>
+    <col min="4610" max="4610" width="6" style="9" customWidth="1"/>
+    <col min="4611" max="4611" width="26.21875" style="9" customWidth="1"/>
+    <col min="4612" max="4612" width="12.5546875" style="9" customWidth="1"/>
+    <col min="4613" max="4613" width="12.77734375" style="9" customWidth="1"/>
+    <col min="4614" max="4614" width="19.5546875" style="9" customWidth="1"/>
+    <col min="4615" max="4615" width="13.77734375" style="9" customWidth="1"/>
+    <col min="4616" max="4617" width="13.21875" style="9" customWidth="1"/>
+    <col min="4618" max="4619" width="16.77734375" style="9" customWidth="1"/>
+    <col min="4620" max="4620" width="19.21875" style="9" customWidth="1"/>
+    <col min="4621" max="4621" width="17.21875" style="9" customWidth="1"/>
+    <col min="4622" max="4622" width="15.21875" style="9" customWidth="1"/>
+    <col min="4623" max="4623" width="13.21875" style="9" customWidth="1"/>
+    <col min="4624" max="4624" width="16.77734375" style="9" customWidth="1"/>
+    <col min="4625" max="4625" width="11.77734375" style="9" customWidth="1"/>
+    <col min="4626" max="4626" width="17.21875" style="9" customWidth="1"/>
+    <col min="4627" max="4627" width="10.77734375" style="9" customWidth="1"/>
+    <col min="4628" max="4628" width="19.5546875" style="9" customWidth="1"/>
+    <col min="4629" max="4629" width="13.21875" style="9" customWidth="1"/>
+    <col min="4630" max="4630" width="21.44140625" style="9" customWidth="1"/>
+    <col min="4631" max="4865" width="9.21875" style="9"/>
+    <col min="4866" max="4866" width="6" style="9" customWidth="1"/>
+    <col min="4867" max="4867" width="26.21875" style="9" customWidth="1"/>
+    <col min="4868" max="4868" width="12.5546875" style="9" customWidth="1"/>
+    <col min="4869" max="4869" width="12.77734375" style="9" customWidth="1"/>
+    <col min="4870" max="4870" width="19.5546875" style="9" customWidth="1"/>
+    <col min="4871" max="4871" width="13.77734375" style="9" customWidth="1"/>
+    <col min="4872" max="4873" width="13.21875" style="9" customWidth="1"/>
+    <col min="4874" max="4875" width="16.77734375" style="9" customWidth="1"/>
+    <col min="4876" max="4876" width="19.21875" style="9" customWidth="1"/>
+    <col min="4877" max="4877" width="17.21875" style="9" customWidth="1"/>
+    <col min="4878" max="4878" width="15.21875" style="9" customWidth="1"/>
+    <col min="4879" max="4879" width="13.21875" style="9" customWidth="1"/>
+    <col min="4880" max="4880" width="16.77734375" style="9" customWidth="1"/>
+    <col min="4881" max="4881" width="11.77734375" style="9" customWidth="1"/>
+    <col min="4882" max="4882" width="17.21875" style="9" customWidth="1"/>
+    <col min="4883" max="4883" width="10.77734375" style="9" customWidth="1"/>
+    <col min="4884" max="4884" width="19.5546875" style="9" customWidth="1"/>
+    <col min="4885" max="4885" width="13.21875" style="9" customWidth="1"/>
+    <col min="4886" max="4886" width="21.44140625" style="9" customWidth="1"/>
+    <col min="4887" max="5121" width="9.21875" style="9"/>
+    <col min="5122" max="5122" width="6" style="9" customWidth="1"/>
+    <col min="5123" max="5123" width="26.21875" style="9" customWidth="1"/>
+    <col min="5124" max="5124" width="12.5546875" style="9" customWidth="1"/>
+    <col min="5125" max="5125" width="12.77734375" style="9" customWidth="1"/>
+    <col min="5126" max="5126" width="19.5546875" style="9" customWidth="1"/>
+    <col min="5127" max="5127" width="13.77734375" style="9" customWidth="1"/>
+    <col min="5128" max="5129" width="13.21875" style="9" customWidth="1"/>
+    <col min="5130" max="5131" width="16.77734375" style="9" customWidth="1"/>
+    <col min="5132" max="5132" width="19.21875" style="9" customWidth="1"/>
+    <col min="5133" max="5133" width="17.21875" style="9" customWidth="1"/>
+    <col min="5134" max="5134" width="15.21875" style="9" customWidth="1"/>
+    <col min="5135" max="5135" width="13.21875" style="9" customWidth="1"/>
+    <col min="5136" max="5136" width="16.77734375" style="9" customWidth="1"/>
+    <col min="5137" max="5137" width="11.77734375" style="9" customWidth="1"/>
+    <col min="5138" max="5138" width="17.21875" style="9" customWidth="1"/>
+    <col min="5139" max="5139" width="10.77734375" style="9" customWidth="1"/>
+    <col min="5140" max="5140" width="19.5546875" style="9" customWidth="1"/>
+    <col min="5141" max="5141" width="13.21875" style="9" customWidth="1"/>
+    <col min="5142" max="5142" width="21.44140625" style="9" customWidth="1"/>
+    <col min="5143" max="5377" width="9.21875" style="9"/>
+    <col min="5378" max="5378" width="6" style="9" customWidth="1"/>
+    <col min="5379" max="5379" width="26.21875" style="9" customWidth="1"/>
+    <col min="5380" max="5380" width="12.5546875" style="9" customWidth="1"/>
+    <col min="5381" max="5381" width="12.77734375" style="9" customWidth="1"/>
+    <col min="5382" max="5382" width="19.5546875" style="9" customWidth="1"/>
+    <col min="5383" max="5383" width="13.77734375" style="9" customWidth="1"/>
+    <col min="5384" max="5385" width="13.21875" style="9" customWidth="1"/>
+    <col min="5386" max="5387" width="16.77734375" style="9" customWidth="1"/>
+    <col min="5388" max="5388" width="19.21875" style="9" customWidth="1"/>
+    <col min="5389" max="5389" width="17.21875" style="9" customWidth="1"/>
+    <col min="5390" max="5390" width="15.21875" style="9" customWidth="1"/>
+    <col min="5391" max="5391" width="13.21875" style="9" customWidth="1"/>
+    <col min="5392" max="5392" width="16.77734375" style="9" customWidth="1"/>
+    <col min="5393" max="5393" width="11.77734375" style="9" customWidth="1"/>
+    <col min="5394" max="5394" width="17.21875" style="9" customWidth="1"/>
+    <col min="5395" max="5395" width="10.77734375" style="9" customWidth="1"/>
+    <col min="5396" max="5396" width="19.5546875" style="9" customWidth="1"/>
+    <col min="5397" max="5397" width="13.21875" style="9" customWidth="1"/>
+    <col min="5398" max="5398" width="21.44140625" style="9" customWidth="1"/>
+    <col min="5399" max="5633" width="9.21875" style="9"/>
+    <col min="5634" max="5634" width="6" style="9" customWidth="1"/>
+    <col min="5635" max="5635" width="26.21875" style="9" customWidth="1"/>
+    <col min="5636" max="5636" width="12.5546875" style="9" customWidth="1"/>
+    <col min="5637" max="5637" width="12.77734375" style="9" customWidth="1"/>
+    <col min="5638" max="5638" width="19.5546875" style="9" customWidth="1"/>
+    <col min="5639" max="5639" width="13.77734375" style="9" customWidth="1"/>
+    <col min="5640" max="5641" width="13.21875" style="9" customWidth="1"/>
+    <col min="5642" max="5643" width="16.77734375" style="9" customWidth="1"/>
+    <col min="5644" max="5644" width="19.21875" style="9" customWidth="1"/>
+    <col min="5645" max="5645" width="17.21875" style="9" customWidth="1"/>
+    <col min="5646" max="5646" width="15.21875" style="9" customWidth="1"/>
+    <col min="5647" max="5647" width="13.21875" style="9" customWidth="1"/>
+    <col min="5648" max="5648" width="16.77734375" style="9" customWidth="1"/>
+    <col min="5649" max="5649" width="11.77734375" style="9" customWidth="1"/>
+    <col min="5650" max="5650" width="17.21875" style="9" customWidth="1"/>
+    <col min="5651" max="5651" width="10.77734375" style="9" customWidth="1"/>
+    <col min="5652" max="5652" width="19.5546875" style="9" customWidth="1"/>
+    <col min="5653" max="5653" width="13.21875" style="9" customWidth="1"/>
+    <col min="5654" max="5654" width="21.44140625" style="9" customWidth="1"/>
+    <col min="5655" max="5889" width="9.21875" style="9"/>
+    <col min="5890" max="5890" width="6" style="9" customWidth="1"/>
+    <col min="5891" max="5891" width="26.21875" style="9" customWidth="1"/>
+    <col min="5892" max="5892" width="12.5546875" style="9" customWidth="1"/>
+    <col min="5893" max="5893" width="12.77734375" style="9" customWidth="1"/>
+    <col min="5894" max="5894" width="19.5546875" style="9" customWidth="1"/>
+    <col min="5895" max="5895" width="13.77734375" style="9" customWidth="1"/>
+    <col min="5896" max="5897" width="13.21875" style="9" customWidth="1"/>
+    <col min="5898" max="5899" width="16.77734375" style="9" customWidth="1"/>
+    <col min="5900" max="5900" width="19.21875" style="9" customWidth="1"/>
+    <col min="5901" max="5901" width="17.21875" style="9" customWidth="1"/>
+    <col min="5902" max="5902" width="15.21875" style="9" customWidth="1"/>
+    <col min="5903" max="5903" width="13.21875" style="9" customWidth="1"/>
+    <col min="5904" max="5904" width="16.77734375" style="9" customWidth="1"/>
+    <col min="5905" max="5905" width="11.77734375" style="9" customWidth="1"/>
+    <col min="5906" max="5906" width="17.21875" style="9" customWidth="1"/>
+    <col min="5907" max="5907" width="10.77734375" style="9" customWidth="1"/>
+    <col min="5908" max="5908" width="19.5546875" style="9" customWidth="1"/>
+    <col min="5909" max="5909" width="13.21875" style="9" customWidth="1"/>
+    <col min="5910" max="5910" width="21.44140625" style="9" customWidth="1"/>
+    <col min="5911" max="6145" width="9.21875" style="9"/>
+    <col min="6146" max="6146" width="6" style="9" customWidth="1"/>
+    <col min="6147" max="6147" width="26.21875" style="9" customWidth="1"/>
+    <col min="6148" max="6148" width="12.5546875" style="9" customWidth="1"/>
+    <col min="6149" max="6149" width="12.77734375" style="9" customWidth="1"/>
+    <col min="6150" max="6150" width="19.5546875" style="9" customWidth="1"/>
+    <col min="6151" max="6151" width="13.77734375" style="9" customWidth="1"/>
+    <col min="6152" max="6153" width="13.21875" style="9" customWidth="1"/>
+    <col min="6154" max="6155" width="16.77734375" style="9" customWidth="1"/>
+    <col min="6156" max="6156" width="19.21875" style="9" customWidth="1"/>
+    <col min="6157" max="6157" width="17.21875" style="9" customWidth="1"/>
+    <col min="6158" max="6158" width="15.21875" style="9" customWidth="1"/>
+    <col min="6159" max="6159" width="13.21875" style="9" customWidth="1"/>
+    <col min="6160" max="6160" width="16.77734375" style="9" customWidth="1"/>
+    <col min="6161" max="6161" width="11.77734375" style="9" customWidth="1"/>
+    <col min="6162" max="6162" width="17.21875" style="9" customWidth="1"/>
+    <col min="6163" max="6163" width="10.77734375" style="9" customWidth="1"/>
+    <col min="6164" max="6164" width="19.5546875" style="9" customWidth="1"/>
+    <col min="6165" max="6165" width="13.21875" style="9" customWidth="1"/>
+    <col min="6166" max="6166" width="21.44140625" style="9" customWidth="1"/>
+    <col min="6167" max="6401" width="9.21875" style="9"/>
+    <col min="6402" max="6402" width="6" style="9" customWidth="1"/>
+    <col min="6403" max="6403" width="26.21875" style="9" customWidth="1"/>
+    <col min="6404" max="6404" width="12.5546875" style="9" customWidth="1"/>
+    <col min="6405" max="6405" width="12.77734375" style="9" customWidth="1"/>
+    <col min="6406" max="6406" width="19.5546875" style="9" customWidth="1"/>
+    <col min="6407" max="6407" width="13.77734375" style="9" customWidth="1"/>
+    <col min="6408" max="6409" width="13.21875" style="9" customWidth="1"/>
+    <col min="6410" max="6411" width="16.77734375" style="9" customWidth="1"/>
+    <col min="6412" max="6412" width="19.21875" style="9" customWidth="1"/>
+    <col min="6413" max="6413" width="17.21875" style="9" customWidth="1"/>
+    <col min="6414" max="6414" width="15.21875" style="9" customWidth="1"/>
+    <col min="6415" max="6415" width="13.21875" style="9" customWidth="1"/>
+    <col min="6416" max="6416" width="16.77734375" style="9" customWidth="1"/>
+    <col min="6417" max="6417" width="11.77734375" style="9" customWidth="1"/>
+    <col min="6418" max="6418" width="17.21875" style="9" customWidth="1"/>
+    <col min="6419" max="6419" width="10.77734375" style="9" customWidth="1"/>
+    <col min="6420" max="6420" width="19.5546875" style="9" customWidth="1"/>
+    <col min="6421" max="6421" width="13.21875" style="9" customWidth="1"/>
+    <col min="6422" max="6422" width="21.44140625" style="9" customWidth="1"/>
+    <col min="6423" max="6657" width="9.21875" style="9"/>
+    <col min="6658" max="6658" width="6" style="9" customWidth="1"/>
+    <col min="6659" max="6659" width="26.21875" style="9" customWidth="1"/>
+    <col min="6660" max="6660" width="12.5546875" style="9" customWidth="1"/>
+    <col min="6661" max="6661" width="12.77734375" style="9" customWidth="1"/>
+    <col min="6662" max="6662" width="19.5546875" style="9" customWidth="1"/>
+    <col min="6663" max="6663" width="13.77734375" style="9" customWidth="1"/>
+    <col min="6664" max="6665" width="13.21875" style="9" customWidth="1"/>
+    <col min="6666" max="6667" width="16.77734375" style="9" customWidth="1"/>
+    <col min="6668" max="6668" width="19.21875" style="9" customWidth="1"/>
+    <col min="6669" max="6669" width="17.21875" style="9" customWidth="1"/>
+    <col min="6670" max="6670" width="15.21875" style="9" customWidth="1"/>
+    <col min="6671" max="6671" width="13.21875" style="9" customWidth="1"/>
+    <col min="6672" max="6672" width="16.77734375" style="9" customWidth="1"/>
+    <col min="6673" max="6673" width="11.77734375" style="9" customWidth="1"/>
+    <col min="6674" max="6674" width="17.21875" style="9" customWidth="1"/>
+    <col min="6675" max="6675" width="10.77734375" style="9" customWidth="1"/>
+    <col min="6676" max="6676" width="19.5546875" style="9" customWidth="1"/>
+    <col min="6677" max="6677" width="13.21875" style="9" customWidth="1"/>
+    <col min="6678" max="6678" width="21.44140625" style="9" customWidth="1"/>
+    <col min="6679" max="6913" width="9.21875" style="9"/>
+    <col min="6914" max="6914" width="6" style="9" customWidth="1"/>
+    <col min="6915" max="6915" width="26.21875" style="9" customWidth="1"/>
+    <col min="6916" max="6916" width="12.5546875" style="9" customWidth="1"/>
+    <col min="6917" max="6917" width="12.77734375" style="9" customWidth="1"/>
+    <col min="6918" max="6918" width="19.5546875" style="9" customWidth="1"/>
+    <col min="6919" max="6919" width="13.77734375" style="9" customWidth="1"/>
+    <col min="6920" max="6921" width="13.21875" style="9" customWidth="1"/>
+    <col min="6922" max="6923" width="16.77734375" style="9" customWidth="1"/>
+    <col min="6924" max="6924" width="19.21875" style="9" customWidth="1"/>
+    <col min="6925" max="6925" width="17.21875" style="9" customWidth="1"/>
+    <col min="6926" max="6926" width="15.21875" style="9" customWidth="1"/>
+    <col min="6927" max="6927" width="13.21875" style="9" customWidth="1"/>
+    <col min="6928" max="6928" width="16.77734375" style="9" customWidth="1"/>
+    <col min="6929" max="6929" width="11.77734375" style="9" customWidth="1"/>
+    <col min="6930" max="6930" width="17.21875" style="9" customWidth="1"/>
+    <col min="6931" max="6931" width="10.77734375" style="9" customWidth="1"/>
+    <col min="6932" max="6932" width="19.5546875" style="9" customWidth="1"/>
+    <col min="6933" max="6933" width="13.21875" style="9" customWidth="1"/>
+    <col min="6934" max="6934" width="21.44140625" style="9" customWidth="1"/>
+    <col min="6935" max="7169" width="9.21875" style="9"/>
+    <col min="7170" max="7170" width="6" style="9" customWidth="1"/>
+    <col min="7171" max="7171" width="26.21875" style="9" customWidth="1"/>
+    <col min="7172" max="7172" width="12.5546875" style="9" customWidth="1"/>
+    <col min="7173" max="7173" width="12.77734375" style="9" customWidth="1"/>
+    <col min="7174" max="7174" width="19.5546875" style="9" customWidth="1"/>
+    <col min="7175" max="7175" width="13.77734375" style="9" customWidth="1"/>
+    <col min="7176" max="7177" width="13.21875" style="9" customWidth="1"/>
+    <col min="7178" max="7179" width="16.77734375" style="9" customWidth="1"/>
+    <col min="7180" max="7180" width="19.21875" style="9" customWidth="1"/>
+    <col min="7181" max="7181" width="17.21875" style="9" customWidth="1"/>
+    <col min="7182" max="7182" width="15.21875" style="9" customWidth="1"/>
+    <col min="7183" max="7183" width="13.21875" style="9" customWidth="1"/>
+    <col min="7184" max="7184" width="16.77734375" style="9" customWidth="1"/>
+    <col min="7185" max="7185" width="11.77734375" style="9" customWidth="1"/>
+    <col min="7186" max="7186" width="17.21875" style="9" customWidth="1"/>
+    <col min="7187" max="7187" width="10.77734375" style="9" customWidth="1"/>
+    <col min="7188" max="7188" width="19.5546875" style="9" customWidth="1"/>
+    <col min="7189" max="7189" width="13.21875" style="9" customWidth="1"/>
+    <col min="7190" max="7190" width="21.44140625" style="9" customWidth="1"/>
+    <col min="7191" max="7425" width="9.21875" style="9"/>
+    <col min="7426" max="7426" width="6" style="9" customWidth="1"/>
+    <col min="7427" max="7427" width="26.21875" style="9" customWidth="1"/>
+    <col min="7428" max="7428" width="12.5546875" style="9" customWidth="1"/>
+    <col min="7429" max="7429" width="12.77734375" style="9" customWidth="1"/>
+    <col min="7430" max="7430" width="19.5546875" style="9" customWidth="1"/>
+    <col min="7431" max="7431" width="13.77734375" style="9" customWidth="1"/>
+    <col min="7432" max="7433" width="13.21875" style="9" customWidth="1"/>
+    <col min="7434" max="7435" width="16.77734375" style="9" customWidth="1"/>
+    <col min="7436" max="7436" width="19.21875" style="9" customWidth="1"/>
+    <col min="7437" max="7437" width="17.21875" style="9" customWidth="1"/>
+    <col min="7438" max="7438" width="15.21875" style="9" customWidth="1"/>
+    <col min="7439" max="7439" width="13.21875" style="9" customWidth="1"/>
+    <col min="7440" max="7440" width="16.77734375" style="9" customWidth="1"/>
+    <col min="7441" max="7441" width="11.77734375" style="9" customWidth="1"/>
+    <col min="7442" max="7442" width="17.21875" style="9" customWidth="1"/>
+    <col min="7443" max="7443" width="10.77734375" style="9" customWidth="1"/>
+    <col min="7444" max="7444" width="19.5546875" style="9" customWidth="1"/>
+    <col min="7445" max="7445" width="13.21875" style="9" customWidth="1"/>
+    <col min="7446" max="7446" width="21.44140625" style="9" customWidth="1"/>
+    <col min="7447" max="7681" width="9.21875" style="9"/>
+    <col min="7682" max="7682" width="6" style="9" customWidth="1"/>
+    <col min="7683" max="7683" width="26.21875" style="9" customWidth="1"/>
+    <col min="7684" max="7684" width="12.5546875" style="9" customWidth="1"/>
+    <col min="7685" max="7685" width="12.77734375" style="9" customWidth="1"/>
+    <col min="7686" max="7686" width="19.5546875" style="9" customWidth="1"/>
+    <col min="7687" max="7687" width="13.77734375" style="9" customWidth="1"/>
+    <col min="7688" max="7689" width="13.21875" style="9" customWidth="1"/>
+    <col min="7690" max="7691" width="16.77734375" style="9" customWidth="1"/>
+    <col min="7692" max="7692" width="19.21875" style="9" customWidth="1"/>
+    <col min="7693" max="7693" width="17.21875" style="9" customWidth="1"/>
+    <col min="7694" max="7694" width="15.21875" style="9" customWidth="1"/>
+    <col min="7695" max="7695" width="13.21875" style="9" customWidth="1"/>
+    <col min="7696" max="7696" width="16.77734375" style="9" customWidth="1"/>
+    <col min="7697" max="7697" width="11.77734375" style="9" customWidth="1"/>
+    <col min="7698" max="7698" width="17.21875" style="9" customWidth="1"/>
+    <col min="7699" max="7699" width="10.77734375" style="9" customWidth="1"/>
+    <col min="7700" max="7700" width="19.5546875" style="9" customWidth="1"/>
+    <col min="7701" max="7701" width="13.21875" style="9" customWidth="1"/>
+    <col min="7702" max="7702" width="21.44140625" style="9" customWidth="1"/>
+    <col min="7703" max="7937" width="9.21875" style="9"/>
+    <col min="7938" max="7938" width="6" style="9" customWidth="1"/>
+    <col min="7939" max="7939" width="26.21875" style="9" customWidth="1"/>
+    <col min="7940" max="7940" width="12.5546875" style="9" customWidth="1"/>
+    <col min="7941" max="7941" width="12.77734375" style="9" customWidth="1"/>
+    <col min="7942" max="7942" width="19.5546875" style="9" customWidth="1"/>
+    <col min="7943" max="7943" width="13.77734375" style="9" customWidth="1"/>
+    <col min="7944" max="7945" width="13.21875" style="9" customWidth="1"/>
+    <col min="7946" max="7947" width="16.77734375" style="9" customWidth="1"/>
+    <col min="7948" max="7948" width="19.21875" style="9" customWidth="1"/>
+    <col min="7949" max="7949" width="17.21875" style="9" customWidth="1"/>
+    <col min="7950" max="7950" width="15.21875" style="9" customWidth="1"/>
+    <col min="7951" max="7951" width="13.21875" style="9" customWidth="1"/>
+    <col min="7952" max="7952" width="16.77734375" style="9" customWidth="1"/>
+    <col min="7953" max="7953" width="11.77734375" style="9" customWidth="1"/>
+    <col min="7954" max="7954" width="17.21875" style="9" customWidth="1"/>
+    <col min="7955" max="7955" width="10.77734375" style="9" customWidth="1"/>
+    <col min="7956" max="7956" width="19.5546875" style="9" customWidth="1"/>
+    <col min="7957" max="7957" width="13.21875" style="9" customWidth="1"/>
+    <col min="7958" max="7958" width="21.44140625" style="9" customWidth="1"/>
+    <col min="7959" max="8193" width="9.21875" style="9"/>
+    <col min="8194" max="8194" width="6" style="9" customWidth="1"/>
+    <col min="8195" max="8195" width="26.21875" style="9" customWidth="1"/>
+    <col min="8196" max="8196" width="12.5546875" style="9" customWidth="1"/>
+    <col min="8197" max="8197" width="12.77734375" style="9" customWidth="1"/>
+    <col min="8198" max="8198" width="19.5546875" style="9" customWidth="1"/>
+    <col min="8199" max="8199" width="13.77734375" style="9" customWidth="1"/>
+    <col min="8200" max="8201" width="13.21875" style="9" customWidth="1"/>
+    <col min="8202" max="8203" width="16.77734375" style="9" customWidth="1"/>
+    <col min="8204" max="8204" width="19.21875" style="9" customWidth="1"/>
+    <col min="8205" max="8205" width="17.21875" style="9" customWidth="1"/>
+    <col min="8206" max="8206" width="15.21875" style="9" customWidth="1"/>
+    <col min="8207" max="8207" width="13.21875" style="9" customWidth="1"/>
+    <col min="8208" max="8208" width="16.77734375" style="9" customWidth="1"/>
+    <col min="8209" max="8209" width="11.77734375" style="9" customWidth="1"/>
+    <col min="8210" max="8210" width="17.21875" style="9" customWidth="1"/>
+    <col min="8211" max="8211" width="10.77734375" style="9" customWidth="1"/>
+    <col min="8212" max="8212" width="19.5546875" style="9" customWidth="1"/>
+    <col min="8213" max="8213" width="13.21875" style="9" customWidth="1"/>
+    <col min="8214" max="8214" width="21.44140625" style="9" customWidth="1"/>
+    <col min="8215" max="8449" width="9.21875" style="9"/>
+    <col min="8450" max="8450" width="6" style="9" customWidth="1"/>
+    <col min="8451" max="8451" width="26.21875" style="9" customWidth="1"/>
+    <col min="8452" max="8452" width="12.5546875" style="9" customWidth="1"/>
+    <col min="8453" max="8453" width="12.77734375" style="9" customWidth="1"/>
+    <col min="8454" max="8454" width="19.5546875" style="9" customWidth="1"/>
+    <col min="8455" max="8455" width="13.77734375" style="9" customWidth="1"/>
+    <col min="8456" max="8457" width="13.21875" style="9" customWidth="1"/>
+    <col min="8458" max="8459" width="16.77734375" style="9" customWidth="1"/>
+    <col min="8460" max="8460" width="19.21875" style="9" customWidth="1"/>
+    <col min="8461" max="8461" width="17.21875" style="9" customWidth="1"/>
+    <col min="8462" max="8462" width="15.21875" style="9" customWidth="1"/>
+    <col min="8463" max="8463" width="13.21875" style="9" customWidth="1"/>
+    <col min="8464" max="8464" width="16.77734375" style="9" customWidth="1"/>
+    <col min="8465" max="8465" width="11.77734375" style="9" customWidth="1"/>
+    <col min="8466" max="8466" width="17.21875" style="9" customWidth="1"/>
+    <col min="8467" max="8467" width="10.77734375" style="9" customWidth="1"/>
+    <col min="8468" max="8468" width="19.5546875" style="9" customWidth="1"/>
+    <col min="8469" max="8469" width="13.21875" style="9" customWidth="1"/>
+    <col min="8470" max="8470" width="21.44140625" style="9" customWidth="1"/>
+    <col min="8471" max="8705" width="9.21875" style="9"/>
+    <col min="8706" max="8706" width="6" style="9" customWidth="1"/>
+    <col min="8707" max="8707" width="26.21875" style="9" customWidth="1"/>
+    <col min="8708" max="8708" width="12.5546875" style="9" customWidth="1"/>
+    <col min="8709" max="8709" width="12.77734375" style="9" customWidth="1"/>
+    <col min="8710" max="8710" width="19.5546875" style="9" customWidth="1"/>
+    <col min="8711" max="8711" width="13.77734375" style="9" customWidth="1"/>
+    <col min="8712" max="8713" width="13.21875" style="9" customWidth="1"/>
+    <col min="8714" max="8715" width="16.77734375" style="9" customWidth="1"/>
+    <col min="8716" max="8716" width="19.21875" style="9" customWidth="1"/>
+    <col min="8717" max="8717" width="17.21875" style="9" customWidth="1"/>
+    <col min="8718" max="8718" width="15.21875" style="9" customWidth="1"/>
+    <col min="8719" max="8719" width="13.21875" style="9" customWidth="1"/>
+    <col min="8720" max="8720" width="16.77734375" style="9" customWidth="1"/>
+    <col min="8721" max="8721" width="11.77734375" style="9" customWidth="1"/>
+    <col min="8722" max="8722" width="17.21875" style="9" customWidth="1"/>
+    <col min="8723" max="8723" width="10.77734375" style="9" customWidth="1"/>
+    <col min="8724" max="8724" width="19.5546875" style="9" customWidth="1"/>
+    <col min="8725" max="8725" width="13.21875" style="9" customWidth="1"/>
+    <col min="8726" max="8726" width="21.44140625" style="9" customWidth="1"/>
+    <col min="8727" max="8961" width="9.21875" style="9"/>
+    <col min="8962" max="8962" width="6" style="9" customWidth="1"/>
+    <col min="8963" max="8963" width="26.21875" style="9" customWidth="1"/>
+    <col min="8964" max="8964" width="12.5546875" style="9" customWidth="1"/>
+    <col min="8965" max="8965" width="12.77734375" style="9" customWidth="1"/>
+    <col min="8966" max="8966" width="19.5546875" style="9" customWidth="1"/>
+    <col min="8967" max="8967" width="13.77734375" style="9" customWidth="1"/>
+    <col min="8968" max="8969" width="13.21875" style="9" customWidth="1"/>
+    <col min="8970" max="8971" width="16.77734375" style="9" customWidth="1"/>
+    <col min="8972" max="8972" width="19.21875" style="9" customWidth="1"/>
+    <col min="8973" max="8973" width="17.21875" style="9" customWidth="1"/>
+    <col min="8974" max="8974" width="15.21875" style="9" customWidth="1"/>
+    <col min="8975" max="8975" width="13.21875" style="9" customWidth="1"/>
+    <col min="8976" max="8976" width="16.77734375" style="9" customWidth="1"/>
+    <col min="8977" max="8977" width="11.77734375" style="9" customWidth="1"/>
+    <col min="8978" max="8978" width="17.21875" style="9" customWidth="1"/>
+    <col min="8979" max="8979" width="10.77734375" style="9" customWidth="1"/>
+    <col min="8980" max="8980" width="19.5546875" style="9" customWidth="1"/>
+    <col min="8981" max="8981" width="13.21875" style="9" customWidth="1"/>
+    <col min="8982" max="8982" width="21.44140625" style="9" customWidth="1"/>
+    <col min="8983" max="9217" width="9.21875" style="9"/>
+    <col min="9218" max="9218" width="6" style="9" customWidth="1"/>
+    <col min="9219" max="9219" width="26.21875" style="9" customWidth="1"/>
+    <col min="9220" max="9220" width="12.5546875" style="9" customWidth="1"/>
+    <col min="9221" max="9221" width="12.77734375" style="9" customWidth="1"/>
+    <col min="9222" max="9222" width="19.5546875" style="9" customWidth="1"/>
+    <col min="9223" max="9223" width="13.77734375" style="9" customWidth="1"/>
+    <col min="9224" max="9225" width="13.21875" style="9" customWidth="1"/>
+    <col min="9226" max="9227" width="16.77734375" style="9" customWidth="1"/>
+    <col min="9228" max="9228" width="19.21875" style="9" customWidth="1"/>
+    <col min="9229" max="9229" width="17.21875" style="9" customWidth="1"/>
+    <col min="9230" max="9230" width="15.21875" style="9" customWidth="1"/>
+    <col min="9231" max="9231" width="13.21875" style="9" customWidth="1"/>
+    <col min="9232" max="9232" width="16.77734375" style="9" customWidth="1"/>
+    <col min="9233" max="9233" width="11.77734375" style="9" customWidth="1"/>
+    <col min="9234" max="9234" width="17.21875" style="9" customWidth="1"/>
+    <col min="9235" max="9235" width="10.77734375" style="9" customWidth="1"/>
+    <col min="9236" max="9236" width="19.5546875" style="9" customWidth="1"/>
+    <col min="9237" max="9237" width="13.21875" style="9" customWidth="1"/>
+    <col min="9238" max="9238" width="21.44140625" style="9" customWidth="1"/>
+    <col min="9239" max="9473" width="9.21875" style="9"/>
+    <col min="9474" max="9474" width="6" style="9" customWidth="1"/>
+    <col min="9475" max="9475" width="26.21875" style="9" customWidth="1"/>
+    <col min="9476" max="9476" width="12.5546875" style="9" customWidth="1"/>
+    <col min="9477" max="9477" width="12.77734375" style="9" customWidth="1"/>
+    <col min="9478" max="9478" width="19.5546875" style="9" customWidth="1"/>
+    <col min="9479" max="9479" width="13.77734375" style="9" customWidth="1"/>
+    <col min="9480" max="9481" width="13.21875" style="9" customWidth="1"/>
+    <col min="9482" max="9483" width="16.77734375" style="9" customWidth="1"/>
+    <col min="9484" max="9484" width="19.21875" style="9" customWidth="1"/>
+    <col min="9485" max="9485" width="17.21875" style="9" customWidth="1"/>
+    <col min="9486" max="9486" width="15.21875" style="9" customWidth="1"/>
+    <col min="9487" max="9487" width="13.21875" style="9" customWidth="1"/>
+    <col min="9488" max="9488" width="16.77734375" style="9" customWidth="1"/>
+    <col min="9489" max="9489" width="11.77734375" style="9" customWidth="1"/>
+    <col min="9490" max="9490" width="17.21875" style="9" customWidth="1"/>
+    <col min="9491" max="9491" width="10.77734375" style="9" customWidth="1"/>
+    <col min="9492" max="9492" width="19.5546875" style="9" customWidth="1"/>
+    <col min="9493" max="9493" width="13.21875" style="9" customWidth="1"/>
+    <col min="9494" max="9494" width="21.44140625" style="9" customWidth="1"/>
+    <col min="9495" max="9729" width="9.21875" style="9"/>
+    <col min="9730" max="9730" width="6" style="9" customWidth="1"/>
+    <col min="9731" max="9731" width="26.21875" style="9" customWidth="1"/>
+    <col min="9732" max="9732" width="12.5546875" style="9" customWidth="1"/>
+    <col min="9733" max="9733" width="12.77734375" style="9" customWidth="1"/>
+    <col min="9734" max="9734" width="19.5546875" style="9" customWidth="1"/>
+    <col min="9735" max="9735" width="13.77734375" style="9" customWidth="1"/>
+    <col min="9736" max="9737" width="13.21875" style="9" customWidth="1"/>
+    <col min="9738" max="9739" width="16.77734375" style="9" customWidth="1"/>
+    <col min="9740" max="9740" width="19.21875" style="9" customWidth="1"/>
+    <col min="9741" max="9741" width="17.21875" style="9" customWidth="1"/>
+    <col min="9742" max="9742" width="15.21875" style="9" customWidth="1"/>
+    <col min="9743" max="9743" width="13.21875" style="9" customWidth="1"/>
+    <col min="9744" max="9744" width="16.77734375" style="9" customWidth="1"/>
+    <col min="9745" max="9745" width="11.77734375" style="9" customWidth="1"/>
+    <col min="9746" max="9746" width="17.21875" style="9" customWidth="1"/>
+    <col min="9747" max="9747" width="10.77734375" style="9" customWidth="1"/>
+    <col min="9748" max="9748" width="19.5546875" style="9" customWidth="1"/>
+    <col min="9749" max="9749" width="13.21875" style="9" customWidth="1"/>
+    <col min="9750" max="9750" width="21.44140625" style="9" customWidth="1"/>
+    <col min="9751" max="9985" width="9.21875" style="9"/>
+    <col min="9986" max="9986" width="6" style="9" customWidth="1"/>
+    <col min="9987" max="9987" width="26.21875" style="9" customWidth="1"/>
+    <col min="9988" max="9988" width="12.5546875" style="9" customWidth="1"/>
+    <col min="9989" max="9989" width="12.77734375" style="9" customWidth="1"/>
+    <col min="9990" max="9990" width="19.5546875" style="9" customWidth="1"/>
+    <col min="9991" max="9991" width="13.77734375" style="9" customWidth="1"/>
+    <col min="9992" max="9993" width="13.21875" style="9" customWidth="1"/>
+    <col min="9994" max="9995" width="16.77734375" style="9" customWidth="1"/>
+    <col min="9996" max="9996" width="19.21875" style="9" customWidth="1"/>
+    <col min="9997" max="9997" width="17.21875" style="9" customWidth="1"/>
+    <col min="9998" max="9998" width="15.21875" style="9" customWidth="1"/>
+    <col min="9999" max="9999" width="13.21875" style="9" customWidth="1"/>
+    <col min="10000" max="10000" width="16.77734375" style="9" customWidth="1"/>
+    <col min="10001" max="10001" width="11.77734375" style="9" customWidth="1"/>
+    <col min="10002" max="10002" width="17.21875" style="9" customWidth="1"/>
+    <col min="10003" max="10003" width="10.77734375" style="9" customWidth="1"/>
+    <col min="10004" max="10004" width="19.5546875" style="9" customWidth="1"/>
+    <col min="10005" max="10005" width="13.21875" style="9" customWidth="1"/>
+    <col min="10006" max="10006" width="21.44140625" style="9" customWidth="1"/>
+    <col min="10007" max="10241" width="9.21875" style="9"/>
+    <col min="10242" max="10242" width="6" style="9" customWidth="1"/>
+    <col min="10243" max="10243" width="26.21875" style="9" customWidth="1"/>
+    <col min="10244" max="10244" width="12.5546875" style="9" customWidth="1"/>
+    <col min="10245" max="10245" width="12.77734375" style="9" customWidth="1"/>
+    <col min="10246" max="10246" width="19.5546875" style="9" customWidth="1"/>
+    <col min="10247" max="10247" width="13.77734375" style="9" customWidth="1"/>
+    <col min="10248" max="10249" width="13.21875" style="9" customWidth="1"/>
+    <col min="10250" max="10251" width="16.77734375" style="9" customWidth="1"/>
+    <col min="10252" max="10252" width="19.21875" style="9" customWidth="1"/>
+    <col min="10253" max="10253" width="17.21875" style="9" customWidth="1"/>
+    <col min="10254" max="10254" width="15.21875" style="9" customWidth="1"/>
+    <col min="10255" max="10255" width="13.21875" style="9" customWidth="1"/>
+    <col min="10256" max="10256" width="16.77734375" style="9" customWidth="1"/>
+    <col min="10257" max="10257" width="11.77734375" style="9" customWidth="1"/>
+    <col min="10258" max="10258" width="17.21875" style="9" customWidth="1"/>
+    <col min="10259" max="10259" width="10.77734375" style="9" customWidth="1"/>
+    <col min="10260" max="10260" width="19.5546875" style="9" customWidth="1"/>
+    <col min="10261" max="10261" width="13.21875" style="9" customWidth="1"/>
+    <col min="10262" max="10262" width="21.44140625" style="9" customWidth="1"/>
+    <col min="10263" max="10497" width="9.21875" style="9"/>
+    <col min="10498" max="10498" width="6" style="9" customWidth="1"/>
+    <col min="10499" max="10499" width="26.21875" style="9" customWidth="1"/>
+    <col min="10500" max="10500" width="12.5546875" style="9" customWidth="1"/>
+    <col min="10501" max="10501" width="12.77734375" style="9" customWidth="1"/>
+    <col min="10502" max="10502" width="19.5546875" style="9" customWidth="1"/>
+    <col min="10503" max="10503" width="13.77734375" style="9" customWidth="1"/>
+    <col min="10504" max="10505" width="13.21875" style="9" customWidth="1"/>
+    <col min="10506" max="10507" width="16.77734375" style="9" customWidth="1"/>
+    <col min="10508" max="10508" width="19.21875" style="9" customWidth="1"/>
+    <col min="10509" max="10509" width="17.21875" style="9" customWidth="1"/>
+    <col min="10510" max="10510" width="15.21875" style="9" customWidth="1"/>
+    <col min="10511" max="10511" width="13.21875" style="9" customWidth="1"/>
+    <col min="10512" max="10512" width="16.77734375" style="9" customWidth="1"/>
+    <col min="10513" max="10513" width="11.77734375" style="9" customWidth="1"/>
+    <col min="10514" max="10514" width="17.21875" style="9" customWidth="1"/>
+    <col min="10515" max="10515" width="10.77734375" style="9" customWidth="1"/>
+    <col min="10516" max="10516" width="19.5546875" style="9" customWidth="1"/>
+    <col min="10517" max="10517" width="13.21875" style="9" customWidth="1"/>
+    <col min="10518" max="10518" width="21.44140625" style="9" customWidth="1"/>
+    <col min="10519" max="10753" width="9.21875" style="9"/>
+    <col min="10754" max="10754" width="6" style="9" customWidth="1"/>
+    <col min="10755" max="10755" width="26.21875" style="9" customWidth="1"/>
+    <col min="10756" max="10756" width="12.5546875" style="9" customWidth="1"/>
+    <col min="10757" max="10757" width="12.77734375" style="9" customWidth="1"/>
+    <col min="10758" max="10758" width="19.5546875" style="9" customWidth="1"/>
+    <col min="10759" max="10759" width="13.77734375" style="9" customWidth="1"/>
+    <col min="10760" max="10761" width="13.21875" style="9" customWidth="1"/>
+    <col min="10762" max="10763" width="16.77734375" style="9" customWidth="1"/>
+    <col min="10764" max="10764" width="19.21875" style="9" customWidth="1"/>
+    <col min="10765" max="10765" width="17.21875" style="9" customWidth="1"/>
+    <col min="10766" max="10766" width="15.21875" style="9" customWidth="1"/>
+    <col min="10767" max="10767" width="13.21875" style="9" customWidth="1"/>
+    <col min="10768" max="10768" width="16.77734375" style="9" customWidth="1"/>
+    <col min="10769" max="10769" width="11.77734375" style="9" customWidth="1"/>
+    <col min="10770" max="10770" width="17.21875" style="9" customWidth="1"/>
+    <col min="10771" max="10771" width="10.77734375" style="9" customWidth="1"/>
+    <col min="10772" max="10772" width="19.5546875" style="9" customWidth="1"/>
+    <col min="10773" max="10773" width="13.21875" style="9" customWidth="1"/>
+    <col min="10774" max="10774" width="21.44140625" style="9" customWidth="1"/>
+    <col min="10775" max="11009" width="9.21875" style="9"/>
+    <col min="11010" max="11010" width="6" style="9" customWidth="1"/>
+    <col min="11011" max="11011" width="26.21875" style="9" customWidth="1"/>
+    <col min="11012" max="11012" width="12.5546875" style="9" customWidth="1"/>
+    <col min="11013" max="11013" width="12.77734375" style="9" customWidth="1"/>
+    <col min="11014" max="11014" width="19.5546875" style="9" customWidth="1"/>
+    <col min="11015" max="11015" width="13.77734375" style="9" customWidth="1"/>
+    <col min="11016" max="11017" width="13.21875" style="9" customWidth="1"/>
+    <col min="11018" max="11019" width="16.77734375" style="9" customWidth="1"/>
+    <col min="11020" max="11020" width="19.21875" style="9" customWidth="1"/>
+    <col min="11021" max="11021" width="17.21875" style="9" customWidth="1"/>
+    <col min="11022" max="11022" width="15.21875" style="9" customWidth="1"/>
+    <col min="11023" max="11023" width="13.21875" style="9" customWidth="1"/>
+    <col min="11024" max="11024" width="16.77734375" style="9" customWidth="1"/>
+    <col min="11025" max="11025" width="11.77734375" style="9" customWidth="1"/>
+    <col min="11026" max="11026" width="17.21875" style="9" customWidth="1"/>
+    <col min="11027" max="11027" width="10.77734375" style="9" customWidth="1"/>
+    <col min="11028" max="11028" width="19.5546875" style="9" customWidth="1"/>
+    <col min="11029" max="11029" width="13.21875" style="9" customWidth="1"/>
+    <col min="11030" max="11030" width="21.44140625" style="9" customWidth="1"/>
+    <col min="11031" max="11265" width="9.21875" style="9"/>
+    <col min="11266" max="11266" width="6" style="9" customWidth="1"/>
+    <col min="11267" max="11267" width="26.21875" style="9" customWidth="1"/>
+    <col min="11268" max="11268" width="12.5546875" style="9" customWidth="1"/>
+    <col min="11269" max="11269" width="12.77734375" style="9" customWidth="1"/>
+    <col min="11270" max="11270" width="19.5546875" style="9" customWidth="1"/>
+    <col min="11271" max="11271" width="13.77734375" style="9" customWidth="1"/>
+    <col min="11272" max="11273" width="13.21875" style="9" customWidth="1"/>
+    <col min="11274" max="11275" width="16.77734375" style="9" customWidth="1"/>
+    <col min="11276" max="11276" width="19.21875" style="9" customWidth="1"/>
+    <col min="11277" max="11277" width="17.21875" style="9" customWidth="1"/>
+    <col min="11278" max="11278" width="15.21875" style="9" customWidth="1"/>
+    <col min="11279" max="11279" width="13.21875" style="9" customWidth="1"/>
+    <col min="11280" max="11280" width="16.77734375" style="9" customWidth="1"/>
+    <col min="11281" max="11281" width="11.77734375" style="9" customWidth="1"/>
+    <col min="11282" max="11282" width="17.21875" style="9" customWidth="1"/>
+    <col min="11283" max="11283" width="10.77734375" style="9" customWidth="1"/>
+    <col min="11284" max="11284" width="19.5546875" style="9" customWidth="1"/>
+    <col min="11285" max="11285" width="13.21875" style="9" customWidth="1"/>
+    <col min="11286" max="11286" width="21.44140625" style="9" customWidth="1"/>
+    <col min="11287" max="11521" width="9.21875" style="9"/>
+    <col min="11522" max="11522" width="6" style="9" customWidth="1"/>
+    <col min="11523" max="11523" width="26.21875" style="9" customWidth="1"/>
+    <col min="11524" max="11524" width="12.5546875" style="9" customWidth="1"/>
+    <col min="11525" max="11525" width="12.77734375" style="9" customWidth="1"/>
+    <col min="11526" max="11526" width="19.5546875" style="9" customWidth="1"/>
+    <col min="11527" max="11527" width="13.77734375" style="9" customWidth="1"/>
+    <col min="11528" max="11529" width="13.21875" style="9" customWidth="1"/>
+    <col min="11530" max="11531" width="16.77734375" style="9" customWidth="1"/>
+    <col min="11532" max="11532" width="19.21875" style="9" customWidth="1"/>
+    <col min="11533" max="11533" width="17.21875" style="9" customWidth="1"/>
+    <col min="11534" max="11534" width="15.21875" style="9" customWidth="1"/>
+    <col min="11535" max="11535" width="13.21875" style="9" customWidth="1"/>
+    <col min="11536" max="11536" width="16.77734375" style="9" customWidth="1"/>
+    <col min="11537" max="11537" width="11.77734375" style="9" customWidth="1"/>
+    <col min="11538" max="11538" width="17.21875" style="9" customWidth="1"/>
+    <col min="11539" max="11539" width="10.77734375" style="9" customWidth="1"/>
+    <col min="11540" max="11540" width="19.5546875" style="9" customWidth="1"/>
+    <col min="11541" max="11541" width="13.21875" style="9" customWidth="1"/>
+    <col min="11542" max="11542" width="21.44140625" style="9" customWidth="1"/>
+    <col min="11543" max="11777" width="9.21875" style="9"/>
+    <col min="11778" max="11778" width="6" style="9" customWidth="1"/>
+    <col min="11779" max="11779" width="26.21875" style="9" customWidth="1"/>
+    <col min="11780" max="11780" width="12.5546875" style="9" customWidth="1"/>
+    <col min="11781" max="11781" width="12.77734375" style="9" customWidth="1"/>
+    <col min="11782" max="11782" width="19.5546875" style="9" customWidth="1"/>
+    <col min="11783" max="11783" width="13.77734375" style="9" customWidth="1"/>
+    <col min="11784" max="11785" width="13.21875" style="9" customWidth="1"/>
+    <col min="11786" max="11787" width="16.77734375" style="9" customWidth="1"/>
+    <col min="11788" max="11788" width="19.21875" style="9" customWidth="1"/>
+    <col min="11789" max="11789" width="17.21875" style="9" customWidth="1"/>
+    <col min="11790" max="11790" width="15.21875" style="9" customWidth="1"/>
+    <col min="11791" max="11791" width="13.21875" style="9" customWidth="1"/>
+    <col min="11792" max="11792" width="16.77734375" style="9" customWidth="1"/>
+    <col min="11793" max="11793" width="11.77734375" style="9" customWidth="1"/>
+    <col min="11794" max="11794" width="17.21875" style="9" customWidth="1"/>
+    <col min="11795" max="11795" width="10.77734375" style="9" customWidth="1"/>
+    <col min="11796" max="11796" width="19.5546875" style="9" customWidth="1"/>
+    <col min="11797" max="11797" width="13.21875" style="9" customWidth="1"/>
+    <col min="11798" max="11798" width="21.44140625" style="9" customWidth="1"/>
+    <col min="11799" max="12033" width="9.21875" style="9"/>
+    <col min="12034" max="12034" width="6" style="9" customWidth="1"/>
+    <col min="12035" max="12035" width="26.21875" style="9" customWidth="1"/>
+    <col min="12036" max="12036" width="12.5546875" style="9" customWidth="1"/>
+    <col min="12037" max="12037" width="12.77734375" style="9" customWidth="1"/>
+    <col min="12038" max="12038" width="19.5546875" style="9" customWidth="1"/>
+    <col min="12039" max="12039" width="13.77734375" style="9" customWidth="1"/>
+    <col min="12040" max="12041" width="13.21875" style="9" customWidth="1"/>
+    <col min="12042" max="12043" width="16.77734375" style="9" customWidth="1"/>
+    <col min="12044" max="12044" width="19.21875" style="9" customWidth="1"/>
+    <col min="12045" max="12045" width="17.21875" style="9" customWidth="1"/>
+    <col min="12046" max="12046" width="15.21875" style="9" customWidth="1"/>
+    <col min="12047" max="12047" width="13.21875" style="9" customWidth="1"/>
+    <col min="12048" max="12048" width="16.77734375" style="9" customWidth="1"/>
+    <col min="12049" max="12049" width="11.77734375" style="9" customWidth="1"/>
+    <col min="12050" max="12050" width="17.21875" style="9" customWidth="1"/>
+    <col min="12051" max="12051" width="10.77734375" style="9" customWidth="1"/>
+    <col min="12052" max="12052" width="19.5546875" style="9" customWidth="1"/>
+    <col min="12053" max="12053" width="13.21875" style="9" customWidth="1"/>
+    <col min="12054" max="12054" width="21.44140625" style="9" customWidth="1"/>
+    <col min="12055" max="12289" width="9.21875" style="9"/>
+    <col min="12290" max="12290" width="6" style="9" customWidth="1"/>
+    <col min="12291" max="12291" width="26.21875" style="9" customWidth="1"/>
+    <col min="12292" max="12292" width="12.5546875" style="9" customWidth="1"/>
+    <col min="12293" max="12293" width="12.77734375" style="9" customWidth="1"/>
+    <col min="12294" max="12294" width="19.5546875" style="9" customWidth="1"/>
+    <col min="12295" max="12295" width="13.77734375" style="9" customWidth="1"/>
+    <col min="12296" max="12297" width="13.21875" style="9" customWidth="1"/>
+    <col min="12298" max="12299" width="16.77734375" style="9" customWidth="1"/>
+    <col min="12300" max="12300" width="19.21875" style="9" customWidth="1"/>
+    <col min="12301" max="12301" width="17.21875" style="9" customWidth="1"/>
+    <col min="12302" max="12302" width="15.21875" style="9" customWidth="1"/>
+    <col min="12303" max="12303" width="13.21875" style="9" customWidth="1"/>
+    <col min="12304" max="12304" width="16.77734375" style="9" customWidth="1"/>
+    <col min="12305" max="12305" width="11.77734375" style="9" customWidth="1"/>
+    <col min="12306" max="12306" width="17.21875" style="9" customWidth="1"/>
+    <col min="12307" max="12307" width="10.77734375" style="9" customWidth="1"/>
+    <col min="12308" max="12308" width="19.5546875" style="9" customWidth="1"/>
+    <col min="12309" max="12309" width="13.21875" style="9" customWidth="1"/>
+    <col min="12310" max="12310" width="21.44140625" style="9" customWidth="1"/>
+    <col min="12311" max="12545" width="9.21875" style="9"/>
+    <col min="12546" max="12546" width="6" style="9" customWidth="1"/>
+    <col min="12547" max="12547" width="26.21875" style="9" customWidth="1"/>
+    <col min="12548" max="12548" width="12.5546875" style="9" customWidth="1"/>
+    <col min="12549" max="12549" width="12.77734375" style="9" customWidth="1"/>
+    <col min="12550" max="12550" width="19.5546875" style="9" customWidth="1"/>
+    <col min="12551" max="12551" width="13.77734375" style="9" customWidth="1"/>
+    <col min="12552" max="12553" width="13.21875" style="9" customWidth="1"/>
+    <col min="12554" max="12555" width="16.77734375" style="9" customWidth="1"/>
+    <col min="12556" max="12556" width="19.21875" style="9" customWidth="1"/>
+    <col min="12557" max="12557" width="17.21875" style="9" customWidth="1"/>
+    <col min="12558" max="12558" width="15.21875" style="9" customWidth="1"/>
+    <col min="12559" max="12559" width="13.21875" style="9" customWidth="1"/>
+    <col min="12560" max="12560" width="16.77734375" style="9" customWidth="1"/>
+    <col min="12561" max="12561" width="11.77734375" style="9" customWidth="1"/>
+    <col min="12562" max="12562" width="17.21875" style="9" customWidth="1"/>
+    <col min="12563" max="12563" width="10.77734375" style="9" customWidth="1"/>
+    <col min="12564" max="12564" width="19.5546875" style="9" customWidth="1"/>
+    <col min="12565" max="12565" width="13.21875" style="9" customWidth="1"/>
+    <col min="12566" max="12566" width="21.44140625" style="9" customWidth="1"/>
+    <col min="12567" max="12801" width="9.21875" style="9"/>
+    <col min="12802" max="12802" width="6" style="9" customWidth="1"/>
+    <col min="12803" max="12803" width="26.21875" style="9" customWidth="1"/>
+    <col min="12804" max="12804" width="12.5546875" style="9" customWidth="1"/>
+    <col min="12805" max="12805" width="12.77734375" style="9" customWidth="1"/>
+    <col min="12806" max="12806" width="19.5546875" style="9" customWidth="1"/>
+    <col min="12807" max="12807" width="13.77734375" style="9" customWidth="1"/>
+    <col min="12808" max="12809" width="13.21875" style="9" customWidth="1"/>
+    <col min="12810" max="12811" width="16.77734375" style="9" customWidth="1"/>
+    <col min="12812" max="12812" width="19.21875" style="9" customWidth="1"/>
+    <col min="12813" max="12813" width="17.21875" style="9" customWidth="1"/>
+    <col min="12814" max="12814" width="15.21875" style="9" customWidth="1"/>
+    <col min="12815" max="12815" width="13.21875" style="9" customWidth="1"/>
+    <col min="12816" max="12816" width="16.77734375" style="9" customWidth="1"/>
+    <col min="12817" max="12817" width="11.77734375" style="9" customWidth="1"/>
+    <col min="12818" max="12818" width="17.21875" style="9" customWidth="1"/>
+    <col min="12819" max="12819" width="10.77734375" style="9" customWidth="1"/>
+    <col min="12820" max="12820" width="19.5546875" style="9" customWidth="1"/>
+    <col min="12821" max="12821" width="13.21875" style="9" customWidth="1"/>
+    <col min="12822" max="12822" width="21.44140625" style="9" customWidth="1"/>
+    <col min="12823" max="13057" width="9.21875" style="9"/>
+    <col min="13058" max="13058" width="6" style="9" customWidth="1"/>
+    <col min="13059" max="13059" width="26.21875" style="9" customWidth="1"/>
+    <col min="13060" max="13060" width="12.5546875" style="9" customWidth="1"/>
+    <col min="13061" max="13061" width="12.77734375" style="9" customWidth="1"/>
+    <col min="13062" max="13062" width="19.5546875" style="9" customWidth="1"/>
+    <col min="13063" max="13063" width="13.77734375" style="9" customWidth="1"/>
+    <col min="13064" max="13065" width="13.21875" style="9" customWidth="1"/>
+    <col min="13066" max="13067" width="16.77734375" style="9" customWidth="1"/>
+    <col min="13068" max="13068" width="19.21875" style="9" customWidth="1"/>
+    <col min="13069" max="13069" width="17.21875" style="9" customWidth="1"/>
+    <col min="13070" max="13070" width="15.21875" style="9" customWidth="1"/>
+    <col min="13071" max="13071" width="13.21875" style="9" customWidth="1"/>
+    <col min="13072" max="13072" width="16.77734375" style="9" customWidth="1"/>
+    <col min="13073" max="13073" width="11.77734375" style="9" customWidth="1"/>
+    <col min="13074" max="13074" width="17.21875" style="9" customWidth="1"/>
+    <col min="13075" max="13075" width="10.77734375" style="9" customWidth="1"/>
+    <col min="13076" max="13076" width="19.5546875" style="9" customWidth="1"/>
+    <col min="13077" max="13077" width="13.21875" style="9" customWidth="1"/>
+    <col min="13078" max="13078" width="21.44140625" style="9" customWidth="1"/>
+    <col min="13079" max="13313" width="9.21875" style="9"/>
+    <col min="13314" max="13314" width="6" style="9" customWidth="1"/>
+    <col min="13315" max="13315" width="26.21875" style="9" customWidth="1"/>
+    <col min="13316" max="13316" width="12.5546875" style="9" customWidth="1"/>
+    <col min="13317" max="13317" width="12.77734375" style="9" customWidth="1"/>
+    <col min="13318" max="13318" width="19.5546875" style="9" customWidth="1"/>
+    <col min="13319" max="13319" width="13.77734375" style="9" customWidth="1"/>
+    <col min="13320" max="13321" width="13.21875" style="9" customWidth="1"/>
+    <col min="13322" max="13323" width="16.77734375" style="9" customWidth="1"/>
+    <col min="13324" max="13324" width="19.21875" style="9" customWidth="1"/>
+    <col min="13325" max="13325" width="17.21875" style="9" customWidth="1"/>
+    <col min="13326" max="13326" width="15.21875" style="9" customWidth="1"/>
+    <col min="13327" max="13327" width="13.21875" style="9" customWidth="1"/>
+    <col min="13328" max="13328" width="16.77734375" style="9" customWidth="1"/>
+    <col min="13329" max="13329" width="11.77734375" style="9" customWidth="1"/>
+    <col min="13330" max="13330" width="17.21875" style="9" customWidth="1"/>
+    <col min="13331" max="13331" width="10.77734375" style="9" customWidth="1"/>
+    <col min="13332" max="13332" width="19.5546875" style="9" customWidth="1"/>
+    <col min="13333" max="13333" width="13.21875" style="9" customWidth="1"/>
+    <col min="13334" max="13334" width="21.44140625" style="9" customWidth="1"/>
+    <col min="13335" max="13569" width="9.21875" style="9"/>
+    <col min="13570" max="13570" width="6" style="9" customWidth="1"/>
+    <col min="13571" max="13571" width="26.21875" style="9" customWidth="1"/>
+    <col min="13572" max="13572" width="12.5546875" style="9" customWidth="1"/>
+    <col min="13573" max="13573" width="12.77734375" style="9" customWidth="1"/>
+    <col min="13574" max="13574" width="19.5546875" style="9" customWidth="1"/>
+    <col min="13575" max="13575" width="13.77734375" style="9" customWidth="1"/>
+    <col min="13576" max="13577" width="13.21875" style="9" customWidth="1"/>
+    <col min="13578" max="13579" width="16.77734375" style="9" customWidth="1"/>
+    <col min="13580" max="13580" width="19.21875" style="9" customWidth="1"/>
+    <col min="13581" max="13581" width="17.21875" style="9" customWidth="1"/>
+    <col min="13582" max="13582" width="15.21875" style="9" customWidth="1"/>
+    <col min="13583" max="13583" width="13.21875" style="9" customWidth="1"/>
+    <col min="13584" max="13584" width="16.77734375" style="9" customWidth="1"/>
+    <col min="13585" max="13585" width="11.77734375" style="9" customWidth="1"/>
+    <col min="13586" max="13586" width="17.21875" style="9" customWidth="1"/>
+    <col min="13587" max="13587" width="10.77734375" style="9" customWidth="1"/>
+    <col min="13588" max="13588" width="19.5546875" style="9" customWidth="1"/>
+    <col min="13589" max="13589" width="13.21875" style="9" customWidth="1"/>
+    <col min="13590" max="13590" width="21.44140625" style="9" customWidth="1"/>
+    <col min="13591" max="13825" width="9.21875" style="9"/>
+    <col min="13826" max="13826" width="6" style="9" customWidth="1"/>
+    <col min="13827" max="13827" width="26.21875" style="9" customWidth="1"/>
+    <col min="13828" max="13828" width="12.5546875" style="9" customWidth="1"/>
+    <col min="13829" max="13829" width="12.77734375" style="9" customWidth="1"/>
+    <col min="13830" max="13830" width="19.5546875" style="9" customWidth="1"/>
+    <col min="13831" max="13831" width="13.77734375" style="9" customWidth="1"/>
+    <col min="13832" max="13833" width="13.21875" style="9" customWidth="1"/>
+    <col min="13834" max="13835" width="16.77734375" style="9" customWidth="1"/>
+    <col min="13836" max="13836" width="19.21875" style="9" customWidth="1"/>
+    <col min="13837" max="13837" width="17.21875" style="9" customWidth="1"/>
+    <col min="13838" max="13838" width="15.21875" style="9" customWidth="1"/>
+    <col min="13839" max="13839" width="13.21875" style="9" customWidth="1"/>
+    <col min="13840" max="13840" width="16.77734375" style="9" customWidth="1"/>
+    <col min="13841" max="13841" width="11.77734375" style="9" customWidth="1"/>
+    <col min="13842" max="13842" width="17.21875" style="9" customWidth="1"/>
+    <col min="13843" max="13843" width="10.77734375" style="9" customWidth="1"/>
+    <col min="13844" max="13844" width="19.5546875" style="9" customWidth="1"/>
+    <col min="13845" max="13845" width="13.21875" style="9" customWidth="1"/>
+    <col min="13846" max="13846" width="21.44140625" style="9" customWidth="1"/>
+    <col min="13847" max="14081" width="9.21875" style="9"/>
+    <col min="14082" max="14082" width="6" style="9" customWidth="1"/>
+    <col min="14083" max="14083" width="26.21875" style="9" customWidth="1"/>
+    <col min="14084" max="14084" width="12.5546875" style="9" customWidth="1"/>
+    <col min="14085" max="14085" width="12.77734375" style="9" customWidth="1"/>
+    <col min="14086" max="14086" width="19.5546875" style="9" customWidth="1"/>
+    <col min="14087" max="14087" width="13.77734375" style="9" customWidth="1"/>
+    <col min="14088" max="14089" width="13.21875" style="9" customWidth="1"/>
+    <col min="14090" max="14091" width="16.77734375" style="9" customWidth="1"/>
+    <col min="14092" max="14092" width="19.21875" style="9" customWidth="1"/>
+    <col min="14093" max="14093" width="17.21875" style="9" customWidth="1"/>
+    <col min="14094" max="14094" width="15.21875" style="9" customWidth="1"/>
+    <col min="14095" max="14095" width="13.21875" style="9" customWidth="1"/>
+    <col min="14096" max="14096" width="16.77734375" style="9" customWidth="1"/>
+    <col min="14097" max="14097" width="11.77734375" style="9" customWidth="1"/>
+    <col min="14098" max="14098" width="17.21875" style="9" customWidth="1"/>
+    <col min="14099" max="14099" width="10.77734375" style="9" customWidth="1"/>
+    <col min="14100" max="14100" width="19.5546875" style="9" customWidth="1"/>
+    <col min="14101" max="14101" width="13.21875" style="9" customWidth="1"/>
+    <col min="14102" max="14102" width="21.44140625" style="9" customWidth="1"/>
+    <col min="14103" max="14337" width="9.21875" style="9"/>
+    <col min="14338" max="14338" width="6" style="9" customWidth="1"/>
+    <col min="14339" max="14339" width="26.21875" style="9" customWidth="1"/>
+    <col min="14340" max="14340" width="12.5546875" style="9" customWidth="1"/>
+    <col min="14341" max="14341" width="12.77734375" style="9" customWidth="1"/>
+    <col min="14342" max="14342" width="19.5546875" style="9" customWidth="1"/>
+    <col min="14343" max="14343" width="13.77734375" style="9" customWidth="1"/>
+    <col min="14344" max="14345" width="13.21875" style="9" customWidth="1"/>
+    <col min="14346" max="14347" width="16.77734375" style="9" customWidth="1"/>
+    <col min="14348" max="14348" width="19.21875" style="9" customWidth="1"/>
+    <col min="14349" max="14349" width="17.21875" style="9" customWidth="1"/>
+    <col min="14350" max="14350" width="15.21875" style="9" customWidth="1"/>
+    <col min="14351" max="14351" width="13.21875" style="9" customWidth="1"/>
+    <col min="14352" max="14352" width="16.77734375" style="9" customWidth="1"/>
+    <col min="14353" max="14353" width="11.77734375" style="9" customWidth="1"/>
+    <col min="14354" max="14354" width="17.21875" style="9" customWidth="1"/>
+    <col min="14355" max="14355" width="10.77734375" style="9" customWidth="1"/>
+    <col min="14356" max="14356" width="19.5546875" style="9" customWidth="1"/>
+    <col min="14357" max="14357" width="13.21875" style="9" customWidth="1"/>
+    <col min="14358" max="14358" width="21.44140625" style="9" customWidth="1"/>
+    <col min="14359" max="14593" width="9.21875" style="9"/>
+    <col min="14594" max="14594" width="6" style="9" customWidth="1"/>
+    <col min="14595" max="14595" width="26.21875" style="9" customWidth="1"/>
+    <col min="14596" max="14596" width="12.5546875" style="9" customWidth="1"/>
+    <col min="14597" max="14597" width="12.77734375" style="9" customWidth="1"/>
+    <col min="14598" max="14598" width="19.5546875" style="9" customWidth="1"/>
+    <col min="14599" max="14599" width="13.77734375" style="9" customWidth="1"/>
+    <col min="14600" max="14601" width="13.21875" style="9" customWidth="1"/>
+    <col min="14602" max="14603" width="16.77734375" style="9" customWidth="1"/>
+    <col min="14604" max="14604" width="19.21875" style="9" customWidth="1"/>
+    <col min="14605" max="14605" width="17.21875" style="9" customWidth="1"/>
+    <col min="14606" max="14606" width="15.21875" style="9" customWidth="1"/>
+    <col min="14607" max="14607" width="13.21875" style="9" customWidth="1"/>
+    <col min="14608" max="14608" width="16.77734375" style="9" customWidth="1"/>
+    <col min="14609" max="14609" width="11.77734375" style="9" customWidth="1"/>
+    <col min="14610" max="14610" width="17.21875" style="9" customWidth="1"/>
+    <col min="14611" max="14611" width="10.77734375" style="9" customWidth="1"/>
+    <col min="14612" max="14612" width="19.5546875" style="9" customWidth="1"/>
+    <col min="14613" max="14613" width="13.21875" style="9" customWidth="1"/>
+    <col min="14614" max="14614" width="21.44140625" style="9" customWidth="1"/>
+    <col min="14615" max="14849" width="9.21875" style="9"/>
+    <col min="14850" max="14850" width="6" style="9" customWidth="1"/>
+    <col min="14851" max="14851" width="26.21875" style="9" customWidth="1"/>
+    <col min="14852" max="14852" width="12.5546875" style="9" customWidth="1"/>
+    <col min="14853" max="14853" width="12.77734375" style="9" customWidth="1"/>
+    <col min="14854" max="14854" width="19.5546875" style="9" customWidth="1"/>
+    <col min="14855" max="14855" width="13.77734375" style="9" customWidth="1"/>
+    <col min="14856" max="14857" width="13.21875" style="9" customWidth="1"/>
+    <col min="14858" max="14859" width="16.77734375" style="9" customWidth="1"/>
+    <col min="14860" max="14860" width="19.21875" style="9" customWidth="1"/>
+    <col min="14861" max="14861" width="17.21875" style="9" customWidth="1"/>
+    <col min="14862" max="14862" width="15.21875" style="9" customWidth="1"/>
+    <col min="14863" max="14863" width="13.21875" style="9" customWidth="1"/>
+    <col min="14864" max="14864" width="16.77734375" style="9" customWidth="1"/>
+    <col min="14865" max="14865" width="11.77734375" style="9" customWidth="1"/>
+    <col min="14866" max="14866" width="17.21875" style="9" customWidth="1"/>
+    <col min="14867" max="14867" width="10.77734375" style="9" customWidth="1"/>
+    <col min="14868" max="14868" width="19.5546875" style="9" customWidth="1"/>
+    <col min="14869" max="14869" width="13.21875" style="9" customWidth="1"/>
+    <col min="14870" max="14870" width="21.44140625" style="9" customWidth="1"/>
+    <col min="14871" max="15105" width="9.21875" style="9"/>
+    <col min="15106" max="15106" width="6" style="9" customWidth="1"/>
+    <col min="15107" max="15107" width="26.21875" style="9" customWidth="1"/>
+    <col min="15108" max="15108" width="12.5546875" style="9" customWidth="1"/>
+    <col min="15109" max="15109" width="12.77734375" style="9" customWidth="1"/>
+    <col min="15110" max="15110" width="19.5546875" style="9" customWidth="1"/>
+    <col min="15111" max="15111" width="13.77734375" style="9" customWidth="1"/>
+    <col min="15112" max="15113" width="13.21875" style="9" customWidth="1"/>
+    <col min="15114" max="15115" width="16.77734375" style="9" customWidth="1"/>
+    <col min="15116" max="15116" width="19.21875" style="9" customWidth="1"/>
+    <col min="15117" max="15117" width="17.21875" style="9" customWidth="1"/>
+    <col min="15118" max="15118" width="15.21875" style="9" customWidth="1"/>
+    <col min="15119" max="15119" width="13.21875" style="9" customWidth="1"/>
+    <col min="15120" max="15120" width="16.77734375" style="9" customWidth="1"/>
+    <col min="15121" max="15121" width="11.77734375" style="9" customWidth="1"/>
+    <col min="15122" max="15122" width="17.21875" style="9" customWidth="1"/>
+    <col min="15123" max="15123" width="10.77734375" style="9" customWidth="1"/>
+    <col min="15124" max="15124" width="19.5546875" style="9" customWidth="1"/>
+    <col min="15125" max="15125" width="13.21875" style="9" customWidth="1"/>
+    <col min="15126" max="15126" width="21.44140625" style="9" customWidth="1"/>
+    <col min="15127" max="15361" width="9.21875" style="9"/>
+    <col min="15362" max="15362" width="6" style="9" customWidth="1"/>
+    <col min="15363" max="15363" width="26.21875" style="9" customWidth="1"/>
+    <col min="15364" max="15364" width="12.5546875" style="9" customWidth="1"/>
+    <col min="15365" max="15365" width="12.77734375" style="9" customWidth="1"/>
+    <col min="15366" max="15366" width="19.5546875" style="9" customWidth="1"/>
+    <col min="15367" max="15367" width="13.77734375" style="9" customWidth="1"/>
+    <col min="15368" max="15369" width="13.21875" style="9" customWidth="1"/>
+    <col min="15370" max="15371" width="16.77734375" style="9" customWidth="1"/>
+    <col min="15372" max="15372" width="19.21875" style="9" customWidth="1"/>
+    <col min="15373" max="15373" width="17.21875" style="9" customWidth="1"/>
+    <col min="15374" max="15374" width="15.21875" style="9" customWidth="1"/>
+    <col min="15375" max="15375" width="13.21875" style="9" customWidth="1"/>
+    <col min="15376" max="15376" width="16.77734375" style="9" customWidth="1"/>
+    <col min="15377" max="15377" width="11.77734375" style="9" customWidth="1"/>
+    <col min="15378" max="15378" width="17.21875" style="9" customWidth="1"/>
+    <col min="15379" max="15379" width="10.77734375" style="9" customWidth="1"/>
+    <col min="15380" max="15380" width="19.5546875" style="9" customWidth="1"/>
+    <col min="15381" max="15381" width="13.21875" style="9" customWidth="1"/>
+    <col min="15382" max="15382" width="21.44140625" style="9" customWidth="1"/>
+    <col min="15383" max="15617" width="9.21875" style="9"/>
+    <col min="15618" max="15618" width="6" style="9" customWidth="1"/>
+    <col min="15619" max="15619" width="26.21875" style="9" customWidth="1"/>
+    <col min="15620" max="15620" width="12.5546875" style="9" customWidth="1"/>
+    <col min="15621" max="15621" width="12.77734375" style="9" customWidth="1"/>
+    <col min="15622" max="15622" width="19.5546875" style="9" customWidth="1"/>
+    <col min="15623" max="15623" width="13.77734375" style="9" customWidth="1"/>
+    <col min="15624" max="15625" width="13.21875" style="9" customWidth="1"/>
+    <col min="15626" max="15627" width="16.77734375" style="9" customWidth="1"/>
+    <col min="15628" max="15628" width="19.21875" style="9" customWidth="1"/>
+    <col min="15629" max="15629" width="17.21875" style="9" customWidth="1"/>
+    <col min="15630" max="15630" width="15.21875" style="9" customWidth="1"/>
+    <col min="15631" max="15631" width="13.21875" style="9" customWidth="1"/>
+    <col min="15632" max="15632" width="16.77734375" style="9" customWidth="1"/>
+    <col min="15633" max="15633" width="11.77734375" style="9" customWidth="1"/>
+    <col min="15634" max="15634" width="17.21875" style="9" customWidth="1"/>
+    <col min="15635" max="15635" width="10.77734375" style="9" customWidth="1"/>
+    <col min="15636" max="15636" width="19.5546875" style="9" customWidth="1"/>
+    <col min="15637" max="15637" width="13.21875" style="9" customWidth="1"/>
+    <col min="15638" max="15638" width="21.44140625" style="9" customWidth="1"/>
+    <col min="15639" max="15873" width="9.21875" style="9"/>
+    <col min="15874" max="15874" width="6" style="9" customWidth="1"/>
+    <col min="15875" max="15875" width="26.21875" style="9" customWidth="1"/>
+    <col min="15876" max="15876" width="12.5546875" style="9" customWidth="1"/>
+    <col min="15877" max="15877" width="12.77734375" style="9" customWidth="1"/>
+    <col min="15878" max="15878" width="19.5546875" style="9" customWidth="1"/>
+    <col min="15879" max="15879" width="13.77734375" style="9" customWidth="1"/>
+    <col min="15880" max="15881" width="13.21875" style="9" customWidth="1"/>
+    <col min="15882" max="15883" width="16.77734375" style="9" customWidth="1"/>
+    <col min="15884" max="15884" width="19.21875" style="9" customWidth="1"/>
+    <col min="15885" max="15885" width="17.21875" style="9" customWidth="1"/>
+    <col min="15886" max="15886" width="15.21875" style="9" customWidth="1"/>
+    <col min="15887" max="15887" width="13.21875" style="9" customWidth="1"/>
+    <col min="15888" max="15888" width="16.77734375" style="9" customWidth="1"/>
+    <col min="15889" max="15889" width="11.77734375" style="9" customWidth="1"/>
+    <col min="15890" max="15890" width="17.21875" style="9" customWidth="1"/>
+    <col min="15891" max="15891" width="10.77734375" style="9" customWidth="1"/>
+    <col min="15892" max="15892" width="19.5546875" style="9" customWidth="1"/>
+    <col min="15893" max="15893" width="13.21875" style="9" customWidth="1"/>
+    <col min="15894" max="15894" width="21.44140625" style="9" customWidth="1"/>
+    <col min="15895" max="16129" width="9.21875" style="9"/>
+    <col min="16130" max="16130" width="6" style="9" customWidth="1"/>
+    <col min="16131" max="16131" width="26.21875" style="9" customWidth="1"/>
+    <col min="16132" max="16132" width="12.5546875" style="9" customWidth="1"/>
+    <col min="16133" max="16133" width="12.77734375" style="9" customWidth="1"/>
+    <col min="16134" max="16134" width="19.5546875" style="9" customWidth="1"/>
+    <col min="16135" max="16135" width="13.77734375" style="9" customWidth="1"/>
+    <col min="16136" max="16137" width="13.21875" style="9" customWidth="1"/>
+    <col min="16138" max="16139" width="16.77734375" style="9" customWidth="1"/>
+    <col min="16140" max="16140" width="19.21875" style="9" customWidth="1"/>
+    <col min="16141" max="16141" width="17.21875" style="9" customWidth="1"/>
+    <col min="16142" max="16142" width="15.21875" style="9" customWidth="1"/>
+    <col min="16143" max="16143" width="13.21875" style="9" customWidth="1"/>
+    <col min="16144" max="16144" width="16.77734375" style="9" customWidth="1"/>
+    <col min="16145" max="16145" width="11.77734375" style="9" customWidth="1"/>
+    <col min="16146" max="16146" width="17.21875" style="9" customWidth="1"/>
+    <col min="16147" max="16147" width="10.77734375" style="9" customWidth="1"/>
+    <col min="16148" max="16148" width="19.5546875" style="9" customWidth="1"/>
+    <col min="16149" max="16149" width="13.21875" style="9" customWidth="1"/>
+    <col min="16150" max="16150" width="21.44140625" style="9" customWidth="1"/>
+    <col min="16151" max="16382" width="9.21875" style="9"/>
+    <col min="16383" max="16384" width="9.21875" style="9" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" ht="15.6" x14ac:dyDescent="0.25">
-      <c r="A1" s="45" t="s">
+    <row r="1" spans="1:27" ht="15.6" x14ac:dyDescent="0.25">
+      <c r="A1" s="43" t="s">
+        <v>31</v>
+      </c>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="43"/>
+      <c r="F1" s="43"/>
+      <c r="G1" s="43"/>
+      <c r="H1" s="43"/>
+      <c r="I1" s="43"/>
+      <c r="W1" s="1"/>
+    </row>
+    <row r="3" spans="1:27" ht="34.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="49" t="s">
         <v>32</v>
       </c>
-      <c r="B1" s="45"/>
-[...10 lines deleted...]
-      <c r="A3" s="89" t="s">
+      <c r="B3" s="49"/>
+      <c r="C3" s="49"/>
+      <c r="D3" s="49"/>
+      <c r="E3" s="49"/>
+      <c r="F3" s="49"/>
+      <c r="G3" s="49"/>
+      <c r="H3" s="49"/>
+      <c r="I3" s="49"/>
+      <c r="J3" s="49"/>
+    </row>
+    <row r="4" spans="1:27" ht="75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="47" t="s">
+        <v>16</v>
+      </c>
+      <c r="B4" s="47" t="s">
         <v>33</v>
       </c>
-      <c r="B3" s="89"/>
-[...13 lines deleted...]
-      <c r="B4" s="70" t="s">
+      <c r="C4" s="47" t="s">
         <v>34</v>
       </c>
-      <c r="C4" s="70" t="s">
+      <c r="D4" s="47" t="s">
         <v>35</v>
       </c>
-      <c r="D4" s="70" t="s">
+      <c r="E4" s="47" t="s">
+        <v>67</v>
+      </c>
+      <c r="F4" s="44" t="s">
         <v>36</v>
       </c>
-      <c r="E4" s="70" t="s">
+      <c r="G4" s="44"/>
+      <c r="H4" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="I4" s="46"/>
+      <c r="J4" s="47" t="s">
+        <v>38</v>
+      </c>
+      <c r="K4" s="47" t="s">
+        <v>33</v>
+      </c>
+      <c r="L4" s="45" t="s">
+        <v>68</v>
+      </c>
+      <c r="M4" s="57"/>
+      <c r="N4" s="57"/>
+      <c r="O4" s="58"/>
+      <c r="P4" s="56" t="s">
         <v>69</v>
       </c>
-      <c r="F4" s="85" t="s">
-[...7 lines deleted...]
-      <c r="J4" s="70" t="s">
+      <c r="Q4" s="59"/>
+      <c r="R4" s="59"/>
+      <c r="S4" s="59"/>
+      <c r="T4" s="60"/>
+      <c r="U4" s="56" t="s">
+        <v>70</v>
+      </c>
+      <c r="V4" s="57"/>
+      <c r="W4" s="46"/>
+      <c r="X4" s="54" t="s">
         <v>39</v>
       </c>
-      <c r="K4" s="70" t="s">
-[...7 lines deleted...]
-      <c r="O4" s="75" t="s">
+      <c r="Y4" s="47" t="s">
+        <v>40</v>
+      </c>
+      <c r="Z4" s="47" t="s">
+        <v>74</v>
+      </c>
+      <c r="AA4" s="54" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="5" spans="1:27" ht="155.55000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="48"/>
+      <c r="B5" s="48"/>
+      <c r="C5" s="48"/>
+      <c r="D5" s="48"/>
+      <c r="E5" s="48"/>
+      <c r="F5" s="31" t="s">
+        <v>42</v>
+      </c>
+      <c r="G5" s="32" t="s">
+        <v>43</v>
+      </c>
+      <c r="H5" s="31" t="s">
+        <v>42</v>
+      </c>
+      <c r="I5" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="J5" s="48"/>
+      <c r="K5" s="48"/>
+      <c r="L5" s="27" t="s">
+        <v>44</v>
+      </c>
+      <c r="M5" s="27" t="s">
+        <v>45</v>
+      </c>
+      <c r="N5" s="27" t="s">
+        <v>80</v>
+      </c>
+      <c r="O5" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="P5" s="27" t="s">
         <v>71</v>
       </c>
-      <c r="P4" s="80"/>
-[...3 lines deleted...]
-      <c r="T4" s="75" t="s">
+      <c r="Q5" s="27" t="s">
+        <v>46</v>
+      </c>
+      <c r="R5" s="27" t="s">
         <v>72</v>
       </c>
-      <c r="U4" s="76"/>
-[...40 lines deleted...]
-      <c r="N5" s="31" t="s">
+      <c r="S5" s="27" t="s">
+        <v>73</v>
+      </c>
+      <c r="T5" s="27" t="s">
         <v>47</v>
       </c>
-      <c r="O5" s="27" t="s">
-[...2 lines deleted...]
-      <c r="P5" s="27" t="s">
+      <c r="U5" s="35" t="s">
         <v>48</v>
       </c>
-      <c r="Q5" s="27" t="s">
-[...5 lines deleted...]
-      <c r="S5" s="27" t="s">
+      <c r="V5" s="31" t="s">
         <v>49</v>
       </c>
-      <c r="T5" s="35" t="s">
+      <c r="W5" s="27" t="s">
         <v>50</v>
       </c>
-      <c r="U5" s="31" t="s">
-[...10 lines deleted...]
-    <row r="6" spans="1:26" s="42" customFormat="1" ht="9.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="X5" s="55"/>
+      <c r="Y5" s="48"/>
+      <c r="Z5" s="48"/>
+      <c r="AA5" s="55"/>
+    </row>
+    <row r="6" spans="1:27" s="42" customFormat="1" ht="9.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="41">
         <v>1</v>
       </c>
       <c r="B6" s="41">
         <v>2</v>
       </c>
       <c r="C6" s="41">
         <v>3</v>
       </c>
       <c r="D6" s="41">
         <v>4</v>
       </c>
       <c r="E6" s="41">
         <v>5</v>
       </c>
       <c r="F6" s="41">
         <v>6</v>
       </c>
       <c r="G6" s="41">
         <v>7</v>
       </c>
       <c r="H6" s="41">
         <v>8</v>
       </c>
       <c r="I6" s="41">
         <v>9</v>
       </c>
       <c r="J6" s="41">
         <v>10</v>
       </c>
       <c r="K6" s="41">
         <v>11</v>
       </c>
       <c r="L6" s="41">
         <v>12</v>
       </c>
       <c r="M6" s="41">
         <v>13</v>
       </c>
-      <c r="N6" s="41">
+      <c r="N6" s="93">
         <v>14</v>
       </c>
       <c r="O6" s="41">
         <v>15</v>
       </c>
       <c r="P6" s="41">
         <v>16</v>
       </c>
       <c r="Q6" s="41">
         <v>17</v>
       </c>
       <c r="R6" s="41">
         <v>18</v>
       </c>
       <c r="S6" s="41">
         <v>19</v>
       </c>
       <c r="T6" s="41">
         <v>20</v>
       </c>
       <c r="U6" s="41">
         <v>21</v>
       </c>
       <c r="V6" s="41">
         <v>22</v>
       </c>
       <c r="W6" s="41">
         <v>23</v>
       </c>
       <c r="X6" s="41">
         <v>24</v>
       </c>
       <c r="Y6" s="41">
         <v>25</v>
       </c>
       <c r="Z6" s="41">
         <v>26</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="E7" s="84"/>
+      <c r="AA6" s="41">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="7" spans="1:27" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="61" t="s">
+        <v>51</v>
+      </c>
+      <c r="B7" s="62"/>
+      <c r="C7" s="62"/>
+      <c r="D7" s="62"/>
+      <c r="E7" s="63"/>
       <c r="F7" s="23"/>
       <c r="G7" s="23"/>
       <c r="H7" s="23"/>
       <c r="I7" s="23"/>
       <c r="J7" s="23"/>
       <c r="K7" s="23"/>
       <c r="L7" s="23"/>
       <c r="M7" s="23"/>
-      <c r="N7" s="23"/>
-      <c r="O7" s="37"/>
+      <c r="N7" s="94"/>
+      <c r="O7" s="23"/>
       <c r="P7" s="37"/>
-      <c r="Q7" s="39"/>
+      <c r="Q7" s="37"/>
       <c r="R7" s="39"/>
-      <c r="S7" s="37"/>
-      <c r="T7" s="39"/>
+      <c r="S7" s="39"/>
+      <c r="T7" s="37"/>
       <c r="U7" s="39"/>
-      <c r="V7" s="37"/>
-      <c r="W7" s="36"/>
+      <c r="V7" s="39"/>
+      <c r="W7" s="37"/>
       <c r="X7" s="36"/>
-      <c r="Y7" s="28"/>
+      <c r="Y7" s="36"/>
       <c r="Z7" s="28"/>
-    </row>
-    <row r="8" spans="1:26" s="7" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
+      <c r="AA7" s="28"/>
+    </row>
+    <row r="8" spans="1:27" s="7" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A8" s="33" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="B8" s="34"/>
       <c r="C8" s="34"/>
       <c r="D8" s="34"/>
       <c r="E8" s="34"/>
       <c r="F8" s="28"/>
       <c r="G8" s="28"/>
       <c r="H8" s="28"/>
       <c r="I8" s="28"/>
       <c r="J8" s="28"/>
       <c r="K8" s="34">
         <f>B8</f>
         <v>0</v>
       </c>
       <c r="L8" s="28"/>
       <c r="M8" s="28"/>
-      <c r="N8" s="28"/>
+      <c r="N8" s="95"/>
       <c r="O8" s="28"/>
       <c r="P8" s="28"/>
-      <c r="Q8" s="40"/>
+      <c r="Q8" s="28"/>
       <c r="R8" s="40"/>
-      <c r="S8" s="28"/>
-      <c r="T8" s="40"/>
+      <c r="S8" s="40"/>
+      <c r="T8" s="28"/>
       <c r="U8" s="40"/>
-      <c r="V8" s="28"/>
+      <c r="V8" s="40"/>
       <c r="W8" s="28"/>
       <c r="X8" s="28"/>
       <c r="Y8" s="28"/>
       <c r="Z8" s="28"/>
-    </row>
-    <row r="9" spans="1:26" s="7" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
+      <c r="AA8" s="28"/>
+    </row>
+    <row r="9" spans="1:27" s="7" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A9" s="33" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="B9" s="34"/>
       <c r="C9" s="34"/>
       <c r="D9" s="34"/>
       <c r="E9" s="34"/>
       <c r="F9" s="28"/>
       <c r="G9" s="28"/>
       <c r="H9" s="28"/>
       <c r="I9" s="28"/>
       <c r="J9" s="28"/>
       <c r="K9" s="34">
         <f t="shared" ref="K9:K15" si="0">B9</f>
         <v>0</v>
       </c>
       <c r="L9" s="29"/>
       <c r="M9" s="28"/>
-      <c r="N9" s="28"/>
+      <c r="N9" s="95"/>
       <c r="O9" s="28"/>
       <c r="P9" s="28"/>
-      <c r="Q9" s="40"/>
+      <c r="Q9" s="28"/>
       <c r="R9" s="40"/>
-      <c r="S9" s="28"/>
-      <c r="T9" s="40"/>
+      <c r="S9" s="40"/>
+      <c r="T9" s="28"/>
       <c r="U9" s="40"/>
-      <c r="V9" s="28"/>
+      <c r="V9" s="40"/>
       <c r="W9" s="28"/>
       <c r="X9" s="28"/>
       <c r="Y9" s="28"/>
       <c r="Z9" s="28"/>
-    </row>
-    <row r="10" spans="1:26" s="7" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
+      <c r="AA9" s="28"/>
+    </row>
+    <row r="10" spans="1:27" s="7" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A10" s="33" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="B10" s="34"/>
       <c r="C10" s="34"/>
       <c r="D10" s="34"/>
       <c r="E10" s="34"/>
       <c r="F10" s="28"/>
       <c r="G10" s="28"/>
       <c r="H10" s="28"/>
       <c r="I10" s="28"/>
       <c r="J10" s="28"/>
       <c r="K10" s="34">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L10" s="28"/>
       <c r="M10" s="28"/>
-      <c r="N10" s="28"/>
+      <c r="N10" s="95"/>
       <c r="O10" s="28"/>
       <c r="P10" s="28"/>
-      <c r="Q10" s="40"/>
+      <c r="Q10" s="28"/>
       <c r="R10" s="40"/>
-      <c r="S10" s="28"/>
-      <c r="T10" s="40"/>
+      <c r="S10" s="40"/>
+      <c r="T10" s="28"/>
       <c r="U10" s="40"/>
-      <c r="V10" s="28"/>
+      <c r="V10" s="40"/>
       <c r="W10" s="28"/>
       <c r="X10" s="28"/>
       <c r="Y10" s="28"/>
       <c r="Z10" s="28"/>
-    </row>
-    <row r="11" spans="1:26" s="7" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
+      <c r="AA10" s="28"/>
+    </row>
+    <row r="11" spans="1:27" s="7" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A11" s="33" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="B11" s="34"/>
       <c r="C11" s="34"/>
       <c r="D11" s="34"/>
       <c r="E11" s="34"/>
       <c r="F11" s="28"/>
       <c r="G11" s="28"/>
       <c r="H11" s="28"/>
       <c r="I11" s="28"/>
       <c r="J11" s="28"/>
       <c r="K11" s="34"/>
       <c r="L11" s="28"/>
       <c r="M11" s="28"/>
-      <c r="N11" s="28"/>
+      <c r="N11" s="95"/>
       <c r="O11" s="28"/>
       <c r="P11" s="28"/>
-      <c r="Q11" s="40"/>
+      <c r="Q11" s="28"/>
       <c r="R11" s="40"/>
-      <c r="S11" s="28"/>
-      <c r="T11" s="40"/>
+      <c r="S11" s="40"/>
+      <c r="T11" s="28"/>
       <c r="U11" s="40"/>
-      <c r="V11" s="28"/>
+      <c r="V11" s="40"/>
       <c r="W11" s="28"/>
       <c r="X11" s="28"/>
       <c r="Y11" s="28"/>
       <c r="Z11" s="28"/>
-    </row>
-[...7 lines deleted...]
-      <c r="E12" s="84"/>
+      <c r="AA11" s="28"/>
+    </row>
+    <row r="12" spans="1:27" s="7" customFormat="1" ht="15.6" x14ac:dyDescent="0.25">
+      <c r="A12" s="61" t="s">
+        <v>56</v>
+      </c>
+      <c r="B12" s="62"/>
+      <c r="C12" s="62"/>
+      <c r="D12" s="62"/>
+      <c r="E12" s="63"/>
       <c r="F12" s="28"/>
       <c r="G12" s="28"/>
       <c r="H12" s="28"/>
       <c r="I12" s="28"/>
       <c r="J12" s="28"/>
       <c r="K12" s="34"/>
       <c r="L12" s="28"/>
       <c r="M12" s="28"/>
-      <c r="N12" s="28"/>
+      <c r="N12" s="95"/>
       <c r="O12" s="28"/>
       <c r="P12" s="28"/>
-      <c r="Q12" s="40"/>
+      <c r="Q12" s="28"/>
       <c r="R12" s="40"/>
-      <c r="S12" s="28"/>
-      <c r="T12" s="40"/>
+      <c r="S12" s="40"/>
+      <c r="T12" s="28"/>
       <c r="U12" s="40"/>
-      <c r="V12" s="28"/>
+      <c r="V12" s="40"/>
       <c r="W12" s="28"/>
       <c r="X12" s="28"/>
       <c r="Y12" s="28"/>
       <c r="Z12" s="28"/>
-    </row>
-    <row r="13" spans="1:26" s="7" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
+      <c r="AA12" s="28"/>
+    </row>
+    <row r="13" spans="1:27" s="7" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A13" s="33" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="B13" s="34"/>
       <c r="C13" s="34"/>
       <c r="D13" s="34"/>
       <c r="E13" s="34"/>
       <c r="F13" s="28"/>
       <c r="G13" s="28"/>
       <c r="H13" s="28"/>
       <c r="I13" s="28"/>
       <c r="J13" s="28"/>
       <c r="K13" s="34">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L13" s="28"/>
       <c r="M13" s="28"/>
-      <c r="N13" s="28"/>
+      <c r="N13" s="95"/>
       <c r="O13" s="28"/>
       <c r="P13" s="28"/>
-      <c r="Q13" s="40"/>
+      <c r="Q13" s="28"/>
       <c r="R13" s="40"/>
-      <c r="S13" s="28"/>
-      <c r="T13" s="40"/>
+      <c r="S13" s="40"/>
+      <c r="T13" s="28"/>
       <c r="U13" s="40"/>
-      <c r="V13" s="28"/>
+      <c r="V13" s="40"/>
       <c r="W13" s="28"/>
       <c r="X13" s="28"/>
       <c r="Y13" s="28"/>
       <c r="Z13" s="28"/>
-    </row>
-    <row r="14" spans="1:26" s="7" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
+      <c r="AA13" s="28"/>
+    </row>
+    <row r="14" spans="1:27" s="7" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A14" s="33" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="B14" s="34"/>
       <c r="C14" s="34"/>
       <c r="D14" s="34"/>
       <c r="E14" s="34"/>
       <c r="F14" s="28"/>
       <c r="G14" s="28"/>
       <c r="H14" s="28"/>
       <c r="I14" s="28"/>
       <c r="J14" s="28"/>
       <c r="K14" s="34">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L14" s="28"/>
       <c r="M14" s="28"/>
-      <c r="N14" s="28"/>
+      <c r="N14" s="95"/>
       <c r="O14" s="28"/>
       <c r="P14" s="28"/>
-      <c r="Q14" s="40"/>
+      <c r="Q14" s="28"/>
       <c r="R14" s="40"/>
-      <c r="S14" s="28"/>
-      <c r="T14" s="40"/>
+      <c r="S14" s="40"/>
+      <c r="T14" s="28"/>
       <c r="U14" s="40"/>
-      <c r="V14" s="28"/>
+      <c r="V14" s="40"/>
       <c r="W14" s="28"/>
       <c r="X14" s="28"/>
       <c r="Y14" s="28"/>
       <c r="Z14" s="28"/>
-    </row>
-    <row r="15" spans="1:26" s="7" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
+      <c r="AA14" s="28"/>
+    </row>
+    <row r="15" spans="1:27" s="7" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A15" s="33" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="B15" s="34"/>
       <c r="C15" s="34"/>
       <c r="D15" s="34"/>
       <c r="E15" s="34"/>
       <c r="F15" s="28"/>
       <c r="G15" s="28"/>
       <c r="H15" s="28"/>
       <c r="I15" s="28"/>
       <c r="J15" s="28"/>
       <c r="K15" s="34">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L15" s="28"/>
       <c r="M15" s="28"/>
-      <c r="N15" s="28"/>
+      <c r="N15" s="95"/>
       <c r="O15" s="28"/>
       <c r="P15" s="28"/>
-      <c r="Q15" s="40"/>
+      <c r="Q15" s="28"/>
       <c r="R15" s="40"/>
-      <c r="S15" s="28"/>
-      <c r="T15" s="40"/>
+      <c r="S15" s="40"/>
+      <c r="T15" s="28"/>
       <c r="U15" s="40"/>
-      <c r="V15" s="28"/>
+      <c r="V15" s="40"/>
       <c r="W15" s="28"/>
       <c r="X15" s="28"/>
       <c r="Y15" s="28"/>
       <c r="Z15" s="28"/>
-    </row>
-    <row r="16" spans="1:26" s="7" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
+      <c r="AA15" s="28"/>
+    </row>
+    <row r="16" spans="1:27" s="7" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A16" s="18" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="B16" s="28"/>
       <c r="C16" s="28"/>
       <c r="D16" s="28"/>
       <c r="E16" s="28"/>
       <c r="F16" s="28"/>
       <c r="G16" s="28"/>
       <c r="H16" s="28"/>
       <c r="I16" s="28"/>
       <c r="J16" s="28"/>
       <c r="K16" s="28"/>
       <c r="L16" s="28"/>
       <c r="M16" s="28"/>
-      <c r="N16" s="28"/>
+      <c r="N16" s="95"/>
       <c r="O16" s="28"/>
       <c r="P16" s="28"/>
-      <c r="Q16" s="40"/>
+      <c r="Q16" s="28"/>
       <c r="R16" s="40"/>
-      <c r="S16" s="28"/>
-      <c r="T16" s="40"/>
+      <c r="S16" s="40"/>
+      <c r="T16" s="28"/>
       <c r="U16" s="40"/>
-      <c r="V16" s="28"/>
+      <c r="V16" s="40"/>
       <c r="W16" s="28"/>
       <c r="X16" s="28"/>
       <c r="Y16" s="28"/>
       <c r="Z16" s="28"/>
-    </row>
-    <row r="17" spans="1:21" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="AA16" s="28"/>
+    </row>
+    <row r="17" spans="1:22" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A17" s="25"/>
       <c r="B17" s="3"/>
       <c r="C17" s="3"/>
       <c r="D17" s="3"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
     </row>
-    <row r="18" spans="1:21" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:22" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A18" s="25"/>
       <c r="B18" s="3"/>
       <c r="C18" s="3"/>
       <c r="D18" s="3"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
     </row>
-    <row r="19" spans="1:21" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:22" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="K19" s="10" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="L19" s="12">
         <f>SUBTOTAL(109,L8:L16)</f>
         <v>0</v>
       </c>
-      <c r="Q19" s="12">
-[...3 lines deleted...]
-      <c r="R19" s="38">
+      <c r="R19" s="12">
         <f>SUBTOTAL(109,R8:R16)</f>
         <v>0</v>
       </c>
-      <c r="T19" s="12">
-        <f>SUBTOTAL(109,T8:T16)</f>
+      <c r="S19" s="38">
+        <f>SUBTOTAL(109,S8:S16)</f>
         <v>0</v>
       </c>
       <c r="U19" s="12">
         <f>SUBTOTAL(109,U8:U16)</f>
         <v>0</v>
       </c>
-    </row>
-    <row r="20" spans="1:21" ht="18" x14ac:dyDescent="0.3">
+      <c r="V19" s="12">
+        <f>SUBTOTAL(109,V8:V16)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:22" ht="18" x14ac:dyDescent="0.3">
       <c r="A20" s="11" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="B20" s="3"/>
       <c r="C20" s="3"/>
       <c r="D20" s="3"/>
       <c r="E20" s="3"/>
     </row>
-    <row r="21" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B21" s="70" t="s">
+    <row r="21" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="47" t="s">
+        <v>16</v>
+      </c>
+      <c r="B21" s="47" t="s">
+        <v>59</v>
+      </c>
+      <c r="C21" s="47" t="s">
+        <v>60</v>
+      </c>
+      <c r="D21" s="44" t="s">
         <v>61</v>
       </c>
-      <c r="C21" s="70" t="s">
+      <c r="E21" s="44" t="s">
         <v>62</v>
       </c>
-      <c r="D21" s="85" t="s">
+      <c r="F21" s="44" t="s">
         <v>63</v>
       </c>
-      <c r="E21" s="85" t="s">
-[...20 lines deleted...]
-    <row r="23" spans="1:21" ht="10.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G21" s="44"/>
+      <c r="H21" s="44"/>
+      <c r="I21" s="44"/>
+    </row>
+    <row r="22" spans="1:22" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="48"/>
+      <c r="B22" s="48"/>
+      <c r="C22" s="48"/>
+      <c r="D22" s="44"/>
+      <c r="E22" s="44"/>
+      <c r="F22" s="44"/>
+      <c r="G22" s="44"/>
+      <c r="H22" s="44"/>
+      <c r="I22" s="44"/>
+    </row>
+    <row r="23" spans="1:22" ht="10.35" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="16">
         <v>1</v>
       </c>
       <c r="B23" s="16">
         <v>2</v>
       </c>
       <c r="C23" s="16">
         <v>3</v>
       </c>
       <c r="D23" s="17">
         <v>4</v>
       </c>
       <c r="E23" s="17">
         <v>5</v>
       </c>
-      <c r="F23" s="86">
+      <c r="F23" s="50">
         <v>6</v>
       </c>
-      <c r="G23" s="86"/>
-[...3 lines deleted...]
-    <row r="24" spans="1:21" ht="51" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G23" s="50"/>
+      <c r="H23" s="50"/>
+      <c r="I23" s="50"/>
+    </row>
+    <row r="24" spans="1:22" ht="51" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="15" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="B24" s="14" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C24" s="13"/>
       <c r="D24" s="13"/>
       <c r="E24" s="13"/>
-      <c r="F24" s="87"/>
-[...4 lines deleted...]
-    <row r="25" spans="1:21" ht="36.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F24" s="51"/>
+      <c r="G24" s="51"/>
+      <c r="H24" s="51"/>
+      <c r="I24" s="51"/>
+    </row>
+    <row r="25" spans="1:22" ht="36.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="15" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="B25" s="14" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="C25" s="13"/>
       <c r="D25" s="13"/>
       <c r="E25" s="13"/>
-      <c r="F25" s="87"/>
-[...4 lines deleted...]
-    <row r="26" spans="1:21" ht="59.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F25" s="51"/>
+      <c r="G25" s="51"/>
+      <c r="H25" s="51"/>
+      <c r="I25" s="51"/>
+    </row>
+    <row r="26" spans="1:22" ht="59.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="15" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="B26" s="13" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="C26" s="13"/>
       <c r="D26" s="13"/>
       <c r="E26" s="13"/>
-      <c r="F26" s="87"/>
-[...5 lines deleted...]
-      <c r="A28" s="88" t="s">
+      <c r="F26" s="51"/>
+      <c r="G26" s="51"/>
+      <c r="H26" s="51"/>
+      <c r="I26" s="51"/>
+    </row>
+    <row r="28" spans="1:22" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="52" t="s">
+        <v>64</v>
+      </c>
+      <c r="B28" s="52"/>
+      <c r="C28" s="52"/>
+      <c r="D28" s="52"/>
+      <c r="E28" s="52"/>
+      <c r="F28" s="52"/>
+      <c r="G28" s="52"/>
+      <c r="H28" s="52"/>
+      <c r="I28" s="52"/>
+    </row>
+    <row r="29" spans="1:22" ht="14.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="53" t="s">
+        <v>65</v>
+      </c>
+      <c r="B29" s="53"/>
+      <c r="C29" s="53"/>
+      <c r="D29" s="53"/>
+      <c r="E29" s="53"/>
+      <c r="F29" s="53"/>
+      <c r="G29" s="53"/>
+      <c r="H29" s="53"/>
+      <c r="I29" s="53"/>
+    </row>
+    <row r="30" spans="1:22" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A30" s="20" t="s">
         <v>66</v>
-      </c>
-[...24 lines deleted...]
-        <v>68</v>
       </c>
       <c r="B30" s="20"/>
       <c r="C30" s="20"/>
       <c r="D30" s="20"/>
       <c r="E30" s="20"/>
       <c r="F30" s="20"/>
     </row>
+    <row r="31" spans="1:22" s="91" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="90" t="s">
+        <v>78</v>
+      </c>
+      <c r="N31" s="96"/>
+    </row>
+    <row r="32" spans="1:22" s="91" customFormat="1" ht="15.6" x14ac:dyDescent="0.25">
+      <c r="A32" s="90" t="s">
+        <v>79</v>
+      </c>
+      <c r="N32" s="96"/>
+    </row>
   </sheetData>
   <mergeCells count="32">
+    <mergeCell ref="Y4:Y5"/>
+    <mergeCell ref="A29:I29"/>
+    <mergeCell ref="X4:X5"/>
+    <mergeCell ref="Z4:Z5"/>
+    <mergeCell ref="AA4:AA5"/>
+    <mergeCell ref="U4:W4"/>
+    <mergeCell ref="L4:O4"/>
+    <mergeCell ref="K4:K5"/>
+    <mergeCell ref="P4:T4"/>
+    <mergeCell ref="A12:E12"/>
+    <mergeCell ref="A7:E7"/>
+    <mergeCell ref="D21:D22"/>
+    <mergeCell ref="A21:A22"/>
+    <mergeCell ref="B21:B22"/>
+    <mergeCell ref="C21:C22"/>
+    <mergeCell ref="E21:E22"/>
+    <mergeCell ref="F21:I22"/>
+    <mergeCell ref="F23:I23"/>
+    <mergeCell ref="F24:I24"/>
+    <mergeCell ref="A28:I28"/>
+    <mergeCell ref="F26:I26"/>
+    <mergeCell ref="F25:I25"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="J4:J5"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="A3:J3"/>
-    <mergeCell ref="F21:I22"/>
-[...20 lines deleted...]
-    <mergeCell ref="E21:E22"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="66" orientation="landscape" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
-    <brk id="10" max="30" man="1"/>
+    <brk id="10" max="31" man="1"/>
   </colBreaks>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100286FB00A3EE6A742BCF60327C19BF1AA" ma:contentTypeVersion="11" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="5fdc689d59862081ad4260b6f7bb8690">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a1a28ee6-6ae0-48ad-90f2-183108cba98c" xmlns:ns3="e705502e-94f1-4613-8e83-d43175d87e40" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0e5791114facfb0e3c739f863714bc22" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100286FB00A3EE6A742BCF60327C19BF1AA" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="327943b98bc57f0f330d74d7db5f7014">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a1a28ee6-6ae0-48ad-90f2-183108cba98c" xmlns:ns3="e705502e-94f1-4613-8e83-d43175d87e40" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1fb0cc66168afb3c4bda0005c095ba26" ns2:_="" ns3:_="">
     <xsd:import namespace="a1a28ee6-6ae0-48ad-90f2-183108cba98c"/>
     <xsd:import namespace="e705502e-94f1-4613-8e83-d43175d87e40"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a1a28ee6-6ae0-48ad-90f2-183108cba98c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="15" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Attēlu atzīmes" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="779952b4-9163-4466-a728-aca91a51bc43" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="779952b4-9163-4466-a728-aca91a51bc43" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="21" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e705502e-94f1-4613-8e83-d43175d87e40" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{906b03dd-13e8-4b18-a4b6-e0a2010ae0c2}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="e705502e-94f1-4613-8e83-d43175d87e40">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Satura tips"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Virsraksts"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -4747,112 +4922,86 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="a1a28ee6-6ae0-48ad-90f2-183108cba98c">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="e705502e-94f1-4613-8e83-d43175d87e40" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2DB8B7CC-C160-4CD1-A8E2-E2CA9AC14ABC}">
-[...17 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A9E7B361-A93B-4C15-A13C-24CB75848AF2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BFFFFCCD-BBEF-4376-99E5-B36CC8D1E03B}"/>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2769EE4D-6ED7-4B43-8454-7F1A19DE4272}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="97ad5a38-d7de-4b51-9c9d-6f1c61b32969"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="071870c0-76d0-405c-8f5a-8c5a6110650f"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...4 lines deleted...]
-    <ds:schemaRef ds:uri="e705502e-94f1-4613-8e83-d43175d87e40"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>