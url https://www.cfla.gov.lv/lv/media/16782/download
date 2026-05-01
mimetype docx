--- v0 (2025-12-11)
+++ v1 (2026-05-01)
@@ -10,219 +10,253 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4BBEAA5C" w14:textId="77777777" w:rsidR="0035581F" w:rsidRDefault="0035581F" w:rsidP="7FD4D7C7">
+    <w:p w14:paraId="4BBEAA5C" w14:textId="134510AF" w:rsidR="0035581F" w:rsidRDefault="00AB1BDD" w:rsidP="7FD4D7C7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="63" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="110"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:w w:val="95"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="lv-LV"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:w w:val="95"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="lv-LV"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
+        <w:t>13.09.2024</w:t>
+      </w:r>
+      <w:r w:rsidR="0035581F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:w w:val="95"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B373E91" w14:textId="5CFF5DCF" w:rsidR="00870F1B" w:rsidRPr="00870F1B" w:rsidRDefault="00870F1B" w:rsidP="7FD4D7C7">
+    <w:p w14:paraId="1B9DBC66" w14:textId="123FE370" w:rsidR="00AB1BDD" w:rsidRDefault="00AB1BDD" w:rsidP="7FD4D7C7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="63" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="110"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:w w:val="95"/>
+          <w:kern w:val="0"/>
           <w:lang w:eastAsia="lv-LV"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="7FD4D7C7">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:w w:val="95"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="lv-LV"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Metodiskais materiāls saskaņots ar Vi</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="07F08916" w:rsidRPr="7FD4D7C7">
+        <w:t xml:space="preserve">Papildināts </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB2862">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:w w:val="95"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="lv-LV"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>edās administrācijas</w:t>
+        <w:t>06.03.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:w w:val="95"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>2026.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41635F77" w14:textId="29AACCFB" w:rsidR="00870F1B" w:rsidRPr="00870F1B" w:rsidRDefault="07F08916" w:rsidP="7FD4D7C7">
+    <w:p w14:paraId="7B373E91" w14:textId="5CFF5DCF" w:rsidR="00870F1B" w:rsidRPr="00870F1B" w:rsidRDefault="00870F1B" w:rsidP="7FD4D7C7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="63" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="110"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:w w:val="95"/>
-          <w:kern w:val="0"/>
           <w:lang w:eastAsia="lv-LV"/>
-          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7FD4D7C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:w w:val="95"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="lv-LV"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> un reģionālās attīstības </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00870F1B" w:rsidRPr="7FD4D7C7">
+        <w:t>Metodiskais materiāls saskaņots ar Vi</w:t>
+      </w:r>
+      <w:r w:rsidR="07F08916" w:rsidRPr="7FD4D7C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:w w:val="95"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="lv-LV"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">ministriju </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B44448">
+        <w:t>edās administrācijas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41635F77" w14:textId="32923756" w:rsidR="00870F1B" w:rsidRPr="00870F1B" w:rsidRDefault="07F08916" w:rsidP="7FD4D7C7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="63" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="110"/>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:w w:val="95"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="lv-LV"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>13.09.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00870F1B" w:rsidRPr="00511C60">
+      </w:pPr>
+      <w:r w:rsidRPr="7FD4D7C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:w w:val="95"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="lv-LV"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00331CB9" w:rsidRPr="00511C60">
+        <w:t xml:space="preserve"> un reģionālās attīstības </w:t>
+      </w:r>
+      <w:r w:rsidR="00870F1B" w:rsidRPr="7FD4D7C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:w w:val="95"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="lv-LV"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>4</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00870F1B" w:rsidRPr="00511C60">
+        <w:t xml:space="preserve">ministriju </w:t>
+      </w:r>
+      <w:r w:rsidR="007E7738">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:w w:val="95"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="lv-LV"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t>31.03.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C522AA7" w14:textId="77777777" w:rsidR="00870F1B" w:rsidRPr="00870F1B" w:rsidRDefault="00870F1B" w:rsidP="00870F1B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="173B1B04" w14:textId="77777777" w:rsidR="00870F1B" w:rsidRPr="00870F1B" w:rsidRDefault="00870F1B" w:rsidP="00870F1B">
@@ -424,847 +458,928 @@
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F66E4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>SATURS</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-        <w:id w:val="1208526763"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:id w:val="677473247"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
-      <w:sdtEndPr/>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="65488FB6" w14:textId="3A5143F6" w:rsidR="00AF56D5" w:rsidRPr="00AA17F3" w:rsidRDefault="00AF56D5" w:rsidP="00AF56D5">
+        <w:p w14:paraId="688D08F8" w14:textId="61BD2D62" w:rsidR="00C23388" w:rsidRDefault="00C23388">
           <w:pPr>
             <w:pStyle w:val="TOCHeading"/>
-            <w:rPr>
-[...1 lines deleted...]
-            </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="0348E4B4" w14:textId="7A377258" w:rsidR="000438EC" w:rsidRPr="000438EC" w:rsidRDefault="000E0954">
+        <w:p w14:paraId="640DD9C6" w14:textId="6A88707F" w:rsidR="00177177" w:rsidRDefault="00C23388">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:rPr>
-              <w:rStyle w:val="Hyperlink"/>
+              <w:rFonts w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00AA17F3">
-[...2 lines deleted...]
-            </w:rPr>
+          <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidR="00AF56D5" w:rsidRPr="00AA17F3">
-[...3 lines deleted...]
-            <w:instrText>TOC \o "1-3" \z \u \h</w:instrText>
+          <w:r>
+            <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
-          <w:r w:rsidRPr="00AA17F3">
-[...2 lines deleted...]
-            </w:rPr>
+          <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_Toc177389262" w:history="1">
-            <w:r w:rsidR="000438EC" w:rsidRPr="00D371A9">
+          <w:hyperlink w:anchor="_Toc226542898" w:history="1">
+            <w:r w:rsidR="00177177" w:rsidRPr="00BA099B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Saīsinājumi</w:t>
             </w:r>
-            <w:r w:rsidR="000438EC" w:rsidRPr="000438EC">
-[...1 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+            <w:r w:rsidR="00177177">
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="000438EC" w:rsidRPr="000438EC">
-[...1 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+            <w:r w:rsidR="00177177">
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="000438EC" w:rsidRPr="000438EC">
-[...1 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+            <w:r w:rsidR="00177177">
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc177389262 \h </w:instrText>
-[...3 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226542898 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00177177">
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="000438EC" w:rsidRPr="000438EC">
-[...1 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+            <w:r w:rsidR="00177177">
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="000438EC" w:rsidRPr="000438EC">
-[...1 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+            <w:r w:rsidR="00C62048">
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="000438EC" w:rsidRPr="000438EC">
-[...1 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+            <w:r w:rsidR="00177177">
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1E7A7747" w14:textId="6A8F66B2" w:rsidR="000438EC" w:rsidRPr="000438EC" w:rsidRDefault="000438EC">
+        <w:p w14:paraId="026861BE" w14:textId="22952321" w:rsidR="00177177" w:rsidRDefault="00177177">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:rPr>
-              <w:rStyle w:val="Hyperlink"/>
+              <w:rFonts w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc177389263" w:history="1">
-            <w:r w:rsidRPr="00D371A9">
+          <w:hyperlink w:anchor="_Toc226542899" w:history="1">
+            <w:r w:rsidRPr="00BA099B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Rādītāji – 5.1.1.1. pasākuma rezultāta rādītāji:</w:t>
             </w:r>
-            <w:r w:rsidRPr="000438EC">
-[...1 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="000438EC">
-[...1 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="000438EC">
-[...1 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc177389263 \h </w:instrText>
-[...3 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226542899 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="000438EC">
-[...1 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="000438EC">
-[...1 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+            <w:r w:rsidR="00C62048">
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="000438EC">
-[...1 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5B3EA6E0" w14:textId="735BBDE2" w:rsidR="000438EC" w:rsidRPr="000438EC" w:rsidRDefault="000438EC">
+        <w:p w14:paraId="797A5D35" w14:textId="722DE246" w:rsidR="00177177" w:rsidRDefault="00177177">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:rPr>
-              <w:rStyle w:val="Hyperlink"/>
+              <w:rFonts w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc177389264" w:history="1">
-            <w:r w:rsidRPr="00D371A9">
+          <w:hyperlink w:anchor="_Toc226542900" w:history="1">
+            <w:r w:rsidRPr="00BA099B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Horizontālie principi, to rādītāji, ikgadējais enerģijas patēriņš:</w:t>
             </w:r>
-            <w:r w:rsidRPr="000438EC">
-[...1 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="000438EC">
-[...1 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="000438EC">
-[...1 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc177389264 \h </w:instrText>
-[...3 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226542900 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="000438EC">
-[...1 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="000438EC">
-[...1 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+            <w:r w:rsidR="00C62048">
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidRPr="000438EC">
-[...1 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0D94C62E" w14:textId="3AAFC169" w:rsidR="000438EC" w:rsidRPr="000438EC" w:rsidRDefault="000438EC">
-[...409 lines deleted...]
-        <w:p w14:paraId="6F8D07BC" w14:textId="43BD57DD" w:rsidR="000438EC" w:rsidRDefault="000438EC">
+        <w:p w14:paraId="6656BA62" w14:textId="10CBCE3E" w:rsidR="00177177" w:rsidRDefault="00177177">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
-              <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc177389270" w:history="1">
-            <w:r w:rsidRPr="00D371A9">
+          <w:hyperlink w:anchor="_Toc226542901" w:history="1">
+            <w:r w:rsidRPr="00BA099B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>6.</w:t>
-[...3 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorBidi"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="000438EC">
+            <w:r w:rsidRPr="00BA099B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Rādītāju pārskatu iesniegšana, rādītāju pārbaude un ievade KP VIS</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="000438EC">
+              <w:t>Vispārīgie jautāju</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA099B">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA099B">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="000438EC">
-[...1 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="000438EC">
-[...1 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc177389270 \h </w:instrText>
-[...3 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226542901 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="000438EC">
-[...1 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="000438EC">
-[...1 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+            <w:r w:rsidR="00C62048">
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>15</w:t>
-[...3 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4A147023" w14:textId="106EA96A" w:rsidR="00F66E4D" w:rsidRPr="00061A59" w:rsidRDefault="000E0954" w:rsidP="7FD4D7C7">
+        <w:p w14:paraId="28392362" w14:textId="1090A1E3" w:rsidR="00177177" w:rsidRDefault="00177177">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="870"/>
-              <w:tab w:val="right" w:leader="dot" w:pos="9615"/>
+              <w:tab w:val="left" w:pos="960"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:rPr>
-              <w:rStyle w:val="Hyperlink"/>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00AA17F3">
+          <w:hyperlink w:anchor="_Toc226542902" w:history="1">
+            <w:r w:rsidRPr="00BA099B">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorBidi"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00BA099B">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Datu uzkrāšana un datu pārbaude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226542902 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00C62048">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="330F4204" w14:textId="54EF2E7E" w:rsidR="00177177" w:rsidRDefault="00177177">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="960"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
+            </w:tabs>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:rFonts w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc226542903" w:history="1">
+            <w:r w:rsidRPr="00BA099B">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorBidi"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00BA099B">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Komersantu skaits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226542903 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00C62048">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="6B645E01" w14:textId="44F185E5" w:rsidR="00177177" w:rsidRDefault="00177177">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="960"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc226542904" w:history="1">
+            <w:r w:rsidRPr="00BA099B">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorBidi"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00BA099B">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Komersantu nefinanšu investīcijas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226542904 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00C62048">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="0477424E" w14:textId="24E12D8D" w:rsidR="00177177" w:rsidRDefault="00177177">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="960"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc226542905" w:history="1">
+            <w:r w:rsidRPr="00BA099B">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorBidi"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00BA099B">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Darba algu fonda pieaugums</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226542905 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00C62048">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="6E375A36" w14:textId="4239C5D7" w:rsidR="00177177" w:rsidRDefault="00177177">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="960"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc226542906" w:history="1">
+            <w:r w:rsidRPr="00BA099B">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorBidi"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00BA099B">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+                <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+              </w:rPr>
+              <w:t>Rādītāju pārskatu iesniegšana, rādītāju pārbaude un ievade KP VIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226542906 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00C62048">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="059DEF62" w14:textId="5C8CCC71" w:rsidR="00C23388" w:rsidRDefault="00C23388">
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="2BBE276A" w14:textId="0D1EC470" w:rsidR="00AF56D5" w:rsidRDefault="00AF56D5"/>
     <w:p w14:paraId="4FE4CB5D" w14:textId="6149B1EB" w:rsidR="00AF56D5" w:rsidRDefault="00AF56D5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0327575B" w14:textId="269465FD" w:rsidR="00870F1B" w:rsidRDefault="00870F1B" w:rsidP="00AB231B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc177389262"/>
-      <w:bookmarkStart w:id="1" w:name="_Hlk172882530"/>
+      <w:bookmarkStart w:id="0" w:name="_Hlk172882530"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc226542898"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Saīsinājumi</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="174EE6AC" w14:textId="1A376717" w:rsidR="00870F1B" w:rsidRPr="00870F1B" w:rsidRDefault="00870F1B" w:rsidP="00AB231B">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F05A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5.1.1.1.</w:t>
       </w:r>
       <w:r w:rsidR="003B72CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
@@ -1575,68 +1690,151 @@
       <w:r w:rsidRPr="00870F1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> īstenošanas noteikumi</w:t>
       </w:r>
       <w:r w:rsidRPr="0040563D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidRPr="00870F1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5777734C" w14:textId="41B43B76" w:rsidR="00870F1B" w:rsidRDefault="00870F1B" w:rsidP="00A7465C">
+    <w:p w14:paraId="0C76F787" w14:textId="4D127882" w:rsidR="00642994" w:rsidRDefault="00642994" w:rsidP="00A7465C">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regula </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642994">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nr. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00642994">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>651/2014</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002867C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-  Eiropas Komisijas 2014. gada 17. jūnija Regulas (ES) Nr. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="002867C4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>651/2014</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002867C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> , ar ko noteiktas atbalsta kategorijas atzīst par saderīgām ar iekšējo tirgu, piemērojot Līguma 107. un 108. pantu regula;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5777734C" w14:textId="71956CAC" w:rsidR="00870F1B" w:rsidRDefault="00870F1B" w:rsidP="00A7465C">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F05A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>CFLA</w:t>
       </w:r>
       <w:r w:rsidRPr="00870F1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Centrālā finanšu un līgumu aģentūra;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5632F4DC" w14:textId="1C9D0398" w:rsidR="00D63C10" w:rsidRDefault="00D63C10" w:rsidP="00A7465C">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA0AC7">
         <w:rPr>
@@ -1803,87 +2001,51 @@
         </w:rPr>
         <w:t>– Horizontālais princips</w:t>
       </w:r>
       <w:r w:rsidR="000C249F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000C249F" w:rsidRPr="000C249F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidRPr="00870F1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vienlīdzība, iekļaušana, </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> ievērošana</w:t>
+        <w:t>Vienlīdzība, iekļaušana, nediskriminācija un pamattiesību ievērošana</w:t>
       </w:r>
       <w:r w:rsidR="000C249F" w:rsidRPr="000C249F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidRPr="00870F1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C867DF3" w14:textId="28D18E46" w:rsidR="001842CF" w:rsidRPr="004571E8" w:rsidRDefault="001842CF" w:rsidP="00A7465C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -1916,641 +2078,473 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00650BD3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>lielais, vidējais vai mazais komersants bez valsts vai pašvaldību kapitāla daļas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, t.sk. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA4187">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">individuālais komersants, zemnieku un zvejnieku saimniecība, individuālais uzņēmums, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">individuālais komersants, zemnieku un zvejnieku saimniecība, individuālais uzņēmums, pašnodarbinātais, kas veic saimniecisko </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00977BBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">darbību, kā arī lauksaimniecības pakalpojumu kooperatīvā sabiedrība un mežsaimniecības pakalpojumu kooperatīvā </w:t>
+      </w:r>
       <w:r w:rsidRPr="00AA4187">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>pašnodarbinātais</w:t>
-[...23 lines deleted...]
-        </w:rPr>
         <w:t>sabiedrība, kas guvusi labumu no projekta ietvaros veiktajām investīcijām infrastruktūrā</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CB54C9E" w14:textId="77777777" w:rsidR="00977BBD" w:rsidRPr="00870F1B" w:rsidRDefault="00977BBD" w:rsidP="00977BBD">
+    <w:p w14:paraId="0D4C710F" w14:textId="7EE4F7D7" w:rsidR="00F43568" w:rsidRPr="00870F1B" w:rsidRDefault="00F43568" w:rsidP="004571E8">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Hlk172883473"/>
-      <w:r w:rsidRPr="00917680">
+      <w:r w:rsidRPr="00A214DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Uzņēmējdarbības teritorija</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidR="00D04B0B" w:rsidRPr="00F43568">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>projekta iesniedzēja noteikt</w:t>
+      </w:r>
+      <w:r w:rsidR="00D04B0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidR="00D04B0B" w:rsidRPr="00F43568">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> teritorij</w:t>
+      </w:r>
+      <w:r w:rsidR="00D04B0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE63D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE63D5" w:rsidRPr="000C5C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>esoš</w:t>
+      </w:r>
+      <w:r w:rsidR="00C0308A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="000C5C63" w:rsidRPr="000C5C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rūpniecisk</w:t>
+      </w:r>
+      <w:r w:rsidR="000C5C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidR="000C5C63" w:rsidRPr="000C5C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> teritorij</w:t>
+      </w:r>
+      <w:r w:rsidR="000C5C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00C0308A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE63D5" w:rsidRPr="000C5C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cit</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE63D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE63D5" w:rsidRPr="000C5C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> esoš</w:t>
+      </w:r>
+      <w:r w:rsidR="00C0308A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="000C5C63" w:rsidRPr="000C5C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vai </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE63D5" w:rsidRPr="000C5C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>jau</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF3752">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00C0308A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="000C5C63" w:rsidRPr="000C5C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uzņēmējdarbības attīstības </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE63D5" w:rsidRPr="000C5C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>teritorij</w:t>
+      </w:r>
+      <w:r w:rsidR="00C0308A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED5F41">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00D04B0B" w:rsidRPr="00F43568">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, kurā atrodas komersanti, kuri projektā sniedz </w:t>
+      </w:r>
+      <w:r w:rsidR="006D7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rezultāta </w:t>
+      </w:r>
+      <w:r w:rsidR="00D04B0B" w:rsidRPr="00F43568">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rādītājus</w:t>
+      </w:r>
+      <w:r w:rsidR="00554E88">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="000C5C63" w:rsidRPr="000C5C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A50A755" w14:textId="65DE3ED5" w:rsidR="00EE4E85" w:rsidRDefault="00252E7C" w:rsidP="004571E8">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>CO</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00917680">
+      </w:pPr>
+      <w:r w:rsidRPr="000A0721">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:vertAlign w:val="subscript"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> – oglekļa dioksīds;</w:t>
+        </w:rPr>
+        <w:t>VARAM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3051A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> –</w:t>
+      </w:r>
+      <w:r w:rsidR="00F258A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3051A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Viedās administrācijas un reģionālās attīstības ministrija</w:t>
+      </w:r>
+      <w:r w:rsidR="0022090A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-[...2 lines deleted...]
-        <w:spacing w:before="120" w:after="120"/>
+    <w:p w14:paraId="3FA9DE81" w14:textId="392061B1" w:rsidR="00870F1B" w:rsidRPr="002F1B92" w:rsidRDefault="00870F1B" w:rsidP="004571E8">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E5127">
+      <w:r w:rsidRPr="002F1B92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>AER</w:t>
-[...41 lines deleted...]
-        <w:t>;</w:t>
+        <w:t>VID</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F1B92">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Valsts ieņēmumu dienests;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54C4EA15" w14:textId="75672E2A" w:rsidR="00810A3F" w:rsidRPr="00870F1B" w:rsidRDefault="00810A3F" w:rsidP="004571E8">
-[...1 lines deleted...]
-        <w:spacing w:before="120" w:after="120"/>
+    <w:p w14:paraId="37C0C0A6" w14:textId="0B6EAD85" w:rsidR="009F05A4" w:rsidRPr="009F05A4" w:rsidRDefault="00870F1B" w:rsidP="008E5127">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="008E5127">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F1B92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>SEG</w:t>
-[...387 lines deleted...]
-        </w:rPr>
         <w:t>VSAOI</w:t>
       </w:r>
       <w:r w:rsidRPr="002F1B92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> – valsts sociālās apdrošināšanas obligātās iemaksas</w:t>
       </w:r>
       <w:r w:rsidR="00D9516F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4436CBF5" w14:textId="40277D18" w:rsidR="00870F1B" w:rsidRPr="006F569D" w:rsidRDefault="00A00818" w:rsidP="00D42D5D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc177389263"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc226542899"/>
       <w:r>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="00977BBD">
         <w:t>ādītāji – 5.1.1.1. pasākuma r</w:t>
       </w:r>
       <w:r w:rsidR="00870F1B">
         <w:t>ezultāta rādītāji:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="7B1E28CE" w14:textId="64D32D5A" w:rsidR="007D3068" w:rsidRPr="007D3068" w:rsidRDefault="00870F1B" w:rsidP="006F44CA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D3068">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2651,144 +2645,111 @@
     <w:p w14:paraId="189B2D0C" w14:textId="4B3BF085" w:rsidR="007D3068" w:rsidRPr="007D3068" w:rsidRDefault="00CA0AC7" w:rsidP="006F44CA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">komersantu </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00870F1B" w:rsidRPr="007D3068">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>nefinanšu</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">nefinanšu investīcijas </w:t>
+      </w:r>
       <w:r w:rsidR="00870F1B" w:rsidRPr="007D3068">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00870F1B" w:rsidRPr="007D3068">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>euro</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00870F1B" w:rsidRPr="007D3068">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">) – </w:t>
       </w:r>
       <w:r w:rsidR="009D2CF2" w:rsidRPr="007D3068">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00495102" w:rsidRPr="0040563D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="00870F1B" w:rsidRPr="007D3068">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Privātās </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> investīcijas nemateriālajos ieguldījumos un pamatlīdzekļos</w:t>
+        <w:t>Privātās nefinanšu investīcijas nemateriālajos ieguldījumos un pamatlīdzekļos</w:t>
       </w:r>
       <w:r w:rsidR="00495102" w:rsidRPr="0040563D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="00A41638">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00A41638" w:rsidRPr="00BA3D4C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>r.</w:t>
       </w:r>
@@ -2812,100 +2773,98 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B024C8D" w14:textId="7A20F3AB" w:rsidR="009F05A4" w:rsidRPr="007D3068" w:rsidRDefault="007D3068" w:rsidP="006F44CA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Hlk167805963"/>
+      <w:bookmarkStart w:id="3" w:name="_Hlk167805963"/>
       <w:r w:rsidRPr="007D3068">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>darba algu fonda pieaugum</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA7C28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="007D3068">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidR="007611EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="007611EF" w:rsidRPr="007611EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>euro</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="007611EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidRPr="007D3068">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidR="00495102" w:rsidRPr="0040563D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidRPr="007D3068">
@@ -2971,60 +2930,60 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5.1.1.b</w:t>
       </w:r>
       <w:r w:rsidR="00BA3D4C" w:rsidRPr="00BA3D4C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="0053600C" w:rsidRPr="007D3068">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6712C044" w14:textId="37CEB38A" w:rsidR="00870F1B" w:rsidRDefault="007C669B" w:rsidP="00AB231B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc177389264"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc226542900"/>
       <w:r>
         <w:t>Horizontālie principi, to rādītāji, ikgadējais enerģijas patēriņš</w:t>
       </w:r>
       <w:r w:rsidR="00870F1B">
         <w:t>:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="7D1B67FD" w14:textId="756A3AD7" w:rsidR="007C669B" w:rsidRPr="007C669B" w:rsidRDefault="00B811FC" w:rsidP="007C669B">
+    <w:p w14:paraId="7D1B67FD" w14:textId="6E7D53AA" w:rsidR="007C669B" w:rsidRPr="007C669B" w:rsidRDefault="00B811FC" w:rsidP="007C669B">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="67F133B6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>HP VINPI radītāji</w:t>
       </w:r>
       <w:r w:rsidR="00FD78FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, at</w:t>
       </w:r>
@@ -3076,240 +3035,216 @@
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidR="00F1643F" w:rsidRPr="005F2D86">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> vadlīni</w:t>
       </w:r>
       <w:r w:rsidR="00F1643F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ju</w:t>
       </w:r>
       <w:r w:rsidR="00F1643F" w:rsidRPr="005F2D86">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> horizontālā principa "Vienlīdzība, iekļaušana, </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> ievērošana" īstenošanai un uzraudzībai (2021-2027)</w:t>
+        <w:t xml:space="preserve"> horizontālā principa "Vienlīdzība, iekļaušana, nediskriminācija un pamattiesību ievērošana" īstenošanai un uzraudzībai (2021-2027)</w:t>
       </w:r>
       <w:r w:rsidR="00EB725B">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidR="003E6CCD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. pielikumam </w:t>
       </w:r>
-      <w:r w:rsidR="001B1B93">
-[...5 lines deleted...]
-        <w:t>“</w:t>
+      <w:r w:rsidR="008F0301" w:rsidRPr="005F2D86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="001B1B93" w:rsidRPr="001B1B93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Horizontālā principa „Vienlīdzība, iekļaušana, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Horizontālā principa </w:t>
+      </w:r>
+      <w:r w:rsidR="008F0301" w:rsidRPr="005F2D86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
       <w:r w:rsidR="001B1B93" w:rsidRPr="001B1B93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>nediskriminācija</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Vienlīdzība, iekļaušana, nediskriminācija un pamattiesību ievērošana</w:t>
+      </w:r>
+      <w:r w:rsidR="008F0301" w:rsidRPr="005F2D86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
       <w:r w:rsidR="001B1B93" w:rsidRPr="001B1B93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> un </w:t>
-[...25 lines deleted...]
-        <w:t>”</w:t>
+        <w:t xml:space="preserve"> rādītāji</w:t>
+      </w:r>
+      <w:r w:rsidR="008F0301" w:rsidRPr="005F2D86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>"</w:t>
       </w:r>
       <w:r w:rsidRPr="67F133B6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5566E836" w14:textId="569A6B83" w:rsidR="00870F1B" w:rsidRPr="007D3068" w:rsidRDefault="00870F1B" w:rsidP="00977BBD">
+    <w:p w14:paraId="5566E836" w14:textId="67D71954" w:rsidR="00870F1B" w:rsidRPr="007D3068" w:rsidRDefault="00870F1B" w:rsidP="00977BBD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D3068">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>vides un informācijas pieejamība</w:t>
       </w:r>
       <w:r w:rsidRPr="007D3068">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidR="00553156" w:rsidRPr="0040563D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidRPr="007D3068">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Objektu skaits, kuros ar E</w:t>
+        <w:t>Objektu skaits, kuros E</w:t>
       </w:r>
       <w:r w:rsidR="002A5CBA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>RAF</w:t>
       </w:r>
       <w:r w:rsidRPr="007D3068">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ieguldījumiem ir nodrošināta vides un informācijas pieejamība</w:t>
+        <w:t xml:space="preserve"> ieguldījum</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE5FDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>u rezultātā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D3068">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ir nodrošināta vides un informācijas pieejamība</w:t>
       </w:r>
       <w:r w:rsidR="00553156" w:rsidRPr="0040563D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="00351880">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (VINPI</w:t>
       </w:r>
       <w:r w:rsidR="00A369CE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
@@ -3380,87 +3315,51 @@
         </w:rPr>
         <w:t>Konsultatīva rakstura pasākumi par būvētās vides</w:t>
       </w:r>
       <w:r w:rsidR="00A12787">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00A12787" w:rsidRPr="00A12787">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>IT risinājumu, IT tehnoloģiju</w:t>
       </w:r>
       <w:r w:rsidR="00AA5313" w:rsidRPr="007D3068">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> ekspertu konsultācijas būvprojekta izstrādes un pabeigšanas posmā)</w:t>
+        <w:t xml:space="preserve"> piekļūstamību personām ar dažādiem funkcionāliem traucējumiem (piemēram, vides piekļūstamības ekspertu konsultācijas būvprojekta izstrādes un pabeigšanas posmā)</w:t>
       </w:r>
       <w:r w:rsidR="00553156" w:rsidRPr="0040563D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="00F77DBD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (VINPI_18)</w:t>
       </w:r>
       <w:r w:rsidR="0021058A" w:rsidRPr="007D3068">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
@@ -3565,129 +3464,292 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C07B2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>divus HP VINPI rādītājus</w:t>
       </w:r>
       <w:r w:rsidRPr="005F2D86">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="178AB82D" w14:textId="17EE204F" w:rsidR="005F2D86" w:rsidRPr="005F2D86" w:rsidRDefault="005F2D86" w:rsidP="005F2D86">
+    <w:p w14:paraId="61728547" w14:textId="66DE8FFC" w:rsidR="006C3B8C" w:rsidRDefault="005F2D86" w:rsidP="005F2D86">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F2D86">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Atklāta projektu iesniegumu atlases kārtu (2. un 3.kārta) projektu ietvaros minimālā prasība ir nodrošināt </w:t>
+        <w:t>Atklāta</w:t>
+      </w:r>
+      <w:r w:rsidR="00E64B91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F2D86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> projektu iesniegumu atlases projektu ietvaros minimālā prasība ir nodrošināt </w:t>
       </w:r>
       <w:r w:rsidRPr="008A5511">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>vismaz trīs HP VINPI vispārīgās darbības</w:t>
+        <w:t xml:space="preserve">vismaz trīs </w:t>
+      </w:r>
+      <w:r w:rsidR="00531B28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00A75CAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00F85927">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.kā</w:t>
+      </w:r>
+      <w:r w:rsidR="00E93134">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00F85927">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ta) vai divas (</w:t>
+      </w:r>
+      <w:r w:rsidR="00A75CAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00F85927">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.kārta) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A5511">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>HP VINPI vispārīgās darbības</w:t>
       </w:r>
       <w:r w:rsidRPr="005F2D86">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, kas aptver tādas jomas, kā projekta vadības un īstenošanas personālu, komunikācijas un vizuālās identitātes pasākumus un publiskos iepirkumus, </w:t>
       </w:r>
       <w:r w:rsidRPr="008A5511">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">vismaz vienu specifisko HP VINPI darbību </w:t>
       </w:r>
       <w:r w:rsidRPr="003B7F12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">un </w:t>
       </w:r>
       <w:r w:rsidRPr="00C07B2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>vienu HP VINPI rādītāju</w:t>
       </w:r>
       <w:r w:rsidRPr="005F2D86">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FC856DC" w14:textId="0CEFE882" w:rsidR="005F2D86" w:rsidRPr="005F2D86" w:rsidRDefault="005F2D86" w:rsidP="005F2D86">
+    <w:p w14:paraId="178AB82D" w14:textId="5BEB5E8A" w:rsidR="005F2D86" w:rsidRPr="005F2D86" w:rsidRDefault="006C3B8C" w:rsidP="005F2D86">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Atklāta</w:t>
+      </w:r>
+      <w:r w:rsidR="00B278B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> projektu iesniegumu </w:t>
+      </w:r>
+      <w:r w:rsidR="002E1349">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00C23358" w:rsidRPr="00C23358">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="002E1349">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">atlases </w:t>
+      </w:r>
+      <w:r w:rsidR="00C23358" w:rsidRPr="00C23358">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kārtas projektu, kuriem nav ietekmes uz HP VINPI (piemēram, ja projektā plānota tikai ceļa posma izbūve bez ietvēm, pieturvietām gājēju pārējām u. tml.)</w:t>
+      </w:r>
+      <w:r w:rsidR="00154DB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00C23358" w:rsidRPr="00C23358">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> minimālā prasība ir nodrošināt vismaz vienu HP VINPI vispārīgo darbību.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FC856DC" w14:textId="1AA9100F" w:rsidR="005F2D86" w:rsidRPr="005F2D86" w:rsidRDefault="005F2D86" w:rsidP="005F2D86">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="005F2D86">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Labklājības ministrija</w:t>
       </w:r>
       <w:r w:rsidR="00FA27BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="005F2D86">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> sadarbībā ar Tieslietu ministriju sagatavo</w:t>
       </w:r>
       <w:r w:rsidR="00FA27BA">
@@ -3698,96 +3760,67 @@
         </w:rPr>
         <w:t>tajās</w:t>
       </w:r>
       <w:r w:rsidRPr="005F2D86">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> vadlīnij</w:t>
       </w:r>
       <w:r w:rsidR="00FA27BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
       <w:r w:rsidRPr="005F2D86">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">s horizontālā principa "Vienlīdzība, iekļaušana, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>s horizontālā principa "Vienlīdzība, iekļaušana, nediskriminācija un pamattiesību ievērošana" īstenošanai un uzraudzībai (2021-2027)</w:t>
+      </w:r>
+      <w:r w:rsidR="004B070E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="005F2D86">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>nediskriminācija</w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve">koncentrēta informācija par to, kā pārliecināties, vai horizontālais princips un </w:t>
+        <w:t xml:space="preserve">ir sniegti vispārīgo un specifisko horizontālā principa darbību piemēri, kā arī horizontālā principa koordinācijas un uzraudzības sistēmas apraksts. Savukārt vadlīniju pielikumos ir sniegta koncentrēta informācija par to, kā pārliecināties, vai horizontālais princips un </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005F2D86">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pamattiesības</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005F2D86">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> tiek ņemtas vērā un tiek ievērotas visos ES fondu ieviešanas  posmos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="474F5483" w14:textId="77777777" w:rsidR="00E532D8" w:rsidRPr="002657D9" w:rsidRDefault="00E532D8" w:rsidP="002657D9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="714"/>
@@ -3937,157 +3970,449 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D337F09" w14:textId="3E81AE3A" w:rsidR="0061581A" w:rsidRPr="0061581A" w:rsidRDefault="0061581A" w:rsidP="008E5127">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0061581A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>klimatdrošināšana</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">klimatdrošināšana - </w:t>
+      </w:r>
       <w:r w:rsidRPr="0061581A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> risinājumi projektā paredzētajā uzņēmējdarbības teritorijā, tai skaitā, notekas, ūdenscaurlaidīgi teritoriju, ietvju segumi, u.c.</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>projektā jānodrošina atbilstība pielāgošanās klimata pārmaiņām aspektiem, piemēram, telpu dzesēšanas un ventilācijas risinājumi, kas nodrošina tādu iekštelpu gaisa apmaiņu un ventilāciju, kas mazina kaitējumu veselībai un novērš ekstremālu gaisa temperatūru maiņu ietekmi uz cilvēku, atbilstoši lietus notekūdeņu sistēmu risinājumi intensīvu nokrišņu gadījumiem vai, kur iespējams, dabā balstīti pretplūdu risinājumi projektā paredzētajā uzņēmējdarbības teritorijā, tai skaitā, notekas, ūdenscaurlaidīgi teritoriju, ietvju segumi, u.c.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B443D32" w14:textId="41A39262" w:rsidR="0061581A" w:rsidRPr="0061581A" w:rsidRDefault="0061581A" w:rsidP="008E5127">
+    <w:p w14:paraId="3B443D32" w14:textId="3E1AFF94" w:rsidR="0061581A" w:rsidRPr="0061581A" w:rsidRDefault="0061581A" w:rsidP="008E5127">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">energoefektivitāte pirmajā vietā - </w:t>
+        <w:t>energoefektivitāte pirmajā vietā</w:t>
+      </w:r>
+      <w:r w:rsidR="000E26DF">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006C2EB9" w:rsidRPr="00037F18">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ja attiecināms) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="003562CC" w:rsidRPr="00161B51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">attiecas uz projektu, ja projektā ir paredzēts īstenot aktivitātes, kas veicina horizontālā principa </w:t>
+      </w:r>
+      <w:r w:rsidR="005E501A" w:rsidRPr="005F2D86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="003562CC" w:rsidRPr="00161B51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Energoefektivitāte pirmajā vietā</w:t>
+      </w:r>
+      <w:r w:rsidR="005E501A" w:rsidRPr="005F2D86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="003562CC" w:rsidRPr="00161B51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> īstenošanu</w:t>
+      </w:r>
+      <w:r w:rsidR="003562CC" w:rsidRPr="00C73B80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003562CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">un kādai no </w:t>
+      </w:r>
+      <w:r w:rsidR="003562CC" w:rsidRPr="004A1954">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>projekta darbīb</w:t>
+      </w:r>
+      <w:r w:rsidR="003562CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ām</w:t>
+      </w:r>
+      <w:r w:rsidR="003562CC" w:rsidRPr="004A1954">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ir piesaistīta atbilstoša KP VIS </w:t>
+      </w:r>
+      <w:r w:rsidR="003562CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>horizontālā principa</w:t>
+      </w:r>
+      <w:r w:rsidR="003562CC" w:rsidRPr="004A1954">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> darbība, piemēram, </w:t>
+      </w:r>
+      <w:r w:rsidR="003562CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>horizontālā principa</w:t>
+      </w:r>
+      <w:r w:rsidR="003562CC" w:rsidRPr="004A1954">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B960C4" w:rsidRPr="005F2D86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="003562CC" w:rsidRPr="004A1954">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Energoefektivitāte pirmajā vietā</w:t>
+      </w:r>
+      <w:r w:rsidR="00B960C4" w:rsidRPr="005F2D86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="003562CC" w:rsidRPr="004A1954">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> darbība </w:t>
+      </w:r>
+      <w:r w:rsidR="00B960C4" w:rsidRPr="005F2D86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="003562CC" w:rsidRPr="004A1954">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Enerģijas ietaupījums</w:t>
+      </w:r>
+      <w:r w:rsidR="00B960C4" w:rsidRPr="005F2D86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="003562CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="006E0B2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Horizontālais princips 5.1.1.1. pasākuma ietvaros ietver</w:t>
       </w:r>
       <w:r w:rsidRPr="0061581A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>projektā paredzēts īstenot aktivitātes, kas nodrošina klimata pārmaiņu mazināšanu, tas ir, SEG emisiju samazināšanu vai CO</w:t>
-[...8 lines deleted...]
-        <w:t>2</w:t>
+        <w:t xml:space="preserve"> aktivitātes, kas nodrošina klimata pārmaiņu mazināšanu, tas ir, </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB06AC" w:rsidRPr="0072400B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>darbība</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB06AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB06AC" w:rsidRPr="0072400B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, kas paredz enerģijas ietaupījumu vai paredz pāreju uz </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00BB06AC" w:rsidRPr="0072400B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>atjaunīgajiem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BB06AC" w:rsidRPr="0072400B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (atjaunojamiem) energoresursiem, u.c. darbības, ja to rezultātā tiek veicināta energoefektivitāte</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB06AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Piemēram, projektam var būt ietekme uz horizontālo principu, </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB06AC" w:rsidRPr="0031692D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ja tiek paredzēta esošas ēkas pārbūve vai atjaunošana, vai ieguldījumi nodrošina piekļuvi vai attīstību tādai uzņēmējdarbības teritorijai, kurā patērē </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00BB06AC" w:rsidRPr="0031692D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>atjaunīgos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BB06AC" w:rsidRPr="0031692D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (atjaunojamos) energoresursus vai komersants veic savus ieguldījumus viedākās, energoefektīvākās un </w:t>
+      </w:r>
+      <w:r w:rsidR="005D6CCC" w:rsidRPr="005F2D86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB06AC" w:rsidRPr="0031692D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>zaļākās tehnoloģijās</w:t>
+      </w:r>
+      <w:r w:rsidR="005D6CCC" w:rsidRPr="005F2D86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB06AC" w:rsidRPr="0031692D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, u.c.</w:t>
       </w:r>
       <w:r w:rsidRPr="0061581A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> piesaisti, kā arī vai projekts atbilst horizontālā principa noteiktajām prasībām. Piemēram, lai mazinātu SEG – ēkas (būves) pieslēgšana efektīvai centralizētajai siltumapgādes sistēmai,  AER tehnoloģiju ieviešana, teritorijas apzaļumošana, "zaļie jumti", "zaļās sienas", citi "zaļie risinājumi";</w:t>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58FC2CD7" w14:textId="73B9C748" w:rsidR="0061581A" w:rsidRPr="0061581A" w:rsidRDefault="0061581A" w:rsidP="008E5127">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0061581A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -4200,519 +4525,721 @@
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="572BC699" w14:textId="4289D6F9" w:rsidR="0061581A" w:rsidRPr="0061581A" w:rsidRDefault="0061581A" w:rsidP="008E5127">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0061581A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">būvdarbu veicējam ir pienākums noslēgt līgumu ar tādu atkritumu </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>būvdarbu veicējam ir pienākums noslēgt līgumu ar tādu atkritumu apsaimniekotāju, kas pašvaldības uzdevumā organizē atkritumu savākšanu konkrētajā pašvaldībā un nodrošina M</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD5AF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>inistru kabineta 26.</w:t>
+      </w:r>
+      <w:r w:rsidR="002424CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>10.2021.</w:t>
+      </w:r>
       <w:r w:rsidRPr="0061581A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>apsaimniekotāju</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> noteikumu Nr.</w:t>
+      </w:r>
+      <w:r w:rsidR="002424CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
       <w:r w:rsidRPr="0061581A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, kas pašvaldības uzdevumā organizē atkritumu savākšanu konkrētajā pašvaldībā un nodrošina M</w:t>
-[...7 lines deleted...]
-        <w:t>inistru kabineta 26.</w:t>
+        <w:t>712 "Atkritumu dalītas savākšanas, sagatavošanas atkārtotai izmantošanai, pārstrādei un materiālu reģenerācijas noteikumi"  6.</w:t>
       </w:r>
       <w:r w:rsidR="002424CA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>10.2021.</w:t>
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="0061581A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> noteikumu Nr.</w:t>
-[...49 lines deleted...]
-        <w:t xml:space="preserve"> aizpildīšanai) ne mazāk kā 70 % apmērā (pēc svara) no kopējā kalendāra gadā radītā būvniecības un būvju nojaukšanas atkritumu daudzuma;</w:t>
+        <w:t>punktā minētās prasības ievērošanu,  kas paredz, ka būvniecības atkritumus, kuri nav bīstami atbilstoši normatīvajiem aktiem par atkritumu klasifikatoru un īpašībām, kas padara atkritumus bīstamus, katru gadu sagatavo atkārtotai izmantošanai vai pārstrādā, vai arī veic minētajos atkritumos esošo materiālu reģenerāciju (tai skaitā izmanto izrakto tilpju aizpildīšanai) ne mazāk kā 70 % apmērā (pēc svara) no kopējā kalendāra gadā radītā būvniecības un būvju nojaukšanas atkritumu daudzuma;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43833E49" w14:textId="7226A478" w:rsidR="0061581A" w:rsidRPr="0061581A" w:rsidRDefault="0061581A" w:rsidP="008E5127">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0061581A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>ir izvērtētas iespējas, veicot iepirkuma procedūru, piemērot zaļā publiskā iepirkuma principu "aprites cikla skatījums". Piemēram, projektēšanas ietvaros izvērtēt iespēju izmantot</w:t>
       </w:r>
       <w:r w:rsidR="00391337">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0061581A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nebīstamos būvgružus un ēku nojaukšanas atkritumus, kas būvlaukumā radušies būvniecības laikā, aizbēršanas darbībām, kurās atkritumus izmanto citu materiālu aizstāšanai;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CF94F9D" w14:textId="52B4845A" w:rsidR="0061581A" w:rsidRPr="0061581A" w:rsidRDefault="0061581A" w:rsidP="008E5127">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0061581A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">nesniegt atbalstu izmaksām, kas saistītas ar fosilo kurināmo (ieskaitot pakārtoto izmantošanu), izņemot izmaksas sabiedrisko pakalpojumu </w:t>
-[...53 lines deleted...]
-        <w:t xml:space="preserve"> sistēma, kuras darbībā izmanto vismaz 50 % atjaunojamās enerģijas, 50 % siltuma pārpalikuma, 75 % koģenerācijas režīmā saražota siltuma vai šādu enerģijas un siltuma veidu kombināciju 50 % apmērā;</w:t>
+        <w:t>nesniegt atbalstu izmaksām, kas saistītas ar fosilo kurināmo (ieskaitot pakārtoto izmantošanu), izņemot izmaksas sabiedrisko pakalpojumu pieslēgumu nodrošināšanai saskaņā ar pieļaujamo regulējumu, kas paredz, ka izmaksas siltumapgādei ir atbalstāmas, ja centralizētā siltumapgādes sistēma atbilst efektīvai centralizētajai siltumapgādes sistēmai. Atbilstoši Eiropas Parlamenta un Padomes Direktīvas 2012/27/ES par energoefektivitāti, ar ko groza Direktīvas 2009/125/EK un 2010/30/ES un atceļ Direktīvas 2004/8/EK un 2006/32/EK 2. panta 41. punktam "efektīva centralizētā siltumapgāde un aukstumapgāde" ir centralizētās siltumapgādes vai aukstumapgādes sistēma, kuras darbībā izmanto vismaz 50 % atjaunojamās enerģijas, 50 % siltuma pārpalikuma, 75 % koģenerācijas režīmā saražota siltuma vai šādu enerģijas un siltuma veidu kombināciju 50 % apmērā;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BAEA182" w14:textId="5B45A80C" w:rsidR="00A82E0E" w:rsidRPr="007535AE" w:rsidRDefault="0061581A" w:rsidP="007535AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cstheme="majorBidi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0061581A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nesniegt atbalstu projektu īstenošanai īpaši aizsargājamajās dabas teritorijās, kur nepieciešams nodrošināt ES nozīmes dzīvotņu un sugu aizsardzību, nodrošinot biotopiem un sugām labvēlīgu stāvokli.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D212822" w14:textId="74373F22" w:rsidR="00746323" w:rsidRDefault="00746323" w:rsidP="007535AE">
+    <w:p w14:paraId="1D212822" w14:textId="651E80BB" w:rsidR="00746323" w:rsidRDefault="00746323" w:rsidP="007535AE">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7FD4D7C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Enerģijas patēriņš</w:t>
       </w:r>
       <w:r w:rsidRPr="7FD4D7C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="7FD4D7C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004A146C" w:rsidRPr="7FD4D7C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="7FD4D7C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Wh</w:t>
-[...10 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>Wh)</w:t>
       </w:r>
       <w:r w:rsidRPr="7FD4D7C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidRPr="7FD4D7C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ja projektā kā attiecināmās izmaksas plānotas MK noteikumu  Nr.</w:t>
+        <w:t>ja projektā kā attiecināmās izmaksas plānotas MK noteikumu Nr.</w:t>
       </w:r>
       <w:r w:rsidR="003D13FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="7FD4D7C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">55 36.1.4. un 36.3.2. apakšpunktā minētās esošās apgaismojuma sistēmas renovācijas izmaksas un 36.4.1. apakšpunktā minētās ēku pārbūves vai atjaunošanas izmaksas, </w:t>
       </w:r>
       <w:r w:rsidR="00310B78" w:rsidRPr="7FD4D7C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>FS</w:t>
       </w:r>
       <w:r w:rsidRPr="7FD4D7C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> informē CFLA par ikgadējo enerģijas patēriņu trīs gadus pēc projekta īstenošanas, </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002900B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">otrajā kalendāra gadā līdz 1.jūnijam </w:t>
+      </w:r>
+      <w:r w:rsidR="00283336">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pēc projekta īstenošanas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7FD4D7C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>informē CFLA par enerģijas patēriņu</w:t>
+      </w:r>
+      <w:r w:rsidR="00187681">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (megavatstundas)pirmajā kalendāra gadā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7FD4D7C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pēc projekta īstenošanas, </w:t>
       </w:r>
       <w:r w:rsidRPr="00850222">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>iesniedzot projekta pārskatu par enerģijas patēriņu pirms un pēc projekta īstenošanas</w:t>
       </w:r>
+      <w:r w:rsidR="0088399C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
       <w:r w:rsidRPr="7FD4D7C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, ik gadu līdz kalendāra gada 1.</w:t>
-[...17 lines deleted...]
-      <w:r w:rsidR="00A910D0" w:rsidRPr="7FD4D7C7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000C44A2" w:rsidRPr="00CC44E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Projekta ietvaros pārskatu par enerģijas pat</w:t>
+      </w:r>
+      <w:r w:rsidR="000C44A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ē</w:t>
+      </w:r>
+      <w:r w:rsidR="000C44A2" w:rsidRPr="00CC44E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>riņu iesniedz vienu reizi.</w:t>
+      </w:r>
+      <w:r w:rsidR="000C44A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000C44A2" w:rsidRPr="00953877">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Piemēram, ja projekts tiek pabeigts 2025.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B27A9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000C44A2" w:rsidRPr="00953877">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gadā, tad FS 2027. gadā CFLA sniedz informāciju par 2026.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B27A9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000C44A2" w:rsidRPr="00953877">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gada enerģijas patēriņu projekta ietvaros attīstītajā infrastruktūrā</w:t>
+      </w:r>
+      <w:r w:rsidR="000C44A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="562C26C1" w:rsidRPr="1DA65CCD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pārskatu sagatavo</w:t>
       </w:r>
-      <w:r w:rsidR="003B529C" w:rsidRPr="7FD4D7C7">
+      <w:r w:rsidR="1D5D9A7C" w:rsidRPr="1DA65CCD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> atbilstoši CFLA tīmekļa vietnē </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidR="008A5511" w:rsidRPr="002966A0">
+      <w:hyperlink r:id="rId13">
+        <w:r w:rsidR="3AB36416" w:rsidRPr="1DA65CCD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://www.cfla.gov.lv/lv/energijas-ietaupijuma-zinosanas-parskats</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="008A5511">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003B529C" w:rsidRPr="7FD4D7C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">publicētajām Pārskata par enerģijas patēriņu veidnēm </w:t>
+        <w:t>publicētaj</w:t>
+      </w:r>
+      <w:r w:rsidR="0087026F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ai</w:t>
+      </w:r>
+      <w:r w:rsidR="003B529C" w:rsidRPr="7FD4D7C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pārskata par enerģijas patēriņu veid</w:t>
+      </w:r>
+      <w:r w:rsidR="001573CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lapai</w:t>
       </w:r>
       <w:r w:rsidR="00A910D0" w:rsidRPr="7FD4D7C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">par pilnu kalendāro gadu, sākot ar nākamo gadu pēc noslēguma maksājuma veikšanas FS. </w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38A78CB9" w14:textId="0AFCD16F" w:rsidR="000671E8" w:rsidRDefault="000671E8" w:rsidP="007535AE">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B72FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Akumulētā enerģija</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidR="00127CAC" w:rsidRPr="00127CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ja projektā kā attiecināmās izmaksas plānotas MK noteikumu Nr.5</w:t>
+      </w:r>
+      <w:r w:rsidR="00544747">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00127CAC" w:rsidRPr="00127CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3</w:t>
+      </w:r>
+      <w:r w:rsidR="00544747">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00127CAC" w:rsidRPr="00127CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.1.8., 3</w:t>
+      </w:r>
+      <w:r w:rsidR="00544747">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00127CAC" w:rsidRPr="00127CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.3.5. un 3</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA1A03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00127CAC" w:rsidRPr="00127CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.4.3. apakšpunktā minētās atjaunojamās enerģijas ražošanas un uzkrāšanas izmaksas</w:t>
+      </w:r>
+      <w:r w:rsidR="008D6DFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (atbilstoši </w:t>
+      </w:r>
+      <w:r w:rsidR="008D6DFE" w:rsidRPr="000729A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">regulas Nr. 651/2014  </w:t>
+      </w:r>
+      <w:r w:rsidR="008D6DFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>41</w:t>
+      </w:r>
+      <w:r w:rsidR="008D6DFE" w:rsidRPr="000729A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. panta</w:t>
+      </w:r>
+      <w:r w:rsidR="008D6DFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atbalstam)</w:t>
+      </w:r>
+      <w:r w:rsidR="00127CAC" w:rsidRPr="00127CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, kas nepieciešamas infrastruktūrai, kuru projekta ietvaros plāno attīstīt, piemērojot regulas Nr. 651/2014 56.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF260A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00127CAC" w:rsidRPr="00127CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>panta nosacījumus, FS pēc Projekta pabeigšanas piecus gadus ik gadu līdz kalendāra gada 1. jūnijam sniedz CFLA datus par iepriekšējā gada griezumā akumulēto enerģiju (akumulēšanas komponents katru gadu akumulē vismaz 75 procentus enerģijas no tieši pieslēgtas atjaunojamās enerģijas ražošanas iekārtas), atbilstoši CFLA tīmekļa vietnē www.cfla.gov.lv publicētajai pārskata formai.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="092A5F3A" w14:textId="320B1015" w:rsidR="00870F1B" w:rsidRPr="00A4226E" w:rsidRDefault="00E07507" w:rsidP="00C7597D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc177389265"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc226542901"/>
       <w:r>
         <w:t>Vispārīgi</w:t>
       </w:r>
       <w:r w:rsidR="006D62C0">
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> jautājumi</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="65118A56" w14:textId="77777777" w:rsidR="002A5AB0" w:rsidRDefault="002A5AB0" w:rsidP="007535AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="851" w:hanging="491"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Rādītāju vērtības ir attiecināmas, ja:</w:t>
@@ -4894,241 +5421,339 @@
       <w:r w:rsidRPr="00851D39">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> projekta īstenošanas vietā</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE2554">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(Rādītājos nevar ieskaitīt tādas vērtības, ko rada pašvaldības kapitālsabiedrība, kas veic pašvaldības deleģētos pārvaldes uzdevumu, publiski privātā kapitālsabiedrība, kurā kapitāla daļas vai balsstiesīgās akcijas pieder vismaz vienai pašvaldībai un kura veic pašvaldības deleģētos pārvaldes uzdevumus);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09CC8A50" w14:textId="75966548" w:rsidR="002A5AB0" w:rsidRDefault="002A5AB0" w:rsidP="00F060C4">
+    <w:p w14:paraId="09CC8A50" w14:textId="6B348B59" w:rsidR="002A5AB0" w:rsidRDefault="002A5AB0" w:rsidP="00F060C4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1560"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">tās </w:t>
       </w:r>
       <w:r w:rsidRPr="0019514A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ir radušās divu kalendāra gadu laikā pirms projekta iesnieguma iesniegšanas un ne vēlāk kā trešajā kalendāra gadā pēc projekta noslēguma maksājuma veikšanas, nepārsniedzot </w:t>
       </w:r>
       <w:r w:rsidR="00FD35CB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>31.12.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>2029;</w:t>
+        <w:t>2029</w:t>
+      </w:r>
+      <w:r w:rsidR="003E6943">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E2AB716" w14:textId="10304573" w:rsidR="00B1714A" w:rsidRDefault="00E2042D" w:rsidP="00F060C4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1560"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">darba algu fonda pieaugums un </w:t>
       </w:r>
       <w:r w:rsidR="002A5AB0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">komersanta </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">komersanta nefinanšu investīcijas </w:t>
+      </w:r>
+      <w:r w:rsidR="002A5AB0" w:rsidRPr="008625C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ir radušās projekta iesniedzēja noteiktajā uzņēmējdarbības teritorijā vai ārpus projekta iesniedzēja noteiktās uzņēmējdarbības teritorijas līdz 1500 metriem, ja </w:t>
+      </w:r>
+      <w:r w:rsidR="002A5AB0" w:rsidRPr="00041423">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ir pamatojums ārpus uzņēmējdarbības teritorijas radīto rādītāju sasaistei ar saimniecisko darbību,</w:t>
+      </w:r>
+      <w:r w:rsidR="002A5AB0" w:rsidRPr="008625C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ko </w:t>
+      </w:r>
       <w:r w:rsidR="002A5AB0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>nefinanšu</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> investīcijas </w:t>
+        <w:t>komersants</w:t>
       </w:r>
       <w:r w:rsidR="002A5AB0" w:rsidRPr="008625C6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ir radušās projekta iesniedzēja noteiktajā uzņēmējdarbības teritorijā vai ārpus projekta iesniedzēja noteiktās uzņēmējdarbības teritorijas līdz 1500 metriem, ja </w:t>
-[...7 lines deleted...]
-        <w:t>ir pamatojums ārpus uzņēmējdarbības teritorijas radīto rādītāju sasaistei ar saimniecisko darbību,</w:t>
+        <w:t xml:space="preserve"> veic uzņēmējdarbības teritorijā</w:t>
+      </w:r>
+      <w:r w:rsidR="00B1714A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
       <w:r w:rsidR="002A5AB0" w:rsidRPr="008625C6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ko </w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F70E765" w14:textId="747DDBCC" w:rsidR="002657D9" w:rsidRPr="00CB1B8B" w:rsidRDefault="00EE491A" w:rsidP="00F060C4">
+    <w:p w14:paraId="54EF8C01" w14:textId="6F27E6DB" w:rsidR="00FD7EDD" w:rsidRDefault="003A3075" w:rsidP="00F060C4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1560"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tās </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB4D06">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ir radījusi aizsardzības industrijas kapitālsabiedrība, kurā Aizsardzības ministrija ir visu kapitāla daļu turētāja</w:t>
+      </w:r>
+      <w:r w:rsidR="00C9596F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, vai kapitālsabiedrība, kurā minētā aizsardzības industrijas kapitālsabiedrība ieguvusi līdzdalību vai izšķirošu ietekmi (ja attiecināms)</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE48C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F70E765" w14:textId="1CD1D7F8" w:rsidR="002657D9" w:rsidRPr="00CB1B8B" w:rsidRDefault="00EE491A" w:rsidP="00F060C4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1560"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00941CB1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>projekt</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">a izmaksas ir sekmējušas projektā plānoto rādītāju sasniegšanu, t.i. pastāv cēloņsakarība starp projekta izmaksām un sasniegtajiem rādītājiem. </w:t>
+        <w:t>a izmaksas</w:t>
+      </w:r>
+      <w:r w:rsidR="00956F2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (darbības)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ir sekmējušas projektā plānoto rādītāju sasniegšanu, t.i. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000644E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>pastāv cēloņsakarība starp projekta izmaksām</w:t>
+      </w:r>
+      <w:r w:rsidR="00956F2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (darbībām)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000644E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un sasniegtajiem rādītājiem.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002A5AB0" w:rsidRPr="00CB1B8B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Sīkāk par rādītāju attiecināšanu skat. šī metodiskā materiāla </w:t>
       </w:r>
       <w:r w:rsidR="00C02EA9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="002A5AB0" w:rsidRPr="00CB1B8B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
@@ -5142,145 +5767,162 @@
       </w:r>
       <w:r w:rsidR="002A5AB0" w:rsidRPr="00EB182E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sadaļā).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14C8EC10" w14:textId="5C63F7CA" w:rsidR="00085E19" w:rsidRPr="002B6BAB" w:rsidRDefault="00E30715" w:rsidP="002B6BAB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Hlk172889130"/>
+      <w:bookmarkStart w:id="6" w:name="_Hlk172889130"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00085E19" w:rsidRPr="002B6BAB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Shematisks piemērs</w:t>
       </w:r>
       <w:r w:rsidR="00C029B5" w:rsidRPr="002B6BAB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> rādītājiem, kas rodas ārpus uzņēmējdarbības teritorijas 1500 m attālumā</w:t>
       </w:r>
       <w:r w:rsidR="0016441A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00085E19" w:rsidRPr="002B6BAB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A5EF06C" w14:textId="101997FF" w:rsidR="00085E19" w:rsidRDefault="007D6DC3" w:rsidP="00085E19">
+    <w:p w14:paraId="2A5EF06C" w14:textId="47FBCFBC" w:rsidR="00085E19" w:rsidRPr="00963C1E" w:rsidRDefault="007D6DC3" w:rsidP="00963C1E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1077"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="40E8CD48" wp14:editId="3E180D1C">
-            <wp:extent cx="4257446" cy="3481705"/>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="40E8CD48" wp14:editId="063F5DBD">
+            <wp:simplePos x="1403350" y="2286000"/>
+            <wp:positionH relativeFrom="column">
+              <wp:align>left</wp:align>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:align>top</wp:align>
+            </wp:positionV>
+            <wp:extent cx="4257040" cy="3481705"/>
             <wp:effectExtent l="0" t="0" r="0" b="4445"/>
+            <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="348568964" name="Picture 2" descr="A diagram of a circle with lines and numbers&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="432175280" name="Picture 1" descr="A diagram of a circle with lines and numbers&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12"/>
+                    <a:blip r:embed="rId14">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4272812" cy="3494272"/>
+                      <a:ext cx="4257040" cy="3481705"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:inline>
+          </wp:anchor>
         </w:drawing>
+      </w:r>
+      <w:r w:rsidR="00DD097A" w:rsidRPr="00963C1E">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:br w:type="textWrapping" w:clear="all"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3898BB77" w14:textId="074A7366" w:rsidR="00126093" w:rsidRPr="004C3005" w:rsidRDefault="00126093" w:rsidP="00126093">
       <w:pPr>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C3005">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Attēlā izmantotie apzīmējuma "</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -5442,51 +6084,50 @@
       <w:tr w:rsidR="00F1504B" w14:paraId="79989398" w14:textId="77777777" w:rsidTr="00377D9E">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="929"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="04267B84" w14:textId="77777777" w:rsidR="00F1504B" w:rsidRPr="001E2025" w:rsidRDefault="00F1504B" w:rsidP="00377D9E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2025">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Projekta iesnieguma iesniegšanas periods</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1228" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="535D2C14" w14:textId="77777777" w:rsidR="00F1504B" w:rsidRPr="001E2025" w:rsidRDefault="00F1504B" w:rsidP="00377D9E">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2025">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -6021,51 +6662,74 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4AC9BD3F" w14:textId="77777777" w:rsidR="00F1504B" w:rsidRPr="000B291E" w:rsidRDefault="00F1504B" w:rsidP="00F1504B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:ind w:right="-143"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B291E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nākotnē sasniedzamo rādītāju periods – 3 kalendāra gadi pēc projekta noslēguma maksājuma veikšanas, bet ne vēlāk kā līdz 31.12.2029.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="386DF3A7" w14:textId="77777777" w:rsidR="00F1504B" w:rsidRDefault="00F1504B" w:rsidP="00F1504B">
+    <w:p w14:paraId="11F350D4" w14:textId="77777777" w:rsidR="00A244CD" w:rsidRDefault="00A244CD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="lv-LV"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="386DF3A7" w14:textId="2CA35B53" w:rsidR="00F1504B" w:rsidRDefault="00F1504B" w:rsidP="00F1504B">
       <w:pPr>
         <w:pStyle w:val="TableParagraph"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:ind w:left="1080" w:right="-1"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="000744F1">
         <w:rPr>
           <w:i/>
@@ -7221,51 +7885,51 @@
               <w:t>"</w:t>
             </w:r>
             <w:r w:rsidRPr="000B291E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="0092235A" w:rsidRPr="0061581A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6945" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D61CA49" w14:textId="6E7B0CC4" w:rsidR="00F1504B" w:rsidRPr="000B291E" w:rsidRDefault="00F1504B" w:rsidP="00377D9E">
+          <w:p w14:paraId="7D61CA49" w14:textId="5243DD82" w:rsidR="00F1504B" w:rsidRPr="000B291E" w:rsidRDefault="00F1504B" w:rsidP="00377D9E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B291E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Ieskaita komersanta vēsturiskās vērtības un nākotnes vērtības, ja komersants </w:t>
             </w:r>
             <w:r w:rsidR="0092235A" w:rsidRPr="0061581A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>"</w:t>
             </w:r>
             <w:r w:rsidRPr="000B291E">
@@ -7316,51 +7980,67 @@
               </w:rPr>
               <w:t>sekmējis</w:t>
             </w:r>
             <w:r w:rsidRPr="000B291E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> komersanta </w:t>
             </w:r>
             <w:r w:rsidR="00613DB9" w:rsidRPr="00DA3038">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">attīstību, t.i. </w:t>
             </w:r>
             <w:r w:rsidR="00613DB9" w:rsidRPr="008B42C7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>pastāv cēloņsakarība starp projekta izmaksām un sasniegtajiem rādītājiem</w:t>
+              <w:t>pastāv cēloņsakarība starp projekta izmaksām</w:t>
+            </w:r>
+            <w:r w:rsidR="007E50DE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (darbībām)</w:t>
+            </w:r>
+            <w:r w:rsidR="00613DB9" w:rsidRPr="008B42C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un sasniegtajiem rādītājiem</w:t>
             </w:r>
             <w:r w:rsidRPr="000B291E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">) un turpina darboties projekta īstenošanas vietā līdz brīdim, kad </w:t>
             </w:r>
             <w:r w:rsidR="00613DB9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>FS</w:t>
             </w:r>
             <w:r w:rsidRPr="000B291E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> paziņo par šī rādītāja 100% sasniegšanu t.i., līdz Rādītāju pārskata iesniegšanai CFLA un tā apstiprināšanai. </w:t>
             </w:r>
@@ -7403,51 +8083,51 @@
               <w:t>"</w:t>
             </w:r>
             <w:r w:rsidRPr="000B291E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00122019" w:rsidRPr="0061581A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6945" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22C8FBDD" w14:textId="5772D8CB" w:rsidR="00F1504B" w:rsidRPr="000B291E" w:rsidRDefault="00F1504B" w:rsidP="00377D9E">
+          <w:p w14:paraId="22C8FBDD" w14:textId="64A42156" w:rsidR="00F1504B" w:rsidRPr="000B291E" w:rsidRDefault="00F1504B" w:rsidP="00377D9E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B291E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Projektā iesaistās, piemēram, tikai pēc nomas tiesību izsoles projekta īstenošanas 2.</w:t>
             </w:r>
             <w:r w:rsidR="00572039">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000B291E">
@@ -7466,189 +8146,225 @@
               </w:rPr>
               <w:t>"</w:t>
             </w:r>
             <w:r w:rsidRPr="000B291E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00572039" w:rsidRPr="0061581A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>"</w:t>
             </w:r>
             <w:r w:rsidRPr="000B291E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> rādītājus, kas sasniegti pirms nomas tiesību </w:t>
+              <w:t xml:space="preserve"> rādītājus, kas sasniegti pirms nomas tiesību iegūšanas</w:t>
             </w:r>
             <w:r w:rsidRPr="000B291E">
               <w:rPr>
+                <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t>iegūšanas</w:t>
+              <w:footnoteReference w:id="4"/>
             </w:r>
             <w:r w:rsidRPr="000B291E">
               <w:rPr>
-                <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:footnoteReference w:id="3"/>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="000B291E">
+              <w:t xml:space="preserve"> un kas nav saistīti ar projektu, projekta rādītājos neieskaita, izņemot objektīvi pamatojamus gadījumus, kad daļa no rādītāja (piemēram, daļa no darba </w:t>
+            </w:r>
+            <w:r w:rsidR="00B55905">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> un kas nav saistīti ar projektu, projekta rādītājos neieskaita, izņemot objektīvi pamatojamus gadījumus, kad daļa no rādītāja (piemēram, daļa no darba </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00B55905">
+              <w:t>algu fonda pieaugumu</w:t>
+            </w:r>
+            <w:r w:rsidR="00B55905" w:rsidRPr="000B291E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>algu fonda pieaugumu</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00B55905" w:rsidRPr="000B291E">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B291E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="000B291E">
+              <w:t>vai nefinanšu investīcijām) ir sasniegta pirms nomas tiesību iegūšanas un ir pamatota sasaiste ar projektu (</w:t>
+            </w:r>
+            <w:r w:rsidR="00B970EA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">vai </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="000B291E">
+              <w:t xml:space="preserve">ir sniegts pamatojums, ka </w:t>
+            </w:r>
+            <w:r w:rsidR="00B970EA" w:rsidRPr="000B291E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>nefinanšu</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="000B291E">
+              <w:t xml:space="preserve">projekts </w:t>
+            </w:r>
+            <w:r w:rsidR="00B970EA" w:rsidRPr="00DA3038">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> investīcijām) ir sasniegta pirms nomas tiesību iegūšanas un ir pamatota sasaiste ar projektu (</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00B970EA">
+              <w:t xml:space="preserve">ir sekmējis komersanta attīstību, t.i. </w:t>
+            </w:r>
+            <w:r w:rsidR="00B970EA" w:rsidRPr="008B42C7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ir sniegts pamatojums, ka </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00B970EA" w:rsidRPr="000B291E">
+              <w:t>pastāv cēloņsakarība starp projekta izmaksām</w:t>
+            </w:r>
+            <w:r w:rsidR="00E33A98">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">projekts </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00B970EA" w:rsidRPr="00DA3038">
+              <w:t xml:space="preserve"> (darbībām)</w:t>
+            </w:r>
+            <w:r w:rsidR="00B970EA" w:rsidRPr="008B42C7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ir sekmējis komersanta attīstību, t.i. </w:t>
-[...7 lines deleted...]
-              <w:t>pastāv cēloņsakarība starp projekta izmaksām un sasniegtajiem rādītājiem</w:t>
+              <w:t xml:space="preserve"> un sasniegtajiem rādītājiem</w:t>
             </w:r>
             <w:r w:rsidRPr="000B291E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="407AAD49" w14:textId="77777777" w:rsidR="00F1504B" w:rsidRPr="000B291E" w:rsidRDefault="00F1504B" w:rsidP="00F1504B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D569845" w14:textId="77777777" w:rsidR="00F1504B" w:rsidRDefault="00F1504B" w:rsidP="00F1504B">
+    <w:p w14:paraId="3D569845" w14:textId="77777777" w:rsidR="00F1504B" w:rsidRPr="00D8523F" w:rsidRDefault="00F1504B" w:rsidP="00F1504B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Ja rādītāja vērtību veido vairāku komersantu rādītāji, rādītāja kopējā vērtībā var ieskaitīt un noziņot tikai uz rādītāja sasniegšanas brīdi eksistējoša komersanta rādītājus. </w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D8523F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ja rādītāja vērtību veido vairāku komersantu rādītāji, rādītāja kopējā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA5025">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vērtībā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3885">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> var ieskaitīt un noziņot tikai uz rādītāja sasniegšanas brīdi eksistējoša komersanta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D8523F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3885">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rādītājus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D8523F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8930" w:type="dxa"/>
         <w:tblInd w:w="704" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1985"/>
         <w:gridCol w:w="6945"/>
       </w:tblGrid>
@@ -8319,51 +9035,51 @@
             </w:r>
             <w:r w:rsidRPr="000B291E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> kopējā rādītājā. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0BFCEACD" w14:textId="77777777" w:rsidR="007D6DC3" w:rsidRPr="00B37863" w:rsidRDefault="007D6DC3" w:rsidP="00B37863">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:p w14:paraId="51F7DCCE" w14:textId="1A82AE92" w:rsidR="000D6559" w:rsidRPr="000D6559" w:rsidRDefault="00C853F3" w:rsidP="000D6559">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="851" w:hanging="491"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C7974">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Komersanti, kas nodrošina rādītājus un nav projekta sadarbības partneri, uz rādītāju ziņošanas brīdi var mainīties, t.i., iesniedzot Rādītāju pārskatu, tajā var būt norādīti citi komersanti</w:t>
       </w:r>
@@ -8440,78 +9156,51 @@
         </w:rPr>
         <w:t>55</w:t>
       </w:r>
       <w:r w:rsidR="00640C61" w:rsidRPr="00E4335F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3</w:t>
       </w:r>
       <w:r w:rsidR="00640C61">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00E4335F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">.3.apakšpunktā minētās izmaksas vai komersanta </w:t>
-[...26 lines deleted...]
-        <w:t>ārpus projektā noteiktās uzņēmējdarbības teritorijas), ir precīzi identificējami komersanti, kas rada projekta rādītāju vērtības, un šo komersantu atrašanās vieta, un norādīts attālums starp uzņēmējdarbības teritoriju un MK noteikumu Nr.</w:t>
+        <w:t>.3.apakšpunktā minētās izmaksas vai komersanta nefinanšu investīcijas ir veiktas ārpus projektā noteiktās uzņēmējdarbības teritorijas), ir precīzi identificējami komersanti, kas rada projekta rādītāju vērtības, un šo komersantu atrašanās vieta, un norādīts attālums starp uzņēmējdarbības teritoriju un MK noteikumu Nr.</w:t>
       </w:r>
       <w:r w:rsidR="000B1456">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>55</w:t>
       </w:r>
       <w:r w:rsidR="000B1456" w:rsidRPr="00E4335F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3</w:t>
       </w:r>
       <w:r w:rsidR="000B1456">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
@@ -8583,51 +9272,51 @@
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="00C347B1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ādītāju pārskat</w:t>
       </w:r>
       <w:r w:rsidR="00046766">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="001D5BE4">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:footnoteReference w:id="4"/>
+        <w:footnoteReference w:id="5"/>
       </w:r>
       <w:r w:rsidR="00C347B1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> par </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pilnībā s</w:t>
       </w:r>
       <w:r w:rsidR="00C347B1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">asniegtajām rādītāju vērtībām </w:t>
       </w:r>
@@ -9239,51 +9928,51 @@
         <w:t xml:space="preserve">atbilstoši kvalitātes kritēriju kopvērtējumam </w:t>
       </w:r>
       <w:r w:rsidR="00440C6D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">piešķirtā </w:t>
       </w:r>
       <w:r w:rsidR="005F7364">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>vieta rangā</w:t>
       </w:r>
       <w:r w:rsidR="00366AA2">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:footnoteReference w:id="5"/>
+        <w:footnoteReference w:id="6"/>
       </w:r>
       <w:r w:rsidR="00090AB6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (piemēram, var samazināties projektam piešķirtā koeficientu kopsumma kvalitātes kritēriju vērtējumā, bet projekta vieta rangā nemainās)</w:t>
       </w:r>
       <w:r w:rsidR="005F7364">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007239AC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(attiecināms uz 5.1.1.1. pasākuma otro un trešo kārtu)</w:t>
       </w:r>
@@ -9346,715 +10035,614 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="46A60265" w14:textId="30F01C13" w:rsidR="001C324A" w:rsidRDefault="001C324A" w:rsidP="00642BC5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="851" w:hanging="491"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7FD4D7C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>FS jānodrošina darba algu fonda pieauguma un</w:t>
       </w:r>
       <w:r w:rsidR="00C750D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> komersantu</w:t>
       </w:r>
       <w:r w:rsidRPr="7FD4D7C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve"> nefinanšu investīciju rādītāju nepārklāšanās, ja projekta iesniegumā plānotos rādītājus nodrošina tie paši komersanti, par kuriem </w:t>
+      </w:r>
+      <w:r w:rsidR="0016628B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">jaunradīto </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7FD4D7C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>darbavietu</w:t>
+      </w:r>
+      <w:r w:rsidR="00606CB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="001761B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">komersantu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7FD4D7C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nefinanšu investīciju </w:t>
+      </w:r>
+      <w:r w:rsidR="00D8141C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>un darba algu fonda pieaugum</w:t>
+      </w:r>
+      <w:r w:rsidR="00867955">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00D8141C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="7FD4D7C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>nefinanšu</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>rādītājus ziņo citā projektā, piemēram</w:t>
+      </w:r>
+      <w:r w:rsidR="00E3721E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ES fondu </w:t>
+      </w:r>
+      <w:r w:rsidR="00D61761">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2014.-2020. gada plānošanas perioda</w:t>
+      </w:r>
       <w:r w:rsidRPr="7FD4D7C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> investīciju rādītāju nepārklāšanās, ja projekta iesniegumā plānotos rādītājus nodrošina tie paši komersanti, par kuriem </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">jaunradīto </w:t>
+        <w:t xml:space="preserve"> 5.6.2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00722246">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="7FD4D7C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>darbavietu</w:t>
-[...17 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">specifiskā atbalsta mērķa </w:t>
+      </w:r>
+      <w:r w:rsidR="00424479" w:rsidRPr="00126093">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
       <w:r w:rsidRPr="7FD4D7C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>nefinanšu</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Teritoriju revitalizācija, reģenerējot degradētās teritorijas atbilstoši pašvaldību integrētajām attīstības programmām</w:t>
+      </w:r>
+      <w:r w:rsidR="00424479" w:rsidRPr="00126093">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
       <w:r w:rsidRPr="7FD4D7C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> investīciju </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007848CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(turpmāk – 5.6.2. SAM) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7FD4D7C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ietvaros, 13.1.3.3. pasākuma </w:t>
+      </w:r>
+      <w:r w:rsidR="00424479" w:rsidRPr="00126093">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7FD4D7C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Teritoriju revitalizācija uzņēmējdarbības veicināšanai pašvaldībās</w:t>
+      </w:r>
+      <w:r w:rsidR="00424479" w:rsidRPr="00126093">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7FD4D7C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007848CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(turpmāk – 13.1.3.3. pasākums) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7FD4D7C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ietvaros, 3.3.1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00722246">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7FD4D7C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">specifiskā atbalsta mērķa "Palielināt privāto investīciju apjomu reģionos, veicot ieguldījumus uzņēmējdarbības attīstībai atbilstoši pašvaldību attīstības programmās noteiktajai teritoriju ekonomiskajai </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542534">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>specializācijai un balstoties uz vietējo uzņēmēju vajadzībām</w:t>
+      </w:r>
+      <w:r w:rsidR="00424479" w:rsidRPr="00126093">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542534">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007848CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(turpmāk </w:t>
+      </w:r>
+      <w:r w:rsidR="002F2769">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="007848CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002F2769">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.3.1. SAM) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542534">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ietvaros,</w:t>
+      </w:r>
+      <w:r w:rsidR="00D61761">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542534">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Atveseļošanās fonda investīcijas 3.1.1.3.i.</w:t>
+      </w:r>
+      <w:r w:rsidR="00722246">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00424479" w:rsidRPr="00126093">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542534">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Investīcijas uzņēmējdarbības publiskajā infrastruktūrā industriālo parku un teritoriju attīstīšanai reģionos</w:t>
+      </w:r>
+      <w:r w:rsidR="00424479" w:rsidRPr="00126093">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542534">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F32E78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(turpmāk - </w:t>
+      </w:r>
+      <w:r w:rsidR="00F32E78" w:rsidRPr="00542534">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.1.1.3.i </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0007">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> investīcija)</w:t>
+      </w:r>
+      <w:r w:rsidR="006B78B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7FD4D7C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="004B4974">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ES fondu 2021.-202</w:t>
+      </w:r>
+      <w:r w:rsidR="006D1ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. gada plānošanas perioda </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7FD4D7C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6.1.1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00722246">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7FD4D7C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">specifiskā atbalsta mērķa </w:t>
+      </w:r>
+      <w:r w:rsidR="00424479" w:rsidRPr="00126093">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7FD4D7C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pārejas uz klimatneitralitāti radīto ekonomisko, sociālo un vides seku mazināšana visvairāk skartajos reģionos</w:t>
+      </w:r>
+      <w:r w:rsidR="00424479" w:rsidRPr="00126093">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7FD4D7C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6.1.1.3.</w:t>
+      </w:r>
+      <w:r w:rsidR="00722246">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7FD4D7C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pasākuma </w:t>
+      </w:r>
+      <w:r w:rsidR="00424479" w:rsidRPr="00126093">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="00424479">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7FD4D7C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tbalsts uzņēmējdarbībai nepieciešamās publiskās infrastruktūras attīstībai, veicot pāreju uz klimatneitrālu ekonomiku</w:t>
+      </w:r>
+      <w:r w:rsidR="00424479" w:rsidRPr="00126093">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="0027739E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (turpmāk – 6.1.1.3. pasākums)</w:t>
       </w:r>
       <w:r w:rsidR="00D8141C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>un darba algu fonda pieaugum</w:t>
-[...7 lines deleted...]
-        <w:t>a</w:t>
+        <w:t xml:space="preserve"> un 5.1.1.1. pasākuma </w:t>
+      </w:r>
+      <w:r w:rsidR="00893225">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cita </w:t>
       </w:r>
       <w:r w:rsidR="00D8141C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>projekta</w:t>
       </w:r>
       <w:r w:rsidRPr="7FD4D7C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>rādītājus ziņo citā projektā, piemēram</w:t>
-[...542 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> ietvaros.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58BB6088" w14:textId="562DD6B7" w:rsidR="00DB45C3" w:rsidRPr="00A34AAE" w:rsidRDefault="0070546D" w:rsidP="00642BC5">
+    <w:p w14:paraId="6CAF37BA" w14:textId="313D80A4" w:rsidR="004C340A" w:rsidRPr="004C340A" w:rsidRDefault="0070546D" w:rsidP="00642BC5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="851" w:hanging="491"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3.3.1. SAM, 5.6.2. SAM, 13.1.3.3.</w:t>
       </w:r>
       <w:r w:rsidR="00F71251">
@@ -10211,61 +10799,61 @@
       </w:r>
       <w:r w:rsidR="00EB73FD" w:rsidRPr="009F1022">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> darba al</w:t>
       </w:r>
       <w:r w:rsidR="00322E13" w:rsidRPr="009F1022">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>gu fonda rādītājā.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CEF9774" w14:textId="4CE624A6" w:rsidR="00870F1B" w:rsidRPr="006F569D" w:rsidRDefault="007D4F6F" w:rsidP="00642BC5">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc177389266"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc226542902"/>
       <w:r w:rsidRPr="7FD4D7C7">
         <w:t xml:space="preserve">Datu uzkrāšana un </w:t>
       </w:r>
       <w:r w:rsidR="006C349D">
         <w:t xml:space="preserve">datu </w:t>
       </w:r>
       <w:r w:rsidRPr="7FD4D7C7">
         <w:t>pārbaude</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="205042D7" w14:textId="456040FD" w:rsidR="001D5BE4" w:rsidRDefault="00C534DF" w:rsidP="004A30DB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="850" w:hanging="493"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
@@ -10312,67 +10900,57 @@
       </w:r>
       <w:r w:rsidR="00412FCB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>rādītājiem, t.i., komersantu skaitu</w:t>
       </w:r>
       <w:r w:rsidR="007D4F6F" w:rsidRPr="001D5BE4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="002A5CBA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">komersanta </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="007D4F6F" w:rsidRPr="001D5BE4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>nefinanšu</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> investīcijām un darba alg</w:t>
+        <w:t>nefinanšu investīcijām un darba alg</w:t>
       </w:r>
       <w:r w:rsidR="00412FCB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="007D4F6F" w:rsidRPr="001D5BE4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> fonda pieaugumu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FDCB9BF" w14:textId="0D7E519F" w:rsidR="007D4F6F" w:rsidRPr="001D5BE4" w:rsidRDefault="00650BD3" w:rsidP="004A30DB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
@@ -10552,126 +11130,107 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>komersantu skaita rādītāja</w:t>
       </w:r>
       <w:r w:rsidR="007D4F6F" w:rsidRPr="0001111B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> vērtības sasniegšanu var pamatot ar komersantu noslēgts nomas līgums</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34411AA3" w14:textId="005D39C3" w:rsidR="0001111B" w:rsidRDefault="00F4676B" w:rsidP="00642BC5">
+    <w:p w14:paraId="34411AA3" w14:textId="005D39C3" w:rsidR="0001111B" w:rsidRPr="006535E2" w:rsidRDefault="00F4676B" w:rsidP="00642BC5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">komersantu </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="007D4F6F" w:rsidRPr="0001111B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>nefinanšu</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>nefinanšu investīcij</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">u rādītāju </w:t>
+      </w:r>
       <w:r w:rsidR="007D4F6F" w:rsidRPr="0001111B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> investīcij</w:t>
-[...34 lines deleted...]
-      <w:r w:rsidR="00AF2CAE">
+        <w:t xml:space="preserve">vērtības sasniegšanu var pamatot komersanta apliecinājums par dalību atbalsta programmās, finanšu aprēķins vai cits dokuments (piemēram, pirkuma līgums, maksājumu apliecinošie dokumenti, grāmatvedības dokumentācija par pamatlīdzekļu izveidi), </w:t>
+      </w:r>
+      <w:r w:rsidR="007D4F6F" w:rsidRPr="006535E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kurā būtu iekļauta informācija, ka investīcijas ir veiktas no komersanta paša līdzekļiem un nav veiktas no ES fondu vai cita finanšu instrumenta atbalsta līdzekļiem, ko komersants saņēmis</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF2CAE" w:rsidRPr="006535E2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55EC8103" w14:textId="41BD03ED" w:rsidR="007D4F6F" w:rsidRPr="0001111B" w:rsidRDefault="00C71689" w:rsidP="00642BC5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -10721,61 +11280,61 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sasniegšan</w:t>
       </w:r>
       <w:r w:rsidR="003D1BEB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">u var pamatot grāmatvedības dokumenti, piemēram, komersanta grāmatvedības konta izdruka atalgojuma aprēķiniem. </w:t>
       </w:r>
       <w:r w:rsidR="007D4F6F" w:rsidRPr="0001111B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C333D85" w14:textId="09D40099" w:rsidR="00432BC0" w:rsidRPr="006F569D" w:rsidRDefault="008D616A" w:rsidP="00E40264">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc177389267"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc226542903"/>
       <w:r>
         <w:t>K</w:t>
       </w:r>
       <w:r w:rsidR="004104FF">
         <w:t>omersant</w:t>
       </w:r>
       <w:r>
         <w:t>u skaits</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="3F3EAF29" w14:textId="4757F810" w:rsidR="005553CF" w:rsidRPr="00623859" w:rsidRDefault="005553CF" w:rsidP="003F3A87">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="850" w:hanging="493"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E671A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Komersantu</w:t>
@@ -10820,69 +11379,51 @@
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="0065424D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vispārīgie jautājumi</w:t>
       </w:r>
       <w:r w:rsidR="006C33CE" w:rsidRPr="0061581A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> minētajiem rādītāju </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> nosacījumiem.</w:t>
+        <w:t xml:space="preserve"> minētajiem rādītāju attiecināmības nosacījumiem.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69CBE884" w14:textId="77777777" w:rsidR="002169B6" w:rsidRDefault="005553CF" w:rsidP="003F3A87">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="850" w:hanging="493"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B20B86">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -10938,619 +11479,512 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ne</w:t>
       </w:r>
       <w:r w:rsidR="00FB48C5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nodrošina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B20B86">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>nefinanšu</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> investīcijas</w:t>
+        <w:t>nefinanšu investīcijas</w:t>
       </w:r>
       <w:r w:rsidR="000677E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> un </w:t>
       </w:r>
       <w:r w:rsidR="00B07F75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">nepalielina </w:t>
       </w:r>
       <w:r w:rsidR="00C51C68">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>darba algu fond</w:t>
       </w:r>
       <w:r w:rsidR="00B07F75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EB891F6" w14:textId="77777777" w:rsidR="009C64B8" w:rsidRDefault="00BE04DB" w:rsidP="003F3A87">
+    <w:p w14:paraId="0EB891F6" w14:textId="7C23B5E3" w:rsidR="009C64B8" w:rsidRDefault="00BE04DB" w:rsidP="003F3A87">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="850" w:hanging="493"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00450E23">
-[...7 lines deleted...]
-      <w:r w:rsidR="00F96741" w:rsidRPr="00450E23">
+      <w:r w:rsidRPr="2EEDF6C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Iesniedzot </w:t>
+      </w:r>
+      <w:r w:rsidR="00F96741" w:rsidRPr="2EEDF6C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Radītāju</w:t>
       </w:r>
-      <w:r w:rsidRPr="00450E23">
+      <w:r w:rsidRPr="2EEDF6C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> pārska</w:t>
       </w:r>
-      <w:r w:rsidR="00F96741" w:rsidRPr="00450E23">
+      <w:r w:rsidR="00F96741" w:rsidRPr="2EEDF6C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">tu, </w:t>
       </w:r>
-      <w:r w:rsidR="00BB4411" w:rsidRPr="00450E23">
-[...7 lines deleted...]
-      <w:r w:rsidR="00A6487D" w:rsidRPr="00450E23">
+      <w:r w:rsidR="00BB4411" w:rsidRPr="2EEDF6C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">komersantu skaita rādītājā </w:t>
+      </w:r>
+      <w:r w:rsidR="00A6487D" w:rsidRPr="2EEDF6C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>norāda projek</w:t>
       </w:r>
-      <w:r w:rsidR="009A08E0" w:rsidRPr="00450E23">
+      <w:r w:rsidR="009A08E0" w:rsidRPr="2EEDF6C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">tā paredzēto komersantu skaitu. Projektā komersantu skaita rādītājā norāda vismaz vienu </w:t>
       </w:r>
-      <w:r w:rsidR="00CB438E" w:rsidRPr="00450E23">
+      <w:r w:rsidR="00CB438E" w:rsidRPr="2EEDF6C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>komersantu</w:t>
       </w:r>
-      <w:r w:rsidR="009A08E0" w:rsidRPr="00450E23">
+      <w:r w:rsidR="009A08E0" w:rsidRPr="2EEDF6C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DF5769" w:rsidRPr="00450E23">
+      <w:r w:rsidR="00DF5769" w:rsidRPr="2EEDF6C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>kā</w:t>
       </w:r>
-      <w:r w:rsidR="00C8246A" w:rsidRPr="00450E23">
+      <w:r w:rsidR="00C8246A" w:rsidRPr="2EEDF6C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FC13B7" w:rsidRPr="00450E23">
+      <w:r w:rsidR="00FC13B7" w:rsidRPr="2EEDF6C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>komersantu skaita rādītāja devēj</w:t>
       </w:r>
-      <w:r w:rsidR="00BC30FF" w:rsidRPr="00450E23">
+      <w:r w:rsidR="00BC30FF" w:rsidRPr="2EEDF6C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidR="000A2E09" w:rsidRPr="00450E23">
+      <w:r w:rsidR="000A2E09" w:rsidRPr="2EEDF6C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (nevar būt nulle)</w:t>
       </w:r>
-      <w:r w:rsidR="00FC13B7" w:rsidRPr="00450E23">
+      <w:r w:rsidR="00FC13B7" w:rsidRPr="2EEDF6C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, lai atbilstoši 5.1.1.1. pasākuma ieviešanas nosacījumiem, tiktu nodrošināts, ka projektā tiek plānota komersantu vajadzībās balstītas infrastruktūras izveide</w:t>
       </w:r>
-      <w:r w:rsidR="00FC13B7" w:rsidRPr="00943B28">
+      <w:r w:rsidR="00FC13B7" w:rsidRPr="2EEDF6C8">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00FC13B7" w:rsidRPr="006E1BAD">
+      <w:r w:rsidR="00FC13B7" w:rsidRPr="2EEDF6C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2782D119" w14:textId="380D6893" w:rsidR="005553CF" w:rsidRPr="006E1BAD" w:rsidRDefault="00D95408" w:rsidP="003F3A87">
+    <w:p w14:paraId="2782D119" w14:textId="55F122C6" w:rsidR="005553CF" w:rsidRPr="006E1BAD" w:rsidRDefault="00D95408" w:rsidP="003F3A87">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="850" w:hanging="493"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="2EEDF6C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Kome</w:t>
       </w:r>
-      <w:r w:rsidR="00814E01">
+      <w:r w:rsidR="00814E01" w:rsidRPr="2EEDF6C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">rsants, kas projektā nodrošina </w:t>
       </w:r>
-      <w:r w:rsidR="000D11D9">
+      <w:r w:rsidR="000D11D9" w:rsidRPr="2EEDF6C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>komersantu</w:t>
       </w:r>
-      <w:r w:rsidR="00814E01">
-[...25 lines deleted...]
-      <w:r w:rsidR="000D11D9">
+      <w:r w:rsidR="00814E01" w:rsidRPr="2EEDF6C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nefinanšu investīcijas vai </w:t>
+      </w:r>
+      <w:r w:rsidR="000D11D9" w:rsidRPr="2EEDF6C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>darba algu fonda pieaugumu</w:t>
       </w:r>
-      <w:r w:rsidR="00873F10">
-[...7 lines deleted...]
-      <w:r w:rsidR="00C17855">
+      <w:r w:rsidR="00873F10" w:rsidRPr="2EEDF6C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, var nebūt iekļauts komersan</w:t>
+      </w:r>
+      <w:r w:rsidR="00C17855" w:rsidRPr="2EEDF6C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">tu skaita </w:t>
       </w:r>
-      <w:r w:rsidR="00377D9E">
+      <w:r w:rsidR="00377D9E" w:rsidRPr="2EEDF6C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>rādītājā.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74784938" w14:textId="46F3DF61" w:rsidR="00C573E5" w:rsidRPr="006F569D" w:rsidRDefault="002A5CBA" w:rsidP="00E40264">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc177389268"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc226542904"/>
       <w:r>
         <w:t xml:space="preserve">Komersantu </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0001111B">
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="00921F57">
-        <w:t>efinanšu</w:t>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="10"/>
+        <w:t>efinanšu investīcijas</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidR="00790CFB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="204460D0" w14:textId="71B7B5E1" w:rsidR="00397C97" w:rsidRDefault="004517F4" w:rsidP="003F3A87">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="850" w:hanging="493"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E671A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Komersantu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0016741B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>nefinanšu</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> investīciju</w:t>
+        <w:t>nefinanšu investīciju</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> rādītājā var ieskaitīt tādu komersantu vērtības, kuri atbilst komersanta definīcijai un šī metodiskā materiāla 1. sadaļā </w:t>
       </w:r>
       <w:r w:rsidRPr="0061581A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vispārīgie jautājumi</w:t>
       </w:r>
       <w:r w:rsidRPr="0061581A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> minētajiem rādītāju </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> nosacījumiem.</w:t>
+        <w:t xml:space="preserve"> minētajiem rādītāju attiecināmības nosacījumiem.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67A7BCAF" w14:textId="4547B04B" w:rsidR="003D6A18" w:rsidRPr="009B5329" w:rsidRDefault="00FC1FB8" w:rsidP="003F3A87">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="850" w:hanging="493"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Komersantu </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> investīciju</w:t>
+        <w:t>Komersantu nefinanšu investīciju</w:t>
       </w:r>
       <w:r w:rsidR="00921F57" w:rsidRPr="0038197B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> rādītāj</w:t>
       </w:r>
       <w:r w:rsidR="0012455F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
       <w:r w:rsidR="00921F57" w:rsidRPr="009B5329">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ieskaita komersanta radītās </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> investīcijas komersanta paša nemateriālajos ieguldījumos un pamatlīdzekļos, kur:</w:t>
+        <w:t xml:space="preserve"> ieskaita komersanta radītās nefinanšu investīcijas komersanta paša nemateriālajos ieguldījumos un pamatlīdzekļos, kur:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="749CD0E6" w14:textId="2A1E9A19" w:rsidR="00AE10CA" w:rsidRPr="0072177C" w:rsidRDefault="00921F57" w:rsidP="00BD59AF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1560" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0072177C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>nefinanšu</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> investīcijas – ilgtermiņa nemateriālie ieguldījumi, dzīvojamās ēkas, citas būves un celtnes, ilggadīgie stādījumi, tehnoloģiskās mašīnas un iekārtas, pārējie pamatlīdzekļi un inventārs, kā arī pamatlīdzekļu izveidošanas un nepabeigto būvobjektu un kapitālā remonta izmaksas;</w:t>
+        <w:t>nefinanšu investīcijas – ilgtermiņa nemateriālie ieguldījumi, dzīvojamās ēkas, citas būves un celtnes, ilggadīgie stādījumi, tehnoloģiskās mašīnas un iekārtas, pārējie pamatlīdzekļi un inventārs, kā arī pamatlīdzekļu izveidošanas un nepabeigto būvobjektu un kapitālā remonta izmaksas;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D75BB4F" w14:textId="0C295FBE" w:rsidR="00AE10CA" w:rsidRPr="0082568E" w:rsidRDefault="00921F57" w:rsidP="00BD59AF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1560" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0082568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -11567,51 +12001,50 @@
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DE35264" w14:textId="0E460343" w:rsidR="00921F57" w:rsidRPr="0082568E" w:rsidRDefault="00921F57" w:rsidP="00BD59AF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1417" w:hanging="566"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0082568E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>pamatlīdzekļi – līdzekļi, kuri paredzēti izmantošanai produkcijas ražošanā, pakalpojumu sniegšanā, administrācijas vajadzībām un kuru lietošanas termiņš ir ilgāks par vienu gadu (zeme, ēkas, būves, tehnoloģiskās iekārtas un mašīnas, inventārs). Tie nav paredzēti pārdošanai.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04DC8AAB" w14:textId="24C47759" w:rsidR="00921F57" w:rsidRPr="00921F57" w:rsidRDefault="00AE10CA" w:rsidP="003F3A87">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="850" w:hanging="493"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
       <w:r w:rsidR="007A5D70">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -11622,155 +12055,109 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00921F57" w:rsidRPr="00921F57">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Finanšu investīcijas, kuras neieskaita kā </w:t>
       </w:r>
       <w:r w:rsidR="00FF2907">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">komersanta </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00921F57" w:rsidRPr="00921F57">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>nefinanšu</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> investīcijas, ir līdzekļu ieguldījumi citu uzņēmumu kapitālā un tiem izsniegtie aizdevumi ar nolūku gūt peļņu vai iegūt kontroli pār citu uzņēmumu (akciju, līdzdalības daļu iegāde).</w:t>
+        <w:t>nefinanšu investīcijas, ir līdzekļu ieguldījumi citu uzņēmumu kapitālā un tiem izsniegtie aizdevumi ar nolūku gūt peļņu vai iegūt kontroli pār citu uzņēmumu (akciju, līdzdalības daļu iegāde).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34947E1F" w14:textId="38B73374" w:rsidR="00C93365" w:rsidRDefault="00AE10CA" w:rsidP="003F3A87">
+    <w:p w14:paraId="34947E1F" w14:textId="737A2674" w:rsidR="00C93365" w:rsidRDefault="00AE10CA" w:rsidP="003F3A87">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="850" w:hanging="493"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
       <w:r w:rsidR="00B0529B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00CC7B1A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Komersantu </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> investīciju r</w:t>
+        <w:t>Komersantu nefinanšu investīciju r</w:t>
       </w:r>
       <w:r w:rsidR="00921F57" w:rsidRPr="00921F57">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ādītāja vērtību aprēķina, summējot katra gada ietvaros komersanta radītās </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> investīcijas komersanta paša nemateriālajos ieguldījumos un pamatlīdzekļos. (</w:t>
+        <w:t>ādītāja vērtību aprēķina, summējot katra gada ietvaros komersanta radītās nefinanšu investīcijas komersanta paša nemateriālajos ieguldījumos un pamatlīdzekļos. (</w:t>
       </w:r>
       <w:r w:rsidR="00921F57" w:rsidRPr="00790CFB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>piemēram</w:t>
       </w:r>
       <w:r w:rsidR="00921F57" w:rsidRPr="00921F57">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: projekta iesnieguma sadaļā </w:t>
       </w:r>
       <w:r w:rsidR="006F3CCC" w:rsidRPr="002604A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -11818,1031 +12205,832 @@
       </w:r>
       <w:r w:rsidR="00921F57" w:rsidRPr="00921F57">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="006F3CCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00921F57" w:rsidRPr="00921F57">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">gadā tiks radītas komersanta </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E97E4A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>nefinanšu</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00E97E4A">
+        <w:t xml:space="preserve">nefinanšu </w:t>
+      </w:r>
+      <w:r w:rsidR="00921F57" w:rsidRPr="00921F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">investīcijas. </w:t>
+      </w:r>
+      <w:r w:rsidR="00313FC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Komersanta nefinanšu investīciju </w:t>
+      </w:r>
+      <w:r w:rsidR="00353920">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00921F57" w:rsidRPr="00921F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ādītāja konstatēšanai tiek izmantots aprēķins, summējot komersanta 20</w:t>
+      </w:r>
+      <w:r w:rsidR="00790CFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00921F57" w:rsidRPr="00921F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidR="008E4C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00921F57" w:rsidRPr="00921F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gada pārskata pielikumā par izmaiņām bilances posteņos </w:t>
+      </w:r>
+      <w:r w:rsidR="008E4C02" w:rsidRPr="002604A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="00921F57" w:rsidRPr="00921F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pamatlīdzekļi</w:t>
+      </w:r>
+      <w:r w:rsidR="008E4C02" w:rsidRPr="002604A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="00921F57" w:rsidRPr="00921F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:r w:rsidR="008E4C02" w:rsidRPr="002604A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="00921F57" w:rsidRPr="00921F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nemateriālie ieguldījumi</w:t>
+      </w:r>
+      <w:r w:rsidR="008E4C02" w:rsidRPr="002604A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="00921F57" w:rsidRPr="00921F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> norādītās (pozitīvās) vērtības</w:t>
+      </w:r>
+      <w:r w:rsidR="00F769FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00921F57" w:rsidRPr="00921F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vai </w:t>
+      </w:r>
+      <w:r w:rsidR="00577433">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>komer</w:t>
+      </w:r>
+      <w:r w:rsidR="004E0886">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sant</w:t>
+      </w:r>
+      <w:r w:rsidR="00A20FDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="004E0886">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00F25C1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nefinanšu investīciju rādītāja</w:t>
+      </w:r>
       <w:r w:rsidR="00921F57" w:rsidRPr="00921F57">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">investīcijas. </w:t>
-[...33 lines deleted...]
-        <w:t>r</w:t>
+        <w:t xml:space="preserve"> vērtības var pamatot, iesniedzot grāmatvedības dokumentāciju par </w:t>
+      </w:r>
+      <w:r w:rsidR="004B2418">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2025.</w:t>
+      </w:r>
+      <w:r w:rsidR="008A2473">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004B2418">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gad</w:t>
+      </w:r>
+      <w:r w:rsidR="008A2473">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="004B2418">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00921F57" w:rsidRPr="00921F57">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ādītāja konstatēšanai tiek izmantots aprēķins, summējot komersanta 20</w:t>
-[...7 lines deleted...]
-        <w:t>2</w:t>
+        <w:t>pamatlīdzekļu izveidi</w:t>
+      </w:r>
+      <w:r w:rsidR="008A2473">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00921F57" w:rsidRPr="00921F57">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>5.</w:t>
-[...217 lines deleted...]
-        <w:t>).</w:t>
+        <w:t>vai citus dokumentus (piemēram, pirkuma līgums, maksājumu apliecinošie dokumenti, pamatlīdzekļu kartiņas).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ED6CC8" w14:textId="4C1480CD" w:rsidR="00C93365" w:rsidRDefault="00C93365" w:rsidP="003F3A87">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="850" w:hanging="493"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4.5. </w:t>
       </w:r>
-      <w:bookmarkStart w:id="11" w:name="_Hlk172894443"/>
+      <w:bookmarkStart w:id="10" w:name="_Hlk172894443"/>
       <w:r w:rsidR="00916AA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="0009170C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>iemērs</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F85053">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>komersant</w:t>
       </w:r>
       <w:r w:rsidR="00670D0C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="00F85053">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> investīciju</w:t>
+        <w:t xml:space="preserve"> nefinanšu investīciju</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> aprēķinam:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="8783" w:type="dxa"/>
         <w:tblInd w:w="851" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8783"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C05763" w14:paraId="167C0AEB" w14:textId="77777777" w:rsidTr="57AE2566">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8783" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3DFCBA21" w14:textId="755811BE" w:rsidR="0009170C" w:rsidRPr="003B3C60" w:rsidRDefault="0009170C" w:rsidP="57AE2566">
+          <w:p w14:paraId="3DFCBA21" w14:textId="4BBBCC36" w:rsidR="0009170C" w:rsidRPr="00C83D6E" w:rsidRDefault="0009170C" w:rsidP="57AE2566">
             <w:pPr>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...245 lines deleted...]
-            <w:r w:rsidRPr="57AE2566">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>pozitīvās vērtības</w:t>
-            </w:r>
+            </w:pPr>
             <w:r w:rsidRPr="57AE2566">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>. Tātad, izmanto gada pārskatu pozīcijas "Pamatlīdzekļi", un summē šo pozīciju iegādes vērtības konkrētajā gadā (komersant</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="05D47602" w:rsidRPr="57AE2566">
+              <w:t>FS Rādītāju pārskatā norāda, ka komersant</w:t>
+            </w:r>
+            <w:r w:rsidR="17B5EF8F" w:rsidRPr="57AE2566">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>u</w:t>
             </w:r>
             <w:r w:rsidRPr="57AE2566">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="57AE2566">
+              <w:t xml:space="preserve"> nefinanšu investīcij</w:t>
+            </w:r>
+            <w:r w:rsidR="2C2D1AFF" w:rsidRPr="57AE2566">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>nefinanšu</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>u</w:t>
+            </w:r>
             <w:r w:rsidRPr="57AE2566">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> investīciju rādītāju neaprēķina kā starpību starp gada beigās un gada sākumā norādītajām šo pozīciju vērtībām.). Piemēram, uzņēmuma "X" 2022. gadā veiktās investīcijas – pamatlīdzekļi 208 104,00 </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="57AE2566">
+              <w:t xml:space="preserve"> rādītājs sasniegts 2022. un 2023. gadā. CFLA, pārbaudot komersant</w:t>
+            </w:r>
+            <w:r w:rsidR="031955C0" w:rsidRPr="57AE2566">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>euro</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>u</w:t>
+            </w:r>
             <w:r w:rsidRPr="57AE2566">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">. Tām pieskaita klāt 2023. gadā veiktās investīcijas (piemēram, 796 150 EUR </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="57AE2566">
+              <w:t xml:space="preserve"> nefinanšu invest</w:t>
+            </w:r>
+            <w:r w:rsidR="031955C0" w:rsidRPr="57AE2566">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>euro</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>īciju</w:t>
+            </w:r>
             <w:r w:rsidRPr="57AE2566">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> atbilstoši 2023. gada pārskatam) un iegūst kopējo sasniegto komersanta </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="57AE2566">
+              <w:t xml:space="preserve"> rādītāju,  izmanto Lursoft/Uzņēmumu reģistra datu bāzē pieejamo informāciju. Komersant</w:t>
+            </w:r>
+            <w:r w:rsidR="031955C0" w:rsidRPr="57AE2566">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>nefinanšu</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>u</w:t>
+            </w:r>
             <w:r w:rsidRPr="57AE2566">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="5C2F3382" w:rsidRPr="57AE2566">
+              <w:t xml:space="preserve"> nefinanšu investīcij</w:t>
+            </w:r>
+            <w:r w:rsidR="3E69ADD4" w:rsidRPr="57AE2566">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>investīcijas</w:t>
+              <w:t>u</w:t>
             </w:r>
             <w:r w:rsidRPr="57AE2566">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> rādītāja vērtību uz 2023. gadu.</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:t xml:space="preserve"> rādītāja vērtība tiek aprēķināta, summējot katra gada ietvaros komersanta radītās nefinanšu investīcijas, tas ir, tiek summētas komersantu 2022. gada un 2023. gada pārskatu pielikumos par izmaiņām bilances posteņos "Pamatlīdzekļi" norādītās </w:t>
+            </w:r>
+            <w:r w:rsidRPr="57AE2566">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Papildu vērtē Rādītāju pārskatā kolonnā “</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00274638" w:rsidRPr="00274638">
+              <w:t>pozitīvās vērtības</w:t>
+            </w:r>
+            <w:r w:rsidRPr="57AE2566">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Pamatojums rādītāju vērtību sasaistei ar projektu (t.sk. pamatojums arī vēsturisko rādītāju sasaistei ar projektu un ārpus uzņēmējdarbības teritorijas radušos rādītāju sasaistei ar saimniecisko darbību, ko komersants veic uzņēmējdarbības teritorijā)</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="004E2CDC">
+              <w:t>. Tātad, izmanto gada pārskatu pozīcijas "Pamatlīdzekļi", un summē šo pozīciju iegādes vērtības konkrētajā gadā (komersant</w:t>
+            </w:r>
+            <w:r w:rsidR="05D47602" w:rsidRPr="57AE2566">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">” sniegto </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="004E2CDC" w:rsidRPr="000B5BFD">
+              <w:t>u</w:t>
+            </w:r>
+            <w:r w:rsidRPr="57AE2566">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">pamatojumu tam, kādēļ uzskatāms, </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="004E2CDC">
+              <w:t xml:space="preserve"> nefinanšu investīciju rādītāju neaprēķina kā starpību starp gada beigās un gada sākumā norādītajām šo pozīciju vērtībām.). Piemēram, uzņēmuma "X" 2022. gadā veiktās investīcijas – pamatlīdzekļi 208 104,00 euro. Tām pieskaita klāt 2023. gadā veiktās investīcijas (piemēram, 796 150 EUR euro atbilstoši 2023. gada pārskatam) un iegūst kopējo sasniegto komersanta nefinanšu </w:t>
+            </w:r>
+            <w:r w:rsidR="5C2F3382" w:rsidRPr="57AE2566">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>ka pro</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="004E2CDC" w:rsidRPr="006C4913">
+              <w:t>investīcijas</w:t>
+            </w:r>
+            <w:r w:rsidRPr="57AE2566">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">jekta izmaksas ir sekmējušas projektā plānoto rādītāju sasniegšanu, t.i. </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="0075625F">
+              <w:t xml:space="preserve"> rādītāja vērtību uz 2023. gadu.</w:t>
+            </w:r>
+            <w:r w:rsidR="004E2CDC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>vērtē sniegto</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="004E2CDC" w:rsidRPr="006C4913">
+              <w:t xml:space="preserve"> Papildu vērtē Rādītāju pārskatā kolonnā “</w:t>
+            </w:r>
+            <w:r w:rsidR="00274638" w:rsidRPr="00274638">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00B02B86">
+              <w:t>Pamatojums rādītāju vērtību sasaistei ar projektu (t.sk. pamatojums arī vēsturisko rādītāju sasaistei ar projektu un ārpus uzņēmējdarbības teritorijas radušos rādītāju sasaistei ar saimniecisko darbību, ko komersants veic uzņēmējdarbības teritorijā)</w:t>
+            </w:r>
+            <w:r w:rsidR="004E2CDC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">pamatojumu, </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="004E2CDC">
+              <w:t xml:space="preserve">” sniegto </w:t>
+            </w:r>
+            <w:r w:rsidR="004E2CDC" w:rsidRPr="000B5BFD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">ka </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="004E2CDC" w:rsidRPr="006C4913">
+              <w:t xml:space="preserve">pamatojumu tam, kādēļ uzskatāms, </w:t>
+            </w:r>
+            <w:r w:rsidR="004E2CDC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>pastāv cēloņsakarība starp projekta izmaksām un sasniegtajiem rādītājiem</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="004E2CDC">
+              <w:t>ka pro</w:t>
+            </w:r>
+            <w:r w:rsidR="004E2CDC" w:rsidRPr="006C4913">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>.</w:t>
+              <w:t>jekta izmaksas</w:t>
+            </w:r>
+            <w:r w:rsidR="003D071B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (darbības)</w:t>
+            </w:r>
+            <w:r w:rsidR="004E2CDC" w:rsidRPr="006C4913">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ir sekmējušas projektā plānoto rādītāju sasniegšanu, t.i.</w:t>
+            </w:r>
+            <w:r w:rsidR="005872CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="004E2CDC" w:rsidRPr="006C4913">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0075625F" w:rsidRPr="00C83D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>vērtē sniegto</w:t>
+            </w:r>
+            <w:r w:rsidR="004E2CDC" w:rsidRPr="00C83D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B02B86" w:rsidRPr="00C83D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pamatojumu, </w:t>
+            </w:r>
+            <w:r w:rsidR="004E2CDC" w:rsidRPr="00C83D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ka pastāv cēloņsakarība starp projekta izmaksām</w:t>
+            </w:r>
+            <w:r w:rsidR="003D071B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (darbībām)</w:t>
+            </w:r>
+            <w:r w:rsidR="004E2CDC" w:rsidRPr="00C83D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un sasniegtajiem rādītājiem.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="237D647F" w14:textId="77777777" w:rsidR="0009170C" w:rsidRDefault="0009170C" w:rsidP="0009170C">
             <w:pPr>
               <w:ind w:left="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1C85342E" w14:textId="77777777" w:rsidR="0009170C" w:rsidRDefault="0009170C" w:rsidP="003B3C60">
             <w:pPr>
               <w:ind w:left="709"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="11BC5CB2" wp14:editId="54148AFE">
                   <wp:extent cx="5129625" cy="3763925"/>
                   <wp:effectExtent l="0" t="0" r="0" b="8255"/>
                   <wp:docPr id="1773386651" name="Picture 1" descr="A screenshot of a document&#10;&#10;Description automatically generated"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1398204501" name="Picture 1" descr="A screenshot of a document&#10;&#10;Description automatically generated"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId13"/>
+                          <a:blip r:embed="rId15"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="5183097" cy="3803161"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D2F8C99" w14:textId="77777777" w:rsidR="0009170C" w:rsidRDefault="0009170C" w:rsidP="0009170C">
             <w:pPr>
               <w:ind w:left="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -12929,62 +13117,60 @@
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3120" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="0EF8C4F2" w14:textId="77777777" w:rsidR="0009170C" w:rsidRPr="001E2025" w:rsidRDefault="0009170C" w:rsidP="0009170C">
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Rādītāja vērtība, </w:t>
                   </w:r>
-                  <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="00677720">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>euro</w:t>
                   </w:r>
-                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00A76E5A" w14:paraId="231FA965" w14:textId="77777777" w:rsidTr="00863F8B">
               <w:trPr>
                 <w:trHeight w:val="300"/>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3587" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="69A069F3" w14:textId="77777777" w:rsidR="0009170C" w:rsidRDefault="0009170C" w:rsidP="0009170C">
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -13256,51 +13442,51 @@
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>208 104</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="343CAB15" w14:textId="77777777" w:rsidR="00C05763" w:rsidRDefault="00C05763" w:rsidP="00C93365">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="10"/>
     </w:tbl>
     <w:p w14:paraId="5C937486" w14:textId="77732F89" w:rsidR="008D5A98" w:rsidRPr="00921F57" w:rsidRDefault="008D5A98" w:rsidP="003B3C60">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="796FD6C7" w14:textId="15706324" w:rsidR="002F1B92" w:rsidRDefault="00AE10CA" w:rsidP="00C45578">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="850" w:hanging="493"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -13318,88 +13504,70 @@
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00921F57" w:rsidRPr="00921F57">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja publiskajās datu bāzēs nav pieejama informācija, ka </w:t>
       </w:r>
       <w:r w:rsidR="00067AEC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">komersanta </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">komersanta nefinanšu </w:t>
       </w:r>
       <w:r w:rsidR="00921F57" w:rsidRPr="00921F57">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>investīcijas veiktas no ES fondu vai citu finanšu instrumentu līdzekļiem, iesniedz komersanta rakstveida apliecinājumu brīvā formā, kurā norādīts, ka investīcijas nav veiktas no ES fondu vai citu finanšu instrumentu līdzekļiem, papildu apliecinājumi / informācija netiek prasīti.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68A6C70C" w14:textId="692D5FA9" w:rsidR="00F665CB" w:rsidRDefault="00F665CB" w:rsidP="00E40264">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc177389269"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc226542905"/>
       <w:r>
         <w:t>Darba algu fonda pieaugums</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="11"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B301E16" w14:textId="7B06A086" w:rsidR="0016741B" w:rsidRDefault="0016741B" w:rsidP="00BC06CE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="850" w:hanging="493"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -13415,388 +13583,520 @@
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vispārīgie jautājumi</w:t>
       </w:r>
       <w:r w:rsidRPr="0061581A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> minētajiem rādītāju </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> nosacījumiem.</w:t>
+        <w:t xml:space="preserve"> minētajiem rādītāju attiecināmības nosacījumiem.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B4489E1" w14:textId="54AB6E33" w:rsidR="00350CC9" w:rsidRPr="00732F79" w:rsidRDefault="007579CC" w:rsidP="00BC06CE">
+    <w:p w14:paraId="2B4489E1" w14:textId="58D14A9D" w:rsidR="00350CC9" w:rsidRPr="00732F79" w:rsidRDefault="007579CC" w:rsidP="00EB34D3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1E6A3FC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="007C2407" w:rsidRPr="1E6A3FC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>arba algu fonda pieaugum</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E6A3FC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a rādītājā</w:t>
+      </w:r>
+      <w:r w:rsidR="007C2407" w:rsidRPr="1E6A3FC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE73C8" w:rsidRPr="1E6A3FC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ieskaita</w:t>
+      </w:r>
+      <w:r w:rsidR="008A507A" w:rsidRPr="1E6A3FC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> darba algu fonda</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE73C8" w:rsidRPr="1E6A3FC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> izmaksas, kas radušās komersantam. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E3040F" w:rsidRPr="1E6A3FC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Darba algu fonda pieaugumā</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE25B3" w:rsidRPr="1E6A3FC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006E0141" w:rsidRPr="1E6A3FC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>var ieskaitīt</w:t>
+      </w:r>
+      <w:r w:rsidR="00F665CB" w:rsidRPr="1E6A3FC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gan </w:t>
+      </w:r>
+      <w:r w:rsidR="00900C78" w:rsidRPr="1E6A3FC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">darba alga fondu </w:t>
+      </w:r>
+      <w:r w:rsidR="00F665CB" w:rsidRPr="1E6A3FC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>jau</w:t>
+      </w:r>
+      <w:r w:rsidR="00900C78" w:rsidRPr="1E6A3FC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>najām</w:t>
+      </w:r>
+      <w:r w:rsidR="00F665CB" w:rsidRPr="1E6A3FC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> darbaviet</w:t>
+      </w:r>
+      <w:r w:rsidR="00900C78" w:rsidRPr="1E6A3FC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ām</w:t>
+      </w:r>
+      <w:r w:rsidR="00F665CB" w:rsidRPr="1E6A3FC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, gan esošo darbavietu</w:t>
+      </w:r>
+      <w:r w:rsidR="0035204E" w:rsidRPr="1E6A3FC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> darba</w:t>
+      </w:r>
+      <w:r w:rsidR="00F665CB" w:rsidRPr="1E6A3FC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> algu fonda palielināšan</w:t>
+      </w:r>
+      <w:r w:rsidR="00900C78" w:rsidRPr="1E6A3FC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="00F665CB" w:rsidRPr="1E6A3FC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, proti, </w:t>
+      </w:r>
+      <w:r w:rsidR="002D6652" w:rsidRPr="1E6A3FC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">darba algu fonda pieauguma </w:t>
+      </w:r>
+      <w:r w:rsidR="00F665CB" w:rsidRPr="1E6A3FC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rādītāja izpildē tiks ieskaitīts gan jaunradīto darbavietu, gan esošo darbavietu darba samaksas </w:t>
+      </w:r>
+      <w:r w:rsidR="00697F9F" w:rsidRPr="1E6A3FC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(bruto) </w:t>
+      </w:r>
+      <w:r w:rsidR="00F665CB" w:rsidRPr="1E6A3FC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pieaugums kumulatīvi</w:t>
+      </w:r>
+      <w:r w:rsidR="00350CC9" w:rsidRPr="1E6A3FC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, tai skaitā</w:t>
+      </w:r>
+      <w:r w:rsidR="0003402D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00350CC9" w:rsidRPr="1E6A3FC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  darba devēja </w:t>
+      </w:r>
+      <w:r w:rsidR="2AEB6730" w:rsidRPr="1E6A3FC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>VSAOI, darba ņēmēja VSAOI un iedzīvotāju ienākuma nodoklis</w:t>
+      </w:r>
+      <w:r w:rsidR="00732F79" w:rsidRPr="1E6A3FC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F854AC" w:rsidRPr="00637A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00637A74" w:rsidRPr="00637A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MK noteikumi Nr.55 neierobežo darba laika un vietas organizāciju, kas noteikta Darba likuma ietvaros. Līdz ar to, projektos var attiecināt arī darbavietu, kuru ietvaros ir paredzēta arī darba veikšana attālināti un ar elastīgu darba laiku (darba līgumi, kuri paredz darbu ne tikai birojā, bet arī ārpus tā), darba samaksas pieaugum</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF4E63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="00637A74" w:rsidRPr="00637A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B11FC52" w14:textId="5709F579" w:rsidR="00D438CD" w:rsidRDefault="005609BE" w:rsidP="00BF54BF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
-        <w:ind w:left="850" w:hanging="493"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="000548CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Darba algu fonda pieauguma rādītāja </w:t>
+      </w:r>
+      <w:r w:rsidR="0CFB7CC1" w:rsidRPr="000548CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vērtības tiks pārbaudītas VID datu bāzē (datu noliktava)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B9509E" w:rsidRPr="000548CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pārskatu sadaļā, izmantojot </w:t>
+      </w:r>
+      <w:r w:rsidR="00A8203C" w:rsidRPr="000548CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pārskatu </w:t>
+      </w:r>
+      <w:r w:rsidR="00911B38" w:rsidRPr="000548CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A8203C" w:rsidRPr="000548CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DN_darba_algas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00911B38" w:rsidRPr="000548CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00E17EA9" w:rsidRPr="000548CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, kas satur informāciju par pārskata periodā nodokļu maksātāja darba ņēmējiem aprēķinātām algām un nodokļiem</w:t>
+      </w:r>
+      <w:r w:rsidR="0CFB7CC1" w:rsidRPr="000548CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00276190">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zemāk aplūkojams </w:t>
+      </w:r>
+      <w:r w:rsidR="00C418AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>iepriekš minētā pārskata piemērs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="181F6AF9" w14:textId="77777777" w:rsidR="00276190" w:rsidRPr="000548CD" w:rsidRDefault="00276190" w:rsidP="000548CD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D66C873" w14:textId="4EAA37C7" w:rsidR="00BF54BF" w:rsidRPr="000548CD" w:rsidRDefault="00BF54BF" w:rsidP="000548CD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...296 lines deleted...]
-        <w:t>vērtības tiks pārbaudītas VID datu bāzē (datu noliktava).</w:t>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="374C5A2D" wp14:editId="77F93BCC">
+            <wp:extent cx="5618019" cy="3077898"/>
+            <wp:effectExtent l="0" t="0" r="1905" b="8255"/>
+            <wp:docPr id="651139938" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 1"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId16" r:link="rId17">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5647789" cy="3094208"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AA8613F" w14:textId="7D667970" w:rsidR="007D0BB6" w:rsidRDefault="0096661C" w:rsidP="009502B3">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="850" w:hanging="493"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
       <w:r w:rsidR="00CE3A51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -13833,289 +14133,745 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="709" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8919"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007D0BB6" w14:paraId="62C28326" w14:textId="77777777" w:rsidTr="00471401">
+      <w:tr w:rsidR="007D0BB6" w14:paraId="62C28326" w14:textId="77777777" w:rsidTr="2EEDF6C8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="3634716D" w14:textId="55322FF7" w:rsidR="0099358E" w:rsidRDefault="007D0BB6" w:rsidP="00D87298">
+          <w:p w14:paraId="3634716D" w14:textId="01E09125" w:rsidR="0099358E" w:rsidRDefault="007D0BB6" w:rsidP="00D87298">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ja projektu iesniedz 2024. gadā, tad bāzes gads pret kuru tiks vērtēta </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>Ja projekt</w:t>
+            </w:r>
+            <w:r w:rsidR="003031E6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">darba algu fonda pieauguma </w:t>
+              <w:t>a iesniegumu</w:t>
             </w:r>
             <w:r w:rsidRPr="00EE3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>rādītāja sasniegšana, ir 2021.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00CF76B8">
+              <w:t xml:space="preserve"> iesniedz 2024. gadā</w:t>
+            </w:r>
+            <w:r w:rsidR="00B839D8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00EE3971">
+              <w:t xml:space="preserve"> un</w:t>
+            </w:r>
+            <w:r w:rsidR="005732AE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>gads, par kuru komersants gada pārskatu</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00CF76B8">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00ED0A8E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00CF76B8" w:rsidRPr="00677720">
+              <w:t>darba algu fonda pieauguma</w:t>
+            </w:r>
+            <w:r w:rsidR="005732AE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>VID</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00EE3971">
+              <w:t xml:space="preserve"> rādītāj</w:t>
+            </w:r>
+            <w:r w:rsidR="006A2BC4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> iesniedz 2022.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00CF76B8">
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidR="005732AE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t> </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:t xml:space="preserve"> vērtībā </w:t>
+            </w:r>
+            <w:r w:rsidR="005732AE" w:rsidRPr="003031E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>gada pirmajā pusē (vērtē 2022. un 2023.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00CF76B8">
+              <w:t>ir plānots</w:t>
+            </w:r>
+            <w:r w:rsidR="005732AE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00EE3971">
+              <w:t xml:space="preserve"> ieskaitīt vērtīb</w:t>
+            </w:r>
+            <w:r w:rsidR="006A2BC4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>gada datus pret 2021.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00CF76B8">
+              <w:t>u</w:t>
+            </w:r>
+            <w:r w:rsidR="005732AE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00EE3971">
+              <w:t>, kura ir radu</w:t>
+            </w:r>
+            <w:r w:rsidR="00E83EBB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>gada datiem). Ja šī projekta īstenošana tiks pabeigta 2026.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00CF76B8">
+              <w:t>sies</w:t>
+            </w:r>
+            <w:r w:rsidR="005732AE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> 2 kalendāru gadu laikā pirms projekta iesnieguma iesniegšanas</w:t>
             </w:r>
             <w:r w:rsidRPr="00EE3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">gadā, tad </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00CF76B8">
+              <w:t>, tad</w:t>
+            </w:r>
+            <w:r w:rsidR="00A42391">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">darba alga fonda </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="0099358E">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">pieauguma </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00EE3971">
+              <w:t>bāzes gads</w:t>
+            </w:r>
+            <w:r w:rsidR="00FD6E98">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>rādītāja vērtības var ieskaitīt līdz 2029.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="0099358E">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00EE3971">
+              <w:t xml:space="preserve">pret kuru </w:t>
+            </w:r>
+            <w:r w:rsidR="008D2F62">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">gadam (ieskaitot), proti, ņem vērā no 2024. līdz 2029. gadam  (ieskaitot) VID datu bāzē pieejamo aktuālo informāciju. </w:t>
-[...4 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:t>tiek</w:t>
+            </w:r>
+            <w:r w:rsidR="0007267A" w:rsidRPr="00EE3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE3971">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">vērtēta </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">darba algu fonda pieauguma </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE3971">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>rādītāja sasniegšana, ir 2021.</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF76B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE3971">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>gads, par kuru komersants gada pārskatu</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF76B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CF76B8" w:rsidRPr="00677720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>VID</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE3971">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> iesniedz 2022.</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF76B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE3971">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>gada pirmajā pusē (vērtē 2022. un 2023.</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF76B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE3971">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>gada datus pret 2021.</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF76B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE3971">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>gada datiem). Ja šī projekta īstenošana tiks pabeigta 2026.</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF76B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE3971">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">gadā, tad </w:t>
+            </w:r>
+            <w:r w:rsidR="00CF76B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">darba alga fonda </w:t>
+            </w:r>
+            <w:r w:rsidR="0099358E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pieauguma </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE3971">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>rādītāja vērtības var ieskaitīt līdz 2029.</w:t>
+            </w:r>
+            <w:r w:rsidR="0099358E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE3971">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">gadam (ieskaitot), proti, ņem vērā no 2024. līdz 2029. gadam  (ieskaitot) VID datu bāzē pieejamo aktuālo informāciju. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A7600E1" w14:textId="77777777" w:rsidR="001C0DA2" w:rsidRDefault="001C0DA2" w:rsidP="00D87298">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
+          </w:p>
+          <w:p w14:paraId="222C1CCE" w14:textId="705AFBB6" w:rsidR="0099358E" w:rsidRDefault="001C0DA2" w:rsidP="00D87298">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ja projekt</w:t>
+            </w:r>
+            <w:r w:rsidR="003031E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>a iesniegumu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> iesniedz 2024. gadā </w:t>
+            </w:r>
+            <w:r w:rsidR="003031E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">un </w:t>
+            </w:r>
+            <w:r w:rsidR="00E83EBB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>darba algu fonda pieauguma</w:t>
+            </w:r>
+            <w:r w:rsidR="003031E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> rādītāj</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE5583">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidR="003031E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vērtībā </w:t>
+            </w:r>
+            <w:r w:rsidR="003031E6" w:rsidRPr="003031E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>nav plānots</w:t>
+            </w:r>
+            <w:r w:rsidR="003031E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ieskaitīt vērtīb</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE5583">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>u</w:t>
+            </w:r>
+            <w:r w:rsidR="003031E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, kura ir radu</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE5583">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>sies</w:t>
+            </w:r>
+            <w:r w:rsidR="003031E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2 kalendāru gadu laikā pirms projekta </w:t>
+            </w:r>
+            <w:r w:rsidR="008534D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">iesnieguma </w:t>
+            </w:r>
+            <w:r w:rsidR="003031E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>iesniegšanas</w:t>
+            </w:r>
+            <w:r w:rsidR="00293F15">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="006A2BC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00826D95">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tad bāzes gads pret kuru </w:t>
+            </w:r>
+            <w:r w:rsidR="008D2F62">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tiek vērtēta darba algu fonda pieauguma rādītāja sasniegšana, ir </w:t>
+            </w:r>
+            <w:r w:rsidR="005C55E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2023. gads, ja pirmais rādītāja vērtības gads ir </w:t>
+            </w:r>
+            <w:r w:rsidR="002104B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2024. gads.</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="49363CE6" w14:textId="77777777" w:rsidR="00635AAB" w:rsidRDefault="007D0BB6" w:rsidP="00D87298">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D0BB6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Piemēram</w:t>
             </w:r>
             <w:r w:rsidRPr="00EE3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -14157,537 +14913,574 @@
               <w:t xml:space="preserve">darba algu fonda pieauguma </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE3971">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">rādītāja vērtības no 2027. līdz 2029. gadam kumulatīvi, tās summējot. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="40B0C01D" w14:textId="77777777" w:rsidR="00635AAB" w:rsidRDefault="00635AAB" w:rsidP="00D87298">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="474ABEB7" w14:textId="58AAA407" w:rsidR="00BA5254" w:rsidRPr="00BA5254" w:rsidRDefault="007D0BB6" w:rsidP="00BA5254">
+          <w:p w14:paraId="611A0E9B" w14:textId="77777777" w:rsidR="007D0BB6" w:rsidRDefault="567973E8" w:rsidP="00D87298">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE3971">
+            <w:r w:rsidRPr="2EEDF6C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Šādā kompleksā projektā tiks vērtēta </w:t>
             </w:r>
-            <w:r w:rsidR="00C16180">
+            <w:r w:rsidR="44E56233" w:rsidRPr="2EEDF6C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">darba algu fonda pieauguma </w:t>
             </w:r>
-            <w:r w:rsidRPr="00EE3971">
+            <w:r w:rsidRPr="2EEDF6C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">rādītāja sasniegšana projektā kopumā,  neizdalot atsevišķi tā sasniegšanu pret izbūvēto ceļu vai ēku, līdz ar  to projektos, kuros ir paredzētas kompleksas darbības un kuros </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00485844">
+              <w:t xml:space="preserve">rādītāja sasniegšana projektā kopumā,  neizdalot atsevišķi tā sasniegšanu pret izbūvēto ceļu vai ēku, līdz ar to projektos, kuros ir paredzētas kompleksas darbības un kuros </w:t>
+            </w:r>
+            <w:r w:rsidR="69582442" w:rsidRPr="2EEDF6C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">darba algu fonda pieauguma </w:t>
             </w:r>
-            <w:r w:rsidRPr="00EE3971">
+            <w:r w:rsidRPr="2EEDF6C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">rādītāja devēji ir vairāki komersanti, FS var vadīt </w:t>
             </w:r>
-            <w:r w:rsidR="00485844">
+            <w:r w:rsidR="69582442" w:rsidRPr="2EEDF6C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">darba alga fonda pieauguma </w:t>
             </w:r>
-            <w:r w:rsidRPr="00EE3971">
+            <w:r w:rsidRPr="2EEDF6C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">rādītāja nesasniegšanas riskus gadījumā, ja kādam no komersantiem projekta īstenošanas laikā mainās plānotā </w:t>
             </w:r>
-            <w:r w:rsidR="00CB237B">
+            <w:r w:rsidR="72A3F27C" w:rsidRPr="2EEDF6C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">darba algu fonda pieauguma </w:t>
             </w:r>
-            <w:r w:rsidRPr="00EE3971">
+            <w:r w:rsidRPr="2EEDF6C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">rādītāja izpilde. Proti, ja kāds no komersantiem nesasniedz plānotās </w:t>
             </w:r>
-            <w:r w:rsidR="00CB237B">
+            <w:r w:rsidR="72A3F27C" w:rsidRPr="2EEDF6C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">darba algu fonda pieauguma </w:t>
             </w:r>
-            <w:r w:rsidRPr="00EE3971">
+            <w:r w:rsidRPr="2EEDF6C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>rādītāja vērtības, bet cits komersants tās pārsniedz, tiks vērtēta</w:t>
             </w:r>
-            <w:r w:rsidR="00635AAB">
+            <w:r w:rsidR="221F15F2" w:rsidRPr="2EEDF6C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> darba algu fonda pieauguma</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EE3971">
+            <w:r w:rsidRPr="2EEDF6C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> rādītāja vērtību izpilde projektā kopumā.</w:t>
             </w:r>
-            <w:r w:rsidR="00304D02">
+            <w:r w:rsidR="799EFEE3" w:rsidRPr="2EEDF6C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00BA5254" w:rsidRPr="00BA5254">
+            <w:r w:rsidR="6ECA4807" w:rsidRPr="2EEDF6C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Papildu vērtē Rādītāju pārskatā kolonnā </w:t>
             </w:r>
-            <w:r w:rsidR="00A55F2E" w:rsidRPr="0061581A">
+            <w:r w:rsidR="1F006EB2" w:rsidRPr="2EEDF6C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>"</w:t>
             </w:r>
-            <w:r w:rsidR="00304D02" w:rsidRPr="00304D02">
+            <w:r w:rsidR="799EFEE3" w:rsidRPr="2EEDF6C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Pamatojums rādītāju vērtību sasaistei ar projektu (t.sk. pamatojums arī vēsturisko rādītāju sasaistei ar projektu un ārpus uzņēmējdarbības teritorijas radušos rādītāju sasaistei ar saimniecisko darbību, ko komersants veic uzņēmējdarbības teritorijā</w:t>
             </w:r>
-            <w:r w:rsidR="00BA5254" w:rsidRPr="00BA5254">
+            <w:r w:rsidR="6ECA4807" w:rsidRPr="2EEDF6C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidR="00A55F2E" w:rsidRPr="0061581A">
+            <w:r w:rsidR="1F006EB2" w:rsidRPr="2EEDF6C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>"</w:t>
             </w:r>
-            <w:r w:rsidR="00304D02" w:rsidRPr="00304D02">
+            <w:r w:rsidR="799EFEE3" w:rsidRPr="2EEDF6C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> sniegto pamatojumu tam, kādēļ uzskatāms, ka projekta izmaksas ir sekmējušas projektā plānoto </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00BA5254">
+              <w:t xml:space="preserve"> sniegto pamatojumu tam, kādēļ uzskatāms, ka projekta izmaksas</w:t>
+            </w:r>
+            <w:r w:rsidR="00E6072A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">darba algu fonda pieauguma </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00304D02" w:rsidRPr="00304D02">
+              <w:t xml:space="preserve"> (darbības)</w:t>
+            </w:r>
+            <w:r w:rsidR="799EFEE3" w:rsidRPr="2EEDF6C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">sasniegšanu, t.i. </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="0080148A">
+              <w:t xml:space="preserve"> ir sekmējušas projektā plānoto </w:t>
+            </w:r>
+            <w:r w:rsidR="6ECA4807" w:rsidRPr="2EEDF6C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>vērtē sniegto</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="0080148A" w:rsidRPr="006C4913">
+              <w:t xml:space="preserve">darba algu fonda pieauguma </w:t>
+            </w:r>
+            <w:r w:rsidR="799EFEE3" w:rsidRPr="2EEDF6C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="0080148A">
+              <w:t>sasniegšanu, t.i.</w:t>
+            </w:r>
+            <w:r w:rsidR="45597A8E" w:rsidRPr="2EEDF6C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">pamatojumu, </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00304D02" w:rsidRPr="00304D02">
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="799EFEE3" w:rsidRPr="2EEDF6C8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">ka pastāv cēloņsakarība starp projekta izmaksām un </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="3E4C529F" w:rsidRPr="004447D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>sasniegt</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:t xml:space="preserve">vērtē sniegto pamatojumu, </w:t>
+            </w:r>
+            <w:r w:rsidR="799EFEE3" w:rsidRPr="004447D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>o</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:t>ka pastāv cēloņsakarība starp projekta izmaksām</w:t>
+            </w:r>
+            <w:r w:rsidR="00E6072A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> rādītāj</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:t xml:space="preserve"> (darbībām)</w:t>
+            </w:r>
+            <w:r w:rsidR="799EFEE3" w:rsidRPr="004447D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>u</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:t xml:space="preserve"> un </w:t>
+            </w:r>
+            <w:r w:rsidR="6ECA4807" w:rsidRPr="004447D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t>sasniegt</w:t>
+            </w:r>
+            <w:r w:rsidR="21A31C7D" w:rsidRPr="004447D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidR="6ECA4807" w:rsidRPr="004447D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> rādītāj</w:t>
+            </w:r>
+            <w:r w:rsidR="21A31C7D" w:rsidRPr="004447D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>u</w:t>
+            </w:r>
+            <w:r w:rsidR="799EFEE3" w:rsidRPr="004447D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A4B387A" w14:textId="1983564A" w:rsidR="007D0BB6" w:rsidRPr="00EE3971" w:rsidRDefault="007D0BB6" w:rsidP="00D87298">
+          <w:p w14:paraId="6A4B387A" w14:textId="5B8C7716" w:rsidR="000D00B3" w:rsidRPr="009B4256" w:rsidRDefault="000D00B3" w:rsidP="00D87298">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="67BD4690" w14:textId="77777777" w:rsidR="007D0BB6" w:rsidRDefault="007D0BB6" w:rsidP="00D87298">
-[...10 lines deleted...]
-    </w:p>
     <w:p w14:paraId="6F0BA442" w14:textId="01B65700" w:rsidR="00F92BB0" w:rsidRDefault="00B41DD0" w:rsidP="00DE4D6B">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="850" w:hanging="493"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
       <w:r w:rsidR="00CE3A51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r w:rsidR="0090417C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Piemērs darba algu fonda pieauguma rādītāja aprēķinam, ja projektā ir paredzēt</w:t>
       </w:r>
       <w:r w:rsidR="00176EDB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s gan funkcionālais savienojums, gan jaunas ražotnes izbūve:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1615C4E1" w14:textId="77777777" w:rsidR="00176EDB" w:rsidRDefault="00176EDB" w:rsidP="00D87298">
-[...10 lines deleted...]
-    </w:p>
     <w:p w14:paraId="430E2184" w14:textId="379C86C1" w:rsidR="00D438CD" w:rsidRDefault="00494A74" w:rsidP="00471401">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0B201534" wp14:editId="66F5E07A">
-[...1 lines deleted...]
-            <wp:effectExtent l="0" t="0" r="0" b="5715"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0B201534" wp14:editId="75E7C560">
+            <wp:extent cx="6068291" cy="3734285"/>
+            <wp:effectExtent l="0" t="0" r="8890" b="0"/>
             <wp:docPr id="762604478" name="Picture 1" descr="A screenshot of a computer&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="762604478" name="Picture 1" descr="A screenshot of a computer&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14"/>
+                    <a:blip r:embed="rId18"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6120130" cy="3766185"/>
+                      <a:ext cx="6095629" cy="3751108"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="17D10C84" w14:textId="11C3E58D" w:rsidR="001F7164" w:rsidRPr="006F569D" w:rsidRDefault="00C944E3" w:rsidP="00477510">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc177389270"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc226542906"/>
       <w:r w:rsidRPr="7FD4D7C7">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Rādītāju </w:t>
       </w:r>
       <w:r w:rsidR="007D0050">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">pārskatu iesniegšana, rādītāju </w:t>
       </w:r>
       <w:r w:rsidRPr="7FD4D7C7">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>pārbaude un ievade KP VIS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="16974E16" w14:textId="1221CC9C" w:rsidR="00396609" w:rsidRDefault="00396609" w:rsidP="00477510">
       <w:pPr>
         <w:pStyle w:val="TableParagraph"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="709" w:right="139"/>
       </w:pPr>
       <w:r w:rsidRPr="000744F1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Pamatprincips</w:t>
       </w:r>
       <w:r w:rsidR="00730E8D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidRPr="000744F1">
         <w:rPr>
@@ -14724,153 +15517,144 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Rādītāju pārskatos iekļautās informācijas pārbaude pamatā tiek veikta dokumentāli, izmantojot publiski pieejamās datu bāzes un FS iesniegto dokumentāciju, kas pamato rādītāju sasniegšanu. Kad CFLA ir apstiprinājusi saņemto informāciju par rādītāja pilnīgu izpildi, turpmāka projekta rādītāja izpildes kontrole netiek veikta.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D448D3D" w14:textId="67C0FA38" w:rsidR="00A20277" w:rsidRPr="00382040" w:rsidRDefault="00A20277" w:rsidP="00DD68FC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="850" w:hanging="493"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Hlk172890934"/>
+      <w:bookmarkStart w:id="13" w:name="_Hlk172890934"/>
       <w:r w:rsidRPr="00382040">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pārbaude projekta īstenošanas vietā</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:footnoteReference w:id="6"/>
+        <w:footnoteReference w:id="7"/>
       </w:r>
       <w:r w:rsidRPr="00382040">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> var tikt veikta vienlaikus ar CFLA plānoto pārbaudi pirms noslēguma maksājuma veikšanas FS vai citu plānoto vai ārpuskārtas pārbaudi projekta īstenošanas vietā. </w:t>
       </w:r>
       <w:r w:rsidR="00382040" w:rsidRPr="00382040">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pārbaudē projekt</w:t>
       </w:r>
       <w:r w:rsidR="003269C0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00382040" w:rsidRPr="00382040">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> īstenošanas vietā pārbauda informāciju par rādītājiem iespēju robežās, piemēram, vai komersants darbojas attiecīgajā </w:t>
       </w:r>
       <w:r w:rsidR="00A34620">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">uzņēmējdarbības </w:t>
       </w:r>
       <w:r w:rsidR="00382040" w:rsidRPr="00382040">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">teritorijā, </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">vai komersants darbojas atbilstošajā darbības nozarē. </w:t>
+        <w:t xml:space="preserve">teritorijā, vai komersants darbojas atbilstošajā darbības nozarē. </w:t>
       </w:r>
       <w:r w:rsidRPr="00382040">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Atsevišķos gadījumos, lai pārbaudītu rādītāju sasniegšanu, var organizēt atsevišķu ārpuskārtas pārbaudi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:footnoteReference w:id="7"/>
+        <w:footnoteReference w:id="8"/>
       </w:r>
       <w:r w:rsidRPr="00382040">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:p w14:paraId="2A2E09EB" w14:textId="796A33D9" w:rsidR="00E14927" w:rsidRPr="00E14927" w:rsidRDefault="00E14927" w:rsidP="00DD68FC">
+    <w:bookmarkEnd w:id="13"/>
+    <w:p w14:paraId="2A2E09EB" w14:textId="77825496" w:rsidR="00E14927" w:rsidRPr="00E14927" w:rsidRDefault="00E14927" w:rsidP="00DD68FC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="850" w:hanging="493"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E14927">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Rādītāju pārskatu iesniedz pēc viena vai vairāku rādītāju pilnīgas sasniegšanas, </w:t>
       </w:r>
       <w:r w:rsidRPr="00E14927">
         <w:rPr>
@@ -14896,126 +15680,145 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>septembrim</w:t>
       </w:r>
       <w:r w:rsidR="00A33F7B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A33F7B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(izņēmuma gadījumu skat. šī metodiskā materiāla 6.14.1. apakšpunktā)</w:t>
+        <w:t>(izņēmuma gadījumu skat. šī metodiskā materiāla 6.1</w:t>
+      </w:r>
+      <w:r w:rsidR="00190135">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00A33F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.1. apakšpunktā)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E14927">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Iesniegto Rādītāju pārskatu skaits ir ne vairāk kā 3 (trīs), kas atbilst rādītāju skaitam, ja ziņo atsevišķi par katru rādītāju. Daļēji sasniegtas rādītāju vērtības Rādītāju pārskatā </w:t>
       </w:r>
       <w:r w:rsidR="00A33F7B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>norādāmas</w:t>
       </w:r>
       <w:r w:rsidRPr="00E14927">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> tikai tad, ja ir iestājies maksimālais rādītāju sasniegšanas/ ziņošanas brīdis. Par rādītāju, kas projektā pilnībā netiek sasniegts, nepieciešams aizpildīt Rādītāju pārskata 3.2. sadaļas 6. kolonnu </w:t>
       </w:r>
-      <w:r w:rsidR="00AE442A" w:rsidRPr="0061581A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00AE442A" w:rsidRPr="00340977">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
+      <w:r w:rsidRPr="00340977">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pamatojums, ja faktiskais atšķiras no plānotā</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE442A" w:rsidRPr="00340977">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E14927">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Pamatojums, ja faktiskais atšķiras no plānotā</w:t>
-[...7 lines deleted...]
-        <w:t>"</w:t>
+        <w:t>. Pēdējais Rādītāju pārskats jāiesniedz ne vēlāk kā līdz nākamā kalendāra gada 1.</w:t>
+      </w:r>
+      <w:r w:rsidR="002154B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E14927">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>. Pēdējais Rādītāju pārskats jāiesniedz ne vēlāk kā līdz nākamā kalendāra gada 1.</w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>septembrim pēc perioda, kad rādītājiem jābūt pilnībā sasniegtiem, tas ir, ne vēlāk kā trešajā kalendāra gadā pēc projekta noslēguma maksājuma veikšanas FS un ne vēlāk kā 31.12.2029. (t.i., ja rādītājs sasniegts līdz 31.12.2029., Rādītāju pārskatu drīkst iesniegt līdz 01.09.2030.).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B20F579" w14:textId="2088492F" w:rsidR="000274A3" w:rsidRDefault="00F72C94" w:rsidP="00DD68FC">
+    <w:p w14:paraId="2B20F579" w14:textId="4D794F57" w:rsidR="000274A3" w:rsidRDefault="00F72C94" w:rsidP="00DD68FC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="850" w:hanging="493"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="00396609" w:rsidRPr="000274A3">
@@ -15034,169 +15837,955 @@
         </w:rPr>
         <w:t xml:space="preserve"> par sasniegtu</w:t>
       </w:r>
       <w:r w:rsidR="00396609" w:rsidRPr="000274A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, ja tas (katrs no rādītājiem atsevišķi –</w:t>
       </w:r>
       <w:r w:rsidR="00D17811">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00396609" w:rsidRPr="000274A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">komersantu skaits, komersantu </w:t>
+        <w:t>komersantu skaits, komersantu nefinanšu investīcijas, darba algu fonda pieaugums) sasniegts pilnā apjomā jeb 100% no projektā plānotā</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB353A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. R</w:t>
+      </w:r>
+      <w:r w:rsidR="00396609" w:rsidRPr="000274A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ādītājs nevar tikt ieskaitīts, ja </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB353A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tas sasniegts daļēji </w:t>
+      </w:r>
+      <w:r w:rsidR="00396609" w:rsidRPr="000274A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00200561">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>izņemot</w:t>
+      </w:r>
+      <w:r w:rsidR="00396609" w:rsidRPr="000274A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – ja </w:t>
+      </w:r>
+      <w:r w:rsidR="00200561">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ir </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB24B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>iestājies</w:t>
+      </w:r>
+      <w:r w:rsidR="00396609" w:rsidRPr="000274A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> maksimālais </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB24B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rādītāju sasniegšanas/ziņošanas</w:t>
+      </w:r>
+      <w:r w:rsidR="001C450E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00396609" w:rsidRPr="000274A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>termiņš, t.i., 3 kalendāra gadi pēc noslēguma maksājuma veikšanas vai 31.12.2029, kurā rādītāji sasniedzami</w:t>
+      </w:r>
+      <w:r w:rsidR="00C96BA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, vai ir citi apstākļi, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F65DBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kāpēc FS ir izvēlējies ziņot par rādītāja daļēju sasniegšanu</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB6C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A63074" w:rsidRPr="2EEDF6C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00892AEC" w:rsidRPr="2EEDF6C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF4C4E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00256CBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gadījumā, ja projekta </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF4C4E" w:rsidRPr="2EEDF6C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rezultāta rādītāj</w:t>
+      </w:r>
+      <w:r w:rsidR="0093239D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i </w:t>
+      </w:r>
+      <w:r w:rsidR="006068AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ne</w:t>
+      </w:r>
+      <w:r w:rsidR="0093239D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tiek sasniegti </w:t>
+      </w:r>
+      <w:r w:rsidR="006068AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pilnā apmērā</w:t>
+      </w:r>
+      <w:r w:rsidR="007A79BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF4C4E" w:rsidRPr="2EEDF6C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tiks </w:t>
+      </w:r>
+      <w:r w:rsidR="007A79BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>iz</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF4C4E" w:rsidRPr="2EEDF6C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vērtēt</w:t>
+      </w:r>
+      <w:r w:rsidR="006620E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF4C4E" w:rsidRPr="2EEDF6C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00286C5B" w:rsidRPr="2EEDF6C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>FS</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF4C4E" w:rsidRPr="2EEDF6C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sniegt</w:t>
+      </w:r>
+      <w:r w:rsidR="006620E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ais</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF4C4E" w:rsidRPr="2EEDF6C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pamatojum</w:t>
+      </w:r>
+      <w:r w:rsidR="006620E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF4C4E" w:rsidRPr="2EEDF6C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, objektīvie iemesli un apstākļi</w:t>
+      </w:r>
+      <w:r w:rsidR="00F91B62" w:rsidRPr="2EEDF6C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF4C4E" w:rsidRPr="2EEDF6C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB4626">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kā arī </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF4C4E" w:rsidRPr="2EEDF6C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to ietekme gan uz konkrētā projekta</w:t>
+      </w:r>
+      <w:r w:rsidR="007D509F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF4C4E" w:rsidRPr="2EEDF6C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">līmeņa rādītājiem, gan uz </w:t>
+      </w:r>
+      <w:r w:rsidR="007A35CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB6041">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.1.1.1. </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF4C4E" w:rsidRPr="2EEDF6C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pasākuma </w:t>
+      </w:r>
+      <w:r w:rsidR="007A35CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ietvaros </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF4C4E" w:rsidRPr="2EEDF6C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>noteikt</w:t>
+      </w:r>
+      <w:r w:rsidR="006A1743">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF4C4E" w:rsidRPr="2EEDF6C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kopēj</w:t>
+      </w:r>
+      <w:r w:rsidR="006A1743">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF4C4E" w:rsidRPr="2EEDF6C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rezultāta rādītāju </w:t>
+      </w:r>
+      <w:r w:rsidR="006A1743">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>izpildi.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF4C4E" w:rsidRPr="2EEDF6C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C56D90" w:rsidRPr="00C56D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kopumā, izvērtējot daļēju rezultāta rādītāju sasniegšanu, tiks noteikts, vai projekta mērķis kā tāds ir sasniegts un vai faktiski sasniegtie rādītāji nodrošina projekta būtības un iecerētā ieguvuma izpildi</w:t>
+      </w:r>
+      <w:r w:rsidR="00E91804">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006C1C80" w:rsidRPr="008B13B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tostarp </w:t>
+      </w:r>
+      <w:r w:rsidR="00E91804" w:rsidRPr="008B13B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CFLA var lemt </w:t>
+      </w:r>
+      <w:r w:rsidR="006C1C80" w:rsidRPr="008B13B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>par korektīvām darbībām</w:t>
+      </w:r>
+      <w:r w:rsidR="00745828" w:rsidRPr="008B13B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (attiecināmo izdevumu</w:t>
+      </w:r>
+      <w:r w:rsidR="00315FB8" w:rsidRPr="008B13B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> apmēra samazināšan</w:t>
+      </w:r>
+      <w:r w:rsidR="007116AE" w:rsidRPr="008B13B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="00745828" w:rsidRPr="008B13B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="006C1C80" w:rsidRPr="008B13B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> saskaņā ar vienošanās par projekta īstenošanu noteikto</w:t>
+      </w:r>
+      <w:r w:rsidR="00C56D90" w:rsidRPr="00C56D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C56D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF4C4E" w:rsidRPr="2EEDF6C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vienlaikus jāņem vērā, ka 5.1.1.1. pasākuma </w:t>
+      </w:r>
+      <w:r w:rsidR="00744CE9" w:rsidRPr="2EEDF6C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">otrā un </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF4C4E" w:rsidRPr="2EEDF6C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>trešā atlases kārta</w:t>
+      </w:r>
+      <w:r w:rsidR="00F57EF5" w:rsidRPr="2EEDF6C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF4C4E" w:rsidRPr="2EEDF6C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tiek īstenota</w:t>
+      </w:r>
+      <w:r w:rsidR="00F57EF5" w:rsidRPr="2EEDF6C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF4C4E" w:rsidRPr="2EEDF6C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atklātas projektu iesniegumu atlases veidā, kurā</w:t>
+      </w:r>
+      <w:r w:rsidR="00F57EF5" w:rsidRPr="2EEDF6C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF4C4E" w:rsidRPr="2EEDF6C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> iesniegtie projektu iesniegumi </w:t>
+      </w:r>
+      <w:r w:rsidR="00F01828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">savstarpēji </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF4C4E" w:rsidRPr="2EEDF6C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>konkurē</w:t>
+      </w:r>
+      <w:r w:rsidR="00A41EA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF4C4E" w:rsidRPr="2EEDF6C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:r w:rsidR="00A41EA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">katrs projekts </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF4C4E" w:rsidRPr="2EEDF6C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ieņem konkrētu vietu projektu rangā, kas </w:t>
+      </w:r>
+      <w:r w:rsidR="00A41EA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ir </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF4C4E" w:rsidRPr="2EEDF6C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>atkarīga no kvalitātes kritēriju kopvērtējuma</w:t>
+      </w:r>
+      <w:r w:rsidR="0067280C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Jo </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF4C4E" w:rsidRPr="2EEDF6C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>augstāka kopvērtējuma vērtība, jo augstāka</w:t>
+      </w:r>
+      <w:r w:rsidR="007A6F8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s ir projekta iespējas iegūt finansējumu </w:t>
+      </w:r>
+      <w:r w:rsidR="00243F6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">no attiecīgās atlases kārtas </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF4C4E" w:rsidRPr="2EEDF6C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pieejamā ERAF finansējuma.  Projekta kopvērtējuma vērtību ietekmē arī projektā plānoto nefinanšu investīciju un darba algu fonda </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00396609" w:rsidRPr="000274A3">
-[...5 lines deleted...]
-        <w:t>nefinanšu</w:t>
+      <w:r w:rsidR="00DF4C4E" w:rsidRPr="2EEDF6C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>atdeve</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00396609" w:rsidRPr="000274A3">
-[...39 lines deleted...]
-      <w:r w:rsidR="00176E67">
+      <w:r w:rsidR="00DF4C4E" w:rsidRPr="2EEDF6C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pret ERAF finansējumu. </w:t>
+      </w:r>
+      <w:r w:rsidR="0011463B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Līdz ar to, ja </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF4C4E" w:rsidRPr="2EEDF6C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>projekt</w:t>
+      </w:r>
+      <w:r w:rsidR="00483683">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF4C4E" w:rsidRPr="2EEDF6C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0078349C">
-[...23 lines deleted...]
-      <w:r w:rsidR="002F3EEE">
+      <w:r w:rsidR="0011463B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">spēj sasniegt </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF4C4E" w:rsidRPr="2EEDF6C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tikai daļ</w:t>
+      </w:r>
+      <w:r w:rsidR="0011463B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidR="00BC02ED">
-[...22 lines deleted...]
-        <w:footnoteReference w:id="8"/>
+      <w:r w:rsidR="00DF4C4E" w:rsidRPr="2EEDF6C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0011463B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>no</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF4C4E" w:rsidRPr="2EEDF6C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> plānot</w:t>
+      </w:r>
+      <w:r w:rsidR="002B5695">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ajiem </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF4C4E" w:rsidRPr="2EEDF6C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rezultāta rādītāj</w:t>
+      </w:r>
+      <w:r w:rsidR="002B5695">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>iem</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF4C4E" w:rsidRPr="2EEDF6C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, tiks </w:t>
+      </w:r>
+      <w:r w:rsidR="002B5695">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vērtēts arī t</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF4C4E" w:rsidRPr="2EEDF6C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">as, vai projekts ar šādiem </w:t>
+      </w:r>
+      <w:r w:rsidR="005F7A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">faktiskajiem </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF4C4E" w:rsidRPr="2EEDF6C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rezultāta rādītāji</w:t>
+      </w:r>
+      <w:r w:rsidR="00B073A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>em</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF4C4E" w:rsidRPr="2EEDF6C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vispār būtu kvalificējies un ticis atbalstīts </w:t>
+      </w:r>
+      <w:r w:rsidR="00E35E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>attiecīgajā</w:t>
+      </w:r>
+      <w:r w:rsidR="00B073A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF4C4E" w:rsidRPr="2EEDF6C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>atlases kārtā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="569B5DF9" w14:textId="2613524B" w:rsidR="000274A3" w:rsidRPr="009B5329" w:rsidRDefault="007D0928" w:rsidP="00470615">
+    <w:p w14:paraId="569B5DF9" w14:textId="3F46EEF9" w:rsidR="000274A3" w:rsidRPr="009B5329" w:rsidRDefault="007D0928" w:rsidP="00470615">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="850" w:hanging="493"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="57AE2566">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006D12C6" w:rsidRPr="57AE2566">
         <w:rPr>
@@ -15222,308 +16811,373 @@
         </w:rPr>
         <w:t xml:space="preserve"> par pārbaudāmu</w:t>
       </w:r>
       <w:r w:rsidRPr="57AE2566">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, ja pārbaudes brīdī </w:t>
       </w:r>
       <w:r w:rsidR="00A035B9" w:rsidRPr="57AE2566">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ir </w:t>
       </w:r>
       <w:r w:rsidRPr="57AE2566">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">pieejams informācijas avots, uz kura pamata tiek veikta pārbaude. Rādītāju – komersantu </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>pieejams informācijas avots, uz kura pamata tiek veikta pārbaude. Rādītāj</w:t>
+      </w:r>
+      <w:r w:rsidR="006E1488">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
       <w:r w:rsidRPr="57AE2566">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>nefinanšu</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> – komersantu nefinanšu investīcijas  – pārbaudei nepieciešams komersanta gada pārskats, līdz ar to faktiski pārbaude var tikt veikta nākamajā kalendāra gadā pēc rādītāja sasniegšanas, kad komersanti sagatavojuši gada pārskatus un tie pieejami Lursoft</w:t>
+      </w:r>
+      <w:r w:rsidR="09D2723A" w:rsidRPr="57AE2566">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/ Uzņēmumu</w:t>
+      </w:r>
       <w:r w:rsidRPr="57AE2566">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> investīcijas un darba algu fonda pieaugums – pārbaudei nepieciešams komersanta gada pārskats, līdz ar to faktiski pārbaude var tikt veikta nākamajā kalendāra gadā pēc rādītāja sasniegšanas, kad komersanti sagatavojuši gada pārskatus un tie pieejami VID</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">/ </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="4BBC40B0" w:rsidRPr="57AE2566">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reģistra </w:t>
       </w:r>
       <w:r w:rsidRPr="57AE2566">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Lursoft</w:t>
-[...47 lines deleted...]
-        <w:t>datu neatbilstība, tad rādītāju pārbauda pret VID datiem.</w:t>
+        <w:t xml:space="preserve">datu bāzēs. </w:t>
       </w:r>
       <w:r w:rsidR="00070A84" w:rsidRPr="57AE2566">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ja gada pārskats sagatavots par periodu, kas nesakrīt ar kalendāra gadu, tad nepieciešams pārbaudīt VID datus vai pieprasīt pamatojošo dokumentāciju no FS (piemēram, komersanta štatu sarakstu, darba līgumus, grāmatvedības datus, skaidrojumu, izziņu u.tml.), kas parāda informāciju par komersanta darba </w:t>
-[...7 lines deleted...]
-        <w:t>algu fonda pieaugumu</w:t>
+        <w:t>Ja gada pārskats sagatavots par periodu, kas nesakrīt ar kalendāra gadu, tad piepras</w:t>
+      </w:r>
+      <w:r w:rsidR="00965C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00070A84" w:rsidRPr="57AE2566">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> kalendāra </w:t>
+        <w:t xml:space="preserve"> pamatojošo dokumentāciju no FS, kas parāda informāciju par kalendār</w:t>
+      </w:r>
+      <w:r w:rsidR="00B77F75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="00070A84" w:rsidRPr="57AE2566">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> gad</w:t>
+      </w:r>
+      <w:r w:rsidR="00B77F75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
       <w:r w:rsidR="00070A84" w:rsidRPr="57AE2566">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>nefinanšu</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> investīciju gadījumā investīciju apjoms kalendārā gadā var tikt pierādīts arī ar rēķiniem, aktiem, pamatlīdzekļu uzskaites kartiņām u.tml.</w:t>
+        <w:t>. Komersanta nefinanšu investīciju gadījumā investīciju apjoms kalendārā gadā var tikt pierādīts arī ar rēķiniem, aktiem, pamatlīdzekļu uzskaites kartiņām u.tml.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53154DEB" w14:textId="1EDC6753" w:rsidR="000274A3" w:rsidRDefault="007D0928" w:rsidP="00470615">
+    <w:p w14:paraId="53154DEB" w14:textId="6B318F07" w:rsidR="000274A3" w:rsidRDefault="007D0928" w:rsidP="00470615">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="850" w:hanging="493"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000274A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Atbilstoši MK noteikumu Nr.55 10.4. apakšpunktam rādītāju vērtības ir attiecināmas projekta iesniedzēja noteiktajā uzņēmējdarbības teritorijā - </w:t>
       </w:r>
       <w:r w:rsidRPr="00165375">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>projekta īstenošanas vietā</w:t>
       </w:r>
       <w:r w:rsidRPr="000274A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, līdz ar to neatkarīgi no komersanta adrešu skaita, ir jāizvērtē šis apstāklis. Kā pirmais informācijas avots ir komersantu gada pārskat</w:t>
+        <w:t xml:space="preserve">, līdz ar to neatkarīgi no komersanta adrešu skaita, ir jāizvērtē šis apstāklis. Kā pirmais informācijas avots </w:t>
+      </w:r>
+      <w:r w:rsidR="008A7089">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nefinanšu </w:t>
+      </w:r>
+      <w:r w:rsidR="006D6387">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">investīciju pārbaudei </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000274A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ir komersantu gada pārskat</w:t>
       </w:r>
       <w:r w:rsidR="00AC0D3F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="0050313E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (pieejams Lursoft/ Uzņēmumu reģistra/ VID datu bāzēs)</w:t>
+        <w:t xml:space="preserve"> (pieejams Lursoft/ Uzņēmumu reģistra datu bāzēs)</w:t>
+      </w:r>
+      <w:r w:rsidR="006572AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:r w:rsidR="000A6AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">darba algu </w:t>
+      </w:r>
+      <w:r w:rsidR="00E05387">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">fonda pieaugumam - </w:t>
+      </w:r>
+      <w:r w:rsidR="006572AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VID datu </w:t>
+      </w:r>
+      <w:r w:rsidR="00877956">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bāze (datu </w:t>
+      </w:r>
+      <w:r w:rsidR="006572AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>noliktava</w:t>
+      </w:r>
+      <w:r w:rsidR="00877956">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="000274A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Tajos gadījumos, ja komersantam ir vairākas struktūrvienības, bet gada pārskatā vai </w:t>
       </w:r>
       <w:r w:rsidR="00FB0EFD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>iepriekš minētajās datu bāzēs</w:t>
+        <w:t>iepriekš minētajā datu bāzē</w:t>
       </w:r>
       <w:r w:rsidRPr="000274A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> pieejamajos datos nav iespējams identificēt ar </w:t>
       </w:r>
       <w:r w:rsidR="00165375">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>uzņēmējdarbības teritoriju</w:t>
       </w:r>
       <w:r w:rsidRPr="000274A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> saistītos rādītājus – </w:t>
       </w:r>
       <w:r w:rsidR="0094177A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">komersantu </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000274A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>nefinanšu</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>nefinanšu investīcijas un darba algu fonda pieaugumu</w:t>
+      </w:r>
+      <w:r w:rsidR="00C47425">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C47425" w:rsidRPr="000274A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
       <w:r w:rsidRPr="000274A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> investīcijas un darba algu fonda pieaugumu, šādā gadījumā tiek pieņemts komersanta skaidrojums par rādītājiem, kas radušies </w:t>
+        <w:t xml:space="preserve">, šādā gadījumā tiek pieņemts komersanta skaidrojums par rādītājiem, kas radušies </w:t>
       </w:r>
       <w:r w:rsidR="00165375">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>uzņēmējdarbības teritorijā</w:t>
       </w:r>
       <w:r w:rsidRPr="000274A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Var tikt paredzētas pārbaudes </w:t>
       </w:r>
       <w:r w:rsidRPr="003C5C82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>projekta īstenošanas vietās</w:t>
       </w:r>
@@ -15593,69 +17247,51 @@
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="00B35D65" w:rsidRPr="00855ABD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.4.apakšpunkts paredz izņēmumu, ka rādītājus, kas radušies ārpus projekta iesniedzēja noteiktās uzņēmējdarbības teritorijas līdz 1500 metriem, var ieskaitīt projekta rādītājos, ja komersants pamato ārpus uzņēmējdarbības teritorijas radīto rādītāju (</w:t>
       </w:r>
       <w:r w:rsidR="005D2B26">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>darba algu fonda pieaugumu</w:t>
       </w:r>
       <w:r w:rsidR="00B35D65" w:rsidRPr="00855ABD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> un komersanta </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> investīciju) sasaisti ar saimniecisko darbību, ko tas veic uzņēmējdarbības teritorijā. Par pamatotu sasaisti uzskatāma uzņēmējdarbības teritorijā esošā komersanta, kas nodrošina projekta rādītājus, ražošanas cikla (t.sk. izejvielu loģistikas) vai pakalpojumu sniegšanas nodrošināšanai nepieciešamā infrastruktūra ārpus uzņēmējdarbības teritorijas. Pamatojums ārpus uzņēmējdarbības teritorijas radīto rādītāju sasaistei ar saimniecisko darbību, ko komersants veic uzņēmējdarbības teritorijā, var būt komersanta rakstisks </w:t>
+        <w:t xml:space="preserve"> un komersanta nefinanšu investīciju) sasaisti ar saimniecisko darbību, ko tas veic uzņēmējdarbības teritorijā. Par pamatotu sasaisti uzskatāma uzņēmējdarbības teritorijā esošā komersanta, kas nodrošina projekta rādītājus, ražošanas cikla (t.sk. izejvielu loģistikas) vai pakalpojumu sniegšanas nodrošināšanai nepieciešamā infrastruktūra ārpus uzņēmējdarbības teritorijas. Pamatojums ārpus uzņēmējdarbības teritorijas radīto rādītāju sasaistei ar saimniecisko darbību, ko komersants veic uzņēmējdarbības teritorijā, var būt komersanta rakstisks </w:t>
       </w:r>
       <w:r w:rsidR="00492DA5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>skaidrojums</w:t>
       </w:r>
       <w:r w:rsidR="00B35D65" w:rsidRPr="00855ABD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai FS </w:t>
       </w:r>
       <w:r w:rsidR="00492DA5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">rakstisks skaidrojums, kas </w:t>
       </w:r>
@@ -15840,197 +17476,196 @@
       <w:r w:rsidR="00130927">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>u skaits</w:t>
       </w:r>
       <w:r w:rsidR="00130927" w:rsidRPr="0061581A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidRPr="000274A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> pārbaudei nav nepieciešama informācija no komersanta gada pārskata, līdz ar to pārbaude var tikt veikta pamatojoties uz VID, Valsts zemes dienesta datiem, FS sniegto informāciju, publiskajā telpā pieejamo informāciju vai citu informāciju. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AC1DDEF" w14:textId="24FA764A" w:rsidR="007D0928" w:rsidRPr="000274A3" w:rsidRDefault="007D0928" w:rsidP="00470615">
+    <w:p w14:paraId="1AC1DDEF" w14:textId="66BC1962" w:rsidR="007D0928" w:rsidRPr="000274A3" w:rsidRDefault="007D0928" w:rsidP="00470615">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="850" w:hanging="493"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000274A3">
-[...7 lines deleted...]
-      <w:r w:rsidR="008B5472">
+      <w:r w:rsidRPr="2EEDF6C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Rādītājos var ieskaitīt tādus rādītājus, kas radīti atbalstāmajā nozarē (neatbalstāmo nozaru NACE kodi minēti MK noteikumu Nr.</w:t>
+      </w:r>
+      <w:r w:rsidR="008B5472" w:rsidRPr="2EEDF6C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000274A3">
+      <w:r w:rsidRPr="2EEDF6C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>55 10.2. un 10.2.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000274A3">
+      <w:r w:rsidRPr="2EEDF6C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
-      <w:r w:rsidRPr="000274A3">
+      <w:r w:rsidRPr="2EEDF6C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">apakšpunktos) un ja attiecīgā pamatdarbība projekta īstenošanas vietā pārsniedz 50% no neto apgrozījuma. Informācija tiek iegūta no projekta pielikuma </w:t>
       </w:r>
-      <w:r w:rsidR="008B5472" w:rsidRPr="0061581A">
+      <w:r w:rsidR="008B5472" w:rsidRPr="2EEDF6C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
-      <w:r w:rsidR="00C66F99">
+      <w:r w:rsidR="00C66F99" w:rsidRPr="2EEDF6C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Kartogrāfiskais materiāls</w:t>
       </w:r>
-      <w:r w:rsidR="008B5472" w:rsidRPr="0061581A">
+      <w:r w:rsidR="008B5472" w:rsidRPr="2EEDF6C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
-      <w:r w:rsidRPr="000274A3">
+      <w:r w:rsidRPr="2EEDF6C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> un Rādītāju pārskata. Papildus dokumentālas pārbaudes pamatdarbības īpatsvara procenta noteikšanai nav nepieciešams veikt, izņemot gadījumus, ja ir šaubas par rādītāju atbilstību. Var tikt paredzētas pārbaudes projekta īstenošanas vietās, lai pārbaudītu FS sniegtās informācijas patiesumu (pēc tam, kad </w:t>
       </w:r>
-      <w:r w:rsidR="000B5BD9">
+      <w:r w:rsidR="000B5BD9" w:rsidRPr="2EEDF6C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>FS</w:t>
       </w:r>
-      <w:r w:rsidRPr="000274A3">
+      <w:r w:rsidRPr="2EEDF6C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ir paziņojis par viena vai visu rādītāju sasniegšanu līdz brīdim, kad CFLA ir pārbaudījusi un </w:t>
       </w:r>
-      <w:r w:rsidR="000B5BD9">
+      <w:r w:rsidR="000B5BD9" w:rsidRPr="2EEDF6C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ap</w:t>
       </w:r>
-      <w:r w:rsidRPr="000274A3">
+      <w:r w:rsidRPr="2EEDF6C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>stiprinājusi iepriekš minēto rādītāju sasniegšanu).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60313E37" w14:textId="26915868" w:rsidR="008474E1" w:rsidRDefault="00306DB3" w:rsidP="00470615">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="850" w:hanging="493"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC37C5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00503FF5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="00F27B2E" w:rsidRPr="00EC37C5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ādītāju var sasniegt divu kalendāra gadu laikā pirms projekta iesnieguma iesniegšanas</w:t>
       </w:r>
       <w:r w:rsidR="00606040">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (vēsturiskie rādītāji</w:t>
@@ -16118,141 +17753,241 @@
       <w:r w:rsidR="00F27B2E" w:rsidRPr="00EC37C5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>asniegtā rādītāja pārbaudei obligāti nepieciešams FS iesniegts Rādītāju pārskats</w:t>
       </w:r>
       <w:r w:rsidR="0030395C" w:rsidRPr="00EC37C5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC37C5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E53DF88" w14:textId="2F14E855" w:rsidR="00606040" w:rsidRPr="00EC37C5" w:rsidRDefault="005444AF" w:rsidP="00C7271D">
+    <w:p w14:paraId="4E53DF88" w14:textId="7430451E" w:rsidR="00606040" w:rsidRPr="003C418B" w:rsidRDefault="005444AF" w:rsidP="008F3E82">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="850" w:hanging="493"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="01542B4B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Rādītāju pārskatā kolonnā </w:t>
       </w:r>
-      <w:r w:rsidR="00693812" w:rsidRPr="0061581A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00693812" w:rsidRPr="00383CA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
-      <w:r w:rsidRPr="00811420">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00383CA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pamatojums rādītāju vērtību sasaistei ar projektu (t.sk. pamatojums arī vēsturisko rādītāju sasaistei ar projektu un ārpus uzņēmējdarbības teritorijas radušos rādītāju sasaistei ar saimniecisko darbību, ko komersants veic uzņēmējdarbības teritorijā)</w:t>
       </w:r>
-      <w:r w:rsidR="00693812" w:rsidRPr="0061581A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00693812" w:rsidRPr="00383CA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
-      <w:r>
-[...37 lines deleted...]
-        <w:t>, ka pastāv cēloņsakarība starp projekta izmaksām un sasniegtajiem rādītājiem, kas radušies pirms projekta iesniegšanas, projekta  īstenošanas laikā un pēc projekta pabeigšanas.</w:t>
+      <w:r w:rsidRPr="01542B4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> FS </w:t>
+      </w:r>
+      <w:r w:rsidR="002B58F8" w:rsidRPr="01542B4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sniedz faktos balstītu </w:t>
+      </w:r>
+      <w:r w:rsidR="00820FA5" w:rsidRPr="01542B4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pamatojumu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="01542B4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A06F3D" w:rsidRPr="01542B4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kas apliecina, ka konkrētā projekta īstenošana ir tieši veicinājusi attiecīgo rādītāju sasniegšanu</w:t>
+      </w:r>
+      <w:r w:rsidR="006B4330" w:rsidRPr="01542B4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, attiecīgi </w:t>
+      </w:r>
+      <w:r w:rsidRPr="01542B4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pastāv cēloņsakarība starp projekta izmaksām</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF3FF9" w:rsidRPr="01542B4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (darbībām)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="01542B4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un sasniegtajiem rādītājiem, kas radušies pirms projekta iesniegšanas, projekta  īstenošanas laikā un pēc projekta pabeigšanas.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A263B6" w:rsidRPr="01542B4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C143E4" w:rsidRPr="01542B4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tas, ka MK noteikumi Nr. 55 pieļauj iespēju, ka sasniegto rezultātu rādītāju vērtībā (darba algu fonda pieaugum</w:t>
+      </w:r>
+      <w:r w:rsidR="00F914FC" w:rsidRPr="01542B4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00C143E4" w:rsidRPr="01542B4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, nefinanšu investīcij</w:t>
+      </w:r>
+      <w:r w:rsidR="00E9769C" w:rsidRPr="01542B4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00C143E4" w:rsidRPr="01542B4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s) ir attiecināmas vērtības, kuras ir radušās divu kalendāra gadu laikā pirms projekta iesnieguma iesniegšanas, nenozīmē, ka automātiski visas rezultāta rādītāju vērtības, kuras radušās divu kalendāra gadu laikā pirms projekta iesnieguma iesniegšanas, ir attiecināmas</w:t>
+      </w:r>
+      <w:r w:rsidR="006922EC" w:rsidRPr="01542B4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:strike/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C143E4" w:rsidRPr="01542B4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D1584C8" w14:textId="61FA57C8" w:rsidR="00842B99" w:rsidRDefault="000274A3" w:rsidP="00C7271D">
+    <w:p w14:paraId="5D1584C8" w14:textId="0651F310" w:rsidR="00842B99" w:rsidRDefault="000274A3" w:rsidP="00C7271D">
       <w:pPr>
         <w:pStyle w:val="TableParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="850" w:hanging="493"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00842B99" w:rsidRPr="00842B99">
         <w:t xml:space="preserve">Ja vienā projektā ir iekļauti vairāki ģeogrāfiski nesaistīti </w:t>
       </w:r>
       <w:r w:rsidR="00025137">
         <w:t>inf</w:t>
       </w:r>
       <w:r w:rsidR="007C7F71">
         <w:t xml:space="preserve">rastruktūras </w:t>
@@ -16323,51 +18058,51 @@
       <w:r w:rsidR="00F33119">
         <w:t xml:space="preserve"> ietvaros izbūvētais </w:t>
       </w:r>
       <w:r w:rsidR="000E2FD1">
         <w:t>infrastruktūras objekts ir</w:t>
       </w:r>
       <w:r w:rsidR="00842B99" w:rsidRPr="00842B99">
         <w:t xml:space="preserve"> vērsts uz </w:t>
       </w:r>
       <w:r w:rsidR="00842B99">
         <w:t xml:space="preserve">5.1.1.1. pasākuma </w:t>
       </w:r>
       <w:r w:rsidR="00842B99" w:rsidRPr="00842B99">
         <w:t xml:space="preserve">mērķa un rādītāju sasniegšanu. </w:t>
       </w:r>
       <w:r w:rsidR="006414DA">
         <w:t xml:space="preserve">Nav noteikts </w:t>
       </w:r>
       <w:r w:rsidR="00ED4FF6">
         <w:t>rādītāju minimums uz vienu objektu, bet tai pat laikā n</w:t>
       </w:r>
       <w:r w:rsidR="00DE53E1">
         <w:t xml:space="preserve">edrīkst būt izbūvēts infrastruktūras objekts, kurš nedod nevienu no rādītājiem. </w:t>
       </w:r>
       <w:r w:rsidR="00842B99" w:rsidRPr="00842B99">
-        <w:t>Ja objekti ģeogrāfiski atrodas blakus jeb vienā teritorijā vai pilsētas/ novada zonā (piemēram, ēka un stāvlaukums</w:t>
+        <w:t>Ja objekti ģeogrāfiski atrodas blakus jeb vienā teritorijā (piemēram, ēka un stāvlaukums</w:t>
       </w:r>
       <w:r w:rsidR="00C10FEF">
         <w:t xml:space="preserve">, kas </w:t>
       </w:r>
       <w:r w:rsidR="00751233">
         <w:t>abi ir nodoti nomā</w:t>
       </w:r>
       <w:r w:rsidR="00842B99" w:rsidRPr="00842B99">
         <w:t>), tie uzskatāmi par savstarpēji saistītiem objektiem un vērtē, kādi ir projekta rādītāji kopumā</w:t>
       </w:r>
       <w:r w:rsidR="00842B99">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
       <w:r w:rsidR="00842B99">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71BAA69A" w14:textId="1AB6FDF3" w:rsidR="00EC37C5" w:rsidRPr="00EC37C5" w:rsidRDefault="00EC37C5" w:rsidP="00C7271D">
       <w:pPr>
         <w:pStyle w:val="TableParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
@@ -16399,51 +18134,51 @@
         </w:rPr>
         <w:t>Ja rādītāji pilnībā sasniegti pirms projekta iesnieguma iesniegšanas</w:t>
       </w:r>
       <w:r w:rsidR="006521BF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> jeb vēsturiskie rādītāji</w:t>
       </w:r>
       <w:r w:rsidR="009C4A26">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>, tie norādāmi pirmajā maksājuma pieprasījumā, pēc tam, kad pārbaudīts FS sagatavotais un iesniegtais Rādītāju pārskats</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC37C5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6517A7B0" w14:textId="1E4A5D65" w:rsidR="009C4A26" w:rsidRPr="009C4A26" w:rsidRDefault="004E231F" w:rsidP="0021271D">
+    <w:p w14:paraId="4CCEF774" w14:textId="520A824E" w:rsidR="009C4A26" w:rsidRPr="00852401" w:rsidRDefault="004E231F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1843" w:hanging="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00407CD3" w:rsidRPr="009C4A26">
@@ -16606,60 +18341,51 @@
         </w:rPr>
         <w:t xml:space="preserve">. Ja, izskatot pirmo maksājumu pieprasījumu, CFLA konstatē, ka </w:t>
       </w:r>
       <w:r w:rsidR="006905BC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">par vēsturiskajām rādītāju vērtībām nav iesniegts Rādītāju pārskats, CFLA sazinās ar FS, lūdzot to iesniegt. </w:t>
       </w:r>
       <w:r w:rsidR="009C4A26">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="009C4A26" w:rsidRPr="009C4A26">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">aksājuma pieprasījumu ar tajā norādītajām rādītāju vērtībām CFLA var </w:t>
-[...8 lines deleted...]
-        <w:t>apstiprināt tikai tad, kad ir pārliecinājusies par Rādītāju pārskatā norādīto rādītāju faktisko sasniegšanu;</w:t>
+        <w:t>aksājuma pieprasījumu ar tajā norādītajām rādītāju vērtībām CFLA var apstiprināt tikai tad, kad ir pārliecinājusies par Rādītāju pārskatā norādīto rādītāju faktisko sasniegšanu;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="102099EC" w14:textId="01378CFB" w:rsidR="00EC37C5" w:rsidRDefault="004E231F" w:rsidP="0021271D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1843" w:right="-1"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -16910,100 +18636,985 @@
       <w:r w:rsidRPr="00503FF5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ā maksājuma pieprasījumā, norādot sasniegto rādītāju vērtīb</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>as</w:t>
       </w:r>
       <w:r w:rsidRPr="00503FF5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44EC95CB" w14:textId="199086BD" w:rsidR="00EC37C5" w:rsidRPr="006905BC" w:rsidRDefault="004E231F" w:rsidP="0021271D">
+    <w:p w14:paraId="44EC95CB" w14:textId="38E490A1" w:rsidR="00EC37C5" w:rsidRDefault="004E231F" w:rsidP="0021271D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1843"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="009C4A26" w:rsidRPr="009C4A26">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ar pilnībā sasniegtajiem radītājiem atkārtoti Rādītāju pārskats nav jāsniedz un CFLA turpmāk</w:t>
       </w:r>
       <w:r w:rsidR="00074748">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="009C4A26" w:rsidRPr="009C4A26">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> projekta rādītāja izpildes kontroli neveic.</w:t>
+        <w:t xml:space="preserve"> projekta rādītāja izpildes kontroli neveic</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD2F82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="5E55BFBE" w14:textId="154FF926" w:rsidR="00747C00" w:rsidRDefault="008C4C7B" w:rsidP="0021271D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1843"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Piemēri</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA1A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>situācijām vēsturisk</w:t>
+      </w:r>
+      <w:r w:rsidR="00411569">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00E856DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sasniegt</w:t>
+      </w:r>
+      <w:r w:rsidR="00411569">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00E856DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rādītāju vērtīb</w:t>
+      </w:r>
+      <w:r w:rsidR="00411569">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="005449E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> attiecinā</w:t>
+      </w:r>
+      <w:r w:rsidR="00411569">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>šanai</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA1A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AC776DE" w14:textId="13CE895B" w:rsidR="000257DB" w:rsidRPr="0066513A" w:rsidRDefault="007E2935" w:rsidP="0066513A">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0066513A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.piemērs:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9773" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2686"/>
+        <w:gridCol w:w="7087"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="007E2935" w:rsidRPr="00180992" w14:paraId="75FB3AB3" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="615"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2686" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42485538" w14:textId="77777777" w:rsidR="007E2935" w:rsidRPr="00496E43" w:rsidRDefault="007E2935">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="2524"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Situācija Nr.1:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00496E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>​</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00496E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7087" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6BFA221A" w14:textId="15EBFF4E" w:rsidR="007E2935" w:rsidRPr="00496E43" w:rsidRDefault="007E2935" w:rsidP="002F06B9">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Projekta iesniegums iesniegts 2026.</w:t>
+            </w:r>
+            <w:r w:rsidR="0033612F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00496E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>gadā un </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00496E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>komersants ir projekta sadarbības partneris</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00496E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>. No projekta ir plānots izbūvēt jaunu ražošanas ēku, lai palielinātu uzņēmējdarbības vietas jaudu. ​</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E2935" w:rsidRPr="00180992" w14:paraId="403DC639" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="780"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2686" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4207DD96" w14:textId="77777777" w:rsidR="007E2935" w:rsidRPr="00496E43" w:rsidRDefault="007E2935">
+            <w:pPr>
+              <w:ind w:right="210"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Nefinanšu investīcijas:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00496E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>​</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7087" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42CCA75F" w14:textId="2D9B442B" w:rsidR="007E2935" w:rsidRPr="00496E43" w:rsidRDefault="007E2935" w:rsidP="002F06B9">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Komersants 2024.</w:t>
+            </w:r>
+            <w:r w:rsidR="0033612F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00496E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>gadā ir pasūtījis jaunajai plānotajai ražošanas ēkai ražošanas iekārtas un par to izgatavošanu un piegādi ir veikti maksājumi 2024.</w:t>
+            </w:r>
+            <w:r w:rsidR="0033612F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00496E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>gadā un 2025.</w:t>
+            </w:r>
+            <w:r w:rsidR="0033612F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00496E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>gadā. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00496E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>​</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E2935" w:rsidRPr="00180992" w14:paraId="41FEAF8A" w14:textId="77777777" w:rsidTr="0012773E">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2686" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1CEA42F7" w14:textId="500BC626" w:rsidR="007E2935" w:rsidRPr="00496E43" w:rsidRDefault="00D920A6" w:rsidP="0012773E">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Darba algu fonda pieaugums</w:t>
+            </w:r>
+            <w:r w:rsidR="007E2935" w:rsidRPr="00496E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="007E2935" w:rsidRPr="00496E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>​</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7087" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6217B16E" w14:textId="77777777" w:rsidR="007E2935" w:rsidRPr="00496E43" w:rsidRDefault="007E2935" w:rsidP="002F06B9">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>2025.gadā komersants pieņēma darbā darbiniekus ar mērķi tos apmācīt un turpmāk nodarbināt tos no projekta izbūvētajā jaunajā ražošanas ēkā. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00496E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>​</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2D4A252F" w14:textId="3F4D7D0C" w:rsidR="00C96BC7" w:rsidRPr="00720D5E" w:rsidRDefault="004145FB" w:rsidP="00335BD0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2255"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="426"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00720D5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00720D5E" w:rsidRPr="00720D5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00720D5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>piemērs:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9622" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2686"/>
+        <w:gridCol w:w="6936"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00720D5E" w:rsidRPr="004126B0" w14:paraId="6D00721B" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="615"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2686" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="44AABDE3" w14:textId="77777777" w:rsidR="00720D5E" w:rsidRPr="00496E43" w:rsidRDefault="00720D5E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Situācija Nr.2:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00496E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>​</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6936" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="654396E3" w14:textId="6F5CF075" w:rsidR="00720D5E" w:rsidRPr="00496E43" w:rsidRDefault="00720D5E" w:rsidP="002F06B9">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Projekta iesniegums iesniegts 2026.</w:t>
+            </w:r>
+            <w:r w:rsidR="0033612F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00496E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">gadā. Ir plānots </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00496E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>izbūvēt jaunu ielu kā funkcionālo savienojumu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00496E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>, kura ved uz industriālo teritoriju, kurā jau ir komersanti, bet ir arī zemes gabali, uz kuriem 2025. gadā noslēdzās pašvaldības izsole par apbūves tiesības piešķiršanu, un komersanti paši no saviem līdzekļiem zemes gabalos, uz kuriem tiem ir piešķirta apbūves tiesība, plāno izbūvēt ēkas, angārus, stāvlaukumus utt.​</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00720D5E" w:rsidRPr="004126B0" w14:paraId="3B580400" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="978"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2686" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="45266860" w14:textId="77777777" w:rsidR="00720D5E" w:rsidRPr="00496E43" w:rsidRDefault="00720D5E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Nefinanšu investīcijas:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00496E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>​</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6936" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D7EFA5F" w14:textId="50922D46" w:rsidR="00720D5E" w:rsidRPr="00496E43" w:rsidRDefault="00720D5E" w:rsidP="002F06B9">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Komersants 2025. gadā uz zemes gabala ir uzcēlis angāru, nopircis baļķu iekrāvēju, traktoru un ražošanas iekārtas, par kuriem ir norēķinājies 2025.</w:t>
+            </w:r>
+            <w:r w:rsidR="0012773E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00496E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>gadā. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00496E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>​</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00720D5E" w:rsidRPr="004126B0" w14:paraId="2798B02E" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="975"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2686" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A9E46A6" w14:textId="580468DA" w:rsidR="00720D5E" w:rsidRPr="00496E43" w:rsidRDefault="00ED326B" w:rsidP="0012773E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Darba algu fonda pieaugums</w:t>
+            </w:r>
+            <w:r w:rsidR="00720D5E" w:rsidRPr="00496E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00720D5E" w:rsidRPr="00496E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>​</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6936" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="65090F31" w14:textId="5B819989" w:rsidR="00720D5E" w:rsidRPr="00496E43" w:rsidRDefault="00CB146E" w:rsidP="002F06B9">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00496E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Var attiecināt to komersanta darbinieku 2024. un 2025.</w:t>
+            </w:r>
+            <w:r w:rsidR="0033612F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00496E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>gada darba algu fonda pieaugumu, kuri ir strādājuši</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE4FA3" w:rsidRPr="00496E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pie jaunas komersanta uzņēmējdarbības vietas atrašanas, tehniskās dokumentācijas izstrādes jaunajai ēkai vai </w:t>
+            </w:r>
+            <w:r w:rsidR="00142C94" w:rsidRPr="00496E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>angāram, stāvlaukuma izbūvei un veikuši darbus, lai uzņēmumam pasūtītu ražošanas iekārtas</w:t>
+            </w:r>
+            <w:r w:rsidR="0079585F" w:rsidRPr="00496E43">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>, iepirktu traktorus utt.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p w14:paraId="142A2DDE" w14:textId="14F82D19" w:rsidR="006905BC" w:rsidRPr="004E231F" w:rsidRDefault="006905BC" w:rsidP="0021271D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="633"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E231F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -17380,197 +19991,276 @@
       <w:r w:rsidRPr="004E231F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00F17462">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="004E231F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>gada pārskatā;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2215267A" w14:textId="664063F8" w:rsidR="004E231F" w:rsidRPr="004E231F" w:rsidRDefault="004E231F" w:rsidP="0021271D">
+    <w:p w14:paraId="2215267A" w14:textId="0BD5940E" w:rsidR="004E231F" w:rsidRPr="004E231F" w:rsidRDefault="004E231F" w:rsidP="0021271D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="117F5A1A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Rādītāju pārskatu par </w:t>
       </w:r>
       <w:r w:rsidR="00C82006" w:rsidRPr="117F5A1A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>komersanta skaita rādītāju</w:t>
+        <w:t>komersant</w:t>
+      </w:r>
+      <w:r w:rsidR="00203429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="00C82006" w:rsidRPr="117F5A1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> skaita </w:t>
+      </w:r>
+      <w:r w:rsidR="006D4C46">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">un darba algu </w:t>
+      </w:r>
+      <w:r w:rsidR="00203429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">fonda </w:t>
+      </w:r>
+      <w:r w:rsidR="006D4C46">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pieauguma </w:t>
+      </w:r>
+      <w:r w:rsidR="00C82006" w:rsidRPr="117F5A1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rādītāj</w:t>
+      </w:r>
+      <w:r w:rsidR="006D4C46">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>iem</w:t>
       </w:r>
       <w:r w:rsidRPr="117F5A1A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> var iesniegt ātrāk nekā noteikts termiņš, jo rādītāja pārbaude nav saistīta ar gada pārskatos iekļauto informāciju. Piemēram, rādītājs sasniegts 2025.</w:t>
+        <w:t xml:space="preserve"> var iesniegt ātrāk nekā noteikts termiņš, jo rādītāj</w:t>
+      </w:r>
+      <w:r w:rsidR="00E26942">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="117F5A1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pārbaude nav saistīta ar gada pārskatos iekļauto informāciju. Piemēram, rādītājs sasniegts 2025.</w:t>
       </w:r>
       <w:r w:rsidR="009F5652" w:rsidRPr="117F5A1A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="117F5A1A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>gadā. FS, iesniedzot maksājuma pieprasījumu, piemēram, 01.12.2025. var iesniegt papildus arī Rādītāju pārskatu, kuru CFLA pārbauda VID/ Lursoft</w:t>
-[...7 lines deleted...]
-        <w:t>/ Uzņēmuma reģistra</w:t>
+        <w:t xml:space="preserve">gadā. FS, iesniedzot maksājuma pieprasījumu, piemēram, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E72C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>20.01.2026.</w:t>
       </w:r>
       <w:r w:rsidRPr="117F5A1A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> var iesniegt papildus arī Rādītāju pārskatu, kuru CFLA pārbauda VID </w:t>
       </w:r>
       <w:r w:rsidR="00B30514" w:rsidRPr="117F5A1A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>datu bāzēs</w:t>
+        <w:t>datu bāzē</w:t>
       </w:r>
       <w:r w:rsidRPr="117F5A1A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> vai citos publiski pieejamos informācijas avotos, pārliecinoties, ka komersanti darbojas;</w:t>
+        <w:t xml:space="preserve"> vai citos publiski pieejamos informācijas avotos, pārliecinoties, ka komersanti darbojas</w:t>
+      </w:r>
+      <w:r w:rsidR="00681CF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un ir darba algu fonda pieaugums</w:t>
+      </w:r>
+      <w:r w:rsidRPr="117F5A1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="232E71B4" w14:textId="2DCEC274" w:rsidR="006905BC" w:rsidRPr="00E31435" w:rsidRDefault="004E231F" w:rsidP="0021271D">
+    <w:p w14:paraId="232E71B4" w14:textId="072FF7EE" w:rsidR="006905BC" w:rsidRPr="00E31435" w:rsidRDefault="004E231F" w:rsidP="0021271D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E31435">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Rādītāju pārskatu var iesniegt atsevišķi par vienu rādītāju vai vairākiem/ visiem rādītājiem kopā, maksimālais Rādītāju pārskatu skaits viena projekta ietvaros ir 3. Informāciju par rādītājiem, kuri sasniegti daļēji (piemēram, 9 no 10 komersantiem), Rādītāju pārskatā nenorāda (izņemot, ja ir iestājies maksimālais rādītāju sasniegšanas / ziņošanas brīdis vai citi apstākļi, kāpēc FS ir izvēlējies ziņot par rādītāja daļēju sasniegšanu);</w:t>
+        <w:t>Rādītāju pārskatu var iesniegt atsevišķi par vienu rādītāju vai vairākiem/ visiem rādītājiem kopā, maksimālais Rādītāju pārskatu skaits viena projekta ietvaros ir 3. Informāciju par rādītājiem, kuri sasniegti daļēji (piemēram, 9 no 10 komersantiem), Rādītāju pārskatā nenorāda (izņemot, ja ir iestājies maksimālais rādītāju sasniegšanas/ ziņošanas brīdis vai citi apstākļi, kāpēc FS ir izvēlējies ziņot par rādītāja daļēju sasniegšanu);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D66C676" w14:textId="048DE226" w:rsidR="00FB19F3" w:rsidRPr="00FB19F3" w:rsidRDefault="00FB19F3" w:rsidP="0021271D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1843"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB19F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ja kārtējā maksājuma pieprasījumā norādītas rādītāju vērtības, bet nav iesniegts Rādītāju pārskats, CFLA pārliecinās, vai kāda no maksājuma pieprasījumā norādītajām rādītāju vērtībām sasniegta pilnībā. Ja rādītāja vērtība sasniegta </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">pilnībā, CFLA sazinās ar </w:t>
+        <w:t xml:space="preserve">Ja kārtējā maksājuma pieprasījumā norādītas rādītāju vērtības, bet nav iesniegts Rādītāju pārskats, CFLA pārliecinās, vai kāda no maksājuma pieprasījumā norādītajām rādītāju vērtībām sasniegta pilnībā. Ja rādītāja vērtība sasniegta pilnībā, CFLA sazinās ar </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>FS</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB19F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, lūdzot iesniegt Rādītāju pārskatu par pilnībā sasniegto rādītāja vērtību. Ja neviena no rādītāju vērtībām nav sasniegta pilnībā, CFLA lūdz </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>FS</w:t>
       </w:r>
@@ -17635,140 +20325,130 @@
       <w:r w:rsidRPr="00FB19F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> iesniedz Rādītāju pārskatu, un CFLA, to pārbaudot, konstatē, ka rādītāja vērtība sasniegta, CFLA par to informē </w:t>
       </w:r>
       <w:r w:rsidR="00820F12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>FS</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB19F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, lūdzot sasniegto rādītāja vērtību norādīt nākamajā maksājuma pieprasījumā vai CFLA veic atbilstošus labojumus jau iesniegtā maksājuma pieprasījumā, norādot sasniegto rādītāju vērtību;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="222934F1" w14:textId="1CA58978" w:rsidR="00FB19F3" w:rsidRPr="00820F12" w:rsidRDefault="00FB19F3" w:rsidP="0021271D">
+    <w:p w14:paraId="222934F1" w14:textId="06D518F1" w:rsidR="00FB19F3" w:rsidRPr="00820F12" w:rsidRDefault="00FB19F3" w:rsidP="0021271D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1843"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB19F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja </w:t>
       </w:r>
       <w:r w:rsidR="00820F12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>FS</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB19F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> iesniedz Rādītāju pārskatu brīdī, kad tajā norādītā informācija par rādītājiem </w:t>
-[...7 lines deleted...]
-        <w:t>(</w:t>
+        <w:t xml:space="preserve"> iesniedz Rādītāju pārskatu brīdī, kad tajā norādītā informācija par rādītāj</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD01C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB19F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00245FE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidR="00950C2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">komersantu </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FB19F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>nefinanšu</w:t>
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> – nav pārbaudāma, piemēram, 01.02.20</w:t>
+        <w:t>nefinanšu investīcijas – nav pārbaudāma, piemēram, 01.02.20</w:t>
       </w:r>
       <w:r w:rsidR="00820F12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>26</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB19F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. par 20</w:t>
       </w:r>
       <w:r w:rsidR="00820F12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>25</w:t>
       </w:r>
@@ -18350,61 +21030,63 @@
       </w:r>
       <w:r w:rsidR="000861C4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pārskata periodā sasniegtie rādītāji</w:t>
       </w:r>
       <w:r w:rsidR="00262BBD" w:rsidRPr="0061581A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="000861C4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> kolonnā </w:t>
       </w:r>
-      <w:r w:rsidR="00262BBD" w:rsidRPr="0061581A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00262BBD" w:rsidRPr="00290DE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
-      <w:r w:rsidR="000861C4" w:rsidRPr="0018333C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="000861C4" w:rsidRPr="00290DE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pamatojums rādītāju vērtību sasaistei ar projektu (t.sk. vēsturisko rādītāju pamatojums un ārpus uzņēmējdarbības teritorijas radušos rādītāju sasaistei ar saimniecisko darbību, ko komersants veic uzņēmējdarbības teritorijā)</w:t>
       </w:r>
       <w:r w:rsidR="00262BBD" w:rsidRPr="0061581A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="0095453D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00935E0E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -18455,69 +21137,72 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pilnībā sasniegtie rādītāji (kumulatīvi)</w:t>
       </w:r>
       <w:r w:rsidR="00262BBD" w:rsidRPr="0061581A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> kolonnā </w:t>
       </w:r>
-      <w:r w:rsidR="00262BBD" w:rsidRPr="0061581A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00262BBD" w:rsidRPr="00290DE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00290DE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pārsniegtā vērtība</w:t>
       </w:r>
-      <w:r w:rsidR="00262BBD" w:rsidRPr="0061581A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00262BBD" w:rsidRPr="00290DE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A34AAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>jānorāda arī gadījumi, ja sasniegts vairāk rezultātu, nekā plānots</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -18598,51 +21283,50 @@
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="2127" w:hanging="850"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00433AC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>pilnībā sasniegti un pārbaudīti pie pirmā maksājuma pieprasījuma, FS iesniedzot Rādītāju pārskatu;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5670F21C" w14:textId="64AC81F2" w:rsidR="00433AC2" w:rsidRPr="00433AC2" w:rsidRDefault="004B0E9E" w:rsidP="00433AC2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="2127" w:hanging="850"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00433AC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -18753,124 +21437,124 @@
       </w:r>
       <w:r w:rsidR="00FB5F47" w:rsidRPr="00E17A0A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> un līdz ar to nomas izsoles dokumentācija nav pievienota iesniegtajiem maksājumu pieprasījumiem, </w:t>
       </w:r>
       <w:r w:rsidRPr="00E17A0A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">FS iesniedz nomas tiesību izsoles </w:t>
       </w:r>
-      <w:bookmarkStart w:id="15" w:name="_Hlk172895904"/>
+      <w:bookmarkStart w:id="14" w:name="_Hlk172895904"/>
       <w:r w:rsidRPr="00E17A0A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>dokumentāciju CFLA viena mēneša laikā pēc sekmīgas izsoles veikšanas</w:t>
       </w:r>
       <w:r w:rsidRPr="00E17A0A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:sectPr w:rsidR="00FB5F47" w:rsidRPr="00E17A0A" w:rsidSect="008868E6">
-      <w:headerReference w:type="default" r:id="rId15"/>
-      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:headerReference w:type="default" r:id="rId19"/>
+      <w:footerReference w:type="default" r:id="rId20"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0035FAA7" w14:textId="77777777" w:rsidR="005F277D" w:rsidRDefault="005F277D" w:rsidP="00535D66">
+    <w:p w14:paraId="2A5EC80E" w14:textId="77777777" w:rsidR="0048635B" w:rsidRDefault="0048635B" w:rsidP="00535D66">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31DD9AC2" w14:textId="77777777" w:rsidR="005F277D" w:rsidRDefault="005F277D"/>
-    <w:p w14:paraId="1D86BFE6" w14:textId="77777777" w:rsidR="005F277D" w:rsidRDefault="005F277D"/>
+    <w:p w14:paraId="112D99A8" w14:textId="77777777" w:rsidR="0048635B" w:rsidRDefault="0048635B"/>
+    <w:p w14:paraId="1D6C69F8" w14:textId="77777777" w:rsidR="0048635B" w:rsidRDefault="0048635B"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="28C5DF09" w14:textId="77777777" w:rsidR="005F277D" w:rsidRDefault="005F277D" w:rsidP="00535D66">
+    <w:p w14:paraId="626016C8" w14:textId="77777777" w:rsidR="0048635B" w:rsidRDefault="0048635B" w:rsidP="00535D66">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A0A13DE" w14:textId="77777777" w:rsidR="005F277D" w:rsidRDefault="005F277D"/>
-    <w:p w14:paraId="7FA8FCF1" w14:textId="77777777" w:rsidR="005F277D" w:rsidRDefault="005F277D"/>
+    <w:p w14:paraId="1B56D7EA" w14:textId="77777777" w:rsidR="0048635B" w:rsidRDefault="0048635B"/>
+    <w:p w14:paraId="6DA5FD01" w14:textId="77777777" w:rsidR="0048635B" w:rsidRDefault="0048635B"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="487EFD7C" w14:textId="77777777" w:rsidR="005F277D" w:rsidRDefault="005F277D">
+    <w:p w14:paraId="44F28A28" w14:textId="77777777" w:rsidR="0048635B" w:rsidRDefault="0048635B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4ACF47ED" w14:textId="77777777" w:rsidR="005F277D" w:rsidRDefault="005F277D"/>
-    <w:p w14:paraId="0D072CB0" w14:textId="77777777" w:rsidR="005F277D" w:rsidRDefault="005F277D"/>
+    <w:p w14:paraId="27AAE8EA" w14:textId="77777777" w:rsidR="0048635B" w:rsidRDefault="0048635B"/>
+    <w:p w14:paraId="62B61E51" w14:textId="77777777" w:rsidR="0048635B" w:rsidRDefault="0048635B"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
@@ -18881,51 +21565,50 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
-    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic">
     <w:altName w:val="游ゴシック"/>
     <w:panose1 w:val="020B0400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-619382371"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
@@ -18957,416 +21640,403 @@
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="56861F61" w14:textId="77777777" w:rsidR="008868E6" w:rsidRDefault="008868E6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="37A90E2C" w14:textId="77777777" w:rsidR="00E4335F" w:rsidRDefault="00E4335F"/>
   <w:p w14:paraId="453A4748" w14:textId="77777777" w:rsidR="00E4335F" w:rsidRDefault="00E4335F"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="24689E07" w14:textId="77777777" w:rsidR="005F277D" w:rsidRDefault="005F277D" w:rsidP="00535D66">
+    <w:p w14:paraId="64ACAD3A" w14:textId="77777777" w:rsidR="0048635B" w:rsidRDefault="0048635B" w:rsidP="00535D66">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C832B1D" w14:textId="77777777" w:rsidR="005F277D" w:rsidRDefault="005F277D"/>
-    <w:p w14:paraId="2F19D6B2" w14:textId="77777777" w:rsidR="005F277D" w:rsidRDefault="005F277D"/>
+    <w:p w14:paraId="4F7E6555" w14:textId="77777777" w:rsidR="0048635B" w:rsidRDefault="0048635B"/>
+    <w:p w14:paraId="3F0250DC" w14:textId="77777777" w:rsidR="0048635B" w:rsidRDefault="0048635B"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0CD52F7D" w14:textId="77777777" w:rsidR="005F277D" w:rsidRDefault="005F277D" w:rsidP="00535D66">
+    <w:p w14:paraId="25682B01" w14:textId="77777777" w:rsidR="0048635B" w:rsidRDefault="0048635B" w:rsidP="00535D66">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="698B90DF" w14:textId="77777777" w:rsidR="005F277D" w:rsidRDefault="005F277D"/>
-    <w:p w14:paraId="2A419946" w14:textId="77777777" w:rsidR="005F277D" w:rsidRDefault="005F277D"/>
+    <w:p w14:paraId="28469AEF" w14:textId="77777777" w:rsidR="0048635B" w:rsidRDefault="0048635B"/>
+    <w:p w14:paraId="37B286EF" w14:textId="77777777" w:rsidR="0048635B" w:rsidRDefault="0048635B"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2917C597" w14:textId="77777777" w:rsidR="005F277D" w:rsidRDefault="005F277D">
+    <w:p w14:paraId="37CD1C0F" w14:textId="77777777" w:rsidR="0048635B" w:rsidRDefault="0048635B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1003EFD3" w14:textId="77777777" w:rsidR="005F277D" w:rsidRDefault="005F277D"/>
-    <w:p w14:paraId="02142D73" w14:textId="77777777" w:rsidR="005F277D" w:rsidRDefault="005F277D"/>
+    <w:p w14:paraId="52BA401E" w14:textId="77777777" w:rsidR="0048635B" w:rsidRDefault="0048635B"/>
+    <w:p w14:paraId="4E3AA27A" w14:textId="77777777" w:rsidR="0048635B" w:rsidRDefault="0048635B"/>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="638B6A54" w14:textId="77777777" w:rsidR="00EB725B" w:rsidRPr="00E85AD7" w:rsidRDefault="00EB725B" w:rsidP="00EB725B">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E85AD7">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00E85AD7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D1125E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>https://www.lm.gov.lv/lv/vadlinijas-horizontala-principa-vienlidziba-ieklausana-nediskriminacija-un-pamattiesibu-ieverosana-istenosanai-un-uzraudzibai-2021-2027?utm_source=https%3A%2F%2Fwww.google.lv%2F</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="2602E6F8" w14:textId="2CB6AB70" w:rsidR="00F1504B" w:rsidRPr="00EA4602" w:rsidRDefault="00F1504B" w:rsidP="00EA4602">
+    <w:p w14:paraId="6CA9833D" w14:textId="0D722658" w:rsidR="000E26DF" w:rsidRDefault="000E26DF">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA4602">
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00C42906">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Ekonomikas ministrijas vadlīnijas “Horizontālais princips “Energoefektivitāte pirmajā vietā” vadlīnijas īstenošanai un uzraudzībai (2021-2027)”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, pieejamas: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00551D32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>https://www.em.gov.lv/lv/horizontala-principa-energoefektivitate-pirmaja-vieta-vadlinijas-istenosanai-un-uzraudzibai-2021-2027</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="0E119CFA" w14:textId="0BC61378" w:rsidR="001D5BE4" w:rsidRPr="001B76ED" w:rsidRDefault="001D5BE4" w:rsidP="00EA4602">
+    <w:p w14:paraId="2602E6F8" w14:textId="2CB6AB70" w:rsidR="00F1504B" w:rsidRPr="00EA4602" w:rsidRDefault="00F1504B" w:rsidP="00EA4602">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Īpaši jaunas infrastruktūras izbūves gadījumā, kad nomas tiesību izsole tiek rīkota pēc projekta iesnieguma iesniegšanas</w:t>
+      </w:r>
+      <w:r w:rsidR="0006453D" w:rsidRPr="00EA4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un pēc iepirkuma par būvdarbu veikšanu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, bet pirms infrastruktūras (piemēram, ēkas) uzbūvēšanas.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA4602">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="5">
+    <w:p w14:paraId="0E119CFA" w14:textId="78EA3CA7" w:rsidR="001D5BE4" w:rsidRPr="001B76ED" w:rsidRDefault="001D5BE4" w:rsidP="00EA4602">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA4602">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Veidne pieejama CFLA tīmekļa vietnē 5.1.1.1.</w:t>
       </w:r>
       <w:r w:rsidR="0008436C" w:rsidRPr="00EA4602">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>pasākuma</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA4602">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> projektu īstenošanas sadaļā. Skatīt</w:t>
       </w:r>
       <w:r w:rsidR="00542534" w:rsidRPr="00EA4602">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidR="00542534" w:rsidRPr="00EA4602">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>https://www.cfla.gov.lv/lv/5-1-1-1-k-1</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00542534" w:rsidRPr="00EA4602">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> un </w:t>
+      <w:r w:rsidR="00A332C1">
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
         <w:r w:rsidR="00542534" w:rsidRPr="00EA4602">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>https://www.cfla.gov.lv/lv/5-1-1-1-k-2</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00E55C93">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E55C93" w:rsidRPr="00802499">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r w:rsidR="00E55C93">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E55C93" w:rsidRPr="00802499">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>https://www.cfla.gov.lv/lv/5-1-1-1-k-3</w:t>
+      </w:r>
       <w:r w:rsidR="00542534">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...66 lines deleted...]
-        <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="2CEDEE38" w14:textId="77777777" w:rsidR="00A20277" w:rsidRPr="00924AFB" w:rsidRDefault="00A20277" w:rsidP="001724F1">
+    <w:p w14:paraId="71DF9848" w14:textId="2C81B5CC" w:rsidR="00366AA2" w:rsidRDefault="00366AA2" w:rsidP="007F0360">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001724F1">
-[...3 lines deleted...]
-        <w:t>Pēc tam, kad FS ir iesniedzis Rādītāju pārskatu un līdz ar to noziņojis par rādītāju sasniegšanu, bet rādītāju sasniegšanas fakts no CFLA puses vēl nav apstiprināts.</w:t>
+      <w:r w:rsidR="00AE14B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE14B9" w:rsidRPr="00432587">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rojektu iesniegumu vērtēšanas rezultātā </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE14B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>CFLA iz</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE14B9" w:rsidRPr="00432587">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>veidots katra reģiona teritorijas projektu saraksts, kur katra reģiona teritorijas ietvaros iesniegtie projektu iesniegumi saranžēti no efektīvākā (ar lielāko kopējā koeficienta vērtību) līdz vismazāk efektīvajam (ar mazāko kopējā koeficienta vērtību) projekta iesniegumam</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE14B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="3ED894DD" w14:textId="3053AC5B" w:rsidR="00A20277" w:rsidRPr="00924AFB" w:rsidRDefault="00A20277" w:rsidP="00375B50">
+    <w:p w14:paraId="2CEDEE38" w14:textId="77777777" w:rsidR="00A20277" w:rsidRPr="00924AFB" w:rsidRDefault="00A20277" w:rsidP="001724F1">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C02641">
-[...33 lines deleted...]
-        <w:t>, kā arī saskaņā ar vienošanās par projekta īstenošanu paredzēto (sadaļa “Kārtība, kādā tiek veiktas pārbaudes Projekta īstenošanas vietā”).</w:t>
+      <w:r w:rsidRPr="001724F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Pēc tam, kad FS ir iesniedzis Rādītāju pārskatu un līdz ar to noziņojis par rādītāju sasniegšanu, bet rādītāju sasniegšanas fakts no CFLA puses vēl nav apstiprināts.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="639AD11B" w14:textId="7C7AA691" w:rsidR="005E58DF" w:rsidRDefault="005E58DF" w:rsidP="00375B50">
+    <w:p w14:paraId="3ED894DD" w14:textId="3053AC5B" w:rsidR="00A20277" w:rsidRPr="00924AFB" w:rsidRDefault="00A20277" w:rsidP="00375B50">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C02641">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Finanšu ministrijas </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">25.03.2025. </w:t>
+        <w:t xml:space="preserve">Atbilstoši Ministru kabineta 21.03.2023. noteikumiem “Eiropas Savienības fondu projektu pārbaužu veikšanas kārtība 2021.–2027. gada plānošanas periodā”, Finanšu ministrijas </w:t>
+      </w:r>
+      <w:r w:rsidR="0034419E" w:rsidRPr="00C02641">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">30.01.2025. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C02641">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>vadlīnijas "Vadlīnijas par finanšu korekciju piemērošanu, ziņošanu par Eiropas Savienības fondu īstenošanā konstatētajām neatbilstībām, neatbilstoši veikto izdevumu ieturēšanu un atgūšanu ES fondu 2021.-2027.gada plānošanas periodā</w:t>
-[...5 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">vadlīnijām </w:t>
+      </w:r>
+      <w:r w:rsidR="00A73FD9" w:rsidRPr="00C02641">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Vadlīnijas Eiropas Savienības fondu līdzfinansēto projektu riskos </w:t>
+      </w:r>
+      <w:r w:rsidR="00407234" w:rsidRPr="00C02641">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>balstītām pārbaudēm 2021.-2027.gada plānošanas periodā.”</w:t>
       </w:r>
       <w:r w:rsidRPr="00C02641">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>"</w:t>
+        <w:t>, kā arī saskaņā ar vienošanās par projekta īstenošanu paredzēto (sadaļa “Kārtība, kādā tiek veiktas pārbaudes Projekta īstenošanas vietā”).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="71972A2C" w14:textId="44695FFD" w:rsidR="00842B99" w:rsidRPr="00B64F61" w:rsidRDefault="00842B99" w:rsidP="00375B50">
+    <w:p w14:paraId="4D63D474" w14:textId="0628B9AE" w:rsidR="00842B99" w:rsidRPr="001B76ED" w:rsidRDefault="00842B99" w:rsidP="00294FD6">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00375B50">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Tomēr</w:t>
       </w:r>
       <w:r w:rsidRPr="00375B50">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -19565,160 +22235,147 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00375B50">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>pilnībā</w:t>
       </w:r>
       <w:r w:rsidRPr="00375B50">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00375B50">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">izpilda projektā nepieciešamās </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="001F5DB3" w:rsidRPr="00375B50">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00375B50">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>efinanšu</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">efinanšu investīcijas </w:t>
+      </w:r>
+      <w:r w:rsidR="001F5DB3" w:rsidRPr="00375B50">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>un darba algu fonda pieaugumu (100%)</w:t>
+      </w:r>
       <w:r w:rsidRPr="00375B50">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> investīcijas </w:t>
-[...5 lines deleted...]
-        <w:t>un darba algu fonda pieaugumu (100%)</w:t>
+        <w:t>, bet ēkas izbūve nedod rādītājus nemaz (0%)</w:t>
+      </w:r>
+      <w:r w:rsidR="00822C59" w:rsidRPr="00375B50">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vai otrādi</w:t>
       </w:r>
       <w:r w:rsidRPr="00375B50">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>, bet ēkas izbūve nedod rādītājus nemaz (0%)</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> vai otrādi</w:t>
+        <w:t>, jo tas būtu pretrunā MK noteikumu Nr.5</w:t>
+      </w:r>
+      <w:r w:rsidR="00E9126C" w:rsidRPr="00375B50">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00375B50">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>, jo tas būtu pretrunā MK noteikumu Nr.5</w:t>
-[...5 lines deleted...]
-        <w:t>5</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D9081E" w:rsidRPr="00375B50">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00375B50">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
+        <w:t xml:space="preserve">., </w:t>
+      </w:r>
+      <w:r w:rsidR="00123D31" w:rsidRPr="00375B50">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>34</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00375B50">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. un </w:t>
+      </w:r>
+      <w:r w:rsidR="00794718" w:rsidRPr="00375B50">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>36</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00375B50">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.punktam, jo katrai projekta darbībai jāsniedz tiešu ietekmi uz projekta mērķa un rādītāju</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00375B50">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D9081E" w:rsidRPr="00375B50">
-[...4 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00375B50">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">., </w:t>
-[...35 lines deleted...]
-        </w:rPr>
         <w:t>sasniegšanu.</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="744ABDAD" w14:textId="140F662D" w:rsidR="008868E6" w:rsidRDefault="008868E6" w:rsidP="008868E6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="4253"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00EE245F">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t xml:space="preserve">Metodiskais materiāls par rādītāju sasniegšanas pārbaudi </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -21182,50 +23839,139 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4464" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="369A6559"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4B1AB32E"/>
+    <w:lvl w:ilvl="0" w:tplc="C7CEB236">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2203" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2923" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3643" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0426000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4363" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5083" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5803" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0426000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6523" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7243" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7963" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A300CD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2E4A1DD4"/>
     <w:lvl w:ilvl="0" w:tplc="B44C71C2">
       <w:start w:val="6"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -21294,51 +24040,51 @@
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3ED82A63"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="54243F7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -21415,51 +24161,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F5307A1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C0506C82"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -21528,51 +24274,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6984" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8136" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48204442"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6170608A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading3"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
@@ -21647,51 +24393,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C35556E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="47DC1AB4"/>
     <w:lvl w:ilvl="0" w:tplc="B44C71C2">
       <w:start w:val="6"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1512" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2232" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -21760,51 +24506,51 @@
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6552" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7272" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F0B15C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B5FC1E60"/>
     <w:lvl w:ilvl="0" w:tplc="E51AB5A2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
@@ -21849,51 +24595,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F0D5A93"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4C445724"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -21964,51 +24710,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F3A235D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A544BEB6"/>
     <w:lvl w:ilvl="0" w:tplc="78BAF716">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
@@ -22053,51 +24799,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="532213D5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0426001F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
@@ -22139,51 +24885,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="539672E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7C44C3F8"/>
     <w:lvl w:ilvl="0" w:tplc="B44C71C2">
       <w:start w:val="6"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -22252,51 +24998,51 @@
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56792B7E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A468BB38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="7.12.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -22365,51 +25111,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57005C28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="77B8574C"/>
     <w:lvl w:ilvl="0" w:tplc="B44C71C2">
       <w:start w:val="6"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -22478,51 +25224,51 @@
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="578E2627"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CA0CE53A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="7.13.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -22591,51 +25337,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C033393"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F6141B5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="540" w:hanging="540"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="540" w:hanging="540"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -22704,51 +25450,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5EC579D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8A94B7A8"/>
     <w:lvl w:ilvl="0" w:tplc="04260017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1571" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2291" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -22790,51 +25536,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5891" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6611" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7331" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5ED42D34"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BD88B818"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -22903,51 +25649,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62DE1FD6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0426001F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
@@ -22989,51 +25735,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64945007"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="40904982"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -23102,51 +25848,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="653A3F24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F64C5DCC"/>
     <w:lvl w:ilvl="0" w:tplc="7430C102">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -23215,51 +25961,51 @@
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="656C377D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="35767B22"/>
     <w:lvl w:ilvl="0" w:tplc="0426000F">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
@@ -23304,51 +26050,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E782DE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="28466CBC"/>
     <w:lvl w:ilvl="0" w:tplc="B44C71C2">
       <w:start w:val="6"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -23417,51 +26163,51 @@
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F4E1C8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="83806D6C"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="6"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="57DE71A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
@@ -23538,255 +26284,255 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1895845577">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1217275444">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="102382559">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="553858574">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1395856647">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="2022312190">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1968077960">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1065958137">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="371543493">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="210069891">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="348989901">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1363361799">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1333215610">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="831334250">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1684479106">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="522211861">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="200480449">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1451825387">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1099183726">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="544029484">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="629635169">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="31615367">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="460660260">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1471555751">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1174295652">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="201096945">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="2097090147">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="942152760">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1710648809">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="614093721">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1369455288">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1169369499">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="649209141">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="412746991">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1355380587">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="4"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="2"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="2"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1899590042">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="7"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="13"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="3"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="1256667243">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="1662269872">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="846676441">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1081029670">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1050574143">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="1716152091">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="137960488">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="16"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="14"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="2"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="34549780">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="32"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:lvl w:ilvl="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1.%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="792" w:hanging="432"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
@@ -23871,51 +26617,51 @@
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="3744" w:hanging="1224"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:lvl w:ilvl="8">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="4320" w:hanging="1440"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="1291862841">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="32"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:lvl w:ilvl="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1.%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="792" w:hanging="432"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
@@ -24000,51 +26746,51 @@
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="3744" w:hanging="1224"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:lvl w:ilvl="8">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="4320" w:hanging="1440"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="770853415">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="32"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:lvl w:ilvl="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1.%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="792" w:hanging="432"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
@@ -24128,1664 +26874,2722 @@
         <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="3744" w:hanging="1224"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:lvl w:ilvl="8">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="4320" w:hanging="1440"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
+  <w:num w:numId="47" w16cid:durableId="1862083908">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="130"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00870F1B"/>
+    <w:rsid w:val="000005B3"/>
+    <w:rsid w:val="0000157C"/>
     <w:rsid w:val="000016F0"/>
     <w:rsid w:val="00003B0B"/>
     <w:rsid w:val="00004DA9"/>
     <w:rsid w:val="0000545B"/>
     <w:rsid w:val="000055AF"/>
     <w:rsid w:val="000060AB"/>
     <w:rsid w:val="000065EB"/>
     <w:rsid w:val="000068D3"/>
+    <w:rsid w:val="00007927"/>
     <w:rsid w:val="0001111B"/>
     <w:rsid w:val="00011A4B"/>
     <w:rsid w:val="000122AA"/>
     <w:rsid w:val="0001396F"/>
+    <w:rsid w:val="00013CE7"/>
+    <w:rsid w:val="00014606"/>
     <w:rsid w:val="0001755C"/>
     <w:rsid w:val="00021D4B"/>
+    <w:rsid w:val="00021F89"/>
     <w:rsid w:val="0002375D"/>
+    <w:rsid w:val="00023ECB"/>
     <w:rsid w:val="00024759"/>
     <w:rsid w:val="00025137"/>
+    <w:rsid w:val="00025773"/>
+    <w:rsid w:val="000257DB"/>
     <w:rsid w:val="00026044"/>
     <w:rsid w:val="0002703D"/>
     <w:rsid w:val="000274A3"/>
+    <w:rsid w:val="00030F03"/>
+    <w:rsid w:val="0003402D"/>
     <w:rsid w:val="0003646E"/>
+    <w:rsid w:val="00037F18"/>
     <w:rsid w:val="00040212"/>
     <w:rsid w:val="0004147F"/>
+    <w:rsid w:val="00041CA6"/>
+    <w:rsid w:val="00042FDE"/>
     <w:rsid w:val="000438EC"/>
     <w:rsid w:val="00045489"/>
+    <w:rsid w:val="00045854"/>
+    <w:rsid w:val="00045E98"/>
     <w:rsid w:val="00046766"/>
+    <w:rsid w:val="0004779E"/>
+    <w:rsid w:val="000506A5"/>
+    <w:rsid w:val="000506D0"/>
     <w:rsid w:val="00050C4A"/>
     <w:rsid w:val="00050E18"/>
     <w:rsid w:val="00050FB6"/>
+    <w:rsid w:val="0005261F"/>
     <w:rsid w:val="00053469"/>
+    <w:rsid w:val="00054214"/>
     <w:rsid w:val="0005425A"/>
     <w:rsid w:val="000546B2"/>
+    <w:rsid w:val="000548CD"/>
+    <w:rsid w:val="0006069E"/>
+    <w:rsid w:val="0006172A"/>
+    <w:rsid w:val="000619FD"/>
     <w:rsid w:val="00061A59"/>
+    <w:rsid w:val="00062E0A"/>
+    <w:rsid w:val="000644E5"/>
     <w:rsid w:val="0006453D"/>
     <w:rsid w:val="0006692F"/>
+    <w:rsid w:val="00066AB0"/>
+    <w:rsid w:val="00066BD6"/>
+    <w:rsid w:val="00066D0A"/>
+    <w:rsid w:val="00066F6F"/>
+    <w:rsid w:val="000671E8"/>
     <w:rsid w:val="0006742A"/>
     <w:rsid w:val="000677E9"/>
     <w:rsid w:val="00067AEC"/>
+    <w:rsid w:val="00067B54"/>
     <w:rsid w:val="00067E65"/>
+    <w:rsid w:val="000702F3"/>
     <w:rsid w:val="00070A84"/>
+    <w:rsid w:val="0007267A"/>
+    <w:rsid w:val="00073B1E"/>
     <w:rsid w:val="0007402C"/>
     <w:rsid w:val="00074748"/>
+    <w:rsid w:val="00074FB4"/>
     <w:rsid w:val="000807AB"/>
+    <w:rsid w:val="00080F30"/>
     <w:rsid w:val="00082F36"/>
     <w:rsid w:val="0008436C"/>
+    <w:rsid w:val="00084372"/>
+    <w:rsid w:val="00084ECF"/>
     <w:rsid w:val="00085E19"/>
+    <w:rsid w:val="00085E6C"/>
     <w:rsid w:val="000861C4"/>
     <w:rsid w:val="00090AB6"/>
     <w:rsid w:val="0009170C"/>
     <w:rsid w:val="000927FD"/>
     <w:rsid w:val="00092DB7"/>
     <w:rsid w:val="00093EBE"/>
     <w:rsid w:val="000966F5"/>
     <w:rsid w:val="000A0721"/>
     <w:rsid w:val="000A1405"/>
     <w:rsid w:val="000A2E09"/>
+    <w:rsid w:val="000A4954"/>
     <w:rsid w:val="000A5346"/>
     <w:rsid w:val="000A59D5"/>
     <w:rsid w:val="000A5AC9"/>
     <w:rsid w:val="000A66D6"/>
+    <w:rsid w:val="000A6AD8"/>
     <w:rsid w:val="000A6F1A"/>
     <w:rsid w:val="000A7B81"/>
+    <w:rsid w:val="000A7C6A"/>
     <w:rsid w:val="000B00E8"/>
     <w:rsid w:val="000B1456"/>
     <w:rsid w:val="000B167B"/>
     <w:rsid w:val="000B17E1"/>
+    <w:rsid w:val="000B25F8"/>
     <w:rsid w:val="000B291E"/>
+    <w:rsid w:val="000B2BB2"/>
     <w:rsid w:val="000B3980"/>
+    <w:rsid w:val="000B4A5C"/>
     <w:rsid w:val="000B5BD9"/>
+    <w:rsid w:val="000B6054"/>
     <w:rsid w:val="000B65BD"/>
     <w:rsid w:val="000B6EC0"/>
+    <w:rsid w:val="000C0544"/>
     <w:rsid w:val="000C0B9D"/>
     <w:rsid w:val="000C1C56"/>
+    <w:rsid w:val="000C1E82"/>
     <w:rsid w:val="000C249F"/>
     <w:rsid w:val="000C2C7A"/>
+    <w:rsid w:val="000C3397"/>
     <w:rsid w:val="000C3520"/>
     <w:rsid w:val="000C4147"/>
+    <w:rsid w:val="000C44A2"/>
     <w:rsid w:val="000C4F69"/>
     <w:rsid w:val="000C5C63"/>
     <w:rsid w:val="000C5F09"/>
     <w:rsid w:val="000C74E2"/>
     <w:rsid w:val="000C7F03"/>
+    <w:rsid w:val="000D00B3"/>
     <w:rsid w:val="000D00D4"/>
     <w:rsid w:val="000D11D9"/>
     <w:rsid w:val="000D1C6F"/>
     <w:rsid w:val="000D55EC"/>
     <w:rsid w:val="000D61E8"/>
     <w:rsid w:val="000D6559"/>
     <w:rsid w:val="000E0954"/>
     <w:rsid w:val="000E21B9"/>
+    <w:rsid w:val="000E26DF"/>
+    <w:rsid w:val="000E2BB9"/>
     <w:rsid w:val="000E2FD1"/>
     <w:rsid w:val="000E365E"/>
     <w:rsid w:val="000E4421"/>
+    <w:rsid w:val="000E5A50"/>
+    <w:rsid w:val="000E671C"/>
+    <w:rsid w:val="000E684D"/>
+    <w:rsid w:val="000E6891"/>
+    <w:rsid w:val="000E77F9"/>
+    <w:rsid w:val="000F0345"/>
+    <w:rsid w:val="000F051C"/>
     <w:rsid w:val="000F05B8"/>
     <w:rsid w:val="000F0B74"/>
     <w:rsid w:val="000F16D0"/>
     <w:rsid w:val="000F3BBA"/>
     <w:rsid w:val="000F4048"/>
     <w:rsid w:val="000F5147"/>
     <w:rsid w:val="000F5E47"/>
     <w:rsid w:val="000F605D"/>
     <w:rsid w:val="000F6A46"/>
+    <w:rsid w:val="000F7FF5"/>
     <w:rsid w:val="00101E5D"/>
+    <w:rsid w:val="001021DD"/>
     <w:rsid w:val="00102841"/>
     <w:rsid w:val="00102D57"/>
+    <w:rsid w:val="001035E8"/>
+    <w:rsid w:val="00104349"/>
+    <w:rsid w:val="001052E0"/>
     <w:rsid w:val="00106E89"/>
     <w:rsid w:val="0010760C"/>
     <w:rsid w:val="00107777"/>
     <w:rsid w:val="001102CB"/>
     <w:rsid w:val="00110516"/>
+    <w:rsid w:val="0011126A"/>
+    <w:rsid w:val="00111AC2"/>
     <w:rsid w:val="00112CFB"/>
+    <w:rsid w:val="0011463B"/>
     <w:rsid w:val="00116990"/>
     <w:rsid w:val="001169B9"/>
     <w:rsid w:val="001201C5"/>
     <w:rsid w:val="0012029C"/>
     <w:rsid w:val="00120CFD"/>
     <w:rsid w:val="00120FD4"/>
+    <w:rsid w:val="001217F5"/>
+    <w:rsid w:val="00121D62"/>
     <w:rsid w:val="00121D79"/>
     <w:rsid w:val="00122019"/>
     <w:rsid w:val="00123D31"/>
     <w:rsid w:val="00123DD3"/>
     <w:rsid w:val="0012455F"/>
     <w:rsid w:val="00125197"/>
     <w:rsid w:val="00126093"/>
+    <w:rsid w:val="0012773E"/>
+    <w:rsid w:val="00127CAC"/>
     <w:rsid w:val="00130927"/>
     <w:rsid w:val="00131C35"/>
     <w:rsid w:val="00132B09"/>
     <w:rsid w:val="00133350"/>
     <w:rsid w:val="00135236"/>
+    <w:rsid w:val="001354D2"/>
     <w:rsid w:val="00135CB0"/>
     <w:rsid w:val="0013667F"/>
     <w:rsid w:val="001374E4"/>
     <w:rsid w:val="00142A9F"/>
+    <w:rsid w:val="00142B81"/>
+    <w:rsid w:val="00142C94"/>
+    <w:rsid w:val="00143FC6"/>
+    <w:rsid w:val="00150270"/>
     <w:rsid w:val="00150956"/>
+    <w:rsid w:val="00153B09"/>
+    <w:rsid w:val="00154DB6"/>
     <w:rsid w:val="001555B3"/>
+    <w:rsid w:val="001556D9"/>
     <w:rsid w:val="00156020"/>
     <w:rsid w:val="00156DAE"/>
+    <w:rsid w:val="001573CB"/>
     <w:rsid w:val="0015761A"/>
     <w:rsid w:val="00157785"/>
     <w:rsid w:val="00157E73"/>
     <w:rsid w:val="0016136E"/>
+    <w:rsid w:val="00161F17"/>
     <w:rsid w:val="00162F27"/>
     <w:rsid w:val="00163D79"/>
+    <w:rsid w:val="00163FAA"/>
     <w:rsid w:val="0016441A"/>
     <w:rsid w:val="00165375"/>
     <w:rsid w:val="0016628B"/>
     <w:rsid w:val="00166AE9"/>
     <w:rsid w:val="00166F3B"/>
     <w:rsid w:val="0016741B"/>
     <w:rsid w:val="00171325"/>
     <w:rsid w:val="001724F1"/>
+    <w:rsid w:val="00172DF9"/>
     <w:rsid w:val="001761B0"/>
+    <w:rsid w:val="00176CA6"/>
     <w:rsid w:val="00176E67"/>
     <w:rsid w:val="00176EDB"/>
+    <w:rsid w:val="00177177"/>
+    <w:rsid w:val="00181EFD"/>
     <w:rsid w:val="001824E9"/>
+    <w:rsid w:val="0018293C"/>
     <w:rsid w:val="0018298A"/>
     <w:rsid w:val="00183EE4"/>
     <w:rsid w:val="001842CF"/>
     <w:rsid w:val="0018590B"/>
+    <w:rsid w:val="001869DF"/>
     <w:rsid w:val="00186E64"/>
+    <w:rsid w:val="00187681"/>
+    <w:rsid w:val="00190135"/>
+    <w:rsid w:val="00190AAA"/>
     <w:rsid w:val="00191F46"/>
+    <w:rsid w:val="001927B7"/>
     <w:rsid w:val="00193DA9"/>
     <w:rsid w:val="00194C56"/>
     <w:rsid w:val="00196FD3"/>
+    <w:rsid w:val="00197D23"/>
     <w:rsid w:val="00197DF5"/>
+    <w:rsid w:val="001A03A5"/>
+    <w:rsid w:val="001A051B"/>
     <w:rsid w:val="001A208B"/>
+    <w:rsid w:val="001A28FF"/>
     <w:rsid w:val="001A45C7"/>
     <w:rsid w:val="001A47BB"/>
     <w:rsid w:val="001A4C2E"/>
+    <w:rsid w:val="001A61BD"/>
     <w:rsid w:val="001A74D6"/>
     <w:rsid w:val="001A767C"/>
     <w:rsid w:val="001B1B93"/>
     <w:rsid w:val="001B24A3"/>
     <w:rsid w:val="001B2538"/>
     <w:rsid w:val="001B2F1A"/>
     <w:rsid w:val="001B3411"/>
     <w:rsid w:val="001B387C"/>
+    <w:rsid w:val="001B4DCE"/>
     <w:rsid w:val="001B51D2"/>
+    <w:rsid w:val="001B5D77"/>
+    <w:rsid w:val="001B6CB4"/>
+    <w:rsid w:val="001B7126"/>
     <w:rsid w:val="001B76ED"/>
     <w:rsid w:val="001C0608"/>
+    <w:rsid w:val="001C0A4C"/>
+    <w:rsid w:val="001C0DA2"/>
+    <w:rsid w:val="001C1465"/>
+    <w:rsid w:val="001C1DB8"/>
+    <w:rsid w:val="001C228F"/>
     <w:rsid w:val="001C22DE"/>
     <w:rsid w:val="001C2DF6"/>
     <w:rsid w:val="001C324A"/>
     <w:rsid w:val="001C42BD"/>
+    <w:rsid w:val="001C450E"/>
+    <w:rsid w:val="001C46E9"/>
     <w:rsid w:val="001C6D6B"/>
     <w:rsid w:val="001C6ECA"/>
+    <w:rsid w:val="001C7809"/>
     <w:rsid w:val="001C7AEB"/>
     <w:rsid w:val="001D09C2"/>
+    <w:rsid w:val="001D0A5B"/>
+    <w:rsid w:val="001D219A"/>
+    <w:rsid w:val="001D44F1"/>
     <w:rsid w:val="001D5BE4"/>
+    <w:rsid w:val="001D7161"/>
+    <w:rsid w:val="001D78D4"/>
     <w:rsid w:val="001E132D"/>
     <w:rsid w:val="001E188E"/>
+    <w:rsid w:val="001E191B"/>
     <w:rsid w:val="001E2025"/>
     <w:rsid w:val="001E2047"/>
     <w:rsid w:val="001E2245"/>
     <w:rsid w:val="001E2283"/>
     <w:rsid w:val="001E2EB9"/>
+    <w:rsid w:val="001E39A7"/>
+    <w:rsid w:val="001E39E4"/>
     <w:rsid w:val="001E56FE"/>
     <w:rsid w:val="001E5B45"/>
+    <w:rsid w:val="001E627B"/>
     <w:rsid w:val="001E7F1C"/>
     <w:rsid w:val="001F2EB7"/>
     <w:rsid w:val="001F3A7E"/>
     <w:rsid w:val="001F456F"/>
     <w:rsid w:val="001F45A3"/>
+    <w:rsid w:val="001F4B7C"/>
     <w:rsid w:val="001F5DB3"/>
+    <w:rsid w:val="001F65B0"/>
     <w:rsid w:val="001F7164"/>
+    <w:rsid w:val="00200561"/>
     <w:rsid w:val="0020064E"/>
+    <w:rsid w:val="00200766"/>
+    <w:rsid w:val="00201ACD"/>
+    <w:rsid w:val="00203429"/>
+    <w:rsid w:val="00203766"/>
     <w:rsid w:val="0020475B"/>
+    <w:rsid w:val="002050E2"/>
     <w:rsid w:val="0020569E"/>
+    <w:rsid w:val="002070F6"/>
     <w:rsid w:val="00207C8C"/>
+    <w:rsid w:val="002104B7"/>
     <w:rsid w:val="0021058A"/>
+    <w:rsid w:val="0021165E"/>
     <w:rsid w:val="0021271D"/>
+    <w:rsid w:val="00212C5D"/>
     <w:rsid w:val="0021346D"/>
     <w:rsid w:val="00213C31"/>
     <w:rsid w:val="002154B0"/>
     <w:rsid w:val="00216760"/>
     <w:rsid w:val="002169B6"/>
+    <w:rsid w:val="00217006"/>
+    <w:rsid w:val="002202CF"/>
     <w:rsid w:val="0022090A"/>
+    <w:rsid w:val="00220B96"/>
     <w:rsid w:val="00221255"/>
     <w:rsid w:val="00223A03"/>
+    <w:rsid w:val="00226AF1"/>
     <w:rsid w:val="002278BD"/>
     <w:rsid w:val="00230249"/>
+    <w:rsid w:val="00232B97"/>
+    <w:rsid w:val="0023331A"/>
+    <w:rsid w:val="0023689A"/>
+    <w:rsid w:val="002379C7"/>
     <w:rsid w:val="00240F09"/>
     <w:rsid w:val="00241D07"/>
     <w:rsid w:val="002424CA"/>
     <w:rsid w:val="002430CA"/>
+    <w:rsid w:val="00243A89"/>
+    <w:rsid w:val="00243D82"/>
+    <w:rsid w:val="00243F6B"/>
+    <w:rsid w:val="00245FE0"/>
+    <w:rsid w:val="002463DE"/>
+    <w:rsid w:val="00247F86"/>
     <w:rsid w:val="002511F4"/>
     <w:rsid w:val="00251435"/>
     <w:rsid w:val="0025169F"/>
     <w:rsid w:val="0025297D"/>
     <w:rsid w:val="00252C42"/>
     <w:rsid w:val="00252E7C"/>
     <w:rsid w:val="00253B43"/>
     <w:rsid w:val="00253D19"/>
     <w:rsid w:val="002544F4"/>
     <w:rsid w:val="002551BB"/>
     <w:rsid w:val="002552D6"/>
+    <w:rsid w:val="002555EE"/>
+    <w:rsid w:val="00256CBA"/>
+    <w:rsid w:val="00256D0A"/>
     <w:rsid w:val="0026036E"/>
     <w:rsid w:val="002604A7"/>
+    <w:rsid w:val="0026176F"/>
+    <w:rsid w:val="00261EB8"/>
     <w:rsid w:val="002626D0"/>
     <w:rsid w:val="00262BBD"/>
+    <w:rsid w:val="00264473"/>
     <w:rsid w:val="0026565E"/>
     <w:rsid w:val="002657D9"/>
+    <w:rsid w:val="00266D2F"/>
     <w:rsid w:val="0027180D"/>
     <w:rsid w:val="00272551"/>
     <w:rsid w:val="00274638"/>
     <w:rsid w:val="00275A98"/>
     <w:rsid w:val="00275E14"/>
+    <w:rsid w:val="00276190"/>
     <w:rsid w:val="002761C2"/>
     <w:rsid w:val="00276DB2"/>
     <w:rsid w:val="0027739E"/>
+    <w:rsid w:val="00281A27"/>
+    <w:rsid w:val="002826B1"/>
+    <w:rsid w:val="00283336"/>
     <w:rsid w:val="00283362"/>
     <w:rsid w:val="00284015"/>
+    <w:rsid w:val="002867C4"/>
+    <w:rsid w:val="00286C5B"/>
+    <w:rsid w:val="00287244"/>
+    <w:rsid w:val="002900B5"/>
+    <w:rsid w:val="00290537"/>
+    <w:rsid w:val="00290DE4"/>
     <w:rsid w:val="00290DFC"/>
+    <w:rsid w:val="00291821"/>
+    <w:rsid w:val="00291C36"/>
+    <w:rsid w:val="00292565"/>
     <w:rsid w:val="00292BF5"/>
+    <w:rsid w:val="002932E7"/>
+    <w:rsid w:val="0029389E"/>
+    <w:rsid w:val="00293F15"/>
+    <w:rsid w:val="00294636"/>
+    <w:rsid w:val="00294F85"/>
+    <w:rsid w:val="00294FD6"/>
+    <w:rsid w:val="00295C66"/>
     <w:rsid w:val="00296080"/>
     <w:rsid w:val="00296418"/>
+    <w:rsid w:val="00297DE6"/>
     <w:rsid w:val="002A2B2C"/>
+    <w:rsid w:val="002A352D"/>
+    <w:rsid w:val="002A44C6"/>
     <w:rsid w:val="002A5AB0"/>
     <w:rsid w:val="002A5CBA"/>
     <w:rsid w:val="002B19E1"/>
+    <w:rsid w:val="002B2313"/>
+    <w:rsid w:val="002B5695"/>
+    <w:rsid w:val="002B58F8"/>
     <w:rsid w:val="002B6BAB"/>
     <w:rsid w:val="002C151D"/>
+    <w:rsid w:val="002C3FD2"/>
+    <w:rsid w:val="002C4E2D"/>
+    <w:rsid w:val="002C533C"/>
     <w:rsid w:val="002C615C"/>
     <w:rsid w:val="002C6FBB"/>
+    <w:rsid w:val="002D24CE"/>
+    <w:rsid w:val="002D3CEF"/>
     <w:rsid w:val="002D61C5"/>
     <w:rsid w:val="002D6652"/>
     <w:rsid w:val="002D72C7"/>
     <w:rsid w:val="002E1329"/>
+    <w:rsid w:val="002E1349"/>
     <w:rsid w:val="002E2253"/>
     <w:rsid w:val="002E36AF"/>
+    <w:rsid w:val="002E4300"/>
     <w:rsid w:val="002E65C7"/>
+    <w:rsid w:val="002F0487"/>
+    <w:rsid w:val="002F06B9"/>
     <w:rsid w:val="002F15B9"/>
     <w:rsid w:val="002F1B92"/>
+    <w:rsid w:val="002F2405"/>
     <w:rsid w:val="002F2769"/>
     <w:rsid w:val="002F3EEE"/>
+    <w:rsid w:val="002F730F"/>
     <w:rsid w:val="002F7775"/>
     <w:rsid w:val="0030182A"/>
     <w:rsid w:val="003021DD"/>
     <w:rsid w:val="00302F4B"/>
+    <w:rsid w:val="003031E6"/>
     <w:rsid w:val="0030367E"/>
     <w:rsid w:val="0030395C"/>
     <w:rsid w:val="00304D02"/>
     <w:rsid w:val="00305ABE"/>
     <w:rsid w:val="00306143"/>
     <w:rsid w:val="00306DB3"/>
     <w:rsid w:val="00307436"/>
     <w:rsid w:val="00310B78"/>
     <w:rsid w:val="00311310"/>
+    <w:rsid w:val="00311BEE"/>
     <w:rsid w:val="00313FC7"/>
     <w:rsid w:val="0031583C"/>
     <w:rsid w:val="00315E51"/>
+    <w:rsid w:val="00315FB8"/>
     <w:rsid w:val="00316726"/>
+    <w:rsid w:val="00316D3B"/>
     <w:rsid w:val="00317B29"/>
+    <w:rsid w:val="0032077C"/>
     <w:rsid w:val="00322E13"/>
+    <w:rsid w:val="00322FD0"/>
+    <w:rsid w:val="003258A3"/>
     <w:rsid w:val="0032645F"/>
     <w:rsid w:val="003269C0"/>
+    <w:rsid w:val="00327327"/>
+    <w:rsid w:val="00327E40"/>
     <w:rsid w:val="00330B62"/>
+    <w:rsid w:val="00330FA9"/>
     <w:rsid w:val="0033177B"/>
     <w:rsid w:val="00331CB9"/>
+    <w:rsid w:val="00333256"/>
     <w:rsid w:val="00335955"/>
     <w:rsid w:val="003359C9"/>
+    <w:rsid w:val="00335BD0"/>
+    <w:rsid w:val="0033612F"/>
+    <w:rsid w:val="003364E6"/>
     <w:rsid w:val="00336503"/>
+    <w:rsid w:val="00340977"/>
+    <w:rsid w:val="00340B13"/>
+    <w:rsid w:val="00341E33"/>
+    <w:rsid w:val="00343169"/>
+    <w:rsid w:val="00343863"/>
+    <w:rsid w:val="00343B57"/>
     <w:rsid w:val="0034419E"/>
+    <w:rsid w:val="00345807"/>
     <w:rsid w:val="003462BA"/>
     <w:rsid w:val="00346B14"/>
+    <w:rsid w:val="003501EA"/>
+    <w:rsid w:val="00350933"/>
     <w:rsid w:val="00350CC9"/>
     <w:rsid w:val="00351880"/>
     <w:rsid w:val="0035204E"/>
+    <w:rsid w:val="00353557"/>
     <w:rsid w:val="00353920"/>
     <w:rsid w:val="00355037"/>
     <w:rsid w:val="0035581F"/>
+    <w:rsid w:val="003562CC"/>
     <w:rsid w:val="003569E7"/>
+    <w:rsid w:val="0035744F"/>
     <w:rsid w:val="003608CF"/>
+    <w:rsid w:val="00360AC5"/>
+    <w:rsid w:val="00361431"/>
     <w:rsid w:val="003614E5"/>
     <w:rsid w:val="003655FC"/>
     <w:rsid w:val="003656EF"/>
+    <w:rsid w:val="00365865"/>
     <w:rsid w:val="00366AA2"/>
+    <w:rsid w:val="00367C5D"/>
     <w:rsid w:val="00370128"/>
+    <w:rsid w:val="00371874"/>
+    <w:rsid w:val="00371BBE"/>
+    <w:rsid w:val="00372FA3"/>
     <w:rsid w:val="0037374E"/>
+    <w:rsid w:val="0037437F"/>
     <w:rsid w:val="00375073"/>
     <w:rsid w:val="0037562F"/>
     <w:rsid w:val="00375B50"/>
     <w:rsid w:val="00375C34"/>
     <w:rsid w:val="00376012"/>
+    <w:rsid w:val="0037623C"/>
     <w:rsid w:val="00377D9E"/>
     <w:rsid w:val="0038197B"/>
     <w:rsid w:val="00382040"/>
     <w:rsid w:val="0038286E"/>
+    <w:rsid w:val="00383CA9"/>
     <w:rsid w:val="00384BB8"/>
     <w:rsid w:val="003860D7"/>
     <w:rsid w:val="00390704"/>
     <w:rsid w:val="00390A62"/>
     <w:rsid w:val="00391337"/>
+    <w:rsid w:val="0039185E"/>
     <w:rsid w:val="00391933"/>
     <w:rsid w:val="00392478"/>
     <w:rsid w:val="0039276E"/>
     <w:rsid w:val="00392D8F"/>
     <w:rsid w:val="0039352B"/>
+    <w:rsid w:val="0039429A"/>
     <w:rsid w:val="00394DDE"/>
     <w:rsid w:val="00395A91"/>
     <w:rsid w:val="00396609"/>
     <w:rsid w:val="00397C97"/>
+    <w:rsid w:val="003A0055"/>
+    <w:rsid w:val="003A3075"/>
     <w:rsid w:val="003A30E0"/>
     <w:rsid w:val="003A3288"/>
+    <w:rsid w:val="003A4241"/>
+    <w:rsid w:val="003A5151"/>
     <w:rsid w:val="003A6578"/>
     <w:rsid w:val="003A6F02"/>
     <w:rsid w:val="003A7220"/>
     <w:rsid w:val="003A777D"/>
     <w:rsid w:val="003B0212"/>
     <w:rsid w:val="003B022B"/>
+    <w:rsid w:val="003B04A8"/>
     <w:rsid w:val="003B0695"/>
+    <w:rsid w:val="003B185D"/>
+    <w:rsid w:val="003B1909"/>
     <w:rsid w:val="003B27D3"/>
     <w:rsid w:val="003B3C60"/>
     <w:rsid w:val="003B40CC"/>
     <w:rsid w:val="003B50F7"/>
     <w:rsid w:val="003B529C"/>
     <w:rsid w:val="003B59B8"/>
     <w:rsid w:val="003B6279"/>
     <w:rsid w:val="003B72CD"/>
     <w:rsid w:val="003B7F12"/>
     <w:rsid w:val="003C0351"/>
+    <w:rsid w:val="003C10AC"/>
+    <w:rsid w:val="003C1C60"/>
     <w:rsid w:val="003C2680"/>
+    <w:rsid w:val="003C3753"/>
+    <w:rsid w:val="003C418B"/>
+    <w:rsid w:val="003C452E"/>
     <w:rsid w:val="003C4CB3"/>
     <w:rsid w:val="003C5C82"/>
     <w:rsid w:val="003C6C26"/>
     <w:rsid w:val="003C76E4"/>
+    <w:rsid w:val="003C78EF"/>
     <w:rsid w:val="003C7E54"/>
     <w:rsid w:val="003C7E79"/>
+    <w:rsid w:val="003D071B"/>
     <w:rsid w:val="003D13FB"/>
     <w:rsid w:val="003D160D"/>
     <w:rsid w:val="003D1BEB"/>
+    <w:rsid w:val="003D208C"/>
+    <w:rsid w:val="003D2C66"/>
     <w:rsid w:val="003D4097"/>
     <w:rsid w:val="003D4B65"/>
     <w:rsid w:val="003D519C"/>
     <w:rsid w:val="003D524A"/>
+    <w:rsid w:val="003D64E7"/>
     <w:rsid w:val="003D6A18"/>
     <w:rsid w:val="003D6B1B"/>
     <w:rsid w:val="003D7C76"/>
+    <w:rsid w:val="003E048F"/>
+    <w:rsid w:val="003E0A36"/>
+    <w:rsid w:val="003E273E"/>
     <w:rsid w:val="003E3D7E"/>
+    <w:rsid w:val="003E49D2"/>
     <w:rsid w:val="003E4BE7"/>
     <w:rsid w:val="003E5113"/>
+    <w:rsid w:val="003E5C7F"/>
+    <w:rsid w:val="003E64B4"/>
+    <w:rsid w:val="003E6943"/>
     <w:rsid w:val="003E6AAF"/>
     <w:rsid w:val="003E6CCD"/>
     <w:rsid w:val="003E6F3E"/>
+    <w:rsid w:val="003E79D0"/>
     <w:rsid w:val="003F2BA5"/>
     <w:rsid w:val="003F302E"/>
     <w:rsid w:val="003F356A"/>
     <w:rsid w:val="003F3A87"/>
+    <w:rsid w:val="003F43FF"/>
+    <w:rsid w:val="003F4A0A"/>
     <w:rsid w:val="003F56D1"/>
+    <w:rsid w:val="003F6484"/>
+    <w:rsid w:val="00401E6C"/>
     <w:rsid w:val="00403D05"/>
+    <w:rsid w:val="00404297"/>
     <w:rsid w:val="0040563D"/>
+    <w:rsid w:val="004064C6"/>
     <w:rsid w:val="00407234"/>
     <w:rsid w:val="00407CD3"/>
     <w:rsid w:val="004104FF"/>
+    <w:rsid w:val="0041104C"/>
+    <w:rsid w:val="00411569"/>
     <w:rsid w:val="00411946"/>
+    <w:rsid w:val="00411ED3"/>
     <w:rsid w:val="00412FCB"/>
     <w:rsid w:val="00413D42"/>
+    <w:rsid w:val="004145FB"/>
+    <w:rsid w:val="00416470"/>
     <w:rsid w:val="004174A2"/>
+    <w:rsid w:val="00417AD2"/>
+    <w:rsid w:val="0042001C"/>
+    <w:rsid w:val="00420A9F"/>
     <w:rsid w:val="004223D6"/>
     <w:rsid w:val="0042446C"/>
     <w:rsid w:val="00424479"/>
     <w:rsid w:val="00425BB3"/>
     <w:rsid w:val="00426F19"/>
+    <w:rsid w:val="0042734D"/>
     <w:rsid w:val="00431B4F"/>
     <w:rsid w:val="004323B8"/>
+    <w:rsid w:val="0043277C"/>
     <w:rsid w:val="00432BC0"/>
+    <w:rsid w:val="00432C0B"/>
+    <w:rsid w:val="00432E66"/>
+    <w:rsid w:val="004334E9"/>
     <w:rsid w:val="00433AC2"/>
+    <w:rsid w:val="00433D06"/>
     <w:rsid w:val="00434B09"/>
     <w:rsid w:val="00436736"/>
     <w:rsid w:val="004372EF"/>
+    <w:rsid w:val="00437C99"/>
     <w:rsid w:val="00440C6D"/>
     <w:rsid w:val="004429B7"/>
     <w:rsid w:val="00442CB8"/>
     <w:rsid w:val="004438C4"/>
     <w:rsid w:val="00443961"/>
     <w:rsid w:val="00443E2F"/>
+    <w:rsid w:val="00443E94"/>
+    <w:rsid w:val="004447D4"/>
+    <w:rsid w:val="00444ED8"/>
     <w:rsid w:val="00445759"/>
     <w:rsid w:val="00446A0A"/>
+    <w:rsid w:val="004471B7"/>
+    <w:rsid w:val="0044747E"/>
     <w:rsid w:val="00450A89"/>
     <w:rsid w:val="00450E23"/>
     <w:rsid w:val="004517F4"/>
+    <w:rsid w:val="00452143"/>
+    <w:rsid w:val="00452751"/>
+    <w:rsid w:val="0045511E"/>
     <w:rsid w:val="0045622E"/>
+    <w:rsid w:val="004569EA"/>
     <w:rsid w:val="004571E8"/>
+    <w:rsid w:val="004573D6"/>
     <w:rsid w:val="00457452"/>
     <w:rsid w:val="004575FD"/>
+    <w:rsid w:val="00457D5F"/>
+    <w:rsid w:val="00463130"/>
+    <w:rsid w:val="00464622"/>
+    <w:rsid w:val="0046493A"/>
     <w:rsid w:val="0046637A"/>
     <w:rsid w:val="00467C3D"/>
     <w:rsid w:val="00470615"/>
     <w:rsid w:val="00471401"/>
+    <w:rsid w:val="00471664"/>
+    <w:rsid w:val="0047272D"/>
+    <w:rsid w:val="00472D27"/>
     <w:rsid w:val="00473DEE"/>
+    <w:rsid w:val="0047426C"/>
     <w:rsid w:val="00474933"/>
+    <w:rsid w:val="00474B86"/>
     <w:rsid w:val="004751B8"/>
     <w:rsid w:val="00477377"/>
     <w:rsid w:val="00477510"/>
     <w:rsid w:val="00482944"/>
+    <w:rsid w:val="00483056"/>
+    <w:rsid w:val="00483683"/>
     <w:rsid w:val="00483AD1"/>
+    <w:rsid w:val="00483F6A"/>
     <w:rsid w:val="00485844"/>
+    <w:rsid w:val="00485CD1"/>
+    <w:rsid w:val="0048635B"/>
     <w:rsid w:val="00490EAC"/>
     <w:rsid w:val="00492DA5"/>
     <w:rsid w:val="004946A0"/>
     <w:rsid w:val="00494A74"/>
     <w:rsid w:val="00495102"/>
     <w:rsid w:val="00495CBD"/>
     <w:rsid w:val="0049658F"/>
     <w:rsid w:val="004966A5"/>
+    <w:rsid w:val="00496E43"/>
+    <w:rsid w:val="004A0C34"/>
     <w:rsid w:val="004A146C"/>
     <w:rsid w:val="004A205C"/>
     <w:rsid w:val="004A30DB"/>
+    <w:rsid w:val="004A3CC5"/>
     <w:rsid w:val="004A4C71"/>
     <w:rsid w:val="004A5DD7"/>
     <w:rsid w:val="004A6551"/>
+    <w:rsid w:val="004A7DD1"/>
+    <w:rsid w:val="004B070E"/>
     <w:rsid w:val="004B0E9E"/>
+    <w:rsid w:val="004B22B9"/>
     <w:rsid w:val="004B2418"/>
+    <w:rsid w:val="004B42B9"/>
     <w:rsid w:val="004B4974"/>
+    <w:rsid w:val="004B7FBE"/>
     <w:rsid w:val="004C1C8D"/>
     <w:rsid w:val="004C3005"/>
+    <w:rsid w:val="004C340A"/>
     <w:rsid w:val="004C3A1E"/>
     <w:rsid w:val="004C4195"/>
     <w:rsid w:val="004C7BDA"/>
     <w:rsid w:val="004D0AC7"/>
     <w:rsid w:val="004D0CEA"/>
     <w:rsid w:val="004D0D74"/>
     <w:rsid w:val="004D2D37"/>
     <w:rsid w:val="004D372D"/>
+    <w:rsid w:val="004D4762"/>
+    <w:rsid w:val="004D483E"/>
+    <w:rsid w:val="004D5D7D"/>
     <w:rsid w:val="004D7F0F"/>
     <w:rsid w:val="004E0886"/>
     <w:rsid w:val="004E0BAE"/>
     <w:rsid w:val="004E231F"/>
     <w:rsid w:val="004E2CDC"/>
+    <w:rsid w:val="004E2D03"/>
     <w:rsid w:val="004E31B5"/>
     <w:rsid w:val="004E6814"/>
+    <w:rsid w:val="004F1449"/>
+    <w:rsid w:val="004F7D19"/>
     <w:rsid w:val="00501E99"/>
     <w:rsid w:val="0050283C"/>
     <w:rsid w:val="00502E37"/>
     <w:rsid w:val="0050313E"/>
     <w:rsid w:val="00503C68"/>
     <w:rsid w:val="00503FF5"/>
     <w:rsid w:val="00505342"/>
+    <w:rsid w:val="0050630B"/>
     <w:rsid w:val="00506D50"/>
     <w:rsid w:val="00506F70"/>
     <w:rsid w:val="00511C60"/>
     <w:rsid w:val="00513B3C"/>
     <w:rsid w:val="00521A16"/>
     <w:rsid w:val="0052208B"/>
     <w:rsid w:val="005225E0"/>
+    <w:rsid w:val="005244C9"/>
+    <w:rsid w:val="0052593E"/>
+    <w:rsid w:val="00525F3A"/>
     <w:rsid w:val="00526842"/>
     <w:rsid w:val="0052714F"/>
     <w:rsid w:val="00527A6D"/>
     <w:rsid w:val="00530A20"/>
+    <w:rsid w:val="00531B28"/>
     <w:rsid w:val="00534E0C"/>
     <w:rsid w:val="0053596C"/>
     <w:rsid w:val="00535D66"/>
     <w:rsid w:val="0053600C"/>
+    <w:rsid w:val="00536987"/>
     <w:rsid w:val="00536FE5"/>
+    <w:rsid w:val="005375A1"/>
+    <w:rsid w:val="00540165"/>
+    <w:rsid w:val="005408DF"/>
     <w:rsid w:val="00540A24"/>
+    <w:rsid w:val="00541E6A"/>
     <w:rsid w:val="00542534"/>
     <w:rsid w:val="005431C8"/>
     <w:rsid w:val="005444AF"/>
+    <w:rsid w:val="00544747"/>
+    <w:rsid w:val="005449E0"/>
+    <w:rsid w:val="005469BC"/>
     <w:rsid w:val="00550CC3"/>
+    <w:rsid w:val="0055219D"/>
+    <w:rsid w:val="00552C7A"/>
     <w:rsid w:val="00553156"/>
+    <w:rsid w:val="00553AAF"/>
     <w:rsid w:val="0055437B"/>
+    <w:rsid w:val="00554A68"/>
     <w:rsid w:val="00554E88"/>
     <w:rsid w:val="005553CF"/>
     <w:rsid w:val="00555652"/>
     <w:rsid w:val="00555963"/>
     <w:rsid w:val="00555F8A"/>
     <w:rsid w:val="00557C0E"/>
     <w:rsid w:val="005609BE"/>
     <w:rsid w:val="00562A00"/>
     <w:rsid w:val="005649F4"/>
     <w:rsid w:val="00564C9A"/>
     <w:rsid w:val="00565706"/>
     <w:rsid w:val="005668D5"/>
     <w:rsid w:val="00566F5F"/>
+    <w:rsid w:val="005675F6"/>
+    <w:rsid w:val="0056781B"/>
     <w:rsid w:val="00570989"/>
     <w:rsid w:val="005709CE"/>
     <w:rsid w:val="00571971"/>
     <w:rsid w:val="00572039"/>
     <w:rsid w:val="0057224F"/>
+    <w:rsid w:val="005732AE"/>
     <w:rsid w:val="005740C1"/>
+    <w:rsid w:val="00574179"/>
     <w:rsid w:val="005769EA"/>
     <w:rsid w:val="00577433"/>
     <w:rsid w:val="00580FCC"/>
     <w:rsid w:val="00581325"/>
+    <w:rsid w:val="00581D48"/>
+    <w:rsid w:val="005821FC"/>
+    <w:rsid w:val="005833A1"/>
+    <w:rsid w:val="00585B13"/>
+    <w:rsid w:val="00586107"/>
+    <w:rsid w:val="005872CD"/>
+    <w:rsid w:val="00591103"/>
     <w:rsid w:val="005947D0"/>
     <w:rsid w:val="00594FAE"/>
+    <w:rsid w:val="00596A86"/>
     <w:rsid w:val="00596EA1"/>
+    <w:rsid w:val="005975C6"/>
     <w:rsid w:val="00597D88"/>
     <w:rsid w:val="005A040B"/>
     <w:rsid w:val="005A06F3"/>
+    <w:rsid w:val="005A0CB6"/>
     <w:rsid w:val="005A1514"/>
     <w:rsid w:val="005A290F"/>
     <w:rsid w:val="005A3ED3"/>
     <w:rsid w:val="005A4338"/>
     <w:rsid w:val="005A6A29"/>
+    <w:rsid w:val="005A6E42"/>
+    <w:rsid w:val="005A71B4"/>
     <w:rsid w:val="005A78A3"/>
+    <w:rsid w:val="005A7FBD"/>
     <w:rsid w:val="005B14AF"/>
+    <w:rsid w:val="005B485D"/>
     <w:rsid w:val="005B595C"/>
+    <w:rsid w:val="005B5A3B"/>
     <w:rsid w:val="005B5E82"/>
+    <w:rsid w:val="005B63D6"/>
     <w:rsid w:val="005B66E5"/>
+    <w:rsid w:val="005B7BCA"/>
+    <w:rsid w:val="005C0446"/>
     <w:rsid w:val="005C1282"/>
     <w:rsid w:val="005C3E19"/>
+    <w:rsid w:val="005C55E5"/>
     <w:rsid w:val="005C56C8"/>
+    <w:rsid w:val="005C698C"/>
+    <w:rsid w:val="005C7586"/>
     <w:rsid w:val="005D01A4"/>
+    <w:rsid w:val="005D164B"/>
     <w:rsid w:val="005D16FF"/>
+    <w:rsid w:val="005D2762"/>
     <w:rsid w:val="005D2B26"/>
+    <w:rsid w:val="005D3DC2"/>
     <w:rsid w:val="005D3EA5"/>
+    <w:rsid w:val="005D5D97"/>
+    <w:rsid w:val="005D6CCC"/>
+    <w:rsid w:val="005D76A3"/>
     <w:rsid w:val="005E1C53"/>
     <w:rsid w:val="005E4BA4"/>
+    <w:rsid w:val="005E501A"/>
     <w:rsid w:val="005E58DF"/>
     <w:rsid w:val="005E630D"/>
     <w:rsid w:val="005F003A"/>
     <w:rsid w:val="005F1F46"/>
     <w:rsid w:val="005F277D"/>
     <w:rsid w:val="005F2D86"/>
     <w:rsid w:val="005F4187"/>
+    <w:rsid w:val="005F4B3A"/>
     <w:rsid w:val="005F6505"/>
     <w:rsid w:val="005F7364"/>
+    <w:rsid w:val="005F7A20"/>
     <w:rsid w:val="00600A4A"/>
+    <w:rsid w:val="006024FB"/>
     <w:rsid w:val="00602B5E"/>
+    <w:rsid w:val="006059E0"/>
     <w:rsid w:val="00606040"/>
     <w:rsid w:val="0060610C"/>
+    <w:rsid w:val="006068AD"/>
     <w:rsid w:val="00606C15"/>
     <w:rsid w:val="00606CB2"/>
     <w:rsid w:val="006106BC"/>
+    <w:rsid w:val="00612C6F"/>
     <w:rsid w:val="0061320A"/>
     <w:rsid w:val="00613CAC"/>
     <w:rsid w:val="00613DB9"/>
     <w:rsid w:val="0061581A"/>
     <w:rsid w:val="00615931"/>
     <w:rsid w:val="00615AE8"/>
+    <w:rsid w:val="00616F50"/>
+    <w:rsid w:val="00617CAD"/>
     <w:rsid w:val="00620373"/>
     <w:rsid w:val="0062098F"/>
     <w:rsid w:val="0062127C"/>
+    <w:rsid w:val="006213B7"/>
+    <w:rsid w:val="00624882"/>
     <w:rsid w:val="0062595C"/>
     <w:rsid w:val="0063167F"/>
+    <w:rsid w:val="00632030"/>
     <w:rsid w:val="00633311"/>
     <w:rsid w:val="00633668"/>
+    <w:rsid w:val="006340BF"/>
     <w:rsid w:val="00634E0C"/>
+    <w:rsid w:val="006351B2"/>
     <w:rsid w:val="00635AAB"/>
     <w:rsid w:val="006362F5"/>
+    <w:rsid w:val="00636B8C"/>
+    <w:rsid w:val="00637A74"/>
     <w:rsid w:val="00640C61"/>
     <w:rsid w:val="006414DA"/>
+    <w:rsid w:val="006426DC"/>
+    <w:rsid w:val="00642994"/>
     <w:rsid w:val="00642ACC"/>
     <w:rsid w:val="00642BC5"/>
     <w:rsid w:val="00642F65"/>
     <w:rsid w:val="0064421C"/>
+    <w:rsid w:val="0064497F"/>
+    <w:rsid w:val="00645257"/>
     <w:rsid w:val="00645A00"/>
+    <w:rsid w:val="006472E1"/>
     <w:rsid w:val="0065004D"/>
     <w:rsid w:val="00650BD3"/>
+    <w:rsid w:val="00650FFA"/>
     <w:rsid w:val="006515DD"/>
     <w:rsid w:val="006521BF"/>
+    <w:rsid w:val="006535E2"/>
     <w:rsid w:val="00653D94"/>
     <w:rsid w:val="0065424D"/>
     <w:rsid w:val="006545B1"/>
     <w:rsid w:val="00654955"/>
+    <w:rsid w:val="00655205"/>
     <w:rsid w:val="00656E9E"/>
+    <w:rsid w:val="006572AC"/>
+    <w:rsid w:val="00660136"/>
     <w:rsid w:val="00660702"/>
+    <w:rsid w:val="00660E0C"/>
+    <w:rsid w:val="006620E7"/>
+    <w:rsid w:val="006649EA"/>
+    <w:rsid w:val="0066513A"/>
+    <w:rsid w:val="00666339"/>
     <w:rsid w:val="00667345"/>
+    <w:rsid w:val="006675B4"/>
     <w:rsid w:val="00670D0C"/>
     <w:rsid w:val="006715B2"/>
     <w:rsid w:val="00671E00"/>
+    <w:rsid w:val="0067280C"/>
     <w:rsid w:val="006741B8"/>
     <w:rsid w:val="006742D6"/>
     <w:rsid w:val="00674A5F"/>
     <w:rsid w:val="00675991"/>
     <w:rsid w:val="00676038"/>
+    <w:rsid w:val="006762D0"/>
     <w:rsid w:val="006800F5"/>
+    <w:rsid w:val="00681CF8"/>
+    <w:rsid w:val="0068247C"/>
+    <w:rsid w:val="006831EA"/>
     <w:rsid w:val="00684418"/>
     <w:rsid w:val="00685A16"/>
     <w:rsid w:val="006905BC"/>
+    <w:rsid w:val="006908EA"/>
+    <w:rsid w:val="006922EC"/>
     <w:rsid w:val="00692A8D"/>
+    <w:rsid w:val="006930FC"/>
     <w:rsid w:val="00693812"/>
+    <w:rsid w:val="0069401F"/>
     <w:rsid w:val="006947D5"/>
     <w:rsid w:val="0069566B"/>
     <w:rsid w:val="006969D1"/>
     <w:rsid w:val="00697F9F"/>
+    <w:rsid w:val="006A1743"/>
+    <w:rsid w:val="006A1F33"/>
     <w:rsid w:val="006A22B9"/>
+    <w:rsid w:val="006A2BC4"/>
     <w:rsid w:val="006A53F9"/>
+    <w:rsid w:val="006A5EB2"/>
     <w:rsid w:val="006A7B43"/>
     <w:rsid w:val="006B2097"/>
     <w:rsid w:val="006B3F3E"/>
+    <w:rsid w:val="006B4330"/>
     <w:rsid w:val="006B6EDF"/>
+    <w:rsid w:val="006B7706"/>
     <w:rsid w:val="006B78B3"/>
     <w:rsid w:val="006C04AD"/>
+    <w:rsid w:val="006C1C80"/>
     <w:rsid w:val="006C2274"/>
+    <w:rsid w:val="006C2EB9"/>
+    <w:rsid w:val="006C31D3"/>
     <w:rsid w:val="006C33CE"/>
     <w:rsid w:val="006C349D"/>
     <w:rsid w:val="006C3A7D"/>
+    <w:rsid w:val="006C3B8C"/>
+    <w:rsid w:val="006C3BAD"/>
+    <w:rsid w:val="006C48D5"/>
+    <w:rsid w:val="006C4CFD"/>
     <w:rsid w:val="006D12C6"/>
     <w:rsid w:val="006D1ED0"/>
+    <w:rsid w:val="006D2248"/>
     <w:rsid w:val="006D38AB"/>
+    <w:rsid w:val="006D4C46"/>
     <w:rsid w:val="006D5152"/>
     <w:rsid w:val="006D5B0B"/>
     <w:rsid w:val="006D5EEA"/>
     <w:rsid w:val="006D62C0"/>
+    <w:rsid w:val="006D6387"/>
     <w:rsid w:val="006D7638"/>
     <w:rsid w:val="006D7800"/>
     <w:rsid w:val="006D7A37"/>
     <w:rsid w:val="006E0141"/>
+    <w:rsid w:val="006E0B2D"/>
+    <w:rsid w:val="006E104B"/>
+    <w:rsid w:val="006E1488"/>
     <w:rsid w:val="006E1BAD"/>
+    <w:rsid w:val="006E1CC3"/>
     <w:rsid w:val="006E4E4D"/>
+    <w:rsid w:val="006E5277"/>
+    <w:rsid w:val="006E5B64"/>
     <w:rsid w:val="006E666C"/>
     <w:rsid w:val="006F0A0A"/>
+    <w:rsid w:val="006F1CB2"/>
+    <w:rsid w:val="006F3B59"/>
     <w:rsid w:val="006F3CCC"/>
     <w:rsid w:val="006F44CA"/>
     <w:rsid w:val="006F539E"/>
     <w:rsid w:val="006F569D"/>
     <w:rsid w:val="006F57C9"/>
     <w:rsid w:val="006F66A3"/>
+    <w:rsid w:val="006F68F3"/>
+    <w:rsid w:val="006F713B"/>
     <w:rsid w:val="006F7351"/>
+    <w:rsid w:val="00701F9F"/>
     <w:rsid w:val="00702350"/>
+    <w:rsid w:val="00703ED0"/>
+    <w:rsid w:val="00704493"/>
+    <w:rsid w:val="007044F6"/>
     <w:rsid w:val="0070546D"/>
+    <w:rsid w:val="00705F54"/>
+    <w:rsid w:val="0070641D"/>
+    <w:rsid w:val="00706D63"/>
     <w:rsid w:val="00707B9D"/>
+    <w:rsid w:val="0071141E"/>
+    <w:rsid w:val="00711641"/>
+    <w:rsid w:val="007116AE"/>
     <w:rsid w:val="00712097"/>
     <w:rsid w:val="00712168"/>
     <w:rsid w:val="00712A8B"/>
+    <w:rsid w:val="007143FA"/>
     <w:rsid w:val="0071463D"/>
+    <w:rsid w:val="007150CE"/>
+    <w:rsid w:val="007153B4"/>
     <w:rsid w:val="00715F48"/>
     <w:rsid w:val="007200A6"/>
     <w:rsid w:val="007209CA"/>
+    <w:rsid w:val="00720A2C"/>
     <w:rsid w:val="00720C10"/>
+    <w:rsid w:val="00720C7F"/>
+    <w:rsid w:val="00720D5E"/>
+    <w:rsid w:val="00721459"/>
     <w:rsid w:val="0072177C"/>
     <w:rsid w:val="00721F84"/>
     <w:rsid w:val="00722246"/>
     <w:rsid w:val="0072238C"/>
     <w:rsid w:val="007239AC"/>
     <w:rsid w:val="00723FBE"/>
     <w:rsid w:val="007300A7"/>
     <w:rsid w:val="00730E8D"/>
     <w:rsid w:val="00732179"/>
+    <w:rsid w:val="007323D4"/>
+    <w:rsid w:val="007328DD"/>
     <w:rsid w:val="00732F79"/>
+    <w:rsid w:val="007335EF"/>
     <w:rsid w:val="007336E3"/>
     <w:rsid w:val="007370AB"/>
     <w:rsid w:val="00741C2A"/>
     <w:rsid w:val="00742A8B"/>
+    <w:rsid w:val="00744CE9"/>
     <w:rsid w:val="00744F2A"/>
+    <w:rsid w:val="00745828"/>
     <w:rsid w:val="00746323"/>
     <w:rsid w:val="00747811"/>
+    <w:rsid w:val="00747C00"/>
     <w:rsid w:val="00751233"/>
     <w:rsid w:val="00751E4C"/>
+    <w:rsid w:val="00752825"/>
     <w:rsid w:val="007529C9"/>
     <w:rsid w:val="007531DF"/>
     <w:rsid w:val="007535AE"/>
     <w:rsid w:val="007559BC"/>
     <w:rsid w:val="0075625F"/>
+    <w:rsid w:val="0075701B"/>
     <w:rsid w:val="007579CC"/>
+    <w:rsid w:val="00757C6E"/>
     <w:rsid w:val="00757C71"/>
     <w:rsid w:val="0076070A"/>
     <w:rsid w:val="007611EF"/>
+    <w:rsid w:val="00761FA7"/>
+    <w:rsid w:val="00762F3D"/>
+    <w:rsid w:val="00763683"/>
     <w:rsid w:val="0076411E"/>
     <w:rsid w:val="0076435F"/>
     <w:rsid w:val="00764457"/>
     <w:rsid w:val="007650DA"/>
+    <w:rsid w:val="0077094B"/>
     <w:rsid w:val="0077109F"/>
     <w:rsid w:val="00771DA5"/>
     <w:rsid w:val="00774460"/>
     <w:rsid w:val="00774AE8"/>
+    <w:rsid w:val="00775C01"/>
     <w:rsid w:val="00776D4D"/>
     <w:rsid w:val="00781504"/>
     <w:rsid w:val="00781B26"/>
     <w:rsid w:val="0078349C"/>
     <w:rsid w:val="00784707"/>
     <w:rsid w:val="0078475E"/>
     <w:rsid w:val="007848CF"/>
+    <w:rsid w:val="00785587"/>
+    <w:rsid w:val="00786440"/>
+    <w:rsid w:val="00790A20"/>
+    <w:rsid w:val="00790AC2"/>
     <w:rsid w:val="00790CFB"/>
     <w:rsid w:val="00791772"/>
     <w:rsid w:val="00792156"/>
     <w:rsid w:val="007921E2"/>
+    <w:rsid w:val="00792E8D"/>
     <w:rsid w:val="007943D6"/>
     <w:rsid w:val="00794500"/>
     <w:rsid w:val="00794718"/>
+    <w:rsid w:val="00794FAF"/>
+    <w:rsid w:val="007955D1"/>
     <w:rsid w:val="007957AD"/>
+    <w:rsid w:val="0079585F"/>
+    <w:rsid w:val="00795EF6"/>
+    <w:rsid w:val="007A07F4"/>
     <w:rsid w:val="007A175C"/>
+    <w:rsid w:val="007A3198"/>
+    <w:rsid w:val="007A35CC"/>
+    <w:rsid w:val="007A5450"/>
     <w:rsid w:val="007A5D70"/>
+    <w:rsid w:val="007A5D73"/>
+    <w:rsid w:val="007A6F8A"/>
+    <w:rsid w:val="007A70F4"/>
+    <w:rsid w:val="007A79BC"/>
+    <w:rsid w:val="007A7EA1"/>
     <w:rsid w:val="007B0ED4"/>
+    <w:rsid w:val="007B124F"/>
     <w:rsid w:val="007B2152"/>
+    <w:rsid w:val="007B225E"/>
+    <w:rsid w:val="007B4392"/>
+    <w:rsid w:val="007B5A01"/>
     <w:rsid w:val="007B6A4E"/>
+    <w:rsid w:val="007B72FE"/>
     <w:rsid w:val="007C1D3A"/>
     <w:rsid w:val="007C2407"/>
+    <w:rsid w:val="007C2581"/>
     <w:rsid w:val="007C386F"/>
     <w:rsid w:val="007C4726"/>
+    <w:rsid w:val="007C5B70"/>
     <w:rsid w:val="007C669B"/>
+    <w:rsid w:val="007C66A2"/>
+    <w:rsid w:val="007C75EF"/>
     <w:rsid w:val="007C7BB8"/>
     <w:rsid w:val="007C7F71"/>
     <w:rsid w:val="007D0050"/>
     <w:rsid w:val="007D0928"/>
+    <w:rsid w:val="007D0A86"/>
     <w:rsid w:val="007D0BB6"/>
     <w:rsid w:val="007D195D"/>
     <w:rsid w:val="007D2896"/>
     <w:rsid w:val="007D2AE3"/>
     <w:rsid w:val="007D3068"/>
+    <w:rsid w:val="007D4C0D"/>
     <w:rsid w:val="007D4F6F"/>
+    <w:rsid w:val="007D509F"/>
     <w:rsid w:val="007D6C60"/>
     <w:rsid w:val="007D6DC3"/>
+    <w:rsid w:val="007D74DD"/>
     <w:rsid w:val="007D79F1"/>
     <w:rsid w:val="007E0736"/>
     <w:rsid w:val="007E10D5"/>
+    <w:rsid w:val="007E1393"/>
+    <w:rsid w:val="007E1507"/>
     <w:rsid w:val="007E273A"/>
+    <w:rsid w:val="007E2935"/>
+    <w:rsid w:val="007E3569"/>
+    <w:rsid w:val="007E50DE"/>
     <w:rsid w:val="007E5494"/>
+    <w:rsid w:val="007E5813"/>
     <w:rsid w:val="007E5A50"/>
     <w:rsid w:val="007E5E00"/>
     <w:rsid w:val="007E6069"/>
+    <w:rsid w:val="007E6C54"/>
     <w:rsid w:val="007E74D9"/>
+    <w:rsid w:val="007E7738"/>
     <w:rsid w:val="007F0360"/>
+    <w:rsid w:val="007F2F30"/>
+    <w:rsid w:val="007F335F"/>
     <w:rsid w:val="007F369E"/>
     <w:rsid w:val="007F4DE6"/>
     <w:rsid w:val="007F4FB3"/>
     <w:rsid w:val="007F6248"/>
     <w:rsid w:val="007F6656"/>
     <w:rsid w:val="007F77CC"/>
     <w:rsid w:val="007F789C"/>
     <w:rsid w:val="007F7DCC"/>
     <w:rsid w:val="00800519"/>
     <w:rsid w:val="0080148A"/>
     <w:rsid w:val="00801DF8"/>
+    <w:rsid w:val="00802499"/>
     <w:rsid w:val="00803A25"/>
+    <w:rsid w:val="00803D6E"/>
     <w:rsid w:val="00805368"/>
+    <w:rsid w:val="00806A90"/>
     <w:rsid w:val="00806C2B"/>
+    <w:rsid w:val="00807C08"/>
     <w:rsid w:val="008109FB"/>
     <w:rsid w:val="00810A3F"/>
     <w:rsid w:val="00811A43"/>
     <w:rsid w:val="008120DB"/>
     <w:rsid w:val="008134C6"/>
     <w:rsid w:val="0081431F"/>
     <w:rsid w:val="00814E01"/>
     <w:rsid w:val="00815343"/>
     <w:rsid w:val="008163F1"/>
+    <w:rsid w:val="00817CD9"/>
     <w:rsid w:val="00817D64"/>
+    <w:rsid w:val="008205F6"/>
     <w:rsid w:val="00820F12"/>
+    <w:rsid w:val="00820FA5"/>
     <w:rsid w:val="00821C91"/>
+    <w:rsid w:val="00821D83"/>
+    <w:rsid w:val="00821E53"/>
     <w:rsid w:val="00822C59"/>
     <w:rsid w:val="0082568E"/>
     <w:rsid w:val="008260AD"/>
+    <w:rsid w:val="00826D95"/>
     <w:rsid w:val="00831749"/>
     <w:rsid w:val="00831D64"/>
     <w:rsid w:val="00831D74"/>
+    <w:rsid w:val="00832817"/>
+    <w:rsid w:val="00833491"/>
+    <w:rsid w:val="008335CD"/>
+    <w:rsid w:val="00833FD6"/>
+    <w:rsid w:val="008341D4"/>
+    <w:rsid w:val="008341E7"/>
     <w:rsid w:val="00835010"/>
     <w:rsid w:val="00837DC2"/>
+    <w:rsid w:val="008402E7"/>
     <w:rsid w:val="00841C85"/>
     <w:rsid w:val="00842B99"/>
+    <w:rsid w:val="00845B43"/>
     <w:rsid w:val="00846B46"/>
     <w:rsid w:val="008474E1"/>
     <w:rsid w:val="00850222"/>
+    <w:rsid w:val="008507ED"/>
+    <w:rsid w:val="0085233D"/>
+    <w:rsid w:val="00852401"/>
     <w:rsid w:val="00853049"/>
+    <w:rsid w:val="008534D4"/>
+    <w:rsid w:val="008551CC"/>
     <w:rsid w:val="00855ABD"/>
+    <w:rsid w:val="0085634A"/>
+    <w:rsid w:val="008564CB"/>
+    <w:rsid w:val="00857E5C"/>
+    <w:rsid w:val="00857F95"/>
     <w:rsid w:val="00861448"/>
     <w:rsid w:val="00862AD1"/>
     <w:rsid w:val="00863F8B"/>
     <w:rsid w:val="00865AD2"/>
+    <w:rsid w:val="00866199"/>
+    <w:rsid w:val="0086636A"/>
+    <w:rsid w:val="008676B8"/>
     <w:rsid w:val="00867955"/>
+    <w:rsid w:val="00867E35"/>
+    <w:rsid w:val="0087026F"/>
     <w:rsid w:val="0087069D"/>
     <w:rsid w:val="00870F1B"/>
     <w:rsid w:val="008716EC"/>
+    <w:rsid w:val="00872517"/>
     <w:rsid w:val="0087389B"/>
+    <w:rsid w:val="00873E07"/>
     <w:rsid w:val="00873F10"/>
     <w:rsid w:val="00875D48"/>
     <w:rsid w:val="00876F4A"/>
     <w:rsid w:val="008776FA"/>
+    <w:rsid w:val="00877956"/>
+    <w:rsid w:val="0088057F"/>
     <w:rsid w:val="00880A49"/>
+    <w:rsid w:val="00880F29"/>
     <w:rsid w:val="008822F4"/>
     <w:rsid w:val="00882C78"/>
+    <w:rsid w:val="00882FCF"/>
+    <w:rsid w:val="0088399C"/>
     <w:rsid w:val="008868E6"/>
     <w:rsid w:val="00887644"/>
     <w:rsid w:val="008901E1"/>
     <w:rsid w:val="008905F4"/>
     <w:rsid w:val="00890D71"/>
+    <w:rsid w:val="00892AEC"/>
     <w:rsid w:val="00893225"/>
     <w:rsid w:val="0089353E"/>
+    <w:rsid w:val="00893AAE"/>
     <w:rsid w:val="0089454D"/>
+    <w:rsid w:val="00894F2F"/>
     <w:rsid w:val="00895158"/>
+    <w:rsid w:val="008952F8"/>
     <w:rsid w:val="0089669C"/>
     <w:rsid w:val="008A2473"/>
     <w:rsid w:val="008A37BA"/>
+    <w:rsid w:val="008A395C"/>
+    <w:rsid w:val="008A45BD"/>
+    <w:rsid w:val="008A4FFA"/>
     <w:rsid w:val="008A507A"/>
     <w:rsid w:val="008A5511"/>
     <w:rsid w:val="008A5537"/>
+    <w:rsid w:val="008A5F21"/>
+    <w:rsid w:val="008A67EF"/>
+    <w:rsid w:val="008A7089"/>
     <w:rsid w:val="008A7A8D"/>
     <w:rsid w:val="008B0481"/>
+    <w:rsid w:val="008B07F2"/>
+    <w:rsid w:val="008B13B4"/>
     <w:rsid w:val="008B2EBB"/>
     <w:rsid w:val="008B464D"/>
     <w:rsid w:val="008B5472"/>
+    <w:rsid w:val="008B6570"/>
+    <w:rsid w:val="008B67DA"/>
+    <w:rsid w:val="008B7A48"/>
+    <w:rsid w:val="008C32E7"/>
+    <w:rsid w:val="008C3348"/>
     <w:rsid w:val="008C3B80"/>
+    <w:rsid w:val="008C3EC4"/>
     <w:rsid w:val="008C40AC"/>
+    <w:rsid w:val="008C4C7B"/>
+    <w:rsid w:val="008C5A40"/>
+    <w:rsid w:val="008C71ED"/>
+    <w:rsid w:val="008C7B11"/>
+    <w:rsid w:val="008D0052"/>
     <w:rsid w:val="008D071B"/>
     <w:rsid w:val="008D0BC8"/>
+    <w:rsid w:val="008D2F62"/>
     <w:rsid w:val="008D3A95"/>
+    <w:rsid w:val="008D4327"/>
     <w:rsid w:val="008D5A98"/>
     <w:rsid w:val="008D616A"/>
+    <w:rsid w:val="008D6DFE"/>
+    <w:rsid w:val="008E1543"/>
     <w:rsid w:val="008E183D"/>
     <w:rsid w:val="008E1B4E"/>
+    <w:rsid w:val="008E2512"/>
     <w:rsid w:val="008E4A43"/>
     <w:rsid w:val="008E4C02"/>
     <w:rsid w:val="008E4E78"/>
     <w:rsid w:val="008E5127"/>
+    <w:rsid w:val="008F0301"/>
     <w:rsid w:val="008F0B58"/>
     <w:rsid w:val="008F1252"/>
     <w:rsid w:val="008F158B"/>
+    <w:rsid w:val="008F3E82"/>
     <w:rsid w:val="008F3ECD"/>
     <w:rsid w:val="008F49A7"/>
+    <w:rsid w:val="008F4B06"/>
     <w:rsid w:val="008F6EDD"/>
     <w:rsid w:val="008F782C"/>
     <w:rsid w:val="008F7DF9"/>
+    <w:rsid w:val="00900643"/>
     <w:rsid w:val="00900C78"/>
     <w:rsid w:val="00901AAE"/>
     <w:rsid w:val="00901DE3"/>
     <w:rsid w:val="00902244"/>
     <w:rsid w:val="00902A5A"/>
+    <w:rsid w:val="00903216"/>
     <w:rsid w:val="0090417C"/>
     <w:rsid w:val="0090427E"/>
     <w:rsid w:val="00907021"/>
+    <w:rsid w:val="00911B38"/>
     <w:rsid w:val="00912939"/>
+    <w:rsid w:val="009133E3"/>
     <w:rsid w:val="00913466"/>
+    <w:rsid w:val="0091369D"/>
     <w:rsid w:val="00916AA6"/>
     <w:rsid w:val="00917680"/>
+    <w:rsid w:val="009207E7"/>
+    <w:rsid w:val="00920B8B"/>
     <w:rsid w:val="00921902"/>
     <w:rsid w:val="00921F57"/>
+    <w:rsid w:val="00921FF2"/>
     <w:rsid w:val="0092235A"/>
+    <w:rsid w:val="009235F2"/>
     <w:rsid w:val="009237AD"/>
     <w:rsid w:val="00924155"/>
     <w:rsid w:val="0092730D"/>
+    <w:rsid w:val="00927896"/>
+    <w:rsid w:val="009304AD"/>
+    <w:rsid w:val="0093093C"/>
+    <w:rsid w:val="009309A1"/>
+    <w:rsid w:val="0093132C"/>
+    <w:rsid w:val="00931378"/>
     <w:rsid w:val="009316E3"/>
+    <w:rsid w:val="009319AD"/>
+    <w:rsid w:val="0093239D"/>
     <w:rsid w:val="00932C70"/>
+    <w:rsid w:val="00932E82"/>
     <w:rsid w:val="009336D8"/>
     <w:rsid w:val="00933812"/>
     <w:rsid w:val="00934314"/>
+    <w:rsid w:val="00934E93"/>
     <w:rsid w:val="0093629C"/>
+    <w:rsid w:val="009363E9"/>
     <w:rsid w:val="009368B2"/>
     <w:rsid w:val="0094056E"/>
     <w:rsid w:val="0094177A"/>
+    <w:rsid w:val="00941EC6"/>
     <w:rsid w:val="0094355C"/>
     <w:rsid w:val="00943B28"/>
     <w:rsid w:val="00943D36"/>
+    <w:rsid w:val="00944B4C"/>
     <w:rsid w:val="00946213"/>
     <w:rsid w:val="00947917"/>
     <w:rsid w:val="009502B3"/>
     <w:rsid w:val="00950C2F"/>
+    <w:rsid w:val="00950FDE"/>
     <w:rsid w:val="009512EF"/>
     <w:rsid w:val="0095131B"/>
+    <w:rsid w:val="00951C5C"/>
     <w:rsid w:val="00951D57"/>
     <w:rsid w:val="00954285"/>
     <w:rsid w:val="0095453D"/>
+    <w:rsid w:val="00954DD0"/>
+    <w:rsid w:val="00955D94"/>
+    <w:rsid w:val="009567F3"/>
+    <w:rsid w:val="00956F2A"/>
     <w:rsid w:val="0096078E"/>
     <w:rsid w:val="00960DA6"/>
     <w:rsid w:val="00960E57"/>
     <w:rsid w:val="009629ED"/>
     <w:rsid w:val="00962F67"/>
+    <w:rsid w:val="00963C1E"/>
+    <w:rsid w:val="00963D2A"/>
+    <w:rsid w:val="00965C79"/>
     <w:rsid w:val="0096661C"/>
+    <w:rsid w:val="00966BFC"/>
+    <w:rsid w:val="00967058"/>
     <w:rsid w:val="009709A6"/>
+    <w:rsid w:val="009718C8"/>
     <w:rsid w:val="00972021"/>
+    <w:rsid w:val="0097470A"/>
     <w:rsid w:val="009751ED"/>
+    <w:rsid w:val="00975C94"/>
+    <w:rsid w:val="00976FA9"/>
     <w:rsid w:val="00977BBD"/>
     <w:rsid w:val="00977D60"/>
+    <w:rsid w:val="009811B5"/>
     <w:rsid w:val="00982272"/>
+    <w:rsid w:val="0098629B"/>
     <w:rsid w:val="00987980"/>
     <w:rsid w:val="00987DE8"/>
     <w:rsid w:val="009900A6"/>
     <w:rsid w:val="0099358E"/>
     <w:rsid w:val="00993683"/>
     <w:rsid w:val="00996914"/>
     <w:rsid w:val="00997290"/>
     <w:rsid w:val="00997A78"/>
     <w:rsid w:val="009A08E0"/>
+    <w:rsid w:val="009A1279"/>
     <w:rsid w:val="009A1B89"/>
     <w:rsid w:val="009A4F8C"/>
     <w:rsid w:val="009A5450"/>
     <w:rsid w:val="009A7585"/>
+    <w:rsid w:val="009A75B6"/>
     <w:rsid w:val="009A7A50"/>
     <w:rsid w:val="009B0C25"/>
+    <w:rsid w:val="009B4256"/>
+    <w:rsid w:val="009B490E"/>
     <w:rsid w:val="009B5329"/>
     <w:rsid w:val="009B5CCE"/>
     <w:rsid w:val="009B71E8"/>
     <w:rsid w:val="009B7D9E"/>
     <w:rsid w:val="009C08EB"/>
+    <w:rsid w:val="009C2140"/>
     <w:rsid w:val="009C2571"/>
     <w:rsid w:val="009C2C09"/>
     <w:rsid w:val="009C4239"/>
     <w:rsid w:val="009C4A26"/>
+    <w:rsid w:val="009C4B42"/>
+    <w:rsid w:val="009C4E94"/>
+    <w:rsid w:val="009C57A4"/>
     <w:rsid w:val="009C61B3"/>
     <w:rsid w:val="009C64B8"/>
     <w:rsid w:val="009C69D5"/>
     <w:rsid w:val="009C7A03"/>
     <w:rsid w:val="009D0249"/>
     <w:rsid w:val="009D17FD"/>
     <w:rsid w:val="009D2CF2"/>
+    <w:rsid w:val="009D346F"/>
+    <w:rsid w:val="009D4C13"/>
     <w:rsid w:val="009D5CEA"/>
+    <w:rsid w:val="009D5E55"/>
     <w:rsid w:val="009D7274"/>
     <w:rsid w:val="009D768E"/>
     <w:rsid w:val="009E1246"/>
+    <w:rsid w:val="009E16F6"/>
     <w:rsid w:val="009E58F5"/>
     <w:rsid w:val="009E6FD9"/>
     <w:rsid w:val="009E70F6"/>
     <w:rsid w:val="009E711E"/>
     <w:rsid w:val="009F05A4"/>
+    <w:rsid w:val="009F0F08"/>
     <w:rsid w:val="009F1022"/>
     <w:rsid w:val="009F3132"/>
+    <w:rsid w:val="009F49A9"/>
     <w:rsid w:val="009F5652"/>
     <w:rsid w:val="009F5657"/>
     <w:rsid w:val="009F5BE1"/>
+    <w:rsid w:val="00A001F5"/>
+    <w:rsid w:val="00A006D1"/>
     <w:rsid w:val="00A00818"/>
     <w:rsid w:val="00A00D3E"/>
+    <w:rsid w:val="00A02447"/>
     <w:rsid w:val="00A035B9"/>
+    <w:rsid w:val="00A03DE7"/>
     <w:rsid w:val="00A0407C"/>
+    <w:rsid w:val="00A06BFA"/>
+    <w:rsid w:val="00A06F3D"/>
+    <w:rsid w:val="00A074DA"/>
+    <w:rsid w:val="00A0752E"/>
+    <w:rsid w:val="00A0788B"/>
+    <w:rsid w:val="00A102B4"/>
     <w:rsid w:val="00A10869"/>
     <w:rsid w:val="00A120A4"/>
+    <w:rsid w:val="00A126D2"/>
     <w:rsid w:val="00A12787"/>
+    <w:rsid w:val="00A13DE2"/>
     <w:rsid w:val="00A14295"/>
+    <w:rsid w:val="00A1567C"/>
     <w:rsid w:val="00A16397"/>
+    <w:rsid w:val="00A16ABC"/>
     <w:rsid w:val="00A20277"/>
     <w:rsid w:val="00A20FDD"/>
     <w:rsid w:val="00A214DD"/>
+    <w:rsid w:val="00A21861"/>
     <w:rsid w:val="00A21BC7"/>
+    <w:rsid w:val="00A244CD"/>
     <w:rsid w:val="00A24CEA"/>
     <w:rsid w:val="00A25BB3"/>
+    <w:rsid w:val="00A263B6"/>
     <w:rsid w:val="00A263DA"/>
     <w:rsid w:val="00A26472"/>
     <w:rsid w:val="00A26B1D"/>
     <w:rsid w:val="00A26FBD"/>
+    <w:rsid w:val="00A275DF"/>
     <w:rsid w:val="00A2768D"/>
+    <w:rsid w:val="00A32BBA"/>
+    <w:rsid w:val="00A332C1"/>
     <w:rsid w:val="00A336A7"/>
     <w:rsid w:val="00A33F7B"/>
     <w:rsid w:val="00A34620"/>
+    <w:rsid w:val="00A3470A"/>
     <w:rsid w:val="00A34AAE"/>
+    <w:rsid w:val="00A35ED6"/>
     <w:rsid w:val="00A369CE"/>
+    <w:rsid w:val="00A3727B"/>
+    <w:rsid w:val="00A376FD"/>
     <w:rsid w:val="00A37ABB"/>
     <w:rsid w:val="00A4070C"/>
+    <w:rsid w:val="00A40F33"/>
     <w:rsid w:val="00A41638"/>
+    <w:rsid w:val="00A41EA3"/>
     <w:rsid w:val="00A4226E"/>
+    <w:rsid w:val="00A42391"/>
     <w:rsid w:val="00A43508"/>
     <w:rsid w:val="00A46220"/>
+    <w:rsid w:val="00A54AB0"/>
+    <w:rsid w:val="00A55306"/>
     <w:rsid w:val="00A55F2E"/>
     <w:rsid w:val="00A60639"/>
+    <w:rsid w:val="00A62900"/>
+    <w:rsid w:val="00A63074"/>
+    <w:rsid w:val="00A633BE"/>
+    <w:rsid w:val="00A63901"/>
+    <w:rsid w:val="00A645A6"/>
     <w:rsid w:val="00A6487D"/>
     <w:rsid w:val="00A64DF1"/>
     <w:rsid w:val="00A65B58"/>
     <w:rsid w:val="00A65BF1"/>
+    <w:rsid w:val="00A670D4"/>
+    <w:rsid w:val="00A67A72"/>
+    <w:rsid w:val="00A73B19"/>
     <w:rsid w:val="00A73FD9"/>
     <w:rsid w:val="00A7465C"/>
     <w:rsid w:val="00A7491A"/>
+    <w:rsid w:val="00A74930"/>
+    <w:rsid w:val="00A755F2"/>
+    <w:rsid w:val="00A75CAE"/>
     <w:rsid w:val="00A76DBD"/>
     <w:rsid w:val="00A76E5A"/>
+    <w:rsid w:val="00A81316"/>
     <w:rsid w:val="00A8186C"/>
+    <w:rsid w:val="00A8203C"/>
     <w:rsid w:val="00A82E0E"/>
     <w:rsid w:val="00A83663"/>
     <w:rsid w:val="00A841B8"/>
     <w:rsid w:val="00A848C7"/>
     <w:rsid w:val="00A84E37"/>
     <w:rsid w:val="00A87F21"/>
+    <w:rsid w:val="00A90011"/>
     <w:rsid w:val="00A90082"/>
     <w:rsid w:val="00A910D0"/>
+    <w:rsid w:val="00A919A9"/>
+    <w:rsid w:val="00A91D18"/>
     <w:rsid w:val="00A9359D"/>
     <w:rsid w:val="00A93DAE"/>
     <w:rsid w:val="00A966E3"/>
     <w:rsid w:val="00A9766E"/>
     <w:rsid w:val="00AA17F3"/>
+    <w:rsid w:val="00AA185A"/>
+    <w:rsid w:val="00AA25DE"/>
     <w:rsid w:val="00AA4187"/>
     <w:rsid w:val="00AA5313"/>
     <w:rsid w:val="00AA5B33"/>
+    <w:rsid w:val="00AB0AF3"/>
+    <w:rsid w:val="00AB1BDD"/>
+    <w:rsid w:val="00AB20B1"/>
     <w:rsid w:val="00AB231B"/>
     <w:rsid w:val="00AB24B8"/>
+    <w:rsid w:val="00AB2862"/>
+    <w:rsid w:val="00AB5A35"/>
     <w:rsid w:val="00AB5EBD"/>
     <w:rsid w:val="00AC00C3"/>
     <w:rsid w:val="00AC0D3F"/>
     <w:rsid w:val="00AC0E4E"/>
     <w:rsid w:val="00AC26F7"/>
+    <w:rsid w:val="00AC289A"/>
     <w:rsid w:val="00AC3AD8"/>
     <w:rsid w:val="00AC3B01"/>
+    <w:rsid w:val="00AC476A"/>
     <w:rsid w:val="00AC5038"/>
+    <w:rsid w:val="00AC5076"/>
+    <w:rsid w:val="00AD0B80"/>
+    <w:rsid w:val="00AD4709"/>
     <w:rsid w:val="00AD59AD"/>
+    <w:rsid w:val="00AD5E59"/>
+    <w:rsid w:val="00AD68DC"/>
     <w:rsid w:val="00AE10CA"/>
     <w:rsid w:val="00AE14B9"/>
     <w:rsid w:val="00AE1F45"/>
+    <w:rsid w:val="00AE2790"/>
     <w:rsid w:val="00AE442A"/>
     <w:rsid w:val="00AE63D5"/>
+    <w:rsid w:val="00AE6C88"/>
+    <w:rsid w:val="00AE785B"/>
     <w:rsid w:val="00AF0239"/>
     <w:rsid w:val="00AF18A0"/>
     <w:rsid w:val="00AF2CAE"/>
     <w:rsid w:val="00AF3D21"/>
     <w:rsid w:val="00AF49F9"/>
+    <w:rsid w:val="00AF553F"/>
     <w:rsid w:val="00AF56D5"/>
     <w:rsid w:val="00B007E7"/>
+    <w:rsid w:val="00B011C9"/>
+    <w:rsid w:val="00B01B24"/>
     <w:rsid w:val="00B02527"/>
+    <w:rsid w:val="00B02A48"/>
     <w:rsid w:val="00B02B86"/>
+    <w:rsid w:val="00B02D29"/>
+    <w:rsid w:val="00B048D8"/>
+    <w:rsid w:val="00B04CE8"/>
     <w:rsid w:val="00B0529B"/>
     <w:rsid w:val="00B064C6"/>
+    <w:rsid w:val="00B06990"/>
     <w:rsid w:val="00B06D08"/>
+    <w:rsid w:val="00B073A3"/>
     <w:rsid w:val="00B07F75"/>
     <w:rsid w:val="00B12146"/>
+    <w:rsid w:val="00B137A6"/>
+    <w:rsid w:val="00B137FA"/>
+    <w:rsid w:val="00B14B1E"/>
+    <w:rsid w:val="00B170A3"/>
     <w:rsid w:val="00B1714A"/>
     <w:rsid w:val="00B17F6A"/>
     <w:rsid w:val="00B200A3"/>
     <w:rsid w:val="00B20B86"/>
     <w:rsid w:val="00B21430"/>
+    <w:rsid w:val="00B215E4"/>
+    <w:rsid w:val="00B220DF"/>
+    <w:rsid w:val="00B22128"/>
+    <w:rsid w:val="00B223A3"/>
+    <w:rsid w:val="00B22540"/>
+    <w:rsid w:val="00B2288C"/>
+    <w:rsid w:val="00B22D90"/>
     <w:rsid w:val="00B248FB"/>
     <w:rsid w:val="00B24D43"/>
+    <w:rsid w:val="00B278B8"/>
+    <w:rsid w:val="00B27A2C"/>
+    <w:rsid w:val="00B27A9A"/>
     <w:rsid w:val="00B30514"/>
     <w:rsid w:val="00B30713"/>
     <w:rsid w:val="00B31D91"/>
     <w:rsid w:val="00B3493F"/>
+    <w:rsid w:val="00B35BD8"/>
     <w:rsid w:val="00B35D65"/>
+    <w:rsid w:val="00B3784D"/>
     <w:rsid w:val="00B37863"/>
     <w:rsid w:val="00B401C8"/>
+    <w:rsid w:val="00B403D0"/>
     <w:rsid w:val="00B405C2"/>
     <w:rsid w:val="00B41703"/>
     <w:rsid w:val="00B41DD0"/>
     <w:rsid w:val="00B4205D"/>
     <w:rsid w:val="00B44072"/>
     <w:rsid w:val="00B44448"/>
     <w:rsid w:val="00B4602A"/>
     <w:rsid w:val="00B46811"/>
     <w:rsid w:val="00B47555"/>
     <w:rsid w:val="00B505CB"/>
+    <w:rsid w:val="00B514EE"/>
+    <w:rsid w:val="00B51AED"/>
     <w:rsid w:val="00B51C19"/>
     <w:rsid w:val="00B52A85"/>
+    <w:rsid w:val="00B5408D"/>
     <w:rsid w:val="00B55905"/>
     <w:rsid w:val="00B56624"/>
     <w:rsid w:val="00B6005F"/>
     <w:rsid w:val="00B6010A"/>
     <w:rsid w:val="00B622DC"/>
     <w:rsid w:val="00B6417B"/>
+    <w:rsid w:val="00B64EEC"/>
     <w:rsid w:val="00B65B6B"/>
     <w:rsid w:val="00B6729D"/>
+    <w:rsid w:val="00B674CE"/>
     <w:rsid w:val="00B67BA3"/>
     <w:rsid w:val="00B70364"/>
+    <w:rsid w:val="00B70DF9"/>
     <w:rsid w:val="00B729F3"/>
     <w:rsid w:val="00B72A73"/>
     <w:rsid w:val="00B75A1E"/>
+    <w:rsid w:val="00B75A21"/>
+    <w:rsid w:val="00B7739D"/>
     <w:rsid w:val="00B77984"/>
+    <w:rsid w:val="00B77D08"/>
+    <w:rsid w:val="00B77F75"/>
     <w:rsid w:val="00B811FC"/>
+    <w:rsid w:val="00B81D5D"/>
     <w:rsid w:val="00B827A6"/>
+    <w:rsid w:val="00B82D67"/>
     <w:rsid w:val="00B83183"/>
+    <w:rsid w:val="00B839D8"/>
+    <w:rsid w:val="00B83B0D"/>
     <w:rsid w:val="00B84265"/>
     <w:rsid w:val="00B843AE"/>
     <w:rsid w:val="00B867A8"/>
+    <w:rsid w:val="00B9057F"/>
     <w:rsid w:val="00B94684"/>
+    <w:rsid w:val="00B9509E"/>
+    <w:rsid w:val="00B95FAD"/>
+    <w:rsid w:val="00B960C4"/>
     <w:rsid w:val="00B96FAF"/>
     <w:rsid w:val="00B970EA"/>
+    <w:rsid w:val="00BA027F"/>
+    <w:rsid w:val="00BA02ED"/>
     <w:rsid w:val="00BA0949"/>
     <w:rsid w:val="00BA3486"/>
     <w:rsid w:val="00BA3D4C"/>
     <w:rsid w:val="00BA4C54"/>
     <w:rsid w:val="00BA5254"/>
+    <w:rsid w:val="00BA6B65"/>
     <w:rsid w:val="00BA7C28"/>
+    <w:rsid w:val="00BB06AC"/>
     <w:rsid w:val="00BB07EA"/>
     <w:rsid w:val="00BB4411"/>
+    <w:rsid w:val="00BB4790"/>
+    <w:rsid w:val="00BB4F24"/>
+    <w:rsid w:val="00BB6C97"/>
     <w:rsid w:val="00BC02ED"/>
     <w:rsid w:val="00BC06CE"/>
+    <w:rsid w:val="00BC250F"/>
     <w:rsid w:val="00BC30FF"/>
     <w:rsid w:val="00BC3C89"/>
+    <w:rsid w:val="00BC5B15"/>
+    <w:rsid w:val="00BC61B9"/>
+    <w:rsid w:val="00BC65C2"/>
+    <w:rsid w:val="00BD000C"/>
+    <w:rsid w:val="00BD01C4"/>
     <w:rsid w:val="00BD0A0F"/>
     <w:rsid w:val="00BD1244"/>
+    <w:rsid w:val="00BD2F82"/>
+    <w:rsid w:val="00BD3255"/>
+    <w:rsid w:val="00BD39CD"/>
     <w:rsid w:val="00BD59AF"/>
+    <w:rsid w:val="00BD5AA9"/>
+    <w:rsid w:val="00BD7F6B"/>
     <w:rsid w:val="00BE04DB"/>
     <w:rsid w:val="00BE0A6A"/>
     <w:rsid w:val="00BE18BE"/>
+    <w:rsid w:val="00BE2B57"/>
+    <w:rsid w:val="00BE4BDE"/>
     <w:rsid w:val="00BE6C7A"/>
     <w:rsid w:val="00BE7712"/>
     <w:rsid w:val="00BF01C9"/>
+    <w:rsid w:val="00BF10EB"/>
+    <w:rsid w:val="00BF1588"/>
     <w:rsid w:val="00BF353D"/>
+    <w:rsid w:val="00BF3FD6"/>
+    <w:rsid w:val="00BF4350"/>
     <w:rsid w:val="00BF52D7"/>
+    <w:rsid w:val="00BF539E"/>
+    <w:rsid w:val="00BF54BF"/>
+    <w:rsid w:val="00BF5A7A"/>
     <w:rsid w:val="00BF5BF3"/>
     <w:rsid w:val="00BF5D80"/>
+    <w:rsid w:val="00BF6F8C"/>
+    <w:rsid w:val="00BF744F"/>
+    <w:rsid w:val="00BF7C02"/>
     <w:rsid w:val="00C01561"/>
     <w:rsid w:val="00C02641"/>
     <w:rsid w:val="00C029B5"/>
     <w:rsid w:val="00C02EA9"/>
     <w:rsid w:val="00C0308A"/>
     <w:rsid w:val="00C052C2"/>
     <w:rsid w:val="00C05763"/>
     <w:rsid w:val="00C05F01"/>
     <w:rsid w:val="00C07B2F"/>
     <w:rsid w:val="00C10FEF"/>
+    <w:rsid w:val="00C143E4"/>
     <w:rsid w:val="00C15236"/>
     <w:rsid w:val="00C16180"/>
+    <w:rsid w:val="00C16DEE"/>
+    <w:rsid w:val="00C1706A"/>
     <w:rsid w:val="00C17855"/>
+    <w:rsid w:val="00C20314"/>
+    <w:rsid w:val="00C2156C"/>
+    <w:rsid w:val="00C21BD2"/>
     <w:rsid w:val="00C22A94"/>
+    <w:rsid w:val="00C23358"/>
+    <w:rsid w:val="00C23388"/>
+    <w:rsid w:val="00C2407B"/>
     <w:rsid w:val="00C24C5F"/>
     <w:rsid w:val="00C2675E"/>
     <w:rsid w:val="00C27F1D"/>
+    <w:rsid w:val="00C30548"/>
+    <w:rsid w:val="00C32365"/>
     <w:rsid w:val="00C326FB"/>
     <w:rsid w:val="00C33864"/>
+    <w:rsid w:val="00C33AF0"/>
+    <w:rsid w:val="00C33E31"/>
     <w:rsid w:val="00C34452"/>
     <w:rsid w:val="00C347B1"/>
+    <w:rsid w:val="00C35365"/>
     <w:rsid w:val="00C3693F"/>
+    <w:rsid w:val="00C372A3"/>
     <w:rsid w:val="00C37351"/>
     <w:rsid w:val="00C4095D"/>
     <w:rsid w:val="00C40B08"/>
     <w:rsid w:val="00C4133E"/>
+    <w:rsid w:val="00C418AC"/>
     <w:rsid w:val="00C4215D"/>
+    <w:rsid w:val="00C44298"/>
     <w:rsid w:val="00C442FF"/>
     <w:rsid w:val="00C45578"/>
+    <w:rsid w:val="00C47425"/>
     <w:rsid w:val="00C47A07"/>
     <w:rsid w:val="00C47E2F"/>
+    <w:rsid w:val="00C505A2"/>
+    <w:rsid w:val="00C50B33"/>
+    <w:rsid w:val="00C50F34"/>
     <w:rsid w:val="00C51C68"/>
+    <w:rsid w:val="00C524AE"/>
     <w:rsid w:val="00C52592"/>
+    <w:rsid w:val="00C52D5A"/>
     <w:rsid w:val="00C52E65"/>
     <w:rsid w:val="00C534DF"/>
+    <w:rsid w:val="00C5465F"/>
+    <w:rsid w:val="00C5584C"/>
+    <w:rsid w:val="00C568A6"/>
+    <w:rsid w:val="00C56D90"/>
     <w:rsid w:val="00C573E5"/>
+    <w:rsid w:val="00C60D44"/>
+    <w:rsid w:val="00C612DC"/>
     <w:rsid w:val="00C61AF5"/>
+    <w:rsid w:val="00C62048"/>
+    <w:rsid w:val="00C62DE8"/>
     <w:rsid w:val="00C630AE"/>
     <w:rsid w:val="00C644CE"/>
     <w:rsid w:val="00C6458C"/>
+    <w:rsid w:val="00C647EF"/>
+    <w:rsid w:val="00C65460"/>
     <w:rsid w:val="00C66369"/>
     <w:rsid w:val="00C66F99"/>
     <w:rsid w:val="00C714A4"/>
     <w:rsid w:val="00C71689"/>
     <w:rsid w:val="00C7271D"/>
     <w:rsid w:val="00C73DE8"/>
     <w:rsid w:val="00C74B51"/>
+    <w:rsid w:val="00C74DCA"/>
     <w:rsid w:val="00C750D2"/>
     <w:rsid w:val="00C7597D"/>
     <w:rsid w:val="00C75980"/>
     <w:rsid w:val="00C75D18"/>
+    <w:rsid w:val="00C75E8B"/>
     <w:rsid w:val="00C76013"/>
+    <w:rsid w:val="00C77395"/>
+    <w:rsid w:val="00C802E3"/>
     <w:rsid w:val="00C82006"/>
     <w:rsid w:val="00C8246A"/>
+    <w:rsid w:val="00C83D6E"/>
     <w:rsid w:val="00C850F9"/>
     <w:rsid w:val="00C853F3"/>
     <w:rsid w:val="00C86149"/>
     <w:rsid w:val="00C8C733"/>
     <w:rsid w:val="00C908BE"/>
     <w:rsid w:val="00C9245F"/>
     <w:rsid w:val="00C928CC"/>
     <w:rsid w:val="00C93365"/>
     <w:rsid w:val="00C93E57"/>
     <w:rsid w:val="00C944E3"/>
+    <w:rsid w:val="00C9587D"/>
+    <w:rsid w:val="00C9596F"/>
+    <w:rsid w:val="00C9695D"/>
+    <w:rsid w:val="00C96BA1"/>
+    <w:rsid w:val="00C96BC7"/>
     <w:rsid w:val="00CA03B6"/>
+    <w:rsid w:val="00CA094C"/>
     <w:rsid w:val="00CA0AC7"/>
+    <w:rsid w:val="00CA1BFD"/>
     <w:rsid w:val="00CA2B95"/>
     <w:rsid w:val="00CA3F04"/>
     <w:rsid w:val="00CA4C7C"/>
+    <w:rsid w:val="00CA59EF"/>
     <w:rsid w:val="00CA660C"/>
     <w:rsid w:val="00CA6989"/>
+    <w:rsid w:val="00CA6C1D"/>
     <w:rsid w:val="00CA74F2"/>
     <w:rsid w:val="00CA7893"/>
     <w:rsid w:val="00CA7C7E"/>
+    <w:rsid w:val="00CB146E"/>
     <w:rsid w:val="00CB18EB"/>
     <w:rsid w:val="00CB19BC"/>
     <w:rsid w:val="00CB1B8B"/>
     <w:rsid w:val="00CB237B"/>
+    <w:rsid w:val="00CB4278"/>
+    <w:rsid w:val="00CB434A"/>
     <w:rsid w:val="00CB438E"/>
+    <w:rsid w:val="00CB4D06"/>
     <w:rsid w:val="00CB63DC"/>
     <w:rsid w:val="00CB6475"/>
+    <w:rsid w:val="00CB6595"/>
     <w:rsid w:val="00CC0007"/>
     <w:rsid w:val="00CC0BB7"/>
+    <w:rsid w:val="00CC32B2"/>
     <w:rsid w:val="00CC3EDA"/>
     <w:rsid w:val="00CC3EFE"/>
     <w:rsid w:val="00CC4553"/>
+    <w:rsid w:val="00CC534A"/>
     <w:rsid w:val="00CC5A9A"/>
     <w:rsid w:val="00CC5BDB"/>
+    <w:rsid w:val="00CC7403"/>
     <w:rsid w:val="00CC7B1A"/>
+    <w:rsid w:val="00CC7F57"/>
+    <w:rsid w:val="00CD0BA6"/>
+    <w:rsid w:val="00CD3D62"/>
     <w:rsid w:val="00CD6ABB"/>
+    <w:rsid w:val="00CD7481"/>
     <w:rsid w:val="00CD7FFB"/>
+    <w:rsid w:val="00CE01D9"/>
+    <w:rsid w:val="00CE116E"/>
+    <w:rsid w:val="00CE164B"/>
     <w:rsid w:val="00CE25B3"/>
     <w:rsid w:val="00CE2A01"/>
     <w:rsid w:val="00CE3A51"/>
     <w:rsid w:val="00CF0A7D"/>
     <w:rsid w:val="00CF1246"/>
+    <w:rsid w:val="00CF1AF6"/>
+    <w:rsid w:val="00CF1B99"/>
+    <w:rsid w:val="00CF2309"/>
     <w:rsid w:val="00CF3752"/>
     <w:rsid w:val="00CF43F3"/>
     <w:rsid w:val="00CF56A7"/>
     <w:rsid w:val="00CF5973"/>
     <w:rsid w:val="00CF5EFA"/>
     <w:rsid w:val="00CF76B8"/>
+    <w:rsid w:val="00D00ABE"/>
     <w:rsid w:val="00D00B7A"/>
     <w:rsid w:val="00D00C54"/>
+    <w:rsid w:val="00D02275"/>
     <w:rsid w:val="00D0355E"/>
     <w:rsid w:val="00D04B0B"/>
     <w:rsid w:val="00D06A26"/>
     <w:rsid w:val="00D100CD"/>
     <w:rsid w:val="00D1125E"/>
     <w:rsid w:val="00D1150A"/>
     <w:rsid w:val="00D13244"/>
     <w:rsid w:val="00D13673"/>
     <w:rsid w:val="00D1392A"/>
     <w:rsid w:val="00D13C55"/>
     <w:rsid w:val="00D13F50"/>
     <w:rsid w:val="00D143C7"/>
+    <w:rsid w:val="00D154C3"/>
+    <w:rsid w:val="00D15C98"/>
     <w:rsid w:val="00D15DD4"/>
     <w:rsid w:val="00D16FEB"/>
     <w:rsid w:val="00D17163"/>
     <w:rsid w:val="00D1771A"/>
     <w:rsid w:val="00D17811"/>
     <w:rsid w:val="00D17A47"/>
     <w:rsid w:val="00D20290"/>
+    <w:rsid w:val="00D20295"/>
     <w:rsid w:val="00D202B6"/>
     <w:rsid w:val="00D2177E"/>
     <w:rsid w:val="00D21CB6"/>
     <w:rsid w:val="00D22790"/>
+    <w:rsid w:val="00D22855"/>
+    <w:rsid w:val="00D22E33"/>
     <w:rsid w:val="00D25F28"/>
+    <w:rsid w:val="00D276F5"/>
+    <w:rsid w:val="00D31114"/>
+    <w:rsid w:val="00D3293E"/>
     <w:rsid w:val="00D35168"/>
     <w:rsid w:val="00D35C16"/>
+    <w:rsid w:val="00D374F2"/>
+    <w:rsid w:val="00D4203E"/>
     <w:rsid w:val="00D42D5D"/>
+    <w:rsid w:val="00D43551"/>
     <w:rsid w:val="00D438CD"/>
+    <w:rsid w:val="00D43ABC"/>
+    <w:rsid w:val="00D44283"/>
     <w:rsid w:val="00D478DC"/>
+    <w:rsid w:val="00D52581"/>
     <w:rsid w:val="00D53A84"/>
     <w:rsid w:val="00D55327"/>
     <w:rsid w:val="00D55A26"/>
     <w:rsid w:val="00D561B4"/>
     <w:rsid w:val="00D5719E"/>
     <w:rsid w:val="00D57EF7"/>
     <w:rsid w:val="00D61761"/>
+    <w:rsid w:val="00D61B20"/>
+    <w:rsid w:val="00D62179"/>
     <w:rsid w:val="00D625EA"/>
+    <w:rsid w:val="00D62CF4"/>
     <w:rsid w:val="00D63C10"/>
     <w:rsid w:val="00D63E8E"/>
     <w:rsid w:val="00D65215"/>
     <w:rsid w:val="00D7111B"/>
+    <w:rsid w:val="00D72682"/>
     <w:rsid w:val="00D72958"/>
+    <w:rsid w:val="00D75067"/>
+    <w:rsid w:val="00D808C8"/>
     <w:rsid w:val="00D8141C"/>
     <w:rsid w:val="00D81C3F"/>
     <w:rsid w:val="00D81DC6"/>
+    <w:rsid w:val="00D828E8"/>
+    <w:rsid w:val="00D84A1E"/>
+    <w:rsid w:val="00D8523F"/>
     <w:rsid w:val="00D856B2"/>
     <w:rsid w:val="00D8651E"/>
     <w:rsid w:val="00D87298"/>
+    <w:rsid w:val="00D8757A"/>
     <w:rsid w:val="00D90085"/>
     <w:rsid w:val="00D906C3"/>
     <w:rsid w:val="00D9081E"/>
+    <w:rsid w:val="00D920A6"/>
     <w:rsid w:val="00D92E61"/>
+    <w:rsid w:val="00D93988"/>
     <w:rsid w:val="00D94DE2"/>
     <w:rsid w:val="00D9516F"/>
     <w:rsid w:val="00D95408"/>
+    <w:rsid w:val="00D95562"/>
+    <w:rsid w:val="00D968CB"/>
     <w:rsid w:val="00D96FB2"/>
+    <w:rsid w:val="00DA0B84"/>
     <w:rsid w:val="00DA223C"/>
+    <w:rsid w:val="00DA230F"/>
     <w:rsid w:val="00DA2C7A"/>
+    <w:rsid w:val="00DA3885"/>
     <w:rsid w:val="00DA77F3"/>
     <w:rsid w:val="00DB03EF"/>
     <w:rsid w:val="00DB051A"/>
     <w:rsid w:val="00DB0DF8"/>
     <w:rsid w:val="00DB353A"/>
     <w:rsid w:val="00DB3549"/>
     <w:rsid w:val="00DB45C3"/>
     <w:rsid w:val="00DB4982"/>
+    <w:rsid w:val="00DB5266"/>
     <w:rsid w:val="00DB52D0"/>
+    <w:rsid w:val="00DB5BB7"/>
+    <w:rsid w:val="00DB6041"/>
+    <w:rsid w:val="00DC134C"/>
     <w:rsid w:val="00DC1AC4"/>
     <w:rsid w:val="00DC236B"/>
     <w:rsid w:val="00DC25F6"/>
     <w:rsid w:val="00DC286F"/>
     <w:rsid w:val="00DC3775"/>
     <w:rsid w:val="00DC3E0F"/>
     <w:rsid w:val="00DC6018"/>
     <w:rsid w:val="00DC6A38"/>
+    <w:rsid w:val="00DD097A"/>
+    <w:rsid w:val="00DD3362"/>
     <w:rsid w:val="00DD4D24"/>
     <w:rsid w:val="00DD5AF4"/>
     <w:rsid w:val="00DD68FC"/>
     <w:rsid w:val="00DE0F37"/>
     <w:rsid w:val="00DE242A"/>
     <w:rsid w:val="00DE4D6B"/>
     <w:rsid w:val="00DE53E1"/>
+    <w:rsid w:val="00DE5583"/>
     <w:rsid w:val="00DE6B5E"/>
     <w:rsid w:val="00DE6F89"/>
     <w:rsid w:val="00DE73C8"/>
     <w:rsid w:val="00DF1A0E"/>
     <w:rsid w:val="00DF1B11"/>
+    <w:rsid w:val="00DF260A"/>
+    <w:rsid w:val="00DF2DCE"/>
     <w:rsid w:val="00DF2EAC"/>
+    <w:rsid w:val="00DF2FFF"/>
+    <w:rsid w:val="00DF3FF9"/>
     <w:rsid w:val="00DF4091"/>
     <w:rsid w:val="00DF48A5"/>
+    <w:rsid w:val="00DF4C4E"/>
+    <w:rsid w:val="00DF4E63"/>
     <w:rsid w:val="00DF5769"/>
     <w:rsid w:val="00DF5A08"/>
     <w:rsid w:val="00DF6395"/>
+    <w:rsid w:val="00DF7F9F"/>
+    <w:rsid w:val="00E00691"/>
+    <w:rsid w:val="00E00801"/>
     <w:rsid w:val="00E01F7C"/>
     <w:rsid w:val="00E0236F"/>
     <w:rsid w:val="00E02AA3"/>
     <w:rsid w:val="00E03B0F"/>
     <w:rsid w:val="00E045F9"/>
     <w:rsid w:val="00E04E61"/>
+    <w:rsid w:val="00E05387"/>
+    <w:rsid w:val="00E0562E"/>
+    <w:rsid w:val="00E05C34"/>
     <w:rsid w:val="00E07507"/>
     <w:rsid w:val="00E1188F"/>
     <w:rsid w:val="00E11D9A"/>
     <w:rsid w:val="00E133B0"/>
+    <w:rsid w:val="00E13AC6"/>
     <w:rsid w:val="00E14927"/>
+    <w:rsid w:val="00E1742C"/>
     <w:rsid w:val="00E17A0A"/>
+    <w:rsid w:val="00E17EA9"/>
     <w:rsid w:val="00E2042D"/>
+    <w:rsid w:val="00E214DC"/>
     <w:rsid w:val="00E21789"/>
     <w:rsid w:val="00E23154"/>
+    <w:rsid w:val="00E24C8D"/>
     <w:rsid w:val="00E253DF"/>
+    <w:rsid w:val="00E26942"/>
     <w:rsid w:val="00E26B76"/>
+    <w:rsid w:val="00E270C8"/>
     <w:rsid w:val="00E277A5"/>
     <w:rsid w:val="00E3040F"/>
     <w:rsid w:val="00E30715"/>
+    <w:rsid w:val="00E30849"/>
+    <w:rsid w:val="00E3130B"/>
     <w:rsid w:val="00E31435"/>
+    <w:rsid w:val="00E32211"/>
     <w:rsid w:val="00E32D98"/>
+    <w:rsid w:val="00E33A98"/>
     <w:rsid w:val="00E3562F"/>
+    <w:rsid w:val="00E35AAF"/>
+    <w:rsid w:val="00E35E34"/>
     <w:rsid w:val="00E35F92"/>
     <w:rsid w:val="00E3721E"/>
     <w:rsid w:val="00E40264"/>
+    <w:rsid w:val="00E40274"/>
     <w:rsid w:val="00E40535"/>
     <w:rsid w:val="00E430D3"/>
     <w:rsid w:val="00E4335F"/>
+    <w:rsid w:val="00E450F5"/>
+    <w:rsid w:val="00E46282"/>
     <w:rsid w:val="00E46C94"/>
     <w:rsid w:val="00E46EBB"/>
+    <w:rsid w:val="00E5011F"/>
     <w:rsid w:val="00E532D8"/>
     <w:rsid w:val="00E5512A"/>
     <w:rsid w:val="00E55920"/>
+    <w:rsid w:val="00E55C93"/>
     <w:rsid w:val="00E56D2A"/>
     <w:rsid w:val="00E56F05"/>
+    <w:rsid w:val="00E57AF2"/>
     <w:rsid w:val="00E606EE"/>
+    <w:rsid w:val="00E606F3"/>
+    <w:rsid w:val="00E6072A"/>
     <w:rsid w:val="00E62AEE"/>
+    <w:rsid w:val="00E64782"/>
+    <w:rsid w:val="00E64B91"/>
+    <w:rsid w:val="00E64F94"/>
     <w:rsid w:val="00E6628A"/>
+    <w:rsid w:val="00E669CC"/>
+    <w:rsid w:val="00E66A4D"/>
+    <w:rsid w:val="00E703AF"/>
     <w:rsid w:val="00E71073"/>
     <w:rsid w:val="00E719C5"/>
     <w:rsid w:val="00E71E08"/>
     <w:rsid w:val="00E72B3D"/>
+    <w:rsid w:val="00E72C85"/>
     <w:rsid w:val="00E755EB"/>
+    <w:rsid w:val="00E7563A"/>
     <w:rsid w:val="00E7580E"/>
     <w:rsid w:val="00E75A36"/>
     <w:rsid w:val="00E765B4"/>
     <w:rsid w:val="00E775C6"/>
     <w:rsid w:val="00E80C01"/>
+    <w:rsid w:val="00E82B64"/>
+    <w:rsid w:val="00E83E03"/>
+    <w:rsid w:val="00E83EBB"/>
     <w:rsid w:val="00E84819"/>
+    <w:rsid w:val="00E85608"/>
+    <w:rsid w:val="00E856DC"/>
     <w:rsid w:val="00E85AD7"/>
+    <w:rsid w:val="00E870CB"/>
     <w:rsid w:val="00E9089C"/>
+    <w:rsid w:val="00E90CD0"/>
     <w:rsid w:val="00E91135"/>
     <w:rsid w:val="00E9126C"/>
+    <w:rsid w:val="00E91804"/>
     <w:rsid w:val="00E92643"/>
+    <w:rsid w:val="00E93134"/>
+    <w:rsid w:val="00E93389"/>
+    <w:rsid w:val="00E9352D"/>
     <w:rsid w:val="00E956BC"/>
     <w:rsid w:val="00E96C63"/>
+    <w:rsid w:val="00E9769C"/>
+    <w:rsid w:val="00E97966"/>
     <w:rsid w:val="00E97E4A"/>
     <w:rsid w:val="00EA07E8"/>
+    <w:rsid w:val="00EA1A03"/>
+    <w:rsid w:val="00EA1A93"/>
+    <w:rsid w:val="00EA27B6"/>
     <w:rsid w:val="00EA3D58"/>
     <w:rsid w:val="00EA45BE"/>
     <w:rsid w:val="00EA45DD"/>
     <w:rsid w:val="00EA4602"/>
+    <w:rsid w:val="00EA51C3"/>
     <w:rsid w:val="00EA5497"/>
     <w:rsid w:val="00EA713E"/>
     <w:rsid w:val="00EB182E"/>
+    <w:rsid w:val="00EB24B1"/>
     <w:rsid w:val="00EB2EA7"/>
+    <w:rsid w:val="00EB34D3"/>
+    <w:rsid w:val="00EB4626"/>
     <w:rsid w:val="00EB6F0B"/>
     <w:rsid w:val="00EB725B"/>
     <w:rsid w:val="00EB73FD"/>
+    <w:rsid w:val="00EB744B"/>
     <w:rsid w:val="00EB77AB"/>
     <w:rsid w:val="00EB7FBD"/>
+    <w:rsid w:val="00EC1A33"/>
+    <w:rsid w:val="00EC2C3C"/>
     <w:rsid w:val="00EC3618"/>
     <w:rsid w:val="00EC36A8"/>
     <w:rsid w:val="00EC37C5"/>
     <w:rsid w:val="00EC5EE6"/>
+    <w:rsid w:val="00EC72AD"/>
+    <w:rsid w:val="00ED0A8E"/>
+    <w:rsid w:val="00ED1159"/>
     <w:rsid w:val="00ED26C5"/>
+    <w:rsid w:val="00ED326B"/>
     <w:rsid w:val="00ED4FF6"/>
+    <w:rsid w:val="00ED5734"/>
+    <w:rsid w:val="00ED59EF"/>
     <w:rsid w:val="00ED5A06"/>
     <w:rsid w:val="00ED5F41"/>
     <w:rsid w:val="00ED632E"/>
     <w:rsid w:val="00ED6B7F"/>
     <w:rsid w:val="00EE1B8D"/>
+    <w:rsid w:val="00EE32E8"/>
     <w:rsid w:val="00EE3971"/>
     <w:rsid w:val="00EE491A"/>
     <w:rsid w:val="00EE4E85"/>
     <w:rsid w:val="00EE56F4"/>
     <w:rsid w:val="00EE58EF"/>
+    <w:rsid w:val="00EE5FDD"/>
     <w:rsid w:val="00EE608A"/>
     <w:rsid w:val="00EE74F4"/>
+    <w:rsid w:val="00EE798B"/>
     <w:rsid w:val="00EE7A52"/>
     <w:rsid w:val="00EE7BEE"/>
+    <w:rsid w:val="00EF087D"/>
     <w:rsid w:val="00EF20B3"/>
     <w:rsid w:val="00EF72BF"/>
+    <w:rsid w:val="00EF78CA"/>
+    <w:rsid w:val="00EF7A7F"/>
     <w:rsid w:val="00F0016F"/>
+    <w:rsid w:val="00F00F46"/>
+    <w:rsid w:val="00F01828"/>
+    <w:rsid w:val="00F02247"/>
     <w:rsid w:val="00F02E26"/>
+    <w:rsid w:val="00F03150"/>
+    <w:rsid w:val="00F054C6"/>
+    <w:rsid w:val="00F05733"/>
+    <w:rsid w:val="00F05FFA"/>
     <w:rsid w:val="00F060C4"/>
+    <w:rsid w:val="00F079C1"/>
+    <w:rsid w:val="00F10739"/>
     <w:rsid w:val="00F11D7F"/>
     <w:rsid w:val="00F12BF0"/>
     <w:rsid w:val="00F147AF"/>
     <w:rsid w:val="00F1504B"/>
     <w:rsid w:val="00F1643F"/>
     <w:rsid w:val="00F1656F"/>
     <w:rsid w:val="00F17462"/>
     <w:rsid w:val="00F2021C"/>
     <w:rsid w:val="00F20BD6"/>
     <w:rsid w:val="00F21831"/>
     <w:rsid w:val="00F22A30"/>
     <w:rsid w:val="00F23F60"/>
     <w:rsid w:val="00F243BD"/>
     <w:rsid w:val="00F244C2"/>
     <w:rsid w:val="00F254B9"/>
     <w:rsid w:val="00F258A8"/>
     <w:rsid w:val="00F25C1E"/>
+    <w:rsid w:val="00F25FA9"/>
     <w:rsid w:val="00F276C1"/>
     <w:rsid w:val="00F27B2E"/>
     <w:rsid w:val="00F30D85"/>
     <w:rsid w:val="00F32157"/>
     <w:rsid w:val="00F32E78"/>
     <w:rsid w:val="00F33119"/>
     <w:rsid w:val="00F35A8D"/>
     <w:rsid w:val="00F365F3"/>
+    <w:rsid w:val="00F36878"/>
+    <w:rsid w:val="00F37C0E"/>
     <w:rsid w:val="00F37E10"/>
+    <w:rsid w:val="00F4035C"/>
     <w:rsid w:val="00F42445"/>
     <w:rsid w:val="00F43568"/>
     <w:rsid w:val="00F436F7"/>
     <w:rsid w:val="00F43F55"/>
     <w:rsid w:val="00F452F8"/>
     <w:rsid w:val="00F4676B"/>
     <w:rsid w:val="00F532A1"/>
     <w:rsid w:val="00F5363C"/>
     <w:rsid w:val="00F53AC6"/>
+    <w:rsid w:val="00F553A3"/>
+    <w:rsid w:val="00F57989"/>
+    <w:rsid w:val="00F57BDD"/>
+    <w:rsid w:val="00F57EF5"/>
     <w:rsid w:val="00F6032F"/>
     <w:rsid w:val="00F604C7"/>
+    <w:rsid w:val="00F65DBC"/>
     <w:rsid w:val="00F65F6E"/>
     <w:rsid w:val="00F65FA4"/>
     <w:rsid w:val="00F665CB"/>
     <w:rsid w:val="00F66E4D"/>
     <w:rsid w:val="00F67C34"/>
     <w:rsid w:val="00F704E2"/>
     <w:rsid w:val="00F71251"/>
     <w:rsid w:val="00F715AC"/>
+    <w:rsid w:val="00F717FA"/>
     <w:rsid w:val="00F72C94"/>
+    <w:rsid w:val="00F72F18"/>
     <w:rsid w:val="00F73583"/>
     <w:rsid w:val="00F74006"/>
+    <w:rsid w:val="00F742CE"/>
+    <w:rsid w:val="00F74F46"/>
+    <w:rsid w:val="00F752C4"/>
+    <w:rsid w:val="00F75AE5"/>
+    <w:rsid w:val="00F768ED"/>
     <w:rsid w:val="00F76970"/>
+    <w:rsid w:val="00F769FD"/>
     <w:rsid w:val="00F7740C"/>
+    <w:rsid w:val="00F779BC"/>
+    <w:rsid w:val="00F77B5D"/>
     <w:rsid w:val="00F77DBD"/>
     <w:rsid w:val="00F80D09"/>
+    <w:rsid w:val="00F81811"/>
     <w:rsid w:val="00F85053"/>
+    <w:rsid w:val="00F854AC"/>
+    <w:rsid w:val="00F85927"/>
     <w:rsid w:val="00F85981"/>
+    <w:rsid w:val="00F85D53"/>
     <w:rsid w:val="00F90954"/>
+    <w:rsid w:val="00F914FC"/>
     <w:rsid w:val="00F917ED"/>
+    <w:rsid w:val="00F91B62"/>
     <w:rsid w:val="00F92BB0"/>
+    <w:rsid w:val="00F9421F"/>
+    <w:rsid w:val="00F9658F"/>
+    <w:rsid w:val="00F965DB"/>
     <w:rsid w:val="00F96741"/>
     <w:rsid w:val="00F9793F"/>
     <w:rsid w:val="00F97EC0"/>
     <w:rsid w:val="00FA27BA"/>
+    <w:rsid w:val="00FA326E"/>
+    <w:rsid w:val="00FA5025"/>
     <w:rsid w:val="00FA5887"/>
     <w:rsid w:val="00FA5911"/>
     <w:rsid w:val="00FA710D"/>
+    <w:rsid w:val="00FA7276"/>
+    <w:rsid w:val="00FA757B"/>
     <w:rsid w:val="00FB0431"/>
     <w:rsid w:val="00FB0505"/>
     <w:rsid w:val="00FB0EFD"/>
     <w:rsid w:val="00FB19F3"/>
     <w:rsid w:val="00FB1D3E"/>
     <w:rsid w:val="00FB4041"/>
     <w:rsid w:val="00FB43CD"/>
     <w:rsid w:val="00FB48C5"/>
     <w:rsid w:val="00FB5251"/>
+    <w:rsid w:val="00FB5825"/>
     <w:rsid w:val="00FB5F47"/>
     <w:rsid w:val="00FB69DE"/>
     <w:rsid w:val="00FB6B7C"/>
     <w:rsid w:val="00FB7975"/>
     <w:rsid w:val="00FC0399"/>
     <w:rsid w:val="00FC047A"/>
     <w:rsid w:val="00FC04EE"/>
     <w:rsid w:val="00FC13B7"/>
     <w:rsid w:val="00FC1FB8"/>
+    <w:rsid w:val="00FC2A40"/>
+    <w:rsid w:val="00FC324B"/>
     <w:rsid w:val="00FC3764"/>
     <w:rsid w:val="00FC6200"/>
+    <w:rsid w:val="00FC6343"/>
     <w:rsid w:val="00FC6D80"/>
     <w:rsid w:val="00FC711A"/>
     <w:rsid w:val="00FC76B3"/>
     <w:rsid w:val="00FD1F2C"/>
+    <w:rsid w:val="00FD2930"/>
+    <w:rsid w:val="00FD3560"/>
     <w:rsid w:val="00FD35CB"/>
     <w:rsid w:val="00FD3E17"/>
+    <w:rsid w:val="00FD48F6"/>
     <w:rsid w:val="00FD61F0"/>
     <w:rsid w:val="00FD6450"/>
+    <w:rsid w:val="00FD6E98"/>
     <w:rsid w:val="00FD78FE"/>
+    <w:rsid w:val="00FD7EDD"/>
     <w:rsid w:val="00FE0598"/>
     <w:rsid w:val="00FE18AC"/>
     <w:rsid w:val="00FE293D"/>
     <w:rsid w:val="00FE3198"/>
     <w:rsid w:val="00FE3DFD"/>
+    <w:rsid w:val="00FE48C9"/>
+    <w:rsid w:val="00FE4FA3"/>
+    <w:rsid w:val="00FE5E72"/>
     <w:rsid w:val="00FE5EA0"/>
     <w:rsid w:val="00FE66CB"/>
+    <w:rsid w:val="00FE73A9"/>
     <w:rsid w:val="00FF003C"/>
+    <w:rsid w:val="00FF03DE"/>
     <w:rsid w:val="00FF0438"/>
     <w:rsid w:val="00FF0E0E"/>
     <w:rsid w:val="00FF2907"/>
     <w:rsid w:val="00FF31D9"/>
     <w:rsid w:val="00FF5D5C"/>
     <w:rsid w:val="00FF6902"/>
     <w:rsid w:val="00FF77F1"/>
     <w:rsid w:val="00FF7873"/>
+    <w:rsid w:val="01542B4B"/>
     <w:rsid w:val="022D1C0F"/>
+    <w:rsid w:val="0256EAAF"/>
+    <w:rsid w:val="02D5BDD0"/>
     <w:rsid w:val="031955C0"/>
     <w:rsid w:val="034EC5C4"/>
+    <w:rsid w:val="0547A115"/>
     <w:rsid w:val="05D47602"/>
+    <w:rsid w:val="077BA257"/>
+    <w:rsid w:val="07DCB879"/>
     <w:rsid w:val="07F08916"/>
     <w:rsid w:val="09777F71"/>
     <w:rsid w:val="09D2723A"/>
     <w:rsid w:val="0BF73B28"/>
     <w:rsid w:val="0C08CF48"/>
     <w:rsid w:val="0CFB7CC1"/>
+    <w:rsid w:val="0E55FFB2"/>
     <w:rsid w:val="0EBB1CD8"/>
     <w:rsid w:val="0FB4EE17"/>
+    <w:rsid w:val="1142AE98"/>
     <w:rsid w:val="117F5A1A"/>
     <w:rsid w:val="1183B871"/>
+    <w:rsid w:val="128476B1"/>
+    <w:rsid w:val="146492CC"/>
     <w:rsid w:val="15147E5E"/>
     <w:rsid w:val="1659EC2E"/>
     <w:rsid w:val="17B5EF8F"/>
     <w:rsid w:val="1A0573EA"/>
+    <w:rsid w:val="1A646993"/>
     <w:rsid w:val="1C7E1DDF"/>
+    <w:rsid w:val="1D5D9A7C"/>
+    <w:rsid w:val="1DA65CCD"/>
+    <w:rsid w:val="1E6A3FC1"/>
+    <w:rsid w:val="1F006EB2"/>
     <w:rsid w:val="219A1000"/>
+    <w:rsid w:val="21A31C7D"/>
+    <w:rsid w:val="221F15F2"/>
+    <w:rsid w:val="2434E461"/>
+    <w:rsid w:val="248972C5"/>
     <w:rsid w:val="2963BD3A"/>
+    <w:rsid w:val="2A7C43E1"/>
+    <w:rsid w:val="2AEB6730"/>
     <w:rsid w:val="2C2D1AFF"/>
+    <w:rsid w:val="2E468C12"/>
+    <w:rsid w:val="2EEDF6C8"/>
+    <w:rsid w:val="2F81ACA0"/>
+    <w:rsid w:val="3434A21C"/>
+    <w:rsid w:val="35A4B3AC"/>
+    <w:rsid w:val="375BE586"/>
+    <w:rsid w:val="397D48CC"/>
+    <w:rsid w:val="3AB36416"/>
+    <w:rsid w:val="3B40B775"/>
     <w:rsid w:val="3C85341D"/>
+    <w:rsid w:val="3D8E2EE8"/>
     <w:rsid w:val="3E2452F1"/>
+    <w:rsid w:val="3E4C529F"/>
     <w:rsid w:val="3E69ADD4"/>
     <w:rsid w:val="3FF2EFCC"/>
+    <w:rsid w:val="4003DDC2"/>
+    <w:rsid w:val="42EFFCB3"/>
     <w:rsid w:val="43ABA641"/>
+    <w:rsid w:val="44E56233"/>
+    <w:rsid w:val="45597A8E"/>
+    <w:rsid w:val="45D5A881"/>
+    <w:rsid w:val="45FD0E66"/>
     <w:rsid w:val="468E3C3F"/>
     <w:rsid w:val="475B0145"/>
     <w:rsid w:val="4783CEF9"/>
     <w:rsid w:val="49C48C41"/>
     <w:rsid w:val="4A8021FD"/>
     <w:rsid w:val="4BBC40B0"/>
     <w:rsid w:val="4D04826E"/>
     <w:rsid w:val="4D0CB1E5"/>
     <w:rsid w:val="4DEACCFA"/>
     <w:rsid w:val="50040683"/>
+    <w:rsid w:val="5043C575"/>
     <w:rsid w:val="51CF8AF2"/>
+    <w:rsid w:val="562C26C1"/>
+    <w:rsid w:val="567973E8"/>
     <w:rsid w:val="57AE2566"/>
+    <w:rsid w:val="5919BD35"/>
     <w:rsid w:val="5A5FE220"/>
+    <w:rsid w:val="5BCD9524"/>
     <w:rsid w:val="5C2F3382"/>
+    <w:rsid w:val="5C6FBCC4"/>
     <w:rsid w:val="5EABAE40"/>
+    <w:rsid w:val="5F1CDF49"/>
     <w:rsid w:val="60547829"/>
     <w:rsid w:val="60AA7BF9"/>
     <w:rsid w:val="614E0E3F"/>
+    <w:rsid w:val="632D096C"/>
     <w:rsid w:val="647C9CEE"/>
+    <w:rsid w:val="66FD5322"/>
+    <w:rsid w:val="67715974"/>
     <w:rsid w:val="67F133B6"/>
+    <w:rsid w:val="68568EC2"/>
+    <w:rsid w:val="69582442"/>
+    <w:rsid w:val="698FFDAE"/>
+    <w:rsid w:val="6C3F89EF"/>
+    <w:rsid w:val="6CD3A1B8"/>
+    <w:rsid w:val="6ECA4807"/>
+    <w:rsid w:val="72A3F27C"/>
     <w:rsid w:val="732E6B99"/>
+    <w:rsid w:val="7523CE85"/>
+    <w:rsid w:val="766D9E41"/>
     <w:rsid w:val="78490D51"/>
+    <w:rsid w:val="799EFEE3"/>
     <w:rsid w:val="7A236AEA"/>
+    <w:rsid w:val="7A6B93A1"/>
     <w:rsid w:val="7A9F4F4B"/>
     <w:rsid w:val="7E744CC8"/>
     <w:rsid w:val="7F3DBEBD"/>
     <w:rsid w:val="7FD4D7C7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="09140B09"/>
-  <w15:docId w15:val="{36AB0733-219A-4E55-B946-EB7524FB5C2A}"/>
+  <w15:docId w15:val="{7E681A35-810A-4A28-8AE9-2FE63994E86E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -27086,51 +30890,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2053462543">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/energijas-ietaupijuma-zinosanas-parskats" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/energijas-ietaupijuma-zinosanas-parskats" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eur-lex.europa.eu/eli/reg/2014/651/oj/?locale=LV" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image008.png@01DCA63C.C784F3E0" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eur-lex.europa.eu/eli/reg/2014/651/oj/?locale=LV" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/5-1-1-1-k-2" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/5-1-1-1-k-1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
@@ -27405,56 +31209,72 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100286FB00A3EE6A742BCF60327C19BF1AA" ma:contentTypeVersion="14" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="440e20baada5bf7efa638f0d314bf4c7">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a1a28ee6-6ae0-48ad-90f2-183108cba98c" xmlns:ns3="e705502e-94f1-4613-8e83-d43175d87e40" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="39d5a02bd44e43e36a1c2c6f51728d81" ns2:_="" ns3:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="a1a28ee6-6ae0-48ad-90f2-183108cba98c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="e705502e-94f1-4613-8e83-d43175d87e40" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100286FB00A3EE6A742BCF60327C19BF1AA" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="327943b98bc57f0f330d74d7db5f7014">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a1a28ee6-6ae0-48ad-90f2-183108cba98c" xmlns:ns3="e705502e-94f1-4613-8e83-d43175d87e40" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1fb0cc66168afb3c4bda0005c095ba26" ns2:_="" ns3:_="">
     <xsd:import namespace="a1a28ee6-6ae0-48ad-90f2-183108cba98c"/>
     <xsd:import namespace="e705502e-94f1-4613-8e83-d43175d87e40"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
@@ -27482,101 +31302,101 @@
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="15" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Attēlu atzīmes" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="779952b4-9163-4466-a728-aca91a51bc43" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="779952b4-9163-4466-a728-aca91a51bc43" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceBillingMetadata" ma:index="21" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e705502e-94f1-4613-8e83-d43175d87e40" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{906b03dd-13e8-4b18-a4b6-e0a2010ae0c2}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="e705502e-94f1-4613-8e83-d43175d87e40">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Satura tips"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Virsraksts"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -27621,139 +31441,382 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8B500FB5-5B90-4B4C-A4E0-9B62DC8726CD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C5B8FB76-184A-43EE-85A2-1344E31A0B30}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B046C8FE-EE55-4CBB-8217-222D4D11FABB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{04CC7708-33CB-48D8-8552-4444E419EEE7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="a1a28ee6-6ae0-48ad-90f2-183108cba98c"/>
+    <ds:schemaRef ds:uri="e705502e-94f1-4613-8e83-d43175d87e40"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{20C64F87-4AC3-4E52-9B87-991E182D0686}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="a1a28ee6-6ae0-48ad-90f2-183108cba98c"/>
     <ds:schemaRef ds:uri="e705502e-94f1-4613-8e83-d43175d87e40"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{04CC7708-33CB-48D8-8552-4444E419EEE7}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8B500FB5-5B90-4B4C-A4E0-9B62DC8726CD}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>21</Pages>
-[...1 lines deleted...]
-  <Characters>39729</Characters>
+  <Pages>1</Pages>
+  <Words>5600</Words>
+  <Characters>47941</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>93</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>726</Lines>
+  <Paragraphs>159</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>CFLA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>46606</CharactersWithSpaces>
+  <CharactersWithSpaces>53382</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="84" baseType="variant">
+      <vt:variant>
+        <vt:i4>6750250</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>63</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.cfla.gov.lv/lv/energijas-ietaupijuma-zinosanas-parskats</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6881343</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>60</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://eur-lex.europa.eu/eli/reg/2014/651/oj/?locale=LV</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6881343</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>57</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://eur-lex.europa.eu/eli/reg/2014/651/oj/?locale=LV</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179705</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>50</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226542906</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179705</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>44</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226542905</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179705</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>38</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226542904</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179705</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>32</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226542903</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179705</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>26</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226542902</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179705</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>20</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226542901</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179705</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>14</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226542900</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769528</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226542899</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769528</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc226542898</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3539000</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.cfla.gov.lv/lv/5-1-1-1-k-2</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3473464</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.cfla.gov.lv/lv/5-1-1-1-k-1</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Dace Kupča</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
     <vt:r8>3214600</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="docLang">
+    <vt:lpwstr>lv</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ContentTypeId">
+    <vt:lpwstr>0x010100286FB00A3EE6A742BCF60327C19BF1AA</vt:lpwstr>
   </property>
 </Properties>
 </file>