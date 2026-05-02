--- v0 (2025-10-18)
+++ v1 (2026-05-02)
@@ -869,112 +869,70 @@
         </w:rPr>
         <w:t xml:space="preserve"> un publiskajos reģistros pieejamā</w:t>
       </w:r>
       <w:r w:rsidR="7736C221" w:rsidRPr="002C228B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002C228B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">informācija. Vērtējumu nevar balstīt uz pieņēmumiem vai citu informāciju, ko nav iespējams pārbaudīt vai pierādīt, vai kas neattiecas uz konkrēto projekta iesniegumu. Tomēr, ja vērtētāja rīcībā ir kāda informācija, kas var ietekmēt projekta vērtējumu, jānorāda konkrēti fakti un informācijas avoti, kas pamato un pierāda vērtētāja sniegto informāciju. </w:t>
       </w:r>
       <w:r w:rsidR="3FA0D021" w:rsidRPr="002C228B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Veicot pārbaudi publiskajos reģistros, jāfiksē pārbaudītā informācija, piemēram, izdruku no publiskā reģistra pievienojot projekta lietai vai veicot </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> (</w:t>
+        <w:t>Veicot pārbaudi publiskajos reģistros, jāfiksē pārbaudītā informācija, piemēram, izdruku no publiskā reģistra pievienojot projekta lietai vai veicot ekrānšāviņa (</w:t>
       </w:r>
       <w:r w:rsidR="547DAB3E" w:rsidRPr="002C228B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">piemēram, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="3FA0D021" w:rsidRPr="002C228B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>print</w:t>
+        <w:t>print screen</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...21 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="3FA0D021" w:rsidRPr="002C228B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> funkcija) saglabāšanu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A2BBC0B" w14:textId="3726B2F4" w:rsidR="00623346" w:rsidRPr="002C228B" w:rsidRDefault="00623346" w:rsidP="00007223">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -1551,50 +1509,65 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14884" w:type="dxa"/>
         <w:tblInd w:w="-147" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="892"/>
         <w:gridCol w:w="4495"/>
         <w:gridCol w:w="1557"/>
         <w:gridCol w:w="1562"/>
         <w:gridCol w:w="6378"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="147"/>
+            <w:gridCol w:w="745"/>
+            <w:gridCol w:w="147"/>
+            <w:gridCol w:w="4348"/>
+            <w:gridCol w:w="147"/>
+            <w:gridCol w:w="1410"/>
+            <w:gridCol w:w="147"/>
+            <w:gridCol w:w="1415"/>
+            <w:gridCol w:w="147"/>
+            <w:gridCol w:w="6231"/>
+            <w:gridCol w:w="147"/>
+          </w:tblGrid>
+        </w:tblGridChange>
       </w:tblGrid>
       <w:tr w:rsidR="003A7113" w:rsidRPr="002C228B" w14:paraId="7F0D71AB" w14:textId="77777777" w:rsidTr="79ADEAE3">
         <w:trPr>
           <w:trHeight w:val="542"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E93859E" w14:textId="77777777" w:rsidR="003A7113" w:rsidRPr="002C228B" w:rsidRDefault="003A7113">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="942"/>
                 <w:tab w:val="left" w:pos="1257"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
@@ -2297,71 +2270,51 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Pārliecību par projekta iesniedzēja atbilstību gūst, pārbaudot publiski uzticamās datu bāzēs un tīmekļa vietnēs pieejamo informāciju par projekta iesniedzēju, piemēram, “Lursoft” datu bāzē vai ekvivalenta/līdzvērtīga Uzņēmuma  reģistra datu atkal izmantotāja datu bāzēs, Valsts ieņēmumu dienesta (turpmāk – VID) publiskajās datu bāzēs pieejamo informāciju.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6F7C9480" w14:textId="722C2BD2" w:rsidR="003A7113" w:rsidRPr="002C228B" w:rsidRDefault="003A7113">
             <w:pPr>
               <w:spacing w:after="120" w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ja nepieciešams, pārliecības gūšanai tiek veikta komunikācija ar citām iestādēm, institūcijām par  projekta  iesniegumā  un projekta iesniegumam pievienotajos pielikumos, kas uzskaitīti projektu iesniegumu atlases nolikumā, norādīto informāciju, piemēram, ar kredītiestādi, </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> institūciju u.tml. atkarībā no SAM specifikas. </w:t>
+              <w:t xml:space="preserve">Ja nepieciešams, pārliecības gūšanai tiek veikta komunikācija ar citām iestādēm, institūcijām par  projekta  iesniegumā  un projekta iesniegumam pievienotajos pielikumos, kas uzskaitīti projektu iesniegumu atlases nolikumā, norādīto informāciju, piemēram, ar kredītiestādi, tiesībsargājošo institūciju u.tml. atkarībā no SAM specifikas. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2ADC03F3" w14:textId="77777777" w:rsidR="003A7113" w:rsidRPr="002C228B" w:rsidRDefault="003A7113">
             <w:pPr>
               <w:spacing w:after="120" w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vērtējums ir “Jā”, ja:</w:t>
@@ -2643,62 +2596,60 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1D80ED64" w14:textId="082210C8" w:rsidR="003A7113" w:rsidRPr="002C228B" w:rsidRDefault="003A7113">
             <w:pPr>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Projekta iesniedzējam Latvijas Republikā nav Valsts ieņēmumu dienesta administrēto nodokļu parādu, tai skaitā valsts sociālās apdrošināšanas obligāto iemaksu parādi, kas kopsummā katram atsevišķi pārsniedz 150 </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>euro</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="761FE4C0" w14:textId="77777777" w:rsidR="003A7113" w:rsidRPr="002C228B" w:rsidRDefault="003A7113">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
@@ -2905,62 +2856,60 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vērtējums ir “Jā”,</w:t>
             </w:r>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ja balstoties uz VID parādnieku datu bāzē pieejamo informāciju uz projekta iesnieguma un, ja attiecināms, precizētā projekta iesnieguma iesniegšanas dienu (t.i., informāciju, kas publicēta divas darba dienas pēc projekta iesnieguma un, ja attiecināms, precizētā projekta iesnieguma iesniegšanas dienas) projekta iesniedzējam nav VID administrēto nodokļu parādu, tai skaitā valsts sociālās apdrošināšanas obligāto iemaksu parādu (turpmāk – nodokļu parādi), kas kopsummā katram atsevišķi pārsniedz 150 </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>euro</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5A8FF018" w14:textId="77777777" w:rsidR="003A7113" w:rsidRPr="002C228B" w:rsidRDefault="003A7113">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos"/>
@@ -2999,119 +2948,115 @@
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1)</w:t>
             </w:r>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">saskaņā ar VID parādnieku datu bāzē pieejamo informāciju par situāciju projekta iesnieguma iesniegšanas sadarbības iestādē dienā (t.i., informāciju, kas publicēta divas darba dienas pēc projekta iesnieguma iesniegšanas sadarbības iestādē) projekta iesniedzējam  ir nodokļu parādi, kas kopsummā katram atsevišķi pārsniedz 150 </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>euro</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">; </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5306D96B" w14:textId="36089602" w:rsidR="003A7113" w:rsidRPr="002C228B" w:rsidRDefault="003A7113">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>2)</w:t>
             </w:r>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">saskaņā ar VID parādnieku datu bāzē pieejamo informāciju par situāciju projekta iesnieguma iesniegšanas sadarbības iestādē dienā (t.i., informāciju, kas publicēta divas darba dienas pēc projekta iesnieguma iesniegšanas sadarbības iestādē) projekta iesniedzējam nav nodokļu parādu, kas kopsummā katram atsevišķi pārsniedz 150 </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>euro</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, bet vienlaikus ir piezīme, ka precīzu informāciju par nodokļu nomaksas stāvokli VID nevar sniegt, jo nodokļu maksātājs nav iesniedzis visas deklarācijas, kuras šo stāvokli uz pārbaudes datumu var ietekmēt.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="652922E1" w14:textId="77777777" w:rsidR="003A7113" w:rsidRPr="002C228B" w:rsidRDefault="003A7113">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
@@ -3164,64 +3109,62 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>veikt visu nodokļu parādu nomaksu, nodrošinot, ka projekta iesniedzējam</w:t>
             </w:r>
             <w:r w:rsidR="00CD4841" w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Latvijas Republikā projekta iesnieguma precizējumu iesniegšanas dienā nav nodokļu parādu, kas kopsummā  pārsniedz 150 </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>euro</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">; </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="126E8B19" w14:textId="77777777" w:rsidR="003A7113" w:rsidRPr="002C228B" w:rsidRDefault="003A7113">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:firstLine="457"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -3272,63 +3215,61 @@
                 <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vērtējums ir “Nē”,</w:t>
             </w:r>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ja saskaņā ar VID parādnieku datu bāzē pieejamo informāciju precizētā projekta iesnieguma iesniegšanas dienā (t.i., informāciju, kas publicēta divas darba dienas pēc precizētā projekta iesnieguma iesniegšanas sadarbības iestādē), ir konstatējams, ka projekta iesniedzējs nav veicis nodokļu parādu nomaksu un iesniedzējam ir nodokļu parādi, kas kopsummā katram atsevišķi pārsniedz 150 </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>euro</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="22D96292" w14:textId="77777777" w:rsidR="00AA2449" w:rsidRPr="002C228B" w:rsidRDefault="00AA2449">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="58144707" w14:textId="3D70E4F3" w:rsidR="00AA2449" w:rsidRPr="002C228B" w:rsidRDefault="00AA2449">
@@ -4075,688 +4016,837 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>“Nē”</w:t>
             </w:r>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">,  ja projekta iesniedzējs neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem ietvertos nosacījumus vai pēc nosacījumu izpildes joprojām neatbilst izvirzītajām prasībām, vai arī nosacījumus neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem noteiktajā termiņā. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5E671E84" w14:textId="77777777" w:rsidR="003A7113" w:rsidRPr="002C228B" w:rsidRDefault="003A7113">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A7113" w:rsidRPr="002C228B" w14:paraId="59BA2BE5" w14:textId="77777777" w:rsidTr="79ADEAE3">
+      <w:tr w:rsidR="003A7113" w:rsidRPr="002C228B" w14:paraId="59BA2BE5" w14:textId="77777777" w:rsidTr="00C63705">
         <w:tblPrEx>
+          <w:tblW w:w="14884" w:type="dxa"/>
           <w:jc w:val="center"/>
-          <w:tblInd w:w="0" w:type="dxa"/>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+          <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+          <w:tblPrExChange w:id="1" w:author="Viktorija Teličene" w:date="2026-03-04T14:10:00Z" w16du:dateUtc="2026-03-04T12:10:00Z">
+            <w:tblPrEx>
+              <w:tblW w:w="14884" w:type="dxa"/>
+              <w:jc w:val="center"/>
+              <w:tblBorders>
+                <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+            </w:tblPrEx>
+          </w:tblPrExChange>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
+          <w:trPrChange w:id="2" w:author="Viktorija Teličene" w:date="2026-03-04T14:10:00Z" w16du:dateUtc="2026-03-04T12:10:00Z">
+            <w:trPr>
+              <w:gridBefore w:val="1"/>
+              <w:jc w:val="center"/>
+            </w:trPr>
+          </w:trPrChange>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="892" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
+            <w:tcPrChange w:id="3" w:author="Viktorija Teličene" w:date="2026-03-04T14:10:00Z" w16du:dateUtc="2026-03-04T12:10:00Z">
+              <w:tcPr>
+                <w:tcW w:w="892" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+            </w:tcPrChange>
           </w:tcPr>
-          <w:p w14:paraId="7155B96A" w14:textId="77777777" w:rsidR="003A7113" w:rsidRPr="002C228B" w:rsidRDefault="003A7113">
+          <w:p w14:paraId="7155B96A" w14:textId="0E26728D" w:rsidR="003A7113" w:rsidRPr="002C228B" w:rsidRDefault="003A7113">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002C228B">
-[...7 lines deleted...]
-            </w:r>
+            <w:del w:id="4" w:author="Viktorija Teličene" w:date="2026-03-04T14:10:00Z" w16du:dateUtc="2026-03-04T12:10:00Z">
+              <w:r w:rsidRPr="002C228B" w:rsidDel="00C63705">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:lastRenderedPageBreak/>
+                <w:delText>1.5.</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
+            <w:tcPrChange w:id="5" w:author="Viktorija Teličene" w:date="2026-03-04T14:10:00Z" w16du:dateUtc="2026-03-04T12:10:00Z">
+              <w:tcPr>
+                <w:tcW w:w="4495" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+            </w:tcPrChange>
           </w:tcPr>
-          <w:p w14:paraId="00B70595" w14:textId="77777777" w:rsidR="003A7113" w:rsidRPr="002C228B" w:rsidRDefault="003A7113">
+          <w:p w14:paraId="00B70595" w14:textId="31406319" w:rsidR="003A7113" w:rsidRPr="002C228B" w:rsidRDefault="003A7113">
             <w:pPr>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002C228B">
-[...23 lines deleted...]
-            </w:r>
+            <w:del w:id="6" w:author="Viktorija Teličene" w:date="2026-03-04T14:10:00Z" w16du:dateUtc="2026-03-04T12:10:00Z">
+              <w:r w:rsidRPr="002C228B" w:rsidDel="00C63705">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText>Projekta iesniegumā plānotie komunikācijas un vizuālās identitātes prasību nodrošināšanas  nosacījumi atbilst  Kopīgo noteikumu regulas</w:delText>
+              </w:r>
+              <w:r w:rsidRPr="002C228B" w:rsidDel="00C63705">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:vertAlign w:val="superscript"/>
+                </w:rPr>
+                <w:footnoteReference w:id="2"/>
+              </w:r>
+              <w:r w:rsidRPr="002C228B" w:rsidDel="00C63705">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText xml:space="preserve"> 47. un 50.pantā, normatīvajos aktos, kas nosaka kārtību, kādā Eiropas Savienības fondu vadībā iesaistītās institūcijas nodrošina šo fondu ieviešanu 2021.–2027.gada plānošanas periodā, un  Eiropas Savienības fondu 2021.–2027. gada plānošanas perioda un Atveseļošanas fonda komunikācijas un dizaina vadlīnijās noteiktajam.</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
+            <w:tcPrChange w:id="9" w:author="Viktorija Teličene" w:date="2026-03-04T14:10:00Z" w16du:dateUtc="2026-03-04T12:10:00Z">
+              <w:tcPr>
+                <w:tcW w:w="1557" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+            </w:tcPrChange>
           </w:tcPr>
-          <w:p w14:paraId="085DD22A" w14:textId="77777777" w:rsidR="003A7113" w:rsidRPr="002C228B" w:rsidRDefault="003A7113">
+          <w:p w14:paraId="085DD22A" w14:textId="6A10A849" w:rsidR="003A7113" w:rsidRPr="002C228B" w:rsidRDefault="003A7113">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002C228B">
-[...7 lines deleted...]
-            </w:r>
+            <w:del w:id="10" w:author="Viktorija Teličene" w:date="2026-03-04T14:10:00Z" w16du:dateUtc="2026-03-04T12:10:00Z">
+              <w:r w:rsidRPr="002C228B" w:rsidDel="00C63705">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:eastAsia="en-US"/>
+                </w:rPr>
+                <w:delText>P</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
+            <w:tcPrChange w:id="11" w:author="Viktorija Teličene" w:date="2026-03-04T14:10:00Z" w16du:dateUtc="2026-03-04T12:10:00Z">
+              <w:tcPr>
+                <w:tcW w:w="1562" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+            </w:tcPrChange>
           </w:tcPr>
-          <w:p w14:paraId="12544F1B" w14:textId="77777777" w:rsidR="003A7113" w:rsidRPr="002C228B" w:rsidRDefault="003A7113">
+          <w:p w14:paraId="12544F1B" w14:textId="56ED5632" w:rsidR="003A7113" w:rsidRPr="002C228B" w:rsidRDefault="003A7113">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002C228B">
-[...7 lines deleted...]
-            </w:r>
+            <w:del w:id="12" w:author="Viktorija Teličene" w:date="2026-03-04T14:10:00Z" w16du:dateUtc="2026-03-04T12:10:00Z">
+              <w:r w:rsidRPr="002C228B" w:rsidDel="00C63705">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText>Jā/ Jā, ar nosacījumu/Nē</w:delText>
+              </w:r>
+            </w:del>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6378" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:tcPrChange w:id="13" w:author="Viktorija Teličene" w:date="2026-03-04T14:10:00Z" w16du:dateUtc="2026-03-04T12:10:00Z">
+              <w:tcPr>
+                <w:tcW w:w="6378" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+            </w:tcPrChange>
           </w:tcPr>
-          <w:p w14:paraId="476B867A" w14:textId="77777777" w:rsidR="003A7113" w:rsidRPr="002C228B" w:rsidRDefault="003A7113">
-[...34 lines deleted...]
-          <w:p w14:paraId="0312D958" w14:textId="77777777" w:rsidR="003A7113" w:rsidRPr="002C228B" w:rsidRDefault="003A7113" w:rsidP="007F14E8">
+          <w:p w14:paraId="476B867A" w14:textId="45471EEE" w:rsidR="003A7113" w:rsidRPr="002C228B" w:rsidDel="00C63705" w:rsidRDefault="003A7113">
+            <w:pPr>
+              <w:rPr>
+                <w:del w:id="14" w:author="Viktorija Teličene" w:date="2026-03-04T14:10:00Z" w16du:dateUtc="2026-03-04T12:10:00Z"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:del w:id="15" w:author="Viktorija Teličene" w:date="2026-03-04T14:10:00Z" w16du:dateUtc="2026-03-04T12:10:00Z">
+              <w:r w:rsidRPr="002C228B" w:rsidDel="00C63705">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText xml:space="preserve">Vērtējums ir </w:delText>
+              </w:r>
+              <w:r w:rsidRPr="002C228B" w:rsidDel="00C63705">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText>“Jā”,</w:delText>
+              </w:r>
+              <w:r w:rsidRPr="002C228B" w:rsidDel="00C63705">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText xml:space="preserve"> ja projekta iesniegumā paredzēts: </w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="0312D958" w14:textId="4821E6EC" w:rsidR="003A7113" w:rsidRPr="002C228B" w:rsidDel="00C63705" w:rsidRDefault="003A7113" w:rsidP="007F14E8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:ind w:left="602"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...31 lines deleted...]
-          <w:p w14:paraId="0528A6B1" w14:textId="77777777" w:rsidR="003A7113" w:rsidRPr="002C228B" w:rsidRDefault="003A7113" w:rsidP="007F14E8">
+                <w:del w:id="16" w:author="Viktorija Teličene" w:date="2026-03-04T14:10:00Z" w16du:dateUtc="2026-03-04T12:10:00Z"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:del w:id="17" w:author="Viktorija Teličene" w:date="2026-03-04T14:10:00Z" w16du:dateUtc="2026-03-04T12:10:00Z">
+              <w:r w:rsidRPr="002C228B" w:rsidDel="00C63705">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText xml:space="preserve">projekta iesniedzēja oficiālajā tīmekļa vietnē, ja šāda vietne ir, un sociālo mediju vietnēs plānots </w:delText>
+              </w:r>
+              <w:r w:rsidRPr="002C228B" w:rsidDel="00C63705">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText>publicēt īsu un ar atbalsta apjomu samērīgu aprakstu par projektu</w:delText>
+              </w:r>
+              <w:r w:rsidRPr="002C228B" w:rsidDel="00C63705">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText>, tostarp tā mērķiem un rezultātiem, un norādi, ka projekts līdzfinansēts ar Eiropas Savienības saņemtu finansiālu atbalstu;</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="0528A6B1" w14:textId="0E28A536" w:rsidR="003A7113" w:rsidRPr="002C228B" w:rsidDel="00C63705" w:rsidRDefault="003A7113" w:rsidP="007F14E8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:ind w:left="602"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...23 lines deleted...]
-          <w:p w14:paraId="038F7DBE" w14:textId="490EAFA4" w:rsidR="003A7113" w:rsidRPr="002C228B" w:rsidRDefault="003A7113" w:rsidP="007F14E8">
+                <w:del w:id="18" w:author="Viktorija Teličene" w:date="2026-03-04T14:10:00Z" w16du:dateUtc="2026-03-04T12:10:00Z"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:del w:id="19" w:author="Viktorija Teličene" w:date="2026-03-04T14:10:00Z" w16du:dateUtc="2026-03-04T12:10:00Z">
+              <w:r w:rsidRPr="002C228B" w:rsidDel="00C63705">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText>ar projekta īstenošanu saistītajos dokumentos un komunikācijas materiālos</w:delText>
+              </w:r>
+              <w:r w:rsidRPr="002C228B" w:rsidDel="00C63705">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText>, ko paredzēts izplatīt sabiedrībai vai dalībniekiem, plānots sniegt pamanāmu paziņojumu, kurā tiks uzsvērts no Eiropas Savienības saņemtais atbalsts;</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="038F7DBE" w14:textId="5BC3B64E" w:rsidR="003A7113" w:rsidRPr="002C228B" w:rsidDel="00C63705" w:rsidRDefault="003A7113" w:rsidP="007F14E8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:ind w:left="602"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...109 lines deleted...]
-          <w:p w14:paraId="32D7974A" w14:textId="77777777" w:rsidR="003A7113" w:rsidRPr="002C228B" w:rsidRDefault="003A7113" w:rsidP="007F14E8">
+                <w:del w:id="20" w:author="Viktorija Teličene" w:date="2026-03-04T14:10:00Z" w16du:dateUtc="2026-03-04T12:10:00Z"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:del w:id="21" w:author="Viktorija Teličene" w:date="2026-03-04T14:10:00Z" w16du:dateUtc="2026-03-04T12:10:00Z">
+              <w:r w:rsidRPr="002C228B" w:rsidDel="00C63705">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText>projektiem, kuru kopējās izmaksas pārsniedz 500 000 EUR</w:delText>
+              </w:r>
+              <w:r w:rsidRPr="002C228B" w:rsidDel="00C63705">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText xml:space="preserve"> un </w:delText>
+              </w:r>
+              <w:r w:rsidR="00CA783E" w:rsidRPr="002C228B" w:rsidDel="00C63705">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText>k</w:delText>
+              </w:r>
+              <w:r w:rsidR="00C34F92" w:rsidRPr="002C228B" w:rsidDel="00C63705">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText xml:space="preserve">uri </w:delText>
+              </w:r>
+              <w:r w:rsidRPr="002C228B" w:rsidDel="00C63705">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText xml:space="preserve">ietver materiālas investīcijas vai aprīkojuma iegādi, tiks uzstādītas sabiedrībai skaidri redzamas </w:delText>
+              </w:r>
+              <w:r w:rsidRPr="002C228B" w:rsidDel="00C63705">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText xml:space="preserve">ilgtspējīgas plāksnes vai informācijas stendi, </w:delText>
+              </w:r>
+              <w:r w:rsidRPr="002C228B" w:rsidDel="00C63705">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText xml:space="preserve"> kuros ir attēlota Eiropas Savienības emblēma</w:delText>
+              </w:r>
+              <w:r w:rsidRPr="002C228B" w:rsidDel="00C63705">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:vertAlign w:val="superscript"/>
+                </w:rPr>
+                <w:footnoteReference w:id="3"/>
+              </w:r>
+              <w:r w:rsidRPr="002C228B" w:rsidDel="00C63705">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText xml:space="preserve">, attiecībā uz projektā plānotajām darbībām un aktivitātēm. </w:delText>
+              </w:r>
+              <w:r w:rsidRPr="002C228B" w:rsidDel="00C63705">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText xml:space="preserve"> </w:delText>
+              </w:r>
+              <w:r w:rsidRPr="002C228B" w:rsidDel="00C63705">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText xml:space="preserve">Ilgtspējīgas plāksnes vai informācijas stendi tiks uzstādīti, tiklīdz sākas </w:delText>
+              </w:r>
+              <w:r w:rsidRPr="002C228B" w:rsidDel="00C63705">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:lastRenderedPageBreak/>
+                <w:delText>projektu darbību faktiskā īstenošana, kas ietver materiālas investīcijas, vai tiklīdz tiek uzstādīts iegādātais aprīkojums;</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="32D7974A" w14:textId="474F30AF" w:rsidR="003A7113" w:rsidRPr="002C228B" w:rsidDel="00C63705" w:rsidRDefault="003A7113" w:rsidP="007F14E8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:ind w:left="602"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:del w:id="24" w:author="Viktorija Teličene" w:date="2026-03-04T14:10:00Z" w16du:dateUtc="2026-03-04T12:10:00Z"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002C228B">
-[...54 lines deleted...]
-          <w:p w14:paraId="30CB064D" w14:textId="77777777" w:rsidR="00470EAC" w:rsidRPr="002C228B" w:rsidRDefault="00470EAC" w:rsidP="00AB48D9">
+            <w:del w:id="25" w:author="Viktorija Teličene" w:date="2026-03-04T14:10:00Z" w16du:dateUtc="2026-03-04T12:10:00Z">
+              <w:r w:rsidRPr="002C228B" w:rsidDel="00C63705">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText>projektiem, uz kuriem neattiecas šī kritērija skaidrojuma 3. punkts</w:delText>
+              </w:r>
+              <w:r w:rsidRPr="002C228B" w:rsidDel="00C63705">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText xml:space="preserve">, sabiedrībai skaidri redzamā vietā plānots uzstādīt </w:delText>
+              </w:r>
+              <w:r w:rsidRPr="002C228B" w:rsidDel="00C63705">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText>vismaz vienu plakātu</w:delText>
+              </w:r>
+              <w:r w:rsidRPr="002C228B" w:rsidDel="00C63705">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText xml:space="preserve">, kura minimālais izmērs ir A3, </w:delText>
+              </w:r>
+              <w:r w:rsidRPr="002C228B" w:rsidDel="00C63705">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText>vai līdzvērtīgu elektronisku paziņojumu</w:delText>
+              </w:r>
+              <w:r w:rsidRPr="002C228B" w:rsidDel="00C63705">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText>, kurā izklāstīta informācija par projektu un uzsvērts no Eiropas Savienības fondiem saņemtais atbalsts;</w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="30CB064D" w14:textId="440B824A" w:rsidR="00470EAC" w:rsidRPr="002C228B" w:rsidDel="00C63705" w:rsidRDefault="00470EAC" w:rsidP="00AB48D9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="786D7DEC" w14:textId="622BCBFE" w:rsidR="003A7113" w:rsidRPr="002C228B" w:rsidRDefault="003A7113">
+                <w:del w:id="26" w:author="Viktorija Teličene" w:date="2026-03-04T14:10:00Z" w16du:dateUtc="2026-03-04T12:10:00Z"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="786D7DEC" w14:textId="3FF6E9A1" w:rsidR="003A7113" w:rsidRPr="002C228B" w:rsidDel="00C63705" w:rsidRDefault="003A7113">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...13 lines deleted...]
-          <w:p w14:paraId="4EAE6412" w14:textId="77777777" w:rsidR="003A7113" w:rsidRPr="002C228B" w:rsidRDefault="003A7113">
+                <w:del w:id="27" w:author="Viktorija Teličene" w:date="2026-03-04T14:10:00Z" w16du:dateUtc="2026-03-04T12:10:00Z"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:del w:id="28" w:author="Viktorija Teličene" w:date="2026-03-04T14:10:00Z" w16du:dateUtc="2026-03-04T12:10:00Z">
+              <w:r w:rsidRPr="002C228B" w:rsidDel="00C63705">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText xml:space="preserve">Papildus Kopīgo noteikumu regulā un normatīvajos aktos, kas nosaka kārtību, kādā Eiropas Savienības fondu vadībā iesaistītās institūcijas nodrošina šo fondu ieviešanu 2021.–2027.gada plānošanas periodā, noteiktajām obligātajām minimālajām publicitātes prasībām projekta iesniedzējs var plānot projekta iesniegumā cita veida komunikācijas aktivitātes, ar kuru palīdzību tiek sasniegts projekta mērķis, vai arī par ES fondu ieguldījumu projektā informēta plašāka sabiedrība, ja tādas ir paredzētas SAM MK noteikumos. </w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="4EAE6412" w14:textId="7E6D9FC6" w:rsidR="003A7113" w:rsidRPr="002C228B" w:rsidDel="00C63705" w:rsidRDefault="003A7113">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="1341E819" w14:textId="77777777" w:rsidR="003A7113" w:rsidRPr="002C228B" w:rsidRDefault="003A7113">
+                <w:del w:id="29" w:author="Viktorija Teličene" w:date="2026-03-04T14:10:00Z" w16du:dateUtc="2026-03-04T12:10:00Z"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1341E819" w14:textId="2F1C5860" w:rsidR="003A7113" w:rsidRPr="002C228B" w:rsidDel="00C63705" w:rsidRDefault="003A7113">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...60 lines deleted...]
-          <w:p w14:paraId="7D69AA60" w14:textId="0E38DC40" w:rsidR="003A7113" w:rsidRPr="002C228B" w:rsidRDefault="003A7113" w:rsidP="002F4B91">
+                <w:del w:id="30" w:author="Viktorija Teličene" w:date="2026-03-04T14:10:00Z" w16du:dateUtc="2026-03-04T12:10:00Z"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:del w:id="31" w:author="Viktorija Teličene" w:date="2026-03-04T14:10:00Z" w16du:dateUtc="2026-03-04T12:10:00Z">
+              <w:r w:rsidRPr="002C228B" w:rsidDel="00C63705">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText>Ja projekta iesniegums neatbilst minētajām prasībām, vērtējums ir</w:delText>
+              </w:r>
+              <w:r w:rsidRPr="002C228B" w:rsidDel="00C63705">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText xml:space="preserve"> “Jā, ar nosacījumu”</w:delText>
+              </w:r>
+              <w:r w:rsidRPr="002C228B" w:rsidDel="00C63705">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText xml:space="preserve"> un</w:delText>
+              </w:r>
+              <w:r w:rsidRPr="002C228B" w:rsidDel="00C63705">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText xml:space="preserve"> </w:delText>
+              </w:r>
+              <w:r w:rsidRPr="002C228B" w:rsidDel="00C63705">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText xml:space="preserve">izvirza atbilstošus nosacījumus. </w:delText>
+              </w:r>
+            </w:del>
+          </w:p>
+          <w:p w14:paraId="6271CD96" w14:textId="6D7738D5" w:rsidR="003A7113" w:rsidRPr="002C228B" w:rsidDel="00C63705" w:rsidRDefault="003A7113">
+            <w:pPr>
+              <w:rPr>
+                <w:del w:id="32" w:author="Viktorija Teličene" w:date="2026-03-04T14:10:00Z" w16du:dateUtc="2026-03-04T12:10:00Z"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7D69AA60" w14:textId="6301CB9E" w:rsidR="003A7113" w:rsidRPr="002C228B" w:rsidRDefault="003A7113" w:rsidP="002F4B91">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002C228B">
-[...18 lines deleted...]
-            </w:r>
+            <w:del w:id="33" w:author="Viktorija Teličene" w:date="2026-03-04T14:10:00Z" w16du:dateUtc="2026-03-04T12:10:00Z">
+              <w:r w:rsidRPr="002C228B" w:rsidDel="00C63705">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:eastAsia="en-US"/>
+                </w:rPr>
+                <w:delText>Vērtējums ir “Nē”</w:delText>
+              </w:r>
+              <w:r w:rsidRPr="002C228B" w:rsidDel="00C63705">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:eastAsia="en-US"/>
+                </w:rPr>
+                <w:delText xml:space="preserve">,  ja projekta iesniedzējs neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem ietvertos nosacījumus vai pēc nosacījumu izpildes joprojām neatbilst izvirzītajām prasībām, vai arī nosacījumus neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem noteiktajā termiņā. </w:delText>
+              </w:r>
+            </w:del>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A7113" w:rsidRPr="002C228B" w14:paraId="6AE90391" w14:textId="77777777" w:rsidTr="79ADEAE3">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
           <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="892" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5632D651" w14:textId="77777777" w:rsidR="003A7113" w:rsidRPr="002C228B" w:rsidRDefault="003A7113">
+          <w:p w14:paraId="5632D651" w14:textId="310BAF2F" w:rsidR="003A7113" w:rsidRPr="002C228B" w:rsidRDefault="003A7113">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>1.6.</w:t>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:del w:id="34" w:author="Viktorija Teličene" w:date="2026-03-04T14:11:00Z" w16du:dateUtc="2026-03-04T12:11:00Z">
+              <w:r w:rsidRPr="002C228B" w:rsidDel="00C63705">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText>6</w:delText>
+              </w:r>
+            </w:del>
+            <w:ins w:id="35" w:author="Viktorija Teličene" w:date="2026-03-04T14:11:00Z" w16du:dateUtc="2026-03-04T12:11:00Z">
+              <w:r w:rsidR="00C63705">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>5</w:t>
+              </w:r>
+            </w:ins>
+            <w:r w:rsidRPr="002C228B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7754D15E" w14:textId="4EE9AEA7" w:rsidR="003A7113" w:rsidRPr="002C228B" w:rsidRDefault="003A7113">
             <w:pPr>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
@@ -5195,67 +5285,95 @@
               <w:t xml:space="preserve">  ja projekta iesniedzējs neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem ietvertos nosacījumus vai pēc nosacījumu izpildes joprojām neatbilst izvirzītajām prasībām, vai arī nosacījumus neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem noteiktajā termiņā’. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A7113" w:rsidRPr="002C228B" w14:paraId="4B1564C9" w14:textId="77777777" w:rsidTr="79ADEAE3">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
           <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="892" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="083ABC4D" w14:textId="77777777" w:rsidR="003A7113" w:rsidRPr="002C228B" w:rsidRDefault="003A7113">
+          <w:p w14:paraId="083ABC4D" w14:textId="1F57957D" w:rsidR="003A7113" w:rsidRPr="002C228B" w:rsidRDefault="003A7113">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>1.7.</w:t>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:ins w:id="36" w:author="Viktorija Teličene" w:date="2026-03-04T14:11:00Z" w16du:dateUtc="2026-03-04T12:11:00Z">
+              <w:r w:rsidR="00C63705">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>6</w:t>
+              </w:r>
+            </w:ins>
+            <w:del w:id="37" w:author="Viktorija Teličene" w:date="2026-03-04T14:11:00Z" w16du:dateUtc="2026-03-04T12:11:00Z">
+              <w:r w:rsidRPr="002C228B" w:rsidDel="00C63705">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText>7</w:delText>
+              </w:r>
+            </w:del>
+            <w:r w:rsidRPr="002C228B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="50569BBB" w14:textId="0C6E52DE" w:rsidR="003A7113" w:rsidRPr="002C228B" w:rsidRDefault="003A7113">
             <w:pPr>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
@@ -5793,67 +5911,95 @@
               <w:t>, ja projekta iesniedzējs neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem ietvertos nosacījumus vai pēc nosacījumu izpildes joprojām neatbilst izvirzītajām prasībām, vai arī nosacījumus neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem noteiktajā termiņā.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A7113" w:rsidRPr="002C228B" w14:paraId="5F552097" w14:textId="77777777" w:rsidTr="79ADEAE3">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
           <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="892" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0EC8467E" w14:textId="77777777" w:rsidR="003A7113" w:rsidRPr="002C228B" w:rsidRDefault="003A7113">
+          <w:p w14:paraId="0EC8467E" w14:textId="3647E0D3" w:rsidR="003A7113" w:rsidRPr="002C228B" w:rsidRDefault="003A7113">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>1.8.</w:t>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:ins w:id="38" w:author="Viktorija Teličene" w:date="2026-03-04T14:11:00Z" w16du:dateUtc="2026-03-04T12:11:00Z">
+              <w:r w:rsidR="00C63705">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>7</w:t>
+              </w:r>
+            </w:ins>
+            <w:del w:id="39" w:author="Viktorija Teličene" w:date="2026-03-04T14:11:00Z" w16du:dateUtc="2026-03-04T12:11:00Z">
+              <w:r w:rsidRPr="002C228B" w:rsidDel="00C63705">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText>8</w:delText>
+              </w:r>
+            </w:del>
+            <w:r w:rsidRPr="002C228B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="34451096" w14:textId="60BAF564" w:rsidR="003A7113" w:rsidRPr="002C228B" w:rsidRDefault="003A7113">
             <w:pPr>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
@@ -6249,69 +6395,51 @@
               <w:t xml:space="preserve"> katra projekta</w:t>
             </w:r>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F27570" w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">pirmā </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> gada beigās apmeklētāju skait</w:t>
+              <w:t>pirmā pēcuzraudzības gada beigās apmeklētāju skait</w:t>
             </w:r>
             <w:r w:rsidR="00BE711A" w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>a summa</w:t>
             </w:r>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> sasniegs</w:t>
             </w:r>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 201</w:t>
@@ -6373,71 +6501,51 @@
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ā</w:t>
             </w:r>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rezultāta rādītājs tiek sasniegts, ja katra īstenotā projekta pirmā </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> gada beigās kopējo apmeklētāju skaita summa visos atbalstītajos dabas un vides izglītības informācijas centros sasniegs vismaz 201 000 apmeklētāju.</w:t>
+              <w:t>Rezultāta rādītājs tiek sasniegts, ja katra īstenotā projekta pirmā pēcuzraudzības gada beigās kopējo apmeklētāju skaita summa visos atbalstītajos dabas un vides izglītības informācijas centros sasniegs vismaz 201 000 apmeklētāju.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4EC80BB9" w14:textId="77777777" w:rsidR="00EA14B0" w:rsidRPr="002C228B" w:rsidRDefault="00EA14B0">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3DA2B57B" w14:textId="0D2B5924" w:rsidR="00EA14B0" w:rsidRPr="002C228B" w:rsidRDefault="00A2685E" w:rsidP="00A2685E">
             <w:pPr>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
@@ -6533,67 +6641,95 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A7113" w:rsidRPr="002C228B" w14:paraId="47E56271" w14:textId="77777777" w:rsidTr="79ADEAE3">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
           <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="983"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="892" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5FD02D33" w14:textId="77777777" w:rsidR="003A7113" w:rsidRPr="002C228B" w:rsidRDefault="003A7113">
+          <w:p w14:paraId="5FD02D33" w14:textId="729764EA" w:rsidR="003A7113" w:rsidRPr="002C228B" w:rsidRDefault="003A7113">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>1.9.</w:t>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:del w:id="40" w:author="Viktorija Teličene" w:date="2026-03-04T14:11:00Z" w16du:dateUtc="2026-03-04T12:11:00Z">
+              <w:r w:rsidRPr="002C228B" w:rsidDel="00C63705">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText>9</w:delText>
+              </w:r>
+            </w:del>
+            <w:ins w:id="41" w:author="Viktorija Teličene" w:date="2026-03-04T14:11:00Z" w16du:dateUtc="2026-03-04T12:11:00Z">
+              <w:r w:rsidR="00C63705">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>8</w:t>
+              </w:r>
+            </w:ins>
+            <w:r w:rsidRPr="002C228B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5062F064" w14:textId="77777777" w:rsidR="003A7113" w:rsidRPr="002C228B" w:rsidRDefault="003A7113">
             <w:pPr>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:ind w:right="176"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -8370,51 +8506,50 @@
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0005771C" w:rsidRPr="002C228B" w14:paraId="6EFFA371" w14:textId="77777777" w:rsidTr="52303B9B">
         <w:trPr>
           <w:trHeight w:val="1030"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="36527CD4" w14:textId="71AF3A41" w:rsidR="00131263" w:rsidRPr="002C228B" w:rsidRDefault="00BC385E" w:rsidP="002B0F08">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="942"/>
                 <w:tab w:val="left" w:pos="1257"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -8423,98 +8558,96 @@
             <w:r w:rsidR="0014044C" w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00131263" w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2921" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="158BAB75" w14:textId="1EA518A1" w:rsidR="00131263" w:rsidRPr="002C228B" w:rsidRDefault="00155745" w:rsidP="00A93EE0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="942"/>
                 <w:tab w:val="left" w:pos="1257"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Projektā paredzētās darbības atbilst Vides politikas pamatnostādnēs 2021.-2027. gadam</w:t>
             </w:r>
             <w:r w:rsidR="00DE741C" w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Latvijas Nacionālajā attīstības plānā 2021. – 2027. gadam noteiktajiem politikas mērķiem un rīcības virzieniem.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1873" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2A3D6433" w14:textId="4A23CADE" w:rsidR="00131263" w:rsidRPr="002C228B" w:rsidRDefault="00131263" w:rsidP="00131263">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -8533,51 +8666,50 @@
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Jā/ Jā, ar nosacījumu/Nē</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2AD9E683" w14:textId="44D3AC03" w:rsidR="00131263" w:rsidRPr="002C228B" w:rsidRDefault="64C8A694" w:rsidP="00131263">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vērtējums ir “Jā”,</w:t>
             </w:r>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
@@ -9153,51 +9285,50 @@
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Jā/ Jā, ar nosacījumu/Nē</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3CCF2C9C" w14:textId="77777777" w:rsidR="00806473" w:rsidRPr="002C228B" w:rsidRDefault="00BE48D8" w:rsidP="00131263">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Vērtējums ir „Jā”, </w:t>
@@ -9471,51 +9602,50 @@
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>“Nē”</w:t>
             </w:r>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, ja projekta iesniedzējs neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem ietvertos nosacījumus vai pēc nosacījumu izpildes joprojām neatbilst izvirzītajām prasībām, vai arī nosacījumus neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem noteiktajā termiņā.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0005771C" w:rsidRPr="002C228B" w14:paraId="17B4F54D" w14:textId="77777777" w:rsidTr="52303B9B">
         <w:trPr>
           <w:trHeight w:val="699"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="599BAB6F" w14:textId="78CA6AFE" w:rsidR="00131263" w:rsidRPr="002C228B" w:rsidRDefault="00BC385E" w:rsidP="002B0F08">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="942"/>
                 <w:tab w:val="left" w:pos="1257"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -9534,98 +9664,96 @@
             <w:r w:rsidR="00806473" w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00131263" w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2921" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="440CB803" w14:textId="29F6C792" w:rsidR="00131263" w:rsidRPr="002C228B" w:rsidRDefault="00131263" w:rsidP="00E17707">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="942"/>
                 <w:tab w:val="left" w:pos="1257"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Projektā paredzētās darbības ir saskaņā ar </w:t>
             </w:r>
             <w:r w:rsidR="00A1322C" w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>projekta iesniedzēja izstrādāto Dabas izglītības attīstības koncepciju 2021. – 2028. gadam</w:t>
             </w:r>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1873" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="36FC3125" w14:textId="7A4181BD" w:rsidR="00131263" w:rsidRPr="002C228B" w:rsidRDefault="00131263" w:rsidP="00131263">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -9644,51 +9772,50 @@
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Jā/ Jā, ar nosacījumu/Nē</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1A702381" w14:textId="3A6BC20B" w:rsidR="001C605D" w:rsidRPr="002C228B" w:rsidRDefault="48C278A0" w:rsidP="001C605D">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Vērtējums ir </w:t>
             </w:r>
             <w:r w:rsidR="53035A34" w:rsidRPr="002C228B">
               <w:rPr>
@@ -10151,51 +10278,50 @@
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>“Nē”</w:t>
             </w:r>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, ja projekta iesniedzējs neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem ietvertos nosacījumus vai pēc nosacījumu izpildes joprojām neatbilst izvirzītajām prasībām, vai arī nosacījumus neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem noteiktajā termiņā.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0005771C" w:rsidRPr="002C228B" w14:paraId="180F57DA" w14:textId="77777777" w:rsidTr="52303B9B">
         <w:trPr>
           <w:trHeight w:val="699"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D4596AA" w14:textId="6D7A8CA8" w:rsidR="00B552CA" w:rsidRPr="002C228B" w:rsidRDefault="00BC385E" w:rsidP="002B0F08">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="942"/>
                 <w:tab w:val="left" w:pos="1257"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -10215,211 +10341,242 @@
             <w:r w:rsidR="00013F4C" w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="00B552CA" w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2921" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41B1BA4B" w14:textId="65B63A1E" w:rsidR="00B552CA" w:rsidRPr="002C228B" w:rsidRDefault="00B552CA" w:rsidP="00BE29E5">
+          <w:p w14:paraId="41B1BA4B" w14:textId="08A3ACB6" w:rsidR="00B552CA" w:rsidRPr="002C228B" w:rsidRDefault="00B552CA" w:rsidP="00BE29E5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="942"/>
                 <w:tab w:val="left" w:pos="1257"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Projekta īstenošanas laikā</w:t>
             </w:r>
             <w:r w:rsidR="0004064D" w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> un </w:t>
             </w:r>
             <w:r w:rsidR="00775B21" w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>vismaz piecus gadus p</w:t>
             </w:r>
             <w:r w:rsidR="00A76960" w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ēc projekta pabeigša</w:t>
-[...19 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              <w:t xml:space="preserve">ēc </w:t>
+            </w:r>
+            <w:ins w:id="42" w:author="Viktorija Teličene" w:date="2026-03-04T14:24:00Z">
+              <w:r w:rsidR="00842747" w:rsidRPr="00842747">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>noslēguma maksājuma veikšanas</w:t>
+              </w:r>
+            </w:ins>
+            <w:del w:id="43" w:author="Viktorija Teličene" w:date="2026-03-04T14:24:00Z" w16du:dateUtc="2026-03-04T12:24:00Z">
+              <w:r w:rsidR="00A76960" w:rsidRPr="002C228B" w:rsidDel="00842747">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText>projekta pabeigša</w:delText>
+              </w:r>
+              <w:r w:rsidR="00CD7BF6" w:rsidRPr="002C228B" w:rsidDel="00842747">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText>nas</w:delText>
+              </w:r>
+              <w:r w:rsidR="0054573F" w:rsidRPr="002C228B" w:rsidDel="00842747">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText>,</w:delText>
+              </w:r>
+              <w:r w:rsidRPr="002C228B" w:rsidDel="00842747">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText xml:space="preserve"> </w:delText>
+              </w:r>
+              <w:r w:rsidR="0004064D" w:rsidRPr="002C228B" w:rsidDel="00842747">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:bCs/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText xml:space="preserve">projekta </w:delText>
+              </w:r>
+              <w:r w:rsidR="00CD7BF6" w:rsidRPr="002C228B" w:rsidDel="00842747">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText>pēcuzraudzības laikā</w:delText>
+              </w:r>
+            </w:del>
+            <w:r w:rsidRPr="002C228B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0004064D" w:rsidRPr="002C228B">
-[...34 lines deleted...]
-            </w:r>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">nekustamais īpašums, kurā tiks veiktas projektā paredzētās darbības, </w:t>
             </w:r>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>pieder</w:t>
             </w:r>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> projekta iesniedzējam vai ir tā </w:t>
             </w:r>
             <w:r w:rsidR="00C84DA9" w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>valdījumā</w:t>
             </w:r>
+            <w:ins w:id="44" w:author="Viktorija Teličene" w:date="2026-03-04T14:24:00Z" w16du:dateUtc="2026-03-04T12:24:00Z">
+              <w:r w:rsidR="00842747" w:rsidRPr="00842747">
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="414142"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+            </w:ins>
+            <w:ins w:id="45" w:author="Viktorija Teličene" w:date="2026-03-04T14:24:00Z">
+              <w:r w:rsidR="00842747" w:rsidRPr="00842747">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:bCs/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>vai turējumā vai ir iegūta apbūves tiesība uz šo laikposmu</w:t>
+              </w:r>
+            </w:ins>
             <w:r w:rsidR="00D46048" w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1873" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1D30453C" w14:textId="77777777" w:rsidR="00B552CA" w:rsidRPr="002C228B" w:rsidRDefault="00B552CA" w:rsidP="288AACAC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="35B38AF8" w14:textId="77777777" w:rsidR="00C739B4" w:rsidRPr="002C228B" w:rsidRDefault="00C739B4" w:rsidP="00F67F4D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
@@ -10553,53 +10710,52 @@
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Jā/ Jā, ar nosacījumu/Nē</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3C2F5E64" w14:textId="77777777" w:rsidR="00B552CA" w:rsidRPr="002C228B" w:rsidRDefault="03B5BD45" w:rsidP="008B29F4">
+          <w:p w14:paraId="3C2F5E64" w14:textId="58DE8489" w:rsidR="00B552CA" w:rsidRPr="002C228B" w:rsidRDefault="03B5BD45" w:rsidP="008B29F4">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vērtējums ir “Jā”</w:t>
             </w:r>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -10630,159 +10786,225 @@
               <w:t>(līdz attiecīgās darbības uzsākšanai)</w:t>
             </w:r>
             <w:r w:rsidR="000F14AE" w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000F14AE" w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">un </w:t>
             </w:r>
             <w:r w:rsidR="000F14AE" w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>vismaz piecus gadus pēc projekta pabeigšanas</w:t>
-            </w:r>
+              <w:t xml:space="preserve">vismaz piecus gadus pēc </w:t>
+            </w:r>
+            <w:ins w:id="46" w:author="Viktorija Teličene" w:date="2026-03-04T14:44:00Z" w16du:dateUtc="2026-03-04T12:44:00Z">
+              <w:r w:rsidR="00105F08" w:rsidRPr="00842747">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>noslēguma maksājuma veikšanas</w:t>
+              </w:r>
+            </w:ins>
+            <w:del w:id="47" w:author="Viktorija Teličene" w:date="2026-03-04T14:44:00Z" w16du:dateUtc="2026-03-04T12:44:00Z">
+              <w:r w:rsidR="000F14AE" w:rsidRPr="002C228B" w:rsidDel="00105F08">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText>projekta pabeigšanas</w:delText>
+              </w:r>
+            </w:del>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002715FD" w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>nekustamais īpašums</w:t>
             </w:r>
             <w:r w:rsidRPr="002C228B" w:rsidDel="000D6721">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ir īpašumā</w:t>
+              <w:t xml:space="preserve">ir </w:t>
+            </w:r>
+            <w:ins w:id="48" w:author="Viktorija Teličene" w:date="2026-03-04T14:46:00Z" w16du:dateUtc="2026-03-04T12:46:00Z">
+              <w:r w:rsidR="00105F08" w:rsidRPr="002C228B">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:bCs/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t xml:space="preserve">projekta iesniedzēja </w:t>
+              </w:r>
+            </w:ins>
+            <w:r w:rsidRPr="002C228B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>īpašumā</w:t>
             </w:r>
             <w:r w:rsidR="00211FF5" w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00B501A7" w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>valdījumā</w:t>
             </w:r>
             <w:r w:rsidR="00415B4D" w:rsidRPr="002C228B" w:rsidDel="00B501A7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000D1391" w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">vai </w:t>
             </w:r>
-            <w:r w:rsidR="00A638F7" w:rsidRPr="002C228B">
-[...7 lines deleted...]
-            </w:r>
+            <w:del w:id="49" w:author="Viktorija Teličene" w:date="2026-03-04T14:45:00Z" w16du:dateUtc="2026-03-04T12:45:00Z">
+              <w:r w:rsidR="00A638F7" w:rsidRPr="002C228B" w:rsidDel="00105F08">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:bCs/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText xml:space="preserve">bezatlīdzības </w:delText>
+              </w:r>
+            </w:del>
             <w:r w:rsidR="000D1391" w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>turējumā</w:t>
             </w:r>
-            <w:r w:rsidRPr="002C228B">
-[...7 lines deleted...]
-            </w:r>
+            <w:ins w:id="50" w:author="Viktorija Teličene" w:date="2026-03-04T14:45:00Z" w16du:dateUtc="2026-03-04T12:45:00Z">
+              <w:r w:rsidR="00105F08">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:bCs/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+            </w:ins>
+            <w:ins w:id="51" w:author="Viktorija Teličene" w:date="2026-03-04T14:45:00Z">
+              <w:r w:rsidR="00105F08" w:rsidRPr="00105F08">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:bCs/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>vai ir iegūta apbūves tiesība uz šo laikposmu</w:t>
+              </w:r>
+            </w:ins>
+            <w:del w:id="52" w:author="Viktorija Teličene" w:date="2026-03-04T14:46:00Z" w16du:dateUtc="2026-03-04T12:46:00Z">
+              <w:r w:rsidRPr="002C228B" w:rsidDel="00105F08">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:bCs/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:delText xml:space="preserve"> projekta iesniedzējam</w:delText>
+              </w:r>
+            </w:del>
             <w:r w:rsidR="00783523" w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="002247D8" w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Nekustamā īpašuma tiesības ir </w:t>
             </w:r>
             <w:r w:rsidR="008A7097" w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -10820,51 +11042,51 @@
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00117F0E" w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>vai</w:t>
             </w:r>
             <w:r w:rsidR="00117F0E" w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> arī ir sniegts apliecinājums, ka tiesības tiks iegūtas un nostiprinātas līdz attiecīgo darbību uzsākšanai. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="727C446D" w14:textId="77777777" w:rsidR="00A5426B" w:rsidRPr="002C228B" w:rsidRDefault="00A5426B" w:rsidP="008B29F4">
+          <w:p w14:paraId="727C446D" w14:textId="7F1A9C57" w:rsidR="00A5426B" w:rsidRPr="002C228B" w:rsidRDefault="00A5426B" w:rsidP="008B29F4">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="65211CA0" w14:textId="42541DA3" w:rsidR="00A5426B" w:rsidRPr="002C228B" w:rsidRDefault="00A5426B" w:rsidP="008B29F4">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -10903,60 +11125,60 @@
           <w:p w14:paraId="75CB6C86" w14:textId="41F216FA" w:rsidR="00A5426B" w:rsidRPr="002C228B" w:rsidRDefault="00A5426B" w:rsidP="00AC00DC">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vērtējums ir “Nē”</w:t>
             </w:r>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">, ja projekta iesniedzējs neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem ietvertos nosacījumus vai pēc nosacījumu izpildes joprojām neatbilst izvirzītajām prasībām, vai arī </w:t>
+              <w:t xml:space="preserve">, ja projekta iesniedzējs neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem ietvertos nosacījumus vai pēc </w:t>
             </w:r>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>nosacījumus neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem noteiktajā termiņā.</w:t>
+              <w:t>nosacījumu izpildes joprojām neatbilst izvirzītajām prasībām, vai arī nosacījumus neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem noteiktajā termiņā.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CB7C77" w:rsidRPr="002C228B" w14:paraId="5AADEFB8" w14:textId="77777777" w:rsidTr="52303B9B">
         <w:trPr>
           <w:trHeight w:val="1030"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0CB8260A" w14:textId="00876A8D" w:rsidR="00CB7C77" w:rsidRPr="002C228B" w:rsidRDefault="00BC385E" w:rsidP="00131263">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="942"/>
                 <w:tab w:val="left" w:pos="1257"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -10983,104 +11205,68 @@
               </w:rPr>
               <w:t>.5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2921" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1CA7E52C" w14:textId="77777777" w:rsidR="00CB7C77" w:rsidRPr="002C228B" w:rsidRDefault="00CB7C77" w:rsidP="00376955">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Projekta darbības paredzēts īstenot, ievērojot Jaunā Eiropas “</w:t>
-[...17 lines deleted...]
-              <w:t>” principus</w:t>
+              <w:t>Projekta darbības paredzēts īstenot, ievērojot Jaunā Eiropas “Bauhaus” principus</w:t>
             </w:r>
             <w:r w:rsidR="00376955" w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (ja attiecināms):</w:t>
             </w:r>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> estētika, ilgtspēja, </w:t>
-[...17 lines deleted...]
-              <w:t>, tai skaitā, nodrošinot projekta iekļaušanos apkārtējā ainavā, dabā balstīto risinājumu, universālā dizaina principu ievērošanu:</w:t>
+              <w:t xml:space="preserve"> estētika, ilgtspēja, iekļautība, tai skaitā, nodrošinot projekta iekļaušanos apkārtējā ainavā, dabā balstīto risinājumu, universālā dizaina principu ievērošanu:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="700F8586" w14:textId="2BE65057" w:rsidR="00CB7C77" w:rsidRPr="002C228B" w:rsidRDefault="00A86B95" w:rsidP="00376955">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00CB7C77" w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -11119,69 +11305,51 @@
                 <w:tab w:val="left" w:pos="942"/>
                 <w:tab w:val="left" w:pos="1257"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00CB7C77" w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">.5.3. </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> – projekts nodrošina dažādu grupu intereses un vajadzības, kā arī līdzvērtīgas infrastruktūras izmantošanas iespējas saskaņā ar universālā dizaina principiem.</w:t>
+              <w:t>.5.3. iekļautība – projekts nodrošina dažādu grupu intereses un vajadzības, kā arī līdzvērtīgas infrastruktūras izmantošanas iespējas saskaņā ar universālā dizaina principiem.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1873" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="537E1737" w14:textId="1353C8FB" w:rsidR="00CB7C77" w:rsidRPr="002C228B" w:rsidRDefault="005039EC" w:rsidP="00131263">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -11201,76 +11369,75 @@
           <w:p w14:paraId="274D88C6" w14:textId="3CB152C9" w:rsidR="00CB7C77" w:rsidRPr="002C228B" w:rsidRDefault="00887CAC" w:rsidP="00131263">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Jā/ Jā, ar nosacījumu/Nē</w:t>
             </w:r>
-            <w:ins w:id="0" w:author="Liene Rulle" w:date="2025-05-29T12:03:00Z" w16du:dateUtc="2025-05-29T09:03:00Z">
+            <w:ins w:id="53" w:author="Liene Rulle" w:date="2025-05-29T12:03:00Z" w16du:dateUtc="2025-05-29T09:03:00Z">
               <w:r w:rsidR="009C3004">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                   <w:bCs/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>/</w:t>
               </w:r>
               <w:r w:rsidR="00DF172D">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                   <w:bCs/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>N/A</w:t>
               </w:r>
             </w:ins>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7F23C4FB" w14:textId="570B5754" w:rsidR="0016659D" w:rsidRPr="002C228B" w:rsidRDefault="00595AE7" w:rsidP="0016659D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="361"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Vērtējums ir „Jā”</w:t>
@@ -11307,71 +11474,51 @@
                 <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>trīs</w:t>
             </w:r>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Jaunā Eiropas “</w:t>
-[...19 lines deleted...]
-              <w:t>” principi:</w:t>
+              <w:t>Jaunā Eiropas “Bauhaus” principi:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1966971B" w14:textId="1CF7D00B" w:rsidR="0016659D" w:rsidRPr="002C228B" w:rsidRDefault="00DD77A6" w:rsidP="007F14E8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="772" w:hanging="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -11587,70 +11734,68 @@
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> tiek paredzēt</w:t>
             </w:r>
             <w:r w:rsidR="009670FD" w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidR="001034F8" w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00170F51" w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>atjaun</w:t>
             </w:r>
             <w:r w:rsidR="006411B9" w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>īgo</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="001034F8" w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> energoresursu </w:t>
             </w:r>
             <w:r w:rsidR="00170F51" w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">izmantošana atbilstoši </w:t>
             </w:r>
             <w:r w:rsidR="00A86B95" w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -11747,268 +11892,106 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3)</w:t>
             </w:r>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>iekļautība</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> – projekta iesniegumā ir jāietver informācija par to, kā tiks veicināta piederības sajūta, vairojot dažādu sabiedrības grupu solidaritāti un diskriminācijas mazinājumu, tai skaitā ir jāietver informācija par vismaz vienu praktisku risinājumu, kurā ievēroti universālā dizaina principi.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="36708E04" w14:textId="77777777" w:rsidR="00DD77A6" w:rsidRPr="002C228B" w:rsidRDefault="00DD77A6" w:rsidP="005F1E63">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1704FE81" w14:textId="77777777" w:rsidR="00DD77A6" w:rsidRPr="002C228B" w:rsidRDefault="00DD77A6" w:rsidP="004A2AFE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vērtējot atbilstību kritērijam, ņemt vērā Jaunā Eiropas </w:t>
-[...159 lines deleted...]
-              <w:t xml:space="preserve"> instrument”  (no 31. lpp.), kas pieejamas:</w:t>
+              <w:t>Vērtējot atbilstību kritērijam, ņemt vērā Jaunā Eiropas Bauhaus principu skaidrojumu Eiropas Komisijas vadlīnijās “COMMISSION STAFF WORKING DOCUMENT New European Bauhaus territorial development model (NEB TDM) financial instrument”  (no 31. lpp.), kas pieejamas:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5A8F837F" w14:textId="77777777" w:rsidR="00CB7C77" w:rsidRPr="002C228B" w:rsidRDefault="00F1124F" w:rsidP="00DD77A6">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r w:rsidRPr="002C228B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                   <w:bCs/>
                   <w:sz w:val="22"/>
@@ -12090,168 +12073,168 @@
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7208B43E" w14:textId="77777777" w:rsidR="00183D99" w:rsidRDefault="00887CAC" w:rsidP="00DD77A6">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:ins w:id="1" w:author="Zane Egle" w:date="2025-05-29T07:47:00Z" w16du:dateUtc="2025-05-29T04:47:00Z"/>
+                <w:ins w:id="54" w:author="Zane Egle" w:date="2025-05-29T07:47:00Z" w16du:dateUtc="2025-05-29T04:47:00Z"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vērtējums ir</w:t>
             </w:r>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>“Nē”</w:t>
             </w:r>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, ja projekta iesniedzējs neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem ietvertos nosacījumus vai pēc nosacījumu izpildes joprojām neatbilst izvirzītajām prasībām, vai arī nosacījumus neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem noteiktajā termiņā.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="67FC5EA1" w14:textId="77777777" w:rsidR="00183D99" w:rsidRDefault="00183D99" w:rsidP="00DD77A6">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:ins w:id="2" w:author="Zane Egle" w:date="2025-05-29T07:47:00Z" w16du:dateUtc="2025-05-29T04:47:00Z"/>
+                <w:ins w:id="55" w:author="Zane Egle" w:date="2025-05-29T07:47:00Z" w16du:dateUtc="2025-05-29T04:47:00Z"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6484EE11" w14:textId="2A289689" w:rsidR="00183D99" w:rsidRPr="00183D99" w:rsidRDefault="00183D99" w:rsidP="00DD77A6">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:ins w:id="3" w:author="Zane Egle" w:date="2025-05-29T07:47:00Z" w16du:dateUtc="2025-05-29T04:47:00Z">
+            <w:ins w:id="56" w:author="Zane Egle" w:date="2025-05-29T07:47:00Z" w16du:dateUtc="2025-05-29T04:47:00Z">
               <w:r w:rsidRPr="00EF3CCE">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>Vērtējums ir “N/A”</w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t xml:space="preserve">, ja </w:t>
               </w:r>
               <w:r w:rsidR="005109AD">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t xml:space="preserve">projekta ietvaros nav plānota </w:t>
               </w:r>
               <w:r w:rsidR="00F56F00">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>jaunu ēku būvniecība</w:t>
               </w:r>
               <w:r w:rsidR="00EF3CCE">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> v</w:t>
               </w:r>
             </w:ins>
-            <w:ins w:id="4" w:author="Zane Egle" w:date="2025-05-29T07:48:00Z" w16du:dateUtc="2025-05-29T04:48:00Z">
+            <w:ins w:id="57" w:author="Zane Egle" w:date="2025-05-29T07:48:00Z" w16du:dateUtc="2025-05-29T04:48:00Z">
               <w:r w:rsidR="00EF3CCE">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>ai esošo ēku pārbūve.</w:t>
               </w:r>
             </w:ins>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006C7AC1" w:rsidRPr="002C228B" w14:paraId="31F4A99E" w14:textId="77777777" w:rsidTr="52303B9B">
         <w:trPr>
           <w:trHeight w:val="1030"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
@@ -12440,51 +12423,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Jā/ Jā, ar nosacījumu/Nē</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5A828403" w14:textId="18465D83" w:rsidR="006C7AC1" w:rsidRPr="002C228B" w:rsidRDefault="1FEEBC1E" w:rsidP="0010195F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vērtējums ir „Jā”,</w:t>
@@ -12721,51 +12703,50 @@
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001225AC" w:rsidRPr="002C228B" w14:paraId="41E994BE" w14:textId="77777777" w:rsidTr="52303B9B">
         <w:trPr>
           <w:trHeight w:val="396"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14856" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="689F4A12" w14:textId="3B6652AF" w:rsidR="00B94895" w:rsidRPr="002C228B" w:rsidRDefault="00981154" w:rsidP="00B94895">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -12800,51 +12781,50 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
             <w:r w:rsidR="00B42494" w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> specifiskie atbilstības kritēriji</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AC28B1" w:rsidRPr="002C228B" w14:paraId="213DCAAC" w14:textId="77777777" w:rsidTr="52303B9B">
         <w:trPr>
           <w:trHeight w:val="414"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="30E06839" w14:textId="22D21098" w:rsidR="00AC28B1" w:rsidRPr="002C228B" w:rsidRDefault="00BC385E" w:rsidP="00AC28B1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="942"/>
                 <w:tab w:val="left" w:pos="1257"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -12863,99 +12843,97 @@
             <w:r w:rsidR="00526237" w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="00AC28B1" w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2921" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C0B0FDA" w14:textId="12FEEEC2" w:rsidR="00AC28B1" w:rsidRPr="002C228B" w:rsidRDefault="00AC28B1" w:rsidP="00AC28B1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="942"/>
                 <w:tab w:val="left" w:pos="1257"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Projektā paredzētās darbības infrastruktūras izveidei tiek plānotas </w:t>
             </w:r>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">kompleksi </w:t>
             </w:r>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>un veiktas saskaņā ar īpaši aizsargājamo dabas teritoriju (ja attiecināms) regulējošiem normatīvajiem aktiem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1873" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3F6BDA10" w14:textId="7FEBD311" w:rsidR="00AC28B1" w:rsidRPr="002C228B" w:rsidRDefault="00AC28B1" w:rsidP="00AC28B1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>P, N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
@@ -12982,51 +12960,50 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Jā/ Jā, ar nosacījumu/Nē/N/</w:t>
             </w:r>
             <w:r w:rsidR="00536CB7" w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="139393E0" w14:textId="77777777" w:rsidR="00AC28B1" w:rsidRPr="002C228B" w:rsidRDefault="00AC28B1" w:rsidP="00AC28B1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vērtējums ir “Jā”</w:t>
             </w:r>
@@ -13261,51 +13238,50 @@
             </w:r>
             <w:r w:rsidR="005D5D47" w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ritērijs nav piemērojams, ja projekta darbība netiek īstenota īpaši aizsargājamā dabas teritorijā.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AC28B1" w:rsidRPr="002C228B" w14:paraId="031083D3" w14:textId="77777777" w:rsidTr="00DD0F4F">
         <w:trPr>
           <w:trHeight w:val="735"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="474C9389" w14:textId="1ABC9F9E" w:rsidR="00AC28B1" w:rsidRPr="002C228B" w:rsidRDefault="00BC385E" w:rsidP="00AC28B1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="942"/>
                 <w:tab w:val="left" w:pos="1257"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -13331,88 +13307,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidR="00AC28B1" w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2921" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5FC4B74C" w14:textId="5E194517" w:rsidR="00AC28B1" w:rsidRPr="002C228B" w:rsidRDefault="009E4079" w:rsidP="00AC28B1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="942"/>
                 <w:tab w:val="left" w:pos="1257"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Projektā tiks nodrošināts, ka būvniecības procesa laikā tiks ievērotas prasības par koku ciršanas aizliegumu putnu ligzdošanas periodā un nodrošināta esošo koku veselības stāvokļa aizsardzība, tai skaitā nekaitējot koku saknēm.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1873" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="18B8D839" w14:textId="2E9DC945" w:rsidR="00AC28B1" w:rsidRPr="002C228B" w:rsidRDefault="00AC28B1" w:rsidP="00AC28B1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>P, N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
@@ -13446,51 +13420,50 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Jā/ Jā, ar nosacījumu/Nē/N/</w:t>
             </w:r>
             <w:r w:rsidR="00B32DD7" w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1570C7E8" w14:textId="6DDBE121" w:rsidR="00AC28B1" w:rsidRPr="002C228B" w:rsidRDefault="00AC28B1" w:rsidP="00AC28B1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vērtējums ir “Jā”</w:t>
             </w:r>
@@ -13701,51 +13674,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> un k</w:t>
             </w:r>
             <w:r w:rsidR="001278BE" w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ritērijs nav piemērojams, ja, veicot projekta darbību, netiks veikta mežizstrāde.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0005771C" w:rsidRPr="002C228B" w14:paraId="0FFE1665" w14:textId="77777777" w:rsidTr="52303B9B">
         <w:trPr>
           <w:trHeight w:val="414"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4336D0BE" w14:textId="42CCE43F" w:rsidR="00B94895" w:rsidRPr="002C228B" w:rsidRDefault="00BC385E" w:rsidP="0023397D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="942"/>
                 <w:tab w:val="left" w:pos="1257"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -13765,103 +13737,81 @@
             <w:r w:rsidR="005C6133" w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidR="00B94895" w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2921" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28F2DC6C" w14:textId="72E54CF0" w:rsidR="00B94895" w:rsidRPr="002C228B" w:rsidRDefault="00B94895" w:rsidP="00BE29E5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="942"/>
                 <w:tab w:val="left" w:pos="1257"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projekta ietvaros radītie elektrisko un elektronisko iekārtu atkritumi un citi atkritumi tiek apsaimniekoti atbilstoši normatīvo aktu prasībām: tiks nodrošināta to savākšana, </w:t>
-[...19 lines deleted...]
-              <w:t>, sagatavošana pārstrādei un reģenerācijai, pārstrāde vai reģenerācija sadarbībā ar attiecīgu piesārņojošās darbības atļaujas saņēmušu komersantu.</w:t>
+              <w:t>Projekta ietvaros radītie elektrisko un elektronisko iekārtu atkritumi un citi atkritumi tiek apsaimniekoti atbilstoši normatīvo aktu prasībām: tiks nodrošināta to savākšana, atkalizmantošana, sagatavošana pārstrādei un reģenerācijai, pārstrāde vai reģenerācija sadarbībā ar attiecīgu piesārņojošās darbības atļaujas saņēmušu komersantu.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1873" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="07FED515" w14:textId="0BAE4957" w:rsidR="00B94895" w:rsidRPr="002C228B" w:rsidRDefault="00B94895" w:rsidP="00B42494">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>P, N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
@@ -13887,51 +13837,50 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Jā/ Jā, ar nosacījumu/Nē/N/</w:t>
             </w:r>
             <w:r w:rsidR="0067020E" w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1D1A0D3D" w14:textId="77777777" w:rsidR="00B94895" w:rsidRPr="002C228B" w:rsidRDefault="4033D170" w:rsidP="00B868F7">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vērtējums ir “Jā”</w:t>
             </w:r>
@@ -14223,69 +14172,51 @@
               </w:rPr>
               <w:t xml:space="preserve"> un iesniegt</w:t>
             </w:r>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="39F0A072" w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">rakstisku </w:t>
             </w:r>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">apliecinājumu par šo atkritumu savākšanu, </w:t>
-[...17 lines deleted...]
-              <w:t>, sagatavošanu pārstrādei un reģenerācijai, pārstrādi vai reģenerāciju un nodošanu komersantam, kas saņēmis attiecīgu piesārņojošās darbības vai atkritumu apsaimniekošanas  atļauju</w:t>
+              <w:t>apliecinājumu par šo atkritumu savākšanu, atkalizmantošanu, sagatavošanu pārstrādei un reģenerācijai, pārstrādi vai reģenerāciju un nodošanu komersantam, kas saņēmis attiecīgu piesārņojošās darbības vai atkritumu apsaimniekošanas  atļauju</w:t>
             </w:r>
             <w:r w:rsidR="064B9F86" w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, minot atkritumu veidu (klasi), daudzumu, darbības, kas ar atkritumiem veiktas</w:t>
             </w:r>
             <w:r w:rsidR="79489D25" w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7C611CF7" w14:textId="77777777" w:rsidR="003F425B" w:rsidRPr="002C228B" w:rsidRDefault="003F425B" w:rsidP="00B868F7">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
@@ -14448,51 +14379,50 @@
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>k</w:t>
             </w:r>
             <w:r w:rsidR="003F425B" w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ritērijs nav piemērojams, ja, veicot projekta darbību, netiek radīti elektriskie un elektronisko iekārtu atkritumi.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0005771C" w:rsidRPr="002C228B" w14:paraId="0245AA8A" w14:textId="77777777" w:rsidTr="52303B9B">
         <w:trPr>
           <w:trHeight w:val="561"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="15ED9367" w14:textId="162B4354" w:rsidR="00B42494" w:rsidRPr="002C228B" w:rsidRDefault="00BC385E" w:rsidP="002B0F08">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="942"/>
                 <w:tab w:val="left" w:pos="1257"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -14521,51 +14451,50 @@
             <w:r w:rsidR="005C6133" w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidR="00B42494" w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2921" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="563CA6BD" w14:textId="3C67B417" w:rsidR="00B42494" w:rsidRPr="002C228B" w:rsidRDefault="00B42494" w:rsidP="00150890">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="942"/>
                 <w:tab w:val="left" w:pos="1257"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Projekta ietvaros radītie azbestu saturoši </w:t>
             </w:r>
             <w:r w:rsidR="005351FE" w:rsidRPr="002C228B">
               <w:rPr>
@@ -14575,51 +14504,50 @@
               </w:rPr>
               <w:t>atkritumi</w:t>
             </w:r>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>tiek apstrādāti un transportēti atbilstoši normatīvajiem aktiem par darba aizsardzības prasībām darbā ar azbestu un azbesta atkritumu apsaimniekošanu.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1873" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6FD59612" w14:textId="24B1704A" w:rsidR="00B42494" w:rsidRPr="002C228B" w:rsidRDefault="00B42494" w:rsidP="00B42494">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>P, N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -14647,51 +14575,50 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Jā/ Jā, ar nosacījumu/Nē/N/</w:t>
             </w:r>
             <w:r w:rsidR="008865D4" w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B89B63C" w14:textId="57CBB716" w:rsidR="00B62AA8" w:rsidRPr="002C228B" w:rsidRDefault="6E787C3E" w:rsidP="00B42494">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -14841,69 +14768,51 @@
               </w:rPr>
               <w:t>un iesniegt</w:t>
             </w:r>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> rakstisku apliecinājumu par</w:t>
             </w:r>
             <w:r w:rsidR="7ED641B0" w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> azbesta</w:t>
             </w:r>
             <w:r w:rsidR="2B321E4D" w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> savākšanu, </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">, sagatavošanu pārstrādei un reģenerācijai, pārstrādi vai reģenerāciju un </w:t>
+              <w:t xml:space="preserve"> savākšanu, atkalizmantošanu, sagatavošanu pārstrādei un reģenerācijai, pārstrādi vai reģenerāciju un </w:t>
             </w:r>
             <w:r w:rsidR="2B321E4D" w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>nodošanu komersantam, kas saņēmis attiecīgu piesārņojošās darbības vai atkritumu apsaimniekošanas  atļauju</w:t>
             </w:r>
             <w:r w:rsidR="2658CB1A" w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0FBCC186" w14:textId="77777777" w:rsidR="00F867EB" w:rsidRPr="002C228B" w:rsidRDefault="00F867EB" w:rsidP="7A81E4D1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
@@ -15363,51 +15272,50 @@
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Jā/ Jā, ar nosacījumu/Nē</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7AF69C23" w14:textId="77777777" w:rsidR="00614F72" w:rsidRPr="002C228B" w:rsidRDefault="00614F72" w:rsidP="008C3A41">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vērtējums ir “Jā”</w:t>
             </w:r>
@@ -15422,179 +15330,123 @@
           </w:p>
           <w:p w14:paraId="7F8B6E61" w14:textId="23168E6E" w:rsidR="008C3A41" w:rsidRPr="002C228B" w:rsidRDefault="00614F72" w:rsidP="007F14E8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>projekta iesniegumā, vai tā pielikumā pievienotajā projekta iepirkumu plānā ietvertais(-</w:t>
-[...17 lines deleted...]
-              <w:t>) iepirkuma(-u) priekšmets(-i) atbilst Ministru kabineta 2017.gada 20.jūnija noteikumos Nr.353 “Prasības zaļajam publiskajam iepirkumam un to piemērošanas kārtība” (turpmāk – MK noteikumi Nr. 353) noteiktajām grupām un tam(tiem) piemērotas MK noteikumos Nr.353 noteiktie zaļā publiskā iepirkuma prasības un kritēriji</w:t>
+              <w:t>projekta iesniegumā, vai tā pielikumā pievienotajā projekta iepirkumu plānā ietvertais(-ie) iepirkuma(-u) priekšmets(-i) atbilst Ministru kabineta 2017.gada 20.jūnija noteikumos Nr.353 “Prasības zaļajam publiskajam iepirkumam un to piemērošanas kārtība” (turpmāk – MK noteikumi Nr. 353) noteiktajām grupām un tam(tiem) piemērotas MK noteikumos Nr.353 noteiktie zaļā publiskā iepirkuma prasības un kritēriji</w:t>
             </w:r>
             <w:r w:rsidR="008C3A41" w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4509104F" w14:textId="77777777" w:rsidR="00B42494" w:rsidRPr="002C228B" w:rsidRDefault="00614F72" w:rsidP="007F14E8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>projekta iesniegumā, vai tā pielikumā pievienotajā projekta iepirkumu plānā ietvertais(-</w:t>
-[...17 lines deleted...]
-              <w:t>) iepirkuma(-u) priekšmets(-i) neatbilst MK noteikumos Nr.353 noteiktajām grupām.</w:t>
+              <w:t>projekta iesniegumā, vai tā pielikumā pievienotajā projekta iepirkumu plānā ietvertais(-ie) iepirkuma(-u) priekšmets(-i) neatbilst MK noteikumos Nr.353 noteiktajām grupām.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6D138244" w14:textId="77777777" w:rsidR="008D29D5" w:rsidRPr="002C228B" w:rsidRDefault="008D29D5" w:rsidP="008D29D5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6DA810C9" w14:textId="16EA969A" w:rsidR="008D29D5" w:rsidRPr="002C228B" w:rsidRDefault="008D29D5" w:rsidP="008D29D5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Ja projekta iesniegums projekta iesniegumā, vai tā pielikumā pievienotajā projekta iepirkumu plānā ietvertais(-</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">) iepirkuma(-u) priekšmets(-i) atbilst MK noteikumos Nr.353 minētajām prasībām, taču projekta iesniegums neparedz piemērot MK noteikumos noteiktās zaļā publiskā iepirkuma prasības un kritērijus, </w:t>
+              <w:t xml:space="preserve">Ja projekta iesniegums projekta iesniegumā, vai tā pielikumā pievienotajā projekta iepirkumu plānā ietvertais(-ie) iepirkuma(-u) priekšmets(-i) atbilst MK noteikumos Nr.353 minētajām prasībām, taču projekta iesniegums neparedz piemērot MK noteikumos noteiktās zaļā publiskā iepirkuma prasības un kritērijus, </w:t>
             </w:r>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>vērtējums ir “Jā, ar nosacījumu”,</w:t>
             </w:r>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> un izvirza atbilstošus nosacījumus.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3EAD18A0" w14:textId="77777777" w:rsidR="008D29D5" w:rsidRPr="002C228B" w:rsidRDefault="008D29D5" w:rsidP="008D29D5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
@@ -15637,112 +15489,99 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, ja projekta iesniedzējs neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem ietvertos nosacījumus vai pēc nosacījumu izpildes joprojām neatbilst izvirzītajām prasībām, vai arī </w:t>
             </w:r>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>nosacījumus neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem noteiktajā termiņā.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001225AC" w:rsidRPr="002C228B" w14:paraId="364E7004" w14:textId="77777777" w:rsidTr="52303B9B">
         <w:trPr>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14856" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="59AF54A0" w14:textId="75573885" w:rsidR="00B42494" w:rsidRPr="002C228B" w:rsidRDefault="00B42494" w:rsidP="00B42494">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B" w:rsidDel="000643E3">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Horizontālā principa “</w:t>
             </w:r>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Energoefektivitāte pirmajā vietā”  un “</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002C228B" w:rsidDel="000643E3">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Klimatdrošināšana</w:t>
-[...10 lines deleted...]
-              <w:t>”</w:t>
+              <w:t>Klimatdrošināšana”</w:t>
             </w:r>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C228B" w:rsidDel="000643E3">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>specifisk</w:t>
             </w:r>
             <w:r w:rsidR="00795BC8" w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
@@ -15760,51 +15599,50 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> atbilstības kritērij</w:t>
             </w:r>
             <w:r w:rsidR="00795BC8" w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0005771C" w:rsidRPr="002C228B" w14:paraId="0D400EBB" w14:textId="77777777" w:rsidTr="52303B9B">
         <w:trPr>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4706C217" w14:textId="6CA75DFB" w:rsidR="00B42494" w:rsidRPr="002C228B" w:rsidRDefault="003C46A2" w:rsidP="002B0F08">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="942"/>
                 <w:tab w:val="left" w:pos="1257"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -15833,146 +15671,110 @@
             <w:r w:rsidR="00B839D9" w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00B42494" w:rsidRPr="002C228B" w:rsidDel="00C02142">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2921" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6950C2F8" w14:textId="2FBCC5A8" w:rsidR="00253624" w:rsidRPr="002C228B" w:rsidRDefault="00DC41DB" w:rsidP="00BF7CBC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="942"/>
                 <w:tab w:val="left" w:pos="1257"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projekta iesniegumā iekļautas darbības ir atbilstošas 2020. gada 28. janvāra Informatīvā ziņojuma "Latvijas stratēģija </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="002C228B">
+              <w:t>Projekta iesniegumā iekļautas darbības ir atbilstošas 2020. gada 28. janvāra Informatīvā ziņojuma "Latvijas stratēģija klimatneitralitātes sasniegšanai līdz 2050. gadam" noteiktajai virzības vīzijai attiecībā uz jaunām ēkām, ēku atjaunošanu un pārbūvi atbilstoši šobrīd spēkā esošā regulējuma prasībām, vienlaikus nodrošinot ēku un ar to saistītās infrastruktūras energoresursu patēriņu no atjaun</w:t>
+            </w:r>
+            <w:r w:rsidR="003C48C1" w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>klimatneitralitātes</w:t>
-[...30 lines deleted...]
-              </w:rPr>
               <w:t>īgajiem</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00BE0028" w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>energoresursiem.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1873" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5A54A365" w14:textId="4BDDC315" w:rsidR="00B42494" w:rsidRPr="002C228B" w:rsidRDefault="00B42494" w:rsidP="00B42494">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
@@ -15987,419 +15789,264 @@
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Jā/ Jā, ar nosacījumu/Nē</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C3B3665" w14:textId="77777777" w:rsidR="00126CAC" w:rsidRPr="002C228B" w:rsidRDefault="00126CAC" w:rsidP="00126CAC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vērtējums ir „Jā”</w:t>
             </w:r>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, ja projekta iesniegumā attiecībā uz ēkām un ar to saistīto infrastruktūru iekļauti vismaz šādi pasākumi:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="76A296A2" w14:textId="77777777" w:rsidR="00126CAC" w:rsidRPr="002C228B" w:rsidRDefault="00126CAC" w:rsidP="00126CAC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">1) jaunbūve sasniedz gandrīz nulles enerģijas ēkas līmeni atbilstoši 2021. gada 8. aprīļa Ministru kabineta noteikumu Nr. 222 "Ēku energoefektivitātes aprēķina metodes un ēku </w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> energoresursus</w:t>
+              <w:t>1) jaunbūve sasniedz gandrīz nulles enerģijas ēkas līmeni atbilstoši 2021. gada 8. aprīļa Ministru kabineta noteikumu Nr. 222 "Ēku energoefektivitātes aprēķina metodes un ēku energosertifikācijas noteikumi" 8.punkta prasībām un ēka un ar to saistītā infrastruktūra kalendārā gada ietvaros patērē atjaunīgos energoresursus</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5679ABCD" w14:textId="77777777" w:rsidR="00126CAC" w:rsidRPr="002C228B" w:rsidRDefault="00126CAC" w:rsidP="00126CAC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vai</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="14C0C77E" w14:textId="77777777" w:rsidR="00126CAC" w:rsidRPr="002C228B" w:rsidRDefault="00126CAC" w:rsidP="00126CAC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">2) atjaunota vai pārbūvēta ēka, kas sasniedz enerģijas patēriņa līmeni atbilstoši 2019. gada 25. jūnija Ministru kabineta noteikumu Nr. 280 "Noteikumi par Latvijas būvnormatīvu LBN 002-19 "Ēku norobežojošo konstrukciju siltumtehnika" būvnormatīva 9.punkta prasībām, sasniedz vismaz 30% neatjaunojamās primārās enerģijas ietaupījumu un ēka un ar to saistītā infrastruktūra kalendārā gada ietvaros patērē </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> energoresursus.</w:t>
+              <w:t>2) atjaunota vai pārbūvēta ēka, kas sasniedz enerģijas patēriņa līmeni atbilstoši 2019. gada 25. jūnija Ministru kabineta noteikumu Nr. 280 "Noteikumi par Latvijas būvnormatīvu LBN 002-19 "Ēku norobežojošo konstrukciju siltumtehnika" būvnormatīva 9.punkta prasībām, sasniedz vismaz 30% neatjaunojamās primārās enerģijas ietaupījumu un ēka un ar to saistītā infrastruktūra kalendārā gada ietvaros patērē atjaunīgos energoresursus.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="42B1F574" w14:textId="77777777" w:rsidR="00126CAC" w:rsidRPr="002C228B" w:rsidRDefault="00126CAC" w:rsidP="00126CAC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prasība par </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> energoresursu izmantošanu ir izpildīta arī, </w:t>
+              <w:t xml:space="preserve">Prasība par atjaunīgo energoresursu izmantošanu ir izpildīta arī, </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="40224453" w14:textId="77777777" w:rsidR="00126CAC" w:rsidRPr="002C228B" w:rsidRDefault="00126CAC" w:rsidP="00126CAC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">1) attiecībā uz siltumenerģiju: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7DA3EE2E" w14:textId="77777777" w:rsidR="00126CAC" w:rsidRPr="002C228B" w:rsidRDefault="00126CAC" w:rsidP="00126CAC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> - ja tiek uzstādītas </w:t>
-[...35 lines deleted...]
-              <w:t>), kas savai darbībai patērē elektroenerģiju;</w:t>
+              <w:t> - ja tiek uzstādītas atjaunīgo energoresursu izmantojošas siltumapgādes iekārtas (dažādu veidu siltumsūkņi), kas savai darbībai patērē elektroenerģiju;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="14F5463C" w14:textId="77777777" w:rsidR="00126CAC" w:rsidRPr="002C228B" w:rsidRDefault="00126CAC" w:rsidP="00126CAC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2) attiecībā uz elektroenerģiju:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="20943873" w14:textId="77777777" w:rsidR="00126CAC" w:rsidRPr="002C228B" w:rsidRDefault="00126CAC" w:rsidP="00126CAC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">- ja tiek patērēta elektroenerģija no tīkla, brīžos, kad </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> energoresursu, elektroenerģiju ražojošās iekārtas momentāni nespēj saražot ēkai nepieciešamo elektroenerģijas apjomu, vienlaikus kalendārā gada ietvaros tās spēj nosegt ēkas un tās infrastruktūras darbībai nepieciešamo elektroenerģijas daudzumu. </w:t>
+              <w:t xml:space="preserve">- ja tiek patērēta elektroenerģija no tīkla, brīžos, kad atjaunīgo energoresursu, elektroenerģiju ražojošās iekārtas momentāni nespēj saražot ēkai nepieciešamo elektroenerģijas apjomu, vienlaikus kalendārā gada ietvaros tās spēj nosegt ēkas un tās infrastruktūras darbībai nepieciešamo elektroenerģijas daudzumu. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="714666A5" w14:textId="7249332F" w:rsidR="00126CAC" w:rsidRPr="002C228B" w:rsidRDefault="00126CAC" w:rsidP="00126CAC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, iekārtu ierīkošana tiek veikta, ievērojot, ka enerģija, kas gadā saražota ar projektā iekļautajām iekārtām, vismaz 80 % apmērā tiks izmantota </w:t>
+            <w:r w:rsidRPr="002C228B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atjaunīgos energoresursus izmantojošu, enerģiju ražojošu, tai skaitā bezizmešu, iekārtu ierīkošana tiek veikta, ievērojot, ka enerģija, kas gadā saražota ar projektā iekļautajām iekārtām, vismaz 80 % apmērā tiks izmantota </w:t>
             </w:r>
             <w:r w:rsidR="0E0CD914" w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">uz projektu attiecināmo </w:t>
             </w:r>
             <w:r w:rsidR="0B83B10D" w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ēk</w:t>
             </w:r>
             <w:r w:rsidR="1A12AA0E" w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>u</w:t>
             </w:r>
@@ -16407,388 +16054,216 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> pašpatēriņam, un uzstādītajām iekārtām un infrastruktūrai jāatrodas projekta ēkā vai ar to funkcionāli saistītajā teritorijā.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="34DCC419" w14:textId="3BD719EC" w:rsidR="00126CAC" w:rsidRPr="002C228B" w:rsidRDefault="00126CAC" w:rsidP="00126CAC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ja projekta ietvaros paredzēta </w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> iekārtu ierīkošana, tad projekta iesniedzējs iesniedz apliecinājumu, ka uzstādāmās iekārtas saražotās elektroenerģijas </w:t>
+              <w:t xml:space="preserve">Ja projekta ietvaros paredzēta atjaunīgos energoresursus izmantojošu, enerģiju ražojošu, tai skaitā bezizmešu iekārtu ierīkošana, tad projekta iesniedzējs iesniedz apliecinājumu, ka uzstādāmās iekārtas saražotās elektroenerģijas </w:t>
             </w:r>
             <w:r w:rsidR="002C181C" w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">apjoma pašpatēriņš būs vismaz 80% apmērā no gadā </w:t>
             </w:r>
             <w:r w:rsidR="002C181C" w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>saražotās elektroenerģijas apjoma</w:t>
             </w:r>
             <w:r w:rsidR="002C181C" w:rsidRPr="002C228B" w:rsidDel="002C181C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002F401C" w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">un tiks nodrošināta  pašpatēriņa prasības izpilde projekta </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> periodā.</w:t>
+              <w:t>un tiks nodrošināta  pašpatēriņa prasības izpilde projekta pēcuzraudzības periodā.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="145BCC2D" w14:textId="77777777" w:rsidR="00126CAC" w:rsidRPr="002C228B" w:rsidRDefault="00126CAC" w:rsidP="00126CAC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Par pašpatēriņu neuzskata cita tā paša lietotāja citos ar 2.2.3.2. pasākuma ietvaros īstenoto projektu nesaistītos objektos patērēto elektroenerģiju, ja tās finanšu vērtība tiek segta daļēji vai pilnīgi, izmantojot NETO norēķinu sistēmu atbilstoši Elektroenerģijas tirgus likuma 30.</w:t>
             </w:r>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> panta otrajai daļai.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="20B48CB4" w14:textId="77777777" w:rsidR="00126CAC" w:rsidRPr="002C228B" w:rsidRDefault="00126CAC" w:rsidP="00126CAC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...51 lines deleted...]
-              <w:t xml:space="preserve"> energoresursiem īpatsvars ēkā un ar to saistītajā infrastruktūrā sastāda vismaz 80 %.</w:t>
+            <w:r w:rsidRPr="002C228B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Atjaunīgo energoresursu izmantošanas prasība projekta pēcuzraudzības periodā ir uzskatāma par izpildītu, ja patērētās enerģijas no atjaunīgajiem energoresursiem īpatsvars ēkā un ar to saistītajā infrastruktūrā sastāda vismaz 80 %.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="49868B44" w14:textId="77777777" w:rsidR="00126CAC" w:rsidRPr="002C228B" w:rsidRDefault="00126CAC" w:rsidP="00126CAC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="49997A2E" w14:textId="77777777" w:rsidR="00126CAC" w:rsidRPr="002C228B" w:rsidRDefault="00126CAC" w:rsidP="00126CAC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ņemot vērā 2.2.3.2. pasākuma ietvaros īstenojamo projektu ieceri, pilnīgi vai daļēji sevis nodrošināšanai paredzēts ierīkot </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> resursu izmantojošas enerģiju ražojošas iekārtas, kas nozīmē, ka no tīkla elektroenerģiju drīkst pirkt tikai ražošanas iztrūkuma brīžos.</w:t>
+              <w:t>Ņemot vērā 2.2.3.2. pasākuma ietvaros īstenojamo projektu ieceri, pilnīgi vai daļēji sevis nodrošināšanai paredzēts ierīkot atjaunīgo resursu izmantojošas enerģiju ražojošas iekārtas, kas nozīmē, ka no tīkla elektroenerģiju drīkst pirkt tikai ražošanas iztrūkuma brīžos.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1FF125AF" w14:textId="77777777" w:rsidR="00126CAC" w:rsidRPr="002C228B" w:rsidRDefault="00126CAC" w:rsidP="00126CAC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="10068A88" w14:textId="77777777" w:rsidR="00F3074D" w:rsidRPr="002C228B" w:rsidRDefault="00126CAC" w:rsidP="00126CAC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kritērijā izvirzītās prasības ir atbilstošas horizontālajam principam "Energoefektivitāte pirmajā vietā” un principam </w:t>
-[...53 lines deleted...]
-              <w:t xml:space="preserve"> sasniegšanai līdz 2050. gadam" 6.2. un 6.3.apakšpunktā 2050.gadam.</w:t>
+              <w:t>Kritērijā izvirzītās prasības ir atbilstošas horizontālajam principam "Energoefektivitāte pirmajā vietā” un principam Ķlimatdrošināšana", jo izvirzītās prasības paredz normatīviem atbilstošas energoefektivitātes prasības, tiek paredzēti nosacījumi atjaunīgo energoresursu izmantošanai, kā arī izvirzītās prasības ir atbilstošas pakāpeniskai un izmaksu efektīvai virzībai uz vīziju, kas noteikta 28.01.2020. Informatīvā ziņojuma "Latvijas stratēģija klimatneitralitātes sasniegšanai līdz 2050. gadam" 6.2. un 6.3.apakšpunktā 2050.gadam.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3CB3DED8" w14:textId="77777777" w:rsidR="000A34ED" w:rsidRPr="002C228B" w:rsidRDefault="000A34ED" w:rsidP="00126CAC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="47EC8340" w14:textId="7F77A297" w:rsidR="000A34ED" w:rsidRPr="002C228B" w:rsidRDefault="000A34ED" w:rsidP="00126CAC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
@@ -16986,69 +16461,51 @@
           <w:tcPr>
             <w:tcW w:w="2921" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C5EDCF6" w14:textId="7FB68ACC" w:rsidR="00B42494" w:rsidRPr="002C228B" w:rsidRDefault="00B42494" w:rsidP="00BF7CBC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="942"/>
                 <w:tab w:val="left" w:pos="1257"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infrastruktūras projektos paredzētajām darbībām ir veikts klimata risku </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> un paredzēti risku mazinoši pasākumi</w:t>
+              <w:t>Infrastruktūras projektos paredzētajām darbībām ir veikts klimata risku izvērtējums un paredzēti risku mazinoši pasākumi</w:t>
             </w:r>
             <w:r w:rsidR="00845248" w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1873" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E4F84A3" w14:textId="0933CFDD" w:rsidR="00B42494" w:rsidRPr="002C228B" w:rsidRDefault="00B42494" w:rsidP="00B42494">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
@@ -17076,51 +16533,50 @@
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Jā/ Jā, ar nosacījumu/Nē</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4394B6A2" w14:textId="77777777" w:rsidR="00B42494" w:rsidRPr="002C228B" w:rsidRDefault="00B42494" w:rsidP="00B42494">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -17130,69 +16586,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>“</w:t>
             </w:r>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Jā”</w:t>
             </w:r>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">, ja projekta iesniegumā ir veikts projektā paredzēto infrastruktūras darbību risku </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> par vismaz šādiem klimata pārmaiņu radītājiem riskiem: infrastruktūras pārkaršana un materiālu nolietojums karstuma dēļ, elektropārvades bojājumi vēja brāzmu ietekmē, infrastruktūras pamatu vai grunts bojājumi ūdenslīmeņa izmaiņu dēļ un uzplūdu radītie bojājumi. Šiem riskiem paredzēti arī to novēršanas vai mazināšanas pasākumi.</w:t>
+              <w:t>, ja projekta iesniegumā ir veikts projektā paredzēto infrastruktūras darbību risku izvērtējums par vismaz šādiem klimata pārmaiņu radītājiem riskiem: infrastruktūras pārkaršana un materiālu nolietojums karstuma dēļ, elektropārvades bojājumi vēja brāzmu ietekmē, infrastruktūras pamatu vai grunts bojājumi ūdenslīmeņa izmaiņu dēļ un uzplūdu radītie bojājumi. Šiem riskiem paredzēti arī to novēršanas vai mazināšanas pasākumi.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1F45754F" w14:textId="77777777" w:rsidR="001270C3" w:rsidRPr="002C228B" w:rsidRDefault="001270C3" w:rsidP="00B42494">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="144BE5F3" w14:textId="77777777" w:rsidR="001270C3" w:rsidRPr="002C228B" w:rsidRDefault="001270C3" w:rsidP="00B42494">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="0"/>
@@ -17332,95 +16770,51 @@
           <w:p w14:paraId="26BA5F30" w14:textId="22F6CAF8" w:rsidR="0061395C" w:rsidRPr="002C228B" w:rsidDel="00326122" w:rsidRDefault="00945722" w:rsidP="00945722">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horizontālā principa “Vienlīdzība, iekļaušana, </w:t>
-[...43 lines deleted...]
-              <w:t xml:space="preserve"> ievērošana” specifiskais atbilstības kritērijs</w:t>
+              <w:t>Horizontālā principa “Vienlīdzība, iekļaušana, nediskriminācija un pamattiesību ievērošana” specifiskais atbilstības kritērijs</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0005771C" w:rsidRPr="002C228B" w14:paraId="2DC2D439" w14:textId="77777777" w:rsidTr="52303B9B">
         <w:trPr>
           <w:trHeight w:val="839"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4A72DF01" w14:textId="439C8F3E" w:rsidR="0061395C" w:rsidRPr="002C228B" w:rsidRDefault="003C46A2" w:rsidP="00945722">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="942"/>
                 <w:tab w:val="left" w:pos="1257"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
@@ -17485,95 +16879,51 @@
             <w:tcW w:w="2921" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="33E1F74A" w14:textId="48CB097B" w:rsidR="0061395C" w:rsidRPr="002C228B" w:rsidRDefault="006021DD" w:rsidP="00BF7CBC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="942"/>
                 <w:tab w:val="left" w:pos="1257"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projektā ir paredzētas darbības,  kas veicina  vienlīdzību, iekļaušanu, </w:t>
-[...43 lines deleted...]
-              <w:t xml:space="preserve"> ievērošanu.</w:t>
+              <w:t>Projektā ir paredzētas darbības,  kas veicina  vienlīdzību, iekļaušanu, nediskrimināciju un pamattiesību ievērošanu.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1873" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7ED8A81F" w14:textId="743F14D8" w:rsidR="0061395C" w:rsidRPr="002C228B" w:rsidRDefault="004D6617" w:rsidP="00B42494">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
@@ -17594,51 +16944,50 @@
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Jā/ Jā, ar nosacījumu/Nē</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="77DC3BE0" w14:textId="77777777" w:rsidR="004356B9" w:rsidRPr="002C228B" w:rsidRDefault="004356B9" w:rsidP="004356B9">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ja projekta iesniegums atbilst minimālajām prasībām, </w:t>
             </w:r>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
@@ -17690,87 +17039,51 @@
               </w:rPr>
               <w:t>vismaz 3 vispārīgās</w:t>
             </w:r>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="7B122DB2" w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>h</w:t>
             </w:r>
             <w:r w:rsidR="6EF2E4F0" w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">orizontālā principa “Vienlīdzība, iekļaušana, </w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> ievērošana” (turpmāk - </w:t>
+              <w:t xml:space="preserve">orizontālā principa “Vienlīdzība, iekļaušana, nediskriminācija un pamattiesību ievērošana” (turpmāk - </w:t>
             </w:r>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>HP VINPI</w:t>
             </w:r>
             <w:r w:rsidR="7B122DB2" w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> darbības</w:t>
             </w:r>
@@ -17806,71 +17119,51 @@
               </w:rPr>
               <w:t>- projektu vadībā un īstenošanā tiks virzīti pasākumi, kas sekmē darba un ģimenes dzīves līdzsvaru, paredzot elastīga un nepilna laika darba iespēju nodrošināšanu vecākiem ar bērniem un personām, kuras aprūpē tuviniekus;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="39E9EB68" w14:textId="77777777" w:rsidR="006C2ED6" w:rsidRPr="002C228B" w:rsidRDefault="006C2ED6" w:rsidP="006C2ED6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">- projekta vadības un īstenošanas procesā personām ar invaliditāti tiks nodrošināta </w:t>
-[...19 lines deleted...]
-              <w:t>, tostarp, pielāgota darba vieta un pielāgotas informācijas un komunikācijas tehnoloģijas;</w:t>
+              <w:t>- projekta vadības un īstenošanas procesā personām ar invaliditāti tiks nodrošināta piekļūstamība, tostarp, pielāgota darba vieta un pielāgotas informācijas un komunikācijas tehnoloģijas;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5DF8CD92" w14:textId="77777777" w:rsidR="006C2ED6" w:rsidRPr="002C228B" w:rsidRDefault="006C2ED6" w:rsidP="006C2ED6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- īstenojot projekta informācijas un publicitātes aktivitātes, to saturs tiks rūpīgi izvērtēts un tiks izvēlēta valoda un vizuālie tēli, kas mazina diskrimināciju un stereotipu veidošanos vai uzturēšanu par kādu no dzimumiem, personām ar invaliditāti, reliģisko pārliecību, vecumu, rasi un etnisko izcelsmi vai seksuālo orientāciju (skat. metodisko materiālu “Ieteikumi diskrimināciju un stereotipus mazinošai komunikācijai ar sabiedrību”, (</w:t>
             </w:r>
@@ -17897,211 +17190,95 @@
               <w:t>);</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2CF33D3F" w14:textId="77777777" w:rsidR="006C2ED6" w:rsidRPr="002C228B" w:rsidRDefault="006C2ED6" w:rsidP="006C2ED6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">- tiks nodrošināts, ka informācija publiskajā telpā, t.sk. tīmeklī, ir piekļūstama cilvēkiem ar funkcionāliem traucējumiem, izmantojot vairākus sensoros (redze, dzirde, tauste) kanālus (skat. VARAM vadlīnijas “Tīmekļvietnes </w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve"> pieejamas šeit: </w:t>
+              <w:t xml:space="preserve">- tiks nodrošināts, ka informācija publiskajā telpā, t.sk. tīmeklī, ir piekļūstama cilvēkiem ar funkcionāliem traucējumiem, izmantojot vairākus sensoros (redze, dzirde, tauste) kanālus (skat. VARAM vadlīnijas “Tīmekļvietnes izvērtējums atbilstoši digitālās vides piekļūstamības prasībām (WCAG 2.1 AA)” (https://pieklustamiba.varam.gov.lv /, Vadlīnijas piekļūstamības izvērtējumam pieejamas šeit: </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r w:rsidRPr="002C228B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                   <w:bCs/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>https://www.varam.gov.lv/lv/wwwvaramgovlv/lv/pieklustamiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>);</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1D045FD4" w14:textId="7518D792" w:rsidR="004356B9" w:rsidRPr="002C228B" w:rsidRDefault="006C2ED6" w:rsidP="004356B9">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">- projektā tiks īstenots sociāli atbildīgs iepirkums, pērkot ētiski ražotus produktus un pakalpojumus un izmantojot publiskās iepirkumu procedūras, lai radītu darbvietas, pienācīgus darba apstākļus, sekmētu sociālo un profesionālo </w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> pakalpojuma sniegšanas vietai/videi/objektam/pasākuma norises vietai, kā arī veicinātu labākus darba nosacījumus cilvēkiem ar invaliditāti un nelabvēlīgākā situācijā esošiem cilvēkiem</w:t>
+              <w:t>- projektā tiks īstenots sociāli atbildīgs iepirkums, pērkot ētiski ražotus produktus un pakalpojumus un izmantojot publiskās iepirkumu procedūras, lai radītu darbvietas, pienācīgus darba apstākļus, sekmētu sociālo un profesionālo iekļautību, nodrošinātu piekļūstamību pakalpojuma sniegšanas vietai/videi/objektam/pasākuma norises vietai, kā arī veicinātu labākus darba nosacījumus cilvēkiem ar invaliditāti un nelabvēlīgākā situācijā esošiem cilvēkiem</w:t>
             </w:r>
             <w:r w:rsidR="004356B9" w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">; </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6717B50E" w14:textId="77777777" w:rsidR="004F6166" w:rsidRPr="002C228B" w:rsidRDefault="004356B9" w:rsidP="00A84549">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
@@ -18155,221 +17332,121 @@
               </w:rPr>
               <w:t>- plānojot būves dizainu, tiks ņemts vērā daudzveidības un iekļaušanas princips, balstoties uz cilvēku ar invaliditāti vajadzībām ne vien uz fizisku piekļūšanu būvei, bet arī uz specifiskām vajadzībām attiecībā uz būves noformējumu, lietojamību un funkciju;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3355A337" w14:textId="77777777" w:rsidR="00A84549" w:rsidRPr="002C228B" w:rsidRDefault="00A84549" w:rsidP="00A84549">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">- papildus būvnormatīvā LBN 200-21 noteiktajam, projekta ietvaros tiks īstenotas labās prakses darbības, kas īpaši veicina vides </w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve"> nodrošināšanai papildus LBN 200-21 noteiktajam”. Pieejams šeit: </w:t>
+              <w:t xml:space="preserve">- papildus būvnormatīvā LBN 200-21 noteiktajam, projekta ietvaros tiks īstenotas labās prakses darbības, kas īpaši veicina vides piekļūstamību cilvēkiem ar funkcionāliem traucējumiem (LM vadlīnijas “Labās prakses ieteikumi vides piekļūstamības nodrošināšanai papildus LBN 200-21 noteiktajam”. Pieejams šeit: </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r w:rsidRPr="002C228B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                   <w:bCs/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>https://www.lm.gov.lv/lv/ieteikumi-ieklaujosas-videsveidosanai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7763454D" w14:textId="77777777" w:rsidR="00A84549" w:rsidRPr="002C228B" w:rsidRDefault="00A84549" w:rsidP="00A84549">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">- projektēšanas laikā un pirms objekta nodošanas ekspluatācijā publiskajai infrastruktūrai tiks veikts vides un informācijas </w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve"> pašnovērtējuma metodika pieejama šeit: https://www.lm.gov.lv/lv/vides-pieklustamibaspasnovertejums );</w:t>
+              <w:t>- projektēšanas laikā un pirms objekta nodošanas ekspluatācijā publiskajai infrastruktūrai tiks veikts vides un informācijas piekļūstamības pašnovērtējums un iegūto punktu skaits nav zemāks par 8 (LM vides un informācijas piekļūstamības pašnovērtējuma metodika pieejama šeit: https://www.lm.gov.lv/lv/vides-pieklustamibaspasnovertejums );</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="47FAFA16" w14:textId="7566146B" w:rsidR="00597195" w:rsidRPr="002C228B" w:rsidRDefault="00A84549" w:rsidP="004356B9">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">- projekta ietvaros tiks nodrošinātas vides </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> ekspertu konsultācijas, tās paredzot projektēšanas un būvniecības procesā (attiecīgi pievienojot dokumentus, piem. konsultāciju protokolus u.c.)</w:t>
+              <w:t>- projekta ietvaros tiks nodrošinātas vides piekļūstamības ekspertu konsultācijas, tās paredzot projektēšanas un būvniecības procesā (attiecīgi pievienojot dokumentus, piem. konsultāciju protokolus u.c.)</w:t>
             </w:r>
             <w:r w:rsidR="004356B9" w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">; </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="39578339" w14:textId="633A667B" w:rsidR="00597195" w:rsidRPr="002C228B" w:rsidRDefault="004356B9" w:rsidP="004356B9">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
@@ -18456,182 +17533,92 @@
               </w:rPr>
               <w:t>atbilstoši</w:t>
             </w:r>
             <w:r w:rsidR="00866DF7" w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SAM MK noteikumu </w:t>
             </w:r>
             <w:r w:rsidR="003E53CB" w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">30.10. punkta </w:t>
             </w:r>
             <w:r w:rsidR="003527B7" w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">30.10.1., 30.10.2. un 30.10.3. </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">30.10.1., 30.10.2. un 30.10.3. apakšpuntiem </w:t>
             </w:r>
             <w:r w:rsidR="00BF2CC1" w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>no</w:t>
             </w:r>
             <w:r w:rsidR="0014228D" w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Vadlīniju horizontālā principa “Vienlīdzība, iekļaušana, </w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> ievērošana” īstenošanai un uzraudzībai (2021-2027)” </w:t>
+              <w:t xml:space="preserve"> Vadlīniju horizontālā principa “Vienlīdzība, iekļaušana, nediskriminācija un pamattiesību ievērošana” īstenošanai un uzraudzībai (2021-2027)” </w:t>
             </w:r>
             <w:r w:rsidR="00392268" w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4. pielikuma</w:t>
             </w:r>
             <w:r w:rsidR="00E83820" w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> “Horizontālā principa </w:t>
             </w:r>
             <w:r w:rsidR="00E83820" w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">„Vienlīdzība, iekļaušana, </w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> ievērošana” rādītāji”</w:t>
+              <w:t>„Vienlīdzība, iekļaušana, nediskriminācija un pamattiesību ievērošana” rādītāji”</w:t>
             </w:r>
             <w:r w:rsidR="00AA7EE3" w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (pieejams: </w:t>
             </w:r>
             <w:hyperlink r:id="rId17">
               <w:r w:rsidR="00AA7EE3" w:rsidRPr="002C228B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>https://www.lm.gov.lv/lv/vadlinijas-horizontala-principa-vienlidziba-ieklausana-nediskriminacija-un-pamattiesibu-ieverosana-istenosanai-un-uzraudzibai-2021-2027</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00AA7EE3" w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
@@ -18711,105 +17698,51 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">6) ir sniegta informācija par projekta vadības un īstenošanas personālu dalījumā pēc dzimuma u.c. pazīmes (vai plānots sniegt) un sniegta (vai plānots sniegt)  informācija sadalījumā pēc dzimumu u.c. pazīmes par projekta mērķa grupām;  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4F742757" w14:textId="77777777" w:rsidR="00BB64F3" w:rsidRPr="002C228B" w:rsidRDefault="004356B9" w:rsidP="004356B9">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C228B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">7) projekta iesniegumā ir paskaidrots, kā projektu vadībā un īstenošanā tiks nodrošināta </w:t>
-[...53 lines deleted...]
-              <w:t xml:space="preserve"> ievērošanu.   </w:t>
+              <w:t xml:space="preserve">7) projekta iesniegumā ir paskaidrots, kā projektu vadībā un īstenošanā tiks nodrošināta nediskriminācija pēc vecuma, dzimuma, etniskās piederības u.c. pazīmes un virzīti pasākumi, kas veicina nediskrimināciju un pamattiesību ievērošanu.   </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="432EE037" w14:textId="77777777" w:rsidR="00A17BE4" w:rsidRPr="002C228B" w:rsidRDefault="00A17BE4" w:rsidP="004356B9">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="68D3FBE0" w14:textId="77777777" w:rsidR="00A17BE4" w:rsidRPr="002C228B" w:rsidRDefault="00A17BE4" w:rsidP="00A17BE4">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
@@ -19115,65 +18048,65 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00236D08" w:rsidRPr="002C228B" w:rsidSect="003E0878">
       <w:headerReference w:type="even" r:id="rId18"/>
       <w:headerReference w:type="default" r:id="rId19"/>
       <w:footerReference w:type="default" r:id="rId20"/>
       <w:footerReference w:type="first" r:id="rId21"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="709" w:right="1418" w:bottom="851" w:left="1134" w:header="426" w:footer="333" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="08BAC4D8" w14:textId="77777777" w:rsidR="00247DD7" w:rsidRDefault="00247DD7">
+    <w:p w14:paraId="1A587A79" w14:textId="77777777" w:rsidR="00775884" w:rsidRDefault="00775884">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="24D2C210" w14:textId="77777777" w:rsidR="00247DD7" w:rsidRDefault="00247DD7">
+    <w:p w14:paraId="12FC8208" w14:textId="77777777" w:rsidR="00775884" w:rsidRDefault="00775884">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6F4EAECF" w14:textId="77777777" w:rsidR="00247DD7" w:rsidRDefault="00247DD7"/>
+    <w:p w14:paraId="511AE630" w14:textId="77777777" w:rsidR="00775884" w:rsidRDefault="00775884"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -19208,59 +18141,58 @@
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ヒラギノ角ゴ Pro W3">
-    <w:altName w:val="Cambria"/>
+    <w:altName w:val="Yu Gothic"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
@@ -19368,214 +18300,242 @@
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Eiropas Savienības kohēzijas politikas programmas 2021.–2027. gadam 2.2.3. specifiskā atbalsta mērķa “Uzlabot dabas aizsardzību un bioloģisko daudzveidību, “zaļo” infrastruktūru, it īpaši pilsētvidē, un samazināt piesārņojumu” 2.2.3.4. pasākuma “Vides monitoringa attīstība harmonizētai vides un klimata datu informācijas nodrošināšanai” projektu iesniegumu vērtēšanas kritērij</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>u piemērošanas metodika</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="2CD4C146" w14:textId="77777777" w:rsidR="00B5648E" w:rsidRDefault="00B5648E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="649E997A" w14:textId="77777777" w:rsidR="00247DD7" w:rsidRDefault="00247DD7">
+    <w:p w14:paraId="05ED586D" w14:textId="77777777" w:rsidR="00775884" w:rsidRDefault="00775884">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="530BF003" w14:textId="77777777" w:rsidR="00247DD7" w:rsidRDefault="00247DD7">
+    <w:p w14:paraId="4E43DC10" w14:textId="77777777" w:rsidR="00775884" w:rsidRDefault="00775884">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="00E199D7" w14:textId="77777777" w:rsidR="00247DD7" w:rsidRDefault="00247DD7"/>
+    <w:p w14:paraId="6635DAE3" w14:textId="77777777" w:rsidR="00775884" w:rsidRDefault="00775884"/>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="45FE601E" w14:textId="77777777" w:rsidR="003A7113" w:rsidRDefault="003A7113" w:rsidP="00903FF4">
+    <w:p w14:paraId="45FE601E" w14:textId="77777777" w:rsidR="003A7113" w:rsidDel="00C63705" w:rsidRDefault="003A7113" w:rsidP="00903FF4">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
+          <w:del w:id="7" w:author="Viktorija Teličene" w:date="2026-03-04T14:10:00Z" w16du:dateUtc="2026-03-04T12:10:00Z"/>
           <w:sz w:val="20"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00903FF4">
-[...10 lines deleted...]
-        <w:r>
+      <w:del w:id="8" w:author="Viktorija Teličene" w:date="2026-03-04T14:10:00Z" w16du:dateUtc="2026-03-04T12:10:00Z">
+        <w:r w:rsidRPr="00903FF4" w:rsidDel="00C63705">
+          <w:rPr>
+            <w:rStyle w:val="FootnoteReference"/>
+            <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3"/>
+          </w:rPr>
+          <w:footnoteRef/>
+        </w:r>
+        <w:r w:rsidRPr="00903FF4" w:rsidDel="00C63705">
+          <w:delText xml:space="preserve"> Eiropas Parlamenta un Padomes 2021.gada 24.jūnija regula Nr. 2021/1060, ar ko paredz kopīgus noteikumus par Eiropas Reģionālās attīstības fondu, Eiropas Sociālo fondu Plus, Kohēzijas fondu, Taisnīgas pārkārtošanās fondu un Eiropas Jūrlietu, zvejniecības un akvakultūras fondu un finanšu noteikumus attiecībā uz tiem un uz Patvēruma, migrācijas un integrācijas fondu, Iekšējās drošības fondu un Finansiāla atbalsta instrumentu robežu pārvaldībai un vīzu politikai; </w:delText>
+        </w:r>
+        <w:r w:rsidDel="00C63705">
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidDel="00C63705">
+          <w:delInstrText>HYPERLINK "https://eur-lex.europa.eu/legal-content/LV/TXT/HTML/?uri=CELEX:32021R1060&amp;qid=1625116684765&amp;from=EN"</w:delInstrText>
+        </w:r>
+        <w:r w:rsidDel="00C63705">
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidDel="00C63705">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>https://eur-lex.europa.eu/legal-content/LV/TXT/HTML/?uri=CELEX:32021R1060&amp;qid=1625116684765&amp;from=EN</w:t>
+          <w:delText>https://eur-lex.europa.eu/legal-content/LV/TXT/HTML/?uri=CELEX:32021R1060&amp;qid=1625116684765&amp;from=EN</w:delText>
         </w:r>
-      </w:hyperlink>
-[...2 lines deleted...]
-      </w:r>
+        <w:r w:rsidDel="00C63705">
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+        <w:r w:rsidDel="00C63705">
+          <w:delText xml:space="preserve"> </w:delText>
+        </w:r>
+      </w:del>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="4ABA3B49" w14:textId="6B777B4E" w:rsidR="003A7113" w:rsidRDefault="003A7113" w:rsidP="00903FF4">
+    <w:p w14:paraId="4ABA3B49" w14:textId="6B777B4E" w:rsidR="003A7113" w:rsidDel="00C63705" w:rsidRDefault="003A7113" w:rsidP="00903FF4">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:del w:id="22" w:author="Viktorija Teličene" w:date="2026-03-04T14:10:00Z" w16du:dateUtc="2026-03-04T12:10:00Z"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00903FF4">
-[...10 lines deleted...]
-        <w:r>
+      <w:del w:id="23" w:author="Viktorija Teličene" w:date="2026-03-04T14:10:00Z" w16du:dateUtc="2026-03-04T12:10:00Z">
+        <w:r w:rsidRPr="00903FF4" w:rsidDel="00C63705">
+          <w:rPr>
+            <w:rStyle w:val="FootnoteReference"/>
+            <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3"/>
+          </w:rPr>
+          <w:footnoteRef/>
+        </w:r>
+        <w:r w:rsidRPr="00903FF4" w:rsidDel="00C63705">
+          <w:delText xml:space="preserve"> Vizuālās identitātes prasības un paraugi iekļauti Eiropas Savienības fondu 2021.–2027. gada plānošanas perioda un Atveseļošanas fonda komunikācijas un dizaina vadlīnijās. Pieejamas: </w:delText>
+        </w:r>
+        <w:r w:rsidDel="00C63705">
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidDel="00C63705">
+          <w:delInstrText>HYPERLINK "https://www.esfondi.lv/vadlinijas"</w:delInstrText>
+        </w:r>
+        <w:r w:rsidDel="00C63705">
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidDel="00C63705">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>https://www.esfondi.lv/vadlinijas</w:t>
+          <w:delText>https://www.esfondi.lv/vadlinijas</w:delText>
         </w:r>
-      </w:hyperlink>
+        <w:r w:rsidDel="00C63705">
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:del>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
     <w:p w14:paraId="50192106" w14:textId="77777777" w:rsidR="003A74E4" w:rsidRPr="00903FF4" w:rsidRDefault="003A74E4" w:rsidP="00903FF4">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00903FF4">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00903FF4">
         <w:t xml:space="preserve"> Tirgus izpēte var notikt dažādos veidos, piemēram, izsūtot e-pastus potenciālajiem piegādātājiem, veicot telefonisku aptauju, balstoties uz ekspertu slēdzieniem u.tml., nepieciešams nodrošināt tirgus izpētes dokumentēšanu, lai būtu pierādījums tam, kā notikusi attiecīgā pretendenta izvēle.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
     <w:p w14:paraId="04CF4341" w14:textId="77777777" w:rsidR="001F4533" w:rsidRPr="006153F7" w:rsidRDefault="001F4533" w:rsidP="00903FF4">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="006153F7">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="006153F7">
         <w:t xml:space="preserve"> Vides politikas pamatnostādnes 2021. – 2027. gadam, pieejams: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId3" w:history="1">
+      <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidRPr="006153F7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>http://polsis.mk.gov.lv/documents/7479</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006153F7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
     <w:p w14:paraId="6E6ABAED" w14:textId="4C1F1CD1" w:rsidR="00BF4B0B" w:rsidRPr="006153F7" w:rsidRDefault="00BF4B0B" w:rsidP="00903FF4">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="006153F7">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="006153F7">
         <w:t xml:space="preserve"> Latvijas Nacionālais attīstības pl</w:t>
       </w:r>
       <w:r w:rsidR="006153F7">
         <w:t>ā</w:t>
       </w:r>
       <w:r w:rsidRPr="006153F7">
         <w:t xml:space="preserve">ns 2021. – 2027. gadam, pieejams: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId4" w:history="1">
+      <w:hyperlink r:id="rId2" w:history="1">
         <w:r w:rsidRPr="006153F7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://pkc.gov.lv/lv/nap2027</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006153F7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
     <w:p w14:paraId="53F8B3F7" w14:textId="05B9015E" w:rsidR="000A1091" w:rsidRPr="009F2EC4" w:rsidRDefault="000A1091" w:rsidP="00903FF4">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="009F2EC4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId5" w:history="1">
+      <w:hyperlink r:id="rId3" w:history="1">
         <w:r w:rsidR="009F2EC4" w:rsidRPr="001A25D9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://latvianature.daba.gov.lv/dokumenti/prioritaro-ricibu-programma-natura-2000-tiklam-latvija-2021-2027/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009F2EC4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="52D87E4A" w14:textId="380BAB1B" w:rsidR="00873A74" w:rsidRDefault="00873A74" w:rsidP="00094508">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
@@ -19630,58 +18590,51 @@
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
-      <w:t>1</w:t>
-[...6 lines deleted...]
-      <w:t>1</w:t>
+      <w:t>11</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="603F68AD" w14:textId="77777777" w:rsidR="00873A74" w:rsidRDefault="00873A74" w:rsidP="00CC4543">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01BD6DFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4D90FF24"/>
     <w:lvl w:ilvl="0" w:tplc="0426000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -22504,62 +21457,65 @@
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1101415452">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="28"/>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:person w15:author="Viktorija Teličene">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::viktorija.telicene@cfla.gov.lv::994fe973-6d9b-4f81-8d97-586403114144"/>
+  </w15:person>
   <w15:person w15:author="Liene Rulle">
     <w15:presenceInfo w15:providerId="AD" w15:userId="S::liene.rulle@cfla.gov.lv::f98c92f8-2bb5-4716-9d25-6d77e76ebb5a"/>
   </w15:person>
   <w15:person w15:author="Zane Egle">
     <w15:presenceInfo w15:providerId="AD" w15:userId="S::zane.egle@cfla.gov.lv::1b554661-e2f9-4c3f-a49d-519bc8c208a1"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -22809,50 +21765,51 @@
     <w:rsid w:val="000F08C5"/>
     <w:rsid w:val="000F0E61"/>
     <w:rsid w:val="000F1065"/>
     <w:rsid w:val="000F14AE"/>
     <w:rsid w:val="000F1B38"/>
     <w:rsid w:val="000F1DED"/>
     <w:rsid w:val="000F2B69"/>
     <w:rsid w:val="000F342D"/>
     <w:rsid w:val="000F4CCB"/>
     <w:rsid w:val="000F4D1B"/>
     <w:rsid w:val="000F5866"/>
     <w:rsid w:val="000F5C7A"/>
     <w:rsid w:val="000F62C1"/>
     <w:rsid w:val="000F66DB"/>
     <w:rsid w:val="000F7199"/>
     <w:rsid w:val="000F76FE"/>
     <w:rsid w:val="000F7C64"/>
     <w:rsid w:val="00100014"/>
     <w:rsid w:val="0010195F"/>
     <w:rsid w:val="00101CD0"/>
     <w:rsid w:val="001034F8"/>
     <w:rsid w:val="001035BA"/>
     <w:rsid w:val="00104447"/>
     <w:rsid w:val="001047B3"/>
     <w:rsid w:val="00105002"/>
+    <w:rsid w:val="00105F08"/>
     <w:rsid w:val="001066B9"/>
     <w:rsid w:val="0010702A"/>
     <w:rsid w:val="00107480"/>
     <w:rsid w:val="00110577"/>
     <w:rsid w:val="00110FDB"/>
     <w:rsid w:val="001114C9"/>
     <w:rsid w:val="00111D6A"/>
     <w:rsid w:val="00111DE5"/>
     <w:rsid w:val="001123B6"/>
     <w:rsid w:val="0011254E"/>
     <w:rsid w:val="001131B1"/>
     <w:rsid w:val="00113627"/>
     <w:rsid w:val="001136F5"/>
     <w:rsid w:val="001137EC"/>
     <w:rsid w:val="00114001"/>
     <w:rsid w:val="001144D9"/>
     <w:rsid w:val="0011469B"/>
     <w:rsid w:val="00114DCD"/>
     <w:rsid w:val="00114E18"/>
     <w:rsid w:val="00115650"/>
     <w:rsid w:val="00115FDF"/>
     <w:rsid w:val="001165C8"/>
     <w:rsid w:val="00117F0E"/>
     <w:rsid w:val="00120D15"/>
     <w:rsid w:val="0012102F"/>
@@ -24108,50 +23065,51 @@
     <w:rsid w:val="005F1784"/>
     <w:rsid w:val="005F17C2"/>
     <w:rsid w:val="005F19A8"/>
     <w:rsid w:val="005F1A32"/>
     <w:rsid w:val="005F1E63"/>
     <w:rsid w:val="005F1FA7"/>
     <w:rsid w:val="005F2079"/>
     <w:rsid w:val="005F2641"/>
     <w:rsid w:val="005F26AB"/>
     <w:rsid w:val="005F2A7F"/>
     <w:rsid w:val="005F379D"/>
     <w:rsid w:val="005F4D79"/>
     <w:rsid w:val="005F4EE5"/>
     <w:rsid w:val="005F4F9D"/>
     <w:rsid w:val="005F7273"/>
     <w:rsid w:val="005F7A6F"/>
     <w:rsid w:val="00600057"/>
     <w:rsid w:val="006009B3"/>
     <w:rsid w:val="006019BF"/>
     <w:rsid w:val="00601A1C"/>
     <w:rsid w:val="006021DD"/>
     <w:rsid w:val="00602B21"/>
     <w:rsid w:val="006036A9"/>
     <w:rsid w:val="00603825"/>
     <w:rsid w:val="006038D8"/>
+    <w:rsid w:val="00603B16"/>
     <w:rsid w:val="00604445"/>
     <w:rsid w:val="00604A04"/>
     <w:rsid w:val="006051FE"/>
     <w:rsid w:val="006057DA"/>
     <w:rsid w:val="00605BE7"/>
     <w:rsid w:val="00605F7D"/>
     <w:rsid w:val="006060DB"/>
     <w:rsid w:val="006068C1"/>
     <w:rsid w:val="00606908"/>
     <w:rsid w:val="00607D6E"/>
     <w:rsid w:val="0061106E"/>
     <w:rsid w:val="006129FA"/>
     <w:rsid w:val="00612C64"/>
     <w:rsid w:val="006130F6"/>
     <w:rsid w:val="0061395C"/>
     <w:rsid w:val="00613F1B"/>
     <w:rsid w:val="00614ABC"/>
     <w:rsid w:val="00614B15"/>
     <w:rsid w:val="00614F72"/>
     <w:rsid w:val="006153F7"/>
     <w:rsid w:val="006155BD"/>
     <w:rsid w:val="00615D6E"/>
     <w:rsid w:val="00615D9C"/>
     <w:rsid w:val="00615E01"/>
     <w:rsid w:val="00616189"/>
@@ -24461,50 +23419,51 @@
     <w:rsid w:val="0075728E"/>
     <w:rsid w:val="00760811"/>
     <w:rsid w:val="007614DD"/>
     <w:rsid w:val="0076277A"/>
     <w:rsid w:val="00762840"/>
     <w:rsid w:val="00764002"/>
     <w:rsid w:val="0076581F"/>
     <w:rsid w:val="007664F3"/>
     <w:rsid w:val="00766813"/>
     <w:rsid w:val="00766F1F"/>
     <w:rsid w:val="007672E6"/>
     <w:rsid w:val="00767443"/>
     <w:rsid w:val="0076799A"/>
     <w:rsid w:val="00767EEF"/>
     <w:rsid w:val="007700C1"/>
     <w:rsid w:val="00770C40"/>
     <w:rsid w:val="0077141B"/>
     <w:rsid w:val="00771E1A"/>
     <w:rsid w:val="00772071"/>
     <w:rsid w:val="00772345"/>
     <w:rsid w:val="00772725"/>
     <w:rsid w:val="00772A71"/>
     <w:rsid w:val="007744AE"/>
     <w:rsid w:val="007749EE"/>
     <w:rsid w:val="007751FF"/>
+    <w:rsid w:val="00775884"/>
     <w:rsid w:val="00775B21"/>
     <w:rsid w:val="00776797"/>
     <w:rsid w:val="007768EC"/>
     <w:rsid w:val="007770BE"/>
     <w:rsid w:val="007775E2"/>
     <w:rsid w:val="00780B09"/>
     <w:rsid w:val="00781158"/>
     <w:rsid w:val="00781165"/>
     <w:rsid w:val="00782230"/>
     <w:rsid w:val="00782289"/>
     <w:rsid w:val="00782963"/>
     <w:rsid w:val="00783275"/>
     <w:rsid w:val="0078349D"/>
     <w:rsid w:val="00783523"/>
     <w:rsid w:val="0078386D"/>
     <w:rsid w:val="00783E8F"/>
     <w:rsid w:val="00784849"/>
     <w:rsid w:val="00784C94"/>
     <w:rsid w:val="007851ED"/>
     <w:rsid w:val="007857C5"/>
     <w:rsid w:val="00786673"/>
     <w:rsid w:val="00786BCA"/>
     <w:rsid w:val="00786E04"/>
     <w:rsid w:val="007870B7"/>
     <w:rsid w:val="0078718E"/>
@@ -24671,50 +23630,51 @@
     <w:rsid w:val="008238FE"/>
     <w:rsid w:val="00823A39"/>
     <w:rsid w:val="00823E38"/>
     <w:rsid w:val="0082535F"/>
     <w:rsid w:val="00825B13"/>
     <w:rsid w:val="00827816"/>
     <w:rsid w:val="00827A44"/>
     <w:rsid w:val="00827BC6"/>
     <w:rsid w:val="0083019D"/>
     <w:rsid w:val="00831CCC"/>
     <w:rsid w:val="00831D2B"/>
     <w:rsid w:val="00832C62"/>
     <w:rsid w:val="008330F0"/>
     <w:rsid w:val="008331F2"/>
     <w:rsid w:val="008332D1"/>
     <w:rsid w:val="0083351D"/>
     <w:rsid w:val="008337F8"/>
     <w:rsid w:val="00833B8D"/>
     <w:rsid w:val="0083417B"/>
     <w:rsid w:val="00834932"/>
     <w:rsid w:val="00840666"/>
     <w:rsid w:val="00840BED"/>
     <w:rsid w:val="008410A5"/>
     <w:rsid w:val="00841309"/>
     <w:rsid w:val="008422DA"/>
+    <w:rsid w:val="00842747"/>
     <w:rsid w:val="008427D9"/>
     <w:rsid w:val="00842A02"/>
     <w:rsid w:val="0084372F"/>
     <w:rsid w:val="0084405A"/>
     <w:rsid w:val="008444BA"/>
     <w:rsid w:val="00844AC5"/>
     <w:rsid w:val="00844ACF"/>
     <w:rsid w:val="00845248"/>
     <w:rsid w:val="00845BE4"/>
     <w:rsid w:val="00846557"/>
     <w:rsid w:val="00846BAD"/>
     <w:rsid w:val="008471BF"/>
     <w:rsid w:val="008475CA"/>
     <w:rsid w:val="00847C8F"/>
     <w:rsid w:val="0085000E"/>
     <w:rsid w:val="0085076A"/>
     <w:rsid w:val="00852693"/>
     <w:rsid w:val="008526A1"/>
     <w:rsid w:val="008536A9"/>
     <w:rsid w:val="0085374C"/>
     <w:rsid w:val="0085400B"/>
     <w:rsid w:val="0085400D"/>
     <w:rsid w:val="0085459F"/>
     <w:rsid w:val="00855407"/>
     <w:rsid w:val="00855BD4"/>
@@ -25121,50 +24081,51 @@
     <w:rsid w:val="009E7721"/>
     <w:rsid w:val="009F0400"/>
     <w:rsid w:val="009F059D"/>
     <w:rsid w:val="009F06F2"/>
     <w:rsid w:val="009F0ABA"/>
     <w:rsid w:val="009F0F80"/>
     <w:rsid w:val="009F2DB5"/>
     <w:rsid w:val="009F2EC4"/>
     <w:rsid w:val="009F32AD"/>
     <w:rsid w:val="009F350F"/>
     <w:rsid w:val="009F3A9A"/>
     <w:rsid w:val="009F4D2D"/>
     <w:rsid w:val="009F5106"/>
     <w:rsid w:val="009F6DF3"/>
     <w:rsid w:val="009F7424"/>
     <w:rsid w:val="00A004CB"/>
     <w:rsid w:val="00A0123F"/>
     <w:rsid w:val="00A01932"/>
     <w:rsid w:val="00A020A1"/>
     <w:rsid w:val="00A0210F"/>
     <w:rsid w:val="00A0223A"/>
     <w:rsid w:val="00A02C89"/>
     <w:rsid w:val="00A0344A"/>
     <w:rsid w:val="00A03B69"/>
     <w:rsid w:val="00A04B7C"/>
+    <w:rsid w:val="00A053ED"/>
     <w:rsid w:val="00A0680B"/>
     <w:rsid w:val="00A068FF"/>
     <w:rsid w:val="00A0710C"/>
     <w:rsid w:val="00A07295"/>
     <w:rsid w:val="00A07690"/>
     <w:rsid w:val="00A1070B"/>
     <w:rsid w:val="00A109CD"/>
     <w:rsid w:val="00A11429"/>
     <w:rsid w:val="00A11E38"/>
     <w:rsid w:val="00A122A7"/>
     <w:rsid w:val="00A1322C"/>
     <w:rsid w:val="00A14008"/>
     <w:rsid w:val="00A142ED"/>
     <w:rsid w:val="00A14EB9"/>
     <w:rsid w:val="00A15A7C"/>
     <w:rsid w:val="00A16562"/>
     <w:rsid w:val="00A16744"/>
     <w:rsid w:val="00A17BE4"/>
     <w:rsid w:val="00A17D2E"/>
     <w:rsid w:val="00A203B6"/>
     <w:rsid w:val="00A20531"/>
     <w:rsid w:val="00A214F2"/>
     <w:rsid w:val="00A21F9A"/>
     <w:rsid w:val="00A22226"/>
     <w:rsid w:val="00A2246E"/>
@@ -25728,50 +24689,51 @@
     <w:rsid w:val="00C45B1F"/>
     <w:rsid w:val="00C46B4B"/>
     <w:rsid w:val="00C472EF"/>
     <w:rsid w:val="00C50AD1"/>
     <w:rsid w:val="00C50D58"/>
     <w:rsid w:val="00C50D63"/>
     <w:rsid w:val="00C52F78"/>
     <w:rsid w:val="00C53754"/>
     <w:rsid w:val="00C5390C"/>
     <w:rsid w:val="00C54578"/>
     <w:rsid w:val="00C54596"/>
     <w:rsid w:val="00C54DA4"/>
     <w:rsid w:val="00C5534E"/>
     <w:rsid w:val="00C55585"/>
     <w:rsid w:val="00C5580D"/>
     <w:rsid w:val="00C558FD"/>
     <w:rsid w:val="00C5612D"/>
     <w:rsid w:val="00C569AF"/>
     <w:rsid w:val="00C57508"/>
     <w:rsid w:val="00C5790B"/>
     <w:rsid w:val="00C57FBB"/>
     <w:rsid w:val="00C61122"/>
     <w:rsid w:val="00C62A39"/>
     <w:rsid w:val="00C62E98"/>
     <w:rsid w:val="00C630DA"/>
+    <w:rsid w:val="00C63705"/>
     <w:rsid w:val="00C63991"/>
     <w:rsid w:val="00C65804"/>
     <w:rsid w:val="00C66194"/>
     <w:rsid w:val="00C667CE"/>
     <w:rsid w:val="00C66948"/>
     <w:rsid w:val="00C67EDA"/>
     <w:rsid w:val="00C70096"/>
     <w:rsid w:val="00C70173"/>
     <w:rsid w:val="00C7083A"/>
     <w:rsid w:val="00C70CC0"/>
     <w:rsid w:val="00C710F8"/>
     <w:rsid w:val="00C7150A"/>
     <w:rsid w:val="00C72184"/>
     <w:rsid w:val="00C73308"/>
     <w:rsid w:val="00C739B4"/>
     <w:rsid w:val="00C74FF5"/>
     <w:rsid w:val="00C75E71"/>
     <w:rsid w:val="00C76D46"/>
     <w:rsid w:val="00C778D4"/>
     <w:rsid w:val="00C81CFA"/>
     <w:rsid w:val="00C81D76"/>
     <w:rsid w:val="00C82666"/>
     <w:rsid w:val="00C82938"/>
     <w:rsid w:val="00C83104"/>
     <w:rsid w:val="00C836C6"/>
@@ -25895,50 +24857,51 @@
     <w:rsid w:val="00CE3829"/>
     <w:rsid w:val="00CE3DB8"/>
     <w:rsid w:val="00CE5008"/>
     <w:rsid w:val="00CE5BDA"/>
     <w:rsid w:val="00CE621B"/>
     <w:rsid w:val="00CE646F"/>
     <w:rsid w:val="00CE653B"/>
     <w:rsid w:val="00CE667A"/>
     <w:rsid w:val="00CE694F"/>
     <w:rsid w:val="00CE7442"/>
     <w:rsid w:val="00CF1701"/>
     <w:rsid w:val="00CF1C10"/>
     <w:rsid w:val="00CF210B"/>
     <w:rsid w:val="00CF2651"/>
     <w:rsid w:val="00CF2F7F"/>
     <w:rsid w:val="00CF3342"/>
     <w:rsid w:val="00CF4399"/>
     <w:rsid w:val="00CF4A80"/>
     <w:rsid w:val="00CF4AA1"/>
     <w:rsid w:val="00CF619A"/>
     <w:rsid w:val="00CF6A6C"/>
     <w:rsid w:val="00CF6B5D"/>
     <w:rsid w:val="00CF7390"/>
     <w:rsid w:val="00D000C2"/>
     <w:rsid w:val="00D0077B"/>
+    <w:rsid w:val="00D0084E"/>
     <w:rsid w:val="00D00D36"/>
     <w:rsid w:val="00D00E43"/>
     <w:rsid w:val="00D01094"/>
     <w:rsid w:val="00D0146C"/>
     <w:rsid w:val="00D01E9B"/>
     <w:rsid w:val="00D02DFC"/>
     <w:rsid w:val="00D03AC8"/>
     <w:rsid w:val="00D04835"/>
     <w:rsid w:val="00D0504D"/>
     <w:rsid w:val="00D0603E"/>
     <w:rsid w:val="00D06073"/>
     <w:rsid w:val="00D06265"/>
     <w:rsid w:val="00D066BE"/>
     <w:rsid w:val="00D0672F"/>
     <w:rsid w:val="00D06D5E"/>
     <w:rsid w:val="00D07F29"/>
     <w:rsid w:val="00D1073E"/>
     <w:rsid w:val="00D10802"/>
     <w:rsid w:val="00D1139A"/>
     <w:rsid w:val="00D11562"/>
     <w:rsid w:val="00D123D6"/>
     <w:rsid w:val="00D12D5E"/>
     <w:rsid w:val="00D13152"/>
     <w:rsid w:val="00D1318B"/>
     <w:rsid w:val="00D13C71"/>
@@ -26215,50 +25178,51 @@
     <w:rsid w:val="00E30085"/>
     <w:rsid w:val="00E307F3"/>
     <w:rsid w:val="00E309BF"/>
     <w:rsid w:val="00E30C37"/>
     <w:rsid w:val="00E314B4"/>
     <w:rsid w:val="00E31662"/>
     <w:rsid w:val="00E31835"/>
     <w:rsid w:val="00E327CE"/>
     <w:rsid w:val="00E33010"/>
     <w:rsid w:val="00E330ED"/>
     <w:rsid w:val="00E34751"/>
     <w:rsid w:val="00E354DB"/>
     <w:rsid w:val="00E36B13"/>
     <w:rsid w:val="00E36C4F"/>
     <w:rsid w:val="00E3734F"/>
     <w:rsid w:val="00E3784B"/>
     <w:rsid w:val="00E378C1"/>
     <w:rsid w:val="00E379F2"/>
     <w:rsid w:val="00E406E2"/>
     <w:rsid w:val="00E40DA3"/>
     <w:rsid w:val="00E4121B"/>
     <w:rsid w:val="00E427DB"/>
     <w:rsid w:val="00E42B7E"/>
     <w:rsid w:val="00E42E48"/>
     <w:rsid w:val="00E43496"/>
+    <w:rsid w:val="00E4377A"/>
     <w:rsid w:val="00E441D0"/>
     <w:rsid w:val="00E443DA"/>
     <w:rsid w:val="00E44782"/>
     <w:rsid w:val="00E449AA"/>
     <w:rsid w:val="00E44E98"/>
     <w:rsid w:val="00E452EA"/>
     <w:rsid w:val="00E453D1"/>
     <w:rsid w:val="00E45595"/>
     <w:rsid w:val="00E46E9A"/>
     <w:rsid w:val="00E470A3"/>
     <w:rsid w:val="00E470E8"/>
     <w:rsid w:val="00E47FBD"/>
     <w:rsid w:val="00E50E69"/>
     <w:rsid w:val="00E514CD"/>
     <w:rsid w:val="00E52269"/>
     <w:rsid w:val="00E53DEF"/>
     <w:rsid w:val="00E55282"/>
     <w:rsid w:val="00E554E7"/>
     <w:rsid w:val="00E567F5"/>
     <w:rsid w:val="00E56800"/>
     <w:rsid w:val="00E569BA"/>
     <w:rsid w:val="00E5799E"/>
     <w:rsid w:val="00E57DE3"/>
     <w:rsid w:val="00E6019B"/>
     <w:rsid w:val="00E60861"/>
@@ -29158,51 +28122,51 @@
     <w:div w:id="2125925705">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fi-compass.eu/sites/default/files/publications/NEB_TDM_financial_instrument.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lm.gov.lv/lv/vadlinijas-horizontala-principa-vienlidziba-ieklausana-nediskriminacija-un-pamattiesibu-ieverosana-istenosanai-un-uzraudzibai-2021-2027" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lm.gov.lv/lv/ieteikumi-ieklaujosas-videsveidosanai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.varam.gov.lv/lv/wwwvaramgovlv/lv/pieklustamiba" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lm.gov.lv/lv/media/18838/download" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://polsis.mk.gov.lv/documents/7479" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esfondi.lv/vadlinijas" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/LV/TXT/HTML/?uri=CELEX:32021R1060&amp;qid=1625116684765&amp;from=EN" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://latvianature.daba.gov.lv/dokumenti/prioritaro-ricibu-programma-natura-2000-tiklam-latvija-2021-2027/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkc.gov.lv/lv/nap2027" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://latvianature.daba.gov.lv/dokumenti/prioritaro-ricibu-programma-natura-2000-tiklam-latvija-2021-2027/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pkc.gov.lv/lv/nap2027" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://polsis.mk.gov.lv/documents/7479" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -29481,54 +28445,58 @@
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A3E4018BECFA2041A654C630CBF3D616" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ea9b4415f68e9f679a2cc8a5e63b8a3e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="bd659194-de00-4ccd-bb95-b10d17529a5f" xmlns:ns3="027db945-d6b9-442b-b2c1-2b991705272a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e9b6628427f19ba39b6186b53c3f8fa3" ns2:_="" ns3:_="">
     <xsd:import namespace="bd659194-de00-4ccd-bb95-b10d17529a5f"/>
     <xsd:import namespace="027db945-d6b9-442b-b2c1-2b991705272a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
@@ -29719,140 +28687,166 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="bd659194-de00-4ccd-bb95-b10d17529a5f">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="027db945-d6b9-442b-b2c1-2b991705272a" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
-<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B920FCF1-6215-4919-BAAF-805C7229F204}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DBEB86FA-CCF4-479A-839D-C23EC8921AAD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BA8CB0E2-1504-41F7-A838-F8A67735BC43}"/>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BA8CB0E2-1504-41F7-A838-F8A67735BC43}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="bd659194-de00-4ccd-bb95-b10d17529a5f"/>
+    <ds:schemaRef ds:uri="027db945-d6b9-442b-b2c1-2b991705272a"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FF4E4374-0ADE-44F1-B0FD-BDD889A10FD1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E4DA331D-A869-4B8F-BC1B-EAEC38154038}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="25a75a1d-8b78-49a6-8e4b-dbe94589a28d"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="bd659194-de00-4ccd-bb95-b10d17529a5f"/>
+    <ds:schemaRef ds:uri="027db945-d6b9-442b-b2c1-2b991705272a"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B920FCF1-6215-4919-BAAF-805C7229F204}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C9A140B1-201D-4A4B-89D3-832699450211}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>28</Pages>
-  <Words>8728</Words>
-  <Characters>49756</Characters>
+  <Words>37370</Words>
+  <Characters>21302</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>116</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>177</Lines>
+  <Paragraphs>117</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company>VIDM</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>58368</CharactersWithSpaces>
+  <CharactersWithSpaces>58555</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="60" baseType="variant">
       <vt:variant>
         <vt:i4>4325399</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.lm.gov.lv/lv/vadlinijas-horizontala-principa-vienlidziba-ieklausana-nediskriminacija-un-pamattiesibu-ieverosana-istenosanai-un-uzraudzibai-2021-2027</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>7602302</vt:i4>
       </vt:variant>
       <vt:variant>