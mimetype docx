--- v0 (2025-10-18)
+++ v1 (2026-05-02)
@@ -120,68 +120,66 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0082594E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(elektroniskais paraksts)</w:t>
       </w:r>
       <w:r w:rsidRPr="0082594E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00F93138" w:rsidRPr="0082594E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A.Ab</w:t>
       </w:r>
       <w:r w:rsidR="00977EBB" w:rsidRPr="0082594E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>u-Junese</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="739ADBAB" w14:textId="1B627587" w:rsidR="19F93E04" w:rsidRPr="0082594E" w:rsidRDefault="19F93E04" w:rsidP="19F93E04">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3710E133" w14:textId="0EFD7181" w:rsidR="000D7736" w:rsidRPr="0082594E" w:rsidRDefault="000D7736" w:rsidP="5BEE4D19">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0082594E">
@@ -965,51 +963,51 @@
           <w:p w14:paraId="653E2803" w14:textId="77777777" w:rsidR="00167064" w:rsidRPr="00371E74" w:rsidRDefault="00167064" w:rsidP="0098459D">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00371E74">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Finanšu nosacījumi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5295" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="26BB856C" w14:textId="70376FE9" w:rsidR="0083552C" w:rsidRPr="00371E74" w:rsidRDefault="00CD27A7" w:rsidP="0098459D">
+          <w:p w14:paraId="26BB856C" w14:textId="71FD321B" w:rsidR="0083552C" w:rsidRPr="00371E74" w:rsidRDefault="00CD27A7" w:rsidP="0098459D">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:firstLine="0"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:ins w:id="0" w:author="Zane Egle" w:date="2025-05-29T07:29:00Z" w16du:dateUtc="2025-05-29T04:29:00Z"/>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00371E74">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2.2.3.</w:t>
             </w:r>
             <w:r w:rsidRPr="00371E74">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
@@ -1278,93 +1276,133 @@
               <w:r w:rsidR="008F4D3A" w:rsidRPr="00371E74" w:rsidDel="00CF1FB5">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:sz w:val="22"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:delText xml:space="preserve"> ne mazāks kā</w:delText>
               </w:r>
             </w:del>
             <w:r w:rsidR="008F4D3A" w:rsidRPr="00371E74">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00AC4642" w:rsidRPr="00371E74">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="008F4D3A" w:rsidRPr="00371E74">
-[...31 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+            <w:del w:id="3" w:author="Viktorija Teličene" w:date="2026-03-03T09:24:00Z" w16du:dateUtc="2026-03-03T07:24:00Z">
+              <w:r w:rsidR="008F4D3A" w:rsidRPr="00371E74" w:rsidDel="001369B3">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:sz w:val="22"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:delText>11 092</w:delText>
+              </w:r>
+              <w:r w:rsidR="00735379" w:rsidRPr="00371E74" w:rsidDel="001369B3">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:sz w:val="22"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:delText> </w:delText>
+              </w:r>
+              <w:r w:rsidR="008F4D3A" w:rsidRPr="00371E74" w:rsidDel="001369B3">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:sz w:val="22"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:delText>500</w:delText>
+              </w:r>
+              <w:r w:rsidR="001E38C3" w:rsidRPr="00371E74" w:rsidDel="001369B3">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:sz w:val="22"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:delText> </w:delText>
+              </w:r>
+            </w:del>
+            <w:ins w:id="4" w:author="Viktorija Teličene" w:date="2026-03-03T09:24:00Z">
+              <w:r w:rsidR="001369B3" w:rsidRPr="001369B3">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:sz w:val="22"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:t>14 621</w:t>
+              </w:r>
+            </w:ins>
+            <w:ins w:id="5" w:author="Viktorija Teličene" w:date="2026-03-03T09:24:00Z" w16du:dateUtc="2026-03-03T07:24:00Z">
+              <w:r w:rsidR="001369B3">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:sz w:val="22"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:t> </w:t>
+              </w:r>
+            </w:ins>
+            <w:ins w:id="6" w:author="Viktorija Teličene" w:date="2026-03-03T09:24:00Z">
+              <w:r w:rsidR="001369B3" w:rsidRPr="001369B3">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:sz w:val="22"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:t>912</w:t>
+              </w:r>
+            </w:ins>
+            <w:ins w:id="7" w:author="Viktorija Teličene" w:date="2026-03-03T09:24:00Z" w16du:dateUtc="2026-03-03T07:24:00Z">
+              <w:r w:rsidR="001369B3">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:sz w:val="22"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+            </w:ins>
             <w:r w:rsidR="003B727A" w:rsidRPr="00371E74">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>euro</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00AC4642" w:rsidRPr="00371E74">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="00AC4642" w:rsidRPr="00371E74">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>tai skaitā</w:t>
             </w:r>
             <w:r w:rsidR="00167064" w:rsidRPr="00371E74">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -1400,243 +1438,323 @@
               </w:rPr>
               <w:t>ERAF</w:t>
             </w:r>
             <w:r w:rsidR="007D1747" w:rsidRPr="00371E74">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">) </w:t>
             </w:r>
             <w:r w:rsidR="00167064" w:rsidRPr="00371E74">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>finansējums</w:t>
             </w:r>
             <w:r w:rsidR="00735379" w:rsidRPr="00371E74">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve"> – 9 428 625</w:t>
+              <w:t xml:space="preserve"> –</w:t>
             </w:r>
-            <w:r w:rsidR="00150878" w:rsidRPr="00371E74">
-[...7 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+            <w:del w:id="8" w:author="Viktorija Teličene" w:date="2026-03-03T09:25:00Z" w16du:dateUtc="2026-03-03T07:25:00Z">
+              <w:r w:rsidR="00735379" w:rsidRPr="00371E74" w:rsidDel="001369B3">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:sz w:val="22"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:delText xml:space="preserve"> 9 428 625</w:delText>
+              </w:r>
+              <w:r w:rsidR="00150878" w:rsidRPr="00371E74" w:rsidDel="001369B3">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:sz w:val="22"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:delText xml:space="preserve"> </w:delText>
+              </w:r>
+            </w:del>
+            <w:ins w:id="9" w:author="Viktorija Teličene" w:date="2026-03-03T09:25:00Z">
+              <w:r w:rsidR="001369B3" w:rsidRPr="001369B3">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:sz w:val="22"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:t>12 428</w:t>
+              </w:r>
+            </w:ins>
+            <w:ins w:id="10" w:author="Viktorija Teličene" w:date="2026-03-03T09:25:00Z" w16du:dateUtc="2026-03-03T07:25:00Z">
+              <w:r w:rsidR="001369B3">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:sz w:val="22"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:t> </w:t>
+              </w:r>
+            </w:ins>
+            <w:ins w:id="11" w:author="Viktorija Teličene" w:date="2026-03-03T09:25:00Z">
+              <w:r w:rsidR="001369B3" w:rsidRPr="001369B3">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:sz w:val="22"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:t>625</w:t>
+              </w:r>
+            </w:ins>
+            <w:ins w:id="12" w:author="Viktorija Teličene" w:date="2026-03-03T09:25:00Z" w16du:dateUtc="2026-03-03T07:25:00Z">
+              <w:r w:rsidR="001369B3">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:sz w:val="22"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+            </w:ins>
             <w:r w:rsidR="003B727A" w:rsidRPr="00371E74">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>euro</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00CD4967" w:rsidRPr="00371E74">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00CD4967" w:rsidRPr="00371E74">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>un</w:t>
             </w:r>
             <w:r w:rsidR="00AC4642" w:rsidRPr="00371E74">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00AC4642" w:rsidRPr="00371E74">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">valsts budžeta finansējums – </w:t>
             </w:r>
-            <w:del w:id="3" w:author="Liene Rulle" w:date="2025-05-27T11:35:00Z" w16du:dateUtc="2025-05-27T08:35:00Z">
+            <w:del w:id="13" w:author="Liene Rulle" w:date="2025-05-27T11:35:00Z" w16du:dateUtc="2025-05-27T08:35:00Z">
               <w:r w:rsidR="00EF4442" w:rsidRPr="00371E74" w:rsidDel="000B7624">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                   <w:sz w:val="22"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:delText xml:space="preserve">ne mazāks kā </w:delText>
               </w:r>
             </w:del>
-            <w:r w:rsidR="00EF4442" w:rsidRPr="00371E74">
-[...7 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+            <w:del w:id="14" w:author="Viktorija Teličene" w:date="2026-03-03T09:25:00Z" w16du:dateUtc="2026-03-03T07:25:00Z">
+              <w:r w:rsidR="00EF4442" w:rsidRPr="00371E74" w:rsidDel="001369B3">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:sz w:val="22"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:delText xml:space="preserve">1 663 875 </w:delText>
+              </w:r>
+            </w:del>
+            <w:ins w:id="15" w:author="Viktorija Teličene" w:date="2026-03-03T09:25:00Z" w16du:dateUtc="2026-03-03T07:25:00Z">
+              <w:r w:rsidR="001369B3" w:rsidRPr="001369B3">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:sz w:val="22"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:t>2 193</w:t>
+              </w:r>
+              <w:r w:rsidR="001369B3">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:sz w:val="22"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:t> </w:t>
+              </w:r>
+              <w:r w:rsidR="001369B3" w:rsidRPr="001369B3">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:sz w:val="22"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:t>287</w:t>
+              </w:r>
+              <w:r w:rsidR="001369B3">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:sz w:val="22"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+            </w:ins>
             <w:r w:rsidR="003B727A" w:rsidRPr="00371E74">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>euro</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00346120" w:rsidRPr="00371E74">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00470818" w:rsidRPr="00371E74">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D86DD69" w14:textId="205108BD" w:rsidR="00582374" w:rsidRPr="00371E74" w:rsidRDefault="00582374" w:rsidP="0098459D">
+          <w:p w14:paraId="0D86DD69" w14:textId="6BEF82E5" w:rsidR="00582374" w:rsidRPr="00371E74" w:rsidRDefault="00582374" w:rsidP="0098459D">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:firstLine="0"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:ins w:id="4" w:author="Zane Egle" w:date="2025-05-29T07:29:00Z" w16du:dateUtc="2025-05-29T04:29:00Z">
-[...76 lines deleted...]
-              </w:r>
+            <w:ins w:id="16" w:author="Zane Egle" w:date="2025-05-29T07:29:00Z" w16du:dateUtc="2025-05-29T04:29:00Z">
+              <w:del w:id="17" w:author="Viktorija Teličene" w:date="2026-03-03T09:24:00Z" w16du:dateUtc="2026-03-03T07:24:00Z">
+                <w:r w:rsidRPr="00371E74" w:rsidDel="001369B3">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                    <w:sz w:val="22"/>
+                    <w:lang w:eastAsia="lv-LV"/>
+                  </w:rPr>
+                  <w:delText xml:space="preserve">Ja tiek palielināts Eiropas Savienības kohēzijas politikas programmā 2021.–2027. gadam pasākuma ietvaros plānotais un pieejamais kopējais </w:delText>
+                </w:r>
+              </w:del>
+              <w:del w:id="18" w:author="Viktorija Teličene" w:date="2026-03-03T09:23:00Z" w16du:dateUtc="2026-03-03T07:23:00Z">
+                <w:r w:rsidRPr="00371E74" w:rsidDel="001369B3">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                    <w:sz w:val="22"/>
+                    <w:lang w:eastAsia="lv-LV"/>
+                  </w:rPr>
+                  <w:lastRenderedPageBreak/>
+                  <w:delText xml:space="preserve">finansējums, tas ir 12 268 971 </w:delText>
+                </w:r>
+                <w:r w:rsidRPr="00371E74" w:rsidDel="001369B3">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                    <w:i/>
+                    <w:iCs/>
+                    <w:sz w:val="22"/>
+                    <w:lang w:eastAsia="lv-LV"/>
+                  </w:rPr>
+                  <w:delText>euro</w:delText>
+                </w:r>
+                <w:r w:rsidRPr="00371E74" w:rsidDel="001369B3">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                    <w:sz w:val="22"/>
+                    <w:lang w:eastAsia="lv-LV"/>
+                  </w:rPr>
+                  <w:delText xml:space="preserve">, tai skaitā Eiropas Reģionālās attīstības fonda finansējums – 10 428 625  </w:delText>
+                </w:r>
+                <w:r w:rsidRPr="00371E74" w:rsidDel="001369B3">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                    <w:i/>
+                    <w:iCs/>
+                    <w:sz w:val="22"/>
+                    <w:lang w:eastAsia="lv-LV"/>
+                  </w:rPr>
+                  <w:delText>euro</w:delText>
+                </w:r>
+                <w:r w:rsidRPr="00371E74" w:rsidDel="001369B3">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                    <w:sz w:val="22"/>
+                    <w:lang w:eastAsia="lv-LV"/>
+                  </w:rPr>
+                  <w:delText xml:space="preserve"> un nacionālais līdzfinansējums, ko veido valsts budžeta līdzfinansējums, – 1 840 346 </w:delText>
+                </w:r>
+                <w:r w:rsidRPr="00371E74" w:rsidDel="001369B3">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                    <w:i/>
+                    <w:iCs/>
+                    <w:sz w:val="22"/>
+                    <w:lang w:eastAsia="lv-LV"/>
+                  </w:rPr>
+                  <w:delText>euro</w:delText>
+                </w:r>
+                <w:r w:rsidRPr="00371E74" w:rsidDel="001369B3">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                    <w:sz w:val="22"/>
+                    <w:lang w:eastAsia="lv-LV"/>
+                  </w:rPr>
+                  <w:delText>.</w:delText>
+                </w:r>
+              </w:del>
             </w:ins>
           </w:p>
           <w:p w14:paraId="54E0904E" w14:textId="61BAC7CB" w:rsidR="00167064" w:rsidRPr="00371E74" w:rsidRDefault="00167064" w:rsidP="0098459D">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:firstLine="0"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00371E74">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Maksimālā atbalsta intensitāte ir </w:t>
             </w:r>
             <w:r w:rsidR="00BE0F2A" w:rsidRPr="00371E74">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
@@ -2001,62 +2119,52 @@
       <w:tr w:rsidR="00A17AE6" w:rsidRPr="00371E74" w14:paraId="4C0ADB4B" w14:textId="77777777" w:rsidTr="00BD0847">
         <w:trPr>
           <w:trHeight w:val="549"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="0E9FE417" w14:textId="3AEBB411" w:rsidR="0053179D" w:rsidRPr="00371E74" w:rsidRDefault="0053179D" w:rsidP="0053179D">
             <w:pPr>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00371E74">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">Termiņš projekta iesnieguma iesniegšanai </w:t>
+              <w:t>Termiņš projekta iesnieguma iesniegšanai priekšizskatīšanā</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2866" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="26FE0AD7" w14:textId="10DABA5B" w:rsidR="0053179D" w:rsidRPr="00371E74" w:rsidRDefault="0053179D" w:rsidP="0053179D">
             <w:pPr>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00371E74">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">No </w:t>
             </w:r>
@@ -2390,97 +2498,97 @@
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="002A7454" w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">rojekta īstenošanas vieta ir </w:t>
       </w:r>
       <w:r w:rsidR="0098177A" w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Gaujas Nacionālais parks, Ķemeru Nacionālais parks, Slīteres Nacionālais parks</w:t>
       </w:r>
-      <w:ins w:id="5" w:author="Liene Rulle" w:date="2025-05-27T11:32:00Z" w16du:dateUtc="2025-05-27T08:32:00Z">
+      <w:ins w:id="19" w:author="Liene Rulle" w:date="2025-05-27T11:32:00Z" w16du:dateUtc="2025-05-27T08:32:00Z">
         <w:r w:rsidR="00E7479B" w:rsidRPr="00371E74">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:bCs/>
             <w:color w:val="000000"/>
             <w:sz w:val="22"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t xml:space="preserve">, </w:t>
         </w:r>
       </w:ins>
-      <w:del w:id="6" w:author="Liene Rulle" w:date="2025-05-27T11:32:00Z" w16du:dateUtc="2025-05-27T08:32:00Z">
+      <w:del w:id="20" w:author="Liene Rulle" w:date="2025-05-27T11:32:00Z" w16du:dateUtc="2025-05-27T08:32:00Z">
         <w:r w:rsidR="0098177A" w:rsidRPr="00371E74" w:rsidDel="00E7479B">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:bCs/>
             <w:color w:val="000000"/>
             <w:sz w:val="22"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:delText xml:space="preserve"> un </w:delText>
         </w:r>
       </w:del>
       <w:r w:rsidR="0098177A" w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Rāznas Nacionālais parks</w:t>
       </w:r>
-      <w:ins w:id="7" w:author="Liene Rulle" w:date="2025-05-27T11:32:00Z" w16du:dateUtc="2025-05-27T08:32:00Z">
+      <w:ins w:id="21" w:author="Liene Rulle" w:date="2025-05-27T11:32:00Z" w16du:dateUtc="2025-05-27T08:32:00Z">
         <w:r w:rsidR="008A412E" w:rsidRPr="00371E74">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:bCs/>
             <w:color w:val="000000"/>
             <w:sz w:val="22"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t xml:space="preserve"> vai Ziemeļvidz</w:t>
         </w:r>
       </w:ins>
-      <w:ins w:id="8" w:author="Liene Rulle" w:date="2025-05-27T11:33:00Z" w16du:dateUtc="2025-05-27T08:33:00Z">
+      <w:ins w:id="22" w:author="Liene Rulle" w:date="2025-05-27T11:33:00Z" w16du:dateUtc="2025-05-27T08:33:00Z">
         <w:r w:rsidR="008A412E" w:rsidRPr="00371E74">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:bCs/>
             <w:color w:val="000000"/>
             <w:sz w:val="22"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t>emes biosfēras rezervāts</w:t>
         </w:r>
       </w:ins>
       <w:r w:rsidR="0098177A" w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5670B2A1" w14:textId="77C9C61C" w:rsidR="00600C91" w:rsidRPr="00371E74" w:rsidRDefault="00D917B5" w:rsidP="00B479C6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -2789,79 +2897,201 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Izmaksu plānošanā jāņem vērā</w:t>
       </w:r>
       <w:r w:rsidR="00FE17E1" w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="617C9E02" w14:textId="77777777" w:rsidR="00D85FEA" w:rsidRPr="00371E74" w:rsidRDefault="00D85FEA" w:rsidP="003E0B4C">
+    <w:p w14:paraId="617C9E02" w14:textId="3CA89614" w:rsidR="00D85FEA" w:rsidRPr="00371E74" w:rsidRDefault="00D85FEA" w:rsidP="003E0B4C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>Finanšu ministrijas 2023. gada 25. septembra vadlīnijas Nr. 1.2. “Vadlīnijas attiecināmo izmaksu noteikšanai Eiropas Savienības kohēzijas politikas programmas 2021.-2027. gada plānošanas periodā”</w:t>
+        <w:t xml:space="preserve">Finanšu ministrijas </w:t>
+      </w:r>
+      <w:del w:id="23" w:author="Viktorija Teličene" w:date="2026-03-03T09:27:00Z" w16du:dateUtc="2026-03-03T07:27:00Z">
+        <w:r w:rsidRPr="00371E74" w:rsidDel="001369B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:bCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="22"/>
+            <w:lang w:eastAsia="lv-LV"/>
+          </w:rPr>
+          <w:delText>2023</w:delText>
+        </w:r>
+      </w:del>
+      <w:ins w:id="24" w:author="Viktorija Teličene" w:date="2026-03-03T09:27:00Z" w16du:dateUtc="2026-03-03T07:27:00Z">
+        <w:r w:rsidR="001369B3" w:rsidRPr="00371E74">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:bCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="22"/>
+            <w:lang w:eastAsia="lv-LV"/>
+          </w:rPr>
+          <w:t>202</w:t>
+        </w:r>
+        <w:r w:rsidR="001369B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:bCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="22"/>
+            <w:lang w:eastAsia="lv-LV"/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+      </w:ins>
+      <w:r w:rsidRPr="00371E74">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. gada </w:t>
+      </w:r>
+      <w:del w:id="25" w:author="Viktorija Teličene" w:date="2026-03-03T09:27:00Z" w16du:dateUtc="2026-03-03T07:27:00Z">
+        <w:r w:rsidRPr="00371E74" w:rsidDel="001369B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:bCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="22"/>
+            <w:lang w:eastAsia="lv-LV"/>
+          </w:rPr>
+          <w:delText>25</w:delText>
+        </w:r>
+      </w:del>
+      <w:ins w:id="26" w:author="Viktorija Teličene" w:date="2026-03-03T09:27:00Z" w16du:dateUtc="2026-03-03T07:27:00Z">
+        <w:r w:rsidR="001369B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:bCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="22"/>
+            <w:lang w:eastAsia="lv-LV"/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+      </w:ins>
+      <w:r w:rsidRPr="00371E74">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>. </w:t>
+      </w:r>
+      <w:del w:id="27" w:author="Viktorija Teličene" w:date="2026-03-03T09:27:00Z" w16du:dateUtc="2026-03-03T07:27:00Z">
+        <w:r w:rsidRPr="00371E74" w:rsidDel="001369B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:bCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="22"/>
+            <w:lang w:eastAsia="lv-LV"/>
+          </w:rPr>
+          <w:delText xml:space="preserve">septembra </w:delText>
+        </w:r>
+      </w:del>
+      <w:ins w:id="28" w:author="Viktorija Teličene" w:date="2026-03-03T09:27:00Z" w16du:dateUtc="2026-03-03T07:27:00Z">
+        <w:r w:rsidR="001369B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:bCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="22"/>
+            <w:lang w:eastAsia="lv-LV"/>
+          </w:rPr>
+          <w:t>jūnija</w:t>
+        </w:r>
+        <w:r w:rsidR="001369B3" w:rsidRPr="00371E74">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:bCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="22"/>
+            <w:lang w:eastAsia="lv-LV"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:ins>
+      <w:r w:rsidRPr="00371E74">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>vadlīnijas Nr. 1.2. “Vadlīnijas attiecināmo izmaksu noteikšanai Eiropas Savienības kohēzijas politikas programmas 2021.-2027. gada plānošanas periodā”</w:t>
       </w:r>
       <w:r w:rsidRPr="00371E74">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04C6AC90" w14:textId="77777777" w:rsidR="00D85FEA" w:rsidRPr="00371E74" w:rsidRDefault="00D85FEA" w:rsidP="003E0B4C">
       <w:pPr>
@@ -2890,79 +3120,190 @@
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Finanšu ministrijas 2023. gada 25. septembra vadlīnijas Nr. 1.1. “Vadlīnijas par vienkāršoto izmaksu izmantošanas iespējām un to piemērošana Eiropas Savienības kohēzijas politikas programmas 2021.–2027. gadam ietvaros”</w:t>
       </w:r>
       <w:r w:rsidRPr="00371E74">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54D6D120" w14:textId="77777777" w:rsidR="00D85FEA" w:rsidRPr="00371E74" w:rsidRDefault="00D85FEA" w:rsidP="003E0B4C">
+    <w:p w14:paraId="54D6D120" w14:textId="3AF12E8A" w:rsidR="00D85FEA" w:rsidRPr="00371E74" w:rsidRDefault="00D85FEA" w:rsidP="003E0B4C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Finanšu ministrijas 2023. gada 27. februāra metodika Nr. 4.1. “Vienas vienības izmaksu standarta likmes aprēķina un piemērošanas metodika 1 km izmaksām darbības programmas “Izaugsme un nodarbinātība” un Eiropas Savienības kohēzijas politikas programmas 2021.–2027. gadam īstenošanai”</w:t>
+        <w:t xml:space="preserve">Finanšu ministrijas </w:t>
+      </w:r>
+      <w:del w:id="29" w:author="Viktorija Teličene" w:date="2026-03-03T09:31:00Z" w16du:dateUtc="2026-03-03T07:31:00Z">
+        <w:r w:rsidRPr="00371E74" w:rsidDel="001369B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:bCs/>
+            <w:sz w:val="22"/>
+            <w:lang w:eastAsia="lv-LV"/>
+          </w:rPr>
+          <w:delText>2023</w:delText>
+        </w:r>
+      </w:del>
+      <w:ins w:id="30" w:author="Viktorija Teličene" w:date="2026-03-03T09:31:00Z" w16du:dateUtc="2026-03-03T07:31:00Z">
+        <w:r w:rsidR="001369B3" w:rsidRPr="00371E74">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:bCs/>
+            <w:sz w:val="22"/>
+            <w:lang w:eastAsia="lv-LV"/>
+          </w:rPr>
+          <w:t>202</w:t>
+        </w:r>
+        <w:r w:rsidR="001369B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:bCs/>
+            <w:sz w:val="22"/>
+            <w:lang w:eastAsia="lv-LV"/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+      </w:ins>
+      <w:r w:rsidRPr="00371E74">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. gada </w:t>
+      </w:r>
+      <w:del w:id="31" w:author="Viktorija Teličene" w:date="2026-03-03T09:31:00Z" w16du:dateUtc="2026-03-03T07:31:00Z">
+        <w:r w:rsidRPr="00371E74" w:rsidDel="001369B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:bCs/>
+            <w:sz w:val="22"/>
+            <w:lang w:eastAsia="lv-LV"/>
+          </w:rPr>
+          <w:delText>27</w:delText>
+        </w:r>
+      </w:del>
+      <w:ins w:id="32" w:author="Viktorija Teličene" w:date="2026-03-03T09:31:00Z" w16du:dateUtc="2026-03-03T07:31:00Z">
+        <w:r w:rsidR="001369B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:bCs/>
+            <w:sz w:val="22"/>
+            <w:lang w:eastAsia="lv-LV"/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+      </w:ins>
+      <w:r w:rsidRPr="00371E74">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>. </w:t>
+      </w:r>
+      <w:del w:id="33" w:author="Viktorija Teličene" w:date="2026-03-03T09:32:00Z" w16du:dateUtc="2026-03-03T07:32:00Z">
+        <w:r w:rsidRPr="00371E74" w:rsidDel="001369B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:bCs/>
+            <w:sz w:val="22"/>
+            <w:lang w:eastAsia="lv-LV"/>
+          </w:rPr>
+          <w:delText xml:space="preserve">februāra </w:delText>
+        </w:r>
+      </w:del>
+      <w:ins w:id="34" w:author="Viktorija Teličene" w:date="2026-03-03T09:32:00Z" w16du:dateUtc="2026-03-03T07:32:00Z">
+        <w:r w:rsidR="001369B3">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:bCs/>
+            <w:sz w:val="22"/>
+            <w:lang w:eastAsia="lv-LV"/>
+          </w:rPr>
+          <w:t>jūnija</w:t>
+        </w:r>
+        <w:r w:rsidR="001369B3" w:rsidRPr="00371E74">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:bCs/>
+            <w:sz w:val="22"/>
+            <w:lang w:eastAsia="lv-LV"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:ins>
+      <w:r w:rsidRPr="00371E74">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>metodika Nr. 4.1. “Vienas vienības izmaksu standarta likmes aprēķina un piemērošanas metodika 1 km izmaksām darbības programmas “Izaugsme un nodarbinātība” un Eiropas Savienības kohēzijas politikas programmas 2021.–2027. gadam īstenošanai”</w:t>
       </w:r>
       <w:r w:rsidRPr="00371E74">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CF79C49" w14:textId="59ACA47C" w:rsidR="00D931AA" w:rsidRPr="00371E74" w:rsidRDefault="00D85FEA" w:rsidP="003E0B4C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -3461,145 +3802,183 @@
         </w:rPr>
         <w:t xml:space="preserve">2. pielikuma formai un saskaņā ar </w:t>
       </w:r>
       <w:r w:rsidR="00E01BC7" w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>izmak</w:t>
       </w:r>
       <w:r w:rsidR="00804B34" w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">su un ieguvumu analīzes aprēķinu modeļa </w:t>
       </w:r>
       <w:r w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>aizpildīšanas metodiku (nolikuma 3. pielikums).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69427A69" w14:textId="506C5295" w:rsidR="00A55E84" w:rsidRPr="00371E74" w:rsidRDefault="00A55E84" w:rsidP="1A6BAEA7">
+    <w:p w14:paraId="69427A69" w14:textId="67710930" w:rsidR="00A55E84" w:rsidRPr="00371E74" w:rsidRDefault="00A55E84" w:rsidP="1A6BAEA7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>dokument</w:t>
       </w:r>
-      <w:ins w:id="9" w:author="Liene Rulle" w:date="2025-05-27T11:41:00Z" w16du:dateUtc="2025-05-27T08:41:00Z">
+      <w:ins w:id="37" w:author="Liene Rulle" w:date="2025-05-27T11:41:00Z" w16du:dateUtc="2025-05-27T08:41:00Z">
         <w:r w:rsidR="00AC6CF7" w:rsidRPr="00371E74">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t>us</w:t>
         </w:r>
       </w:ins>
-      <w:del w:id="10" w:author="Liene Rulle" w:date="2025-05-27T11:41:00Z" w16du:dateUtc="2025-05-27T08:41:00Z">
+      <w:del w:id="38" w:author="Liene Rulle" w:date="2025-05-27T11:41:00Z" w16du:dateUtc="2025-05-27T08:41:00Z">
         <w:r w:rsidRPr="00371E74" w:rsidDel="00AC6CF7">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:delText>i</w:delText>
         </w:r>
       </w:del>
       <w:r w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>, kas apliecina projekta iesniedzēja īpašuma</w:t>
       </w:r>
-      <w:ins w:id="11" w:author="Liene Rulle" w:date="2025-05-27T11:42:00Z" w16du:dateUtc="2025-05-27T08:42:00Z">
+      <w:ins w:id="39" w:author="Liene Rulle" w:date="2025-05-27T11:42:00Z" w16du:dateUtc="2025-05-27T08:42:00Z">
         <w:r w:rsidR="007D69CF" w:rsidRPr="00371E74">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t>,</w:t>
         </w:r>
       </w:ins>
-      <w:del w:id="12" w:author="Liene Rulle" w:date="2025-05-27T11:42:00Z" w16du:dateUtc="2025-05-27T08:42:00Z">
+      <w:del w:id="40" w:author="Liene Rulle" w:date="2025-05-27T11:42:00Z" w16du:dateUtc="2025-05-27T08:42:00Z">
         <w:r w:rsidRPr="00371E74" w:rsidDel="007D69CF">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:delText xml:space="preserve"> vai</w:delText>
         </w:r>
       </w:del>
       <w:r w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> valdījuma</w:t>
       </w:r>
-      <w:ins w:id="13" w:author="Liene Rulle" w:date="2025-05-27T11:42:00Z" w16du:dateUtc="2025-05-27T08:42:00Z">
+      <w:ins w:id="41" w:author="Liene Rulle" w:date="2025-05-27T11:42:00Z" w16du:dateUtc="2025-05-27T08:42:00Z">
         <w:r w:rsidR="00EE437D" w:rsidRPr="00371E74">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t xml:space="preserve"> vai turējuma</w:t>
         </w:r>
       </w:ins>
       <w:r w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> tiesības uz nekustamo īpašumu, kurā plānots īstenot projekta darbības (</w:t>
+        <w:t xml:space="preserve"> tiesības</w:t>
+      </w:r>
+      <w:ins w:id="42" w:author="Viktorija Teličene" w:date="2026-03-03T09:34:00Z" w16du:dateUtc="2026-03-03T07:34:00Z">
+        <w:r w:rsidR="00063744">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:sz w:val="22"/>
+            <w:lang w:eastAsia="lv-LV"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> vai dokumentus, kas apliecina </w:t>
+        </w:r>
+      </w:ins>
+      <w:ins w:id="43" w:author="Viktorija Teličene" w:date="2026-03-03T09:34:00Z">
+        <w:r w:rsidR="00063744" w:rsidRPr="00063744">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:sz w:val="22"/>
+            <w:lang w:eastAsia="lv-LV"/>
+          </w:rPr>
+          <w:t>apbūves tiesība</w:t>
+        </w:r>
+      </w:ins>
+      <w:ins w:id="44" w:author="Viktorija Teličene" w:date="2026-03-03T09:34:00Z" w16du:dateUtc="2026-03-03T07:34:00Z">
+        <w:r w:rsidR="00063744">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:sz w:val="22"/>
+            <w:lang w:eastAsia="lv-LV"/>
+          </w:rPr>
+          <w:t>s</w:t>
+        </w:r>
+      </w:ins>
+      <w:r w:rsidRPr="00371E74">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uz nekustamo īpašumu, kurā plānots īstenot projekta darbības (</w:t>
       </w:r>
       <w:r w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ja attiecināms un ja informācija par minētajām tiesībām nav pieejama publiskajos reģistros</w:t>
       </w:r>
       <w:r w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AB845AA" w14:textId="55B0AA5A" w:rsidR="00907A8F" w:rsidRPr="00371E74" w:rsidRDefault="009F0DA5" w:rsidP="434C499C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
@@ -3762,77 +4141,59 @@
         </w:rPr>
         <w:t>ā atsauces uz</w:t>
       </w:r>
       <w:r w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> pielikum</w:t>
       </w:r>
       <w:r w:rsidR="445D3849" w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>iem</w:t>
       </w:r>
       <w:r w:rsidR="7F828B8C" w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> norāda precīzi, nodrošinot to </w:t>
-[...8 lines deleted...]
-        <w:t>identificējam</w:t>
+        <w:t xml:space="preserve"> norāda precīzi, nodrošinot to identificējam</w:t>
       </w:r>
       <w:r w:rsidR="281F401B" w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>ību</w:t>
-[...8 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>ību.</w:t>
       </w:r>
       <w:r w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="08EF4D21" w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Papildus minētajiem pielikumiem projekta iesniedzējs var pievienot citus dokumentus, kurus uzskata par nepieciešamiem projekta iesnieguma kvalitatīvai izvērtēšanai.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="404EE33C" w14:textId="41A295EA" w:rsidR="004C2582" w:rsidRPr="00371E74" w:rsidRDefault="00313F21" w:rsidP="0098459D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="0"/>
@@ -3995,51 +4356,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidR="00EA4555" w:rsidRPr="00371E74">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t>https://www.fm.gov.lv/lv/makroekonomiskie-pienemumi-un-prognozes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00267122" w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:ins w:id="14" w:author="Liene Rulle" w:date="2025-05-27T11:46:00Z" w16du:dateUtc="2025-05-27T08:46:00Z">
+      <w:ins w:id="45" w:author="Liene Rulle" w:date="2025-05-27T11:46:00Z" w16du:dateUtc="2025-05-27T08:46:00Z">
         <w:r w:rsidR="00267122" w:rsidRPr="00371E74">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t>(publicētas 01.07.2024.).</w:t>
         </w:r>
       </w:ins>
     </w:p>
     <w:p w14:paraId="1EE335CF" w14:textId="62CD2312" w:rsidR="00446CC4" w:rsidRPr="00371E74" w:rsidRDefault="3AEC74B1" w:rsidP="008C7609">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -4180,61 +4541,59 @@
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Projekt</w:t>
       </w:r>
       <w:r w:rsidR="00313F21" w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">a iesniegumā summas norāda </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00313F21" w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>euro</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00313F21" w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> ar precizitāti līdz 2 </w:t>
       </w:r>
       <w:r w:rsidR="00DB7526" w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">cipariem </w:t>
       </w:r>
       <w:r w:rsidR="00313F21" w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>aiz komata.</w:t>
       </w:r>
     </w:p>
@@ -4441,51 +4800,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> projektu iesniegumu atlasē</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66E33464" w14:textId="0A158C25" w:rsidR="009D55CA" w:rsidRPr="00371E74" w:rsidRDefault="008E372B" w:rsidP="003A2CD1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Ref120492295"/>
+      <w:bookmarkStart w:id="46" w:name="_Ref120492295"/>
       <w:r w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Projek</w:t>
       </w:r>
       <w:r w:rsidR="003006B8" w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ta iesniedzēj</w:t>
       </w:r>
       <w:r w:rsidR="00ED6CC8" w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -4580,402 +4939,334 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00782546" w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">vienu reizi </w:t>
       </w:r>
       <w:r w:rsidR="003E43EE" w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">iesniedzot projekta iesniegumu </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="003E43EE" w:rsidRPr="00371E74">
+        <w:t>iesniedzot projekta iesniegumu priekšizskatīšan</w:t>
+      </w:r>
+      <w:r w:rsidR="00732ED1" w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>priekšizskatīšan</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00732ED1" w:rsidRPr="00371E74">
+        <w:t xml:space="preserve">ai </w:t>
+      </w:r>
+      <w:r w:rsidR="00912EA6" w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>ai</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00732ED1" w:rsidRPr="00371E74">
+        <w:t xml:space="preserve">KPVIS </w:t>
+      </w:r>
+      <w:r w:rsidR="00045ED7" w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00912EA6" w:rsidRPr="00371E74">
+        <w:t xml:space="preserve">ne vēlāk kā trīs </w:t>
+      </w:r>
+      <w:r w:rsidR="00E13263" w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">KPVIS </w:t>
+        <w:t>nedēļas</w:t>
       </w:r>
       <w:r w:rsidR="00045ED7" w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">ne vēlāk kā trīs </w:t>
+        <w:t xml:space="preserve"> pirms plānotā projekta </w:t>
       </w:r>
       <w:r w:rsidR="00E13263" w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>nedēļas</w:t>
+        <w:t>iesnieguma</w:t>
       </w:r>
       <w:r w:rsidR="00045ED7" w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> pirms plānotā projekta </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E13263" w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>iesnieguma</w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">iesniegšanas beigu termiņa. </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="46"/>
     </w:p>
     <w:p w14:paraId="760F9B36" w14:textId="2703CCE2" w:rsidR="00F714F3" w:rsidRPr="00371E74" w:rsidRDefault="00723777" w:rsidP="003A2CD1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ja projekta iesniegums iesniegts </w:t>
-[...17 lines deleted...]
-        <w:t>, sadarbības iestāde</w:t>
+        <w:t>Ja projekta iesniegums iesniegts priekšizskatīšanai, sadarbības iestāde</w:t>
       </w:r>
       <w:r w:rsidR="009737AF" w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005A4223" w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>desmit</w:t>
       </w:r>
       <w:r w:rsidR="009737AF" w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> darbdienu</w:t>
       </w:r>
       <w:r w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009737AF" w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">laikā </w:t>
       </w:r>
       <w:r w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">izskata </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="009737AF" w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>priekšizskatīšanai</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">priekšizskatīšanai saņemto projekta iesniegumu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00371E74">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">un </w:t>
+      </w:r>
+      <w:r w:rsidR="008C76AE" w:rsidRPr="00371E74">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">KPVIS </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB7526" w:rsidRPr="00371E74">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>e-</w:t>
+      </w:r>
+      <w:r w:rsidR="008C76AE" w:rsidRPr="00371E74">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>vidē</w:t>
+      </w:r>
+      <w:r w:rsidR="0071311F" w:rsidRPr="00371E74">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00371E74">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sniedz </w:t>
+      </w:r>
+      <w:r w:rsidR="00774218" w:rsidRPr="00371E74">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>viedokli par projekta iesniegumā norādītās informācijas atbilstību</w:t>
+      </w:r>
+      <w:r w:rsidR="00130DEE" w:rsidRPr="00371E74">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SAM</w:t>
+      </w:r>
+      <w:r w:rsidR="00774218" w:rsidRPr="00371E74">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MK noteikumu un</w:t>
+      </w:r>
+      <w:r w:rsidR="00886C91" w:rsidRPr="00371E74">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> š</w:t>
+      </w:r>
+      <w:r w:rsidR="0053706B" w:rsidRPr="00371E74">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>ī</w:t>
+      </w:r>
+      <w:r w:rsidR="002B6B33" w:rsidRPr="00371E74">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00774218" w:rsidRPr="00371E74">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>nolikuma prasībām</w:t>
+      </w:r>
       <w:r w:rsidR="009737AF" w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> saņemto projekta iesniegumu </w:t>
-[...110 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00F714F3" w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> sniegt</w:t>
+        <w:t xml:space="preserve"> Priekšizskatīšanā sniegt</w:t>
       </w:r>
       <w:r w:rsidR="008C76AE" w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="007D412F" w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>jam</w:t>
       </w:r>
       <w:r w:rsidR="00F714F3" w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> sadarbības iestādes </w:t>
       </w:r>
@@ -5037,69 +5328,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="4D55E861" w14:textId="0ABCBEDA" w:rsidR="00723777" w:rsidRPr="00371E74" w:rsidRDefault="00690AC3" w:rsidP="005506EE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pēc </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Pēc priekšizskatīšanas </w:t>
       </w:r>
       <w:r w:rsidR="00652D3A" w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>projekta iesnie</w:t>
       </w:r>
       <w:r w:rsidR="00F714F3" w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>dzējam ir tiesības precizēt projekta iesniegumu,</w:t>
       </w:r>
       <w:r w:rsidR="00FA76F6" w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -5108,51 +5381,51 @@
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ievērojot projektu iesniegumu iesniegšanas beigu termiņu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B75B470" w14:textId="789D713F" w:rsidR="00916ED5" w:rsidRPr="00371E74" w:rsidRDefault="00970461" w:rsidP="00921F75">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Ref120490924"/>
+      <w:bookmarkStart w:id="47" w:name="_Ref120490924"/>
       <w:r w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Ja pēc projekta iesnieguma iesniegšanas sadarbības iestāde</w:t>
       </w:r>
       <w:r w:rsidR="0008339D" w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00916ED5" w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -5318,70 +5591,70 @@
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> projekta iesniedzēj</w:t>
       </w:r>
       <w:r w:rsidR="004C2AE4" w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="00916ED5" w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> par konstatētajām neprecizitātēm un to novēršanai veicamajām darbībām, nosakot izpildes termiņu.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="47"/>
     </w:p>
     <w:p w14:paraId="58A8C74D" w14:textId="2F7FBCDE" w:rsidR="001F6058" w:rsidRPr="00371E74" w:rsidRDefault="48D7B61A" w:rsidP="00D94B47">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Ref120491921"/>
+      <w:bookmarkStart w:id="48" w:name="_Ref120491921"/>
       <w:r w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="4F1684EB" w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ēc</w:t>
       </w:r>
       <w:r w:rsidR="7DCC3368" w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
@@ -5464,51 +5737,51 @@
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">sadarbības iestādes noteiktajā termiņā </w:t>
       </w:r>
       <w:r w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>precizēt projekta iesniegumu, nemainot to pēc būtības</w:t>
       </w:r>
       <w:r w:rsidR="701A7D08" w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="48"/>
       <w:r w:rsidR="77B2BBFA" w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> Pēc precizējumu veikšanas </w:t>
       </w:r>
       <w:r w:rsidR="51CC502C" w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">projekta iesniedzējs atkārtoti iesniedz projekta iesniegumu </w:t>
       </w:r>
       <w:r w:rsidR="77B2BBFA" w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
@@ -6006,60 +6279,60 @@
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> šajā nodaļā </w:t>
       </w:r>
       <w:r w:rsidR="00B54A16" w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>noteiktais konsultatīvais atbalsts netiek nodrošināts.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E23197B" w14:textId="68057499" w:rsidR="00A01D52" w:rsidRPr="00371E74" w:rsidRDefault="00A01D52" w:rsidP="00DB7526">
       <w:pPr>
         <w:pStyle w:val="Headinggg1"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Ref120491269"/>
+      <w:bookmarkStart w:id="49" w:name="_Ref120491269"/>
       <w:r w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Projektu iesniegumu vērtēšanas kārtība</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="49"/>
     </w:p>
     <w:p w14:paraId="0A6EBA08" w14:textId="74161483" w:rsidR="000B4F1F" w:rsidRPr="00371E74" w:rsidRDefault="00D537C1" w:rsidP="000B4F1F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Projektu iesniegumu vērtēšanai </w:t>
       </w:r>
       <w:r w:rsidR="00CC10BB" w:rsidRPr="00371E74">
@@ -6534,51 +6807,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">konfidencialitātes ievērošanu. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49AE2849" w14:textId="344D82B6" w:rsidR="00D537C1" w:rsidRPr="00371E74" w:rsidRDefault="00B60437" w:rsidP="00371E74">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Ref120520594"/>
+      <w:bookmarkStart w:id="50" w:name="_Ref120520594"/>
       <w:r w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidR="00ED50C7" w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">ērtēšanas komisija pēc projektu iesniegumu iesniegšanas termiņa beigām vērtē projektu iesniegumus saskaņā ar projektu iesniegumu vērtēšanas kritērijiem, ievērojot projektu iesniegumu vērtēšanas kritēriju piemērošanas metodikā noteikto </w:t>
       </w:r>
       <w:r w:rsidR="0043459A" w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">(nolikuma </w:t>
@@ -6644,51 +6917,51 @@
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00D537C1" w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> iesniegum</w:t>
       </w:r>
       <w:r w:rsidR="00485091" w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00D537C1" w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> vērtēšanas veidlapu.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="50"/>
       <w:r w:rsidR="00C678D0" w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Vērtē šādā secībā:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17935FEB" w14:textId="77777777" w:rsidR="000707B8" w:rsidRPr="00371E74" w:rsidRDefault="000707B8" w:rsidP="000707B8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00371E74">
@@ -6744,109 +7017,109 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>specifiskie atbilstības kritēriji.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DC8EF62" w14:textId="06FD8DED" w:rsidR="00E60B1A" w:rsidRPr="00371E74" w:rsidRDefault="00D537C1" w:rsidP="0098459D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Ref120491837"/>
+      <w:bookmarkStart w:id="51" w:name="_Ref120491837"/>
       <w:r w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Vērtēšanas komisijas lēmums tiek atspoguļots vērtēšanas komisijas atzinumā</w:t>
       </w:r>
       <w:r w:rsidR="00C62E95" w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> par projekta iesnieguma virzību apstiprināšanai, apstiprināšanai ar nosacījumu vai noraidīšanai.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="51"/>
     </w:p>
     <w:p w14:paraId="6565C1F5" w14:textId="77777777" w:rsidR="00F80092" w:rsidRPr="00371E74" w:rsidRDefault="00F31B42" w:rsidP="43D1CD1B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Ref120491666"/>
+      <w:bookmarkStart w:id="52" w:name="_Ref120491666"/>
       <w:r w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Pēc precizētā projekta iesnieguma saņemšanas sadarbības iestādē komisija izvērtē precizēto projekta iesniegumu atbilstoši kritērijiem, kuru izpildei tika izvirzīti papildu nosacījumi, kā arī kritērijiem, kuru vērtējumu maina precizētajā projekta iesniegumā ietvertā informācija, un aizpilda projekta iesnieguma vērtēšanas veidlapu KPVIS</w:t>
       </w:r>
       <w:r w:rsidR="00D537C1" w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="52"/>
     </w:p>
     <w:p w14:paraId="36592662" w14:textId="6D7FD665" w:rsidR="00D537C1" w:rsidRPr="00371E74" w:rsidRDefault="00F80092" w:rsidP="00C33E5C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Nolikuma 29. punktā minētajā gadījumā vērtēšanas komisijas balsstiesīgie locekļi projektam noteikto nosacījumu izpildes izvērtēšanā un kritēriju pārvērtēšanā iesaistās nolikuma 25. punktā noteiktajā apjomā.</w:t>
@@ -6888,128 +7161,128 @@
       </w:r>
       <w:r w:rsidR="007A6511" w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> un paziņošanas kārtība</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59E93123" w14:textId="54192BF3" w:rsidR="0093766F" w:rsidRPr="00371E74" w:rsidRDefault="00000595" w:rsidP="00326D24">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Ref120490735"/>
+      <w:bookmarkStart w:id="53" w:name="_Ref120490735"/>
       <w:r w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="002A370A" w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">adarbības iestāde, pamatojoties uz vērtēšanas komisijas sniegto atzinumu, pieņem lēmumu </w:t>
       </w:r>
       <w:r w:rsidR="0093766F" w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(turpmāk – lēmums) par:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="53"/>
     </w:p>
     <w:p w14:paraId="620EEF71" w14:textId="77777777" w:rsidR="0093766F" w:rsidRPr="00371E74" w:rsidRDefault="0093766F" w:rsidP="00E24EA3">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Ref120521412"/>
+      <w:bookmarkStart w:id="54" w:name="_Ref120521412"/>
       <w:r w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>projekta iesnieguma apstiprināšanu;</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="54"/>
     </w:p>
     <w:p w14:paraId="7204B92F" w14:textId="77777777" w:rsidR="0093766F" w:rsidRPr="00371E74" w:rsidRDefault="0093766F" w:rsidP="00E24EA3">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Ref120521415"/>
+      <w:bookmarkStart w:id="55" w:name="_Ref120521415"/>
       <w:r w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>projekta iesnieguma apstiprināšanu ar nosacījumu;</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="55"/>
     </w:p>
     <w:p w14:paraId="4273B6EA" w14:textId="77777777" w:rsidR="004D46FF" w:rsidRPr="00371E74" w:rsidRDefault="0093766F" w:rsidP="0098459D">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>projekta iesnieguma noraidīšanu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73320236" w14:textId="1317100D" w:rsidR="000F07BB" w:rsidRPr="00371E74" w:rsidRDefault="006E1557" w:rsidP="0098459D">
@@ -7330,60 +7603,60 @@
       </w:r>
       <w:r w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F0FB3FA" w14:textId="128F7BF7" w:rsidR="008C6C65" w:rsidRPr="00371E74" w:rsidRDefault="008C6C65" w:rsidP="00F65A76">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Ref120521487"/>
+      <w:bookmarkStart w:id="56" w:name="_Ref120521487"/>
       <w:r w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>lēmumā noteikto nosacījumu izpildi, ja precizētais projekta iesniegums iesniegts lēmumā noteiktajā termiņā un ar precizējumiem projekta iesniegumā ir izpildīti visi lēmumā izvirzītie nosacījumi;</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="56"/>
     </w:p>
     <w:p w14:paraId="38783DE3" w14:textId="5110EC40" w:rsidR="008C6C65" w:rsidRPr="00371E74" w:rsidRDefault="009E55B3" w:rsidP="0098459D">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>lēmumā noteikto</w:t>
       </w:r>
       <w:r w:rsidR="008C6C65" w:rsidRPr="00371E74">
         <w:rPr>
@@ -8153,68 +8426,68 @@
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pielikums. </w:t>
       </w:r>
       <w:r w:rsidR="01A001B5" w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Projekta iesnieguma aizpildīšanas metodika</w:t>
       </w:r>
       <w:r w:rsidR="5A3669CA" w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> uz</w:t>
       </w:r>
       <w:r w:rsidR="01A001B5" w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:del w:id="26" w:author="Liene Rulle" w:date="2025-05-27T12:58:00Z" w16du:dateUtc="2025-05-27T09:58:00Z">
+      <w:del w:id="57" w:author="Liene Rulle" w:date="2025-05-27T12:58:00Z" w16du:dateUtc="2025-05-27T09:58:00Z">
         <w:r w:rsidR="00652172" w:rsidRPr="00371E74" w:rsidDel="00D62BAE">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:delText>32</w:delText>
         </w:r>
         <w:r w:rsidR="01A001B5" w:rsidRPr="00371E74" w:rsidDel="00D62BAE">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:color w:val="FF0000"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:delText xml:space="preserve"> </w:delText>
         </w:r>
       </w:del>
-      <w:ins w:id="27" w:author="Liene Rulle" w:date="2025-05-27T12:58:00Z" w16du:dateUtc="2025-05-27T09:58:00Z">
+      <w:ins w:id="58" w:author="Liene Rulle" w:date="2025-05-27T12:58:00Z" w16du:dateUtc="2025-05-27T09:58:00Z">
         <w:r w:rsidR="00D62BAE" w:rsidRPr="00371E74">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t>34</w:t>
         </w:r>
         <w:r w:rsidR="00D62BAE" w:rsidRPr="00371E74">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:color w:val="FF0000"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:ins>
       <w:r w:rsidR="01A001B5" w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">lapām. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26F6E4F3" w14:textId="31452DDB" w:rsidR="000805EA" w:rsidRPr="00371E74" w:rsidRDefault="00677E5D" w:rsidP="43D1CD1B">
@@ -8338,61 +8611,61 @@
         <w:t xml:space="preserve">4. pielikums. </w:t>
       </w:r>
       <w:r w:rsidR="3ECC83F2" w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Projektu iesniegumu vērtēšanas kritēriji un to</w:t>
       </w:r>
       <w:r w:rsidR="3ECC83F2" w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> piemērošanas metodika </w:t>
       </w:r>
       <w:r w:rsidR="359D70D5" w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">uz </w:t>
       </w:r>
-      <w:ins w:id="28" w:author="Liene Rulle" w:date="2025-05-29T12:20:00Z" w16du:dateUtc="2025-05-29T09:20:00Z">
+      <w:ins w:id="59" w:author="Liene Rulle" w:date="2025-05-29T12:20:00Z" w16du:dateUtc="2025-05-29T09:20:00Z">
         <w:r w:rsidR="00DA51D6" w:rsidRPr="00371E74">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t xml:space="preserve">28 </w:t>
         </w:r>
       </w:ins>
-      <w:del w:id="29" w:author="Liene Rulle" w:date="2025-05-27T13:00:00Z" w16du:dateUtc="2025-05-27T10:00:00Z">
+      <w:del w:id="60" w:author="Liene Rulle" w:date="2025-05-27T13:00:00Z" w16du:dateUtc="2025-05-27T10:00:00Z">
         <w:r w:rsidR="3ECC83F2" w:rsidRPr="00371E74" w:rsidDel="009B54AB">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:color w:val="FF0000"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:delText xml:space="preserve"> </w:delText>
         </w:r>
       </w:del>
       <w:r w:rsidR="3ECC83F2" w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>lapām.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44242580" w14:textId="4DBABAF9" w:rsidR="007302AC" w:rsidRPr="00371E74" w:rsidRDefault="0073465D" w:rsidP="00D104A2">
       <w:pPr>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
@@ -8455,61 +8728,61 @@
       </w:r>
       <w:r w:rsidR="00902895" w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="117932E3" w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>uz</w:t>
       </w:r>
       <w:r w:rsidR="00F4346B" w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:ins w:id="30" w:author="Liene Rulle" w:date="2025-05-29T12:22:00Z" w16du:dateUtc="2025-05-29T09:22:00Z">
+      <w:ins w:id="61" w:author="Liene Rulle" w:date="2025-05-29T12:22:00Z" w16du:dateUtc="2025-05-29T09:22:00Z">
         <w:r w:rsidR="000F6CDE" w:rsidRPr="00371E74">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t>19</w:t>
         </w:r>
       </w:ins>
-      <w:del w:id="31" w:author="Liene Rulle" w:date="2025-05-29T12:22:00Z" w16du:dateUtc="2025-05-29T09:22:00Z">
+      <w:del w:id="62" w:author="Liene Rulle" w:date="2025-05-29T12:22:00Z" w16du:dateUtc="2025-05-29T09:22:00Z">
         <w:r w:rsidR="003C25EA" w:rsidRPr="00371E74" w:rsidDel="000F6CDE">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:delText>22</w:delText>
         </w:r>
       </w:del>
       <w:r w:rsidR="001707C5" w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A5225F" w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>lapām.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="292D8498" w14:textId="0A02E686" w:rsidR="00A7104B" w:rsidRPr="0082594E" w:rsidRDefault="00A7104B" w:rsidP="0098459D">
       <w:pPr>
@@ -8519,252 +8792,175 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09584E15" w14:textId="77777777" w:rsidR="009F6EF1" w:rsidRDefault="009F6EF1" w:rsidP="0098459D">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="757F5FC1" w14:textId="77777777" w:rsidR="00371E74" w:rsidRPr="0082594E" w:rsidRDefault="00371E74" w:rsidP="0098459D">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F91CA63" w14:textId="7AF06757" w:rsidR="009F6EF1" w:rsidRPr="0082594E" w:rsidRDefault="00F428C4" w:rsidP="00255660">
-[...25 lines deleted...]
-    <w:p w14:paraId="0EB67C66" w14:textId="5EFD1FA3" w:rsidR="006D7433" w:rsidRPr="0082594E" w:rsidRDefault="00F428C4" w:rsidP="00255660">
+    <w:p w14:paraId="71BB85F0" w14:textId="4769E2EE" w:rsidR="007E0FA7" w:rsidRPr="0082594E" w:rsidRDefault="00FD0BA5" w:rsidP="00255660">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>V.Teličene</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
       <w:hyperlink r:id="rId25" w:history="1">
-        <w:r w:rsidRPr="0082594E">
+        <w:r w:rsidRPr="004D596C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
-            <w:bCs/>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
-          <w:t>egija.sniedzite@cfla.gov.lv</w:t>
+          <w:t>viktorija.telicene@cfla.gov.lv</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...5 lines deleted...]
-          <w:bCs/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-      </w:pPr>
-[...66 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="469891CD" w14:textId="77777777" w:rsidR="006420A5" w:rsidRPr="0082594E" w:rsidRDefault="006420A5" w:rsidP="00255660">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7CCAA7D5" w14:textId="77777777" w:rsidR="006420A5" w:rsidRPr="0082594E" w:rsidRDefault="006420A5" w:rsidP="00255660">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="66D58F07" w14:textId="77777777" w:rsidR="00703D3A" w:rsidRPr="0082594E" w:rsidRDefault="00703D3A" w:rsidP="00703D3A">
       <w:pPr>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00703D3A" w:rsidRPr="0082594E" w:rsidSect="00255660">
-      <w:headerReference w:type="default" r:id="rId27"/>
+      <w:headerReference w:type="default" r:id="rId26"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0770F560" w14:textId="77777777" w:rsidR="00DB6B13" w:rsidRDefault="00DB6B13">
+    <w:p w14:paraId="1C95FEBD" w14:textId="77777777" w:rsidR="001916DC" w:rsidRDefault="001916DC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="03AC4801" w14:textId="77777777" w:rsidR="00DB6B13" w:rsidRDefault="00DB6B13">
+    <w:p w14:paraId="434108B1" w14:textId="77777777" w:rsidR="001916DC" w:rsidRDefault="001916DC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="240CD4AC" w14:textId="77777777" w:rsidR="00DB6B13" w:rsidRDefault="00DB6B13" w:rsidP="00152F67"/>
+    <w:p w14:paraId="1B8B8840" w14:textId="77777777" w:rsidR="001916DC" w:rsidRDefault="001916DC" w:rsidP="00152F67"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -8798,78 +8994,77 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="17849631" w14:textId="77777777" w:rsidR="00DB6B13" w:rsidRDefault="00DB6B13" w:rsidP="00F25516">
+    <w:p w14:paraId="29C07B03" w14:textId="77777777" w:rsidR="001916DC" w:rsidRDefault="001916DC" w:rsidP="00F25516">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2F9CB1AC" w14:textId="77777777" w:rsidR="00DB6B13" w:rsidRDefault="00DB6B13" w:rsidP="00F25516">
+    <w:p w14:paraId="0DCA0754" w14:textId="77777777" w:rsidR="001916DC" w:rsidRDefault="001916DC" w:rsidP="00F25516">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="51C3AFC6" w14:textId="77777777" w:rsidR="00DB6B13" w:rsidRDefault="00DB6B13" w:rsidP="00152F67"/>
+    <w:p w14:paraId="6A58CB0B" w14:textId="77777777" w:rsidR="001916DC" w:rsidRDefault="001916DC" w:rsidP="00152F67"/>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="33AC0904" w14:textId="77777777" w:rsidR="00D85FEA" w:rsidRPr="00371E74" w:rsidRDefault="00D85FEA" w:rsidP="00D85FEA">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00371E74">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="18"/>
@@ -8902,238 +9097,231 @@
   <w:footnote w:id="3">
     <w:p w14:paraId="69E2A2A3" w14:textId="77777777" w:rsidR="00D85FEA" w:rsidRPr="008B4121" w:rsidRDefault="00D85FEA" w:rsidP="00D85FEA">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00371E74">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Vadlīnijas pieejamas </w:t>
+        <w:t xml:space="preserve"> Vadlīnijas pieejamas </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
         <w:r w:rsidRPr="00371E74">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>šeit</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00371E74">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="36862C4B" w14:textId="77777777" w:rsidR="00D85FEA" w:rsidRPr="00371E74" w:rsidRDefault="00D85FEA" w:rsidP="00D85FEA">
+    <w:p w14:paraId="36862C4B" w14:textId="3C2028E2" w:rsidR="00D85FEA" w:rsidRPr="00371E74" w:rsidRDefault="00D85FEA" w:rsidP="00D85FEA">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00371E74">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> Metodika pieejama </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:ins w:id="35" w:author="Viktorija Teličene" w:date="2026-03-03T09:32:00Z" w16du:dateUtc="2026-03-03T07:32:00Z">
+        <w:r w:rsidR="001369B3">
+          <w:instrText>HYPERLINK "https://www.esfondi.lv/normativie-akti-un-dokumenti/2021-2027-planosanas-periods/vienas-vienibas-izmaksu-standarta-likmes-aprekina-un-piemerosanas-metodika-1-km-izmaksam-darbibas-programmas-izaugsme-un-nodarbinatiba-un-eiropas-savienibas-kohezijas-politikas-programmas-2021-2027-gadam-istenosanai"</w:instrText>
+        </w:r>
+      </w:ins>
+      <w:del w:id="36" w:author="Viktorija Teličene" w:date="2026-03-03T09:32:00Z" w16du:dateUtc="2026-03-03T07:32:00Z">
+        <w:r w:rsidDel="001369B3">
+          <w:delInstrText>HYPERLINK "https://www.esfondi.lv/normativie-akti-un-dokumenti/2021-2027-planosanas-periods/vadlinijas-par-vienkarsoto-izmaksu-izmantosanas-iespejam-un-to-piemerosana-eiropas-savienibas-kohezijas-politikas-programmas-2021-2027-gadam-ietvaros"</w:delInstrText>
+        </w:r>
+      </w:del>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00371E74">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Metodika pieejama </w:t>
+        <w:t>šeit</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00371E74">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="5">
+    <w:p w14:paraId="545E145C" w14:textId="125170E4" w:rsidR="00D85FEA" w:rsidRPr="00371E74" w:rsidRDefault="00D85FEA" w:rsidP="00D85FEA">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00371E74">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00371E74">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B96FBA" w:rsidRPr="00371E74">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Metodika </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00371E74">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pieejamas </w:t>
       </w:r>
       <w:hyperlink r:id="rId3" w:history="1">
         <w:r w:rsidRPr="00371E74">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>šeit</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="5">
-    <w:p w14:paraId="545E145C" w14:textId="125170E4" w:rsidR="00D85FEA" w:rsidRPr="00371E74" w:rsidRDefault="00D85FEA" w:rsidP="00D85FEA">
+  <w:footnote w:id="6">
+    <w:p w14:paraId="7C5959CE" w14:textId="77777777" w:rsidR="00E14BFB" w:rsidRPr="00651D7A" w:rsidRDefault="00E14BFB" w:rsidP="00E14BFB">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00371E74">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t> </w:t>
-[...71 lines deleted...]
-        <w:t>Tirgus</w:t>
+        <w:t xml:space="preserve"> Tirgus</w:t>
       </w:r>
       <w:r w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>izp</w:t>
       </w:r>
       <w:r w:rsidRPr="00371E74">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ē</w:t>
       </w:r>
@@ -9681,57 +9869,51 @@
             <w:rFonts w:cs="Times New Roman"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00880274">
           <w:rPr>
             <w:rFonts w:cs="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00880274">
           <w:rPr>
             <w:rFonts w:cs="Times New Roman"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r w:rsidRPr="00880274">
           <w:rPr>
             <w:rFonts w:cs="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="000E2D63">
           <w:rPr>
             <w:rFonts w:cs="Times New Roman"/>
           </w:rPr>
-          <w:t>1</w:t>
-[...5 lines deleted...]
-          <w:t>0</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r w:rsidRPr="00880274">
           <w:rPr>
             <w:rFonts w:cs="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="7EEEB220" w14:textId="77777777" w:rsidR="00763C7B" w:rsidRDefault="00763C7B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03DD6090"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8DDA8034"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
@@ -15218,56 +15400,59 @@
   </w:num>
   <w:num w:numId="47" w16cid:durableId="1568220163">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="1197352504">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="49" w16cid:durableId="954139020">
     <w:abstractNumId w:val="46"/>
   </w:num>
   <w:num w:numId="50" w16cid:durableId="640883732">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="15"/>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:person w15:author="Zane Egle">
     <w15:presenceInfo w15:providerId="AD" w15:userId="S::zane.egle@cfla.gov.lv::1b554661-e2f9-4c3f-a49d-519bc8c208a1"/>
   </w15:person>
   <w15:person w15:author="Liene Rulle">
     <w15:presenceInfo w15:providerId="AD" w15:userId="S::liene.rulle@cfla.gov.lv::f98c92f8-2bb5-4716-9d25-6d77e76ebb5a"/>
   </w15:person>
+  <w15:person w15:author="Viktorija Teličene">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::viktorija.telicene@cfla.gov.lv::994fe973-6d9b-4f81-8d97-586403114144"/>
+  </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000A0BC7"/>
     <w:rsid w:val="00000595"/>
     <w:rsid w:val="00000963"/>
@@ -15294,50 +15479,51 @@
     <w:rsid w:val="00030AA6"/>
     <w:rsid w:val="00030D64"/>
     <w:rsid w:val="000327A9"/>
     <w:rsid w:val="00040A30"/>
     <w:rsid w:val="00041330"/>
     <w:rsid w:val="00042E34"/>
     <w:rsid w:val="0004362D"/>
     <w:rsid w:val="0004459A"/>
     <w:rsid w:val="00045BF2"/>
     <w:rsid w:val="00045ED7"/>
     <w:rsid w:val="000470A4"/>
     <w:rsid w:val="000471FC"/>
     <w:rsid w:val="00051445"/>
     <w:rsid w:val="00051815"/>
     <w:rsid w:val="00053A8B"/>
     <w:rsid w:val="00055741"/>
     <w:rsid w:val="0005607E"/>
     <w:rsid w:val="0005668D"/>
     <w:rsid w:val="000601DE"/>
     <w:rsid w:val="00060FFB"/>
     <w:rsid w:val="00061AB8"/>
     <w:rsid w:val="00061BB0"/>
     <w:rsid w:val="000622CC"/>
     <w:rsid w:val="000630D1"/>
     <w:rsid w:val="0006373E"/>
+    <w:rsid w:val="00063744"/>
     <w:rsid w:val="00063D44"/>
     <w:rsid w:val="00064C94"/>
     <w:rsid w:val="000660F6"/>
     <w:rsid w:val="00067BB2"/>
     <w:rsid w:val="000707B8"/>
     <w:rsid w:val="00071395"/>
     <w:rsid w:val="00071EBA"/>
     <w:rsid w:val="000726F3"/>
     <w:rsid w:val="000734DA"/>
     <w:rsid w:val="00074B5E"/>
     <w:rsid w:val="00074D4C"/>
     <w:rsid w:val="00075151"/>
     <w:rsid w:val="0007792D"/>
     <w:rsid w:val="00077DC8"/>
     <w:rsid w:val="00077E93"/>
     <w:rsid w:val="000805EA"/>
     <w:rsid w:val="00080B0A"/>
     <w:rsid w:val="00080D8C"/>
     <w:rsid w:val="00081E54"/>
     <w:rsid w:val="0008339D"/>
     <w:rsid w:val="00086DED"/>
     <w:rsid w:val="00090039"/>
     <w:rsid w:val="000910DF"/>
     <w:rsid w:val="00092804"/>
     <w:rsid w:val="0009522D"/>
@@ -15398,113 +15584,116 @@
     <w:rsid w:val="000E3050"/>
     <w:rsid w:val="000E31F7"/>
     <w:rsid w:val="000E38A2"/>
     <w:rsid w:val="000E4F5E"/>
     <w:rsid w:val="000E71B7"/>
     <w:rsid w:val="000F07BB"/>
     <w:rsid w:val="000F28D3"/>
     <w:rsid w:val="000F305D"/>
     <w:rsid w:val="000F307E"/>
     <w:rsid w:val="000F349B"/>
     <w:rsid w:val="000F4732"/>
     <w:rsid w:val="000F586E"/>
     <w:rsid w:val="000F6CDE"/>
     <w:rsid w:val="000F788C"/>
     <w:rsid w:val="000F7D48"/>
     <w:rsid w:val="00100728"/>
     <w:rsid w:val="00101F04"/>
     <w:rsid w:val="00102B32"/>
     <w:rsid w:val="00103090"/>
     <w:rsid w:val="001064F0"/>
     <w:rsid w:val="0010714F"/>
     <w:rsid w:val="001115F5"/>
     <w:rsid w:val="00111EFD"/>
     <w:rsid w:val="00112308"/>
     <w:rsid w:val="00112952"/>
+    <w:rsid w:val="00113778"/>
     <w:rsid w:val="001137F2"/>
     <w:rsid w:val="00113CA9"/>
     <w:rsid w:val="00114608"/>
     <w:rsid w:val="00114B82"/>
     <w:rsid w:val="001150D2"/>
     <w:rsid w:val="0011529A"/>
     <w:rsid w:val="00115A49"/>
     <w:rsid w:val="001215AE"/>
     <w:rsid w:val="00123632"/>
     <w:rsid w:val="0012412B"/>
     <w:rsid w:val="00125F6A"/>
     <w:rsid w:val="001306D9"/>
     <w:rsid w:val="00130DEE"/>
     <w:rsid w:val="0013188F"/>
     <w:rsid w:val="00132867"/>
     <w:rsid w:val="00132A4A"/>
     <w:rsid w:val="00133A2C"/>
     <w:rsid w:val="00133DA8"/>
     <w:rsid w:val="00134340"/>
     <w:rsid w:val="001351C3"/>
+    <w:rsid w:val="001369B3"/>
     <w:rsid w:val="00136D14"/>
     <w:rsid w:val="00137B16"/>
     <w:rsid w:val="00140787"/>
     <w:rsid w:val="00140F12"/>
     <w:rsid w:val="0014147C"/>
     <w:rsid w:val="001422B6"/>
     <w:rsid w:val="0014261A"/>
     <w:rsid w:val="0014518C"/>
     <w:rsid w:val="00146620"/>
     <w:rsid w:val="00150878"/>
     <w:rsid w:val="00151D6E"/>
     <w:rsid w:val="00151EFA"/>
     <w:rsid w:val="00152596"/>
     <w:rsid w:val="00152F67"/>
     <w:rsid w:val="00156AA0"/>
     <w:rsid w:val="00161469"/>
     <w:rsid w:val="00161675"/>
     <w:rsid w:val="00163CFB"/>
     <w:rsid w:val="00164BA5"/>
     <w:rsid w:val="001661BA"/>
     <w:rsid w:val="00166AB9"/>
     <w:rsid w:val="00167064"/>
     <w:rsid w:val="00167134"/>
     <w:rsid w:val="00167D77"/>
     <w:rsid w:val="00170385"/>
     <w:rsid w:val="001706E2"/>
     <w:rsid w:val="001707C5"/>
     <w:rsid w:val="00170D92"/>
     <w:rsid w:val="001727FA"/>
     <w:rsid w:val="00172CF3"/>
     <w:rsid w:val="0017435E"/>
     <w:rsid w:val="001750E0"/>
     <w:rsid w:val="0017579D"/>
     <w:rsid w:val="001775DB"/>
     <w:rsid w:val="0018099F"/>
     <w:rsid w:val="001813F9"/>
     <w:rsid w:val="0018140E"/>
     <w:rsid w:val="00182082"/>
     <w:rsid w:val="00183230"/>
     <w:rsid w:val="00184F21"/>
     <w:rsid w:val="0018550D"/>
     <w:rsid w:val="00186AEC"/>
     <w:rsid w:val="00187DDB"/>
+    <w:rsid w:val="001916DC"/>
     <w:rsid w:val="001931FB"/>
     <w:rsid w:val="00193927"/>
     <w:rsid w:val="00193C5A"/>
     <w:rsid w:val="00193DC6"/>
     <w:rsid w:val="001943B6"/>
     <w:rsid w:val="00195776"/>
     <w:rsid w:val="00196D30"/>
     <w:rsid w:val="00196D54"/>
     <w:rsid w:val="001A05D7"/>
     <w:rsid w:val="001A2736"/>
     <w:rsid w:val="001A2D01"/>
     <w:rsid w:val="001A3840"/>
     <w:rsid w:val="001A43FB"/>
     <w:rsid w:val="001A578F"/>
     <w:rsid w:val="001A6BF8"/>
     <w:rsid w:val="001B06D8"/>
     <w:rsid w:val="001B0908"/>
     <w:rsid w:val="001B0BC2"/>
     <w:rsid w:val="001B2689"/>
     <w:rsid w:val="001B28A9"/>
     <w:rsid w:val="001B2C8B"/>
     <w:rsid w:val="001B2DE0"/>
     <w:rsid w:val="001B3422"/>
     <w:rsid w:val="001B38AC"/>
     <w:rsid w:val="001B41EF"/>
@@ -15572,50 +15761,51 @@
     <w:rsid w:val="002066E3"/>
     <w:rsid w:val="00207091"/>
     <w:rsid w:val="0020775E"/>
     <w:rsid w:val="002119D5"/>
     <w:rsid w:val="00211D41"/>
     <w:rsid w:val="00211EB0"/>
     <w:rsid w:val="00211F55"/>
     <w:rsid w:val="00212004"/>
     <w:rsid w:val="0021240A"/>
     <w:rsid w:val="0021269A"/>
     <w:rsid w:val="00214952"/>
     <w:rsid w:val="00215BE8"/>
     <w:rsid w:val="00215E6B"/>
     <w:rsid w:val="002163D5"/>
     <w:rsid w:val="00216F98"/>
     <w:rsid w:val="00220151"/>
     <w:rsid w:val="0022237E"/>
     <w:rsid w:val="00223A1F"/>
     <w:rsid w:val="0022543A"/>
     <w:rsid w:val="00225AF4"/>
     <w:rsid w:val="00225BE5"/>
     <w:rsid w:val="0022622C"/>
     <w:rsid w:val="00227220"/>
     <w:rsid w:val="002274D6"/>
     <w:rsid w:val="0022772F"/>
+    <w:rsid w:val="00227B1A"/>
     <w:rsid w:val="00230300"/>
     <w:rsid w:val="002313C7"/>
     <w:rsid w:val="00232393"/>
     <w:rsid w:val="0023491B"/>
     <w:rsid w:val="0023565B"/>
     <w:rsid w:val="002359B1"/>
     <w:rsid w:val="00236C39"/>
     <w:rsid w:val="00243869"/>
     <w:rsid w:val="002447DC"/>
     <w:rsid w:val="00244EEC"/>
     <w:rsid w:val="00246158"/>
     <w:rsid w:val="0024780C"/>
     <w:rsid w:val="00247EE0"/>
     <w:rsid w:val="00250B8A"/>
     <w:rsid w:val="00250E1E"/>
     <w:rsid w:val="00252A22"/>
     <w:rsid w:val="002533D1"/>
     <w:rsid w:val="00254159"/>
     <w:rsid w:val="00254E27"/>
     <w:rsid w:val="00255660"/>
     <w:rsid w:val="00256F0E"/>
     <w:rsid w:val="0025754F"/>
     <w:rsid w:val="002607BA"/>
     <w:rsid w:val="00261387"/>
     <w:rsid w:val="00264C06"/>
@@ -15890,50 +16080,51 @@
     <w:rsid w:val="00424B1C"/>
     <w:rsid w:val="00424C30"/>
     <w:rsid w:val="00425ABD"/>
     <w:rsid w:val="00425EA9"/>
     <w:rsid w:val="00426550"/>
     <w:rsid w:val="0042748D"/>
     <w:rsid w:val="00430048"/>
     <w:rsid w:val="0043374A"/>
     <w:rsid w:val="0043459A"/>
     <w:rsid w:val="0043465C"/>
     <w:rsid w:val="00434D1E"/>
     <w:rsid w:val="0043516C"/>
     <w:rsid w:val="00435889"/>
     <w:rsid w:val="0043778E"/>
     <w:rsid w:val="00437D66"/>
     <w:rsid w:val="00441429"/>
     <w:rsid w:val="00443603"/>
     <w:rsid w:val="004461C7"/>
     <w:rsid w:val="0044681D"/>
     <w:rsid w:val="00446954"/>
     <w:rsid w:val="004469DA"/>
     <w:rsid w:val="00446CC4"/>
     <w:rsid w:val="00447C4F"/>
     <w:rsid w:val="00447D3D"/>
     <w:rsid w:val="00450337"/>
+    <w:rsid w:val="00455612"/>
     <w:rsid w:val="00456DC1"/>
     <w:rsid w:val="0046166F"/>
     <w:rsid w:val="00461C34"/>
     <w:rsid w:val="00461C89"/>
     <w:rsid w:val="004623F3"/>
     <w:rsid w:val="0046441E"/>
     <w:rsid w:val="004662E0"/>
     <w:rsid w:val="00467970"/>
     <w:rsid w:val="00467A9F"/>
     <w:rsid w:val="00470818"/>
     <w:rsid w:val="00472558"/>
     <w:rsid w:val="00475FF9"/>
     <w:rsid w:val="0047692B"/>
     <w:rsid w:val="00476E1F"/>
     <w:rsid w:val="00481720"/>
     <w:rsid w:val="00482C98"/>
     <w:rsid w:val="00482D63"/>
     <w:rsid w:val="00484753"/>
     <w:rsid w:val="00485091"/>
     <w:rsid w:val="004857B6"/>
     <w:rsid w:val="00490637"/>
     <w:rsid w:val="00494350"/>
     <w:rsid w:val="004960A9"/>
     <w:rsid w:val="004960CA"/>
     <w:rsid w:val="00497048"/>
@@ -16096,50 +16287,51 @@
     <w:rsid w:val="005D5616"/>
     <w:rsid w:val="005D7DA1"/>
     <w:rsid w:val="005E3068"/>
     <w:rsid w:val="005E4108"/>
     <w:rsid w:val="005E48EA"/>
     <w:rsid w:val="005E570F"/>
     <w:rsid w:val="005E5F1A"/>
     <w:rsid w:val="005E6C68"/>
     <w:rsid w:val="005F011E"/>
     <w:rsid w:val="005F0401"/>
     <w:rsid w:val="005F1FA7"/>
     <w:rsid w:val="005F2204"/>
     <w:rsid w:val="005F2FFD"/>
     <w:rsid w:val="005F39FE"/>
     <w:rsid w:val="005F41A0"/>
     <w:rsid w:val="005F5271"/>
     <w:rsid w:val="005F7318"/>
     <w:rsid w:val="005F7BB0"/>
     <w:rsid w:val="005F7FD8"/>
     <w:rsid w:val="00600A12"/>
     <w:rsid w:val="00600C91"/>
     <w:rsid w:val="00601049"/>
     <w:rsid w:val="00601969"/>
     <w:rsid w:val="0060303F"/>
     <w:rsid w:val="006034EC"/>
+    <w:rsid w:val="00603B16"/>
     <w:rsid w:val="00603C85"/>
     <w:rsid w:val="00605007"/>
     <w:rsid w:val="006057A3"/>
     <w:rsid w:val="00605E4C"/>
     <w:rsid w:val="00605F53"/>
     <w:rsid w:val="006066C6"/>
     <w:rsid w:val="00607601"/>
     <w:rsid w:val="00607912"/>
     <w:rsid w:val="00607E8A"/>
     <w:rsid w:val="00610DCA"/>
     <w:rsid w:val="0061118D"/>
     <w:rsid w:val="00612101"/>
     <w:rsid w:val="00612A05"/>
     <w:rsid w:val="0061309B"/>
     <w:rsid w:val="006136CE"/>
     <w:rsid w:val="00613E07"/>
     <w:rsid w:val="006142F5"/>
     <w:rsid w:val="00614668"/>
     <w:rsid w:val="00617822"/>
     <w:rsid w:val="00617D9C"/>
     <w:rsid w:val="00620219"/>
     <w:rsid w:val="006204AD"/>
     <w:rsid w:val="00620C60"/>
     <w:rsid w:val="00621A75"/>
     <w:rsid w:val="00622BC3"/>
@@ -16566,50 +16758,51 @@
     <w:rsid w:val="00927526"/>
     <w:rsid w:val="009301BC"/>
     <w:rsid w:val="00931EA7"/>
     <w:rsid w:val="00932234"/>
     <w:rsid w:val="009344CC"/>
     <w:rsid w:val="00934B59"/>
     <w:rsid w:val="00935BC8"/>
     <w:rsid w:val="0093766F"/>
     <w:rsid w:val="00940316"/>
     <w:rsid w:val="00940771"/>
     <w:rsid w:val="00940DA7"/>
     <w:rsid w:val="009411E3"/>
     <w:rsid w:val="00943415"/>
     <w:rsid w:val="00943418"/>
     <w:rsid w:val="009445B4"/>
     <w:rsid w:val="009458F8"/>
     <w:rsid w:val="00945D73"/>
     <w:rsid w:val="00946F71"/>
     <w:rsid w:val="00951578"/>
     <w:rsid w:val="00952879"/>
     <w:rsid w:val="00954834"/>
     <w:rsid w:val="00954AE4"/>
     <w:rsid w:val="0095584B"/>
     <w:rsid w:val="00955BB4"/>
     <w:rsid w:val="00957168"/>
+    <w:rsid w:val="009572BA"/>
     <w:rsid w:val="00961024"/>
     <w:rsid w:val="00961FF7"/>
     <w:rsid w:val="00963CB3"/>
     <w:rsid w:val="009647B7"/>
     <w:rsid w:val="0096530C"/>
     <w:rsid w:val="00965B65"/>
     <w:rsid w:val="0096739E"/>
     <w:rsid w:val="0096745E"/>
     <w:rsid w:val="00970461"/>
     <w:rsid w:val="00970EA1"/>
     <w:rsid w:val="0097182E"/>
     <w:rsid w:val="00971A88"/>
     <w:rsid w:val="009737AF"/>
     <w:rsid w:val="00974B69"/>
     <w:rsid w:val="0097596E"/>
     <w:rsid w:val="0097644D"/>
     <w:rsid w:val="00976878"/>
     <w:rsid w:val="00976E07"/>
     <w:rsid w:val="00977EBB"/>
     <w:rsid w:val="0098177A"/>
     <w:rsid w:val="00981D7D"/>
     <w:rsid w:val="00981E8F"/>
     <w:rsid w:val="009840C8"/>
     <w:rsid w:val="0098459D"/>
     <w:rsid w:val="00984C50"/>
@@ -16866,50 +17059,51 @@
     <w:rsid w:val="00B75942"/>
     <w:rsid w:val="00B77AA5"/>
     <w:rsid w:val="00B77CB9"/>
     <w:rsid w:val="00B80E43"/>
     <w:rsid w:val="00B80F7F"/>
     <w:rsid w:val="00B81759"/>
     <w:rsid w:val="00B82469"/>
     <w:rsid w:val="00B82A09"/>
     <w:rsid w:val="00B82D7C"/>
     <w:rsid w:val="00B905A3"/>
     <w:rsid w:val="00B907FF"/>
     <w:rsid w:val="00B92C75"/>
     <w:rsid w:val="00B93DC7"/>
     <w:rsid w:val="00B951D0"/>
     <w:rsid w:val="00B95497"/>
     <w:rsid w:val="00B96FBA"/>
     <w:rsid w:val="00BA2BCD"/>
     <w:rsid w:val="00BA5409"/>
     <w:rsid w:val="00BA5F49"/>
     <w:rsid w:val="00BA6315"/>
     <w:rsid w:val="00BA6ED0"/>
     <w:rsid w:val="00BA6FC8"/>
     <w:rsid w:val="00BA7233"/>
     <w:rsid w:val="00BB0716"/>
     <w:rsid w:val="00BB08A1"/>
+    <w:rsid w:val="00BB1262"/>
     <w:rsid w:val="00BB33A9"/>
     <w:rsid w:val="00BB37CB"/>
     <w:rsid w:val="00BB5140"/>
     <w:rsid w:val="00BB5178"/>
     <w:rsid w:val="00BB5B3E"/>
     <w:rsid w:val="00BB6CDC"/>
     <w:rsid w:val="00BB7EC0"/>
     <w:rsid w:val="00BC022F"/>
     <w:rsid w:val="00BC29C2"/>
     <w:rsid w:val="00BC3562"/>
     <w:rsid w:val="00BC3A75"/>
     <w:rsid w:val="00BC41CB"/>
     <w:rsid w:val="00BC5DCE"/>
     <w:rsid w:val="00BC61B5"/>
     <w:rsid w:val="00BC64AE"/>
     <w:rsid w:val="00BC6D65"/>
     <w:rsid w:val="00BC707B"/>
     <w:rsid w:val="00BC7F39"/>
     <w:rsid w:val="00BD01B0"/>
     <w:rsid w:val="00BD03F9"/>
     <w:rsid w:val="00BD0847"/>
     <w:rsid w:val="00BD2609"/>
     <w:rsid w:val="00BD412F"/>
     <w:rsid w:val="00BD5148"/>
     <w:rsid w:val="00BD5A30"/>
@@ -17233,50 +17427,51 @@
     <w:rsid w:val="00E13A8E"/>
     <w:rsid w:val="00E14A47"/>
     <w:rsid w:val="00E14BFB"/>
     <w:rsid w:val="00E154F0"/>
     <w:rsid w:val="00E16110"/>
     <w:rsid w:val="00E1762F"/>
     <w:rsid w:val="00E21814"/>
     <w:rsid w:val="00E22338"/>
     <w:rsid w:val="00E225A8"/>
     <w:rsid w:val="00E22C3F"/>
     <w:rsid w:val="00E2316D"/>
     <w:rsid w:val="00E24BE5"/>
     <w:rsid w:val="00E24EA3"/>
     <w:rsid w:val="00E26401"/>
     <w:rsid w:val="00E2665C"/>
     <w:rsid w:val="00E26E5B"/>
     <w:rsid w:val="00E276D5"/>
     <w:rsid w:val="00E32119"/>
     <w:rsid w:val="00E3369A"/>
     <w:rsid w:val="00E349B9"/>
     <w:rsid w:val="00E34F96"/>
     <w:rsid w:val="00E36987"/>
     <w:rsid w:val="00E37BB4"/>
     <w:rsid w:val="00E37F17"/>
     <w:rsid w:val="00E42FF1"/>
+    <w:rsid w:val="00E4377A"/>
     <w:rsid w:val="00E4482E"/>
     <w:rsid w:val="00E45383"/>
     <w:rsid w:val="00E45798"/>
     <w:rsid w:val="00E47719"/>
     <w:rsid w:val="00E47D0C"/>
     <w:rsid w:val="00E5181E"/>
     <w:rsid w:val="00E521B7"/>
     <w:rsid w:val="00E524B8"/>
     <w:rsid w:val="00E52A4A"/>
     <w:rsid w:val="00E53F0A"/>
     <w:rsid w:val="00E53F48"/>
     <w:rsid w:val="00E56655"/>
     <w:rsid w:val="00E57614"/>
     <w:rsid w:val="00E60B1A"/>
     <w:rsid w:val="00E6123D"/>
     <w:rsid w:val="00E61463"/>
     <w:rsid w:val="00E61DA7"/>
     <w:rsid w:val="00E64472"/>
     <w:rsid w:val="00E64E98"/>
     <w:rsid w:val="00E6521C"/>
     <w:rsid w:val="00E6529E"/>
     <w:rsid w:val="00E67A94"/>
     <w:rsid w:val="00E70501"/>
     <w:rsid w:val="00E70542"/>
     <w:rsid w:val="00E70785"/>
@@ -17473,50 +17668,51 @@
     <w:rsid w:val="00FA376D"/>
     <w:rsid w:val="00FA3DD6"/>
     <w:rsid w:val="00FA44E0"/>
     <w:rsid w:val="00FA4DAC"/>
     <w:rsid w:val="00FA565D"/>
     <w:rsid w:val="00FA5AFB"/>
     <w:rsid w:val="00FA69A6"/>
     <w:rsid w:val="00FA76F6"/>
     <w:rsid w:val="00FB1D85"/>
     <w:rsid w:val="00FB24EF"/>
     <w:rsid w:val="00FB2569"/>
     <w:rsid w:val="00FB398A"/>
     <w:rsid w:val="00FB45C3"/>
     <w:rsid w:val="00FB4B0B"/>
     <w:rsid w:val="00FB540C"/>
     <w:rsid w:val="00FC0570"/>
     <w:rsid w:val="00FC060E"/>
     <w:rsid w:val="00FC0D0A"/>
     <w:rsid w:val="00FC1DC8"/>
     <w:rsid w:val="00FC3446"/>
     <w:rsid w:val="00FC44ED"/>
     <w:rsid w:val="00FC4D87"/>
     <w:rsid w:val="00FC5D7D"/>
     <w:rsid w:val="00FC74B5"/>
     <w:rsid w:val="00FD00A1"/>
+    <w:rsid w:val="00FD0BA5"/>
     <w:rsid w:val="00FD0E4D"/>
     <w:rsid w:val="00FD1D4D"/>
     <w:rsid w:val="00FD5907"/>
     <w:rsid w:val="00FD5E14"/>
     <w:rsid w:val="00FD69CD"/>
     <w:rsid w:val="00FE0198"/>
     <w:rsid w:val="00FE17E1"/>
     <w:rsid w:val="00FE1FC7"/>
     <w:rsid w:val="00FE2BD4"/>
     <w:rsid w:val="00FE30AD"/>
     <w:rsid w:val="00FE41B0"/>
     <w:rsid w:val="00FE5290"/>
     <w:rsid w:val="00FE5C3F"/>
     <w:rsid w:val="00FE6038"/>
     <w:rsid w:val="00FE6351"/>
     <w:rsid w:val="00FE6614"/>
     <w:rsid w:val="00FE7205"/>
     <w:rsid w:val="00FE7F9C"/>
     <w:rsid w:val="00FF098E"/>
     <w:rsid w:val="00FF134E"/>
     <w:rsid w:val="00FF2283"/>
     <w:rsid w:val="00FF2735"/>
     <w:rsid w:val="00FF2790"/>
     <w:rsid w:val="00FF2B78"/>
     <w:rsid w:val="00FF30FF"/>
@@ -20256,55 +20452,55 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2111196522">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fm.gov.lv/lv/makroekonomiskie-pienemumi-un-prognozes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:liene.rulle@cfla.gov.lv" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pasts@cfla.gov.lv" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/par-e-vidi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:egija.sniedzite@cfla.gov.lv" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekti.cfla.gov.lv/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/2-2-3-2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/2-2-3-2" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://likumi.lv/doc.php?id=259739" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vis@cfla.gov.lv" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esfondi.lv" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fm.gov.lv/lv/makroekonomiskie-pienemumi-un-prognozes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pasts@cfla.gov.lv" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/par-e-vidi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:viktorija.telicene@cfla.gov.lv" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekti.cfla.gov.lv/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/2-2-3-2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/2-2-3-2" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://likumi.lv/doc.php?id=259739" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vis@cfla.gov.lv" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esfondi.lv" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esfondi.lv/normativie-akti-un-dokumenti/2021-2027-planosanas-periods/vadlinijas-par-vienkarsoto-izmaksu-izmantosanas-iespejam-un-to-piemerosana-eiropas-savienibas-kohezijas-politikas-programmas-2021-2027-gadam-ietvaros" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esfondi.lv/normativie-akti-un-dokumenti/2021-2027-planosanas-periods/vadlinijas-par-vienkarsoto-izmaksu-izmantosanas-iespejam-un-to-piemerosana-eiropas-savienibas-kohezijas-politikas-programmas-2021-2027-gadam-ietvaros" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esfondi.lv/normativie-akti-un-dokumenti/2021-2027-planosanas-periods/vadlinijas-attiecinamo-izmaksu-noteiksanai-eiropas-savienibas-kohezijas-politikas-programmas-2021-2027-gada-planosanas-perioda" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esfondi.lv/normativie-akti-un-dokumenti/2021-2027-planosanas-periods/vienas-vienibas-izmaksu-standarta-likmes-aprekina-un-piemerosanas-metodika-iekszemes-komandejumu-izmaksam-darbibas-programmas-izaugsme-un-nodarbinatiba-un-eiropas-savienibas-kohezijas-politikas-programmas-2021-2027-gadam-istenosanai" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esfondi.lv/normativie-akti-un-dokumenti/2021-2027-planosanas-periods/vienas-vienibas-izmaksu-standarta-likmes-aprekina-un-piemerosanas-metodika-iekszemes-komandejumu-izmaksam-darbibas-programmas-izaugsme-un-nodarbinatiba-un-eiropas-savienibas-kohezijas-politikas-programmas-2021-2027-gadam-istenosanai" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esfondi.lv/normativie-akti-un-dokumenti/2021-2027-planosanas-periods/vadlinijas-par-vienkarsoto-izmaksu-izmantosanas-iespejam-un-to-piemerosana-eiropas-savienibas-kohezijas-politikas-programmas-2021-2027-gadam-ietvaros" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esfondi.lv/normativie-akti-un-dokumenti/2021-2027-planosanas-periods/vadlinijas-attiecinamo-izmaksu-noteiksanai-eiropas-savienibas-kohezijas-politikas-programmas-2021-2027-gada-planosanas-perioda" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -20800,125 +20996,149 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="bd659194-de00-4ccd-bb95-b10d17529a5f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="027db945-d6b9-442b-b2c1-2b991705272a" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{53F5E791-E1BE-4969-86AC-CCE41156596C}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{53F5E791-E1BE-4969-86AC-CCE41156596C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="bd659194-de00-4ccd-bb95-b10d17529a5f"/>
+    <ds:schemaRef ds:uri="027db945-d6b9-442b-b2c1-2b991705272a"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{07950C3E-A3E9-4269-9555-A3B110AC29B1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6768D83E-66AF-472A-999C-72C07D7E136C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="bd659194-de00-4ccd-bb95-b10d17529a5f"/>
+    <ds:schemaRef ds:uri="027db945-d6b9-442b-b2c1-2b991705272a"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{692F3876-2DB8-43A2-8015-249A56E5785B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6768D83E-66AF-472A-999C-72C07D7E136C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{07950C3E-A3E9-4269-9555-A3B110AC29B1}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>2616</Words>
-  <Characters>14916</Characters>
+  <Words>11185</Words>
+  <Characters>6376</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>34</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>53</Lines>
+  <Paragraphs>35</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company>CFLA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17498</CharactersWithSpaces>
+  <CharactersWithSpaces>17526</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ilze Kvartenoka</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>